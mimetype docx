--- v0 (2025-10-09)
+++ v1 (2026-04-15)
@@ -9,338 +9,286 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5FD00FAD" w14:textId="743DE318" w:rsidR="00837DB8" w:rsidRPr="00FE22F2" w:rsidRDefault="005C3360" w:rsidP="00EE3966">
+    <w:p w14:paraId="5FD00FAD" w14:textId="743DE318" w:rsidR="00837DB8" w:rsidRPr="002B210D" w:rsidRDefault="005C3360" w:rsidP="002B210D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:keepNext w:val="0"/>
-[...5 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B210D">
+        <w:t>APPLICATION FOR VOLUNTARY DISSOLUTION</w:t>
+      </w:r>
+      <w:r w:rsidR="00910626" w:rsidRPr="002B210D">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4865C6B0" w14:textId="17890EBD" w:rsidR="005C3360" w:rsidRPr="002B210D" w:rsidRDefault="00837DB8" w:rsidP="002B210D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002B210D">
+        <w:t>General Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26486FAF" w14:textId="77777777" w:rsidR="005C3360" w:rsidRPr="00351355" w:rsidRDefault="005C3360" w:rsidP="005C3360">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00351355">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Contact the bank analyst assigned to the institution at (515)-281-4014 prior to the submission of the completed application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43F15BA0" w14:textId="77777777" w:rsidR="005C3360" w:rsidRPr="00351355" w:rsidRDefault="005C3360" w:rsidP="005C3360">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D54D4CE" w14:textId="77777777" w:rsidR="005C3360" w:rsidRPr="00351355" w:rsidRDefault="005C3360" w:rsidP="005C3360">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00351355">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>All sections of the application should be completed.  Indicate if a section is not applicable (N/A).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A74A7D8" w14:textId="77777777" w:rsidR="005C3360" w:rsidRPr="00351355" w:rsidRDefault="005C3360" w:rsidP="005C3360">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4857EE79" w14:textId="77777777" w:rsidR="005C3360" w:rsidRPr="00351355" w:rsidRDefault="005C3360" w:rsidP="005C3360">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00351355">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The applicant should </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00351355">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>contact its primary Federal regulatory authority</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00351355">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to determine any Federal requirements for the application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70646C19" w14:textId="77777777" w:rsidR="005C3360" w:rsidRPr="00351355" w:rsidRDefault="005C3360" w:rsidP="005C3360">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5793FA9C" w14:textId="77777777" w:rsidR="005C3360" w:rsidRPr="00351355" w:rsidRDefault="005C3360" w:rsidP="005C3360">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00351355">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>The bank may consult an attorney to draft or review the applicable legal documents, if desired.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63021281" w14:textId="77777777" w:rsidR="005C3360" w:rsidRPr="00351355" w:rsidRDefault="005C3360" w:rsidP="005C3360">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4789FFFF" w14:textId="7FB73E0D" w:rsidR="00CD1EEA" w:rsidRPr="005C3360" w:rsidRDefault="005C3360" w:rsidP="005C3360">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00351355">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All correspondence will be sent to the contact person listed </w:t>
+      </w:r>
+      <w:r w:rsidR="003D0885">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>below</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00351355">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="142EB5A7" w14:textId="77777777" w:rsidR="00837DB8" w:rsidRDefault="00837DB8" w:rsidP="00837DB8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7100887D" w14:textId="5271ACB4" w:rsidR="00837DB8" w:rsidRPr="00FE22F2" w:rsidRDefault="00837DB8" w:rsidP="002B210D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE22F2">
-        <w:rPr>
-[...22 lines deleted...]
-        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="005C3360" w:rsidRPr="00FE22F2">
+        <w:t>ees and Submission</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25CE1958" w14:textId="53D977AF" w:rsidR="005774DF" w:rsidRPr="005C3360" w:rsidRDefault="005C3360" w:rsidP="005C3360">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6D8EB69E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Submit one executed copy of the completed application and applicable supplement</w:t>
+      </w:r>
+      <w:r w:rsidR="002B4BD6" w:rsidRPr="6D8EB69E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>al documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6D8EB69E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> t</w:t>
+      </w:r>
+      <w:r w:rsidR="2C2FF024" w:rsidRPr="6D8EB69E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hrough the online submission portal on the Iowa Division of Banking website.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6D8EB69E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All information, including items deemed confidential, is to be sent as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6D8EB69E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>one</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6D8EB69E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> file in Microsoft Word or Adobe PDF format.  The file size cannot exceed 25 megabytes.  Once uploaded, instructions will be provided regarding payment of the $5,550 application fee via credit card or e-check.  The application fee will be refunded if the application is not accepted.  After the application is accepted, the fee is not refundable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B528A01" w14:textId="77777777" w:rsidR="005774DF" w:rsidRDefault="005774DF" w:rsidP="00837DB8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E3CAB73" w14:textId="77777777" w:rsidR="00837DB8" w:rsidRPr="00FE22F2" w:rsidRDefault="00837DB8" w:rsidP="002B210D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE22F2">
-        <w:rPr>
-[...246 lines deleted...]
-        </w:rPr>
         <w:t>Public Disclosure of Information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="550AA802" w14:textId="58BA39F5" w:rsidR="005C3360" w:rsidRPr="00853CC6" w:rsidRDefault="005C3360" w:rsidP="005C3360">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The Superintendent of Banking (Superintendent) may treat all information submitted with this application as public information unless the applicant properly requests that information be treated as confidential at the time of submitting the application.  The Superintendent’s release of information is governed by Iowa Code Chapters 22 and 524 and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
@@ -490,105 +438,70 @@
     </w:p>
     <w:p w14:paraId="688FEA5B" w14:textId="606C377F" w:rsidR="00837DB8" w:rsidRDefault="005C3360" w:rsidP="005C3360">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>It is the applicant’s responsibility to identify and properly excise the information it believes to be confidential from the public copy.  The applicant’s failure to request confidential treatment of material or failure to provide a public copy with the confidential information excised will be deemed by the Superintendent as a waiver of any right to confidentiality, which the applicant may have had, and shall relieve the Superintendent from any responsibility if the information is viewed by the public or a competitor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3299F986" w14:textId="58066338" w:rsidR="005C3360" w:rsidRDefault="005C3360" w:rsidP="005C3360">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71DEA17B" w14:textId="4723D352" w:rsidR="005C3360" w:rsidRPr="00FE22F2" w:rsidRDefault="005C3360" w:rsidP="005C3360">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="71DEA17B" w14:textId="4723D352" w:rsidR="005C3360" w:rsidRPr="00FE22F2" w:rsidRDefault="005C3360" w:rsidP="002B210D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE22F2">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="006E383F" w:rsidRPr="00FE22F2">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>ctions</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE22F2">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> B</w:t>
       </w:r>
       <w:r w:rsidR="006E383F" w:rsidRPr="00FE22F2">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE22F2">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> A</w:t>
       </w:r>
       <w:r w:rsidR="006E383F" w:rsidRPr="00FE22F2">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>pplicant</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04E5E260" w14:textId="2F6D3B5C" w:rsidR="005C3360" w:rsidRPr="00835465" w:rsidRDefault="005C3360" w:rsidP="005C3360">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The b</w:t>
       </w:r>
       <w:r w:rsidRPr="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>oard of directors a</w:t>
@@ -825,65 +738,55 @@
         </w:rPr>
         <w:t>Dissolution</w:t>
       </w:r>
       <w:r w:rsidRPr="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be filed and recorded with the Secretary of State.  Include a recorder cover sheet with enough margin space for recording at the various government agencies. </w:t>
       </w:r>
       <w:r w:rsidR="008858BA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> A template is provided below under “Articles of Dissolution.”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E07772A" w14:textId="3ADDA5FC" w:rsidR="005C3360" w:rsidRDefault="005C3360" w:rsidP="008A2C79">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F735169" w14:textId="69A46A74" w:rsidR="005C3360" w:rsidRPr="00FE22F2" w:rsidRDefault="005C3360" w:rsidP="005C3360">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="4F735169" w14:textId="69A46A74" w:rsidR="005C3360" w:rsidRPr="00FE22F2" w:rsidRDefault="005C3360" w:rsidP="002B210D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE22F2">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Application Processing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16070A1B" w14:textId="77777777" w:rsidR="005C3360" w:rsidRPr="00835465" w:rsidRDefault="005C3360" w:rsidP="005C3360">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The Superintendent reviews the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">submitted application and </w:t>
@@ -1120,89 +1023,64 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Dissolution in accordance with Iowa Code </w:t>
       </w:r>
       <w:r w:rsidRPr="004C012C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Sections 524.1304(2) and 524.1305.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB6751">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10CF2BC3" w14:textId="77777777" w:rsidR="00132F48" w:rsidRPr="00BB6751" w:rsidRDefault="00132F48" w:rsidP="00EE3966">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0306BFC9" w14:textId="395A55ED" w:rsidR="005C3360" w:rsidRPr="00FE22F2" w:rsidRDefault="005C3360" w:rsidP="005C3360">
-[...13 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="0306BFC9" w14:textId="395A55ED" w:rsidR="005C3360" w:rsidRPr="009A2B0E" w:rsidRDefault="005C3360" w:rsidP="009A2B0E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009A2B0E">
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="0045567A" w:rsidRPr="00FE22F2">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0045567A" w:rsidRPr="009A2B0E">
         <w:t>ontact</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE22F2">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="009A2B0E">
         <w:t xml:space="preserve"> I</w:t>
       </w:r>
-      <w:r w:rsidR="0045567A" w:rsidRPr="00FE22F2">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0045567A" w:rsidRPr="009A2B0E">
         <w:t>nformation</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1278"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="2340"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="2448"/>
       </w:tblGrid>
       <w:tr w:rsidR="005C3360" w:rsidRPr="001C3427" w14:paraId="3CBFD2B5" w14:textId="77777777" w:rsidTr="000E37A6">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1600,92 +1478,65 @@
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47521F92" w14:textId="77777777" w:rsidR="00837DB8" w:rsidRDefault="00837DB8" w:rsidP="00837DB8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:sectPr w:rsidR="00837DB8" w:rsidSect="00FE22F2">
           <w:headerReference w:type="default" r:id="rId10"/>
           <w:headerReference w:type="first" r:id="rId11"/>
           <w:footerReference w:type="first" r:id="rId12"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03E079C4" w14:textId="3C42DAC7" w:rsidR="00A6027F" w:rsidRPr="00FE22F2" w:rsidRDefault="00A6027F" w:rsidP="00EE3966">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="03E079C4" w14:textId="3C42DAC7" w:rsidR="00A6027F" w:rsidRPr="00FE22F2" w:rsidRDefault="00A6027F" w:rsidP="009A2B0E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE22F2">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>APPLICATION FOR APPROVAL</w:t>
       </w:r>
       <w:r w:rsidR="00371BB8" w:rsidRPr="00FE22F2">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> OF V</w:t>
       </w:r>
       <w:r w:rsidR="004E0721" w:rsidRPr="00FE22F2">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">OLUNTARY </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE22F2">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>DISSOLUTION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55AC037B" w14:textId="77777777" w:rsidR="00A6027F" w:rsidRDefault="00A6027F" w:rsidP="00A6027F">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CFCE09E" w14:textId="77777777" w:rsidR="00A6027F" w:rsidRDefault="00A6027F" w:rsidP="00A6027F">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C41C6A5" w14:textId="0C2BA77B" w:rsidR="00A6027F" w:rsidRPr="002F51D5" w:rsidRDefault="00A6027F" w:rsidP="00837DB8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005C3360" w:rsidRPr="00E863FC">
@@ -1807,65 +1658,51 @@
     </w:p>
     <w:p w14:paraId="726E7916" w14:textId="77777777" w:rsidR="00837DB8" w:rsidRPr="002F51D5" w:rsidRDefault="00837DB8" w:rsidP="00837DB8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08B91FBE" w14:textId="5BFACA15" w:rsidR="00837DB8" w:rsidRPr="002F51D5" w:rsidRDefault="00A6027F" w:rsidP="005C3360">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F51D5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Plan </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Plan of </w:t>
       </w:r>
       <w:r w:rsidR="00131188" w:rsidRPr="002F51D5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Voluntary </w:t>
       </w:r>
       <w:r w:rsidRPr="002F51D5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Dissolution.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B6EF7F5" w14:textId="00B17D3C" w:rsidR="00837DB8" w:rsidRPr="002F51D5" w:rsidRDefault="008A2C79" w:rsidP="005C3360">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
@@ -2221,67 +2058,55 @@
                 <w:iCs/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0303F39D" w14:textId="72DB1709" w:rsidR="00A6027F" w:rsidRDefault="00A6027F" w:rsidP="008A2C79">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B6C6706" w14:textId="77777777" w:rsidR="00A6027F" w:rsidRDefault="00A6027F" w:rsidP="00A6027F">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="both"/>
         <w:sectPr w:rsidR="00A6027F" w:rsidSect="00371BB8">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1080" w:right="1800" w:bottom="1080" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E17F35F" w14:textId="77777777" w:rsidR="00902E06" w:rsidRPr="00FE22F2" w:rsidRDefault="00902E06" w:rsidP="00EE3966">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="0E17F35F" w14:textId="77777777" w:rsidR="00902E06" w:rsidRPr="00FE22F2" w:rsidRDefault="00902E06" w:rsidP="009A2B0E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE22F2">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>PLAN OF VOLUNTARY DISSOLUTION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="706A12B9" w14:textId="77777777" w:rsidR="005774DF" w:rsidRPr="00BB6751" w:rsidRDefault="005774DF" w:rsidP="00902E06">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47E04932" w14:textId="1981E35D" w:rsidR="00902E06" w:rsidRPr="00A0659B" w:rsidRDefault="00902E06" w:rsidP="00902E06">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB6751">
         <w:rPr>
@@ -2372,60 +2197,60 @@
         <w:t xml:space="preserve">The essential ingredient of the </w:t>
       </w:r>
       <w:r w:rsidR="009A6C2E" w:rsidRPr="00A0659B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0659B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">lan is payment in </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A0659B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>full of</w:t>
+        <w:t>full</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A0659B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> liabilities to depositors and creditors.</w:t>
+        <w:t xml:space="preserve"> of liabilities to depositors and creditors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0264DA29" w14:textId="26FC2281" w:rsidR="00902E06" w:rsidRPr="00BB6751" w:rsidRDefault="00902E06" w:rsidP="00902E06">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB6751">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="009A6C2E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB6751">
         <w:rPr>
@@ -2445,132 +2270,80 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="3525"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1640A808" w14:textId="77777777" w:rsidR="002C55C8" w:rsidRDefault="002C55C8" w:rsidP="00902E06">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="497AF62D" w14:textId="77777777" w:rsidR="00A6027F" w:rsidRDefault="00A6027F" w:rsidP="00902E06">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:sectPr w:rsidR="00A6027F" w:rsidSect="00ED35AA">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B111672" w14:textId="5894D90C" w:rsidR="00902E06" w:rsidRPr="00FE22F2" w:rsidRDefault="00902E06" w:rsidP="00EE3966">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="5B111672" w14:textId="5894D90C" w:rsidR="00902E06" w:rsidRPr="00FE22F2" w:rsidRDefault="00902E06" w:rsidP="009A2B0E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE22F2">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">RESOLUTION </w:t>
       </w:r>
       <w:r w:rsidR="00BB6751" w:rsidRPr="00FE22F2">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE22F2">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00BB6751" w:rsidRPr="00FE22F2">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> THE</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE22F2">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BB6751" w:rsidRPr="00FE22F2">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">BOARD OF </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE22F2">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>DIRECTORS</w:t>
       </w:r>
       <w:r w:rsidR="005774DF" w:rsidRPr="00FE22F2">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00FE22F2">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>DISSOLUTION OF STATE BANK</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C05F233" w14:textId="77777777" w:rsidR="00B76CCC" w:rsidRDefault="00B76CCC" w:rsidP="00902E06">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3997089A" w14:textId="4652A9A1" w:rsidR="00902E06" w:rsidRPr="00BB6751" w:rsidRDefault="00902E06" w:rsidP="00902E06">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BB6751">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Resolved</w:t>
@@ -3133,133 +2906,85 @@
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="35EF7C05" w14:textId="77777777" w:rsidR="009F5D1F" w:rsidRDefault="009F5D1F" w:rsidP="00902E06">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58013D6A" w14:textId="77777777" w:rsidR="00A6027F" w:rsidRDefault="00A6027F" w:rsidP="00EE3966"/>
     <w:p w14:paraId="429DF9E1" w14:textId="77777777" w:rsidR="00ED35AA" w:rsidRDefault="00ED35AA" w:rsidP="00EE3966"/>
     <w:p w14:paraId="3A7915E6" w14:textId="77777777" w:rsidR="00ED35AA" w:rsidRDefault="00ED35AA" w:rsidP="00EE3966"/>
     <w:p w14:paraId="5249DE76" w14:textId="77777777" w:rsidR="00ED35AA" w:rsidRDefault="00ED35AA" w:rsidP="002C55C8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:sectPr w:rsidR="00ED35AA" w:rsidSect="00ED35AA">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A217A0E" w14:textId="6DF035C5" w:rsidR="001A61E0" w:rsidRPr="00FE22F2" w:rsidRDefault="002C55C8" w:rsidP="00175BE5">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="5A217A0E" w14:textId="6DF035C5" w:rsidR="001A61E0" w:rsidRPr="00FE22F2" w:rsidRDefault="002C55C8" w:rsidP="009A2B0E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE22F2">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>NOTICE TO SHAREHOLDERS</w:t>
       </w:r>
       <w:r w:rsidR="009C32FD" w:rsidRPr="00FE22F2">
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="001A61E0" w:rsidRPr="00FE22F2">
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>OF</w:t>
       </w:r>
       <w:r w:rsidR="001A61E0" w:rsidRPr="00FE22F2">
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="001A61E0" w:rsidRPr="00FE22F2">
         <w:rPr>
-          <w:rFonts w:eastAsia="SimSun"/>
-[...1 lines deleted...]
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>(BANK)</w:t>
       </w:r>
       <w:r w:rsidR="001A61E0" w:rsidRPr="00FE22F2">
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="001A61E0" w:rsidRPr="00FE22F2">
         <w:rPr>
-          <w:rFonts w:eastAsia="SimSun"/>
-[...1 lines deleted...]
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>(CITY/TOWN)</w:t>
       </w:r>
       <w:r w:rsidR="001A61E0" w:rsidRPr="00FE22F2">
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>, IOWA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="737E6D48" w14:textId="77777777" w:rsidR="002C55C8" w:rsidRDefault="002C55C8" w:rsidP="002C55C8"/>
     <w:p w14:paraId="53A56483" w14:textId="623F4CDD" w:rsidR="002C55C8" w:rsidRDefault="002C55C8" w:rsidP="00ED35AA">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009F5D1F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>You are notified that a special meeting of the shareholders of</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009F5D1F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -3971,78 +3696,64 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:iCs/>
                     </w:rPr>
                     <w:t>Date</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="127BBE17" w14:textId="77777777" w:rsidR="009F5D1F" w:rsidRPr="008431E4" w:rsidRDefault="009F5D1F" w:rsidP="000E37A6">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2D9AC863" w14:textId="77777777" w:rsidR="0095671C" w:rsidRPr="0040613B" w:rsidRDefault="009F5D1F" w:rsidP="0095671C">
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="2D9AC863" w14:textId="77777777" w:rsidR="0095671C" w:rsidRPr="0040613B" w:rsidRDefault="009F5D1F" w:rsidP="009A2B0E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="0095671C" w:rsidRPr="00FE22F2">
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>PROXY</w:t>
       </w:r>
       <w:r w:rsidR="0095671C" w:rsidRPr="00FE22F2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:b/>
-[...1 lines deleted...]
-          <w:color w:val="03637B"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="260638EF" w14:textId="77777777" w:rsidR="0095671C" w:rsidRPr="0040613B" w:rsidRDefault="0095671C" w:rsidP="0095671C">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040613B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">I, the undersigned shareholder of </w:t>
       </w:r>
       <w:r w:rsidRPr="0040613B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
@@ -4455,84 +4166,62 @@
         </w:rPr>
         <w:t>Not</w:t>
       </w:r>
       <w:r w:rsidRPr="0040613B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>e: If signed by attorney-in-fact, attach copy of appointment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68073D2E" w14:textId="7486E6F9" w:rsidR="0095671C" w:rsidRPr="0040613B" w:rsidRDefault="0095671C" w:rsidP="0095671C">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:sectPr w:rsidR="0095671C" w:rsidRPr="0040613B" w:rsidSect="00B5333F">
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1170" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:paperSrc w:first="1" w:other="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08D0B525" w14:textId="5CC96399" w:rsidR="00902E06" w:rsidRPr="00FE22F2" w:rsidRDefault="00902E06" w:rsidP="00E863FC">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="08D0B525" w14:textId="5CC96399" w:rsidR="00902E06" w:rsidRPr="00FE22F2" w:rsidRDefault="00902E06" w:rsidP="009A2B0E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE22F2">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>RESOLUTION OF SHAREHOLDERS</w:t>
       </w:r>
       <w:r w:rsidR="00B83CE7" w:rsidRPr="00FE22F2">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00FE22F2">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>DISSOLUTION OF STATE BANK</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73845724" w14:textId="77777777" w:rsidR="00B83CE7" w:rsidRDefault="00B83CE7" w:rsidP="00902E06">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FC759A7" w14:textId="3CD1B012" w:rsidR="00A74943" w:rsidRDefault="00902E06" w:rsidP="00902E06">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Resolved</w:t>
@@ -5283,134 +4972,93 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="38FEC797" w14:textId="77777777" w:rsidR="00A704B9" w:rsidRPr="0040613B" w:rsidRDefault="00A704B9" w:rsidP="00CB7B15">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4B4F015C" w14:textId="77777777" w:rsidR="0095671C" w:rsidRDefault="0095671C" w:rsidP="0095671C">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E9FD8B2" w14:textId="67A5EE39" w:rsidR="00902E06" w:rsidRPr="001379D6" w:rsidRDefault="00E4205E" w:rsidP="00A704B9">
-[...3 lines deleted...]
-        <w:keepLines w:val="0"/>
+    <w:p w14:paraId="3E9FD8B2" w14:textId="67A5EE39" w:rsidR="00902E06" w:rsidRPr="001379D6" w:rsidRDefault="00E4205E" w:rsidP="009A2B0E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00902E06" w:rsidRPr="00FE22F2">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ARTICLES OF DISSOLUTION</w:t>
       </w:r>
       <w:r w:rsidR="00B83CE7" w:rsidRPr="00FE22F2">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00902E06" w:rsidRPr="00FE22F2">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>OF</w:t>
       </w:r>
       <w:r w:rsidR="00B83CE7" w:rsidRPr="00FE22F2">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00902E06" w:rsidRPr="00FE22F2">
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-          <w:color w:val="03637B"/>
+          <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00300940" w:rsidRPr="00FE22F2">
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-          <w:color w:val="03637B"/>
+          <w:i/>
         </w:rPr>
         <w:t>BANK</w:t>
       </w:r>
       <w:r w:rsidR="0095671C" w:rsidRPr="00FE22F2">
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-          <w:color w:val="03637B"/>
+          <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00300940" w:rsidRPr="00FE22F2">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
         <w:t>(CITY/TOWN), IOWA</w:t>
       </w:r>
       <w:r w:rsidR="00DF2A07" w:rsidRPr="00FE22F2">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="15490AB8" w14:textId="7CD07672" w:rsidR="00902E06" w:rsidRPr="0095671C" w:rsidRDefault="00902E06" w:rsidP="00902E06">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Pursuant to the provisions of </w:t>
       </w:r>
       <w:r w:rsidR="00F21442">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa Code </w:t>
       </w:r>
       <w:r w:rsidRPr="0095671C">
@@ -7059,245 +6707,245 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="521398FF" w14:textId="77777777" w:rsidR="00600F09" w:rsidRPr="00600F09" w:rsidRDefault="00600F09" w:rsidP="00902E06">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00600F09" w:rsidRPr="00600F09" w:rsidSect="00ED35AA">
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C7D34D0" w14:textId="77777777" w:rsidR="004A0DB9" w:rsidRDefault="004A0DB9" w:rsidP="007564CA">
+    <w:p w14:paraId="436D8C17" w14:textId="77777777" w:rsidR="00FE3F7A" w:rsidRDefault="00FE3F7A" w:rsidP="007564CA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="029D0021" w14:textId="77777777" w:rsidR="004A0DB9" w:rsidRDefault="004A0DB9" w:rsidP="007564CA">
+    <w:p w14:paraId="2036BCE2" w14:textId="77777777" w:rsidR="00FE3F7A" w:rsidRDefault="00FE3F7A" w:rsidP="007564CA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="07D78342" w14:textId="238A2B96" w:rsidR="00F33E96" w:rsidRDefault="00F33E96">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t>Effective Ju</w:t>
     </w:r>
     <w:r w:rsidR="00E25514">
       <w:t>ly 2022</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1869ECAE" w14:textId="77777777" w:rsidR="004A0DB9" w:rsidRDefault="004A0DB9" w:rsidP="007564CA">
+    <w:p w14:paraId="6B63746C" w14:textId="77777777" w:rsidR="00FE3F7A" w:rsidRDefault="00FE3F7A" w:rsidP="007564CA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D9139E5" w14:textId="77777777" w:rsidR="004A0DB9" w:rsidRDefault="004A0DB9" w:rsidP="007564CA">
+    <w:p w14:paraId="12496E93" w14:textId="77777777" w:rsidR="00FE3F7A" w:rsidRDefault="00FE3F7A" w:rsidP="007564CA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0F050FCB" w14:textId="685C7E49" w:rsidR="00895222" w:rsidRDefault="00895222" w:rsidP="00895222">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-720"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="18358BB8" w14:textId="77777777" w:rsidR="00FE22F2" w:rsidRDefault="00FE22F2" w:rsidP="00FE22F2">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="dashDotStroked" w:sz="24" w:space="1" w:color="067070"/>
       </w:pBdr>
       <w:spacing w:after="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34DE28E6" wp14:editId="49D3C430">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34DE28E6" wp14:editId="725427E7">
           <wp:extent cx="4334265" cy="792482"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="744627801" name="Picture 1" descr="A screenshot of a video game&#10;&#10;Description automatically generated with low confidence"/>
+          <wp:docPr id="744627801" name="Picture 1" descr="Iowa Division of Banking logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="744627801" name="Picture 1" descr="A screenshot of a video game&#10;&#10;Description automatically generated with low confidence"/>
+                  <pic:cNvPr id="744627801" name="Picture 1" descr="Iowa Division of Banking logo"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="4334265" cy="792482"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="593DD9EC" w14:textId="77777777" w:rsidR="00FE22F2" w:rsidRDefault="00FE22F2" w:rsidP="00FE22F2">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="dashDotStroked" w:sz="24" w:space="1" w:color="067070"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="215E3B0E"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="6C2C4DF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38AE1ACD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C086E08"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
@@ -7655,288 +7303,295 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="210072041">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1837530047">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="571159465">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="914167471">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1597136123">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:val="bestFit" w:percent="219"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00902E06"/>
     <w:rsid w:val="00004E6E"/>
     <w:rsid w:val="00072661"/>
     <w:rsid w:val="000853DB"/>
     <w:rsid w:val="000926F5"/>
     <w:rsid w:val="000E7B1E"/>
     <w:rsid w:val="000F7739"/>
     <w:rsid w:val="0011549C"/>
     <w:rsid w:val="00120097"/>
     <w:rsid w:val="00121C8D"/>
     <w:rsid w:val="00125983"/>
     <w:rsid w:val="00131188"/>
     <w:rsid w:val="0013283C"/>
     <w:rsid w:val="00132F48"/>
     <w:rsid w:val="001379D6"/>
     <w:rsid w:val="00153EFC"/>
     <w:rsid w:val="00175BE5"/>
     <w:rsid w:val="00182A78"/>
     <w:rsid w:val="00192736"/>
     <w:rsid w:val="00192FA3"/>
     <w:rsid w:val="001A489F"/>
     <w:rsid w:val="001A61E0"/>
     <w:rsid w:val="001B04C9"/>
     <w:rsid w:val="00201395"/>
     <w:rsid w:val="002233D2"/>
     <w:rsid w:val="0022473E"/>
     <w:rsid w:val="002279B3"/>
     <w:rsid w:val="00283A9D"/>
+    <w:rsid w:val="002B210D"/>
     <w:rsid w:val="002B4BD6"/>
     <w:rsid w:val="002C55C8"/>
     <w:rsid w:val="002F0D0F"/>
     <w:rsid w:val="002F51D5"/>
     <w:rsid w:val="00300940"/>
     <w:rsid w:val="00314F02"/>
     <w:rsid w:val="00327E6B"/>
     <w:rsid w:val="00362ED2"/>
     <w:rsid w:val="00365EF0"/>
     <w:rsid w:val="0037090A"/>
     <w:rsid w:val="00371BB8"/>
     <w:rsid w:val="003A3DD6"/>
     <w:rsid w:val="003D0885"/>
     <w:rsid w:val="003F1AF9"/>
     <w:rsid w:val="003F7A41"/>
     <w:rsid w:val="00405562"/>
     <w:rsid w:val="00453391"/>
     <w:rsid w:val="00453ADD"/>
     <w:rsid w:val="0045567A"/>
     <w:rsid w:val="0048350D"/>
     <w:rsid w:val="00483EF8"/>
     <w:rsid w:val="004A0DB9"/>
     <w:rsid w:val="004C012C"/>
     <w:rsid w:val="004C7E4D"/>
     <w:rsid w:val="004E0721"/>
     <w:rsid w:val="004E0999"/>
     <w:rsid w:val="00523430"/>
     <w:rsid w:val="005360BF"/>
+    <w:rsid w:val="00562970"/>
     <w:rsid w:val="00565A31"/>
     <w:rsid w:val="005774DF"/>
     <w:rsid w:val="005955C0"/>
     <w:rsid w:val="005C3360"/>
+    <w:rsid w:val="005E3FD2"/>
     <w:rsid w:val="00600F09"/>
     <w:rsid w:val="00612167"/>
     <w:rsid w:val="00641B8B"/>
     <w:rsid w:val="006465C3"/>
     <w:rsid w:val="00660348"/>
     <w:rsid w:val="006657FA"/>
     <w:rsid w:val="006659F2"/>
     <w:rsid w:val="006835F0"/>
     <w:rsid w:val="006902A1"/>
     <w:rsid w:val="00690F57"/>
     <w:rsid w:val="006A43B1"/>
     <w:rsid w:val="006D464E"/>
     <w:rsid w:val="006E36B5"/>
     <w:rsid w:val="006E383F"/>
     <w:rsid w:val="007043D7"/>
     <w:rsid w:val="00717D84"/>
     <w:rsid w:val="007378E9"/>
     <w:rsid w:val="00755809"/>
     <w:rsid w:val="007564CA"/>
     <w:rsid w:val="007B3506"/>
     <w:rsid w:val="007B426C"/>
     <w:rsid w:val="007F698C"/>
     <w:rsid w:val="00834594"/>
     <w:rsid w:val="00836FF1"/>
     <w:rsid w:val="00837DB8"/>
     <w:rsid w:val="008541EA"/>
     <w:rsid w:val="00854C66"/>
     <w:rsid w:val="00862D4F"/>
     <w:rsid w:val="00884FF8"/>
     <w:rsid w:val="008858BA"/>
     <w:rsid w:val="00895222"/>
     <w:rsid w:val="008A1238"/>
     <w:rsid w:val="008A2C79"/>
     <w:rsid w:val="008C2B86"/>
     <w:rsid w:val="008F154A"/>
     <w:rsid w:val="00902E06"/>
     <w:rsid w:val="00906B07"/>
     <w:rsid w:val="00910626"/>
     <w:rsid w:val="009277F5"/>
     <w:rsid w:val="009358FF"/>
     <w:rsid w:val="0095671C"/>
     <w:rsid w:val="0096444B"/>
     <w:rsid w:val="009770DF"/>
     <w:rsid w:val="00982F6C"/>
+    <w:rsid w:val="009A2B0E"/>
     <w:rsid w:val="009A2FE0"/>
     <w:rsid w:val="009A6C2E"/>
     <w:rsid w:val="009B718A"/>
     <w:rsid w:val="009C32FD"/>
     <w:rsid w:val="009F0D50"/>
     <w:rsid w:val="009F16AF"/>
     <w:rsid w:val="009F5D1F"/>
     <w:rsid w:val="00A02852"/>
     <w:rsid w:val="00A0419A"/>
     <w:rsid w:val="00A0659B"/>
     <w:rsid w:val="00A138FA"/>
     <w:rsid w:val="00A242E3"/>
     <w:rsid w:val="00A37665"/>
     <w:rsid w:val="00A6027F"/>
     <w:rsid w:val="00A704B9"/>
     <w:rsid w:val="00A74943"/>
     <w:rsid w:val="00A947B5"/>
     <w:rsid w:val="00AA0D6B"/>
     <w:rsid w:val="00AA72BE"/>
     <w:rsid w:val="00AE48AA"/>
     <w:rsid w:val="00B20093"/>
+    <w:rsid w:val="00B4676A"/>
     <w:rsid w:val="00B5333F"/>
     <w:rsid w:val="00B76CCC"/>
     <w:rsid w:val="00B8053C"/>
     <w:rsid w:val="00B83CE7"/>
     <w:rsid w:val="00BB6751"/>
     <w:rsid w:val="00BC7860"/>
     <w:rsid w:val="00BE302F"/>
     <w:rsid w:val="00BF7DD5"/>
     <w:rsid w:val="00BF7E16"/>
     <w:rsid w:val="00C056FC"/>
     <w:rsid w:val="00C61CE5"/>
     <w:rsid w:val="00C81294"/>
     <w:rsid w:val="00CD1EEA"/>
     <w:rsid w:val="00CD4AF0"/>
     <w:rsid w:val="00CE11AB"/>
     <w:rsid w:val="00CF51EF"/>
     <w:rsid w:val="00CF5C5C"/>
     <w:rsid w:val="00D059D8"/>
     <w:rsid w:val="00D21128"/>
+    <w:rsid w:val="00D2682B"/>
     <w:rsid w:val="00D34C13"/>
     <w:rsid w:val="00D74A8E"/>
     <w:rsid w:val="00D77EFF"/>
     <w:rsid w:val="00D81084"/>
     <w:rsid w:val="00D939E4"/>
     <w:rsid w:val="00D958DC"/>
     <w:rsid w:val="00DF2A07"/>
     <w:rsid w:val="00DF4DCE"/>
     <w:rsid w:val="00E140A0"/>
     <w:rsid w:val="00E179C5"/>
     <w:rsid w:val="00E25514"/>
     <w:rsid w:val="00E256A8"/>
     <w:rsid w:val="00E4205E"/>
     <w:rsid w:val="00E473F7"/>
     <w:rsid w:val="00E51254"/>
     <w:rsid w:val="00E66B0C"/>
     <w:rsid w:val="00E7361E"/>
     <w:rsid w:val="00E863FC"/>
     <w:rsid w:val="00E95165"/>
     <w:rsid w:val="00EB56F4"/>
     <w:rsid w:val="00ED35AA"/>
     <w:rsid w:val="00EE3966"/>
     <w:rsid w:val="00F21442"/>
     <w:rsid w:val="00F33E96"/>
     <w:rsid w:val="00F50DA8"/>
     <w:rsid w:val="00F73385"/>
     <w:rsid w:val="00F86237"/>
     <w:rsid w:val="00FC055C"/>
     <w:rsid w:val="00FD02B0"/>
     <w:rsid w:val="00FD61BB"/>
     <w:rsid w:val="00FE22F2"/>
+    <w:rsid w:val="00FE3F7A"/>
     <w:rsid w:val="18313141"/>
     <w:rsid w:val="2C2FF024"/>
     <w:rsid w:val="3B804423"/>
     <w:rsid w:val="6D8EB69E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6FD8AFBC"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7E764117-8373-4C38-B6C2-A7FE387314C9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
@@ -8186,122 +7841,110 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00836FF1"/>
+    <w:rsid w:val="009A2B0E"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00836FF1"/>
+    <w:rsid w:val="002B210D"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="2F5496"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00836FF1"/>
+    <w:rsid w:val="002B210D"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:line="360" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
-    <w:rPr>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="NoSpacing"/>
+    <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00836FF1"/>
+    <w:rsid w:val="009A2B0E"/>
     <w:pPr>
+      <w:jc w:val="left"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00836FF1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496"/>
     </w:rPr>
@@ -8546,83 +8189,86 @@
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:link w:val="NoSpacingChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00836FF1"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00836FF1"/>
+    <w:rsid w:val="002B210D"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
-      <w:color w:val="2F5496"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00836FF1"/>
+    <w:rsid w:val="009A2B0E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
-[...3 lines deleted...]
-      <w:u w:val="single"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="03637B"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00836FF1"/>
+    <w:rsid w:val="009A2B0E"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:color w:val="03637B"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00836FF1"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00836FF1"/>
     <w:rPr>
@@ -8983,51 +8629,51 @@
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:rsid w:val="007B3506"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:rsid w:val="007B3506"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -9304,50 +8950,72 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ec68e26f-a2bc-4408-a52a-4bed410c5093">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100004116819EEBBA43B071ADEAABD7CDA0" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2cfebbc3e43ec4681aedb2c54be0718a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="ec68e26f-a2bc-4408-a52a-4bed410c5093" xmlns:ns3="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="10adf789fd5108a72d26f898f537a182" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
     <xsd:import namespace="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -9509,146 +9177,132 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8A4306B-18C3-44AA-88D0-35B53C80801D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92D2D36C-C7A1-4372-88C1-84670E25CD53}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
+    <ds:schemaRef ds:uri="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{397F107D-1CFA-498A-BCE7-5709399BCC3F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
     <ds:schemaRef ds:uri="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{a9bc8cfd-9b51-41b5-9523-fdea261bf622}" enabled="0" method="" siteId="{a9bc8cfd-9b51-41b5-9523-fdea261bf622}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>2195</Words>
-  <Characters>12150</Characters>
+  <Words>2227</Words>
+  <Characters>12118</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>101</Lines>
-  <Paragraphs>28</Paragraphs>
+  <Lines>346</Lines>
+  <Paragraphs>139</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>VOLUNTARY DISSOLUTION — CHECK LIST</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>IDOB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14317</CharactersWithSpaces>
+  <CharactersWithSpaces>14206</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>VOLUNTARY DISSOLUTION — CHECK LIST</dc:title>
+  <dc:title>IDOB Voluntary Dissolution - Bank Application</dc:title>
   <dc:subject/>
   <dc:creator>sshields</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100004116819EEBBA43B071ADEAABD7CDA0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>