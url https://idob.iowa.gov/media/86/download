--- v1 (2026-04-15)
+++ v2 (2026-11-01)
@@ -1,511 +1,589 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5FD00FAD" w14:textId="743DE318" w:rsidR="00837DB8" w:rsidRPr="002B210D" w:rsidRDefault="005C3360" w:rsidP="002B210D">
+    <w:p w:rsidRPr="002B210D" w:rsidR="00837DB8" w:rsidP="002B210D" w:rsidRDefault="005C3360" w14:paraId="5FD00FAD" w14:textId="743DE318">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="002B210D">
         <w:t>APPLICATION FOR VOLUNTARY DISSOLUTION</w:t>
       </w:r>
-      <w:r w:rsidR="00910626" w:rsidRPr="002B210D">
+      <w:r w:rsidRPr="002B210D" w:rsidR="00910626">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4865C6B0" w14:textId="17890EBD" w:rsidR="005C3360" w:rsidRPr="002B210D" w:rsidRDefault="00837DB8" w:rsidP="002B210D">
+    <w:p w:rsidRPr="002B210D" w:rsidR="005C3360" w:rsidP="002B210D" w:rsidRDefault="00837DB8" w14:paraId="4865C6B0" w14:textId="17890EBD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="002B210D">
         <w:t>General Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26486FAF" w14:textId="77777777" w:rsidR="005C3360" w:rsidRPr="00351355" w:rsidRDefault="005C3360" w:rsidP="005C3360">
+    <w:p w:rsidRPr="00351355" w:rsidR="005C3360" w:rsidP="005C3360" w:rsidRDefault="005C3360" w14:paraId="26486FAF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00351355">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Contact the bank analyst assigned to the institution at (515)-281-4014 prior to the submission of the completed application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43F15BA0" w14:textId="77777777" w:rsidR="005C3360" w:rsidRPr="00351355" w:rsidRDefault="005C3360" w:rsidP="005C3360">
+    <w:p w:rsidRPr="00351355" w:rsidR="005C3360" w:rsidP="005C3360" w:rsidRDefault="005C3360" w14:paraId="43F15BA0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D54D4CE" w14:textId="77777777" w:rsidR="005C3360" w:rsidRPr="00351355" w:rsidRDefault="005C3360" w:rsidP="005C3360">
+    <w:p w:rsidRPr="00351355" w:rsidR="005C3360" w:rsidP="005C3360" w:rsidRDefault="005C3360" w14:paraId="1D54D4CE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00351355">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>All sections of the application should be completed.  Indicate if a section is not applicable (N/A).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A74A7D8" w14:textId="77777777" w:rsidR="005C3360" w:rsidRPr="00351355" w:rsidRDefault="005C3360" w:rsidP="005C3360">
+    <w:p w:rsidRPr="00351355" w:rsidR="005C3360" w:rsidP="005C3360" w:rsidRDefault="005C3360" w14:paraId="5A74A7D8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4857EE79" w14:textId="77777777" w:rsidR="005C3360" w:rsidRPr="00351355" w:rsidRDefault="005C3360" w:rsidP="005C3360">
+    <w:p w:rsidRPr="00351355" w:rsidR="005C3360" w:rsidP="005C3360" w:rsidRDefault="005C3360" w14:paraId="4857EE79" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00351355">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The applicant should </w:t>
       </w:r>
       <w:r w:rsidRPr="00351355">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t>contact its primary Federal regulatory authority</w:t>
       </w:r>
       <w:r w:rsidRPr="00351355">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> to determine any Federal requirements for the application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70646C19" w14:textId="77777777" w:rsidR="005C3360" w:rsidRPr="00351355" w:rsidRDefault="005C3360" w:rsidP="005C3360">
+    <w:p w:rsidRPr="00351355" w:rsidR="005C3360" w:rsidP="005C3360" w:rsidRDefault="005C3360" w14:paraId="70646C19" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5793FA9C" w14:textId="77777777" w:rsidR="005C3360" w:rsidRPr="00351355" w:rsidRDefault="005C3360" w:rsidP="005C3360">
+    <w:p w:rsidRPr="00351355" w:rsidR="005C3360" w:rsidP="005C3360" w:rsidRDefault="005C3360" w14:paraId="5793FA9C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00351355">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The bank may consult an attorney to draft or review the applicable legal documents, if desired.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63021281" w14:textId="77777777" w:rsidR="005C3360" w:rsidRPr="00351355" w:rsidRDefault="005C3360" w:rsidP="005C3360">
+    <w:p w:rsidRPr="00351355" w:rsidR="005C3360" w:rsidP="005C3360" w:rsidRDefault="005C3360" w14:paraId="63021281" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4789FFFF" w14:textId="7FB73E0D" w:rsidR="00CD1EEA" w:rsidRPr="005C3360" w:rsidRDefault="005C3360" w:rsidP="005C3360">
+    <w:p w:rsidRPr="005C3360" w:rsidR="00CD1EEA" w:rsidP="005C3360" w:rsidRDefault="005C3360" w14:paraId="4789FFFF" w14:textId="7FB73E0D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00351355">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">All correspondence will be sent to the contact person listed </w:t>
       </w:r>
       <w:r w:rsidR="003D0885">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>below</w:t>
       </w:r>
       <w:r w:rsidRPr="00351355">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="142EB5A7" w14:textId="77777777" w:rsidR="00837DB8" w:rsidRDefault="00837DB8" w:rsidP="00837DB8">
-[...4 lines deleted...]
-    <w:p w14:paraId="7100887D" w14:textId="5271ACB4" w:rsidR="00837DB8" w:rsidRPr="00FE22F2" w:rsidRDefault="00837DB8" w:rsidP="002B210D">
+    <w:p w:rsidR="00837DB8" w:rsidP="00837DB8" w:rsidRDefault="00837DB8" w14:paraId="142EB5A7" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FE22F2" w:rsidR="00837DB8" w:rsidP="002B210D" w:rsidRDefault="00837DB8" w14:paraId="7100887D" w14:textId="5271ACB4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE22F2">
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidR="005C3360" w:rsidRPr="00FE22F2">
+      <w:r w:rsidRPr="00FE22F2" w:rsidR="005C3360">
         <w:t>ees and Submission</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25CE1958" w14:textId="53D977AF" w:rsidR="005774DF" w:rsidRPr="005C3360" w:rsidRDefault="005C3360" w:rsidP="005C3360">
+    <w:p w:rsidRPr="005C3360" w:rsidR="005774DF" w:rsidP="005C3360" w:rsidRDefault="005C3360" w14:paraId="25CE1958" w14:textId="0B3941E5">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="6D8EB69E">
+      <w:r w:rsidRPr="1E70D2A3" w:rsidR="005C3360">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Submit one executed copy of the completed application and applicable supplement</w:t>
       </w:r>
-      <w:r w:rsidR="002B4BD6" w:rsidRPr="6D8EB69E">
+      <w:r w:rsidRPr="1E70D2A3" w:rsidR="002B4BD6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>al documents</w:t>
       </w:r>
-      <w:r w:rsidRPr="6D8EB69E">
+      <w:r w:rsidRPr="1E70D2A3" w:rsidR="005C3360">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> t</w:t>
       </w:r>
-      <w:r w:rsidR="2C2FF024" w:rsidRPr="6D8EB69E">
-[...15 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="1E70D2A3" w:rsidR="2C2FF024">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hrough the online submission portal on the Iowa Division of Banking website</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E70D2A3" w:rsidR="2C2FF024">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E70D2A3" w:rsidR="005C3360">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All information, including items </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E70D2A3" w:rsidR="005C3360">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deemed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E70D2A3" w:rsidR="005C3360">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> confidential, is to be sent as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E70D2A3" w:rsidR="005C3360">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>one</w:t>
       </w:r>
-      <w:r w:rsidRPr="6D8EB69E">
-[...11 lines deleted...]
-    <w:p w14:paraId="2E3CAB73" w14:textId="77777777" w:rsidR="00837DB8" w:rsidRPr="00FE22F2" w:rsidRDefault="00837DB8" w:rsidP="002B210D">
+      <w:r w:rsidRPr="1E70D2A3" w:rsidR="005C3360">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> file in Microsoft Word or Adobe PDF format</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E70D2A3" w:rsidR="005C3360">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E70D2A3" w:rsidR="005C3360">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>The file size cannot exceed 25 megabytes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E70D2A3" w:rsidR="005C3360">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E70D2A3" w:rsidR="005C3360">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Once uploaded, instructions will be provided </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E70D2A3" w:rsidR="31B36F3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for paying </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E70D2A3" w:rsidR="005C3360">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$50 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E70D2A3" w:rsidR="48444AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">which will be collected and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E70D2A3" w:rsidR="48444AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>submitted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E70D2A3" w:rsidR="48444AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the Secretary of State for filing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E70D2A3" w:rsidR="005C3360">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FE22F2" w:rsidR="00837DB8" w:rsidP="002B210D" w:rsidRDefault="00837DB8" w14:paraId="2E3CAB73" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE22F2">
         <w:t>Public Disclosure of Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="550AA802" w14:textId="58BA39F5" w:rsidR="005C3360" w:rsidRPr="00853CC6" w:rsidRDefault="005C3360" w:rsidP="005C3360">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="005C3360" w:rsidP="005C3360" w:rsidRDefault="005C3360" w14:paraId="550AA802" w14:textId="58BA39F5">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The Superintendent of Banking (Superintendent) may treat all information submitted with this application as public information unless the applicant properly requests that information be treated as confidential at the time of submitting the application.  The Superintendent’s release of information is governed by Iowa Code Chapters 22 and 524 and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa Administrative Code Chapter </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>187-</w:t>
       </w:r>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>7.  The Superintendent will copy public records as required to comply with the public records laws.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14DC3EAE" w14:textId="784D6F2A" w:rsidR="005C3360" w:rsidRPr="00853CC6" w:rsidRDefault="005C3360" w:rsidP="005C3360">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="005C3360" w:rsidP="005C3360" w:rsidRDefault="005C3360" w14:paraId="14DC3EAE" w14:textId="784D6F2A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="605D468A" w14:textId="77777777" w:rsidR="005C3360" w:rsidRPr="00853CC6" w:rsidRDefault="005C3360" w:rsidP="005C3360">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="005C3360" w:rsidP="005C3360" w:rsidRDefault="005C3360" w14:paraId="605D468A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Any request for confidential treatment of information must be included in a cover letter submitted with the application.  In addition, the applicant must enumerate the specific grounds in Iowa Code Chapter 22 or other applicable law which support</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> treatment of the material as confidential.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75681836" w14:textId="4DAE9206" w:rsidR="005C3360" w:rsidRPr="00853CC6" w:rsidRDefault="005C3360" w:rsidP="005C3360">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="005C3360" w:rsidP="005C3360" w:rsidRDefault="005C3360" w14:paraId="75681836" w14:textId="4DAE9206">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3575C807" w14:textId="63EF3D35" w:rsidR="005C3360" w:rsidRPr="00853CC6" w:rsidRDefault="005C3360" w:rsidP="005C3360">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="005C3360" w:rsidP="005C3360" w:rsidRDefault="005C3360" w14:paraId="3575C807" w14:textId="63EF3D35">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Each page of the application upon which confidential information appears must be conspicuously marked as containing confidential information. </w:t>
       </w:r>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Applicants may not identify the entire application as confidential.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02878A7D" w14:textId="77777777" w:rsidR="005C3360" w:rsidRPr="00853CC6" w:rsidRDefault="005C3360" w:rsidP="005C3360">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="005C3360" w:rsidP="005C3360" w:rsidRDefault="005C3360" w14:paraId="02878A7D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24D89E00" w14:textId="77777777" w:rsidR="005C3360" w:rsidRPr="00853CC6" w:rsidRDefault="005C3360" w:rsidP="00FE22F2">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="005C3360" w:rsidP="00FE22F2" w:rsidRDefault="005C3360" w14:paraId="24D89E00" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:widowControl/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>If the applicant designates any portion of the application as confidential, the applicant must submit a “public” copy of the application from which the confidential information has been excised.  The public copy must be clearly marked as “Public Copy – Excludes Confidential Information” and will be made available for public inspection and copying in accordance with the Iowa Division of Banking’s fee schedule.  The confidential material must be excised from the public copy in such a way as to allow the public to determine the general nature of the material removed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25322F82" w14:textId="3D24BC15" w:rsidR="005C3360" w:rsidRPr="00853CC6" w:rsidRDefault="005C3360" w:rsidP="005C3360">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="005C3360" w:rsidP="005C3360" w:rsidRDefault="005C3360" w14:paraId="25322F82" w14:textId="3D24BC15">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11555FFA" w14:textId="77777777" w:rsidR="005C3360" w:rsidRPr="00853CC6" w:rsidRDefault="005C3360" w:rsidP="005C3360">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="005C3360" w:rsidP="005C3360" w:rsidRDefault="005C3360" w14:paraId="11555FFA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The Superintendent will treat the information marked confidential as confidential information if the Superintendent or a court of competent jurisdiction determines the information is entitled to confidential treatment under Iowa Code Chapter 22 or other applicable law.  The Superintendent reserves the right to release information designated as confidential if the Superintendent determines there is no legal basis to withhold the information from public inspection.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="134FB3D1" w14:textId="45504B8B" w:rsidR="005C3360" w:rsidRPr="00853CC6" w:rsidRDefault="005C3360" w:rsidP="005C3360">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="005C3360" w:rsidP="005C3360" w:rsidRDefault="005C3360" w14:paraId="134FB3D1" w14:textId="45504B8B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="688FEA5B" w14:textId="606C377F" w:rsidR="00837DB8" w:rsidRDefault="005C3360" w:rsidP="005C3360">
+    <w:p w:rsidR="00837DB8" w:rsidP="005C3360" w:rsidRDefault="005C3360" w14:paraId="688FEA5B" w14:textId="606C377F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>It is the applicant’s responsibility to identify and properly excise the information it believes to be confidential from the public copy.  The applicant’s failure to request confidential treatment of material or failure to provide a public copy with the confidential information excised will be deemed by the Superintendent as a waiver of any right to confidentiality, which the applicant may have had, and shall relieve the Superintendent from any responsibility if the information is viewed by the public or a competitor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3299F986" w14:textId="58066338" w:rsidR="005C3360" w:rsidRDefault="005C3360" w:rsidP="005C3360">
+    <w:p w:rsidR="005C3360" w:rsidP="005C3360" w:rsidRDefault="005C3360" w14:paraId="3299F986" w14:textId="58066338">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71DEA17B" w14:textId="4723D352" w:rsidR="005C3360" w:rsidRPr="00FE22F2" w:rsidRDefault="005C3360" w:rsidP="002B210D">
+    <w:p w:rsidRPr="00FE22F2" w:rsidR="005C3360" w:rsidP="002B210D" w:rsidRDefault="005C3360" w14:paraId="71DEA17B" w14:textId="4723D352">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE22F2">
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="006E383F" w:rsidRPr="00FE22F2">
+      <w:r w:rsidRPr="00FE22F2" w:rsidR="006E383F">
         <w:t>ctions</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE22F2">
         <w:t xml:space="preserve"> B</w:t>
       </w:r>
-      <w:r w:rsidR="006E383F" w:rsidRPr="00FE22F2">
+      <w:r w:rsidRPr="00FE22F2" w:rsidR="006E383F">
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE22F2">
         <w:t xml:space="preserve"> A</w:t>
       </w:r>
-      <w:r w:rsidR="006E383F" w:rsidRPr="00FE22F2">
+      <w:r w:rsidRPr="00FE22F2" w:rsidR="006E383F">
         <w:t>pplicant</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04E5E260" w14:textId="2F6D3B5C" w:rsidR="005C3360" w:rsidRPr="00835465" w:rsidRDefault="005C3360" w:rsidP="005C3360">
+    <w:p w:rsidRPr="00835465" w:rsidR="005C3360" w:rsidP="005C3360" w:rsidRDefault="005C3360" w14:paraId="04E5E260" w14:textId="2F6D3B5C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The b</w:t>
       </w:r>
       <w:r w:rsidRPr="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>oard of directors a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -563,51 +641,51 @@
       <w:r w:rsidR="00D74A8E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Voluntary</w:t>
       </w:r>
       <w:r w:rsidR="008A2C79">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Dissolution</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and “Resolution of the Board of Directors.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="022A2591" w14:textId="04DE1F9F" w:rsidR="005C3360" w:rsidRPr="00A74666" w:rsidRDefault="005C3360" w:rsidP="005C3360">
+    <w:p w:rsidRPr="00A74666" w:rsidR="005C3360" w:rsidP="005C3360" w:rsidRDefault="005C3360" w14:paraId="022A2591" w14:textId="04DE1F9F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004112E2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The shareholders are given not</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB2E81">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ice of a special meeting to vote on the Plan</w:t>
       </w:r>
       <w:r w:rsidR="008A2C79">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> of </w:t>
@@ -621,93 +699,93 @@
       <w:r w:rsidR="008A2C79">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Dissolution</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB2E81">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">.  Notice is to be given no less than 10 days or more than 60 days prior to the meeting. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A74666">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>A template is provided below under “Notice to Shareholders.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25EFD0FE" w14:textId="04FB3FE4" w:rsidR="005C3360" w:rsidRPr="00835465" w:rsidRDefault="005C3360" w:rsidP="005C3360">
+    <w:p w:rsidRPr="00835465" w:rsidR="005C3360" w:rsidP="005C3360" w:rsidRDefault="005C3360" w14:paraId="25EFD0FE" w14:textId="04FB3FE4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The shareholders adopt the Plan </w:t>
       </w:r>
       <w:r w:rsidR="008A2C79">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidR="00FD61BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Voluntary </w:t>
       </w:r>
       <w:r w:rsidR="008A2C79">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Dissolution</w:t>
       </w:r>
       <w:r w:rsidRPr="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.  A template is provided below under “Resolution of Shareholders.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C316548" w14:textId="7930CC2C" w:rsidR="005C3360" w:rsidRDefault="005C3360" w:rsidP="005C3360">
+    <w:p w:rsidR="005C3360" w:rsidP="005C3360" w:rsidRDefault="005C3360" w14:paraId="7C316548" w14:textId="7930CC2C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Submit the above items and the completed </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">application including the </w:t>
       </w:r>
       <w:r w:rsidRPr="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -729,110 +807,110 @@
       <w:r w:rsidRPr="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">as instructed above.  The Articles of </w:t>
       </w:r>
       <w:r w:rsidR="008A2C79">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Dissolution</w:t>
       </w:r>
       <w:r w:rsidRPr="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be filed and recorded with the Secretary of State.  Include a recorder cover sheet with enough margin space for recording at the various government agencies. </w:t>
       </w:r>
       <w:r w:rsidR="008858BA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> A template is provided below under “Articles of Dissolution.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E07772A" w14:textId="3ADDA5FC" w:rsidR="005C3360" w:rsidRDefault="005C3360" w:rsidP="008A2C79">
+    <w:p w:rsidR="005C3360" w:rsidP="008A2C79" w:rsidRDefault="005C3360" w14:paraId="0E07772A" w14:textId="3ADDA5FC">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F735169" w14:textId="69A46A74" w:rsidR="005C3360" w:rsidRPr="00FE22F2" w:rsidRDefault="005C3360" w:rsidP="002B210D">
+    <w:p w:rsidRPr="00FE22F2" w:rsidR="005C3360" w:rsidP="002B210D" w:rsidRDefault="005C3360" w14:paraId="4F735169" w14:textId="69A46A74">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE22F2">
         <w:t>Application Processing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16070A1B" w14:textId="77777777" w:rsidR="005C3360" w:rsidRPr="00835465" w:rsidRDefault="005C3360" w:rsidP="005C3360">
+    <w:p w:rsidRPr="00835465" w:rsidR="005C3360" w:rsidP="005C3360" w:rsidRDefault="005C3360" w14:paraId="16070A1B" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The Superintendent reviews the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">submitted application and </w:t>
       </w:r>
       <w:r w:rsidRPr="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>su</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>pplemental items</w:t>
       </w:r>
       <w:r w:rsidRPr="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.  The application is accepted for processing once the information is deemed accurate and complete.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60AF3C58" w14:textId="77777777" w:rsidR="005C3360" w:rsidRPr="00BB6751" w:rsidRDefault="005C3360" w:rsidP="005C3360">
+    <w:p w:rsidRPr="00BB6751" w:rsidR="005C3360" w:rsidP="005C3360" w:rsidRDefault="005C3360" w14:paraId="60AF3C58" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00771792">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Superintendent</w:t>
       </w:r>
       <w:r w:rsidRPr="00771792">
         <w:rPr>
@@ -843,1557 +921,1561 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00771792">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">inspection to determine whether the plan adequately protects the interests of depositors, </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB6751">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>other creditors and shareholders, and another state bank if the plan involves an acquisition of assets and assumption of liabilities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20364779" w14:textId="122763C8" w:rsidR="00BB6751" w:rsidRPr="004C012C" w:rsidRDefault="005C3360" w:rsidP="00FE22F2">
+    <w:p w:rsidRPr="004C012C" w:rsidR="00BB6751" w:rsidP="00FE22F2" w:rsidRDefault="005C3360" w14:paraId="20364779" w14:textId="122763C8">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C012C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The Superintendent notifies the applicant in writing of approval or denial of the application</w:t>
       </w:r>
-      <w:r w:rsidR="009B718A" w:rsidRPr="004C012C">
+      <w:r w:rsidRPr="004C012C" w:rsidR="009B718A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> within 90 days of acceptance</w:t>
       </w:r>
-      <w:r w:rsidR="00BB6751" w:rsidRPr="004C012C">
+      <w:r w:rsidRPr="004C012C" w:rsidR="00BB6751">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">.  If approved, the Superintendent holds the file pending any required approval by </w:t>
       </w:r>
-      <w:r w:rsidR="006657FA" w:rsidRPr="004C012C">
+      <w:r w:rsidRPr="004C012C" w:rsidR="006657FA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidR="008541EA" w:rsidRPr="004C012C">
+      <w:r w:rsidRPr="004C012C" w:rsidR="008541EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>federal</w:t>
       </w:r>
-      <w:r w:rsidR="00BB6751" w:rsidRPr="004C012C">
+      <w:r w:rsidRPr="004C012C" w:rsidR="00BB6751">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> agenc</w:t>
       </w:r>
-      <w:r w:rsidR="006657FA" w:rsidRPr="004C012C">
+      <w:r w:rsidRPr="004C012C" w:rsidR="006657FA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>y(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00BB6751" w:rsidRPr="004C012C">
+      <w:r w:rsidRPr="004C012C" w:rsidR="00BB6751">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ies</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="006657FA" w:rsidRPr="004C012C">
+      <w:r w:rsidRPr="004C012C" w:rsidR="006657FA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00BB6751" w:rsidRPr="004C012C">
+      <w:r w:rsidRPr="004C012C" w:rsidR="00BB6751">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="003A3DD6" w:rsidRPr="004C012C">
+      <w:r w:rsidRPr="004C012C" w:rsidR="003A3DD6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BB6751" w:rsidRPr="004C012C">
+      <w:r w:rsidRPr="004C012C" w:rsidR="00BB6751">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">If the application is denied by a </w:t>
       </w:r>
-      <w:r w:rsidR="003A3DD6" w:rsidRPr="004C012C">
+      <w:r w:rsidRPr="004C012C" w:rsidR="003A3DD6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidR="00BB6751" w:rsidRPr="004C012C">
+      <w:r w:rsidRPr="004C012C" w:rsidR="00BB6751">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ederal agency, the Superintendent rescinds </w:t>
       </w:r>
-      <w:r w:rsidR="008541EA" w:rsidRPr="004C012C">
+      <w:r w:rsidRPr="004C012C" w:rsidR="008541EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00BB6751" w:rsidRPr="004C012C">
+      <w:r w:rsidRPr="004C012C" w:rsidR="00BB6751">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">pproval for that reason.  If all required approvals are obtained, the Superintendent forwards the </w:t>
       </w:r>
-      <w:r w:rsidR="00BB6751" w:rsidRPr="004C012C">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="004C012C" w:rsidR="00BB6751">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Articles of Dissolution to the Secretary of State for filing and recording</w:t>
       </w:r>
-      <w:r w:rsidR="005360BF" w:rsidRPr="004C012C">
+      <w:r w:rsidRPr="004C012C" w:rsidR="005360BF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> p</w:t>
       </w:r>
-      <w:r w:rsidR="00BB6751" w:rsidRPr="004C012C">
+      <w:r w:rsidRPr="004C012C" w:rsidR="00BB6751">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>er Iowa Code Section 524.1304(2).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DA16B91" w14:textId="48A8DA65" w:rsidR="00BB6751" w:rsidRDefault="00BB6751" w:rsidP="00BB6751">
+    <w:p w:rsidR="00BB6751" w:rsidP="00BB6751" w:rsidRDefault="00BB6751" w14:paraId="2DA16B91" w14:textId="48A8DA65">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB6751">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Upon filing, the state bank shall cease to accept deposits or carry on its business, except as deemed necessary for the proper winding up of the business in accordance with the approved Plan of </w:t>
       </w:r>
       <w:r w:rsidR="00E256A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Voluntary </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB6751">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Dissolution in accordance with Iowa Code </w:t>
       </w:r>
       <w:r w:rsidRPr="004C012C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Sections 524.1304(2) and 524.1305.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB6751">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10CF2BC3" w14:textId="77777777" w:rsidR="00132F48" w:rsidRPr="00BB6751" w:rsidRDefault="00132F48" w:rsidP="00EE3966">
-[...7 lines deleted...]
-    <w:p w14:paraId="0306BFC9" w14:textId="395A55ED" w:rsidR="005C3360" w:rsidRPr="009A2B0E" w:rsidRDefault="005C3360" w:rsidP="009A2B0E">
+    <w:p w:rsidRPr="00BB6751" w:rsidR="00132F48" w:rsidP="00EE3966" w:rsidRDefault="00132F48" w14:paraId="10CF2BC3" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009A2B0E" w:rsidR="005C3360" w:rsidP="009A2B0E" w:rsidRDefault="005C3360" w14:paraId="0306BFC9" w14:textId="395A55ED">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="009A2B0E">
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="0045567A" w:rsidRPr="009A2B0E">
+      <w:r w:rsidRPr="009A2B0E" w:rsidR="0045567A">
         <w:t>ontact</w:t>
       </w:r>
       <w:r w:rsidRPr="009A2B0E">
         <w:t xml:space="preserve"> I</w:t>
       </w:r>
-      <w:r w:rsidR="0045567A" w:rsidRPr="009A2B0E">
+      <w:r w:rsidRPr="009A2B0E" w:rsidR="0045567A">
         <w:t>nformation</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1278"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="2340"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="2448"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005C3360" w:rsidRPr="001C3427" w14:paraId="3CBFD2B5" w14:textId="77777777" w:rsidTr="000E37A6">
+      <w:tr w:rsidRPr="001C3427" w:rsidR="005C3360" w:rsidTr="000E37A6" w14:paraId="3CBFD2B5" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="34F822EA" w14:textId="77777777" w:rsidR="005C3360" w:rsidRPr="001C3427" w:rsidRDefault="005C3360" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="001C3427" w:rsidR="005C3360" w:rsidP="000E37A6" w:rsidRDefault="005C3360" w14:paraId="34F822EA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C3427">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8298" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2E603AE3" w14:textId="77777777" w:rsidR="005C3360" w:rsidRPr="001C3427" w:rsidRDefault="005C3360" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="001C3427" w:rsidR="005C3360" w:rsidP="000E37A6" w:rsidRDefault="005C3360" w14:paraId="2E603AE3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C3360" w:rsidRPr="001C3427" w14:paraId="1B341D09" w14:textId="77777777" w:rsidTr="000E37A6">
+      <w:tr w:rsidRPr="001C3427" w:rsidR="005C3360" w:rsidTr="000E37A6" w14:paraId="1B341D09" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="26034518" w14:textId="77777777" w:rsidR="005C3360" w:rsidRPr="001C3427" w:rsidRDefault="005C3360" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="001C3427" w:rsidR="005C3360" w:rsidP="000E37A6" w:rsidRDefault="005C3360" w14:paraId="26034518" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C3427">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8298" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="667E6D4D" w14:textId="77777777" w:rsidR="005C3360" w:rsidRPr="001C3427" w:rsidRDefault="005C3360" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="001C3427" w:rsidR="005C3360" w:rsidP="000E37A6" w:rsidRDefault="005C3360" w14:paraId="667E6D4D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C3360" w:rsidRPr="001C3427" w14:paraId="7B4FE313" w14:textId="77777777" w:rsidTr="000E37A6">
+      <w:tr w:rsidRPr="001C3427" w:rsidR="005C3360" w:rsidTr="000E37A6" w14:paraId="7B4FE313" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="394A91A0" w14:textId="77777777" w:rsidR="005C3360" w:rsidRPr="001C3427" w:rsidRDefault="005C3360" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="001C3427" w:rsidR="005C3360" w:rsidP="000E37A6" w:rsidRDefault="005C3360" w14:paraId="394A91A0" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C3427">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>City:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7CC1792B" w14:textId="77777777" w:rsidR="005C3360" w:rsidRPr="001C3427" w:rsidRDefault="005C3360" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="001C3427" w:rsidR="005C3360" w:rsidP="000E37A6" w:rsidRDefault="005C3360" w14:paraId="7CC1792B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="255262DB" w14:textId="77777777" w:rsidR="005C3360" w:rsidRPr="001C3427" w:rsidRDefault="005C3360" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="001C3427" w:rsidR="005C3360" w:rsidP="000E37A6" w:rsidRDefault="005C3360" w14:paraId="255262DB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C3427">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>County:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4338" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="64A72554" w14:textId="77777777" w:rsidR="005C3360" w:rsidRPr="001C3427" w:rsidRDefault="005C3360" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="001C3427" w:rsidR="005C3360" w:rsidP="000E37A6" w:rsidRDefault="005C3360" w14:paraId="64A72554" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C3360" w:rsidRPr="001C3427" w14:paraId="7B24BD60" w14:textId="77777777" w:rsidTr="000E37A6">
+      <w:tr w:rsidRPr="001C3427" w:rsidR="005C3360" w:rsidTr="000E37A6" w14:paraId="7B24BD60" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="403"/>
+          <w:trHeight w:val="403" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="42C74EC2" w14:textId="77777777" w:rsidR="005C3360" w:rsidRPr="001C3427" w:rsidRDefault="005C3360" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="001C3427" w:rsidR="005C3360" w:rsidP="000E37A6" w:rsidRDefault="005C3360" w14:paraId="42C74EC2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C3427">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>State:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="73252FE1" w14:textId="77777777" w:rsidR="005C3360" w:rsidRPr="001C3427" w:rsidRDefault="005C3360" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="001C3427" w:rsidR="005C3360" w:rsidP="000E37A6" w:rsidRDefault="005C3360" w14:paraId="73252FE1" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="74AACEE9" w14:textId="77777777" w:rsidR="005C3360" w:rsidRPr="001C3427" w:rsidRDefault="005C3360" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="001C3427" w:rsidR="005C3360" w:rsidP="000E37A6" w:rsidRDefault="005C3360" w14:paraId="74AACEE9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C3427">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>ZIP Code:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2448" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="57D0AA5E" w14:textId="77777777" w:rsidR="005C3360" w:rsidRPr="001C3427" w:rsidRDefault="005C3360" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="001C3427" w:rsidR="005C3360" w:rsidP="000E37A6" w:rsidRDefault="005C3360" w14:paraId="57D0AA5E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C3360" w:rsidRPr="001C3427" w14:paraId="6DCEBC1A" w14:textId="77777777" w:rsidTr="000E37A6">
+      <w:tr w:rsidRPr="001C3427" w:rsidR="005C3360" w:rsidTr="000E37A6" w14:paraId="6DCEBC1A" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4B81F4ED" w14:textId="77777777" w:rsidR="005C3360" w:rsidRPr="001C3427" w:rsidRDefault="005C3360" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="001C3427" w:rsidR="005C3360" w:rsidP="000E37A6" w:rsidRDefault="005C3360" w14:paraId="4B81F4ED" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C3427">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Contact person:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="539DF50C" w14:textId="77777777" w:rsidR="005C3360" w:rsidRPr="001C3427" w:rsidRDefault="005C3360" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="001C3427" w:rsidR="005C3360" w:rsidP="000E37A6" w:rsidRDefault="005C3360" w14:paraId="539DF50C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C3360" w:rsidRPr="001C3427" w14:paraId="4ADF6E52" w14:textId="77777777" w:rsidTr="000E37A6">
+      <w:tr w:rsidRPr="001C3427" w:rsidR="005C3360" w:rsidTr="000E37A6" w14:paraId="4ADF6E52" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2F131D1E" w14:textId="77777777" w:rsidR="005C3360" w:rsidRPr="001C3427" w:rsidRDefault="005C3360" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="001C3427" w:rsidR="005C3360" w:rsidP="000E37A6" w:rsidRDefault="005C3360" w14:paraId="2F131D1E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C3427">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Email address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0B50E27E" w14:textId="77777777" w:rsidR="005C3360" w:rsidRPr="001C3427" w:rsidRDefault="005C3360" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="001C3427" w:rsidR="005C3360" w:rsidP="000E37A6" w:rsidRDefault="005C3360" w14:paraId="0B50E27E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="390DA00A" w14:textId="77777777" w:rsidR="005C3360" w:rsidRPr="001C3427" w:rsidRDefault="005C3360" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="001C3427" w:rsidR="005C3360" w:rsidP="000E37A6" w:rsidRDefault="005C3360" w14:paraId="390DA00A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C3427">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Phone:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5AC1762C" w14:textId="77777777" w:rsidR="005C3360" w:rsidRPr="001C3427" w:rsidRDefault="005C3360" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="001C3427" w:rsidR="005C3360" w:rsidP="000E37A6" w:rsidRDefault="005C3360" w14:paraId="5AC1762C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="78980EAF" w14:textId="77777777" w:rsidR="005C3360" w:rsidRDefault="005C3360" w:rsidP="005C3360"/>
-[...40 lines deleted...]
-    <w:p w14:paraId="47521F92" w14:textId="77777777" w:rsidR="00837DB8" w:rsidRDefault="00837DB8" w:rsidP="00837DB8">
+    <w:p w:rsidR="005C3360" w:rsidP="005C3360" w:rsidRDefault="005C3360" w14:paraId="78980EAF" w14:textId="77777777"/>
+    <w:p w:rsidR="005C3360" w:rsidP="00837DB8" w:rsidRDefault="005C3360" w14:paraId="5FF14338" w14:textId="45ACAC1C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005C3360" w:rsidP="00837DB8" w:rsidRDefault="005C3360" w14:paraId="0C53962D" w14:textId="7DB4F451">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005C3360" w:rsidP="00837DB8" w:rsidRDefault="005C3360" w14:paraId="220DBB91" w14:textId="03E17223">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005C3360" w:rsidR="005C3360" w:rsidP="00837DB8" w:rsidRDefault="005C3360" w14:paraId="7AE44EA0" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00837DB8" w:rsidP="00837DB8" w:rsidRDefault="00837DB8" w14:paraId="2565A405" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00837DB8" w:rsidP="00837DB8" w:rsidRDefault="00837DB8" w14:paraId="47521F92" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:sectPr w:rsidR="00837DB8" w:rsidSect="00FE22F2">
           <w:headerReference w:type="default" r:id="rId10"/>
           <w:headerReference w:type="first" r:id="rId11"/>
           <w:footerReference w:type="first" r:id="rId12"/>
-          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
+          <w:footerReference w:type="default" r:id="R5c703bb3359544c7"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03E079C4" w14:textId="3C42DAC7" w:rsidR="00A6027F" w:rsidRPr="00FE22F2" w:rsidRDefault="00A6027F" w:rsidP="009A2B0E">
+    <w:p w:rsidRPr="00FE22F2" w:rsidR="00A6027F" w:rsidP="009A2B0E" w:rsidRDefault="00A6027F" w14:paraId="03E079C4" w14:textId="3C42DAC7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE22F2">
-        <w:lastRenderedPageBreak/>
         <w:t>APPLICATION FOR APPROVAL</w:t>
       </w:r>
-      <w:r w:rsidR="00371BB8" w:rsidRPr="00FE22F2">
+      <w:r w:rsidRPr="00FE22F2" w:rsidR="00371BB8">
         <w:t xml:space="preserve"> OF V</w:t>
       </w:r>
-      <w:r w:rsidR="004E0721" w:rsidRPr="00FE22F2">
+      <w:r w:rsidRPr="00FE22F2" w:rsidR="004E0721">
         <w:t xml:space="preserve">OLUNTARY </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE22F2">
         <w:t>DISSOLUTION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55AC037B" w14:textId="77777777" w:rsidR="00A6027F" w:rsidRDefault="00A6027F" w:rsidP="00A6027F">
-[...9 lines deleted...]
-    <w:p w14:paraId="2C41C6A5" w14:textId="0C2BA77B" w:rsidR="00A6027F" w:rsidRPr="002F51D5" w:rsidRDefault="00A6027F" w:rsidP="00837DB8">
+    <w:p w:rsidR="00A6027F" w:rsidP="00A6027F" w:rsidRDefault="00A6027F" w14:paraId="55AC037B" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A6027F" w:rsidP="00A6027F" w:rsidRDefault="00A6027F" w14:paraId="1CFCE09E" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002F51D5" w:rsidR="00A6027F" w:rsidP="00837DB8" w:rsidRDefault="00A6027F" w14:paraId="2C41C6A5" w14:textId="0C2BA77B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="005C3360" w:rsidRPr="00E863FC">
+      <w:r w:rsidRPr="00E863FC" w:rsidR="005C3360">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00523430" w:rsidRPr="00E863FC">
+      <w:r w:rsidRPr="00E863FC" w:rsidR="00523430">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00E863FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
-      <w:r w:rsidR="005C3360" w:rsidRPr="00E863FC">
+      <w:r w:rsidRPr="00E863FC" w:rsidR="005C3360">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>k)</w:t>
       </w:r>
-      <w:r w:rsidR="00523430" w:rsidRPr="00E863FC">
+      <w:r w:rsidRPr="00E863FC" w:rsidR="00523430">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>, (city/town)</w:t>
       </w:r>
-      <w:r w:rsidR="00371BB8" w:rsidRPr="00E863FC">
+      <w:r w:rsidRPr="00E863FC" w:rsidR="00371BB8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00371BB8" w:rsidRPr="00E863FC">
+      <w:r w:rsidRPr="00E863FC" w:rsidR="00371BB8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (county)</w:t>
       </w:r>
-      <w:r w:rsidR="00371BB8" w:rsidRPr="00371BB8">
+      <w:r w:rsidRPr="00371BB8" w:rsidR="00371BB8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> County, Iowa, </w:t>
       </w:r>
       <w:r w:rsidRPr="00371BB8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="002F51D5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">akes application for approval of a Plan of </w:t>
       </w:r>
-      <w:r w:rsidR="00131188" w:rsidRPr="002F51D5">
+      <w:r w:rsidRPr="002F51D5" w:rsidR="00131188">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Voluntary </w:t>
       </w:r>
       <w:r w:rsidRPr="002F51D5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Dissolution. </w:t>
       </w:r>
-      <w:r w:rsidR="00AA72BE" w:rsidRPr="002F51D5">
+      <w:r w:rsidRPr="002F51D5" w:rsidR="00AA72BE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00523430">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>As such, t</w:t>
       </w:r>
       <w:r w:rsidRPr="002F51D5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>he following are attached:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="726E7916" w14:textId="77777777" w:rsidR="00837DB8" w:rsidRPr="002F51D5" w:rsidRDefault="00837DB8" w:rsidP="00837DB8">
+    <w:p w:rsidRPr="002F51D5" w:rsidR="00837DB8" w:rsidP="00837DB8" w:rsidRDefault="00837DB8" w14:paraId="726E7916" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08B91FBE" w14:textId="5BFACA15" w:rsidR="00837DB8" w:rsidRPr="002F51D5" w:rsidRDefault="00A6027F" w:rsidP="005C3360">
+    <w:p w:rsidRPr="002F51D5" w:rsidR="00837DB8" w:rsidP="005C3360" w:rsidRDefault="00A6027F" w14:paraId="08B91FBE" w14:textId="5BFACA15">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F51D5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Plan of </w:t>
       </w:r>
-      <w:r w:rsidR="00131188" w:rsidRPr="002F51D5">
+      <w:r w:rsidRPr="002F51D5" w:rsidR="00131188">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Voluntary </w:t>
       </w:r>
       <w:r w:rsidRPr="002F51D5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Dissolution.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B6EF7F5" w14:textId="00B17D3C" w:rsidR="00837DB8" w:rsidRPr="002F51D5" w:rsidRDefault="008A2C79" w:rsidP="005C3360">
+    <w:p w:rsidRPr="002F51D5" w:rsidR="00837DB8" w:rsidP="005C3360" w:rsidRDefault="008A2C79" w14:paraId="3B6EF7F5" w14:textId="00B17D3C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F51D5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">One executed copy of the </w:t>
       </w:r>
-      <w:r w:rsidR="00A6027F" w:rsidRPr="002F51D5">
+      <w:r w:rsidRPr="002F51D5" w:rsidR="00A6027F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Articles of Dissolution</w:t>
       </w:r>
       <w:r w:rsidRPr="002F51D5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36D2D199" w14:textId="0967367A" w:rsidR="00837DB8" w:rsidRPr="002F51D5" w:rsidRDefault="00A6027F" w:rsidP="005C3360">
+    <w:p w:rsidRPr="002F51D5" w:rsidR="00837DB8" w:rsidP="005C3360" w:rsidRDefault="00A6027F" w14:paraId="36D2D199" w14:textId="0967367A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F51D5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Resolution of </w:t>
       </w:r>
-      <w:r w:rsidR="008A2C79" w:rsidRPr="002F51D5">
+      <w:r w:rsidRPr="002F51D5" w:rsidR="008A2C79">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="002F51D5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>board of directors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65A482F7" w14:textId="3EB76797" w:rsidR="00837DB8" w:rsidRPr="002F51D5" w:rsidRDefault="00A6027F" w:rsidP="005C3360">
+    <w:p w:rsidRPr="002F51D5" w:rsidR="00837DB8" w:rsidP="005C3360" w:rsidRDefault="00A6027F" w14:paraId="65A482F7" w14:textId="3EB76797">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F51D5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Copy of </w:t>
       </w:r>
       <w:r w:rsidR="00523430">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="002F51D5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>notice to shareholders.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="255CD4C1" w14:textId="3C7665BF" w:rsidR="00837DB8" w:rsidRPr="002F51D5" w:rsidRDefault="00A6027F" w:rsidP="005C3360">
+    <w:p w:rsidRPr="002F51D5" w:rsidR="00837DB8" w:rsidP="005C3360" w:rsidRDefault="00A6027F" w14:paraId="255CD4C1" w14:textId="3C7665BF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F51D5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Resolution of shareholders as adopted.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D11B3E4" w14:textId="77777777" w:rsidR="005C3360" w:rsidRPr="002F51D5" w:rsidRDefault="005C3360" w:rsidP="00837DB8">
+    <w:p w:rsidRPr="002F51D5" w:rsidR="005C3360" w:rsidP="00837DB8" w:rsidRDefault="005C3360" w14:paraId="7D11B3E4" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D94800F" w14:textId="77777777" w:rsidR="00837DB8" w:rsidRPr="002F51D5" w:rsidRDefault="00837DB8" w:rsidP="00837DB8">
+    <w:p w:rsidRPr="002F51D5" w:rsidR="00837DB8" w:rsidP="00837DB8" w:rsidRDefault="00837DB8" w14:paraId="0D94800F" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15017E78" w14:textId="31E7F32A" w:rsidR="00837DB8" w:rsidRPr="002F51D5" w:rsidRDefault="00837DB8" w:rsidP="00EE3966">
+    <w:p w:rsidRPr="002F51D5" w:rsidR="00837DB8" w:rsidP="00EE3966" w:rsidRDefault="00837DB8" w14:paraId="15017E78" w14:textId="31E7F32A">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F51D5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The applicant hereby acknowledges that </w:t>
       </w:r>
       <w:r w:rsidR="00523430">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>he/she</w:t>
       </w:r>
       <w:r w:rsidRPr="002F51D5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> has read the explanation about public disclosure of information contained in the application instructions and that </w:t>
       </w:r>
       <w:r w:rsidR="00523430">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>he/she</w:t>
       </w:r>
       <w:r w:rsidRPr="002F51D5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> understands that the information submitted with the application will be treated as public information unless the applicant has requested confidential treatment of material in the application and submitted a “public” copy of the application from which the confidential information has been excised.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="755D6BDA" w14:textId="77777777" w:rsidR="00837DB8" w:rsidRDefault="00837DB8" w:rsidP="00837DB8">
+    <w:p w:rsidR="00837DB8" w:rsidP="00837DB8" w:rsidRDefault="00837DB8" w14:paraId="755D6BDA" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65048D66" w14:textId="77777777" w:rsidR="00523430" w:rsidRPr="00CE258D" w:rsidRDefault="00523430" w:rsidP="00EE3966">
+    <w:p w:rsidRPr="00CE258D" w:rsidR="00523430" w:rsidP="00EE3966" w:rsidRDefault="00523430" w14:paraId="65048D66" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE258D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The undersigned hereby certify that the statements contained in this application are true to their best knowledge and belief.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BFF751F" w14:textId="2A686B59" w:rsidR="00837DB8" w:rsidRDefault="00837DB8" w:rsidP="00837DB8">
+    <w:p w:rsidR="00837DB8" w:rsidP="00837DB8" w:rsidRDefault="00837DB8" w14:paraId="1BFF751F" w14:textId="2A686B59">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02EB0E0D" w14:textId="77777777" w:rsidR="00E7361E" w:rsidRDefault="00E7361E" w:rsidP="00837DB8">
+    <w:p w:rsidR="00E7361E" w:rsidP="00837DB8" w:rsidRDefault="00E7361E" w14:paraId="02EB0E0D" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5508"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008A2C79" w:rsidRPr="00C61B7E" w14:paraId="6D10019B" w14:textId="77777777" w:rsidTr="000E37A6">
+      <w:tr w:rsidRPr="00C61B7E" w:rsidR="008A2C79" w:rsidTr="000E37A6" w14:paraId="6D10019B" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CC06C85" w14:textId="77777777" w:rsidR="008A2C79" w:rsidRPr="00C61B7E" w:rsidRDefault="008A2C79" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="00C61B7E" w:rsidR="008A2C79" w:rsidP="000E37A6" w:rsidRDefault="008A2C79" w14:paraId="2CC06C85" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2C79" w:rsidRPr="00184EDA" w14:paraId="06F74800" w14:textId="77777777" w:rsidTr="000E37A6">
+      <w:tr w:rsidRPr="00184EDA" w:rsidR="008A2C79" w:rsidTr="000E37A6" w14:paraId="06F74800" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A1A889A" w14:textId="77777777" w:rsidR="008A2C79" w:rsidRPr="00184EDA" w:rsidRDefault="008A2C79" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="00184EDA" w:rsidR="008A2C79" w:rsidP="000E37A6" w:rsidRDefault="008A2C79" w14:paraId="1A1A889A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184EDA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2C79" w:rsidRPr="00184EDA" w14:paraId="13B730D0" w14:textId="77777777" w:rsidTr="000E37A6">
+      <w:tr w:rsidRPr="00184EDA" w:rsidR="008A2C79" w:rsidTr="000E37A6" w14:paraId="13B730D0" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5791E97C" w14:textId="77777777" w:rsidR="008A2C79" w:rsidRPr="00184EDA" w:rsidRDefault="008A2C79" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="00184EDA" w:rsidR="008A2C79" w:rsidP="000E37A6" w:rsidRDefault="008A2C79" w14:paraId="5791E97C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2C79" w:rsidRPr="00184EDA" w14:paraId="05CA6AE7" w14:textId="77777777" w:rsidTr="000E37A6">
+      <w:tr w:rsidRPr="00184EDA" w:rsidR="008A2C79" w:rsidTr="000E37A6" w14:paraId="05CA6AE7" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75D84B37" w14:textId="77777777" w:rsidR="008A2C79" w:rsidRPr="00184EDA" w:rsidRDefault="008A2C79" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="00184EDA" w:rsidR="008A2C79" w:rsidP="000E37A6" w:rsidRDefault="008A2C79" w14:paraId="75D84B37" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184EDA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2C79" w:rsidRPr="00184EDA" w14:paraId="16337C54" w14:textId="77777777" w:rsidTr="000E37A6">
+      <w:tr w:rsidRPr="00184EDA" w:rsidR="008A2C79" w:rsidTr="000E37A6" w14:paraId="16337C54" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4173E560" w14:textId="77777777" w:rsidR="008A2C79" w:rsidRPr="00184EDA" w:rsidRDefault="008A2C79" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="00184EDA" w:rsidR="008A2C79" w:rsidP="000E37A6" w:rsidRDefault="008A2C79" w14:paraId="4173E560" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2C79" w:rsidRPr="00184EDA" w14:paraId="2A61753D" w14:textId="77777777" w:rsidTr="000E37A6">
+      <w:tr w:rsidRPr="00184EDA" w:rsidR="008A2C79" w:rsidTr="000E37A6" w14:paraId="2A61753D" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50355DEF" w14:textId="77777777" w:rsidR="008A2C79" w:rsidRPr="00184EDA" w:rsidRDefault="008A2C79" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="00184EDA" w:rsidR="008A2C79" w:rsidP="000E37A6" w:rsidRDefault="008A2C79" w14:paraId="50355DEF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184EDA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0303F39D" w14:textId="72DB1709" w:rsidR="00A6027F" w:rsidRDefault="00A6027F" w:rsidP="008A2C79">
+    <w:p w:rsidR="00A6027F" w:rsidP="008A2C79" w:rsidRDefault="00A6027F" w14:paraId="0303F39D" w14:textId="72DB1709">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B6C6706" w14:textId="77777777" w:rsidR="00A6027F" w:rsidRDefault="00A6027F" w:rsidP="00A6027F">
+    <w:p w:rsidR="00A6027F" w:rsidP="00A6027F" w:rsidRDefault="00A6027F" w14:paraId="6B6C6706" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="both"/>
         <w:sectPr w:rsidR="00A6027F" w:rsidSect="00371BB8">
-          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
           <w:pgMar w:top="1080" w:right="1800" w:bottom="1080" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
+          <w:footerReference w:type="default" r:id="R716a80c9ed9a41dd"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E17F35F" w14:textId="77777777" w:rsidR="00902E06" w:rsidRPr="00FE22F2" w:rsidRDefault="00902E06" w:rsidP="009A2B0E">
+    <w:p w:rsidRPr="00FE22F2" w:rsidR="00902E06" w:rsidP="009A2B0E" w:rsidRDefault="00902E06" w14:paraId="0E17F35F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE22F2">
-        <w:lastRenderedPageBreak/>
         <w:t>PLAN OF VOLUNTARY DISSOLUTION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="706A12B9" w14:textId="77777777" w:rsidR="005774DF" w:rsidRPr="00BB6751" w:rsidRDefault="005774DF" w:rsidP="00902E06">
+    <w:p w:rsidRPr="00BB6751" w:rsidR="005774DF" w:rsidP="00902E06" w:rsidRDefault="005774DF" w14:paraId="706A12B9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47E04932" w14:textId="1981E35D" w:rsidR="00902E06" w:rsidRPr="00A0659B" w:rsidRDefault="00902E06" w:rsidP="00902E06">
+    <w:p w:rsidRPr="00A0659B" w:rsidR="00902E06" w:rsidP="00902E06" w:rsidRDefault="00902E06" w14:paraId="47E04932" w14:textId="1981E35D">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB6751">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00E7361E" w:rsidRPr="00A0659B">
+      <w:r w:rsidRPr="00A0659B" w:rsidR="00E7361E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0659B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">o </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A0659B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>particular form</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A0659B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> is specified. </w:t>
       </w:r>
-      <w:r w:rsidR="00523430" w:rsidRPr="00A0659B">
+      <w:r w:rsidRPr="00A0659B" w:rsidR="00523430">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A0659B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Dissolution may consist simply of the unilateral act of ceasing to accept deposits, paying out depositors and creditors, and liquidating assets. </w:t>
       </w:r>
-      <w:r w:rsidR="00523430" w:rsidRPr="00A0659B">
+      <w:r w:rsidRPr="00A0659B" w:rsidR="00523430">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A0659B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Dissolution also may be accomplished by arranging for another bank to acquire the assets and assume the liabilities of the dissolving bank. </w:t>
       </w:r>
-      <w:r w:rsidR="00523430" w:rsidRPr="00A0659B">
+      <w:r w:rsidRPr="00A0659B" w:rsidR="00523430">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A0659B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">The essential ingredient of the </w:t>
       </w:r>
-      <w:r w:rsidR="009A6C2E" w:rsidRPr="00A0659B">
+      <w:r w:rsidRPr="00A0659B" w:rsidR="009A6C2E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0659B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">lan is payment in </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A0659B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>full</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A0659B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> of liabilities to depositors and creditors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0264DA29" w14:textId="26FC2281" w:rsidR="00902E06" w:rsidRPr="00BB6751" w:rsidRDefault="00902E06" w:rsidP="00902E06">
+    <w:p w:rsidRPr="00BB6751" w:rsidR="00902E06" w:rsidP="00902E06" w:rsidRDefault="00902E06" w14:paraId="0264DA29" w14:textId="26FC2281">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB6751">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB6751">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="009A6C2E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB6751">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>lan must also include a provision for continuation of the business of the state bank in the event acquisition of its assets and assumption of liabilities by another bank or any other plan of dissolution is not completed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BCEE80E" w14:textId="77777777" w:rsidR="00902E06" w:rsidRDefault="00902E06" w:rsidP="00902E06">
+    <w:p w:rsidR="00902E06" w:rsidP="00902E06" w:rsidRDefault="00902E06" w14:paraId="5BCEE80E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BA93AC7" w14:textId="1A7998D6" w:rsidR="00902E06" w:rsidRDefault="00902E06" w:rsidP="0095671C">
+    <w:p w:rsidR="00902E06" w:rsidP="0095671C" w:rsidRDefault="00902E06" w14:paraId="2BA93AC7" w14:textId="1A7998D6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3525"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1640A808" w14:textId="77777777" w:rsidR="002C55C8" w:rsidRDefault="002C55C8" w:rsidP="00902E06">
+    <w:p w:rsidR="002C55C8" w:rsidP="00902E06" w:rsidRDefault="002C55C8" w14:paraId="1640A808" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="497AF62D" w14:textId="77777777" w:rsidR="00A6027F" w:rsidRDefault="00A6027F" w:rsidP="00902E06">
+    <w:p w:rsidR="00A6027F" w:rsidP="00902E06" w:rsidRDefault="00A6027F" w14:paraId="497AF62D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:sectPr w:rsidR="00A6027F" w:rsidSect="00ED35AA">
-          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
+          <w:footerReference w:type="default" r:id="Rc8e690f5300a4db9"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B111672" w14:textId="5894D90C" w:rsidR="00902E06" w:rsidRPr="00FE22F2" w:rsidRDefault="00902E06" w:rsidP="009A2B0E">
+    <w:p w:rsidRPr="00FE22F2" w:rsidR="00902E06" w:rsidP="009A2B0E" w:rsidRDefault="00902E06" w14:paraId="5B111672" w14:textId="5894D90C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE22F2">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">RESOLUTION </w:t>
       </w:r>
-      <w:r w:rsidR="00BB6751" w:rsidRPr="00FE22F2">
+      <w:r w:rsidRPr="00FE22F2" w:rsidR="00BB6751">
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE22F2">
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidR="00BB6751" w:rsidRPr="00FE22F2">
+      <w:r w:rsidRPr="00FE22F2" w:rsidR="00BB6751">
         <w:t xml:space="preserve"> THE</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE22F2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BB6751" w:rsidRPr="00FE22F2">
+      <w:r w:rsidRPr="00FE22F2" w:rsidR="00BB6751">
         <w:t xml:space="preserve">BOARD OF </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE22F2">
         <w:t>DIRECTORS</w:t>
       </w:r>
-      <w:r w:rsidR="005774DF" w:rsidRPr="00FE22F2">
+      <w:r w:rsidRPr="00FE22F2" w:rsidR="005774DF">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00FE22F2">
         <w:t>DISSOLUTION OF STATE BANK</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C05F233" w14:textId="77777777" w:rsidR="00B76CCC" w:rsidRDefault="00B76CCC" w:rsidP="00902E06">
+    <w:p w:rsidR="00B76CCC" w:rsidP="00902E06" w:rsidRDefault="00B76CCC" w14:paraId="1C05F233" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3997089A" w14:textId="4652A9A1" w:rsidR="00902E06" w:rsidRPr="00BB6751" w:rsidRDefault="00902E06" w:rsidP="00902E06">
+    <w:p w:rsidRPr="00BB6751" w:rsidR="00902E06" w:rsidP="00902E06" w:rsidRDefault="00902E06" w14:paraId="3997089A" w14:textId="4652A9A1">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BB6751">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Resolved</w:t>
       </w:r>
       <w:r w:rsidR="00D81084">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB6751">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> that the board of directors of</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB6751">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00BB6751" w:rsidRPr="00BB6751">
+      <w:r w:rsidRPr="00BB6751" w:rsidR="00BB6751">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB6751">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ank)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB6751">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">does hereby adopt a Plan of </w:t>
       </w:r>
       <w:r w:rsidR="009277F5">
@@ -2405,147 +2487,157 @@
       <w:r w:rsidRPr="00BB6751">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Dissolution for dissolving </w:t>
       </w:r>
       <w:r w:rsidR="00483EF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB6751">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> bank</w:t>
       </w:r>
       <w:r w:rsidR="00483EF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, a copy of which is attached hereto and incorporated herein.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7231D914" w14:textId="1002DA91" w:rsidR="00902E06" w:rsidRPr="00BB6751" w:rsidRDefault="00902E06" w:rsidP="00902E06">
+    <w:p w:rsidRPr="00BB6751" w:rsidR="00902E06" w:rsidP="00902E06" w:rsidRDefault="00902E06" w14:paraId="7231D914" w14:textId="1002DA91">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB6751">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB6751">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Resolved further</w:t>
       </w:r>
       <w:r w:rsidR="00755809">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB6751">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> that a special meeting of the shareholders be called on </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB6751">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00BB6751" w:rsidRPr="00BB6751">
+      <w:r w:rsidRPr="00BB6751" w:rsidR="00BB6751">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB6751">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ate)</w:t>
       </w:r>
-      <w:r w:rsidR="00755809" w:rsidRPr="00E7361E">
+      <w:r w:rsidRPr="00E7361E" w:rsidR="00755809">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E7361E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB6751">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>and that notice for the meeting shall include the following resolution</w:t>
       </w:r>
       <w:r w:rsidR="009C32FD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB6751">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> to be presented and accompanied by a copy of the Plan:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7875DBF5" w14:textId="301C20EC" w:rsidR="00A74943" w:rsidRPr="003F5C30" w:rsidRDefault="00A74943" w:rsidP="00A74943">
+    <w:p w:rsidRPr="003F5C30" w:rsidR="00A74943" w:rsidP="00A74943" w:rsidRDefault="00A74943" w14:paraId="7875DBF5" w14:textId="301C20EC">
       <w:pPr>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5C30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Resolved, </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB6751">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">that the shareholders of </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB6751">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(bank)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A40691">
@@ -2568,683 +2660,688 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Voluntary </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB6751">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Dissolution</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, a copy of which is attached hereto and incorporated herein; </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB6751">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C844348" w14:textId="77777777" w:rsidR="00A74943" w:rsidRPr="003F5C30" w:rsidRDefault="00A74943" w:rsidP="00A74943">
+    <w:p w:rsidRPr="003F5C30" w:rsidR="00A74943" w:rsidP="00A74943" w:rsidRDefault="00A74943" w14:paraId="5C844348" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="591615F8" w14:textId="63BCEDF9" w:rsidR="00A74943" w:rsidRPr="003F5C30" w:rsidRDefault="00A74943" w:rsidP="00A74943">
+    <w:p w:rsidRPr="003F5C30" w:rsidR="00A74943" w:rsidP="00A74943" w:rsidRDefault="00A74943" w14:paraId="591615F8" w14:textId="63BCEDF9">
       <w:pPr>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5C30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Resolved, </w:t>
       </w:r>
       <w:r w:rsidRPr="009F5D1F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">that the appropriate officers and directors of the bank are authorized and directed to prepare, execute, and deliver on behalf of the bank all appropriate documents and take such other action as necessary or advisable </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009F5D1F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>in order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009F5D1F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> effectuate the Plan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75ABFD35" w14:textId="77777777" w:rsidR="00483EF8" w:rsidRDefault="00483EF8" w:rsidP="00A74943">
+    <w:p w:rsidR="00483EF8" w:rsidP="00A74943" w:rsidRDefault="00483EF8" w14:paraId="75ABFD35" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BDC0008" w14:textId="0C9867ED" w:rsidR="00902E06" w:rsidRPr="00BB6751" w:rsidRDefault="00902E06" w:rsidP="0037090A">
+    <w:p w:rsidRPr="00BB6751" w:rsidR="00902E06" w:rsidP="0037090A" w:rsidRDefault="00902E06" w14:paraId="2BDC0008" w14:textId="0C9867ED">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB6751">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Upon approval by the Superintendent of Banking, the officers and directors are</w:t>
       </w:r>
       <w:r w:rsidR="00A74943">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> further</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB6751">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> directed to carry out the Plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18CBA838" w14:textId="56D25386" w:rsidR="00902E06" w:rsidRDefault="00902E06" w:rsidP="00660348">
+    <w:p w:rsidR="00902E06" w:rsidP="00660348" w:rsidRDefault="00902E06" w14:paraId="18CBA838" w14:textId="56D25386">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB6751">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="009F5D1F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00BB6751" w:rsidRPr="009F5D1F">
+      <w:r w:rsidRPr="009F5D1F" w:rsidR="00BB6751">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="009F5D1F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>itle)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="009F5D1F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="009F5D1F" w:rsidRPr="009F5D1F">
+      <w:r w:rsidRPr="009F5D1F" w:rsidR="009F5D1F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="009F5D1F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>itle)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009F5D1F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>of the state bank are authorized to prepare and sign the appropriate documents.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5508"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009F5D1F" w:rsidRPr="00C61B7E" w14:paraId="2294B601" w14:textId="77777777" w:rsidTr="000E37A6">
+      <w:tr w:rsidRPr="00C61B7E" w:rsidR="009F5D1F" w:rsidTr="000E37A6" w14:paraId="2294B601" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A78AD15" w14:textId="77777777" w:rsidR="009F5D1F" w:rsidRPr="00C61B7E" w:rsidRDefault="009F5D1F" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="00C61B7E" w:rsidR="009F5D1F" w:rsidP="000E37A6" w:rsidRDefault="009F5D1F" w14:paraId="1A78AD15" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F5D1F" w:rsidRPr="00C61B7E" w14:paraId="1384D564" w14:textId="77777777" w:rsidTr="000E37A6">
+      <w:tr w:rsidRPr="00C61B7E" w:rsidR="009F5D1F" w:rsidTr="000E37A6" w14:paraId="1384D564" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E1700C2" w14:textId="77777777" w:rsidR="009F5D1F" w:rsidRPr="00C61B7E" w:rsidRDefault="009F5D1F" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="00C61B7E" w:rsidR="009F5D1F" w:rsidP="000E37A6" w:rsidRDefault="009F5D1F" w14:paraId="3E1700C2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C61B7E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Chairperson</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F5D1F" w:rsidRPr="00C61B7E" w14:paraId="60EE52ED" w14:textId="77777777" w:rsidTr="000E37A6">
+      <w:tr w:rsidRPr="00C61B7E" w:rsidR="009F5D1F" w:rsidTr="000E37A6" w14:paraId="60EE52ED" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69FB18AB" w14:textId="77777777" w:rsidR="009F5D1F" w:rsidRPr="00C61B7E" w:rsidRDefault="009F5D1F" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="00C61B7E" w:rsidR="009F5D1F" w:rsidP="000E37A6" w:rsidRDefault="009F5D1F" w14:paraId="69FB18AB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F5D1F" w:rsidRPr="00C61B7E" w14:paraId="694C64E9" w14:textId="77777777" w:rsidTr="000E37A6">
+      <w:tr w:rsidRPr="00C61B7E" w:rsidR="009F5D1F" w:rsidTr="000E37A6" w14:paraId="694C64E9" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31F04323" w14:textId="77777777" w:rsidR="009F5D1F" w:rsidRPr="00C61B7E" w:rsidRDefault="009F5D1F" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="00C61B7E" w:rsidR="009F5D1F" w:rsidP="000E37A6" w:rsidRDefault="009F5D1F" w14:paraId="31F04323" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C61B7E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Secretary</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F5D1F" w:rsidRPr="00C61B7E" w14:paraId="47173CE4" w14:textId="77777777" w:rsidTr="000E37A6">
+      <w:tr w:rsidRPr="00C61B7E" w:rsidR="009F5D1F" w:rsidTr="000E37A6" w14:paraId="47173CE4" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32C83EA0" w14:textId="77777777" w:rsidR="009F5D1F" w:rsidRPr="00C61B7E" w:rsidRDefault="009F5D1F" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="00C61B7E" w:rsidR="009F5D1F" w:rsidP="000E37A6" w:rsidRDefault="009F5D1F" w14:paraId="32C83EA0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F5D1F" w:rsidRPr="00C61B7E" w14:paraId="34260D3B" w14:textId="77777777" w:rsidTr="000E37A6">
+      <w:tr w:rsidRPr="00C61B7E" w:rsidR="009F5D1F" w:rsidTr="000E37A6" w14:paraId="34260D3B" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6187DC94" w14:textId="77777777" w:rsidR="009F5D1F" w:rsidRPr="00C61B7E" w:rsidRDefault="009F5D1F" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="00C61B7E" w:rsidR="009F5D1F" w:rsidP="000E37A6" w:rsidRDefault="009F5D1F" w14:paraId="6187DC94" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C61B7E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="35EF7C05" w14:textId="77777777" w:rsidR="009F5D1F" w:rsidRDefault="009F5D1F" w:rsidP="00902E06">
-[...7 lines deleted...]
-    <w:p w14:paraId="5249DE76" w14:textId="77777777" w:rsidR="00ED35AA" w:rsidRDefault="00ED35AA" w:rsidP="002C55C8">
+    <w:p w:rsidR="009F5D1F" w:rsidP="00902E06" w:rsidRDefault="009F5D1F" w14:paraId="35EF7C05" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A6027F" w:rsidP="00EE3966" w:rsidRDefault="00A6027F" w14:paraId="58013D6A" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED35AA" w:rsidP="00EE3966" w:rsidRDefault="00ED35AA" w14:paraId="429DF9E1" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED35AA" w:rsidP="00EE3966" w:rsidRDefault="00ED35AA" w14:paraId="3A7915E6" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED35AA" w:rsidP="002C55C8" w:rsidRDefault="00ED35AA" w14:paraId="5249DE76" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:sectPr w:rsidR="00ED35AA" w:rsidSect="00ED35AA">
-          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
+          <w:footerReference w:type="default" r:id="Rd7d62c53312a4dcc"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A217A0E" w14:textId="6DF035C5" w:rsidR="001A61E0" w:rsidRPr="00FE22F2" w:rsidRDefault="002C55C8" w:rsidP="009A2B0E">
+    <w:p w:rsidRPr="00FE22F2" w:rsidR="001A61E0" w:rsidP="009A2B0E" w:rsidRDefault="002C55C8" w14:paraId="5A217A0E" w14:textId="6DF035C5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE22F2">
-        <w:lastRenderedPageBreak/>
         <w:t>NOTICE TO SHAREHOLDERS</w:t>
       </w:r>
-      <w:r w:rsidR="009C32FD" w:rsidRPr="00FE22F2">
+      <w:r w:rsidRPr="00FE22F2" w:rsidR="009C32FD">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="001A61E0" w:rsidRPr="00FE22F2">
+      <w:r w:rsidRPr="00FE22F2" w:rsidR="001A61E0">
         <w:t>OF</w:t>
       </w:r>
-      <w:r w:rsidR="001A61E0" w:rsidRPr="00FE22F2">
+      <w:r w:rsidRPr="00FE22F2" w:rsidR="001A61E0">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="001A61E0" w:rsidRPr="00FE22F2">
+      <w:r w:rsidRPr="00FE22F2" w:rsidR="001A61E0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(BANK)</w:t>
       </w:r>
-      <w:r w:rsidR="001A61E0" w:rsidRPr="00FE22F2">
+      <w:r w:rsidRPr="00FE22F2" w:rsidR="001A61E0">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="001A61E0" w:rsidRPr="00FE22F2">
+      <w:r w:rsidRPr="00FE22F2" w:rsidR="001A61E0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(CITY/TOWN)</w:t>
       </w:r>
-      <w:r w:rsidR="001A61E0" w:rsidRPr="00FE22F2">
+      <w:r w:rsidRPr="00FE22F2" w:rsidR="001A61E0">
         <w:t>, IOWA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="737E6D48" w14:textId="77777777" w:rsidR="002C55C8" w:rsidRDefault="002C55C8" w:rsidP="002C55C8"/>
-    <w:p w14:paraId="53A56483" w14:textId="623F4CDD" w:rsidR="002C55C8" w:rsidRDefault="002C55C8" w:rsidP="00ED35AA">
+    <w:p w:rsidR="002C55C8" w:rsidP="002C55C8" w:rsidRDefault="002C55C8" w14:paraId="737E6D48" w14:textId="77777777"/>
+    <w:p w:rsidR="002C55C8" w:rsidP="00ED35AA" w:rsidRDefault="002C55C8" w14:paraId="53A56483" w14:textId="623F4CDD">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009F5D1F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>You are notified that a special meeting of the shareholders of</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009F5D1F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="009F5D1F" w:rsidRPr="009F5D1F">
+      <w:r w:rsidRPr="009F5D1F" w:rsidR="009F5D1F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="009F5D1F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ank)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="009F5D1F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="009F5D1F" w:rsidRPr="009F5D1F">
+      <w:r w:rsidRPr="009F5D1F" w:rsidR="009F5D1F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="009F5D1F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ity/</w:t>
       </w:r>
-      <w:r w:rsidR="009F5D1F" w:rsidRPr="009F5D1F">
+      <w:r w:rsidRPr="009F5D1F" w:rsidR="009F5D1F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="009F5D1F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>own)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="006465C3" w:rsidRPr="006465C3">
+      <w:r w:rsidRPr="006465C3" w:rsidR="006465C3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(county)</w:t>
       </w:r>
       <w:r w:rsidR="006465C3">
         <w:t xml:space="preserve"> County, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Iowa, </w:t>
       </w:r>
       <w:r w:rsidRPr="009F5D1F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">will be held at </w:t>
       </w:r>
       <w:r w:rsidRPr="009F5D1F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="009F5D1F" w:rsidRPr="009F5D1F">
+      <w:r w:rsidRPr="009F5D1F" w:rsidR="009F5D1F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="009F5D1F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>lace)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009F5D1F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">on </w:t>
       </w:r>
-      <w:r w:rsidR="009F5D1F" w:rsidRPr="009F5D1F">
+      <w:r w:rsidRPr="009F5D1F" w:rsidR="009F5D1F">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(date</w:t>
       </w:r>
       <w:r w:rsidRPr="009F5D1F">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00D34C13" w:rsidRPr="009C32FD">
+      <w:r w:rsidRPr="009C32FD" w:rsidR="00D34C13">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="009C32FD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009F5D1F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">at </w:t>
       </w:r>
       <w:r w:rsidRPr="009F5D1F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="009F5D1F" w:rsidRPr="009F5D1F">
+      <w:r w:rsidRPr="009F5D1F" w:rsidR="009F5D1F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="009F5D1F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ime)</w:t>
       </w:r>
-      <w:r w:rsidR="00D34C13" w:rsidRPr="009C32FD">
+      <w:r w:rsidRPr="009C32FD" w:rsidR="00D34C13">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00565A31">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>for the following purpose:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B0DEAA2" w14:textId="4EEE4FF3" w:rsidR="002C55C8" w:rsidRPr="009F5D1F" w:rsidRDefault="002C55C8" w:rsidP="00ED35AA">
+    <w:p w:rsidRPr="009F5D1F" w:rsidR="002C55C8" w:rsidP="00ED35AA" w:rsidRDefault="002C55C8" w14:paraId="0B0DEAA2" w14:textId="4EEE4FF3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="240" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F5D1F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>To consider and act upon the approval of the Plan of</w:t>
       </w:r>
       <w:r w:rsidR="00D34C13">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Voluntary Dissolution of</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009F5D1F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="009F5D1F" w:rsidRPr="009F5D1F">
+      <w:r w:rsidRPr="009F5D1F" w:rsidR="009F5D1F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="009F5D1F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ank)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="009F5D1F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
@@ -3272,135 +3369,140 @@
           <w:i/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="009F5D1F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>own)</w:t>
       </w:r>
       <w:r w:rsidRPr="009F5D1F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00D34C13">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>a copy of which is attached hereto and incorporated herein, including:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FEEF1B0" w14:textId="77777777" w:rsidR="002C55C8" w:rsidRPr="009F5D1F" w:rsidRDefault="002C55C8" w:rsidP="00ED35AA">
+    <w:p w:rsidRPr="009F5D1F" w:rsidR="002C55C8" w:rsidP="00ED35AA" w:rsidRDefault="002C55C8" w14:paraId="2FEEF1B0" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="240" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="1843" w:hanging="403"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F5D1F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Approval of the Plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CBAC68C" w14:textId="77777777" w:rsidR="002C55C8" w:rsidRPr="009F5D1F" w:rsidRDefault="002C55C8" w:rsidP="00ED35AA">
+    <w:p w:rsidRPr="009F5D1F" w:rsidR="002C55C8" w:rsidP="00ED35AA" w:rsidRDefault="002C55C8" w14:paraId="7CBAC68C" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="240" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="1843" w:hanging="403"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F5D1F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Authorization of any further actions necessary and advisable to carry out the Plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="245FF25B" w14:textId="02123834" w:rsidR="002C55C8" w:rsidRDefault="002C55C8" w:rsidP="00ED35AA">
+    <w:p w:rsidR="002C55C8" w:rsidP="00ED35AA" w:rsidRDefault="002C55C8" w14:paraId="245FF25B" w14:textId="02123834">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="240" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F5D1F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009F5D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">To adopt the following </w:t>
       </w:r>
       <w:r w:rsidR="004E0999">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="009F5D1F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>esolution</w:t>
       </w:r>
       <w:r w:rsidR="009F5D1F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="009F5D1F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1779310E" w14:textId="6923476F" w:rsidR="009F5D1F" w:rsidRPr="003F5C30" w:rsidRDefault="009F5D1F" w:rsidP="009F5D1F">
+    <w:p w:rsidRPr="003F5C30" w:rsidR="009F5D1F" w:rsidP="009F5D1F" w:rsidRDefault="009F5D1F" w14:paraId="1779310E" w14:textId="6923476F">
       <w:pPr>
         <w:ind w:left="720" w:right="720" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5C30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Resolved, that the shareholders of</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F5C30">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(bank)</w:t>
       </w:r>
       <w:r>
@@ -3426,888 +3528,892 @@
       <w:r w:rsidRPr="003F5C30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">hereby approve, adopt, and ratify the Plan of Voluntarily </w:t>
       </w:r>
       <w:r w:rsidR="002233D2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Dissolution</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="003F5C30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>a copy of which is attached hereto and incorporated herein; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EA2F7B4" w14:textId="77777777" w:rsidR="009F5D1F" w:rsidRDefault="009F5D1F" w:rsidP="009F5D1F">
+    <w:p w:rsidR="009F5D1F" w:rsidP="009F5D1F" w:rsidRDefault="009F5D1F" w14:paraId="7EA2F7B4" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CCEAE99" w14:textId="04AFA346" w:rsidR="00E66B0C" w:rsidRDefault="009F5D1F" w:rsidP="00EB56F4">
+    <w:p w:rsidR="00E66B0C" w:rsidP="00EB56F4" w:rsidRDefault="009F5D1F" w14:paraId="1CCEAE99" w14:textId="04AFA346">
       <w:pPr>
         <w:ind w:left="720" w:right="720" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F5D1F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Resolved, that the appropriate officers and directors of the bank are authorized and directed to prepare, execute, and deliver on behalf of the bank all appropriate documents and take such other action as necessary or advisable </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009F5D1F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>in order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009F5D1F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> effectuate the Plan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="611764AF" w14:textId="77777777" w:rsidR="00EB56F4" w:rsidRPr="009F5D1F" w:rsidRDefault="00EB56F4" w:rsidP="00EB56F4">
+    <w:p w:rsidRPr="009F5D1F" w:rsidR="00EB56F4" w:rsidP="00EB56F4" w:rsidRDefault="00EB56F4" w14:paraId="611764AF" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720" w:right="720" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="514184C0" w14:textId="4ED849CF" w:rsidR="002C55C8" w:rsidRDefault="002C55C8" w:rsidP="00175BE5">
+    <w:p w:rsidR="002C55C8" w:rsidP="00175BE5" w:rsidRDefault="002C55C8" w14:paraId="514184C0" w14:textId="4ED849CF">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009F5D1F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">You may cast your vote, either in person or by proxy, equal to the number of shares registered in your name on </w:t>
       </w:r>
       <w:r w:rsidRPr="009F5D1F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="009F5D1F" w:rsidRPr="009F5D1F">
+      <w:r w:rsidRPr="009F5D1F" w:rsidR="009F5D1F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="009F5D1F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ate)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5778"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009F5D1F" w:rsidRPr="008431E4" w14:paraId="30382E74" w14:textId="77777777" w:rsidTr="000E37A6">
+      <w:tr w:rsidRPr="008431E4" w:rsidR="009F5D1F" w:rsidTr="000E37A6" w14:paraId="30382E74" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5778" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20A61E8F" w14:textId="77777777" w:rsidR="009F5D1F" w:rsidRPr="008431E4" w:rsidRDefault="009F5D1F" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="008431E4" w:rsidR="009F5D1F" w:rsidP="000E37A6" w:rsidRDefault="009F5D1F" w14:paraId="20A61E8F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="5508"/>
             </w:tblGrid>
-            <w:tr w:rsidR="009F5D1F" w:rsidRPr="008431E4" w14:paraId="34A2BCBB" w14:textId="77777777" w:rsidTr="000E37A6">
+            <w:tr w:rsidRPr="008431E4" w:rsidR="009F5D1F" w:rsidTr="000E37A6" w14:paraId="34A2BCBB" w14:textId="77777777">
               <w:trPr>
                 <w:cantSplit/>
-                <w:trHeight w:hRule="exact" w:val="504"/>
+                <w:trHeight w:val="504" w:hRule="exact"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5508" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="1FEF2673" w14:textId="77777777" w:rsidR="009F5D1F" w:rsidRPr="008431E4" w:rsidRDefault="009F5D1F" w:rsidP="000E37A6">
+                <w:p w:rsidRPr="008431E4" w:rsidR="009F5D1F" w:rsidP="000E37A6" w:rsidRDefault="009F5D1F" w14:paraId="1FEF2673" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="480" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:iCs/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008431E4">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:iCs/>
                     </w:rPr>
                     <w:t>Signature and Title of Individual Entitled to Issue Call</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="009F5D1F" w:rsidRPr="008431E4" w14:paraId="43E63CAD" w14:textId="77777777" w:rsidTr="000E37A6">
+            <w:tr w:rsidRPr="008431E4" w:rsidR="009F5D1F" w:rsidTr="000E37A6" w14:paraId="43E63CAD" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:hRule="exact" w:val="500"/>
+                <w:trHeight w:val="500" w:hRule="exact"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5508" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="622F1930" w14:textId="77777777" w:rsidR="009F5D1F" w:rsidRPr="008431E4" w:rsidRDefault="009F5D1F" w:rsidP="000E37A6">
+                <w:p w:rsidRPr="008431E4" w:rsidR="009F5D1F" w:rsidP="000E37A6" w:rsidRDefault="009F5D1F" w14:paraId="622F1930" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="480" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="009F5D1F" w:rsidRPr="008431E4" w14:paraId="4590142E" w14:textId="77777777" w:rsidTr="000E37A6">
+            <w:tr w:rsidRPr="008431E4" w:rsidR="009F5D1F" w:rsidTr="000E37A6" w14:paraId="4590142E" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:hRule="exact" w:val="504"/>
+                <w:trHeight w:val="504" w:hRule="exact"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5508" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="72B28473" w14:textId="77777777" w:rsidR="009F5D1F" w:rsidRPr="008431E4" w:rsidRDefault="009F5D1F" w:rsidP="000E37A6">
+                <w:p w:rsidRPr="008431E4" w:rsidR="009F5D1F" w:rsidP="000E37A6" w:rsidRDefault="009F5D1F" w14:paraId="72B28473" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="480" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:iCs/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008431E4">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:iCs/>
                     </w:rPr>
                     <w:t>Signature and Title of Individual Entitled to Issue Call</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="009F5D1F" w:rsidRPr="008431E4" w14:paraId="4AB01283" w14:textId="77777777" w:rsidTr="000E37A6">
+            <w:tr w:rsidRPr="008431E4" w:rsidR="009F5D1F" w:rsidTr="000E37A6" w14:paraId="4AB01283" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:hRule="exact" w:val="500"/>
+                <w:trHeight w:val="500" w:hRule="exact"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5508" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="436311D6" w14:textId="77777777" w:rsidR="009F5D1F" w:rsidRPr="008431E4" w:rsidRDefault="009F5D1F" w:rsidP="000E37A6">
+                <w:p w:rsidRPr="008431E4" w:rsidR="009F5D1F" w:rsidP="000E37A6" w:rsidRDefault="009F5D1F" w14:paraId="436311D6" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="480" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="009F5D1F" w:rsidRPr="008431E4" w14:paraId="582159B8" w14:textId="77777777" w:rsidTr="000E37A6">
+            <w:tr w:rsidRPr="008431E4" w:rsidR="009F5D1F" w:rsidTr="000E37A6" w14:paraId="582159B8" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:hRule="exact" w:val="504"/>
+                <w:trHeight w:val="504" w:hRule="exact"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5508" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5FC30846" w14:textId="77777777" w:rsidR="009F5D1F" w:rsidRPr="008431E4" w:rsidRDefault="009F5D1F" w:rsidP="000E37A6">
+                <w:p w:rsidRPr="008431E4" w:rsidR="009F5D1F" w:rsidP="000E37A6" w:rsidRDefault="009F5D1F" w14:paraId="5FC30846" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="480" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:iCs/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008431E4">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:iCs/>
                     </w:rPr>
                     <w:t>Date</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="127BBE17" w14:textId="77777777" w:rsidR="009F5D1F" w:rsidRPr="008431E4" w:rsidRDefault="009F5D1F" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="008431E4" w:rsidR="009F5D1F" w:rsidP="000E37A6" w:rsidRDefault="009F5D1F" w14:paraId="127BBE17" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2D9AC863" w14:textId="77777777" w:rsidR="0095671C" w:rsidRPr="0040613B" w:rsidRDefault="009F5D1F" w:rsidP="009A2B0E">
+    <w:p w:rsidRPr="0040613B" w:rsidR="0095671C" w:rsidP="009A2B0E" w:rsidRDefault="009F5D1F" w14:paraId="2D9AC863" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="0095671C" w:rsidRPr="00FE22F2">
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00FE22F2" w:rsidR="0095671C">
         <w:t>PROXY</w:t>
       </w:r>
-      <w:r w:rsidR="0095671C" w:rsidRPr="00FE22F2">
+      <w:r w:rsidRPr="00FE22F2" w:rsidR="0095671C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="260638EF" w14:textId="77777777" w:rsidR="0095671C" w:rsidRPr="0040613B" w:rsidRDefault="0095671C" w:rsidP="0095671C">
+    <w:p w:rsidRPr="0040613B" w:rsidR="0095671C" w:rsidP="0095671C" w:rsidRDefault="0095671C" w14:paraId="260638EF" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040613B">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0040613B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">I, the undersigned shareholder of </w:t>
       </w:r>
       <w:r w:rsidRPr="0040613B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(bank)</w:t>
       </w:r>
       <w:r w:rsidRPr="0040613B">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> do hereby appoint </w:t>
       </w:r>
       <w:r w:rsidRPr="0040613B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(name)</w:t>
       </w:r>
       <w:r w:rsidRPr="0040613B">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> my true and lawful attorney with power of substitution for me and in my name to vote at the meeting of the shareholders of </w:t>
       </w:r>
       <w:r w:rsidRPr="0040613B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(bank)</w:t>
       </w:r>
       <w:r w:rsidRPr="0040613B">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> to be held at</w:t>
       </w:r>
       <w:r w:rsidRPr="0040613B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0040613B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(place)</w:t>
       </w:r>
       <w:r w:rsidRPr="0040613B">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r w:rsidRPr="0040613B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(date)</w:t>
       </w:r>
       <w:r w:rsidRPr="0040613B">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, or any adjournment thereof, with all the powers I should possess if personally present, </w:t>
       </w:r>
       <w:r w:rsidRPr="0040613B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(except [if limited, here state])</w:t>
       </w:r>
       <w:r w:rsidRPr="0040613B">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and hereby revoke all previous proxies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57C300CA" w14:textId="77777777" w:rsidR="0095671C" w:rsidRPr="0040613B" w:rsidRDefault="0095671C" w:rsidP="0095671C">
+    <w:p w:rsidRPr="0040613B" w:rsidR="0095671C" w:rsidP="0095671C" w:rsidRDefault="0095671C" w14:paraId="57C300CA" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3330"/>
         <w:gridCol w:w="1368"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0095671C" w:rsidRPr="0040613B" w14:paraId="3EBB43DA" w14:textId="77777777" w:rsidTr="000E37A6">
+      <w:tr w:rsidRPr="0040613B" w:rsidR="0095671C" w:rsidTr="000E37A6" w14:paraId="3EBB43DA" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6F0228A9" w14:textId="77777777" w:rsidR="0095671C" w:rsidRPr="0040613B" w:rsidRDefault="0095671C" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="0040613B" w:rsidR="0095671C" w:rsidP="000E37A6" w:rsidRDefault="0095671C" w14:paraId="6F0228A9" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="40DECF16" w14:textId="77777777" w:rsidR="0095671C" w:rsidRPr="0040613B" w:rsidRDefault="0095671C" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="0040613B" w:rsidR="0095671C" w:rsidP="000E37A6" w:rsidRDefault="0095671C" w14:paraId="40DECF16" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0095671C" w:rsidRPr="0040613B" w14:paraId="0553A6FD" w14:textId="77777777" w:rsidTr="000E37A6">
+      <w:tr w:rsidRPr="0040613B" w:rsidR="0095671C" w:rsidTr="000E37A6" w14:paraId="0553A6FD" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3126D943" w14:textId="596B4B06" w:rsidR="0095671C" w:rsidRPr="0040613B" w:rsidRDefault="00612167" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="0040613B" w:rsidR="0095671C" w:rsidP="000E37A6" w:rsidRDefault="00612167" w14:paraId="3126D943" w14:textId="596B4B06">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3A69BBBA" w14:textId="77777777" w:rsidR="0095671C" w:rsidRPr="0040613B" w:rsidRDefault="0095671C" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="0040613B" w:rsidR="0095671C" w:rsidP="000E37A6" w:rsidRDefault="0095671C" w14:paraId="3A69BBBA" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0095671C" w:rsidRPr="0040613B" w14:paraId="484299F3" w14:textId="77777777" w:rsidTr="000E37A6">
+      <w:tr w:rsidRPr="0040613B" w:rsidR="0095671C" w:rsidTr="000E37A6" w14:paraId="484299F3" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7539F845" w14:textId="77777777" w:rsidR="0095671C" w:rsidRPr="0040613B" w:rsidRDefault="0095671C" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="0040613B" w:rsidR="0095671C" w:rsidP="000E37A6" w:rsidRDefault="0095671C" w14:paraId="7539F845" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4BF67064" w14:textId="77777777" w:rsidR="0095671C" w:rsidRPr="0040613B" w:rsidRDefault="0095671C" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="0040613B" w:rsidR="0095671C" w:rsidP="000E37A6" w:rsidRDefault="0095671C" w14:paraId="4BF67064" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0095671C" w:rsidRPr="0040613B" w14:paraId="386F27F9" w14:textId="77777777" w:rsidTr="00405562">
+      <w:tr w:rsidRPr="0040613B" w:rsidR="0095671C" w:rsidTr="00405562" w14:paraId="386F27F9" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3E18CF27" w14:textId="65A212A4" w:rsidR="0095671C" w:rsidRPr="0040613B" w:rsidRDefault="00612167" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="0040613B" w:rsidR="0095671C" w:rsidP="000E37A6" w:rsidRDefault="00612167" w14:paraId="3E18CF27" w14:textId="65A212A4">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Name (Printed)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="58CFD6C5" w14:textId="77777777" w:rsidR="0095671C" w:rsidRPr="0040613B" w:rsidRDefault="0095671C" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="0040613B" w:rsidR="0095671C" w:rsidP="000E37A6" w:rsidRDefault="0095671C" w14:paraId="58CFD6C5" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0095671C" w:rsidRPr="0040613B" w14:paraId="2D123B39" w14:textId="77777777" w:rsidTr="00405562">
+      <w:tr w:rsidRPr="0040613B" w:rsidR="0095671C" w:rsidTr="00405562" w14:paraId="2D123B39" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1B5D3E39" w14:textId="77777777" w:rsidR="0095671C" w:rsidRPr="0040613B" w:rsidRDefault="0095671C" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="0040613B" w:rsidR="0095671C" w:rsidP="000E37A6" w:rsidRDefault="0095671C" w14:paraId="1B5D3E39" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6328BE1D" w14:textId="77777777" w:rsidR="0095671C" w:rsidRPr="0040613B" w:rsidRDefault="0095671C" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="0040613B" w:rsidR="0095671C" w:rsidP="000E37A6" w:rsidRDefault="0095671C" w14:paraId="6328BE1D" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00405562" w:rsidRPr="0040613B" w14:paraId="3925DC71" w14:textId="77777777" w:rsidTr="00405562">
+      <w:tr w:rsidRPr="0040613B" w:rsidR="00405562" w:rsidTr="00405562" w14:paraId="3925DC71" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2BC9A00D" w14:textId="31D5A622" w:rsidR="00405562" w:rsidRPr="0040613B" w:rsidRDefault="00405562" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="0040613B" w:rsidR="00405562" w:rsidP="000E37A6" w:rsidRDefault="00405562" w14:paraId="2BC9A00D" w14:textId="31D5A622">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="710DCAB1" w14:textId="77777777" w:rsidR="00405562" w:rsidRPr="0040613B" w:rsidRDefault="00405562" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="0040613B" w:rsidR="00405562" w:rsidP="000E37A6" w:rsidRDefault="00405562" w14:paraId="710DCAB1" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7AD56817" w14:textId="77777777" w:rsidR="0095671C" w:rsidRPr="0040613B" w:rsidRDefault="0095671C" w:rsidP="0095671C">
+    <w:p w:rsidRPr="0040613B" w:rsidR="0095671C" w:rsidP="0095671C" w:rsidRDefault="0095671C" w14:paraId="7AD56817" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="7657D6DD" w14:textId="77777777" w:rsidR="0095671C" w:rsidRDefault="0095671C" w:rsidP="0095671C">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0095671C" w:rsidP="0095671C" w:rsidRDefault="0095671C" w14:paraId="7657D6DD" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040613B">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Not</w:t>
       </w:r>
       <w:r w:rsidRPr="0040613B">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>e: If signed by attorney-in-fact, attach copy of appointment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68073D2E" w14:textId="7486E6F9" w:rsidR="0095671C" w:rsidRPr="0040613B" w:rsidRDefault="0095671C" w:rsidP="0095671C">
+    <w:p w:rsidRPr="0040613B" w:rsidR="0095671C" w:rsidP="0095671C" w:rsidRDefault="0095671C" w14:paraId="68073D2E" w14:textId="7486E6F9">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:sectPr w:rsidR="0095671C" w:rsidRPr="0040613B" w:rsidSect="00B5333F">
-          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+        <w:sectPr w:rsidRPr="0040613B" w:rsidR="0095671C" w:rsidSect="00B5333F">
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1170" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:paperSrc w:first="1" w:other="1"/>
           <w:cols w:space="720"/>
+          <w:footerReference w:type="default" r:id="R4ab82897cfbc4d0f"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08D0B525" w14:textId="5CC96399" w:rsidR="00902E06" w:rsidRPr="00FE22F2" w:rsidRDefault="00902E06" w:rsidP="009A2B0E">
+    <w:p w:rsidRPr="00FE22F2" w:rsidR="00902E06" w:rsidP="009A2B0E" w:rsidRDefault="00902E06" w14:paraId="08D0B525" w14:textId="5CC96399">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE22F2">
-        <w:lastRenderedPageBreak/>
         <w:t>RESOLUTION OF SHAREHOLDERS</w:t>
       </w:r>
-      <w:r w:rsidR="00B83CE7" w:rsidRPr="00FE22F2">
+      <w:r w:rsidRPr="00FE22F2" w:rsidR="00B83CE7">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00FE22F2">
         <w:t>DISSOLUTION OF STATE BANK</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73845724" w14:textId="77777777" w:rsidR="00B83CE7" w:rsidRDefault="00B83CE7" w:rsidP="00902E06">
+    <w:p w:rsidR="00B83CE7" w:rsidP="00902E06" w:rsidRDefault="00B83CE7" w14:paraId="73845724" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FC759A7" w14:textId="3CD1B012" w:rsidR="00A74943" w:rsidRDefault="00902E06" w:rsidP="00902E06">
+    <w:p w:rsidR="00A74943" w:rsidP="00902E06" w:rsidRDefault="00902E06" w14:paraId="7FC759A7" w14:textId="3CD1B012">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Resolved</w:t>
       </w:r>
       <w:r w:rsidR="00B8053C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> that the shareholders of</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E863FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="0095671C" w:rsidRPr="00E863FC">
+      <w:r w:rsidRPr="00E863FC" w:rsidR="0095671C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00E863FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ank)</w:t>
       </w:r>
-      <w:r w:rsidR="002233D2" w:rsidRPr="00E863FC">
+      <w:r w:rsidRPr="00E863FC" w:rsidR="002233D2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>, (city/town)</w:t>
       </w:r>
-      <w:r w:rsidR="002233D2" w:rsidRPr="00E863FC">
+      <w:r w:rsidRPr="00E863FC" w:rsidR="002233D2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="0013283C" w:rsidRPr="00E863FC">
+      <w:r w:rsidRPr="00E863FC" w:rsidR="0013283C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(county)</w:t>
       </w:r>
       <w:r w:rsidR="0013283C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0013283C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">County, </w:t>
       </w:r>
@@ -4350,790 +4456,806 @@
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Plan of </w:t>
       </w:r>
       <w:r w:rsidR="00B8053C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Voluntary </w:t>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Dissolution</w:t>
       </w:r>
       <w:r w:rsidR="00A74943">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, a copy of which is attached hereto and incorporated herein; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C1F4FA" w14:textId="4DEE2697" w:rsidR="00902E06" w:rsidRDefault="00A74943" w:rsidP="00A74943">
+    <w:p w:rsidR="00902E06" w:rsidP="00A74943" w:rsidRDefault="00A74943" w14:paraId="49C1F4FA" w14:textId="4DEE2697">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Resolved, that the appropriate officers and directors are authorized and directed to prepare, execute, and deliver on behalf of the bank all appropriate documents and take such other action as necessary or advisable </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>in order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> effectuate the Plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30DFFEED" w14:textId="3585B68A" w:rsidR="00902E06" w:rsidRPr="0095671C" w:rsidRDefault="00902E06" w:rsidP="00902E06">
+    <w:p w:rsidRPr="0095671C" w:rsidR="00902E06" w:rsidP="00902E06" w:rsidRDefault="00902E06" w14:paraId="30DFFEED" w14:textId="3585B68A">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Upon approval by the Superintendent of Banking, the officers and directors are further directed to carry out the Plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C43975A" w14:textId="34B79E2B" w:rsidR="00902E06" w:rsidRPr="0095671C" w:rsidRDefault="00902E06" w:rsidP="00902E06">
+    <w:p w:rsidRPr="0095671C" w:rsidR="00902E06" w:rsidP="00902E06" w:rsidRDefault="00902E06" w14:paraId="1C43975A" w14:textId="34B79E2B">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk74645659"/>
+      <w:bookmarkStart w:name="_Hlk74645659" w:id="0"/>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0095671C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="0095671C" w:rsidRPr="0095671C">
+      <w:r w:rsidRPr="0095671C" w:rsidR="0095671C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>itle)</w:t>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="0095671C" w:rsidRPr="0095671C">
+      <w:r w:rsidRPr="0095671C" w:rsidR="0095671C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>itle)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>of the state bank are authorized to prepare and sign the appropriate documents</w:t>
       </w:r>
-      <w:r w:rsidR="002C55C8" w:rsidRPr="0095671C">
+      <w:r w:rsidRPr="0095671C" w:rsidR="002C55C8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and take such other action as necessary or advisable </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="002C55C8" w:rsidRPr="0095671C">
+      <w:r w:rsidRPr="0095671C" w:rsidR="002C55C8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>in order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="002C55C8" w:rsidRPr="0095671C">
+      <w:r w:rsidRPr="0095671C" w:rsidR="002C55C8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> carry out the Plan</w:t>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="18D2F6AF" w14:textId="396F79C3" w:rsidR="00902E06" w:rsidRDefault="00902E06" w:rsidP="00902E06">
+    <w:p w:rsidR="00902E06" w:rsidP="00902E06" w:rsidRDefault="00902E06" w14:paraId="18D2F6AF" w14:textId="396F79C3">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0095671C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>There were</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="0095671C" w:rsidRPr="0095671C">
+      <w:r w:rsidRPr="0095671C" w:rsidR="0095671C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>umber)</w:t>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> common shares entitled to vote on the resolution. </w:t>
       </w:r>
       <w:r w:rsidR="004E0999">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">“Yes” votes were cast by </w:t>
       </w:r>
       <w:r w:rsidRPr="007043D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="0095671C" w:rsidRPr="007043D7">
+      <w:r w:rsidRPr="007043D7" w:rsidR="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="007043D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>umber)</w:t>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> shares. </w:t>
       </w:r>
       <w:r w:rsidR="004E0999">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">“No” votes were cast by </w:t>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="0095671C" w:rsidRPr="0095671C">
+      <w:r w:rsidRPr="0095671C" w:rsidR="0095671C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>umber)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006902A1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>shares.</w:t>
       </w:r>
-      <w:r w:rsidR="0095671C" w:rsidRPr="006902A1">
+      <w:r w:rsidRPr="006902A1" w:rsidR="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">  [</w:t>
       </w:r>
       <w:r w:rsidRPr="006902A1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:r w:rsidR="0095671C" w:rsidRPr="006902A1">
+      <w:r w:rsidRPr="006902A1" w:rsidR="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">there is </w:t>
       </w:r>
       <w:r w:rsidRPr="006902A1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>more than one class of shares entitled to vote on the dissolution,</w:t>
       </w:r>
-      <w:r w:rsidR="004E0999" w:rsidRPr="004E0999">
+      <w:r w:rsidRPr="004E0999" w:rsidR="004E0999">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004E0999" w:rsidRPr="0003790A">
+      <w:r w:rsidRPr="0003790A" w:rsidR="004E0999">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>designate each class, the number of shares entitled to vote on the resolution, and the votes for and against the resolution</w:t>
       </w:r>
       <w:r w:rsidRPr="006902A1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="0095671C" w:rsidRPr="006902A1">
+      <w:r w:rsidRPr="006902A1" w:rsidR="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03D13A7B" w14:textId="444B3EE1" w:rsidR="00902E06" w:rsidRDefault="00902E06" w:rsidP="00902E06">
+    <w:p w:rsidR="00902E06" w:rsidP="00902E06" w:rsidRDefault="00902E06" w14:paraId="03D13A7B" w14:textId="444B3EE1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3330"/>
         <w:gridCol w:w="1368"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A704B9" w:rsidRPr="0040613B" w14:paraId="1578C81C" w14:textId="77777777" w:rsidTr="00CB7B15">
+      <w:tr w:rsidRPr="0040613B" w:rsidR="00A704B9" w:rsidTr="00CB7B15" w14:paraId="1578C81C" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="46D3B602" w14:textId="77777777" w:rsidR="00A704B9" w:rsidRPr="0040613B" w:rsidRDefault="00A704B9" w:rsidP="00CB7B15">
+          <w:p w:rsidRPr="0040613B" w:rsidR="00A704B9" w:rsidP="00CB7B15" w:rsidRDefault="00A704B9" w14:paraId="46D3B602" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="42FA4012" w14:textId="77777777" w:rsidR="00A704B9" w:rsidRPr="0040613B" w:rsidRDefault="00A704B9" w:rsidP="00CB7B15">
+          <w:p w:rsidRPr="0040613B" w:rsidR="00A704B9" w:rsidP="00CB7B15" w:rsidRDefault="00A704B9" w14:paraId="42FA4012" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A704B9" w:rsidRPr="0040613B" w14:paraId="652A25EF" w14:textId="77777777" w:rsidTr="00CB7B15">
+      <w:tr w:rsidRPr="0040613B" w:rsidR="00A704B9" w:rsidTr="00CB7B15" w14:paraId="652A25EF" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="55A19E48" w14:textId="3E7D9F22" w:rsidR="00A704B9" w:rsidRPr="0040613B" w:rsidRDefault="00A704B9" w:rsidP="00CB7B15">
+          <w:p w:rsidRPr="0040613B" w:rsidR="00A704B9" w:rsidP="00CB7B15" w:rsidRDefault="00A704B9" w14:paraId="55A19E48" w14:textId="3E7D9F22">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Chairperson</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="34420E44" w14:textId="77777777" w:rsidR="00A704B9" w:rsidRPr="0040613B" w:rsidRDefault="00A704B9" w:rsidP="00CB7B15">
+          <w:p w:rsidRPr="0040613B" w:rsidR="00A704B9" w:rsidP="00CB7B15" w:rsidRDefault="00A704B9" w14:paraId="34420E44" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A704B9" w:rsidRPr="0040613B" w14:paraId="7D7404E9" w14:textId="77777777" w:rsidTr="00CB7B15">
+      <w:tr w:rsidRPr="0040613B" w:rsidR="00A704B9" w:rsidTr="00CB7B15" w14:paraId="7D7404E9" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1CFE3CDC" w14:textId="77777777" w:rsidR="00A704B9" w:rsidRPr="0040613B" w:rsidRDefault="00A704B9" w:rsidP="00CB7B15">
+          <w:p w:rsidRPr="0040613B" w:rsidR="00A704B9" w:rsidP="00CB7B15" w:rsidRDefault="00A704B9" w14:paraId="1CFE3CDC" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="60718123" w14:textId="77777777" w:rsidR="00A704B9" w:rsidRPr="0040613B" w:rsidRDefault="00A704B9" w:rsidP="00CB7B15">
+          <w:p w:rsidRPr="0040613B" w:rsidR="00A704B9" w:rsidP="00CB7B15" w:rsidRDefault="00A704B9" w14:paraId="60718123" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A704B9" w:rsidRPr="0040613B" w14:paraId="117110D1" w14:textId="77777777" w:rsidTr="00CB7B15">
+      <w:tr w:rsidRPr="0040613B" w:rsidR="00A704B9" w:rsidTr="00CB7B15" w14:paraId="117110D1" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="66ED5FBE" w14:textId="4B337071" w:rsidR="00A704B9" w:rsidRPr="0040613B" w:rsidRDefault="00A704B9" w:rsidP="00CB7B15">
+          <w:p w:rsidRPr="0040613B" w:rsidR="00A704B9" w:rsidP="00CB7B15" w:rsidRDefault="00A704B9" w14:paraId="66ED5FBE" w14:textId="4B337071">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Secretary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3B7EFB07" w14:textId="77777777" w:rsidR="00A704B9" w:rsidRPr="0040613B" w:rsidRDefault="00A704B9" w:rsidP="00CB7B15">
+          <w:p w:rsidRPr="0040613B" w:rsidR="00A704B9" w:rsidP="00CB7B15" w:rsidRDefault="00A704B9" w14:paraId="3B7EFB07" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A704B9" w:rsidRPr="0040613B" w14:paraId="74AE1A24" w14:textId="77777777" w:rsidTr="00CB7B15">
+      <w:tr w:rsidRPr="0040613B" w:rsidR="00A704B9" w:rsidTr="00CB7B15" w14:paraId="74AE1A24" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="399ECA2A" w14:textId="77777777" w:rsidR="00A704B9" w:rsidRPr="0040613B" w:rsidRDefault="00A704B9" w:rsidP="00CB7B15">
+          <w:p w:rsidRPr="0040613B" w:rsidR="00A704B9" w:rsidP="00CB7B15" w:rsidRDefault="00A704B9" w14:paraId="399ECA2A" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1BBE757E" w14:textId="77777777" w:rsidR="00A704B9" w:rsidRPr="0040613B" w:rsidRDefault="00A704B9" w:rsidP="00CB7B15">
+          <w:p w:rsidRPr="0040613B" w:rsidR="00A704B9" w:rsidP="00CB7B15" w:rsidRDefault="00A704B9" w14:paraId="1BBE757E" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A704B9" w:rsidRPr="0040613B" w14:paraId="213BB523" w14:textId="77777777" w:rsidTr="00CB7B15">
+      <w:tr w:rsidRPr="0040613B" w:rsidR="00A704B9" w:rsidTr="00CB7B15" w14:paraId="213BB523" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="562DE032" w14:textId="77777777" w:rsidR="00A704B9" w:rsidRPr="0040613B" w:rsidRDefault="00A704B9" w:rsidP="00CB7B15">
+          <w:p w:rsidRPr="0040613B" w:rsidR="00A704B9" w:rsidP="00CB7B15" w:rsidRDefault="00A704B9" w14:paraId="562DE032" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="38FEC797" w14:textId="77777777" w:rsidR="00A704B9" w:rsidRPr="0040613B" w:rsidRDefault="00A704B9" w:rsidP="00CB7B15">
+          <w:p w:rsidRPr="0040613B" w:rsidR="00A704B9" w:rsidP="00CB7B15" w:rsidRDefault="00A704B9" w14:paraId="38FEC797" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4B4F015C" w14:textId="77777777" w:rsidR="0095671C" w:rsidRDefault="0095671C" w:rsidP="0095671C">
+    <w:p w:rsidR="0095671C" w:rsidP="0095671C" w:rsidRDefault="0095671C" w14:paraId="4B4F015C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E9FD8B2" w14:textId="67A5EE39" w:rsidR="00902E06" w:rsidRPr="001379D6" w:rsidRDefault="00E4205E" w:rsidP="009A2B0E">
+    <w:p w:rsidRPr="001379D6" w:rsidR="00902E06" w:rsidP="009A2B0E" w:rsidRDefault="00E4205E" w14:paraId="3E9FD8B2" w14:textId="67A5EE39">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00902E06" w:rsidRPr="00FE22F2">
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00FE22F2" w:rsidR="00902E06">
         <w:t>ARTICLES OF DISSOLUTION</w:t>
       </w:r>
-      <w:r w:rsidR="00B83CE7" w:rsidRPr="00FE22F2">
+      <w:r w:rsidRPr="00FE22F2" w:rsidR="00B83CE7">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00902E06" w:rsidRPr="00FE22F2">
+      <w:r w:rsidRPr="00FE22F2" w:rsidR="00902E06">
         <w:t>OF</w:t>
       </w:r>
-      <w:r w:rsidR="00B83CE7" w:rsidRPr="00FE22F2">
+      <w:r w:rsidRPr="00FE22F2" w:rsidR="00B83CE7">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00902E06" w:rsidRPr="00FE22F2">
+      <w:r w:rsidRPr="00FE22F2" w:rsidR="00902E06">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00300940" w:rsidRPr="00FE22F2">
+      <w:r w:rsidRPr="00FE22F2" w:rsidR="00300940">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>BANK</w:t>
       </w:r>
-      <w:r w:rsidR="0095671C" w:rsidRPr="00FE22F2">
+      <w:r w:rsidRPr="00FE22F2" w:rsidR="0095671C">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00300940" w:rsidRPr="00FE22F2">
+      <w:r w:rsidRPr="00FE22F2" w:rsidR="00300940">
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00FE22F2" w:rsidR="00300940">
         <w:t>(CITY/TOWN), IOWA</w:t>
       </w:r>
-      <w:r w:rsidR="00DF2A07" w:rsidRPr="00FE22F2">
+      <w:r w:rsidRPr="00FE22F2" w:rsidR="00DF2A07">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15490AB8" w14:textId="7CD07672" w:rsidR="00902E06" w:rsidRPr="0095671C" w:rsidRDefault="00902E06" w:rsidP="00902E06">
+    <w:p w:rsidRPr="0095671C" w:rsidR="00902E06" w:rsidP="00902E06" w:rsidRDefault="00902E06" w14:paraId="15490AB8" w14:textId="7CD07672">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0095671C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pursuant to the provisions of </w:t>
       </w:r>
       <w:r w:rsidR="00F21442">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa Code </w:t>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Section 524.1304(a), the undersigned state bank adopts the following Articles of Dissolution for the purpose of dissolving the state bank:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E1E0957" w14:textId="77777777" w:rsidR="00902E06" w:rsidRPr="0095671C" w:rsidRDefault="00902E06" w:rsidP="0048350D">
+    <w:p w:rsidRPr="0095671C" w:rsidR="00902E06" w:rsidP="0048350D" w:rsidRDefault="00902E06" w14:paraId="0E1E0957" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NormalDouble"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTICLE I</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31590D2C" w14:textId="23CE402D" w:rsidR="00902E06" w:rsidRDefault="00902E06" w:rsidP="00902E06">
+    <w:p w:rsidR="00902E06" w:rsidP="00902E06" w:rsidRDefault="00902E06" w14:paraId="31590D2C" w14:textId="23CE402D">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The name of the state bank is </w:t>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="0095671C" w:rsidRPr="0095671C">
+      <w:r w:rsidRPr="0095671C" w:rsidR="0095671C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>bank</w:t>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="008F154A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
@@ -5156,221 +5278,221 @@
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00AA0D6B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="0095671C" w:rsidRPr="0095671C">
+      <w:r w:rsidRPr="0095671C" w:rsidR="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ity/</w:t>
       </w:r>
-      <w:r w:rsidR="0095671C" w:rsidRPr="0095671C">
+      <w:r w:rsidRPr="0095671C" w:rsidR="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>own)</w:t>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="006A43B1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006A43B1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="0095671C" w:rsidRPr="006A43B1">
+      <w:r w:rsidRPr="006A43B1" w:rsidR="0095671C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="006A43B1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ounty)</w:t>
       </w:r>
-      <w:r w:rsidR="0095671C" w:rsidRPr="006A43B1">
+      <w:r w:rsidRPr="006A43B1" w:rsidR="0095671C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0095671C" w:rsidRPr="0095671C">
+      <w:r w:rsidRPr="0095671C" w:rsidR="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
         <w:t>County</w:t>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, Iowa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="405B1E29" w14:textId="77777777" w:rsidR="00902E06" w:rsidRPr="0095671C" w:rsidRDefault="00902E06" w:rsidP="0048350D">
+    <w:p w:rsidRPr="0095671C" w:rsidR="00902E06" w:rsidP="0048350D" w:rsidRDefault="00902E06" w14:paraId="405B1E29" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NormalDouble"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTICLE II</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02A0E82F" w14:textId="22FB6934" w:rsidR="00902E06" w:rsidRDefault="00902E06" w:rsidP="00902E06">
+    <w:p w:rsidR="00902E06" w:rsidP="00902E06" w:rsidRDefault="00902E06" w14:paraId="02A0E82F" w14:textId="22FB6934">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The dissolution of </w:t>
       </w:r>
-      <w:r w:rsidR="0095671C" w:rsidRPr="00F21442">
+      <w:r w:rsidRPr="00F21442" w:rsidR="0095671C">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(bank</w:t>
       </w:r>
       <w:r w:rsidRPr="00F21442">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> was authorized by the shareholders on</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="0095671C" w:rsidRPr="0095671C">
+      <w:r w:rsidRPr="0095671C" w:rsidR="0095671C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ate)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008F154A">
@@ -5383,144 +5505,149 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The number of shares outstanding and entitled to vote on the Plan of </w:t>
       </w:r>
       <w:r w:rsidR="00DF4DCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Voluntary </w:t>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Dissolution was </w:t>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="0095671C" w:rsidRPr="0095671C">
+      <w:r w:rsidRPr="0095671C" w:rsidR="0095671C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>umber)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71F80C04" w14:textId="77777777" w:rsidR="00902E06" w:rsidRPr="0095671C" w:rsidRDefault="00902E06" w:rsidP="0048350D">
+    <w:p w:rsidRPr="0095671C" w:rsidR="00902E06" w:rsidP="0048350D" w:rsidRDefault="00902E06" w14:paraId="71F80C04" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NormalDouble"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTICLE III</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53F1F775" w14:textId="451B6182" w:rsidR="00902E06" w:rsidRDefault="00902E06" w:rsidP="00902E06">
+    <w:p w:rsidR="00902E06" w:rsidP="00902E06" w:rsidRDefault="00902E06" w14:paraId="53F1F775" w14:textId="451B6182">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0095671C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">The number of shares </w:t>
       </w:r>
       <w:r w:rsidR="008F154A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">voted for the Plan of </w:t>
       </w:r>
       <w:r w:rsidR="00DF4DCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Voluntary </w:t>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Dissolution was</w:t>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="0095671C" w:rsidRPr="0095671C">
+      <w:r w:rsidRPr="0095671C" w:rsidR="0095671C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>umber)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008F154A">
@@ -5530,984 +5657,992 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The number of shares</w:t>
       </w:r>
       <w:r w:rsidR="008F154A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> that</w:t>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> voted against was </w:t>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="0095671C" w:rsidRPr="0095671C">
+      <w:r w:rsidRPr="0095671C" w:rsidR="0095671C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>umber)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04AF139B" w14:textId="77777777" w:rsidR="00902E06" w:rsidRPr="0095671C" w:rsidRDefault="00902E06" w:rsidP="0048350D">
+    <w:p w:rsidRPr="0095671C" w:rsidR="00902E06" w:rsidP="0048350D" w:rsidRDefault="00902E06" w14:paraId="04AF139B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NormalDouble"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTICLE IV</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B8FDB74" w14:textId="77777777" w:rsidR="00902E06" w:rsidRPr="0095671C" w:rsidRDefault="00902E06" w:rsidP="00902E06">
+    <w:p w:rsidRPr="0095671C" w:rsidR="00902E06" w:rsidP="00902E06" w:rsidRDefault="00902E06" w14:paraId="4B8FDB74" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0095671C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">All debts, obligations, and liabilities of the state bank will be </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>paid</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> or otherwise discharged or adequate provision will be made for such discharge.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68E2C92E" w14:textId="77777777" w:rsidR="00902E06" w:rsidRPr="00DF4DCE" w:rsidRDefault="00902E06" w:rsidP="0048350D">
+    <w:p w:rsidRPr="00DF4DCE" w:rsidR="00902E06" w:rsidP="0048350D" w:rsidRDefault="00902E06" w14:paraId="68E2C92E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NormalDouble"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF4DCE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTICLE V</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F4CD3F5" w14:textId="77777777" w:rsidR="00902E06" w:rsidRPr="0095671C" w:rsidRDefault="00902E06" w:rsidP="00902E06">
+    <w:p w:rsidRPr="0095671C" w:rsidR="00902E06" w:rsidP="00902E06" w:rsidRDefault="00902E06" w14:paraId="5F4CD3F5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>All remaining property and assets of the state bank will be distributed among its shareholders in accordance with their respective rights and interests.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="276A7F72" w14:textId="77777777" w:rsidR="00982F6C" w:rsidRDefault="00982F6C">
+    <w:p w:rsidR="00982F6C" w:rsidRDefault="00982F6C" w14:paraId="276A7F72" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="216C4D93" w14:textId="52F54BD1" w:rsidR="00902E06" w:rsidRPr="0095671C" w:rsidRDefault="00902E06" w:rsidP="0048350D">
+    <w:p w:rsidRPr="0095671C" w:rsidR="00902E06" w:rsidP="0048350D" w:rsidRDefault="00902E06" w14:paraId="216C4D93" w14:textId="52F54BD1">
       <w:pPr>
         <w:pStyle w:val="NormalDouble"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ARTICLE VI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52E8C5A3" w14:textId="77777777" w:rsidR="00902E06" w:rsidRPr="0095671C" w:rsidRDefault="00902E06" w:rsidP="00902E06">
+    <w:p w:rsidRPr="0095671C" w:rsidR="00902E06" w:rsidP="00902E06" w:rsidRDefault="00902E06" w14:paraId="52E8C5A3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>There are no legal actions pending against the state bank in any court for which adequate provision has not been made for the satisfaction of any judgment, order, or decree which may be entered against it in any pending legal action.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46F2D1C3" w14:textId="77777777" w:rsidR="00902E06" w:rsidRPr="0095671C" w:rsidRDefault="00902E06" w:rsidP="0048350D">
+    <w:p w:rsidRPr="0095671C" w:rsidR="00902E06" w:rsidP="0048350D" w:rsidRDefault="00902E06" w14:paraId="46F2D1C3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NormalDouble"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTICLE VII</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C65ED9E" w14:textId="2E8E55F1" w:rsidR="00902E06" w:rsidRPr="00BA1D2E" w:rsidRDefault="00902E06" w:rsidP="00902E06">
+    <w:p w:rsidRPr="00BA1D2E" w:rsidR="00902E06" w:rsidP="00902E06" w:rsidRDefault="00902E06" w14:paraId="6C65ED9E" w14:textId="2E8E55F1">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The effective date of the dissolution is </w:t>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(date)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65B7AD0B" w14:textId="77777777" w:rsidR="00E95165" w:rsidRDefault="00E95165" w:rsidP="00902E06">
+    <w:p w:rsidR="00E95165" w:rsidP="00902E06" w:rsidRDefault="00E95165" w14:paraId="65B7AD0B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D59C70E" w14:textId="0B159F3E" w:rsidR="00902E06" w:rsidRPr="0095671C" w:rsidRDefault="00E95165" w:rsidP="00902E06">
+    <w:p w:rsidRPr="0095671C" w:rsidR="00902E06" w:rsidP="00902E06" w:rsidRDefault="00E95165" w14:paraId="1D59C70E" w14:textId="0B159F3E">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">In witness whereof, </w:t>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="00902E06" w:rsidRPr="0095671C">
+      <w:r w:rsidRPr="0095671C" w:rsidR="00902E06">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> undersigned </w:t>
       </w:r>
       <w:r w:rsidR="00690F57">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00902E06" w:rsidRPr="0095671C">
+      <w:r w:rsidRPr="0095671C" w:rsidR="00902E06">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">resident and </w:t>
       </w:r>
       <w:r w:rsidR="00690F57">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="00902E06" w:rsidRPr="0095671C">
+      <w:r w:rsidRPr="0095671C" w:rsidR="00902E06">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ashier of the state bank, sign and verify these Articles of Dissolution.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7110"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00600F09" w:rsidRPr="00514233" w14:paraId="30437CC1" w14:textId="77777777" w:rsidTr="00600F09">
+      <w:tr w:rsidRPr="00514233" w:rsidR="00600F09" w:rsidTr="00600F09" w14:paraId="30437CC1" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0FA10B84" w14:textId="77777777" w:rsidR="00600F09" w:rsidRPr="00600F09" w:rsidRDefault="00600F09" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="00600F09" w:rsidR="00600F09" w:rsidP="000E37A6" w:rsidRDefault="00600F09" w14:paraId="0FA10B84" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00600F09" w:rsidRPr="00514233" w14:paraId="64CBB5DA" w14:textId="77777777" w:rsidTr="000E37A6">
+      <w:tr w:rsidRPr="00514233" w:rsidR="00600F09" w:rsidTr="000E37A6" w14:paraId="64CBB5DA" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2815BBA0" w14:textId="77777777" w:rsidR="00600F09" w:rsidRPr="00600F09" w:rsidRDefault="00600F09" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="00600F09" w:rsidR="00600F09" w:rsidP="000E37A6" w:rsidRDefault="00600F09" w14:paraId="2815BBA0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00600F09">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Name of Bank</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00600F09" w:rsidRPr="00514233" w14:paraId="4FE798F1" w14:textId="77777777" w:rsidTr="000E37A6">
+      <w:tr w:rsidRPr="00514233" w:rsidR="00600F09" w:rsidTr="000E37A6" w14:paraId="4FE798F1" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="760C4608" w14:textId="7291CE30" w:rsidR="00600F09" w:rsidRPr="00600F09" w:rsidRDefault="00600F09" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="00600F09" w:rsidR="00600F09" w:rsidP="000E37A6" w:rsidRDefault="00600F09" w14:paraId="760C4608" w14:textId="7291CE30">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00600F09" w:rsidRPr="00514233" w14:paraId="60926184" w14:textId="77777777" w:rsidTr="000E37A6">
+      <w:tr w:rsidRPr="00514233" w:rsidR="00600F09" w:rsidTr="000E37A6" w14:paraId="60926184" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02E32F18" w14:textId="0C0E27A5" w:rsidR="00600F09" w:rsidRPr="00600F09" w:rsidRDefault="00600F09" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="00600F09" w:rsidR="00600F09" w:rsidP="000E37A6" w:rsidRDefault="00600F09" w14:paraId="02E32F18" w14:textId="0C0E27A5">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00600F09">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>President</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00600F09" w:rsidRPr="00514233" w14:paraId="13DE1EC0" w14:textId="77777777" w:rsidTr="000E37A6">
+      <w:tr w:rsidRPr="00514233" w:rsidR="00600F09" w:rsidTr="000E37A6" w14:paraId="13DE1EC0" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6AB3EED4" w14:textId="77777777" w:rsidR="00600F09" w:rsidRPr="00600F09" w:rsidRDefault="00600F09" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="00600F09" w:rsidR="00600F09" w:rsidP="000E37A6" w:rsidRDefault="00600F09" w14:paraId="6AB3EED4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00600F09" w:rsidRPr="00514233" w14:paraId="174C3565" w14:textId="77777777" w:rsidTr="000E37A6">
+      <w:tr w:rsidRPr="00514233" w:rsidR="00600F09" w:rsidTr="000E37A6" w14:paraId="174C3565" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B4E5629" w14:textId="7E1EDC8C" w:rsidR="00600F09" w:rsidRPr="00600F09" w:rsidRDefault="00600F09" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="00600F09" w:rsidR="00600F09" w:rsidP="000E37A6" w:rsidRDefault="00600F09" w14:paraId="4B4E5629" w14:textId="7E1EDC8C">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00600F09">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Cashier</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00600F09" w:rsidRPr="00514233" w14:paraId="2ED67F33" w14:textId="77777777" w:rsidTr="000E37A6">
+      <w:tr w:rsidRPr="00514233" w:rsidR="00600F09" w:rsidTr="000E37A6" w14:paraId="2ED67F33" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61A916A4" w14:textId="77777777" w:rsidR="00600F09" w:rsidRPr="00600F09" w:rsidRDefault="00600F09" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="00600F09" w:rsidR="00600F09" w:rsidP="000E37A6" w:rsidRDefault="00600F09" w14:paraId="61A916A4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00600F09" w:rsidRPr="00514233" w14:paraId="5DEF1605" w14:textId="77777777" w:rsidTr="000E37A6">
+      <w:tr w:rsidRPr="00514233" w:rsidR="00600F09" w:rsidTr="000E37A6" w14:paraId="5DEF1605" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75DA9766" w14:textId="77777777" w:rsidR="00600F09" w:rsidRPr="00514233" w:rsidRDefault="00600F09" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="00514233" w:rsidR="00600F09" w:rsidP="000E37A6" w:rsidRDefault="00600F09" w14:paraId="75DA9766" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514233">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="19C1A0AA" w14:textId="77777777" w:rsidR="00982F6C" w:rsidRDefault="00982F6C">
+    <w:p w:rsidR="00982F6C" w:rsidRDefault="00982F6C" w14:paraId="19C1A0AA" w14:textId="77777777">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1548"/>
         <w:gridCol w:w="2282"/>
         <w:gridCol w:w="328"/>
         <w:gridCol w:w="540"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00902E06" w:rsidRPr="00600F09" w14:paraId="3A9C612E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00600F09" w:rsidR="00902E06" w14:paraId="3A9C612E" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="64523B92" w14:textId="5F59F966" w:rsidR="00902E06" w:rsidRPr="00600F09" w:rsidRDefault="00902E06" w:rsidP="00902E06">
+          <w:p w:rsidRPr="00600F09" w:rsidR="00902E06" w:rsidP="00902E06" w:rsidRDefault="00902E06" w14:paraId="64523B92" w14:textId="5F59F966">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00600F09">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>State of Iowa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="41C4344B" w14:textId="77777777" w:rsidR="00902E06" w:rsidRPr="00600F09" w:rsidRDefault="00902E06" w:rsidP="00902E06">
+          <w:p w:rsidRPr="00600F09" w:rsidR="00902E06" w:rsidP="00902E06" w:rsidRDefault="00902E06" w14:paraId="41C4344B" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1F16FC70" w14:textId="77777777" w:rsidR="00902E06" w:rsidRPr="00600F09" w:rsidRDefault="00902E06" w:rsidP="00902E06">
+          <w:p w:rsidRPr="00600F09" w:rsidR="00902E06" w:rsidP="00902E06" w:rsidRDefault="00902E06" w14:paraId="1F16FC70" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00600F09">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4FDF0A56" w14:textId="77777777" w:rsidR="00902E06" w:rsidRPr="00600F09" w:rsidRDefault="00902E06" w:rsidP="00902E06">
+          <w:p w:rsidRPr="00600F09" w:rsidR="00902E06" w:rsidP="00902E06" w:rsidRDefault="00902E06" w14:paraId="4FDF0A56" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00902E06" w:rsidRPr="00600F09" w14:paraId="5668B8D3" w14:textId="77777777">
+      <w:tr w:rsidRPr="00600F09" w:rsidR="00902E06" w14:paraId="5668B8D3" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1C48F6AF" w14:textId="77777777" w:rsidR="00902E06" w:rsidRPr="00600F09" w:rsidRDefault="00902E06" w:rsidP="00902E06">
+          <w:p w:rsidRPr="00600F09" w:rsidR="00902E06" w:rsidP="00902E06" w:rsidRDefault="00902E06" w14:paraId="1C48F6AF" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="362C4A4D" w14:textId="77777777" w:rsidR="00902E06" w:rsidRPr="00600F09" w:rsidRDefault="00902E06" w:rsidP="00902E06">
+          <w:p w:rsidRPr="00600F09" w:rsidR="00902E06" w:rsidP="00902E06" w:rsidRDefault="00902E06" w14:paraId="362C4A4D" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5C2B44B0" w14:textId="77777777" w:rsidR="00902E06" w:rsidRPr="00600F09" w:rsidRDefault="00902E06" w:rsidP="00902E06">
+          <w:p w:rsidRPr="00600F09" w:rsidR="00902E06" w:rsidP="00902E06" w:rsidRDefault="00902E06" w14:paraId="5C2B44B0" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00600F09">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="02F6F02E" w14:textId="77777777" w:rsidR="00902E06" w:rsidRPr="00600F09" w:rsidRDefault="00902E06" w:rsidP="00902E06">
+          <w:p w:rsidRPr="00600F09" w:rsidR="00902E06" w:rsidP="00902E06" w:rsidRDefault="00902E06" w14:paraId="02F6F02E" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00600F09">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>SS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00902E06" w:rsidRPr="00600F09" w14:paraId="0AA123E0" w14:textId="77777777">
+      <w:tr w:rsidRPr="00600F09" w:rsidR="00902E06" w14:paraId="0AA123E0" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0A8765A1" w14:textId="77777777" w:rsidR="00902E06" w:rsidRPr="00600F09" w:rsidRDefault="00902E06" w:rsidP="00902E06">
+          <w:p w:rsidRPr="00600F09" w:rsidR="00902E06" w:rsidP="00902E06" w:rsidRDefault="00902E06" w14:paraId="0A8765A1" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00600F09">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">County of </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="075275FB" w14:textId="77777777" w:rsidR="00902E06" w:rsidRPr="00600F09" w:rsidRDefault="00902E06" w:rsidP="00902E06">
+          <w:p w:rsidRPr="00600F09" w:rsidR="00902E06" w:rsidP="00902E06" w:rsidRDefault="00902E06" w14:paraId="075275FB" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0184E346" w14:textId="77777777" w:rsidR="00902E06" w:rsidRPr="00600F09" w:rsidRDefault="00902E06" w:rsidP="00902E06">
+          <w:p w:rsidRPr="00600F09" w:rsidR="00902E06" w:rsidP="00902E06" w:rsidRDefault="00902E06" w14:paraId="0184E346" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00600F09">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="620F93AC" w14:textId="77777777" w:rsidR="00902E06" w:rsidRPr="00600F09" w:rsidRDefault="00902E06" w:rsidP="00902E06">
+          <w:p w:rsidRPr="00600F09" w:rsidR="00902E06" w:rsidP="00902E06" w:rsidRDefault="00902E06" w14:paraId="620F93AC" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="62EA0703" w14:textId="77777777" w:rsidR="00902E06" w:rsidRPr="00600F09" w:rsidRDefault="00902E06" w:rsidP="00902E06">
+    <w:p w:rsidRPr="00600F09" w:rsidR="00902E06" w:rsidP="00902E06" w:rsidRDefault="00902E06" w14:paraId="62EA0703" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="315C30BB" w14:textId="4B1F2D6C" w:rsidR="00A6027F" w:rsidRPr="00690F57" w:rsidRDefault="00902E06" w:rsidP="00690F57">
+    <w:p w:rsidRPr="00690F57" w:rsidR="00A6027F" w:rsidP="00690F57" w:rsidRDefault="00902E06" w14:paraId="315C30BB" w14:textId="4B1F2D6C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00600F09">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00600F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>On thi</w:t>
       </w:r>
-      <w:r w:rsidR="00600F09" w:rsidRPr="00600F09">
+      <w:r w:rsidRPr="00600F09" w:rsidR="00600F09">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidR="00600F09" w:rsidRPr="00600F09">
+      <w:r w:rsidRPr="00600F09" w:rsidR="00600F09">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>(date)</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00600F09">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> before me, a Notary Public in and for the State of Iowa, personally appeared</w:t>
       </w:r>
       <w:r w:rsidRPr="00600F09">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00600F09">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00600F09" w:rsidRPr="00600F09">
+      <w:r w:rsidRPr="00600F09" w:rsidR="00600F09">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00600F09">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ame)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00600F09">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidRPr="00600F09">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00600F09" w:rsidRPr="00600F09">
+      <w:r w:rsidRPr="00600F09" w:rsidR="00600F09">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00600F09">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ame)</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00600F09">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00600F09">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>who, being by me duly sworn, did say that they are the</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00600F09">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00600F09" w:rsidRPr="00600F09">
+      <w:r w:rsidRPr="00600F09" w:rsidR="00600F09">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00600F09">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>itle)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00600F09">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidRPr="00600F09">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00600F09" w:rsidRPr="00600F09">
+      <w:r w:rsidRPr="00600F09" w:rsidR="00600F09">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00600F09">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>itle)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00600F09">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">respectively, of the corporation executing the within and foregoing instrument; that </w:t>
       </w:r>
       <w:r w:rsidRPr="00600F09">
@@ -6552,51 +6687,51 @@
       </w:r>
       <w:r w:rsidRPr="00600F09">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>(and sealed)</w:t>
       </w:r>
       <w:r w:rsidRPr="00600F09">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> on behalf of the corporation by the authority of its Board of Directors; and that</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00600F09">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00600F09" w:rsidRPr="00600F09">
+      <w:r w:rsidRPr="00600F09" w:rsidR="00600F09">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00600F09">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ame)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00600F09">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r>
@@ -6623,144 +6758,145 @@
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ame)</w:t>
       </w:r>
       <w:r>
         <w:t>, a</w:t>
       </w:r>
       <w:r w:rsidRPr="00600F09">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>s officers, acknowledged the execution of said instrument to be the voluntary act and deed of the corporation, by it and by them voluntarily executed.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4788"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00600F09" w:rsidRPr="00890FEA" w14:paraId="2A11DA90" w14:textId="77777777" w:rsidTr="000E37A6">
+      <w:tr w:rsidRPr="00890FEA" w:rsidR="00600F09" w:rsidTr="000E37A6" w14:paraId="2A11DA90" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="600"/>
+          <w:trHeight w:val="600" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="38C64A01" w14:textId="77777777" w:rsidR="00600F09" w:rsidRPr="00890FEA" w:rsidRDefault="00600F09" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="00890FEA" w:rsidR="00600F09" w:rsidP="000E37A6" w:rsidRDefault="00600F09" w14:paraId="38C64A01" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00600F09" w:rsidRPr="00890FEA" w14:paraId="6A9D5ADA" w14:textId="77777777" w:rsidTr="00AA0D6B">
+      <w:tr w:rsidRPr="00890FEA" w:rsidR="00600F09" w:rsidTr="00AA0D6B" w14:paraId="6A9D5ADA" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="1225"/>
+          <w:trHeight w:val="1225" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09FA83C2" w14:textId="77777777" w:rsidR="00600F09" w:rsidRPr="00890FEA" w:rsidRDefault="00600F09" w:rsidP="000E37A6">
+          <w:p w:rsidRPr="00890FEA" w:rsidR="00600F09" w:rsidP="000E37A6" w:rsidRDefault="00600F09" w14:paraId="09FA83C2" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00890FEA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Notary Public in and for Said County and State</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5249C04A" w14:textId="7262C45A" w:rsidR="00600F09" w:rsidRDefault="00600F09" w:rsidP="00902E06">
+    <w:p w:rsidR="00600F09" w:rsidP="00902E06" w:rsidRDefault="00600F09" w14:paraId="5249C04A" w14:textId="7262C45A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="521398FF" w14:textId="77777777" w:rsidR="00600F09" w:rsidRPr="00600F09" w:rsidRDefault="00600F09" w:rsidP="00902E06">
+    <w:p w:rsidRPr="00600F09" w:rsidR="00600F09" w:rsidP="00902E06" w:rsidRDefault="00600F09" w14:paraId="521398FF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00600F09" w:rsidRPr="00600F09" w:rsidSect="00ED35AA">
-      <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+    <w:sectPr w:rsidRPr="00600F09" w:rsidR="00600F09" w:rsidSect="00ED35AA">
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
+      <w:footerReference w:type="default" r:id="Rceeeb4376f68437b"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="436D8C17" w14:textId="77777777" w:rsidR="00FE3F7A" w:rsidRDefault="00FE3F7A" w:rsidP="007564CA">
+    <w:p w:rsidR="00FE3F7A" w:rsidP="007564CA" w:rsidRDefault="00FE3F7A" w14:paraId="436D8C17" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2036BCE2" w14:textId="77777777" w:rsidR="00FE3F7A" w:rsidRDefault="00FE3F7A" w:rsidP="007564CA">
+    <w:p w:rsidR="00FE3F7A" w:rsidP="007564CA" w:rsidRDefault="00FE3F7A" w14:paraId="2036BCE2" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -6789,100 +6925,522 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="07D78342" w14:textId="238A2B96" w:rsidR="00F33E96" w:rsidRDefault="00F33E96">
+  <w:p w:rsidR="00F33E96" w:rsidRDefault="00F33E96" w14:paraId="07D78342" w14:textId="0E266762">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:r>
-      <w:t>Effective Ju</w:t>
+    <w:r w:rsidR="1E70D2A3">
+      <w:rPr/>
+      <w:t xml:space="preserve">Effective </w:t>
     </w:r>
-    <w:r w:rsidR="00E25514">
-      <w:t>ly 2022</w:t>
+    <w:r w:rsidR="1E70D2A3">
+      <w:rPr/>
+      <w:t>October 2026</w:t>
     </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableNormal"/>
+      <w:bidiVisual w:val="0"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="1E70D2A3" w:rsidTr="1E70D2A3" w14:paraId="7BDBECD8">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="1E70D2A3" w:rsidP="1E70D2A3" w:rsidRDefault="1E70D2A3" w14:paraId="00117D19" w14:textId="17E39D7E">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:left="-115"/>
+            <w:jc w:val="left"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="1E70D2A3" w:rsidP="1E70D2A3" w:rsidRDefault="1E70D2A3" w14:paraId="459F7735" w14:textId="207C8EC8">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="1E70D2A3" w:rsidP="1E70D2A3" w:rsidRDefault="1E70D2A3" w14:paraId="791ACA2E" w14:textId="5B226946">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="1E70D2A3" w:rsidP="1E70D2A3" w:rsidRDefault="1E70D2A3" w14:paraId="089EB8D8" w14:textId="1EDD2D15">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableNormal"/>
+      <w:bidiVisual w:val="0"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="2880"/>
+      <w:gridCol w:w="2880"/>
+      <w:gridCol w:w="2880"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="1E70D2A3" w:rsidTr="1E70D2A3" w14:paraId="142BC066">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2880" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="1E70D2A3" w:rsidP="1E70D2A3" w:rsidRDefault="1E70D2A3" w14:paraId="43CC1E91" w14:textId="7D68C1B7">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:left="-115"/>
+            <w:jc w:val="left"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2880" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="1E70D2A3" w:rsidP="1E70D2A3" w:rsidRDefault="1E70D2A3" w14:paraId="4FD67BC8" w14:textId="30B14508">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2880" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="1E70D2A3" w:rsidP="1E70D2A3" w:rsidRDefault="1E70D2A3" w14:paraId="0FFF3E74" w14:textId="2FF7BCE4">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="1E70D2A3" w:rsidP="1E70D2A3" w:rsidRDefault="1E70D2A3" w14:paraId="08466872" w14:textId="460A3502">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableNormal"/>
+      <w:bidiVisual w:val="0"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="1E70D2A3" w:rsidTr="1E70D2A3" w14:paraId="2FD21403">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="1E70D2A3" w:rsidP="1E70D2A3" w:rsidRDefault="1E70D2A3" w14:paraId="75BEE004" w14:textId="48700742">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:left="-115"/>
+            <w:jc w:val="left"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="1E70D2A3" w:rsidP="1E70D2A3" w:rsidRDefault="1E70D2A3" w14:paraId="2821D920" w14:textId="390F2392">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="1E70D2A3" w:rsidP="1E70D2A3" w:rsidRDefault="1E70D2A3" w14:paraId="008AAAC1" w14:textId="5B7F34E8">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="1E70D2A3" w:rsidP="1E70D2A3" w:rsidRDefault="1E70D2A3" w14:paraId="6383C336" w14:textId="57A12576">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableNormal"/>
+      <w:bidiVisual w:val="0"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="1E70D2A3" w:rsidTr="1E70D2A3" w14:paraId="62768152">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="1E70D2A3" w:rsidP="1E70D2A3" w:rsidRDefault="1E70D2A3" w14:paraId="236835A8" w14:textId="67FE8BA7">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:left="-115"/>
+            <w:jc w:val="left"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="1E70D2A3" w:rsidP="1E70D2A3" w:rsidRDefault="1E70D2A3" w14:paraId="339C8E04" w14:textId="5776B617">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="1E70D2A3" w:rsidP="1E70D2A3" w:rsidRDefault="1E70D2A3" w14:paraId="3A1D5665" w14:textId="28D31A17">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="1E70D2A3" w:rsidP="1E70D2A3" w:rsidRDefault="1E70D2A3" w14:paraId="4EFA9DDB" w14:textId="513DAAB5">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableNormal"/>
+      <w:bidiVisual w:val="0"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="1E70D2A3" w:rsidTr="1E70D2A3" w14:paraId="3F5D5741">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="1E70D2A3" w:rsidP="1E70D2A3" w:rsidRDefault="1E70D2A3" w14:paraId="20A6E4EC" w14:textId="010224BC">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:left="-115"/>
+            <w:jc w:val="left"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="1E70D2A3" w:rsidP="1E70D2A3" w:rsidRDefault="1E70D2A3" w14:paraId="47114971" w14:textId="3C9E9F4D">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="1E70D2A3" w:rsidP="1E70D2A3" w:rsidRDefault="1E70D2A3" w14:paraId="575AAC88" w14:textId="0E137E1E">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="1E70D2A3" w:rsidP="1E70D2A3" w:rsidRDefault="1E70D2A3" w14:paraId="2E6C877A" w14:textId="3C6D570A">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableNormal"/>
+      <w:bidiVisual w:val="0"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="1E70D2A3" w:rsidTr="1E70D2A3" w14:paraId="16840615">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="1E70D2A3" w:rsidP="1E70D2A3" w:rsidRDefault="1E70D2A3" w14:paraId="1D606F6D" w14:textId="409F61C8">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:left="-115"/>
+            <w:jc w:val="left"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="1E70D2A3" w:rsidP="1E70D2A3" w:rsidRDefault="1E70D2A3" w14:paraId="6F44887D" w14:textId="2D84F358">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="1E70D2A3" w:rsidP="1E70D2A3" w:rsidRDefault="1E70D2A3" w14:paraId="1CE47321" w14:textId="493D7132">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="1E70D2A3" w:rsidP="1E70D2A3" w:rsidRDefault="1E70D2A3" w14:paraId="2C498CF0" w14:textId="5FF2BC48">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B63746C" w14:textId="77777777" w:rsidR="00FE3F7A" w:rsidRDefault="00FE3F7A" w:rsidP="007564CA">
+    <w:p w:rsidR="00FE3F7A" w:rsidP="007564CA" w:rsidRDefault="00FE3F7A" w14:paraId="6B63746C" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12496E93" w14:textId="77777777" w:rsidR="00FE3F7A" w:rsidRDefault="00FE3F7A" w:rsidP="007564CA">
+    <w:p w:rsidR="00FE3F7A" w:rsidP="007564CA" w:rsidRDefault="00FE3F7A" w14:paraId="12496E93" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0F050FCB" w14:textId="685C7E49" w:rsidR="00895222" w:rsidRDefault="00895222" w:rsidP="00895222">
+  <w:p w:rsidR="00895222" w:rsidP="00895222" w:rsidRDefault="00895222" w14:paraId="0F050FCB" w14:textId="685C7E49">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-720"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="18358BB8" w14:textId="77777777" w:rsidR="00FE22F2" w:rsidRDefault="00FE22F2" w:rsidP="00FE22F2">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00FE22F2" w:rsidP="00FE22F2" w:rsidRDefault="00FE22F2" w14:paraId="18358BB8" w14:textId="77777777">
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="dashDotStroked" w:sz="24" w:space="1" w:color="067070"/>
+        <w:bottom w:val="dashDotStroked" w:color="067070" w:sz="24" w:space="1"/>
       </w:pBdr>
       <w:spacing w:after="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34DE28E6" wp14:editId="725427E7">
           <wp:extent cx="4334265" cy="792482"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="744627801" name="Picture 1" descr="Iowa Division of Banking logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="744627801" name="Picture 1" descr="Iowa Division of Banking logo"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
@@ -6890,305 +7448,305 @@
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="4334265" cy="792482"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="593DD9EC" w14:textId="77777777" w:rsidR="00FE22F2" w:rsidRDefault="00FE22F2" w:rsidP="00FE22F2">
+  <w:p w:rsidR="00FE22F2" w:rsidP="00FE22F2" w:rsidRDefault="00FE22F2" w14:paraId="593DD9EC" w14:textId="77777777">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="dashDotStroked" w:sz="24" w:space="1" w:color="067070"/>
+        <w:top w:val="dashDotStroked" w:color="067070" w:sz="24" w:space="1"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="215E3B0E"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="6C2C4DF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38AE1ACD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C086E08"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70745D5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3B5E0D10"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="755B7B53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D9623C5C"/>
     <w:lvl w:ilvl="0" w:tplc="E23A6702">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F27051D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -7280,77 +7838,78 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AF60FCD"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="210072041">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1837530047">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="571159465">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="914167471">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1597136123">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00902E06"/>
     <w:rsid w:val="00004E6E"/>
     <w:rsid w:val="00072661"/>
@@ -7511,179 +8070,184 @@
     <w:rsid w:val="00DF4DCE"/>
     <w:rsid w:val="00E140A0"/>
     <w:rsid w:val="00E179C5"/>
     <w:rsid w:val="00E25514"/>
     <w:rsid w:val="00E256A8"/>
     <w:rsid w:val="00E4205E"/>
     <w:rsid w:val="00E473F7"/>
     <w:rsid w:val="00E51254"/>
     <w:rsid w:val="00E66B0C"/>
     <w:rsid w:val="00E7361E"/>
     <w:rsid w:val="00E863FC"/>
     <w:rsid w:val="00E95165"/>
     <w:rsid w:val="00EB56F4"/>
     <w:rsid w:val="00ED35AA"/>
     <w:rsid w:val="00EE3966"/>
     <w:rsid w:val="00F21442"/>
     <w:rsid w:val="00F33E96"/>
     <w:rsid w:val="00F50DA8"/>
     <w:rsid w:val="00F73385"/>
     <w:rsid w:val="00F86237"/>
     <w:rsid w:val="00FC055C"/>
     <w:rsid w:val="00FD02B0"/>
     <w:rsid w:val="00FD61BB"/>
     <w:rsid w:val="00FE22F2"/>
     <w:rsid w:val="00FE3F7A"/>
+    <w:rsid w:val="08A5FECA"/>
     <w:rsid w:val="18313141"/>
+    <w:rsid w:val="1E70D2A3"/>
     <w:rsid w:val="2C2FF024"/>
+    <w:rsid w:val="31B36F3D"/>
     <w:rsid w:val="3B804423"/>
+    <w:rsid w:val="48444AEB"/>
     <w:rsid w:val="6D8EB69E"/>
+    <w:rsid w:val="7DBF8686"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6FD8AFBC"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7E764117-8373-4C38-B6C2-A7FE387314C9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:uiPriority="99" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:uiPriority="99" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -7726,52 +8290,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -7832,57 +8396,57 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="009A2B0E"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="002B210D"/>
     <w:pPr>
       <w:spacing w:before="240"/>
       <w:jc w:val="center"/>
@@ -8040,484 +8604,484 @@
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00836FF1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00836FF1"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00902E06"/>
     <w:pPr>
       <w:spacing w:line="480" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:rsid w:val="007564CA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
     <w:rsid w:val="007564CA"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:rsid w:val="007564CA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
     <w:rsid w:val="007564CA"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+  <w:style w:type="paragraph" w:styleId="TableParagraph" w:customStyle="1">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00836FF1"/>
     <w:pPr>
       <w:spacing w:line="252" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalDouble">
+  <w:style w:type="paragraph" w:styleId="NormalDouble" w:customStyle="1">
     <w:name w:val="Normal Double"/>
     <w:basedOn w:val="NoSpacing"/>
     <w:link w:val="NormalDoubleChar"/>
     <w:qFormat/>
     <w:rsid w:val="00836FF1"/>
     <w:pPr>
       <w:spacing w:line="480" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NormalDoubleChar">
+  <w:style w:type="character" w:styleId="NormalDoubleChar" w:customStyle="1">
     <w:name w:val="Normal Double Char"/>
     <w:basedOn w:val="NoSpacingChar"/>
     <w:link w:val="NormalDouble"/>
     <w:rsid w:val="00836FF1"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:link w:val="NoSpacingChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00836FF1"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="002B210D"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="009A2B0E"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="009A2B0E"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="03637B"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00836FF1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
     <w:name w:val="Heading 5 Char"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00836FF1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
     <w:name w:val="Heading 6 Char"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00836FF1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:color w:val="1F3763"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
     <w:name w:val="Heading 7 Char"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00836FF1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="1F3763"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
     <w:name w:val="Heading 8 Char"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00836FF1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:color w:val="272727"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
     <w:name w:val="Heading 9 Char"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00836FF1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00836FF1"/>
     <w:pPr>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="44546A"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00836FF1"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00836FF1"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
       <w:color w:val="5A5A5A"/>
       <w:spacing w:val="15"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
     <w:name w:val="Subtitle Char"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00836FF1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:color w:val="5A5A5A"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00836FF1"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00836FF1"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
+  <w:style w:type="character" w:styleId="NoSpacingChar" w:customStyle="1">
     <w:name w:val="No Spacing Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="NoSpacing"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00836FF1"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00836FF1"/>
     <w:pPr>
       <w:spacing w:before="200" w:after="160"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
     <w:name w:val="Quote Char"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00836FF1"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00836FF1"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="10" w:color="4472C4"/>
-        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="4472C4"/>
+        <w:top w:val="single" w:color="4472C4" w:sz="4" w:space="10"/>
+        <w:bottom w:val="single" w:color="4472C4" w:sz="4" w:space="10"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
     <w:name w:val="Intense Quote Char"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00836FF1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="00836FF1"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00836FF1"/>
     <w:rPr>
       <w:i/>
@@ -8576,118 +9140,143 @@
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005C3360"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="005C3360"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+    <w:name w:val="Comment Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="007B3506"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+    <w:name w:val="Comment Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:rsid w:val="007B3506"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:rsid w:val="007B3506"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
-    <w:name w:val="annotation subject"/>
+    <w:name w:val="Comment Subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:rsid w:val="007B3506"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:rsid w:val="007B3506"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
+  <w:style xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="table" w:styleId="TableGrid">
+    <w:name xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="Table Grid"/>
+    <w:basedOn xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="TableNormal"/>
+    <w:uiPriority xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="59"/>
+    <w:rsid xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="00FB4123"/>
+    <w:pPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="R5c703bb3359544c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="R716a80c9ed9a41dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="Rc8e690f5300a4db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="Rd7d62c53312a4dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" Id="R4ab82897cfbc4d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml" Id="Rceeeb4376f68437b" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -8972,72 +9561,73 @@
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TaxCatchAll xmlns="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ec68e26f-a2bc-4408-a52a-4bed410c5093">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100004116819EEBBA43B071ADEAABD7CDA0" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2cfebbc3e43ec4681aedb2c54be0718a">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="ec68e26f-a2bc-4408-a52a-4bed410c5093" xmlns:ns3="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="10adf789fd5108a72d26f898f537a182" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100004116819EEBBA43B071ADEAABD7CDA0" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a413ad8f8cacf9600904427cd1574e49">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="ec68e26f-a2bc-4408-a52a-4bed410c5093" xmlns:ns3="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b4a772b0b3af535052cf18beee026fbd" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
     <xsd:import namespace="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="10" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="11" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ec68e26f-a2bc-4408-a52a-4bed410c5093" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -9060,50 +9650,55 @@
     <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="18" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="19" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{17bf9f8e-2519-4288-b1f9-3fa10b026a6b}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="fdb1662f-fd37-417e-b6a8-345ff9ff89b9">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -9198,111 +9793,73 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8A4306B-18C3-44AA-88D0-35B53C80801D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92D2D36C-C7A1-4372-88C1-84670E25CD53}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <ds:schemaRef ds:uri="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{397F107D-1CFA-498A-BCE7-5709399BCC3F}">
-[...15 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83699228-D936-4310-BCEF-3F7861CABCC7}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{a9bc8cfd-9b51-41b5-9523-fdea261bf622}" enabled="0" method="" siteId="{a9bc8cfd-9b51-41b5-9523-fdea261bf622}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>IDOB</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IDOB Voluntary Dissolution - Bank Application</dc:title>
   <dc:subject/>
   <dc:creator>sshields</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <lastModifiedBy>Jill Pasbrig</lastModifiedBy>
+  <revision>9</revision>
+  <lastPrinted>2006-12-04T20:10:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100004116819EEBBA43B071ADEAABD7CDA0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>