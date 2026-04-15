--- v0 (2025-10-09)
+++ v1 (2026-04-15)
@@ -10,133 +10,83 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="772E04C2" w14:textId="1774DC08" w:rsidR="00CE6C15" w:rsidRPr="00643AE8" w:rsidRDefault="00351355" w:rsidP="0081713C">
+    <w:p w14:paraId="772E04C2" w14:textId="1774DC08" w:rsidR="00CE6C15" w:rsidRPr="00B9376A" w:rsidRDefault="00351355" w:rsidP="00B9376A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:keepNext w:val="0"/>
-[...12 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9376A">
         <w:t>APPLICATION FOR VOLUNTARY DISSOLUTION</w:t>
       </w:r>
-      <w:r w:rsidR="00CB2FF2" w:rsidRPr="00643AE8">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00CB2FF2" w:rsidRPr="00B9376A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0016323E" w:rsidRPr="00643AE8">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0016323E" w:rsidRPr="00B9376A">
         <w:t>AND</w:t>
       </w:r>
-      <w:r w:rsidR="00CB2FF2" w:rsidRPr="00643AE8">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00CB2FF2" w:rsidRPr="00B9376A">
         <w:t xml:space="preserve"> TO</w:t>
       </w:r>
-      <w:r w:rsidR="0016323E" w:rsidRPr="00643AE8">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0016323E" w:rsidRPr="00B9376A">
         <w:t xml:space="preserve"> BECOME</w:t>
       </w:r>
-      <w:r w:rsidR="00CB2FF2" w:rsidRPr="00643AE8">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00CB2FF2" w:rsidRPr="00B9376A">
         <w:t xml:space="preserve"> A CORPORATION SUBJECT TO CHAPTER 490</w:t>
       </w:r>
-      <w:r w:rsidRPr="00643AE8">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00B9376A">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18A18613" w14:textId="12BEE53E" w:rsidR="00351355" w:rsidRPr="00643AE8" w:rsidRDefault="00CE6C15" w:rsidP="009A2EF4">
-[...13 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="18A18613" w14:textId="12BEE53E" w:rsidR="00351355" w:rsidRPr="00B9376A" w:rsidRDefault="00CE6C15" w:rsidP="00B9376A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9376A">
         <w:t>General Information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F387A7D" w14:textId="77777777" w:rsidR="00351355" w:rsidRPr="00351355" w:rsidRDefault="00351355" w:rsidP="00351355">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00351355">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Contact the bank analyst assigned to the institution at (515)-281-4014 prior to the submission of the completed application.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24BFE3CE" w14:textId="77777777" w:rsidR="00351355" w:rsidRPr="00351355" w:rsidRDefault="00351355" w:rsidP="00351355">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
@@ -237,73 +187,58 @@
       </w:pPr>
       <w:r w:rsidRPr="00351355">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>All correspondence will be sent to the contact person listed</w:t>
       </w:r>
       <w:r w:rsidR="006A40AB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> below</w:t>
       </w:r>
       <w:r w:rsidRPr="00351355">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2250B82C" w14:textId="77777777" w:rsidR="00CE6C15" w:rsidRDefault="00CE6C15" w:rsidP="00CE6C15">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2121C488" w14:textId="20CB6708" w:rsidR="00CE6C15" w:rsidRPr="00643AE8" w:rsidRDefault="00CE6C15" w:rsidP="00351355">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="2121C488" w14:textId="20CB6708" w:rsidR="00CE6C15" w:rsidRPr="00643AE8" w:rsidRDefault="00CE6C15" w:rsidP="007E37E3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00643AE8">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00302919" w:rsidRPr="00643AE8">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>ees and Submission</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22F90E07" w14:textId="5F02C845" w:rsidR="00351355" w:rsidRPr="00D418A3" w:rsidRDefault="00351355" w:rsidP="00351355">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="539DF8D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Submit one executed copy of the completed application and </w:t>
       </w:r>
       <w:r w:rsidR="00531E13" w:rsidRPr="539DF8D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="004C05A0" w:rsidRPr="539DF8D6">
         <w:rPr>
@@ -357,65 +292,55 @@
       </w:r>
       <w:r w:rsidRPr="539DF8D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> file in Microsoft Word or Adobe PDF format.  The file size cannot exceed 25 megabytes.  Once uploaded, instructions will be provided regarding payment of the $5,5</w:t>
       </w:r>
       <w:r w:rsidR="005404B9" w:rsidRPr="539DF8D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="539DF8D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>0 application fee via credit card or e-check.  The application fee will be refunded if the application is not accepted.  After the application is accepted, the fee is not refundable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46A6DE9E" w14:textId="77777777" w:rsidR="00CE6C15" w:rsidRDefault="00CE6C15" w:rsidP="00CE6C15">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12A4C76A" w14:textId="76E356B2" w:rsidR="00302919" w:rsidRPr="00643AE8" w:rsidRDefault="00CE6C15" w:rsidP="00461945">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="12A4C76A" w14:textId="76E356B2" w:rsidR="00302919" w:rsidRPr="00643AE8" w:rsidRDefault="00CE6C15" w:rsidP="007E37E3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00643AE8">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Public Disclosure of Information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38D7F79B" w14:textId="0F9990B5" w:rsidR="00302919" w:rsidRPr="00853CC6" w:rsidRDefault="00302919" w:rsidP="00302919">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The Superintendent of Banking (Superintendent) may treat all information submitted with this application as public information unless the applicant properly requests that information be treated as confidential at the time of submitting the application.  The Superintendent’s release of information is governed by Iowa Code Chapters 22 and 524 and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
@@ -552,116 +477,95 @@
         </w:rPr>
         <w:t>The Superintendent will treat the information marked confidential as confidential information if the Superintendent or a court of competent jurisdiction determines the information is entitled to confidential treatment under Iowa Code Chapter 22 or other applicable law.  The Superintendent reserves the right to release information designated as confidential if the Superintendent determines there is no legal basis to withhold the information from public inspection.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49FB38D6" w14:textId="5D490D36" w:rsidR="00302919" w:rsidRPr="00853CC6" w:rsidRDefault="00302919" w:rsidP="00302919">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45C04D8C" w14:textId="77777777" w:rsidR="00302919" w:rsidRPr="00853CC6" w:rsidRDefault="00302919" w:rsidP="00302919">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>It is the applicant’s responsibility to identify and properly excise the information it believes to be confidential from the public copy.  The applicant’s failure to request confidential treatment of material or failure to provide a public copy with the confidential information excised will be deemed by the Superintendent as a waiver of any right to confidentiality, which the applicant may have had, and shall relieve the Superintendent from any responsibility if the information is viewed by the public or a competitor.</w:t>
+        <w:t xml:space="preserve">It is the applicant’s responsibility to identify and properly </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00853CC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>excise</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00853CC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the information it believes to be confidential from the public copy.  The applicant’s failure to request confidential treatment of material or failure to provide a public copy with the confidential information excised will be deemed by the Superintendent as a waiver of any right to confidentiality, which the applicant may have had, and shall relieve the Superintendent from any responsibility if the information is viewed by the public or a competitor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78DAF43D" w14:textId="7E5C5A6B" w:rsidR="00302919" w:rsidRDefault="00302919" w:rsidP="00CE6C15">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21278A6E" w14:textId="755B16D5" w:rsidR="007A0392" w:rsidRPr="00643AE8" w:rsidRDefault="007A0392" w:rsidP="007A0392">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="21278A6E" w14:textId="755B16D5" w:rsidR="007A0392" w:rsidRPr="00643AE8" w:rsidRDefault="007A0392" w:rsidP="007E37E3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00643AE8">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00E745DC" w:rsidRPr="00643AE8">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>ctions</w:t>
       </w:r>
       <w:r w:rsidRPr="00643AE8">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> B</w:t>
       </w:r>
       <w:r w:rsidR="00E745DC" w:rsidRPr="00643AE8">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="00643AE8">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> A</w:t>
       </w:r>
       <w:r w:rsidR="00E745DC" w:rsidRPr="00643AE8">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>pplicant</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DB3D389" w14:textId="2A4E1312" w:rsidR="007A0392" w:rsidRPr="00835465" w:rsidRDefault="00F6097C" w:rsidP="007A0392">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The b</w:t>
       </w:r>
       <w:r w:rsidR="007A0392" w:rsidRPr="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>oard of directors a</w:t>
@@ -814,51 +718,65 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007222B6" w:rsidRPr="00A74666">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>A template is provided below under “Notice to Shareholders.”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1327B403" w14:textId="63636297" w:rsidR="007A0392" w:rsidRPr="00835465" w:rsidRDefault="007A0392" w:rsidP="007A0392">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">The shareholders adopt the Plan to Voluntarily Cease Carrying on the Business of Banking and Become a Corporation Subject to Chapter 490.  A template is provided below under </w:t>
+        <w:t xml:space="preserve">The shareholders </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00835465">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>adopt</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00835465">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Plan to Voluntarily Cease Carrying on the Business of Banking and Become a Corporation Subject to Chapter 490.  A template is provided below under </w:t>
       </w:r>
       <w:r w:rsidR="007222B6" w:rsidRPr="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Resolution of Shareholders.</w:t>
       </w:r>
       <w:r w:rsidR="007222B6" w:rsidRPr="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63102D7D" w14:textId="03AD30D0" w:rsidR="007222B6" w:rsidRDefault="007222B6" w:rsidP="007222B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
@@ -892,65 +810,55 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>as instructed above.  The Articles of Intent to Become Subject to Chapter 490 will be filed and recorded with the Secretary of State.  Include a recorder cover sheet with enough margin space for recording at the various government agencies.</w:t>
       </w:r>
       <w:r w:rsidR="00F71C62">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">  A template is provided below under “Articles of Intent to Become Subject to Chapter 490.”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33BF8A59" w14:textId="77777777" w:rsidR="00C4106C" w:rsidRPr="00835465" w:rsidRDefault="00C4106C" w:rsidP="00664E9D">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24AF2E64" w14:textId="3BB90005" w:rsidR="0054402A" w:rsidRPr="00643AE8" w:rsidRDefault="0054402A" w:rsidP="0054402A">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="24AF2E64" w14:textId="3BB90005" w:rsidR="0054402A" w:rsidRPr="00643AE8" w:rsidRDefault="0054402A" w:rsidP="007E37E3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00643AE8">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Application Processing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F63DAF4" w14:textId="3784FBCF" w:rsidR="007A0392" w:rsidRPr="00835465" w:rsidRDefault="0054402A" w:rsidP="0081713C">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The Superintendent reviews the </w:t>
       </w:r>
       <w:r w:rsidR="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
@@ -1298,51 +1206,65 @@
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="007A0392" w:rsidRPr="00E6265C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ection 524.1309, the Superintendent </w:t>
       </w:r>
       <w:r w:rsidRPr="00E6265C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">delivers </w:t>
       </w:r>
       <w:r w:rsidR="007A0392" w:rsidRPr="00E6265C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the Articles of Intent to Be Subject to Chapter 490 to the Secretary of State for filing and </w:t>
       </w:r>
       <w:r w:rsidRPr="00E6265C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">recording per Iowa Code </w:t>
+        <w:t xml:space="preserve">recording </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E6265C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>per</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E6265C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Iowa Code </w:t>
       </w:r>
       <w:r w:rsidR="007A0392" w:rsidRPr="00E6265C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Section 524.1309(6)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E6265C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71FB1836" w14:textId="01E9F273" w:rsidR="007A0392" w:rsidRPr="00835465" w:rsidRDefault="007A0392" w:rsidP="0081713C">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
@@ -1365,89 +1287,64 @@
         </w:rPr>
         <w:t xml:space="preserve">ertificate as to the filing of </w:t>
       </w:r>
       <w:r w:rsidR="00C5266B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Articles of Intent to be Subject to Chapter 490.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57976CAC" w14:textId="77777777" w:rsidR="00C4106C" w:rsidRPr="005B6201" w:rsidRDefault="00C4106C" w:rsidP="00025DFA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B208F8C" w14:textId="30BB3E9D" w:rsidR="001C3427" w:rsidRPr="00643AE8" w:rsidRDefault="00007567" w:rsidP="007B4956">
-[...13 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="0B208F8C" w14:textId="30BB3E9D" w:rsidR="001C3427" w:rsidRPr="007E37E3" w:rsidRDefault="00007567" w:rsidP="007E37E3">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E37E3">
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00D66C45" w:rsidRPr="00643AE8">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00D66C45" w:rsidRPr="007E37E3">
         <w:t>ontact</w:t>
       </w:r>
-      <w:r w:rsidR="007602A7" w:rsidRPr="00643AE8">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="007602A7" w:rsidRPr="007E37E3">
         <w:t xml:space="preserve"> I</w:t>
       </w:r>
-      <w:r w:rsidR="00D66C45" w:rsidRPr="00643AE8">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00D66C45" w:rsidRPr="007E37E3">
         <w:t>nformation</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1278"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="2340"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="2448"/>
       </w:tblGrid>
       <w:tr w:rsidR="001C3427" w:rsidRPr="001C3427" w14:paraId="7A3E9747" w14:textId="77777777" w:rsidTr="00487545">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1810,67 +1707,55 @@
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="157A5278" w14:textId="77777777" w:rsidR="001C3427" w:rsidRPr="001C3427" w:rsidRDefault="001C3427" w:rsidP="001C3427">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="36D50C16" w14:textId="263D82CF" w:rsidR="001C3427" w:rsidRDefault="001C3427" w:rsidP="001C3427"/>
     <w:p w14:paraId="20CFF85F" w14:textId="65781EB0" w:rsidR="001C3427" w:rsidRDefault="001C3427" w:rsidP="001C3427"/>
     <w:p w14:paraId="4F585707" w14:textId="2873219C" w:rsidR="001C3427" w:rsidRPr="001C3427" w:rsidRDefault="00C4106C" w:rsidP="00C4106C">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79279696" w14:textId="31D6120D" w:rsidR="00CE6C15" w:rsidRPr="00643AE8" w:rsidRDefault="00CE6C15" w:rsidP="0081713C">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="79279696" w14:textId="31D6120D" w:rsidR="00CE6C15" w:rsidRPr="00643AE8" w:rsidRDefault="00CE6C15" w:rsidP="007E37E3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00643AE8">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>APPLICATION FOR APPROVAL TO VOLUNTARILY CEASE CARRYING ON THE BUSINESS OF BANKING AND BECOME A CORPORATION SUBJECT TO CHAPTER 490</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A692D0C" w14:textId="77777777" w:rsidR="004C5DA6" w:rsidRDefault="004C5DA6" w:rsidP="00CE6C15">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2FF21A66" w14:textId="5E9D5521" w:rsidR="00CE6C15" w:rsidRPr="00CB2FF2" w:rsidRDefault="00331335" w:rsidP="0081713C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F2ECC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
@@ -2404,65 +2289,55 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3EADB922" w14:textId="3E67D799" w:rsidR="001C7528" w:rsidRDefault="00835465" w:rsidP="005B6201">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:sectPr w:rsidR="001C7528" w:rsidSect="00643AE8">
           <w:footerReference w:type="default" r:id="rId11"/>
           <w:headerReference w:type="first" r:id="rId12"/>
           <w:footerReference w:type="first" r:id="rId13"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AF603AA" w14:textId="3B41D0CB" w:rsidR="00862D4F" w:rsidRPr="00643AE8" w:rsidRDefault="00113BCF" w:rsidP="00457250">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="1AF603AA" w14:textId="3B41D0CB" w:rsidR="00862D4F" w:rsidRPr="00643AE8" w:rsidRDefault="00113BCF" w:rsidP="007E37E3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00643AE8">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>PLAN TO VOLUNTARILY CEASE CARRYING ON THE BUSINESS OF BANKING AND BECOME SUBJECT TO CHAPTER 490</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B2401EB" w14:textId="77777777" w:rsidR="007A02EC" w:rsidRDefault="007A02EC" w:rsidP="001802D6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F6A62D3" w14:textId="5006F237" w:rsidR="00567B9B" w:rsidRPr="00C63E13" w:rsidRDefault="00567B9B" w:rsidP="001802D6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C63E13">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
@@ -3346,63 +3221,72 @@
         <w:t>GENERAL PROVISIONS OF THE PLAN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="276ACD9F" w14:textId="6F2D21F7" w:rsidR="00113BCF" w:rsidRPr="00C61B7E" w:rsidRDefault="00113BCF" w:rsidP="00C61B7E">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00174873">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">No </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00174873" w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">articular form </w:t>
+        <w:t>articular form</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C61B7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00044B15" w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">for this portion of the </w:t>
       </w:r>
       <w:r w:rsidR="002C72AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00044B15" w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">lan </w:t>
       </w:r>
       <w:r w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -3428,51 +3312,67 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">eneral </w:t>
       </w:r>
       <w:r w:rsidR="00E52F65" w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00044B15" w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">rovisions </w:t>
       </w:r>
       <w:r w:rsidR="003F4622" w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
-        <w:t>should involve a provision for acquisition of the bank’s assets and assumption of the bank’s liabilities by another financial institution insured by the F</w:t>
+        <w:t xml:space="preserve">should involve a provision for acquisition of the bank’s assets and assumption of the bank’s liabilities by another financial institution </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003F4622" w:rsidRPr="00C61B7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>insured</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003F4622" w:rsidRPr="00C61B7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by the F</w:t>
       </w:r>
       <w:r w:rsidR="00E814E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">ederal </w:t>
       </w:r>
       <w:r w:rsidR="003F4622" w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00E814E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">eposit </w:t>
       </w:r>
       <w:r w:rsidR="003F4622" w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -3506,51 +3406,67 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> or any other plan providing for the </w:t>
       </w:r>
       <w:r w:rsidR="003F4622" w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">cessation of banking business and the payment of the bank’s liabilities.  The essential ingredient of the </w:t>
       </w:r>
       <w:r w:rsidR="0051186D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="003F4622" w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
-        <w:t>lan is payment in full of liabilities to depositors and creditors.</w:t>
+        <w:t xml:space="preserve">lan is payment in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003F4622" w:rsidRPr="00C61B7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>full</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003F4622" w:rsidRPr="00C61B7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of liabilities to depositors and creditors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="475F10CC" w14:textId="21A85905" w:rsidR="003F4622" w:rsidRPr="00C61B7E" w:rsidRDefault="003F4622" w:rsidP="00C61B7E">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002C72AA" w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>Per Iowa Code Section 524.1309(1</w:t>
       </w:r>
@@ -3713,51 +3629,65 @@
         </w:rPr>
         <w:t>This Plan may be revoked at any time prior to the filing of the Articles of Intent</w:t>
       </w:r>
       <w:r w:rsidR="009404A4" w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="00044135">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="009404A4" w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>e Subject to Chapter 490</w:t>
       </w:r>
       <w:r w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> with the Secretary of State by taking action in the manner prescribed by Iowa Co</w:t>
+        <w:t xml:space="preserve"> with the Secretary of State by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C61B7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>taking action</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C61B7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the manner prescribed by Iowa Co</w:t>
       </w:r>
       <w:r w:rsidR="00251021" w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
       <w:r w:rsidR="00A40691" w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ection 524.1306.</w:t>
       </w:r>
@@ -3980,117 +3910,74 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="762EFA01" w14:textId="0339FA11" w:rsidR="00A40691" w:rsidRDefault="00A40691" w:rsidP="003F4622">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="623B21D6" w14:textId="118DE969" w:rsidR="00A40691" w:rsidRDefault="00A40691" w:rsidP="003F4622">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CE67FB9" w14:textId="77777777" w:rsidR="007A02EC" w:rsidRDefault="007A02EC" w:rsidP="003F4622">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:sectPr w:rsidR="007A02EC" w:rsidSect="007A02EC">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DCD8B59" w14:textId="10E5B949" w:rsidR="006B66C8" w:rsidRPr="00643AE8" w:rsidRDefault="006B66C8" w:rsidP="00457250">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="4DCD8B59" w14:textId="10E5B949" w:rsidR="006B66C8" w:rsidRPr="00643AE8" w:rsidRDefault="006B66C8" w:rsidP="007E37E3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00643AE8">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">RESOLUTION </w:t>
       </w:r>
       <w:r w:rsidR="007A0392" w:rsidRPr="00643AE8">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="00A35E0D" w:rsidRPr="00643AE8">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="007A0392" w:rsidRPr="00643AE8">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> THE BOARD OF</w:t>
       </w:r>
       <w:r w:rsidRPr="00643AE8">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> DIRECTORS</w:t>
       </w:r>
       <w:r w:rsidR="004871B7" w:rsidRPr="00643AE8">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00643AE8">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>STATE BANK BECOMING SUBJECT TO CHAPTER 490</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54C1891F" w14:textId="77777777" w:rsidR="0090345B" w:rsidRDefault="0090345B" w:rsidP="0090345B">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6167B431" w14:textId="34A11329" w:rsidR="006B66C8" w:rsidRPr="00C61B7E" w:rsidRDefault="006B66C8" w:rsidP="006B66C8">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Resolved</w:t>
@@ -4147,63 +4034,76 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, a copy of which is attached hereto and incorporated herein</w:t>
       </w:r>
       <w:r w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="627893FD" w14:textId="58879E94" w:rsidR="006B66C8" w:rsidRPr="00C61B7E" w:rsidRDefault="006B66C8" w:rsidP="006B66C8">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C61B7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Resolved further</w:t>
       </w:r>
       <w:r w:rsidR="00075BD2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> that a special meeting of the shareholders be called on</w:t>
+        <w:t xml:space="preserve"> that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C61B7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a special meeting of the shareholders be called on</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A40691">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00A40691">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00A40691">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
@@ -4417,51 +4317,65 @@
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F9AF9C7" w14:textId="597F5D38" w:rsidR="00B03242" w:rsidRPr="0069139B" w:rsidRDefault="0088040F" w:rsidP="003A4066">
       <w:pPr>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A61091" w:rsidRPr="003F5C30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Resolved, that the appropriate officers and directors of the bank are authorized and directed to prepare, execute, and deliver on behalf of the bank all appropriate documents and take such other action as necessary or advisable in order to effectuate the Plan.</w:t>
+        <w:t xml:space="preserve">Resolved, that the appropriate officers and directors of the bank are authorized and directed to prepare, execute, and deliver on behalf of the bank all appropriate documents and take such other action as necessary or advisable </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A61091" w:rsidRPr="003F5C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A61091" w:rsidRPr="003F5C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> effectuate the Plan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B5E8E31" w14:textId="77777777" w:rsidR="004A3AFB" w:rsidRDefault="004A3AFB" w:rsidP="003A4066">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B55F4B0" w14:textId="03A7A23F" w:rsidR="0098690A" w:rsidRDefault="00190FB4" w:rsidP="0017644A">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
@@ -4520,51 +4434,65 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="009F5D1F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(title)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009F5D1F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>of the state bank are authorized to prepare and sign the appropriate documents</w:t>
       </w:r>
       <w:r w:rsidR="00F24E4B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and take such other action as necessary or advisable in order to carry out the Plan.</w:t>
+        <w:t xml:space="preserve"> and take such other action as necessary or advisable </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F24E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F24E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> carry out the Plan.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5508"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A40691" w:rsidRPr="00C61B7E" w14:paraId="2BB35CE5" w14:textId="77777777" w:rsidTr="00487545">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F0847B2" w14:textId="77777777" w:rsidR="00A40691" w:rsidRPr="00C61B7E" w:rsidRDefault="00A40691" w:rsidP="00A40691">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -4704,136 +4632,85 @@
     </w:tbl>
     <w:p w14:paraId="60EA2C33" w14:textId="7D953CB7" w:rsidR="00457250" w:rsidRDefault="00457250" w:rsidP="00457250">
       <w:pPr>
         <w:ind w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="419448A4" w14:textId="77777777" w:rsidR="00457250" w:rsidRDefault="00457250" w:rsidP="00457250">
       <w:pPr>
         <w:ind w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:sectPr w:rsidR="00457250" w:rsidSect="00C327B0">
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1080" w:right="1440" w:bottom="1260" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:paperSrc w:first="1" w:other="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C49A9EA" w14:textId="66D6FE64" w:rsidR="00C838F1" w:rsidRPr="00643AE8" w:rsidRDefault="00740FE9" w:rsidP="00457250">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="5C49A9EA" w14:textId="66D6FE64" w:rsidR="00C838F1" w:rsidRPr="00643AE8" w:rsidRDefault="00740FE9" w:rsidP="007E37E3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00643AE8">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>NOTICE TO SHAREHOLDERS</w:t>
       </w:r>
       <w:r w:rsidR="004A49F5" w:rsidRPr="00643AE8">
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00C838F1" w:rsidRPr="00643AE8">
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>OF</w:t>
       </w:r>
       <w:r w:rsidR="00C838F1" w:rsidRPr="00643AE8">
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00C838F1" w:rsidRPr="00643AE8">
         <w:rPr>
-          <w:rFonts w:eastAsia="SimSun"/>
-[...1 lines deleted...]
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>(BANK)</w:t>
       </w:r>
       <w:r w:rsidR="00C838F1" w:rsidRPr="00643AE8">
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00C838F1" w:rsidRPr="00643AE8">
         <w:rPr>
-          <w:rFonts w:eastAsia="SimSun"/>
-[...1 lines deleted...]
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>(CITY/TOWN)</w:t>
       </w:r>
       <w:r w:rsidR="00C838F1" w:rsidRPr="00643AE8">
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>, IOWA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A2383B0" w14:textId="77777777" w:rsidR="004A49F5" w:rsidRPr="004A49F5" w:rsidRDefault="004A49F5" w:rsidP="004A49F5"/>
     <w:p w14:paraId="6654F91A" w14:textId="1E8777CF" w:rsidR="00740FE9" w:rsidRDefault="00740FE9" w:rsidP="007A02EC">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009C6B37">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>You are notified that a special meeting of the shareholders of</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008B7DCE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -5028,51 +4905,65 @@
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00C61B7E" w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ime)</w:t>
       </w:r>
       <w:r w:rsidR="00456686">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="009C6B37">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>for the following purpose:</w:t>
+        <w:t xml:space="preserve">for the following </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009C6B37">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>purpose</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009C6B37">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64E53D6C" w14:textId="19ADD72C" w:rsidR="00740FE9" w:rsidRPr="00DC1308" w:rsidRDefault="00740FE9" w:rsidP="007A02EC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="240" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC1308">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">To consider and act upon the approval of the </w:t>
       </w:r>
       <w:r w:rsidR="002C0138">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>P</w:t>
@@ -5489,51 +5380,65 @@
         </w:rPr>
         <w:t xml:space="preserve">directed to prepare, </w:t>
       </w:r>
       <w:r w:rsidR="0020099D" w:rsidRPr="003F5C30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>execute,</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5C30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and deliver on behalf of the </w:t>
       </w:r>
       <w:r w:rsidR="003F5C30" w:rsidRPr="003F5C30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5C30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>ank all appropriate documents and take such other action as necessary or advisable in order to effectuate the Plan.</w:t>
+        <w:t xml:space="preserve">ank all appropriate documents and take such other action as necessary or advisable </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003F5C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003F5C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> effectuate the Plan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="241C756A" w14:textId="77777777" w:rsidR="003334BC" w:rsidRPr="003F5C30" w:rsidRDefault="003334BC" w:rsidP="003334BC">
       <w:pPr>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A4111DF" w14:textId="3AE3A44B" w:rsidR="00740FE9" w:rsidRDefault="00740FE9" w:rsidP="00EB6AEA">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003F5C30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">You may cast your vote, either in person or by proxy, equal to the number of shares registered in your name on </w:t>
       </w:r>
       <w:r w:rsidRPr="003F5C30">
         <w:rPr>
@@ -5731,75 +5636,61 @@
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2A5758F0" w14:textId="77777777" w:rsidR="00D847DD" w:rsidRDefault="00D847DD" w:rsidP="00E311AD">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:sectPr w:rsidR="00D847DD" w:rsidSect="00D847DD">
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1080" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:paperSrc w:first="1" w:other="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16DA1A53" w14:textId="5623A5E1" w:rsidR="0040613B" w:rsidRPr="0040613B" w:rsidRDefault="0040613B" w:rsidP="008431E4">
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="16DA1A53" w14:textId="5623A5E1" w:rsidR="0040613B" w:rsidRPr="0040613B" w:rsidRDefault="0040613B" w:rsidP="007E37E3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00643AE8">
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>PROXY</w:t>
       </w:r>
       <w:r w:rsidRPr="00643AE8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:b/>
-[...1 lines deleted...]
-          <w:color w:val="03637B"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="48309E8B" w14:textId="77777777" w:rsidR="0040613B" w:rsidRPr="0040613B" w:rsidRDefault="0040613B" w:rsidP="0040613B">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040613B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">I, the undersigned shareholder of </w:t>
       </w:r>
       <w:r w:rsidRPr="0040613B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
@@ -6218,90 +6109,64 @@
         </w:rPr>
         <w:t>e: If signed by attorney-in-fact, attach copy of appointment</w:t>
       </w:r>
       <w:r w:rsidR="002479C3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70C5B25D" w14:textId="2C8ED6FC" w:rsidR="002479C3" w:rsidRPr="0040613B" w:rsidRDefault="002479C3" w:rsidP="0040613B">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:sectPr w:rsidR="002479C3" w:rsidRPr="0040613B" w:rsidSect="00C327B0">
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1080" w:right="1440" w:bottom="1260" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:paperSrc w:first="1" w:other="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C8F53A7" w14:textId="77777777" w:rsidR="00187D46" w:rsidRPr="00643AE8" w:rsidRDefault="00187D46" w:rsidP="002479C3">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="0C8F53A7" w14:textId="77777777" w:rsidR="00187D46" w:rsidRPr="00643AE8" w:rsidRDefault="00187D46" w:rsidP="00390143">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00643AE8">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>RESOLUTION OF SHAREHOLDERS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7188F2D3" w14:textId="77777777" w:rsidR="0088040F" w:rsidRPr="00643AE8" w:rsidRDefault="008569B9" w:rsidP="002479C3">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="7188F2D3" w14:textId="77777777" w:rsidR="0088040F" w:rsidRPr="00643AE8" w:rsidRDefault="008569B9" w:rsidP="00390143">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00643AE8">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>STATE BANK BECOMING SUBJECT TO CHAPTER 490</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DD87B98" w14:textId="77777777" w:rsidR="0088040F" w:rsidRDefault="0088040F" w:rsidP="0088040F">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="650A4245" w14:textId="5FB2FE94" w:rsidR="0088040F" w:rsidRPr="00934DA1" w:rsidRDefault="0088040F" w:rsidP="00505AD5">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00417C72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
@@ -6463,51 +6328,65 @@
         </w:rPr>
         <w:t xml:space="preserve"> that the appropriate officers and directors are authorized and directed to prepare, </w:t>
       </w:r>
       <w:r w:rsidR="00056FE5" w:rsidRPr="00934DA1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>execute,</w:t>
       </w:r>
       <w:r w:rsidRPr="00934DA1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and deliver on behalf of the </w:t>
       </w:r>
       <w:r w:rsidR="00934DA1" w:rsidRPr="00934DA1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00934DA1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">ank all appropriate documents and take such other action as necessary or advisable in order to effectuate the </w:t>
+        <w:t xml:space="preserve">ank all appropriate documents and take such other action as necessary or advisable </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00934DA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00934DA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> effectuate the </w:t>
       </w:r>
       <w:r w:rsidR="00BE63F9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00934DA1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>lan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79BC73CB" w14:textId="00491DAA" w:rsidR="00C5526C" w:rsidRPr="00934DA1" w:rsidRDefault="00C5526C" w:rsidP="00505AD5">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -6543,51 +6422,65 @@
           <w:i/>
         </w:rPr>
         <w:t>(title)</w:t>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(title)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>of the state bank are authorized to prepare and sign the appropriate documents and take such other action as necessary or advisable in order to carry out the Plan.</w:t>
+        <w:t xml:space="preserve">of the state bank are authorized to prepare and sign the appropriate documents and take such other action as necessary or advisable </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0095671C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0095671C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> carry out the Plan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F6FDE96" w14:textId="70EA8C6C" w:rsidR="00187D46" w:rsidRPr="004A03C4" w:rsidRDefault="00AF6DC0" w:rsidP="00AF6DC0">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00187D46" w:rsidRPr="00934DA1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">There were </w:t>
       </w:r>
       <w:r w:rsidR="00187D46" w:rsidRPr="00934DA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00934DA1" w:rsidRPr="00934DA1">
@@ -7024,151 +6917,93 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5FB11DE6" w14:textId="01C7DE21" w:rsidR="009F543F" w:rsidRPr="009F543F" w:rsidRDefault="009F543F" w:rsidP="009F543F">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F27237F" w14:textId="77777777" w:rsidR="00702B88" w:rsidRDefault="00702B88" w:rsidP="00607995">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:sectPr w:rsidR="00702B88" w:rsidSect="007A02EC">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DF55589" w14:textId="39BBCB18" w:rsidR="00116EAE" w:rsidRPr="00643AE8" w:rsidRDefault="00116EAE" w:rsidP="002479C3">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="6DF55589" w14:textId="39BBCB18" w:rsidR="00116EAE" w:rsidRPr="00643AE8" w:rsidRDefault="00116EAE" w:rsidP="00390143">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00643AE8">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ARTICLES OF INTENT TO BE SUBJECT TO CHAPTER 490</w:t>
       </w:r>
       <w:r w:rsidR="00937915" w:rsidRPr="00643AE8">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00E160F3" w:rsidRPr="00643AE8">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>OF</w:t>
       </w:r>
       <w:r w:rsidR="00937915" w:rsidRPr="00643AE8">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00E160F3" w:rsidRPr="00643AE8">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="009548A6" w:rsidRPr="00643AE8">
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-          <w:color w:val="03637B"/>
+          <w:i/>
         </w:rPr>
         <w:t>BANK</w:t>
       </w:r>
       <w:r w:rsidR="00E160F3" w:rsidRPr="00643AE8">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="009548A6" w:rsidRPr="00643AE8">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="009548A6" w:rsidRPr="00643AE8">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>(CITY/TOWN)</w:t>
       </w:r>
       <w:r w:rsidR="009548A6" w:rsidRPr="00643AE8">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>, IOWA</w:t>
       </w:r>
       <w:r w:rsidR="009548A6" w:rsidRPr="00643AE8">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="77DF5D6E" w14:textId="70DE0CCD" w:rsidR="00116EAE" w:rsidRPr="0093715E" w:rsidRDefault="00B949A7" w:rsidP="0093715E">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0093715E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="0093715E" w:rsidRPr="0093715E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -8977,265 +8812,265 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3A2A8462" w14:textId="2ACF2482" w:rsidR="000A661E" w:rsidRPr="002479C3" w:rsidRDefault="000A661E" w:rsidP="002479C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000A661E" w:rsidRPr="002479C3" w:rsidSect="007A02EC">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="392E041B" w14:textId="77777777" w:rsidR="00487545" w:rsidRDefault="00487545" w:rsidP="00DB746F">
+    <w:p w14:paraId="7A8A8431" w14:textId="77777777" w:rsidR="00B56193" w:rsidRDefault="00B56193" w:rsidP="00DB746F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4CE600C5" w14:textId="77777777" w:rsidR="00487545" w:rsidRDefault="00487545" w:rsidP="00DB746F">
+    <w:p w14:paraId="6A7A8DC5" w14:textId="77777777" w:rsidR="00B56193" w:rsidRDefault="00B56193" w:rsidP="00DB746F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="38708FC7" w14:textId="77777777" w:rsidR="00487545" w:rsidRDefault="00487545"/>
+    <w:p w14:paraId="0D062746" w14:textId="77777777" w:rsidR="00B56193" w:rsidRDefault="00B56193"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="500A4262" w14:textId="43CCC61B" w:rsidR="00DB746F" w:rsidRPr="00DB746F" w:rsidRDefault="00DB746F" w:rsidP="00DB746F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="25C93D08" w14:textId="2D5AF2EE" w:rsidR="00302919" w:rsidRDefault="00302919">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Effective </w:t>
     </w:r>
     <w:r w:rsidR="001802D6">
       <w:t>Ju</w:t>
     </w:r>
     <w:r w:rsidR="00441350">
       <w:t>ly 2022</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C833F99" w14:textId="77777777" w:rsidR="00487545" w:rsidRDefault="00487545" w:rsidP="00DB746F">
+    <w:p w14:paraId="155079FF" w14:textId="77777777" w:rsidR="00B56193" w:rsidRDefault="00B56193" w:rsidP="00DB746F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="630FE221" w14:textId="77777777" w:rsidR="00487545" w:rsidRDefault="00487545" w:rsidP="00DB746F">
+    <w:p w14:paraId="78996427" w14:textId="77777777" w:rsidR="00B56193" w:rsidRDefault="00B56193" w:rsidP="00DB746F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="086E524A" w14:textId="77777777" w:rsidR="00487545" w:rsidRDefault="00487545"/>
+    <w:p w14:paraId="45392D6F" w14:textId="77777777" w:rsidR="00B56193" w:rsidRDefault="00B56193"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="588DCCCA" w14:textId="77777777" w:rsidR="00643AE8" w:rsidRDefault="00643AE8" w:rsidP="00643AE8">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="dashDotStroked" w:sz="24" w:space="1" w:color="067070"/>
       </w:pBdr>
       <w:spacing w:after="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4E898601" wp14:editId="0CE6AC08">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4E898601" wp14:editId="59DA7EF0">
           <wp:extent cx="4334265" cy="792482"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="744627801" name="Picture 1" descr="A screenshot of a video game&#10;&#10;Description automatically generated with low confidence"/>
+          <wp:docPr id="744627801" name="Picture 1" descr="Iowa Division of Banking logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="744627801" name="Picture 1" descr="A screenshot of a video game&#10;&#10;Description automatically generated with low confidence"/>
+                  <pic:cNvPr id="744627801" name="Picture 1" descr="Iowa Division of Banking logo"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="4334265" cy="792482"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="52F650E0" w14:textId="77777777" w:rsidR="00643AE8" w:rsidRDefault="00643AE8" w:rsidP="00643AE8">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="dashDotStroked" w:sz="24" w:space="1" w:color="067070"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="215E3B0E"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27DB4127"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8D2A16F0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -10053,92 +9888,93 @@
   <w:num w:numId="4" w16cid:durableId="1137377467">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="189416407">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2127507549">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2071612232">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="777022689">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="218174366">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="871648221">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A9282F"/>
     <w:rsid w:val="0000399B"/>
     <w:rsid w:val="00007567"/>
     <w:rsid w:val="000226E2"/>
     <w:rsid w:val="00025DFA"/>
     <w:rsid w:val="0003035D"/>
     <w:rsid w:val="000314BE"/>
     <w:rsid w:val="0003790A"/>
     <w:rsid w:val="00044135"/>
     <w:rsid w:val="000447AF"/>
     <w:rsid w:val="00044B15"/>
     <w:rsid w:val="000476CE"/>
     <w:rsid w:val="00056FE5"/>
     <w:rsid w:val="00060B7D"/>
+    <w:rsid w:val="00071D1E"/>
     <w:rsid w:val="00072372"/>
     <w:rsid w:val="00073209"/>
     <w:rsid w:val="0007379B"/>
     <w:rsid w:val="00075BD2"/>
     <w:rsid w:val="00080733"/>
     <w:rsid w:val="00081F4B"/>
     <w:rsid w:val="0008311E"/>
     <w:rsid w:val="000842CE"/>
     <w:rsid w:val="00086036"/>
     <w:rsid w:val="000937E5"/>
     <w:rsid w:val="00095161"/>
     <w:rsid w:val="000A661E"/>
     <w:rsid w:val="000B5643"/>
     <w:rsid w:val="000C175A"/>
     <w:rsid w:val="000D5AA8"/>
     <w:rsid w:val="000D7079"/>
     <w:rsid w:val="000E71F8"/>
     <w:rsid w:val="000F2ECC"/>
     <w:rsid w:val="001032E8"/>
     <w:rsid w:val="00103826"/>
     <w:rsid w:val="00110EA3"/>
     <w:rsid w:val="001138E6"/>
     <w:rsid w:val="00113BCF"/>
     <w:rsid w:val="00116C83"/>
     <w:rsid w:val="00116EAE"/>
@@ -10191,50 +10027,51 @@
     <w:rsid w:val="002C0138"/>
     <w:rsid w:val="002C72AA"/>
     <w:rsid w:val="002E07D9"/>
     <w:rsid w:val="002E5E25"/>
     <w:rsid w:val="002E7FFC"/>
     <w:rsid w:val="002F3D1F"/>
     <w:rsid w:val="00302919"/>
     <w:rsid w:val="00304268"/>
     <w:rsid w:val="00310292"/>
     <w:rsid w:val="00310333"/>
     <w:rsid w:val="003107C7"/>
     <w:rsid w:val="0031374D"/>
     <w:rsid w:val="00315545"/>
     <w:rsid w:val="00316EAE"/>
     <w:rsid w:val="00321562"/>
     <w:rsid w:val="00325460"/>
     <w:rsid w:val="00331335"/>
     <w:rsid w:val="003334BC"/>
     <w:rsid w:val="0034697F"/>
     <w:rsid w:val="00351062"/>
     <w:rsid w:val="00351355"/>
     <w:rsid w:val="00354D9B"/>
     <w:rsid w:val="00370869"/>
     <w:rsid w:val="00376932"/>
     <w:rsid w:val="00380A23"/>
+    <w:rsid w:val="00390143"/>
     <w:rsid w:val="003923DC"/>
     <w:rsid w:val="00394A17"/>
     <w:rsid w:val="003A4066"/>
     <w:rsid w:val="003A584D"/>
     <w:rsid w:val="003A6DCE"/>
     <w:rsid w:val="003B4AEC"/>
     <w:rsid w:val="003C63D6"/>
     <w:rsid w:val="003C7617"/>
     <w:rsid w:val="003D0C9B"/>
     <w:rsid w:val="003D48E4"/>
     <w:rsid w:val="003D72A2"/>
     <w:rsid w:val="003E2BD6"/>
     <w:rsid w:val="003E7864"/>
     <w:rsid w:val="003F201B"/>
     <w:rsid w:val="003F23F9"/>
     <w:rsid w:val="003F4622"/>
     <w:rsid w:val="003F5C30"/>
     <w:rsid w:val="00401D22"/>
     <w:rsid w:val="0040613B"/>
     <w:rsid w:val="00407E42"/>
     <w:rsid w:val="004112E2"/>
     <w:rsid w:val="004152A4"/>
     <w:rsid w:val="00417C72"/>
     <w:rsid w:val="00421B28"/>
     <w:rsid w:val="004246FD"/>
@@ -10326,50 +10163,51 @@
     <w:rsid w:val="00715147"/>
     <w:rsid w:val="00716D46"/>
     <w:rsid w:val="0071771C"/>
     <w:rsid w:val="00721FD4"/>
     <w:rsid w:val="007222B6"/>
     <w:rsid w:val="0072290A"/>
     <w:rsid w:val="007305C2"/>
     <w:rsid w:val="00740FE9"/>
     <w:rsid w:val="007422E8"/>
     <w:rsid w:val="00751768"/>
     <w:rsid w:val="007602A7"/>
     <w:rsid w:val="007651C1"/>
     <w:rsid w:val="00771631"/>
     <w:rsid w:val="00773881"/>
     <w:rsid w:val="007749B4"/>
     <w:rsid w:val="00775A11"/>
     <w:rsid w:val="00793AFC"/>
     <w:rsid w:val="007952F7"/>
     <w:rsid w:val="007A02EC"/>
     <w:rsid w:val="007A0392"/>
     <w:rsid w:val="007A59D2"/>
     <w:rsid w:val="007B4956"/>
     <w:rsid w:val="007D0728"/>
     <w:rsid w:val="007D206B"/>
     <w:rsid w:val="007D5FFF"/>
+    <w:rsid w:val="007E37E3"/>
     <w:rsid w:val="007F1B0C"/>
     <w:rsid w:val="007F2046"/>
     <w:rsid w:val="00800F84"/>
     <w:rsid w:val="00810509"/>
     <w:rsid w:val="0081713C"/>
     <w:rsid w:val="0082597A"/>
     <w:rsid w:val="0082654D"/>
     <w:rsid w:val="00835465"/>
     <w:rsid w:val="008431E4"/>
     <w:rsid w:val="00846C95"/>
     <w:rsid w:val="008540ED"/>
     <w:rsid w:val="008569B9"/>
     <w:rsid w:val="00862D4F"/>
     <w:rsid w:val="0086644A"/>
     <w:rsid w:val="0088040F"/>
     <w:rsid w:val="00881B8E"/>
     <w:rsid w:val="008822C3"/>
     <w:rsid w:val="0088711A"/>
     <w:rsid w:val="00890FEA"/>
     <w:rsid w:val="00896EE8"/>
     <w:rsid w:val="008A3F52"/>
     <w:rsid w:val="008A4C7C"/>
     <w:rsid w:val="008A5FF6"/>
     <w:rsid w:val="008B6F67"/>
     <w:rsid w:val="008B71ED"/>
@@ -10402,77 +10240,80 @@
     <w:rsid w:val="00993DFB"/>
     <w:rsid w:val="009A0994"/>
     <w:rsid w:val="009A2EF4"/>
     <w:rsid w:val="009B57CA"/>
     <w:rsid w:val="009C28CB"/>
     <w:rsid w:val="009C65A8"/>
     <w:rsid w:val="009C6B37"/>
     <w:rsid w:val="009D2764"/>
     <w:rsid w:val="009D4F20"/>
     <w:rsid w:val="009E4DC3"/>
     <w:rsid w:val="009F4039"/>
     <w:rsid w:val="009F543F"/>
     <w:rsid w:val="009F6CFD"/>
     <w:rsid w:val="00A009A5"/>
     <w:rsid w:val="00A046F7"/>
     <w:rsid w:val="00A0738A"/>
     <w:rsid w:val="00A109BA"/>
     <w:rsid w:val="00A25408"/>
     <w:rsid w:val="00A332B9"/>
     <w:rsid w:val="00A35E0D"/>
     <w:rsid w:val="00A3737F"/>
     <w:rsid w:val="00A40691"/>
     <w:rsid w:val="00A457E1"/>
     <w:rsid w:val="00A53165"/>
     <w:rsid w:val="00A61091"/>
+    <w:rsid w:val="00A65581"/>
     <w:rsid w:val="00A66E74"/>
     <w:rsid w:val="00A74666"/>
     <w:rsid w:val="00A758B3"/>
     <w:rsid w:val="00A91A04"/>
     <w:rsid w:val="00A9282F"/>
     <w:rsid w:val="00A95485"/>
     <w:rsid w:val="00AA1827"/>
     <w:rsid w:val="00AA30EC"/>
     <w:rsid w:val="00AB2E81"/>
     <w:rsid w:val="00AC219E"/>
     <w:rsid w:val="00AC501B"/>
     <w:rsid w:val="00AE1EFA"/>
     <w:rsid w:val="00AE30C2"/>
     <w:rsid w:val="00AF5C04"/>
     <w:rsid w:val="00AF6DC0"/>
     <w:rsid w:val="00AF6FF4"/>
     <w:rsid w:val="00AF723C"/>
     <w:rsid w:val="00B03242"/>
     <w:rsid w:val="00B11903"/>
     <w:rsid w:val="00B2013A"/>
     <w:rsid w:val="00B308D1"/>
     <w:rsid w:val="00B46468"/>
     <w:rsid w:val="00B468D7"/>
+    <w:rsid w:val="00B56193"/>
     <w:rsid w:val="00B66570"/>
     <w:rsid w:val="00B66DFF"/>
     <w:rsid w:val="00B6717C"/>
     <w:rsid w:val="00B90E9A"/>
+    <w:rsid w:val="00B9376A"/>
     <w:rsid w:val="00B949A7"/>
     <w:rsid w:val="00BA1BA3"/>
     <w:rsid w:val="00BA22B3"/>
     <w:rsid w:val="00BB6453"/>
     <w:rsid w:val="00BE0617"/>
     <w:rsid w:val="00BE5974"/>
     <w:rsid w:val="00BE5CE6"/>
     <w:rsid w:val="00BE63F9"/>
     <w:rsid w:val="00BE7AA3"/>
     <w:rsid w:val="00BF4709"/>
     <w:rsid w:val="00BF6DCE"/>
     <w:rsid w:val="00C056FC"/>
     <w:rsid w:val="00C17087"/>
     <w:rsid w:val="00C23BA1"/>
     <w:rsid w:val="00C23FDD"/>
     <w:rsid w:val="00C310F6"/>
     <w:rsid w:val="00C327B0"/>
     <w:rsid w:val="00C32D29"/>
     <w:rsid w:val="00C34D19"/>
     <w:rsid w:val="00C4106C"/>
     <w:rsid w:val="00C5266B"/>
     <w:rsid w:val="00C53ADB"/>
     <w:rsid w:val="00C5526C"/>
     <w:rsid w:val="00C56978"/>
     <w:rsid w:val="00C61B7E"/>
@@ -10508,53 +10349,55 @@
     <w:rsid w:val="00DC1308"/>
     <w:rsid w:val="00DC1B4E"/>
     <w:rsid w:val="00DC38D1"/>
     <w:rsid w:val="00DC7F4E"/>
     <w:rsid w:val="00DD07D6"/>
     <w:rsid w:val="00DD5CF0"/>
     <w:rsid w:val="00DE203D"/>
     <w:rsid w:val="00DF028E"/>
     <w:rsid w:val="00DF66E3"/>
     <w:rsid w:val="00E1009B"/>
     <w:rsid w:val="00E10469"/>
     <w:rsid w:val="00E10865"/>
     <w:rsid w:val="00E158D7"/>
     <w:rsid w:val="00E160F3"/>
     <w:rsid w:val="00E16DF6"/>
     <w:rsid w:val="00E174C6"/>
     <w:rsid w:val="00E311AD"/>
     <w:rsid w:val="00E318F2"/>
     <w:rsid w:val="00E3315A"/>
     <w:rsid w:val="00E52F65"/>
     <w:rsid w:val="00E6265C"/>
     <w:rsid w:val="00E67B96"/>
     <w:rsid w:val="00E745DC"/>
     <w:rsid w:val="00E76C9F"/>
     <w:rsid w:val="00E814E0"/>
+    <w:rsid w:val="00E82032"/>
     <w:rsid w:val="00E825CA"/>
     <w:rsid w:val="00EA05F4"/>
     <w:rsid w:val="00EA1CFD"/>
+    <w:rsid w:val="00EA5A59"/>
     <w:rsid w:val="00EB6AEA"/>
     <w:rsid w:val="00EC3095"/>
     <w:rsid w:val="00ED59AF"/>
     <w:rsid w:val="00EE27D5"/>
     <w:rsid w:val="00EF5FD5"/>
     <w:rsid w:val="00F04675"/>
     <w:rsid w:val="00F066C8"/>
     <w:rsid w:val="00F202C9"/>
     <w:rsid w:val="00F210E3"/>
     <w:rsid w:val="00F22CE1"/>
     <w:rsid w:val="00F24E4B"/>
     <w:rsid w:val="00F332E0"/>
     <w:rsid w:val="00F35400"/>
     <w:rsid w:val="00F36DD2"/>
     <w:rsid w:val="00F43E05"/>
     <w:rsid w:val="00F5753F"/>
     <w:rsid w:val="00F6097C"/>
     <w:rsid w:val="00F704AE"/>
     <w:rsid w:val="00F71C62"/>
     <w:rsid w:val="00F7401E"/>
     <w:rsid w:val="00F75083"/>
     <w:rsid w:val="00F84FD6"/>
     <w:rsid w:val="00F90449"/>
     <w:rsid w:val="00F93204"/>
     <w:rsid w:val="00F953D0"/>
@@ -10581,51 +10424,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="09B569EB"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9BDE963A-BF47-4B30-A61B-7EE9CACDCE7D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
@@ -10875,122 +10718,110 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00993DFB"/>
+    <w:rsid w:val="007E37E3"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00993DFB"/>
+    <w:rsid w:val="00B9376A"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="2F5496"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00993DFB"/>
+    <w:rsid w:val="00B9376A"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:line="360" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
-    <w:rPr>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="NoSpacing"/>
+    <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00993DFB"/>
+    <w:rsid w:val="007E37E3"/>
     <w:pPr>
+      <w:jc w:val="left"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00993DFB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496"/>
     </w:rPr>
@@ -11255,83 +11086,86 @@
     <w:name w:val="Normal Double Char"/>
     <w:link w:val="NormalDouble"/>
     <w:rsid w:val="00993DFB"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:link w:val="NoSpacingChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00993DFB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00993DFB"/>
+    <w:rsid w:val="00B9376A"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
-      <w:color w:val="2F5496"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00993DFB"/>
+    <w:rsid w:val="007E37E3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
-[...3 lines deleted...]
-      <w:u w:val="single"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="03637B"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00993DFB"/>
+    <w:rsid w:val="007E37E3"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:color w:val="03637B"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00993DFB"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00993DFB"/>
     <w:rPr>
@@ -11691,51 +11525,51 @@
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:rsid w:val="008B7C1E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:rsid w:val="008B7C1E"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -12016,50 +11850,76 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ec68e26f-a2bc-4408-a52a-4bed410c5093">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100004116819EEBBA43B071ADEAABD7CDA0" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2cfebbc3e43ec4681aedb2c54be0718a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="ec68e26f-a2bc-4408-a52a-4bed410c5093" xmlns:ns3="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="10adf789fd5108a72d26f898f537a182" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
     <xsd:import namespace="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -12221,158 +12081,140 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F231B90-C559-488A-A72A-D5586BB8DB64}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F893E3B5-2663-494E-9542-4657CCA43EBE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
+    <ds:schemaRef ds:uri="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C2BD60BF-E684-4009-9F01-5608D2197305}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1EAB1C1B-1736-42D3-8E84-894711B2DF02}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
     <ds:schemaRef ds:uri="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...33 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{a9bc8cfd-9b51-41b5-9523-fdea261bf622}" enabled="0" method="" siteId="{a9bc8cfd-9b51-41b5-9523-fdea261bf622}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>13</Pages>
-[...1 lines deleted...]
-  <Characters>14716</Characters>
+  <Pages>14</Pages>
+  <Words>2753</Words>
+  <Characters>14675</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>122</Lines>
-  <Paragraphs>34</Paragraphs>
+  <Lines>419</Lines>
+  <Paragraphs>165</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>BECOMING SUBJECT TO CHAPTER 490 — CHECK LIST</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>IDOB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17394</CharactersWithSpaces>
+  <CharactersWithSpaces>17263</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>BECOMING SUBJECT TO CHAPTER 490 — CHECK LIST</dc:title>
+  <dc:title>Voluntary Dissolution with Chapter 490 Conversion - Bank Application</dc:title>
   <dc:subject/>
   <dc:creator>sshields</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100004116819EEBBA43B071ADEAABD7CDA0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>