--- v1 (2026-04-15)
+++ v2 (2026-10-25)
@@ -2,910 +2,976 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="772E04C2" w14:textId="1774DC08" w:rsidR="00CE6C15" w:rsidRPr="00B9376A" w:rsidRDefault="00351355" w:rsidP="00B9376A">
+    <w:p w:rsidRPr="00B9376A" w:rsidR="00CE6C15" w:rsidP="00B9376A" w:rsidRDefault="00351355" w14:paraId="772E04C2" w14:textId="1774DC08">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00B9376A">
         <w:t>APPLICATION FOR VOLUNTARY DISSOLUTION</w:t>
       </w:r>
-      <w:r w:rsidR="00CB2FF2" w:rsidRPr="00B9376A">
+      <w:r w:rsidRPr="00B9376A" w:rsidR="00CB2FF2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0016323E" w:rsidRPr="00B9376A">
+      <w:r w:rsidRPr="00B9376A" w:rsidR="0016323E">
         <w:t>AND</w:t>
       </w:r>
-      <w:r w:rsidR="00CB2FF2" w:rsidRPr="00B9376A">
+      <w:r w:rsidRPr="00B9376A" w:rsidR="00CB2FF2">
         <w:t xml:space="preserve"> TO</w:t>
       </w:r>
-      <w:r w:rsidR="0016323E" w:rsidRPr="00B9376A">
+      <w:r w:rsidRPr="00B9376A" w:rsidR="0016323E">
         <w:t xml:space="preserve"> BECOME</w:t>
       </w:r>
-      <w:r w:rsidR="00CB2FF2" w:rsidRPr="00B9376A">
+      <w:r w:rsidRPr="00B9376A" w:rsidR="00CB2FF2">
         <w:t xml:space="preserve"> A CORPORATION SUBJECT TO CHAPTER 490</w:t>
       </w:r>
       <w:r w:rsidRPr="00B9376A">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18A18613" w14:textId="12BEE53E" w:rsidR="00351355" w:rsidRPr="00B9376A" w:rsidRDefault="00CE6C15" w:rsidP="00B9376A">
+    <w:p w:rsidRPr="00B9376A" w:rsidR="00351355" w:rsidP="00B9376A" w:rsidRDefault="00CE6C15" w14:paraId="18A18613" w14:textId="12BEE53E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00B9376A">
         <w:t>General Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F387A7D" w14:textId="77777777" w:rsidR="00351355" w:rsidRPr="00351355" w:rsidRDefault="00351355" w:rsidP="00351355">
+    <w:p w:rsidRPr="00351355" w:rsidR="00351355" w:rsidP="00351355" w:rsidRDefault="00351355" w14:paraId="2F387A7D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00351355">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Contact the bank analyst assigned to the institution at (515)-281-4014 prior to the submission of the completed application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24BFE3CE" w14:textId="77777777" w:rsidR="00351355" w:rsidRPr="00351355" w:rsidRDefault="00351355" w:rsidP="00351355">
+    <w:p w:rsidRPr="00351355" w:rsidR="00351355" w:rsidP="00351355" w:rsidRDefault="00351355" w14:paraId="24BFE3CE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="709319DE" w14:textId="77777777" w:rsidR="00351355" w:rsidRPr="00351355" w:rsidRDefault="00351355" w:rsidP="00351355">
+    <w:p w:rsidRPr="00351355" w:rsidR="00351355" w:rsidP="00351355" w:rsidRDefault="00351355" w14:paraId="709319DE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00351355">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>All sections of the application should be completed.  Indicate if a section is not applicable (N/A).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E2706D9" w14:textId="0DFE24AA" w:rsidR="00351355" w:rsidRPr="00351355" w:rsidRDefault="00351355" w:rsidP="00351355">
+    <w:p w:rsidRPr="00351355" w:rsidR="00351355" w:rsidP="00351355" w:rsidRDefault="00351355" w14:paraId="2E2706D9" w14:textId="0DFE24AA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C677E58" w14:textId="77777777" w:rsidR="00351355" w:rsidRPr="00351355" w:rsidRDefault="00351355" w:rsidP="00351355">
+    <w:p w:rsidRPr="00351355" w:rsidR="00351355" w:rsidP="00351355" w:rsidRDefault="00351355" w14:paraId="5C677E58" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00351355">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The applicant should </w:t>
       </w:r>
       <w:r w:rsidRPr="00351355">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t>contact its primary Federal regulatory authority</w:t>
       </w:r>
       <w:r w:rsidRPr="00351355">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> to determine any Federal requirements for the application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0966CC4A" w14:textId="77777777" w:rsidR="00351355" w:rsidRPr="00351355" w:rsidRDefault="00351355" w:rsidP="00351355">
+    <w:p w:rsidRPr="00351355" w:rsidR="00351355" w:rsidP="00351355" w:rsidRDefault="00351355" w14:paraId="0966CC4A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47B7EFF3" w14:textId="77777777" w:rsidR="00351355" w:rsidRPr="00351355" w:rsidRDefault="00351355" w:rsidP="00351355">
+    <w:p w:rsidRPr="00351355" w:rsidR="00351355" w:rsidP="00351355" w:rsidRDefault="00351355" w14:paraId="47B7EFF3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00351355">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The bank may consult an attorney to draft or review the applicable legal documents, if desired.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="767D1889" w14:textId="77777777" w:rsidR="00351355" w:rsidRPr="00351355" w:rsidRDefault="00351355" w:rsidP="00351355">
+    <w:p w:rsidRPr="00351355" w:rsidR="00351355" w:rsidP="00351355" w:rsidRDefault="00351355" w14:paraId="767D1889" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58A7395E" w14:textId="7590DD28" w:rsidR="00A3737F" w:rsidRPr="00351355" w:rsidRDefault="00351355" w:rsidP="00351355">
+    <w:p w:rsidRPr="00351355" w:rsidR="00A3737F" w:rsidP="00351355" w:rsidRDefault="00351355" w14:paraId="58A7395E" w14:textId="7590DD28">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00351355">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>All correspondence will be sent to the contact person listed</w:t>
       </w:r>
       <w:r w:rsidR="006A40AB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> below</w:t>
       </w:r>
       <w:r w:rsidRPr="00351355">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2250B82C" w14:textId="77777777" w:rsidR="00CE6C15" w:rsidRDefault="00CE6C15" w:rsidP="00CE6C15">
+    <w:p w:rsidR="00CE6C15" w:rsidP="00CE6C15" w:rsidRDefault="00CE6C15" w14:paraId="2250B82C" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2121C488" w14:textId="20CB6708" w:rsidR="00CE6C15" w:rsidRPr="00643AE8" w:rsidRDefault="00CE6C15" w:rsidP="007E37E3">
+    <w:p w:rsidRPr="00643AE8" w:rsidR="00CE6C15" w:rsidP="007E37E3" w:rsidRDefault="00CE6C15" w14:paraId="2121C488" w14:textId="20CB6708">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00643AE8">
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidR="00302919" w:rsidRPr="00643AE8">
+      <w:r w:rsidRPr="00643AE8" w:rsidR="00302919">
         <w:t>ees and Submission</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22F90E07" w14:textId="5F02C845" w:rsidR="00351355" w:rsidRPr="00D418A3" w:rsidRDefault="00351355" w:rsidP="00351355">
+    <w:p w:rsidRPr="00D418A3" w:rsidR="00351355" w:rsidP="00351355" w:rsidRDefault="00351355" w14:paraId="22F90E07" w14:textId="7280A86E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="539DF8D6">
+      <w:r w:rsidRPr="1678759E" w:rsidR="00351355">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Submit one executed copy of the completed application and </w:t>
       </w:r>
-      <w:r w:rsidR="00531E13" w:rsidRPr="539DF8D6">
+      <w:r w:rsidRPr="1678759E" w:rsidR="00531E13">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="004C05A0" w:rsidRPr="539DF8D6">
+      <w:r w:rsidRPr="1678759E" w:rsidR="004C05A0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>pplicable</w:t>
       </w:r>
-      <w:r w:rsidR="00531E13" w:rsidRPr="539DF8D6">
+      <w:r w:rsidRPr="1678759E" w:rsidR="00531E13">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="539DF8D6">
+      <w:r w:rsidRPr="1678759E" w:rsidR="00351355">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>supplement</w:t>
       </w:r>
-      <w:r w:rsidR="00531E13" w:rsidRPr="539DF8D6">
+      <w:r w:rsidRPr="1678759E" w:rsidR="00531E13">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>al documents</w:t>
       </w:r>
-      <w:r w:rsidRPr="539DF8D6">
+      <w:r w:rsidRPr="1678759E" w:rsidR="00351355">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> t</w:t>
       </w:r>
-      <w:r w:rsidR="567B39ED" w:rsidRPr="539DF8D6">
-[...15 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="1678759E" w:rsidR="567B39ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hrough the online submission portal on the Iowa Division of Banking website</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1678759E" w:rsidR="567B39ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1678759E" w:rsidR="00351355">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All information, including items </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1678759E" w:rsidR="00351355">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deemed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1678759E" w:rsidR="00351355">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> confidential, is to be sent as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1678759E" w:rsidR="00351355">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>one</w:t>
       </w:r>
-      <w:r w:rsidRPr="539DF8D6">
-[...5 lines deleted...]
-      <w:r w:rsidR="005404B9" w:rsidRPr="539DF8D6">
+      <w:r w:rsidRPr="1678759E" w:rsidR="00351355">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> file in Microsoft Word or Adobe PDF format</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1678759E" w:rsidR="00351355">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1678759E" w:rsidR="00351355">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>The file size cannot exceed 25 megabytes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1678759E" w:rsidR="00351355">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1678759E" w:rsidR="00351355">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Once uploaded, instructions will be provided</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1678759E" w:rsidR="69FB31B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for paying</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1678759E" w:rsidR="00351355">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> $</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1678759E" w:rsidR="005404B9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="539DF8D6">
-[...6 lines deleted...]
-    <w:p w14:paraId="46A6DE9E" w14:textId="77777777" w:rsidR="00CE6C15" w:rsidRDefault="00CE6C15" w:rsidP="00CE6C15">
+      <w:r w:rsidRPr="1678759E" w:rsidR="00351355">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1678759E" w:rsidR="401F93A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which will be collected and submitted to the Secretary of State for filing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE6C15" w:rsidP="00CE6C15" w:rsidRDefault="00CE6C15" w14:paraId="46A6DE9E" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12A4C76A" w14:textId="76E356B2" w:rsidR="00302919" w:rsidRPr="00643AE8" w:rsidRDefault="00CE6C15" w:rsidP="007E37E3">
+    <w:p w:rsidRPr="00643AE8" w:rsidR="00302919" w:rsidP="007E37E3" w:rsidRDefault="00CE6C15" w14:paraId="12A4C76A" w14:textId="76E356B2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00643AE8">
         <w:t>Public Disclosure of Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38D7F79B" w14:textId="0F9990B5" w:rsidR="00302919" w:rsidRPr="00853CC6" w:rsidRDefault="00302919" w:rsidP="00302919">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="00302919" w:rsidP="00302919" w:rsidRDefault="00302919" w14:paraId="38D7F79B" w14:textId="0F9990B5">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The Superintendent of Banking (Superintendent) may treat all information submitted with this application as public information unless the applicant properly requests that information be treated as confidential at the time of submitting the application.  The Superintendent’s release of information is governed by Iowa Code Chapters 22 and 524 and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa Administrative Code Chapter </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>187-</w:t>
       </w:r>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>7.  The Superintendent will copy public records as required to comply with the public records laws.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5042C33C" w14:textId="1BA8B6F0" w:rsidR="00302919" w:rsidRPr="00853CC6" w:rsidRDefault="00302919" w:rsidP="00302919">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="00302919" w:rsidP="00302919" w:rsidRDefault="00302919" w14:paraId="5042C33C" w14:textId="1BA8B6F0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C48AB0A" w14:textId="77777777" w:rsidR="00302919" w:rsidRPr="00853CC6" w:rsidRDefault="00302919" w:rsidP="00302919">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="00302919" w:rsidP="00302919" w:rsidRDefault="00302919" w14:paraId="2C48AB0A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Any request for confidential treatment of information must be included in a cover letter submitted with the application.  In addition, the applicant must enumerate the specific grounds in Iowa Code Chapter 22 or other applicable law which support</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> treatment of the material as confidential.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AD67B17" w14:textId="327ECC30" w:rsidR="00302919" w:rsidRPr="00853CC6" w:rsidRDefault="00302919" w:rsidP="00302919">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="00302919" w:rsidP="00302919" w:rsidRDefault="00302919" w14:paraId="7AD67B17" w14:textId="327ECC30">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="113D271B" w14:textId="77777777" w:rsidR="00302919" w:rsidRPr="00853CC6" w:rsidRDefault="00302919" w:rsidP="00302919">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="00302919" w:rsidP="00302919" w:rsidRDefault="00302919" w14:paraId="113D271B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Each page of the application upon which confidential information appears must be conspicuously marked as containing confidential information.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Applicants may not identify the entire application as confidential.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7211F320" w14:textId="77777777" w:rsidR="00302919" w:rsidRPr="00853CC6" w:rsidRDefault="00302919" w:rsidP="00302919">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="00302919" w:rsidP="00302919" w:rsidRDefault="00302919" w14:paraId="7211F320" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35A8F4EF" w14:textId="77777777" w:rsidR="00302919" w:rsidRPr="00853CC6" w:rsidRDefault="00302919" w:rsidP="00302919">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="00302919" w:rsidP="00302919" w:rsidRDefault="00302919" w14:paraId="35A8F4EF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>If the applicant designates any portion of the application as confidential, the applicant must submit a “public” copy of the application from which the confidential information has been excised.  The public copy must be clearly marked as “Public Copy – Excludes Confidential Information” and will be made available for public inspection and copying in accordance with the Iowa Division of Banking’s fee schedule.  The confidential material must be excised from the public copy in such a way as to allow the public to determine the general nature of the material removed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DC9344A" w14:textId="456C0D5A" w:rsidR="00302919" w:rsidRPr="00853CC6" w:rsidRDefault="00302919" w:rsidP="00302919">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="00302919" w:rsidP="00302919" w:rsidRDefault="00302919" w14:paraId="2DC9344A" w14:textId="456C0D5A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AE7CEF4" w14:textId="77777777" w:rsidR="00302919" w:rsidRPr="00853CC6" w:rsidRDefault="00302919" w:rsidP="00302919">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="00302919" w:rsidP="00302919" w:rsidRDefault="00302919" w14:paraId="1AE7CEF4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The Superintendent will treat the information marked confidential as confidential information if the Superintendent or a court of competent jurisdiction determines the information is entitled to confidential treatment under Iowa Code Chapter 22 or other applicable law.  The Superintendent reserves the right to release information designated as confidential if the Superintendent determines there is no legal basis to withhold the information from public inspection.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49FB38D6" w14:textId="5D490D36" w:rsidR="00302919" w:rsidRPr="00853CC6" w:rsidRDefault="00302919" w:rsidP="00302919">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="00302919" w:rsidP="00302919" w:rsidRDefault="00302919" w14:paraId="49FB38D6" w14:textId="5D490D36">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45C04D8C" w14:textId="77777777" w:rsidR="00302919" w:rsidRPr="00853CC6" w:rsidRDefault="00302919" w:rsidP="00302919">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="00302919" w:rsidP="00302919" w:rsidRDefault="00302919" w14:paraId="45C04D8C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the applicant’s responsibility to identify and properly </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>excise</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> the information it believes to be confidential from the public copy.  The applicant’s failure to request confidential treatment of material or failure to provide a public copy with the confidential information excised will be deemed by the Superintendent as a waiver of any right to confidentiality, which the applicant may have had, and shall relieve the Superintendent from any responsibility if the information is viewed by the public or a competitor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78DAF43D" w14:textId="7E5C5A6B" w:rsidR="00302919" w:rsidRDefault="00302919" w:rsidP="00CE6C15">
+    <w:p w:rsidR="00302919" w:rsidP="00CE6C15" w:rsidRDefault="00302919" w14:paraId="78DAF43D" w14:textId="7E5C5A6B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21278A6E" w14:textId="755B16D5" w:rsidR="007A0392" w:rsidRPr="00643AE8" w:rsidRDefault="007A0392" w:rsidP="007E37E3">
+    <w:p w:rsidRPr="00643AE8" w:rsidR="007A0392" w:rsidP="007E37E3" w:rsidRDefault="007A0392" w14:paraId="21278A6E" w14:textId="755B16D5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00643AE8">
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00E745DC" w:rsidRPr="00643AE8">
+      <w:r w:rsidRPr="00643AE8" w:rsidR="00E745DC">
         <w:t>ctions</w:t>
       </w:r>
       <w:r w:rsidRPr="00643AE8">
         <w:t xml:space="preserve"> B</w:t>
       </w:r>
-      <w:r w:rsidR="00E745DC" w:rsidRPr="00643AE8">
+      <w:r w:rsidRPr="00643AE8" w:rsidR="00E745DC">
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="00643AE8">
         <w:t xml:space="preserve"> A</w:t>
       </w:r>
-      <w:r w:rsidR="00E745DC" w:rsidRPr="00643AE8">
+      <w:r w:rsidRPr="00643AE8" w:rsidR="00E745DC">
         <w:t>pplicant</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DB3D389" w14:textId="2A4E1312" w:rsidR="007A0392" w:rsidRPr="00835465" w:rsidRDefault="00F6097C" w:rsidP="007A0392">
+    <w:p w:rsidRPr="00835465" w:rsidR="007A0392" w:rsidP="007A0392" w:rsidRDefault="00F6097C" w14:paraId="6DB3D389" w14:textId="2A4E1312">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The b</w:t>
       </w:r>
-      <w:r w:rsidR="007A0392" w:rsidRPr="00835465">
+      <w:r w:rsidRPr="00835465" w:rsidR="007A0392">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>oard of directors a</w:t>
       </w:r>
       <w:r w:rsidR="0086644A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>pproves</w:t>
       </w:r>
-      <w:r w:rsidR="007A0392" w:rsidRPr="00835465">
+      <w:r w:rsidRPr="00835465" w:rsidR="007A0392">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> a Plan to Voluntarily Cease Carrying on the Business of Banking and Become a Corporation Subject to Chapter 490 and calls a special meeting of the shareholders.  </w:t>
       </w:r>
       <w:r w:rsidR="00116C83">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="007A0392" w:rsidRPr="00835465">
+      <w:r w:rsidRPr="00835465" w:rsidR="007A0392">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>emplate</w:t>
       </w:r>
       <w:r w:rsidR="00116C83">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="007A0392" w:rsidRPr="00835465">
+      <w:r w:rsidRPr="00835465" w:rsidR="007A0392">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00116C83">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
-      <w:r w:rsidR="007A0392" w:rsidRPr="00835465">
+      <w:r w:rsidRPr="00835465" w:rsidR="007A0392">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> provided below under “Plan to Voluntarily Cease Carrying on the Business of Banking and Become </w:t>
       </w:r>
       <w:r w:rsidR="003F201B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">a Corporation </w:t>
       </w:r>
-      <w:r w:rsidR="007A0392" w:rsidRPr="00835465">
+      <w:r w:rsidRPr="00835465" w:rsidR="007A0392">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Subject to Chapter 490</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="007A0392" w:rsidRPr="00835465">
+      <w:r w:rsidRPr="00835465" w:rsidR="007A0392">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and “Resolution of the Board of Directors.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F7B382B" w14:textId="6B25E73E" w:rsidR="007A0392" w:rsidRPr="00A74666" w:rsidRDefault="007A0392" w:rsidP="00A74666">
+    <w:p w:rsidRPr="00A74666" w:rsidR="007A0392" w:rsidP="00A74666" w:rsidRDefault="007A0392" w14:paraId="6F7B382B" w14:textId="6B25E73E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004112E2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The shareholders are given not</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB2E81">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ice of a special meeting to vote on the Plan to Voluntarily Cease Carrying on the Business of Banking and Become a Corporation Subject to Chapter 490.</w:t>
       </w:r>
-      <w:r w:rsidR="007222B6" w:rsidRPr="00AB2E81">
+      <w:r w:rsidRPr="00AB2E81" w:rsidR="007222B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="004112E2" w:rsidRPr="00AB2E81">
+      <w:r w:rsidRPr="00AB2E81" w:rsidR="004112E2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice is to be given no less than 10 </w:t>
       </w:r>
-      <w:r w:rsidR="00F7401E" w:rsidRPr="00AB2E81">
+      <w:r w:rsidRPr="00AB2E81" w:rsidR="00F7401E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>days</w:t>
       </w:r>
-      <w:r w:rsidR="004112E2" w:rsidRPr="00AB2E81">
+      <w:r w:rsidRPr="00AB2E81" w:rsidR="004112E2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F7401E" w:rsidRPr="00AB2E81">
+      <w:r w:rsidRPr="00AB2E81" w:rsidR="00F7401E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
-      <w:r w:rsidR="004112E2" w:rsidRPr="00AB2E81">
+      <w:r w:rsidRPr="00AB2E81" w:rsidR="004112E2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">more than 60 days </w:t>
       </w:r>
-      <w:r w:rsidR="00AB2E81" w:rsidRPr="00AB2E81">
+      <w:r w:rsidRPr="00AB2E81" w:rsidR="00AB2E81">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>prior to</w:t>
       </w:r>
-      <w:r w:rsidR="004112E2" w:rsidRPr="00AB2E81">
+      <w:r w:rsidRPr="00AB2E81" w:rsidR="004112E2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> the meeting. </w:t>
       </w:r>
       <w:r w:rsidR="00A74666">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007222B6" w:rsidRPr="00A74666">
+      <w:r w:rsidRPr="00A74666" w:rsidR="007222B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>A template is provided below under “Notice to Shareholders.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1327B403" w14:textId="63636297" w:rsidR="007A0392" w:rsidRPr="00835465" w:rsidRDefault="007A0392" w:rsidP="007A0392">
+    <w:p w:rsidRPr="00835465" w:rsidR="007A0392" w:rsidP="007A0392" w:rsidRDefault="007A0392" w14:paraId="1327B403" w14:textId="63636297">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The shareholders </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>adopt</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Plan to Voluntarily Cease Carrying on the Business of Banking and Become a Corporation Subject to Chapter 490.  A template is provided below under </w:t>
       </w:r>
-      <w:r w:rsidR="007222B6" w:rsidRPr="00835465">
+      <w:r w:rsidRPr="00835465" w:rsidR="007222B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Resolution of Shareholders.</w:t>
       </w:r>
-      <w:r w:rsidR="007222B6" w:rsidRPr="00835465">
+      <w:r w:rsidRPr="00835465" w:rsidR="007222B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63102D7D" w14:textId="03AD30D0" w:rsidR="007222B6" w:rsidRDefault="007222B6" w:rsidP="007222B6">
+    <w:p w:rsidR="007222B6" w:rsidP="007222B6" w:rsidRDefault="007222B6" w14:paraId="63102D7D" w14:textId="03AD30D0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Submit the above items and the completed </w:t>
       </w:r>
       <w:r w:rsidR="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">application including the </w:t>
       </w:r>
       <w:r w:rsidRPr="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Articles of Intent to Become Subject to Chapter 490</w:t>
       </w:r>
-      <w:r w:rsidR="300548E5" w:rsidRPr="00835465">
+      <w:r w:rsidRPr="00835465" w:rsidR="300548E5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>as instructed above.  The Articles of Intent to Become Subject to Chapter 490 will be filed and recorded with the Secretary of State.  Include a recorder cover sheet with enough margin space for recording at the various government agencies.</w:t>
       </w:r>
       <w:r w:rsidR="00F71C62">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">  A template is provided below under “Articles of Intent to Become Subject to Chapter 490.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33BF8A59" w14:textId="77777777" w:rsidR="00C4106C" w:rsidRPr="00835465" w:rsidRDefault="00C4106C" w:rsidP="00664E9D">
+    <w:p w:rsidRPr="00835465" w:rsidR="00C4106C" w:rsidP="00664E9D" w:rsidRDefault="00C4106C" w14:paraId="33BF8A59" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24AF2E64" w14:textId="3BB90005" w:rsidR="0054402A" w:rsidRPr="00643AE8" w:rsidRDefault="0054402A" w:rsidP="007E37E3">
+    <w:p w:rsidRPr="00643AE8" w:rsidR="0054402A" w:rsidP="007E37E3" w:rsidRDefault="0054402A" w14:paraId="24AF2E64" w14:textId="3BB90005">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00643AE8">
         <w:t>Application Processing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F63DAF4" w14:textId="3784FBCF" w:rsidR="007A0392" w:rsidRPr="00835465" w:rsidRDefault="0054402A" w:rsidP="0081713C">
+    <w:p w:rsidRPr="00835465" w:rsidR="007A0392" w:rsidP="0081713C" w:rsidRDefault="0054402A" w14:paraId="2F63DAF4" w14:textId="3784FBCF">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The Superintendent reviews the </w:t>
       </w:r>
       <w:r w:rsidR="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">submitted application and </w:t>
       </w:r>
       <w:r w:rsidRPr="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>su</w:t>
       </w:r>
       <w:r w:rsidR="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>pplemental items</w:t>
       </w:r>
       <w:r w:rsidRPr="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.  The application is accepted for processing once the information is deemed accurate and complete.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C21E6B0" w14:textId="5CA2416C" w:rsidR="002138E6" w:rsidRPr="003E7864" w:rsidRDefault="00CD5B45" w:rsidP="0081713C">
+    <w:p w:rsidRPr="003E7864" w:rsidR="002138E6" w:rsidP="0081713C" w:rsidRDefault="00CD5B45" w14:paraId="4C21E6B0" w14:textId="5CA2416C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00771792">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00A046F7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Superintendent</w:t>
       </w:r>
       <w:r w:rsidRPr="00771792">
@@ -947,1978 +1013,1983 @@
       <w:r w:rsidR="00911A39">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidR="00F35400">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00080733">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>another state bank if the plan involves an acquisition of assets and assumption of liabilitie</w:t>
       </w:r>
       <w:r w:rsidR="00F35400">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>s.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24D38721" w14:textId="2734658B" w:rsidR="007A0392" w:rsidRPr="00E6265C" w:rsidRDefault="0054402A" w:rsidP="0081713C">
+    <w:p w:rsidRPr="00E6265C" w:rsidR="007A0392" w:rsidP="0081713C" w:rsidRDefault="0054402A" w14:paraId="24D38721" w14:textId="2734658B">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The Superintendent notifies the </w:t>
       </w:r>
-      <w:r w:rsidR="00835465" w:rsidRPr="00835465">
+      <w:r w:rsidRPr="00835465" w:rsidR="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">applicant in writing of </w:t>
       </w:r>
       <w:r w:rsidRPr="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>approval or denial of the application</w:t>
       </w:r>
       <w:r w:rsidR="00086036">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> within 90 days of acceptance</w:t>
       </w:r>
       <w:r w:rsidRPr="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00835465" w:rsidRPr="00835465">
+      <w:r w:rsidRPr="00835465" w:rsidR="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="007A0392" w:rsidRPr="00835465">
+      <w:r w:rsidRPr="00835465" w:rsidR="007A0392">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:r w:rsidR="00835465" w:rsidRPr="00835465">
+      <w:r w:rsidRPr="00835465" w:rsidR="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>approved</w:t>
       </w:r>
-      <w:r w:rsidR="007A0392" w:rsidRPr="00835465">
+      <w:r w:rsidRPr="00835465" w:rsidR="007A0392">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, the state bank shall immediately surrender its authorization to do </w:t>
       </w:r>
-      <w:r w:rsidR="007A0392" w:rsidRPr="00835465">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00835465" w:rsidR="007A0392">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>business as a state bank to the Superintendent and cease accepting deposits and conducting banking activities</w:t>
       </w:r>
-      <w:r w:rsidR="00835465" w:rsidRPr="00835465">
+      <w:r w:rsidRPr="00835465" w:rsidR="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> in accordance with</w:t>
       </w:r>
-      <w:r w:rsidR="007A0392" w:rsidRPr="00835465">
+      <w:r w:rsidRPr="00835465" w:rsidR="007A0392">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Iowa Code</w:t>
       </w:r>
-      <w:r w:rsidR="00835465" w:rsidRPr="00835465">
+      <w:r w:rsidRPr="00835465" w:rsidR="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Section</w:t>
       </w:r>
-      <w:r w:rsidR="007A0392" w:rsidRPr="00835465">
+      <w:r w:rsidRPr="00835465" w:rsidR="007A0392">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007A0392" w:rsidRPr="00E6265C">
+      <w:r w:rsidRPr="00E6265C" w:rsidR="007A0392">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>524.1309(4).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61F3B136" w14:textId="5543D622" w:rsidR="007A0392" w:rsidRPr="00E6265C" w:rsidRDefault="007A0392" w:rsidP="0081713C">
+    <w:p w:rsidRPr="00E6265C" w:rsidR="007A0392" w:rsidP="0081713C" w:rsidRDefault="007A0392" w14:paraId="61F3B136" w14:textId="5543D622">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E6265C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The state bank gives the notices required by </w:t>
       </w:r>
-      <w:r w:rsidR="00835465" w:rsidRPr="00E6265C">
+      <w:r w:rsidRPr="00E6265C" w:rsidR="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa Code </w:t>
       </w:r>
       <w:r w:rsidRPr="00E6265C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Sections 524.1309(5) and 524.1305(3), and performs the procedures prescribe</w:t>
       </w:r>
       <w:r w:rsidR="00E311AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00E6265C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
-      <w:r w:rsidR="00835465" w:rsidRPr="00E6265C">
+      <w:r w:rsidRPr="00E6265C" w:rsidR="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa Code </w:t>
       </w:r>
       <w:r w:rsidRPr="00E6265C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Section</w:t>
       </w:r>
-      <w:r w:rsidR="000314BE" w:rsidRPr="00E6265C">
+      <w:r w:rsidRPr="00E6265C" w:rsidR="000314BE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00E6265C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> 524.1305</w:t>
       </w:r>
-      <w:r w:rsidR="000314BE" w:rsidRPr="00E6265C">
+      <w:r w:rsidRPr="00E6265C" w:rsidR="000314BE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>(4-6)</w:t>
       </w:r>
-      <w:r w:rsidR="00835465" w:rsidRPr="00E6265C">
+      <w:r w:rsidRPr="00E6265C" w:rsidR="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
-      <w:r w:rsidR="008E3225" w:rsidRPr="00E6265C">
+      <w:r w:rsidRPr="00E6265C" w:rsidR="008E3225">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E6265C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>524.1309(5).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CE2559C" w14:textId="6906B917" w:rsidR="007A0392" w:rsidRPr="00E6265C" w:rsidRDefault="00835465" w:rsidP="0081713C">
+    <w:p w:rsidRPr="00E6265C" w:rsidR="007A0392" w:rsidP="0081713C" w:rsidRDefault="00835465" w14:paraId="5CE2559C" w14:textId="6906B917">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E6265C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>On</w:t>
       </w:r>
-      <w:r w:rsidR="00E16DF6" w:rsidRPr="00E6265C">
+      <w:r w:rsidRPr="00E6265C" w:rsidR="00E16DF6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00E6265C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="007A0392" w:rsidRPr="00E6265C">
+      <w:r w:rsidRPr="00E6265C" w:rsidR="007A0392">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> the state bank has complied with all the requirements of Iowa Code </w:t>
       </w:r>
       <w:r w:rsidRPr="00E6265C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="007A0392" w:rsidRPr="00E6265C">
+      <w:r w:rsidRPr="00E6265C" w:rsidR="007A0392">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ection 524.1309, the Superintendent </w:t>
       </w:r>
       <w:r w:rsidRPr="00E6265C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">delivers </w:t>
       </w:r>
-      <w:r w:rsidR="007A0392" w:rsidRPr="00E6265C">
+      <w:r w:rsidRPr="00E6265C" w:rsidR="007A0392">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the Articles of Intent to Be Subject to Chapter 490 to the Secretary of State for filing and </w:t>
       </w:r>
       <w:r w:rsidRPr="00E6265C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">recording </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E6265C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>per</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E6265C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Iowa Code </w:t>
       </w:r>
-      <w:r w:rsidR="007A0392" w:rsidRPr="00E6265C">
+      <w:r w:rsidRPr="00E6265C" w:rsidR="007A0392">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Section 524.1309(6)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E6265C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71FB1836" w14:textId="01E9F273" w:rsidR="007A0392" w:rsidRPr="00835465" w:rsidRDefault="007A0392" w:rsidP="0081713C">
+    <w:p w:rsidRPr="00835465" w:rsidR="007A0392" w:rsidP="0081713C" w:rsidRDefault="007A0392" w14:paraId="71FB1836" w14:textId="01E9F273">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The Secretary of State issues a </w:t>
       </w:r>
       <w:r w:rsidR="00C5266B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ertificate as to the filing of </w:t>
       </w:r>
       <w:r w:rsidR="00C5266B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Articles of Intent to be Subject to Chapter 490.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57976CAC" w14:textId="77777777" w:rsidR="00C4106C" w:rsidRPr="005B6201" w:rsidRDefault="00C4106C" w:rsidP="00025DFA">
+    <w:p w:rsidRPr="005B6201" w:rsidR="00C4106C" w:rsidP="00025DFA" w:rsidRDefault="00C4106C" w14:paraId="57976CAC" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B208F8C" w14:textId="30BB3E9D" w:rsidR="001C3427" w:rsidRPr="007E37E3" w:rsidRDefault="00007567" w:rsidP="007E37E3">
+    <w:p w:rsidRPr="007E37E3" w:rsidR="001C3427" w:rsidP="007E37E3" w:rsidRDefault="00007567" w14:paraId="0B208F8C" w14:textId="30BB3E9D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="007E37E3">
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00D66C45" w:rsidRPr="007E37E3">
+      <w:r w:rsidRPr="007E37E3" w:rsidR="00D66C45">
         <w:t>ontact</w:t>
       </w:r>
-      <w:r w:rsidR="007602A7" w:rsidRPr="007E37E3">
+      <w:r w:rsidRPr="007E37E3" w:rsidR="007602A7">
         <w:t xml:space="preserve"> I</w:t>
       </w:r>
-      <w:r w:rsidR="00D66C45" w:rsidRPr="007E37E3">
+      <w:r w:rsidRPr="007E37E3" w:rsidR="00D66C45">
         <w:t>nformation</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1278"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="2340"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="2448"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001C3427" w:rsidRPr="001C3427" w14:paraId="7A3E9747" w14:textId="77777777" w:rsidTr="00487545">
+      <w:tr w:rsidRPr="001C3427" w:rsidR="001C3427" w:rsidTr="00487545" w14:paraId="7A3E9747" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4BC6DFAF" w14:textId="77777777" w:rsidR="001C3427" w:rsidRPr="001C3427" w:rsidRDefault="001C3427" w:rsidP="001C3427">
+          <w:p w:rsidRPr="001C3427" w:rsidR="001C3427" w:rsidP="001C3427" w:rsidRDefault="001C3427" w14:paraId="4BC6DFAF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C3427">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8298" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="27802600" w14:textId="77777777" w:rsidR="001C3427" w:rsidRPr="001C3427" w:rsidRDefault="001C3427" w:rsidP="001C3427">
+          <w:p w:rsidRPr="001C3427" w:rsidR="001C3427" w:rsidP="001C3427" w:rsidRDefault="001C3427" w14:paraId="27802600" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C3427" w:rsidRPr="001C3427" w14:paraId="3DDD1DDC" w14:textId="77777777" w:rsidTr="00487545">
+      <w:tr w:rsidRPr="001C3427" w:rsidR="001C3427" w:rsidTr="00487545" w14:paraId="3DDD1DDC" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4E3E715C" w14:textId="77777777" w:rsidR="001C3427" w:rsidRPr="001C3427" w:rsidRDefault="001C3427" w:rsidP="001C3427">
+          <w:p w:rsidRPr="001C3427" w:rsidR="001C3427" w:rsidP="001C3427" w:rsidRDefault="001C3427" w14:paraId="4E3E715C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C3427">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8298" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4C8FA5EC" w14:textId="77777777" w:rsidR="001C3427" w:rsidRPr="001C3427" w:rsidRDefault="001C3427" w:rsidP="001C3427">
+          <w:p w:rsidRPr="001C3427" w:rsidR="001C3427" w:rsidP="001C3427" w:rsidRDefault="001C3427" w14:paraId="4C8FA5EC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C3427" w:rsidRPr="001C3427" w14:paraId="02B1197A" w14:textId="77777777" w:rsidTr="00487545">
+      <w:tr w:rsidRPr="001C3427" w:rsidR="001C3427" w:rsidTr="00487545" w14:paraId="02B1197A" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="66CF5391" w14:textId="77777777" w:rsidR="001C3427" w:rsidRPr="001C3427" w:rsidRDefault="001C3427" w:rsidP="001C3427">
+          <w:p w:rsidRPr="001C3427" w:rsidR="001C3427" w:rsidP="001C3427" w:rsidRDefault="001C3427" w14:paraId="66CF5391" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C3427">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>City:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3AC5C8ED" w14:textId="77777777" w:rsidR="001C3427" w:rsidRPr="001C3427" w:rsidRDefault="001C3427" w:rsidP="001C3427">
+          <w:p w:rsidRPr="001C3427" w:rsidR="001C3427" w:rsidP="001C3427" w:rsidRDefault="001C3427" w14:paraId="3AC5C8ED" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="50BA117A" w14:textId="77777777" w:rsidR="001C3427" w:rsidRPr="001C3427" w:rsidRDefault="001C3427" w:rsidP="001C3427">
+          <w:p w:rsidRPr="001C3427" w:rsidR="001C3427" w:rsidP="001C3427" w:rsidRDefault="001C3427" w14:paraId="50BA117A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C3427">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>County:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4338" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0D3D45F2" w14:textId="77777777" w:rsidR="001C3427" w:rsidRPr="001C3427" w:rsidRDefault="001C3427" w:rsidP="001C3427">
+          <w:p w:rsidRPr="001C3427" w:rsidR="001C3427" w:rsidP="001C3427" w:rsidRDefault="001C3427" w14:paraId="0D3D45F2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C3427" w:rsidRPr="001C3427" w14:paraId="2EE6BCB0" w14:textId="77777777" w:rsidTr="00487545">
+      <w:tr w:rsidRPr="001C3427" w:rsidR="001C3427" w:rsidTr="00487545" w14:paraId="2EE6BCB0" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="403"/>
+          <w:trHeight w:val="403" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5F2B1883" w14:textId="77777777" w:rsidR="001C3427" w:rsidRPr="001C3427" w:rsidRDefault="001C3427" w:rsidP="001C3427">
+          <w:p w:rsidRPr="001C3427" w:rsidR="001C3427" w:rsidP="001C3427" w:rsidRDefault="001C3427" w14:paraId="5F2B1883" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C3427">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>State:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="13584677" w14:textId="77777777" w:rsidR="001C3427" w:rsidRPr="001C3427" w:rsidRDefault="001C3427" w:rsidP="001C3427">
+          <w:p w:rsidRPr="001C3427" w:rsidR="001C3427" w:rsidP="001C3427" w:rsidRDefault="001C3427" w14:paraId="13584677" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3C940ACA" w14:textId="7B4FCFCD" w:rsidR="001C3427" w:rsidRPr="001C3427" w:rsidRDefault="001C3427" w:rsidP="001C3427">
+          <w:p w:rsidRPr="001C3427" w:rsidR="001C3427" w:rsidP="001C3427" w:rsidRDefault="001C3427" w14:paraId="3C940ACA" w14:textId="7B4FCFCD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C3427">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">ZIP </w:t>
             </w:r>
             <w:r w:rsidR="006A40AB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="001C3427">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>ode:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2448" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="166EACC5" w14:textId="77777777" w:rsidR="001C3427" w:rsidRPr="001C3427" w:rsidRDefault="001C3427" w:rsidP="001C3427">
+          <w:p w:rsidRPr="001C3427" w:rsidR="001C3427" w:rsidP="001C3427" w:rsidRDefault="001C3427" w14:paraId="166EACC5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C3427" w:rsidRPr="001C3427" w14:paraId="0A985180" w14:textId="77777777" w:rsidTr="00487545">
+      <w:tr w:rsidRPr="001C3427" w:rsidR="001C3427" w:rsidTr="00487545" w14:paraId="0A985180" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="64E16B7A" w14:textId="77777777" w:rsidR="001C3427" w:rsidRPr="001C3427" w:rsidRDefault="001C3427" w:rsidP="001C3427">
+          <w:p w:rsidRPr="001C3427" w:rsidR="001C3427" w:rsidP="001C3427" w:rsidRDefault="001C3427" w14:paraId="64E16B7A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C3427">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Contact person:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="36E5025C" w14:textId="77777777" w:rsidR="001C3427" w:rsidRPr="001C3427" w:rsidRDefault="001C3427" w:rsidP="001C3427">
+          <w:p w:rsidRPr="001C3427" w:rsidR="001C3427" w:rsidP="001C3427" w:rsidRDefault="001C3427" w14:paraId="36E5025C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C3427" w:rsidRPr="001C3427" w14:paraId="10BA77B9" w14:textId="77777777" w:rsidTr="00487545">
+      <w:tr w:rsidRPr="001C3427" w:rsidR="001C3427" w:rsidTr="00487545" w14:paraId="10BA77B9" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="107B5952" w14:textId="77777777" w:rsidR="001C3427" w:rsidRPr="001C3427" w:rsidRDefault="001C3427" w:rsidP="001C3427">
+          <w:p w:rsidRPr="001C3427" w:rsidR="001C3427" w:rsidP="001C3427" w:rsidRDefault="001C3427" w14:paraId="107B5952" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C3427">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Email address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="671E4CA5" w14:textId="77777777" w:rsidR="001C3427" w:rsidRPr="001C3427" w:rsidRDefault="001C3427" w:rsidP="001C3427">
+          <w:p w:rsidRPr="001C3427" w:rsidR="001C3427" w:rsidP="001C3427" w:rsidRDefault="001C3427" w14:paraId="671E4CA5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="106F3614" w14:textId="77777777" w:rsidR="001C3427" w:rsidRPr="001C3427" w:rsidRDefault="001C3427" w:rsidP="001C3427">
+          <w:p w:rsidRPr="001C3427" w:rsidR="001C3427" w:rsidP="001C3427" w:rsidRDefault="001C3427" w14:paraId="106F3614" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C3427">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Phone:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="157A5278" w14:textId="77777777" w:rsidR="001C3427" w:rsidRPr="001C3427" w:rsidRDefault="001C3427" w:rsidP="001C3427">
+          <w:p w:rsidRPr="001C3427" w:rsidR="001C3427" w:rsidP="001C3427" w:rsidRDefault="001C3427" w14:paraId="157A5278" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="36D50C16" w14:textId="263D82CF" w:rsidR="001C3427" w:rsidRDefault="001C3427" w:rsidP="001C3427"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="4F585707" w14:textId="2873219C" w:rsidR="001C3427" w:rsidRPr="001C3427" w:rsidRDefault="00C4106C" w:rsidP="00C4106C">
+    <w:p w:rsidR="001C3427" w:rsidP="001C3427" w:rsidRDefault="001C3427" w14:paraId="36D50C16" w14:textId="263D82CF"/>
+    <w:p w:rsidR="001C3427" w:rsidP="001C3427" w:rsidRDefault="001C3427" w14:paraId="20CFF85F" w14:textId="65781EB0"/>
+    <w:p w:rsidRPr="001C3427" w:rsidR="001C3427" w:rsidP="00C4106C" w:rsidRDefault="00C4106C" w14:paraId="4F585707" w14:textId="2873219C">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79279696" w14:textId="31D6120D" w:rsidR="00CE6C15" w:rsidRPr="00643AE8" w:rsidRDefault="00CE6C15" w:rsidP="007E37E3">
+    <w:p w:rsidRPr="00643AE8" w:rsidR="00CE6C15" w:rsidP="007E37E3" w:rsidRDefault="00CE6C15" w14:paraId="79279696" w14:textId="31D6120D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00643AE8">
-        <w:lastRenderedPageBreak/>
         <w:t>APPLICATION FOR APPROVAL TO VOLUNTARILY CEASE CARRYING ON THE BUSINESS OF BANKING AND BECOME A CORPORATION SUBJECT TO CHAPTER 490</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A692D0C" w14:textId="77777777" w:rsidR="004C5DA6" w:rsidRDefault="004C5DA6" w:rsidP="00CE6C15">
+    <w:p w:rsidR="004C5DA6" w:rsidP="00CE6C15" w:rsidRDefault="004C5DA6" w14:paraId="7A692D0C" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FF21A66" w14:textId="5E9D5521" w:rsidR="00CE6C15" w:rsidRPr="00CB2FF2" w:rsidRDefault="00331335" w:rsidP="0081713C">
+    <w:p w:rsidRPr="00CB2FF2" w:rsidR="00CE6C15" w:rsidP="0081713C" w:rsidRDefault="00331335" w14:paraId="2FF21A66" w14:textId="5E9D5521">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F2ECC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00F43E05">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidR="00CE6C15" w:rsidRPr="000F2ECC">
+      <w:r w:rsidRPr="000F2ECC" w:rsidR="00CE6C15">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ank</w:t>
       </w:r>
       <w:r w:rsidRPr="000F2ECC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="001138E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>, (city/town)</w:t>
       </w:r>
-      <w:r w:rsidR="001802D6" w:rsidRPr="001802D6">
+      <w:r w:rsidRPr="001802D6" w:rsidR="001802D6">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="001802D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (county) </w:t>
       </w:r>
       <w:r w:rsidR="001802D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>County, Iowa,</w:t>
       </w:r>
-      <w:r w:rsidR="00CE6C15" w:rsidRPr="00CB2FF2">
+      <w:r w:rsidRPr="00CB2FF2" w:rsidR="00CE6C15">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> makes application for approval of a Plan </w:t>
       </w:r>
       <w:r w:rsidR="001B63AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>to Voluntarily</w:t>
       </w:r>
       <w:r w:rsidR="001802D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001B63AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Cease Carrying on the Business of Banking and Become a Corporation Subject to Chapter 490</w:t>
       </w:r>
-      <w:r w:rsidR="00CE6C15" w:rsidRPr="00CB2FF2">
+      <w:r w:rsidRPr="00CB2FF2" w:rsidR="00CE6C15">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="004E0ABB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008A3F52">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>As such, t</w:t>
       </w:r>
-      <w:r w:rsidR="00CE6C15" w:rsidRPr="00CB2FF2">
+      <w:r w:rsidRPr="00CB2FF2" w:rsidR="00CE6C15">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>he following are attached:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75EB8A67" w14:textId="77777777" w:rsidR="00CE6C15" w:rsidRPr="00CB2FF2" w:rsidRDefault="00CE6C15" w:rsidP="00CE6C15">
+    <w:p w:rsidRPr="00CB2FF2" w:rsidR="00CE6C15" w:rsidP="00CE6C15" w:rsidRDefault="00CE6C15" w14:paraId="75EB8A67" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08FC2942" w14:textId="77777777" w:rsidR="008A4C7C" w:rsidRDefault="00CE6C15" w:rsidP="008A4C7C">
+    <w:p w:rsidR="008A4C7C" w:rsidP="008A4C7C" w:rsidRDefault="00CE6C15" w14:paraId="08FC2942" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2FF2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Plan to Voluntarily Cease Carrying on the Business of Banking and Become a Corporation Subject to Chapter 490.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63A2FF15" w14:textId="26AB69E3" w:rsidR="008A4C7C" w:rsidRDefault="0071771C" w:rsidP="008A4C7C">
+    <w:p w:rsidR="008A4C7C" w:rsidP="008A4C7C" w:rsidRDefault="0071771C" w14:paraId="63A2FF15" w14:textId="26AB69E3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A4C7C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">One executed copy of the </w:t>
       </w:r>
-      <w:r w:rsidR="00CE6C15" w:rsidRPr="008A4C7C">
+      <w:r w:rsidRPr="008A4C7C" w:rsidR="00CE6C15">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Articles of Intent to </w:t>
       </w:r>
       <w:r w:rsidR="00DD5CF0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidR="00CE6C15" w:rsidRPr="008A4C7C">
+      <w:r w:rsidRPr="008A4C7C" w:rsidR="00CE6C15">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">e Subject </w:t>
       </w:r>
       <w:r w:rsidR="008A3F52">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidR="00CE6C15" w:rsidRPr="008A4C7C">
+      <w:r w:rsidRPr="008A4C7C" w:rsidR="00CE6C15">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 490</w:t>
       </w:r>
       <w:r w:rsidRPr="008A4C7C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42D37AA0" w14:textId="354A54D3" w:rsidR="008A4C7C" w:rsidRDefault="00CE6C15" w:rsidP="008A4C7C">
+    <w:p w:rsidR="008A4C7C" w:rsidP="008A4C7C" w:rsidRDefault="00CE6C15" w14:paraId="42D37AA0" w14:textId="354A54D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A4C7C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Resolution of</w:t>
       </w:r>
       <w:r w:rsidR="008A3F52">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidRPr="008A4C7C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> board of directors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C712755" w14:textId="2B5559CE" w:rsidR="008A4C7C" w:rsidRDefault="00CE6C15" w:rsidP="008A4C7C">
+    <w:p w:rsidR="008A4C7C" w:rsidP="008A4C7C" w:rsidRDefault="00CE6C15" w14:paraId="1C712755" w14:textId="2B5559CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A4C7C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Copy of </w:t>
       </w:r>
       <w:r w:rsidR="008A3F52">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="008A4C7C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>notice to shareholders.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B1087C8" w14:textId="3D631032" w:rsidR="00CE6C15" w:rsidRPr="008A4C7C" w:rsidRDefault="00CE6C15" w:rsidP="008A4C7C">
+    <w:p w:rsidRPr="008A4C7C" w:rsidR="00CE6C15" w:rsidP="008A4C7C" w:rsidRDefault="00CE6C15" w14:paraId="2B1087C8" w14:textId="3D631032">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A4C7C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Resolution of shareholders as adopted.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AAA959F" w14:textId="77777777" w:rsidR="00CE6C15" w:rsidRPr="00CB2FF2" w:rsidRDefault="00CE6C15" w:rsidP="00441B0C">
+    <w:p w:rsidRPr="00CB2FF2" w:rsidR="00CE6C15" w:rsidP="00441B0C" w:rsidRDefault="00CE6C15" w14:paraId="3AAA959F" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D3AD366" w14:textId="08CB9F56" w:rsidR="00CE6C15" w:rsidRPr="00CB2FF2" w:rsidRDefault="00CE6C15" w:rsidP="00CE6C15">
+    <w:p w:rsidRPr="00CB2FF2" w:rsidR="00CE6C15" w:rsidP="00CE6C15" w:rsidRDefault="00CE6C15" w14:paraId="3D3AD366" w14:textId="08CB9F56">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2FF2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The applicant hereby acknowledges that </w:t>
       </w:r>
       <w:r w:rsidR="00F22CE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>he/she</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB2FF2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> has read the explanation about public disclosure of information contained in the application instructions and that </w:t>
       </w:r>
       <w:r w:rsidR="00F22CE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>he/she</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB2FF2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> understands that the information submitted with the application will be treated as public information unless the applicant has requested confidential treatment of material in the application and submitted a “public” copy of the application from which the confidential information has been excised.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14CCB358" w14:textId="6F1A295E" w:rsidR="00CE6C15" w:rsidRDefault="00CE6C15" w:rsidP="00457250">
+    <w:p w:rsidR="00CE6C15" w:rsidP="00457250" w:rsidRDefault="00CE6C15" w14:paraId="14CCB358" w14:textId="6F1A295E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18DCC1DC" w14:textId="77777777" w:rsidR="00F43E05" w:rsidRPr="00CE258D" w:rsidRDefault="00F43E05" w:rsidP="00F43E05">
+    <w:p w:rsidRPr="00CE258D" w:rsidR="00F43E05" w:rsidP="00F43E05" w:rsidRDefault="00F43E05" w14:paraId="18DCC1DC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE258D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The undersigned hereby certify that the statements contained in this application are true to their best knowledge and belief.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59B1E64B" w14:textId="77777777" w:rsidR="00F43E05" w:rsidRPr="00C61B7E" w:rsidRDefault="00F43E05" w:rsidP="00457250">
+    <w:p w:rsidRPr="00C61B7E" w:rsidR="00F43E05" w:rsidP="00457250" w:rsidRDefault="00F43E05" w14:paraId="59B1E64B" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C08EECB" w14:textId="77777777" w:rsidR="00CE6C15" w:rsidRPr="00C61B7E" w:rsidRDefault="00CE6C15" w:rsidP="00457250">
+    <w:p w:rsidRPr="00C61B7E" w:rsidR="00CE6C15" w:rsidP="00457250" w:rsidRDefault="00CE6C15" w14:paraId="0C08EECB" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5508"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CB2FF2" w:rsidRPr="00C61B7E" w14:paraId="30AFB949" w14:textId="77777777" w:rsidTr="00487545">
+      <w:tr w:rsidRPr="00C61B7E" w:rsidR="00CB2FF2" w:rsidTr="00487545" w14:paraId="30AFB949" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="238B43AB" w14:textId="77777777" w:rsidR="00CB2FF2" w:rsidRPr="00C61B7E" w:rsidRDefault="00CB2FF2" w:rsidP="00487545">
+          <w:p w:rsidRPr="00C61B7E" w:rsidR="00CB2FF2" w:rsidP="00487545" w:rsidRDefault="00CB2FF2" w14:paraId="238B43AB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2FF2" w:rsidRPr="00184EDA" w14:paraId="73C48692" w14:textId="77777777" w:rsidTr="00487545">
+      <w:tr w:rsidRPr="00184EDA" w:rsidR="00CB2FF2" w:rsidTr="00487545" w14:paraId="73C48692" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6063E7E8" w14:textId="77777777" w:rsidR="00CB2FF2" w:rsidRPr="00184EDA" w:rsidRDefault="00CB2FF2" w:rsidP="00487545">
+          <w:p w:rsidRPr="00184EDA" w:rsidR="00CB2FF2" w:rsidP="00487545" w:rsidRDefault="00CB2FF2" w14:paraId="6063E7E8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184EDA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2FF2" w:rsidRPr="00184EDA" w14:paraId="182708EF" w14:textId="77777777" w:rsidTr="00487545">
+      <w:tr w:rsidRPr="00184EDA" w:rsidR="00CB2FF2" w:rsidTr="00487545" w14:paraId="182708EF" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="556B8054" w14:textId="77777777" w:rsidR="00CB2FF2" w:rsidRPr="00184EDA" w:rsidRDefault="00CB2FF2" w:rsidP="00487545">
+          <w:p w:rsidRPr="00184EDA" w:rsidR="00CB2FF2" w:rsidP="00487545" w:rsidRDefault="00CB2FF2" w14:paraId="556B8054" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2FF2" w:rsidRPr="00184EDA" w14:paraId="70F71F75" w14:textId="77777777" w:rsidTr="00487545">
+      <w:tr w:rsidRPr="00184EDA" w:rsidR="00CB2FF2" w:rsidTr="00487545" w14:paraId="70F71F75" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C8E7A50" w14:textId="77777777" w:rsidR="00CB2FF2" w:rsidRPr="00184EDA" w:rsidRDefault="00CB2FF2" w:rsidP="00487545">
+          <w:p w:rsidRPr="00184EDA" w:rsidR="00CB2FF2" w:rsidP="00487545" w:rsidRDefault="00CB2FF2" w14:paraId="2C8E7A50" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184EDA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2FF2" w:rsidRPr="00184EDA" w14:paraId="41C71706" w14:textId="77777777" w:rsidTr="00487545">
+      <w:tr w:rsidRPr="00184EDA" w:rsidR="00CB2FF2" w:rsidTr="00487545" w14:paraId="41C71706" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="537EC7E2" w14:textId="77777777" w:rsidR="00CB2FF2" w:rsidRPr="00184EDA" w:rsidRDefault="00CB2FF2" w:rsidP="00487545">
+          <w:p w:rsidRPr="00184EDA" w:rsidR="00CB2FF2" w:rsidP="00487545" w:rsidRDefault="00CB2FF2" w14:paraId="537EC7E2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB2FF2" w:rsidRPr="00184EDA" w14:paraId="40C7A3CB" w14:textId="77777777" w:rsidTr="00487545">
+      <w:tr w:rsidRPr="00184EDA" w:rsidR="00CB2FF2" w:rsidTr="00487545" w14:paraId="40C7A3CB" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0DCB0691" w14:textId="77777777" w:rsidR="00CB2FF2" w:rsidRPr="00184EDA" w:rsidRDefault="00CB2FF2" w:rsidP="00487545">
+          <w:p w:rsidRPr="00184EDA" w:rsidR="00CB2FF2" w:rsidP="00487545" w:rsidRDefault="00CB2FF2" w14:paraId="0DCB0691" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184EDA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3EADB922" w14:textId="3E67D799" w:rsidR="001C7528" w:rsidRDefault="00835465" w:rsidP="005B6201">
+    <w:p w:rsidR="001C7528" w:rsidP="005B6201" w:rsidRDefault="00835465" w14:paraId="3EADB922" w14:textId="3E67D799">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:sectPr w:rsidR="001C7528" w:rsidSect="00643AE8">
           <w:footerReference w:type="default" r:id="rId11"/>
           <w:headerReference w:type="first" r:id="rId12"/>
           <w:footerReference w:type="first" r:id="rId13"/>
-          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
+          <w:headerReference w:type="default" r:id="R6bf5e2ffe8f14a9f"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AF603AA" w14:textId="3B41D0CB" w:rsidR="00862D4F" w:rsidRPr="00643AE8" w:rsidRDefault="00113BCF" w:rsidP="007E37E3">
+    <w:p w:rsidRPr="00643AE8" w:rsidR="00862D4F" w:rsidP="007E37E3" w:rsidRDefault="00113BCF" w14:paraId="1AF603AA" w14:textId="3B41D0CB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00643AE8">
-        <w:lastRenderedPageBreak/>
         <w:t>PLAN TO VOLUNTARILY CEASE CARRYING ON THE BUSINESS OF BANKING AND BECOME SUBJECT TO CHAPTER 490</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B2401EB" w14:textId="77777777" w:rsidR="007A02EC" w:rsidRDefault="007A02EC" w:rsidP="001802D6">
+    <w:p w:rsidR="007A02EC" w:rsidP="001802D6" w:rsidRDefault="007A02EC" w14:paraId="2B2401EB" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F6A62D3" w14:textId="5006F237" w:rsidR="00567B9B" w:rsidRPr="00C63E13" w:rsidRDefault="00567B9B" w:rsidP="001802D6">
+    <w:p w:rsidRPr="00C63E13" w:rsidR="00567B9B" w:rsidP="001802D6" w:rsidRDefault="00567B9B" w14:paraId="1F6A62D3" w14:textId="5006F237">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C63E13">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C63E13">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C63E13">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>DESCRIPTION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F5DF2F2" w14:textId="77777777" w:rsidR="00567B9B" w:rsidRPr="00457250" w:rsidRDefault="00567B9B">
-[...6 lines deleted...]
-    <w:p w14:paraId="623E13E4" w14:textId="3B43ED73" w:rsidR="00567B9B" w:rsidRPr="007A02EC" w:rsidRDefault="00567B9B" w:rsidP="00C61B7E">
+    <w:p w:rsidRPr="00457250" w:rsidR="00567B9B" w:rsidRDefault="00567B9B" w14:paraId="4F5DF2F2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A02EC" w:rsidR="00567B9B" w:rsidP="00C61B7E" w:rsidRDefault="00567B9B" w14:paraId="623E13E4" w14:textId="3B43ED73">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00835465">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00BB6453">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>Bank</w:t>
       </w:r>
       <w:r w:rsidRPr="00835465">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00835465">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(city/town)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="001802D6" w:rsidRPr="001802D6">
+      <w:r w:rsidRPr="001802D6" w:rsidR="001802D6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(county)</w:t>
       </w:r>
       <w:r w:rsidR="001802D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> County, Iowa, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">is a state bank chartered under Iowa Code </w:t>
       </w:r>
-      <w:r w:rsidR="00316EAE" w:rsidRPr="00C61B7E">
+      <w:r w:rsidRPr="00C61B7E" w:rsidR="00316EAE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>hapter 524.  The post office address of the principal place of business is</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007A02EC" w:rsidRPr="00835465">
+      <w:r w:rsidRPr="00835465" w:rsidR="007A02EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(address)</w:t>
       </w:r>
       <w:r w:rsidR="007A02EC">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="028DF3D7" w14:textId="1F7AB0B3" w:rsidR="00567B9B" w:rsidRDefault="00567B9B" w:rsidP="00C61B7E">
+    <w:p w:rsidR="00567B9B" w:rsidP="00C61B7E" w:rsidRDefault="00567B9B" w14:paraId="028DF3D7" w14:textId="1F7AB0B3">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The names and addresses of the </w:t>
       </w:r>
-      <w:r w:rsidR="00835465" w:rsidRPr="00C61B7E">
+      <w:r w:rsidRPr="00C61B7E" w:rsidR="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ank’s officers and directors are</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2335"/>
         <w:gridCol w:w="3138"/>
         <w:gridCol w:w="3877"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003C63D6" w:rsidRPr="003C63D6" w14:paraId="63B23EAC" w14:textId="77777777" w:rsidTr="003C63D6">
+      <w:tr w:rsidRPr="003C63D6" w:rsidR="003C63D6" w:rsidTr="003C63D6" w14:paraId="63B23EAC" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1249" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12E829E9" w14:textId="77777777" w:rsidR="003C63D6" w:rsidRPr="003C63D6" w:rsidRDefault="003C63D6" w:rsidP="003C63D6">
+          <w:p w:rsidRPr="003C63D6" w:rsidR="003C63D6" w:rsidP="003C63D6" w:rsidRDefault="003C63D6" w14:paraId="12E829E9" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C63D6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>NAME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1678" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="16362E53" w14:textId="2C98F758" w:rsidR="003C63D6" w:rsidRPr="003C63D6" w:rsidRDefault="003C63D6" w:rsidP="003C63D6">
+          <w:p w:rsidRPr="003C63D6" w:rsidR="003C63D6" w:rsidP="003C63D6" w:rsidRDefault="003C63D6" w14:paraId="16362E53" w14:textId="2C98F758">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>POSITION</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2074" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F9C8BF6" w14:textId="08FABD20" w:rsidR="003C63D6" w:rsidRPr="003C63D6" w:rsidRDefault="003C63D6" w:rsidP="003C63D6">
+          <w:p w:rsidRPr="003C63D6" w:rsidR="003C63D6" w:rsidP="003C63D6" w:rsidRDefault="003C63D6" w14:paraId="6F9C8BF6" w14:textId="08FABD20">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C63D6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ADDRESS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C63D6" w:rsidRPr="003C63D6" w14:paraId="2160198D" w14:textId="77777777" w:rsidTr="003C63D6">
+      <w:tr w:rsidRPr="003C63D6" w:rsidR="003C63D6" w:rsidTr="003C63D6" w14:paraId="2160198D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1249" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="481B3250" w14:textId="77777777" w:rsidR="003C63D6" w:rsidRPr="003C63D6" w:rsidRDefault="003C63D6" w:rsidP="003C63D6">
+          <w:p w:rsidRPr="003C63D6" w:rsidR="003C63D6" w:rsidP="003C63D6" w:rsidRDefault="003C63D6" w14:paraId="481B3250" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1678" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="331355A1" w14:textId="77777777" w:rsidR="003C63D6" w:rsidRPr="003C63D6" w:rsidRDefault="003C63D6" w:rsidP="003C63D6">
+          <w:p w:rsidRPr="003C63D6" w:rsidR="003C63D6" w:rsidP="003C63D6" w:rsidRDefault="003C63D6" w14:paraId="331355A1" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2074" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5665FB22" w14:textId="6BBC54EF" w:rsidR="003C63D6" w:rsidRPr="003C63D6" w:rsidRDefault="003C63D6" w:rsidP="003C63D6">
+          <w:p w:rsidRPr="003C63D6" w:rsidR="003C63D6" w:rsidP="003C63D6" w:rsidRDefault="003C63D6" w14:paraId="5665FB22" w14:textId="6BBC54EF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C63D6" w:rsidRPr="003C63D6" w14:paraId="6DF734F3" w14:textId="77777777" w:rsidTr="003C63D6">
+      <w:tr w:rsidRPr="003C63D6" w:rsidR="003C63D6" w:rsidTr="003C63D6" w14:paraId="6DF734F3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1249" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7EC0F3A9" w14:textId="77777777" w:rsidR="003C63D6" w:rsidRPr="003C63D6" w:rsidRDefault="003C63D6" w:rsidP="003C63D6">
+          <w:p w:rsidRPr="003C63D6" w:rsidR="003C63D6" w:rsidP="003C63D6" w:rsidRDefault="003C63D6" w14:paraId="7EC0F3A9" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1678" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1F059592" w14:textId="77777777" w:rsidR="003C63D6" w:rsidRPr="003C63D6" w:rsidRDefault="003C63D6" w:rsidP="003C63D6">
+          <w:p w:rsidRPr="003C63D6" w:rsidR="003C63D6" w:rsidP="003C63D6" w:rsidRDefault="003C63D6" w14:paraId="1F059592" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2074" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4B509880" w14:textId="6169483F" w:rsidR="003C63D6" w:rsidRPr="003C63D6" w:rsidRDefault="003C63D6" w:rsidP="003C63D6">
+          <w:p w:rsidRPr="003C63D6" w:rsidR="003C63D6" w:rsidP="003C63D6" w:rsidRDefault="003C63D6" w14:paraId="4B509880" w14:textId="6169483F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C63D6" w:rsidRPr="003C63D6" w14:paraId="4CB09638" w14:textId="77777777" w:rsidTr="003C63D6">
+      <w:tr w:rsidRPr="003C63D6" w:rsidR="003C63D6" w:rsidTr="003C63D6" w14:paraId="4CB09638" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1249" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3FB72EEF" w14:textId="77777777" w:rsidR="003C63D6" w:rsidRPr="003C63D6" w:rsidRDefault="003C63D6" w:rsidP="003C63D6">
+          <w:p w:rsidRPr="003C63D6" w:rsidR="003C63D6" w:rsidP="003C63D6" w:rsidRDefault="003C63D6" w14:paraId="3FB72EEF" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1678" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="53570122" w14:textId="77777777" w:rsidR="003C63D6" w:rsidRPr="003C63D6" w:rsidRDefault="003C63D6" w:rsidP="003C63D6">
+          <w:p w:rsidRPr="003C63D6" w:rsidR="003C63D6" w:rsidP="003C63D6" w:rsidRDefault="003C63D6" w14:paraId="53570122" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2074" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="71906CF3" w14:textId="77D57784" w:rsidR="003C63D6" w:rsidRPr="003C63D6" w:rsidRDefault="003C63D6" w:rsidP="003C63D6">
+          <w:p w:rsidRPr="003C63D6" w:rsidR="003C63D6" w:rsidP="003C63D6" w:rsidRDefault="003C63D6" w14:paraId="71906CF3" w14:textId="77D57784">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C63D6" w:rsidRPr="003C63D6" w14:paraId="63EE6BC8" w14:textId="77777777" w:rsidTr="003C63D6">
+      <w:tr w:rsidRPr="003C63D6" w:rsidR="003C63D6" w:rsidTr="003C63D6" w14:paraId="63EE6BC8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1249" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2D7FCA92" w14:textId="77777777" w:rsidR="003C63D6" w:rsidRPr="003C63D6" w:rsidRDefault="003C63D6" w:rsidP="003C63D6">
+          <w:p w:rsidRPr="003C63D6" w:rsidR="003C63D6" w:rsidP="003C63D6" w:rsidRDefault="003C63D6" w14:paraId="2D7FCA92" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1678" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="32AC4364" w14:textId="77777777" w:rsidR="003C63D6" w:rsidRPr="003C63D6" w:rsidRDefault="003C63D6" w:rsidP="003C63D6">
+          <w:p w:rsidRPr="003C63D6" w:rsidR="003C63D6" w:rsidP="003C63D6" w:rsidRDefault="003C63D6" w14:paraId="32AC4364" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2074" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1A8B0FEB" w14:textId="124315E9" w:rsidR="003C63D6" w:rsidRPr="003C63D6" w:rsidRDefault="003C63D6" w:rsidP="003C63D6">
+          <w:p w:rsidRPr="003C63D6" w:rsidR="003C63D6" w:rsidP="003C63D6" w:rsidRDefault="003C63D6" w14:paraId="1A8B0FEB" w14:textId="124315E9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C63D6" w:rsidRPr="003C63D6" w14:paraId="0DB5F147" w14:textId="77777777" w:rsidTr="003C63D6">
+      <w:tr w:rsidRPr="003C63D6" w:rsidR="003C63D6" w:rsidTr="003C63D6" w14:paraId="0DB5F147" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1249" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6C9B7266" w14:textId="77777777" w:rsidR="003C63D6" w:rsidRPr="003C63D6" w:rsidRDefault="003C63D6" w:rsidP="003C63D6">
+          <w:p w:rsidRPr="003C63D6" w:rsidR="003C63D6" w:rsidP="003C63D6" w:rsidRDefault="003C63D6" w14:paraId="6C9B7266" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1678" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="22809D88" w14:textId="77777777" w:rsidR="003C63D6" w:rsidRPr="003C63D6" w:rsidRDefault="003C63D6" w:rsidP="003C63D6">
+          <w:p w:rsidRPr="003C63D6" w:rsidR="003C63D6" w:rsidP="003C63D6" w:rsidRDefault="003C63D6" w14:paraId="22809D88" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2074" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3B28223A" w14:textId="77777777" w:rsidR="003C63D6" w:rsidRPr="003C63D6" w:rsidRDefault="003C63D6" w:rsidP="003C63D6">
+          <w:p w:rsidRPr="003C63D6" w:rsidR="003C63D6" w:rsidP="003C63D6" w:rsidRDefault="003C63D6" w14:paraId="3B28223A" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C63D6" w:rsidRPr="003C63D6" w14:paraId="421A4FD5" w14:textId="77777777" w:rsidTr="003C63D6">
+      <w:tr w:rsidRPr="003C63D6" w:rsidR="003C63D6" w:rsidTr="003C63D6" w14:paraId="421A4FD5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1249" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3038BFCE" w14:textId="77777777" w:rsidR="003C63D6" w:rsidRPr="003C63D6" w:rsidRDefault="003C63D6" w:rsidP="003C63D6">
+          <w:p w:rsidRPr="003C63D6" w:rsidR="003C63D6" w:rsidP="003C63D6" w:rsidRDefault="003C63D6" w14:paraId="3038BFCE" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1678" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0C231C47" w14:textId="77777777" w:rsidR="003C63D6" w:rsidRPr="003C63D6" w:rsidRDefault="003C63D6" w:rsidP="003C63D6">
+          <w:p w:rsidRPr="003C63D6" w:rsidR="003C63D6" w:rsidP="003C63D6" w:rsidRDefault="003C63D6" w14:paraId="0C231C47" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2074" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3A008C7C" w14:textId="77777777" w:rsidR="003C63D6" w:rsidRPr="003C63D6" w:rsidRDefault="003C63D6" w:rsidP="003C63D6">
+          <w:p w:rsidRPr="003C63D6" w:rsidR="003C63D6" w:rsidP="003C63D6" w:rsidRDefault="003C63D6" w14:paraId="3A008C7C" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7505475C" w14:textId="77777777" w:rsidR="00662C25" w:rsidRDefault="00662C25" w:rsidP="00662C25">
+    <w:p w:rsidR="00662C25" w:rsidP="00662C25" w:rsidRDefault="00662C25" w14:paraId="7505475C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="668F86E9" w14:textId="1C11871B" w:rsidR="00662C25" w:rsidRDefault="00567B9B" w:rsidP="00C61B7E">
+    <w:p w:rsidR="00662C25" w:rsidP="00C61B7E" w:rsidRDefault="00567B9B" w14:paraId="668F86E9" w14:textId="1C11871B">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="00835465" w:rsidRPr="00C61B7E">
+      <w:r w:rsidRPr="00C61B7E" w:rsidR="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ank has issued and </w:t>
       </w:r>
       <w:r w:rsidR="00BA1BA3">
         <w:t xml:space="preserve">there are </w:t>
       </w:r>
       <w:r w:rsidRPr="00835465">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(number)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
@@ -3000,514 +3071,520 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>shareholders held on</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00835465">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(date)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The number of </w:t>
       </w:r>
-      <w:r w:rsidR="00835465" w:rsidRPr="00C61B7E">
+      <w:r w:rsidRPr="00C61B7E" w:rsidR="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>hares voting for the Plan was</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00835465">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(number)</w:t>
       </w:r>
       <w:r w:rsidR="00351062">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00351062" w:rsidRPr="00C61B7E">
+      <w:r w:rsidRPr="00C61B7E" w:rsidR="00351062">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">and the number of </w:t>
       </w:r>
-      <w:r w:rsidR="00835465" w:rsidRPr="00C61B7E">
+      <w:r w:rsidRPr="00C61B7E" w:rsidR="00835465">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00351062" w:rsidRPr="00C61B7E">
+      <w:r w:rsidRPr="00C61B7E" w:rsidR="00351062">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>hares voting against the Plan was</w:t>
       </w:r>
       <w:r w:rsidR="00351062">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00351062" w:rsidRPr="00835465">
+      <w:r w:rsidRPr="00835465" w:rsidR="00351062">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(number)</w:t>
       </w:r>
       <w:r w:rsidR="00351062">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B378777" w14:textId="0E5E991D" w:rsidR="00351062" w:rsidRPr="00351062" w:rsidRDefault="00662C25" w:rsidP="00C61B7E">
+    <w:p w:rsidRPr="00351062" w:rsidR="00351062" w:rsidP="00C61B7E" w:rsidRDefault="00662C25" w14:paraId="2B378777" w14:textId="0E5E991D">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00351062" w:rsidRPr="00C61B7E">
+      <w:r w:rsidRPr="00C61B7E" w:rsidR="00351062">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The nature of business to be conducted by the Corporation under Iowa Code Chapter 490 will be </w:t>
       </w:r>
-      <w:r w:rsidR="00351062" w:rsidRPr="00835465">
+      <w:r w:rsidRPr="00835465" w:rsidR="00351062">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(describe purpose of the 490 corporation – for example, to engage in any lawful business)</w:t>
       </w:r>
       <w:r w:rsidR="00351062">
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:r w:rsidR="00351062" w:rsidRPr="00C61B7E">
+      <w:r w:rsidRPr="00C61B7E" w:rsidR="00351062">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The general nature of the assets held by the Corporation </w:t>
       </w:r>
-      <w:r w:rsidR="009404A4" w:rsidRPr="00C61B7E">
+      <w:r w:rsidRPr="00C61B7E" w:rsidR="009404A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00351062" w:rsidRPr="00C61B7E">
+      <w:r w:rsidRPr="00C61B7E" w:rsidR="00351062">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>hall consist of</w:t>
       </w:r>
       <w:r w:rsidR="00351062">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00351062" w:rsidRPr="00A40691">
+      <w:r w:rsidRPr="00A40691" w:rsidR="00351062">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">(describe the types of assets the </w:t>
       </w:r>
-      <w:r w:rsidR="00835465" w:rsidRPr="00A40691">
+      <w:r w:rsidRPr="00A40691" w:rsidR="00835465">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="00351062" w:rsidRPr="00A40691">
+      <w:r w:rsidRPr="00A40691" w:rsidR="00351062">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">orporation will have – </w:t>
       </w:r>
       <w:r w:rsidR="000226E2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidR="001802D6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">example, </w:t>
       </w:r>
-      <w:r w:rsidR="001802D6" w:rsidRPr="00A40691">
+      <w:r w:rsidRPr="00A40691" w:rsidR="001802D6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>cash</w:t>
       </w:r>
-      <w:r w:rsidR="00351062" w:rsidRPr="00A40691">
+      <w:r w:rsidRPr="00A40691" w:rsidR="00351062">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>, real estate, etc.)</w:t>
       </w:r>
       <w:r w:rsidR="00351062">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C54AC83" w14:textId="77777777" w:rsidR="00044B15" w:rsidRPr="00394A17" w:rsidRDefault="00567B9B" w:rsidP="001802D6">
+    <w:p w:rsidRPr="00394A17" w:rsidR="00044B15" w:rsidP="001802D6" w:rsidRDefault="00567B9B" w14:paraId="0C54AC83" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00394A17">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>II.</w:t>
       </w:r>
-      <w:r w:rsidR="00044B15" w:rsidRPr="00394A17">
+      <w:r w:rsidRPr="00394A17" w:rsidR="00044B15">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00394A17" w:rsidR="00044B15">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>GENERAL PROVISIONS OF THE PLAN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="276ACD9F" w14:textId="6F2D21F7" w:rsidR="00113BCF" w:rsidRPr="00C61B7E" w:rsidRDefault="00113BCF" w:rsidP="00C61B7E">
+    <w:p w:rsidRPr="00C61B7E" w:rsidR="00113BCF" w:rsidP="00C61B7E" w:rsidRDefault="00113BCF" w14:paraId="276ACD9F" w14:textId="6F2D21F7">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00174873">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">No </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00174873" w:rsidRPr="00C61B7E">
+      <w:r w:rsidRPr="00C61B7E" w:rsidR="00174873">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>articular form</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00044B15" w:rsidRPr="00C61B7E">
+      <w:r w:rsidRPr="00C61B7E" w:rsidR="00044B15">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">for this portion of the </w:t>
       </w:r>
       <w:r w:rsidR="002C72AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00044B15" w:rsidRPr="00C61B7E">
+      <w:r w:rsidRPr="00C61B7E" w:rsidR="00044B15">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">lan </w:t>
       </w:r>
       <w:r w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>is specified.</w:t>
       </w:r>
-      <w:r w:rsidR="003F4622" w:rsidRPr="00C61B7E">
+      <w:r w:rsidRPr="00C61B7E" w:rsidR="003F4622">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">  The </w:t>
       </w:r>
-      <w:r w:rsidR="00E52F65" w:rsidRPr="00C61B7E">
+      <w:r w:rsidRPr="00C61B7E" w:rsidR="00E52F65">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:r w:rsidR="00044B15" w:rsidRPr="00C61B7E">
+      <w:r w:rsidRPr="00C61B7E" w:rsidR="00044B15">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">eneral </w:t>
       </w:r>
-      <w:r w:rsidR="00E52F65" w:rsidRPr="00C61B7E">
+      <w:r w:rsidRPr="00C61B7E" w:rsidR="00E52F65">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00044B15" w:rsidRPr="00C61B7E">
+      <w:r w:rsidRPr="00C61B7E" w:rsidR="00044B15">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">rovisions </w:t>
       </w:r>
-      <w:r w:rsidR="003F4622" w:rsidRPr="00C61B7E">
+      <w:r w:rsidRPr="00C61B7E" w:rsidR="003F4622">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">should involve a provision for acquisition of the bank’s assets and assumption of the bank’s liabilities by another financial institution </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="003F4622" w:rsidRPr="00C61B7E">
+      <w:r w:rsidRPr="00C61B7E" w:rsidR="003F4622">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>insured</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="003F4622" w:rsidRPr="00C61B7E">
+      <w:r w:rsidRPr="00C61B7E" w:rsidR="003F4622">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> by the F</w:t>
       </w:r>
       <w:r w:rsidR="00E814E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">ederal </w:t>
       </w:r>
-      <w:r w:rsidR="003F4622" w:rsidRPr="00C61B7E">
+      <w:r w:rsidRPr="00C61B7E" w:rsidR="003F4622">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00E814E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">eposit </w:t>
       </w:r>
-      <w:r w:rsidR="003F4622" w:rsidRPr="00C61B7E">
+      <w:r w:rsidRPr="00C61B7E" w:rsidR="003F4622">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00E814E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">nsurance </w:t>
       </w:r>
-      <w:r w:rsidR="003F4622" w:rsidRPr="00C61B7E">
+      <w:r w:rsidRPr="00C61B7E" w:rsidR="003F4622">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00E814E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>orporation</w:t>
       </w:r>
-      <w:r w:rsidR="003F4622" w:rsidRPr="00C61B7E">
+      <w:r w:rsidRPr="00C61B7E" w:rsidR="003F4622">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> or any other plan providing for the </w:t>
       </w:r>
-      <w:r w:rsidR="003F4622" w:rsidRPr="00C61B7E">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00C61B7E" w:rsidR="003F4622">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
         <w:t xml:space="preserve">cessation of banking business and the payment of the bank’s liabilities.  The essential ingredient of the </w:t>
       </w:r>
       <w:r w:rsidR="0051186D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="003F4622" w:rsidRPr="00C61B7E">
+      <w:r w:rsidRPr="00C61B7E" w:rsidR="003F4622">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">lan is payment in </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="003F4622" w:rsidRPr="00C61B7E">
+      <w:r w:rsidRPr="00C61B7E" w:rsidR="003F4622">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>full</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="003F4622" w:rsidRPr="00C61B7E">
+      <w:r w:rsidRPr="00C61B7E" w:rsidR="003F4622">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> of liabilities to depositors and creditors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="475F10CC" w14:textId="21A85905" w:rsidR="003F4622" w:rsidRPr="00C61B7E" w:rsidRDefault="003F4622" w:rsidP="00C61B7E">
+    <w:p w:rsidRPr="00C61B7E" w:rsidR="003F4622" w:rsidP="00C61B7E" w:rsidRDefault="003F4622" w14:paraId="475F10CC" w14:textId="21A85905">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="002C72AA" w:rsidRPr="00C61B7E">
+      <w:r w:rsidRPr="00C61B7E" w:rsidR="002C72AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>Per Iowa Code Section 524.1309(1</w:t>
       </w:r>
       <w:r w:rsidR="002C72AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>), t</w:t>
       </w:r>
       <w:r w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>he Plan must also include a provision for continuation of the business of the state bank in the event acquisition of its assets and assumption of liabilities by another bank or any other plan of dissolution is not completed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25143941" w14:textId="44F329CF" w:rsidR="003F4622" w:rsidRPr="00E67B96" w:rsidRDefault="00DD07D6" w:rsidP="004A49F5">
+    <w:p w:rsidRPr="00E67B96" w:rsidR="003F4622" w:rsidP="004A49F5" w:rsidRDefault="00DD07D6" w14:paraId="25143941" w14:textId="44F329CF">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E67B96">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>III.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E67B96">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -3563,509 +3640,516 @@
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>AS</w:t>
       </w:r>
       <w:r w:rsidRPr="00E67B96">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00310292">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>APPLICABLE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13E52F9C" w14:textId="77777777" w:rsidR="003F4622" w:rsidRPr="00E67B96" w:rsidRDefault="009A0994" w:rsidP="002019C5">
+    <w:p w:rsidRPr="00E67B96" w:rsidR="003F4622" w:rsidP="002019C5" w:rsidRDefault="009A0994" w14:paraId="13E52F9C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E67B96">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IV.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E67B96">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E67B96">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>REVOCATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A60219A" w14:textId="5EBD807D" w:rsidR="009A0994" w:rsidRPr="00C61B7E" w:rsidRDefault="009A0994" w:rsidP="00C61B7E">
+    <w:p w:rsidRPr="00C61B7E" w:rsidR="009A0994" w:rsidP="00C61B7E" w:rsidRDefault="009A0994" w14:paraId="5A60219A" w14:textId="5EBD807D">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>This Plan may be revoked at any time prior to the filing of the Articles of Intent</w:t>
       </w:r>
-      <w:r w:rsidR="009404A4" w:rsidRPr="00C61B7E">
+      <w:r w:rsidRPr="00C61B7E" w:rsidR="009404A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="00044135">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidR="009404A4" w:rsidRPr="00C61B7E">
+      <w:r w:rsidRPr="00C61B7E" w:rsidR="009404A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>e Subject to Chapter 490</w:t>
       </w:r>
       <w:r w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> with the Secretary of State by </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>taking action</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the manner prescribed by Iowa Co</w:t>
       </w:r>
-      <w:r w:rsidR="00251021" w:rsidRPr="00C61B7E">
+      <w:r w:rsidRPr="00C61B7E" w:rsidR="00251021">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
-      <w:r w:rsidR="00A40691" w:rsidRPr="00C61B7E">
+      <w:r w:rsidRPr="00C61B7E" w:rsidR="00A40691">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ection 524.1306.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7110"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A40691" w:rsidRPr="00A40691" w14:paraId="4E16D933" w14:textId="77777777" w:rsidTr="00487545">
+      <w:tr w:rsidRPr="00A40691" w:rsidR="00A40691" w:rsidTr="00487545" w14:paraId="4E16D933" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="205092A7" w14:textId="77777777" w:rsidR="00A40691" w:rsidRPr="00A40691" w:rsidRDefault="00A40691" w:rsidP="00A40691">
+          <w:p w:rsidRPr="00A40691" w:rsidR="00A40691" w:rsidP="00A40691" w:rsidRDefault="00A40691" w14:paraId="205092A7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A40691" w:rsidRPr="00A40691" w14:paraId="10691A34" w14:textId="77777777" w:rsidTr="00487545">
+      <w:tr w:rsidRPr="00A40691" w:rsidR="00A40691" w:rsidTr="00487545" w14:paraId="10691A34" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D974CC5" w14:textId="2C77F703" w:rsidR="00A40691" w:rsidRPr="00A40691" w:rsidRDefault="00A40691" w:rsidP="00A40691">
+          <w:p w:rsidRPr="00A40691" w:rsidR="00A40691" w:rsidP="00A40691" w:rsidRDefault="00A40691" w14:paraId="5D974CC5" w14:textId="2C77F703">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40691">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Name of Ban</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>k</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A40691" w:rsidRPr="00A40691" w14:paraId="5F81BA97" w14:textId="77777777" w:rsidTr="00487545">
+      <w:tr w:rsidRPr="00A40691" w:rsidR="00A40691" w:rsidTr="00487545" w14:paraId="5F81BA97" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B1F014D" w14:textId="526BEC2F" w:rsidR="00A40691" w:rsidRPr="00A40691" w:rsidRDefault="00A40691" w:rsidP="00A40691">
+          <w:p w:rsidRPr="00A40691" w:rsidR="00A40691" w:rsidP="00A40691" w:rsidRDefault="00A40691" w14:paraId="2B1F014D" w14:textId="526BEC2F">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A40691" w:rsidRPr="00A40691" w14:paraId="486A2B43" w14:textId="77777777" w:rsidTr="00487545">
+      <w:tr w:rsidRPr="00A40691" w:rsidR="00A40691" w:rsidTr="00487545" w14:paraId="486A2B43" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0EE027F9" w14:textId="77777777" w:rsidR="00A40691" w:rsidRPr="00A40691" w:rsidRDefault="00A40691" w:rsidP="00A40691">
+          <w:p w:rsidRPr="00A40691" w:rsidR="00A40691" w:rsidP="00A40691" w:rsidRDefault="00A40691" w14:paraId="0EE027F9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40691">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Signature and Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A40691" w:rsidRPr="00A40691" w14:paraId="29B094E3" w14:textId="77777777" w:rsidTr="00487545">
+      <w:tr w:rsidRPr="00A40691" w:rsidR="00A40691" w:rsidTr="00487545" w14:paraId="29B094E3" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C0A7ED6" w14:textId="77777777" w:rsidR="00A40691" w:rsidRPr="00A40691" w:rsidRDefault="00A40691" w:rsidP="00A40691">
+          <w:p w:rsidRPr="00A40691" w:rsidR="00A40691" w:rsidP="00A40691" w:rsidRDefault="00A40691" w14:paraId="2C0A7ED6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A40691" w:rsidRPr="00A40691" w14:paraId="707D8FBC" w14:textId="77777777" w:rsidTr="00487545">
+      <w:tr w:rsidRPr="00A40691" w:rsidR="00A40691" w:rsidTr="00487545" w14:paraId="707D8FBC" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="764C8454" w14:textId="77777777" w:rsidR="00A40691" w:rsidRPr="00A40691" w:rsidRDefault="00A40691" w:rsidP="00A40691">
+          <w:p w:rsidRPr="00A40691" w:rsidR="00A40691" w:rsidP="00A40691" w:rsidRDefault="00A40691" w14:paraId="764C8454" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40691">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Signature and Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A40691" w:rsidRPr="00A40691" w14:paraId="4B8BC5D5" w14:textId="77777777" w:rsidTr="00487545">
+      <w:tr w:rsidRPr="00A40691" w:rsidR="00A40691" w:rsidTr="00487545" w14:paraId="4B8BC5D5" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C001E01" w14:textId="77777777" w:rsidR="00A40691" w:rsidRPr="00A40691" w:rsidRDefault="00A40691" w:rsidP="00A40691">
+          <w:p w:rsidRPr="00A40691" w:rsidR="00A40691" w:rsidP="00A40691" w:rsidRDefault="00A40691" w14:paraId="1C001E01" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A40691" w:rsidRPr="00A40691" w14:paraId="1D99FEF0" w14:textId="77777777" w:rsidTr="00487545">
+      <w:tr w:rsidRPr="00A40691" w:rsidR="00A40691" w:rsidTr="00487545" w14:paraId="1D99FEF0" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C31626E" w14:textId="77777777" w:rsidR="00A40691" w:rsidRPr="00A40691" w:rsidRDefault="00A40691" w:rsidP="00A40691">
+          <w:p w:rsidRPr="00A40691" w:rsidR="00A40691" w:rsidP="00A40691" w:rsidRDefault="00A40691" w14:paraId="4C31626E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40691">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="762EFA01" w14:textId="0339FA11" w:rsidR="00A40691" w:rsidRDefault="00A40691" w:rsidP="003F4622">
+    <w:p w:rsidR="00A40691" w:rsidP="003F4622" w:rsidRDefault="00A40691" w14:paraId="762EFA01" w14:textId="0339FA11">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="623B21D6" w14:textId="118DE969" w:rsidR="00A40691" w:rsidRDefault="00A40691" w:rsidP="003F4622">
+    <w:p w:rsidR="00A40691" w:rsidP="003F4622" w:rsidRDefault="00A40691" w14:paraId="623B21D6" w14:textId="118DE969">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CE67FB9" w14:textId="77777777" w:rsidR="007A02EC" w:rsidRDefault="007A02EC" w:rsidP="003F4622">
+    <w:p w:rsidR="007A02EC" w:rsidP="003F4622" w:rsidRDefault="007A02EC" w14:paraId="4CE67FB9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:sectPr w:rsidR="007A02EC" w:rsidSect="007A02EC">
-          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
+          <w:headerReference w:type="default" r:id="R40c122bda31b4e83"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DCD8B59" w14:textId="10E5B949" w:rsidR="006B66C8" w:rsidRPr="00643AE8" w:rsidRDefault="006B66C8" w:rsidP="007E37E3">
+    <w:p w:rsidRPr="00643AE8" w:rsidR="006B66C8" w:rsidP="007E37E3" w:rsidRDefault="006B66C8" w14:paraId="4DCD8B59" w14:textId="10E5B949">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00643AE8">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">RESOLUTION </w:t>
       </w:r>
-      <w:r w:rsidR="007A0392" w:rsidRPr="00643AE8">
+      <w:r w:rsidRPr="00643AE8" w:rsidR="007A0392">
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidR="00A35E0D" w:rsidRPr="00643AE8">
+      <w:r w:rsidRPr="00643AE8" w:rsidR="00A35E0D">
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidR="007A0392" w:rsidRPr="00643AE8">
+      <w:r w:rsidRPr="00643AE8" w:rsidR="007A0392">
         <w:t xml:space="preserve"> THE BOARD OF</w:t>
       </w:r>
       <w:r w:rsidRPr="00643AE8">
         <w:t xml:space="preserve"> DIRECTORS</w:t>
       </w:r>
-      <w:r w:rsidR="004871B7" w:rsidRPr="00643AE8">
+      <w:r w:rsidRPr="00643AE8" w:rsidR="004871B7">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00643AE8">
         <w:t>STATE BANK BECOMING SUBJECT TO CHAPTER 490</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54C1891F" w14:textId="77777777" w:rsidR="0090345B" w:rsidRDefault="0090345B" w:rsidP="0090345B">
+    <w:p w:rsidR="0090345B" w:rsidP="0090345B" w:rsidRDefault="0090345B" w14:paraId="54C1891F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6167B431" w14:textId="34A11329" w:rsidR="006B66C8" w:rsidRPr="00C61B7E" w:rsidRDefault="006B66C8" w:rsidP="006B66C8">
+    <w:p w:rsidRPr="00C61B7E" w:rsidR="006B66C8" w:rsidP="006B66C8" w:rsidRDefault="006B66C8" w14:paraId="6167B431" w14:textId="34A11329">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Resolved</w:t>
       </w:r>
-      <w:r w:rsidR="00A40691" w:rsidRPr="00C61B7E">
+      <w:r w:rsidRPr="00C61B7E" w:rsidR="00A40691">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> that the board of directors of</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A40691">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00B66DFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>bank</w:t>
       </w:r>
       <w:r w:rsidRPr="00A40691">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>does hereby adopt a Plan to Voluntarily Cease Carrying on the Business of Banking and Become a Corporation Subject to Chapter 490</w:t>
       </w:r>
-      <w:r w:rsidR="008D1E6A" w:rsidRPr="00C61B7E">
+      <w:r w:rsidRPr="00C61B7E" w:rsidR="008D1E6A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, a copy of which is attached hereto and incorporated herein</w:t>
       </w:r>
       <w:r w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="627893FD" w14:textId="58879E94" w:rsidR="006B66C8" w:rsidRPr="00C61B7E" w:rsidRDefault="006B66C8" w:rsidP="006B66C8">
+    <w:p w:rsidRPr="00C61B7E" w:rsidR="006B66C8" w:rsidP="006B66C8" w:rsidRDefault="006B66C8" w14:paraId="627893FD" w14:textId="58879E94">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Resolved further</w:t>
       </w:r>
       <w:r w:rsidR="00075BD2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
@@ -4123,163 +4207,168 @@
       <w:r w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>and that notice for the meeting shall include the following resolution</w:t>
       </w:r>
       <w:r w:rsidR="009919EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> to be presented and accompanied by a copy of the Plan</w:t>
       </w:r>
       <w:r w:rsidR="00AE30C2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C4B050C" w14:textId="354DA76D" w:rsidR="0088040F" w:rsidRDefault="0088040F" w:rsidP="003A4066">
+    <w:p w:rsidR="0088040F" w:rsidP="003A4066" w:rsidRDefault="0088040F" w14:paraId="0C4B050C" w14:textId="354DA76D">
       <w:pPr>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C61B7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="000C175A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>esolved</w:t>
       </w:r>
-      <w:r w:rsidR="00A40691" w:rsidRPr="00C61B7E">
+      <w:r w:rsidRPr="00C61B7E" w:rsidR="00A40691">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> that the shareholders of </w:t>
       </w:r>
       <w:r w:rsidRPr="00A40691">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00A40691" w:rsidRPr="00A40691">
+      <w:r w:rsidRPr="00A40691" w:rsidR="00A40691">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00A40691">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ank)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A40691">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00A40691" w:rsidRPr="00A40691">
+      <w:r w:rsidRPr="00A40691" w:rsidR="00A40691">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00A40691">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ity/</w:t>
       </w:r>
-      <w:r w:rsidR="00A40691" w:rsidRPr="00A40691">
+      <w:r w:rsidRPr="00A40691" w:rsidR="00A40691">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00A40691">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>own)</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E318F2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CB1666" w:rsidRPr="00E318F2">
+      <w:r w:rsidRPr="00E318F2" w:rsidR="00CB1666">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">do </w:t>
       </w:r>
       <w:r w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">hereby </w:t>
       </w:r>
       <w:r w:rsidR="00AE1EFA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">approve, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>adopt</w:t>
       </w:r>
       <w:r w:rsidR="00AE1EFA">
         <w:rPr>
@@ -4290,151 +4379,151 @@
       <w:r w:rsidR="006802E1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00634DA7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="006802E1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Plan to Voluntarily Cease Carrying on the Business of Banking and Become a Corporation Subject to Chapter 490, a copy of which is attached hereto and incorporated herein; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F1CCC6C" w14:textId="77777777" w:rsidR="00F93204" w:rsidRPr="00C61B7E" w:rsidRDefault="00F93204" w:rsidP="003A4066">
+    <w:p w:rsidRPr="00C61B7E" w:rsidR="00F93204" w:rsidP="003A4066" w:rsidRDefault="00F93204" w14:paraId="7F1CCC6C" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F9AF9C7" w14:textId="597F5D38" w:rsidR="00B03242" w:rsidRPr="0069139B" w:rsidRDefault="0088040F" w:rsidP="003A4066">
+    <w:p w:rsidRPr="0069139B" w:rsidR="00B03242" w:rsidP="003A4066" w:rsidRDefault="0088040F" w14:paraId="6F9AF9C7" w14:textId="597F5D38">
       <w:pPr>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00A61091" w:rsidRPr="003F5C30">
+      <w:r w:rsidRPr="003F5C30" w:rsidR="00A61091">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Resolved, that the appropriate officers and directors of the bank are authorized and directed to prepare, execute, and deliver on behalf of the bank all appropriate documents and take such other action as necessary or advisable </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00A61091" w:rsidRPr="003F5C30">
+      <w:r w:rsidRPr="003F5C30" w:rsidR="00A61091">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>in order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00A61091" w:rsidRPr="003F5C30">
+      <w:r w:rsidRPr="003F5C30" w:rsidR="00A61091">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> effectuate the Plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B5E8E31" w14:textId="77777777" w:rsidR="004A3AFB" w:rsidRDefault="004A3AFB" w:rsidP="003A4066">
+    <w:p w:rsidR="004A3AFB" w:rsidP="003A4066" w:rsidRDefault="004A3AFB" w14:paraId="2B5E8E31" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B55F4B0" w14:textId="03A7A23F" w:rsidR="0098690A" w:rsidRDefault="00190FB4" w:rsidP="0017644A">
+    <w:p w:rsidR="0098690A" w:rsidP="0017644A" w:rsidRDefault="00190FB4" w14:paraId="7B55F4B0" w14:textId="03A7A23F">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Upon approval </w:t>
       </w:r>
       <w:r w:rsidR="00A61091">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">of the Plan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">by the Superintendent of Banking, the officers and directors are further directed </w:t>
       </w:r>
       <w:r w:rsidR="006659B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidR="003107C7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006659B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>carry out the Plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63BACD51" w14:textId="57EA28E4" w:rsidR="00A40691" w:rsidRPr="007749B4" w:rsidRDefault="0088711A" w:rsidP="00245B25">
+    <w:p w:rsidRPr="007749B4" w:rsidR="00A40691" w:rsidP="00245B25" w:rsidRDefault="0088711A" w14:paraId="63BACD51" w14:textId="57EA28E4">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:right="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB6751">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="009F5D1F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(title)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="009F5D1F">
         <w:rPr>
           <w:b/>
@@ -4460,287 +4549,287 @@
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F24E4B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>in order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F24E4B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> carry out the Plan.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5508"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A40691" w:rsidRPr="00C61B7E" w14:paraId="2BB35CE5" w14:textId="77777777" w:rsidTr="00487545">
+      <w:tr w:rsidRPr="00C61B7E" w:rsidR="00A40691" w:rsidTr="00487545" w14:paraId="2BB35CE5" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F0847B2" w14:textId="77777777" w:rsidR="00A40691" w:rsidRPr="00C61B7E" w:rsidRDefault="00A40691" w:rsidP="00A40691">
+          <w:p w:rsidRPr="00C61B7E" w:rsidR="00A40691" w:rsidP="00A40691" w:rsidRDefault="00A40691" w14:paraId="6F0847B2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A40691" w:rsidRPr="00C61B7E" w14:paraId="56DC8769" w14:textId="77777777" w:rsidTr="00487545">
+      <w:tr w:rsidRPr="00C61B7E" w:rsidR="00A40691" w:rsidTr="00487545" w14:paraId="56DC8769" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1AFF7FF5" w14:textId="77777777" w:rsidR="00A40691" w:rsidRPr="00C61B7E" w:rsidRDefault="00A40691" w:rsidP="00A40691">
+          <w:p w:rsidRPr="00C61B7E" w:rsidR="00A40691" w:rsidP="00A40691" w:rsidRDefault="00A40691" w14:paraId="1AFF7FF5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C61B7E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Chairperson</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A40691" w:rsidRPr="00C61B7E" w14:paraId="6EF0F04D" w14:textId="77777777" w:rsidTr="00487545">
+      <w:tr w:rsidRPr="00C61B7E" w:rsidR="00A40691" w:rsidTr="00487545" w14:paraId="6EF0F04D" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6543A3D4" w14:textId="77777777" w:rsidR="00A40691" w:rsidRPr="00C61B7E" w:rsidRDefault="00A40691" w:rsidP="00A40691">
+          <w:p w:rsidRPr="00C61B7E" w:rsidR="00A40691" w:rsidP="00A40691" w:rsidRDefault="00A40691" w14:paraId="6543A3D4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A40691" w:rsidRPr="00C61B7E" w14:paraId="234C284E" w14:textId="77777777" w:rsidTr="00487545">
+      <w:tr w:rsidRPr="00C61B7E" w:rsidR="00A40691" w:rsidTr="00487545" w14:paraId="234C284E" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C3FB694" w14:textId="77777777" w:rsidR="00A40691" w:rsidRPr="00C61B7E" w:rsidRDefault="00A40691" w:rsidP="00A40691">
+          <w:p w:rsidRPr="00C61B7E" w:rsidR="00A40691" w:rsidP="00A40691" w:rsidRDefault="00A40691" w14:paraId="2C3FB694" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C61B7E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Secretary</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A40691" w:rsidRPr="00C61B7E" w14:paraId="5BED66A3" w14:textId="77777777" w:rsidTr="00487545">
+      <w:tr w:rsidRPr="00C61B7E" w:rsidR="00A40691" w:rsidTr="00487545" w14:paraId="5BED66A3" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3BB2F853" w14:textId="77777777" w:rsidR="00A40691" w:rsidRPr="00C61B7E" w:rsidRDefault="00A40691" w:rsidP="00A40691">
+          <w:p w:rsidRPr="00C61B7E" w:rsidR="00A40691" w:rsidP="00A40691" w:rsidRDefault="00A40691" w14:paraId="3BB2F853" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A40691" w:rsidRPr="00C61B7E" w14:paraId="0C1EA887" w14:textId="77777777" w:rsidTr="00487545">
+      <w:tr w:rsidRPr="00C61B7E" w:rsidR="00A40691" w:rsidTr="00487545" w14:paraId="0C1EA887" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D8756ED" w14:textId="77777777" w:rsidR="00A40691" w:rsidRPr="00C61B7E" w:rsidRDefault="00A40691" w:rsidP="00A40691">
+          <w:p w:rsidRPr="00C61B7E" w:rsidR="00A40691" w:rsidP="00A40691" w:rsidRDefault="00A40691" w14:paraId="3D8756ED" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C61B7E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="60EA2C33" w14:textId="7D953CB7" w:rsidR="00457250" w:rsidRDefault="00457250" w:rsidP="00457250">
+    <w:p w:rsidR="00457250" w:rsidP="00457250" w:rsidRDefault="00457250" w14:paraId="60EA2C33" w14:textId="7D953CB7">
       <w:pPr>
         <w:ind w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="419448A4" w14:textId="77777777" w:rsidR="00457250" w:rsidRDefault="00457250" w:rsidP="00457250">
+    <w:p w:rsidR="00457250" w:rsidP="00457250" w:rsidRDefault="00457250" w14:paraId="419448A4" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:sectPr w:rsidR="00457250" w:rsidSect="00C327B0">
-          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait" w:code="1"/>
           <w:pgMar w:top="1080" w:right="1440" w:bottom="1260" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:paperSrc w:first="1" w:other="1"/>
           <w:cols w:space="720"/>
+          <w:headerReference w:type="default" r:id="R5d1b220ee0de4e1b"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C49A9EA" w14:textId="66D6FE64" w:rsidR="00C838F1" w:rsidRPr="00643AE8" w:rsidRDefault="00740FE9" w:rsidP="007E37E3">
+    <w:p w:rsidRPr="00643AE8" w:rsidR="00C838F1" w:rsidP="007E37E3" w:rsidRDefault="00740FE9" w14:paraId="5C49A9EA" w14:textId="66D6FE64">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00643AE8">
-        <w:lastRenderedPageBreak/>
         <w:t>NOTICE TO SHAREHOLDERS</w:t>
       </w:r>
-      <w:r w:rsidR="004A49F5" w:rsidRPr="00643AE8">
+      <w:r w:rsidRPr="00643AE8" w:rsidR="004A49F5">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00C838F1" w:rsidRPr="00643AE8">
+      <w:r w:rsidRPr="00643AE8" w:rsidR="00C838F1">
         <w:t>OF</w:t>
       </w:r>
-      <w:r w:rsidR="00C838F1" w:rsidRPr="00643AE8">
+      <w:r w:rsidRPr="00643AE8" w:rsidR="00C838F1">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00C838F1" w:rsidRPr="00643AE8">
+      <w:r w:rsidRPr="00643AE8" w:rsidR="00C838F1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(BANK)</w:t>
       </w:r>
-      <w:r w:rsidR="00C838F1" w:rsidRPr="00643AE8">
+      <w:r w:rsidRPr="00643AE8" w:rsidR="00C838F1">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00C838F1" w:rsidRPr="00643AE8">
+      <w:r w:rsidRPr="00643AE8" w:rsidR="00C838F1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(CITY/TOWN)</w:t>
       </w:r>
-      <w:r w:rsidR="00C838F1" w:rsidRPr="00643AE8">
+      <w:r w:rsidRPr="00643AE8" w:rsidR="00C838F1">
         <w:t>, IOWA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A2383B0" w14:textId="77777777" w:rsidR="004A49F5" w:rsidRPr="004A49F5" w:rsidRDefault="004A49F5" w:rsidP="004A49F5"/>
-    <w:p w14:paraId="6654F91A" w14:textId="1E8777CF" w:rsidR="00740FE9" w:rsidRDefault="00740FE9" w:rsidP="007A02EC">
+    <w:p w:rsidRPr="004A49F5" w:rsidR="004A49F5" w:rsidP="004A49F5" w:rsidRDefault="004A49F5" w14:paraId="6A2383B0" w14:textId="77777777"/>
+    <w:p w:rsidR="00740FE9" w:rsidP="007A02EC" w:rsidRDefault="00740FE9" w14:paraId="6654F91A" w14:textId="1E8777CF">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009C6B37">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>You are notified that a special meeting of the shareholders of</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008B7DCE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00A40691" w:rsidRPr="008B7DCE">
+      <w:r w:rsidRPr="008B7DCE" w:rsidR="00A40691">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="008B7DCE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ank)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="008B7DCE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -4770,1654 +4859,1684 @@
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="008B7DCE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>own)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00081F4B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">(county) </w:t>
       </w:r>
-      <w:r w:rsidR="00081F4B" w:rsidRPr="009C6B37">
+      <w:r w:rsidRPr="009C6B37" w:rsidR="00081F4B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">County, </w:t>
       </w:r>
       <w:r w:rsidRPr="009C6B37">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Iowa, will be held at</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A332B9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="008B7DCE" w:rsidRPr="00A332B9">
+      <w:r w:rsidRPr="00A332B9" w:rsidR="008B7DCE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00A332B9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>lace)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009C6B37">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A332B9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00C61B7E" w:rsidRPr="00C61B7E">
+      <w:r w:rsidRPr="00C61B7E" w:rsidR="00C61B7E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>da</w:t>
       </w:r>
       <w:r w:rsidR="00081F4B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>te</w:t>
       </w:r>
-      <w:r w:rsidR="00C61B7E" w:rsidRPr="00C61B7E">
+      <w:r w:rsidRPr="00C61B7E" w:rsidR="00C61B7E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00325460" w:rsidRPr="00294876">
+      <w:r w:rsidRPr="00294876" w:rsidR="00325460">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00325460">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00456686" w:rsidRPr="009C6B37">
+      <w:r w:rsidRPr="009C6B37" w:rsidR="00456686">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidR="00C61B7E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00C61B7E" w:rsidRPr="00C61B7E">
+      <w:r w:rsidRPr="00C61B7E" w:rsidR="00C61B7E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00C61B7E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ime)</w:t>
       </w:r>
       <w:r w:rsidR="00456686">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="009C6B37">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">for the following </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009C6B37">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>purpose</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009C6B37">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64E53D6C" w14:textId="19ADD72C" w:rsidR="00740FE9" w:rsidRPr="00DC1308" w:rsidRDefault="00740FE9" w:rsidP="007A02EC">
+    <w:p w:rsidRPr="00DC1308" w:rsidR="00740FE9" w:rsidP="007A02EC" w:rsidRDefault="00740FE9" w14:paraId="64E53D6C" w14:textId="19ADD72C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="240" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC1308">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">To consider and act upon the approval of the </w:t>
       </w:r>
       <w:r w:rsidR="002C0138">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC1308">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">lan </w:t>
       </w:r>
-      <w:r w:rsidR="0054364F" w:rsidRPr="00C61B7E">
+      <w:r w:rsidRPr="00C61B7E" w:rsidR="0054364F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>to Voluntarily Cease Carrying on the Business of Banking and Become a Corporation Subject to Chapter 490</w:t>
       </w:r>
       <w:r w:rsidR="0054364F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC1308">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidRPr="009C6B37">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="009C6B37" w:rsidRPr="009C6B37">
+      <w:r w:rsidRPr="009C6B37" w:rsidR="009C6B37">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="009C6B37">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ank)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="009C6B37">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="009C6B37" w:rsidRPr="009C6B37">
+      <w:r w:rsidRPr="009C6B37" w:rsidR="009C6B37">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="009C6B37">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ity/</w:t>
       </w:r>
-      <w:r w:rsidR="009C6B37" w:rsidRPr="009C6B37">
+      <w:r w:rsidRPr="009C6B37" w:rsidR="009C6B37">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="009C6B37">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>own)</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC1308">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> a copy of which is attached hereto</w:t>
       </w:r>
-      <w:r w:rsidR="00380A23" w:rsidRPr="00DC1308">
+      <w:r w:rsidRPr="00DC1308" w:rsidR="00380A23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and incorporated herein</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC1308">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, including:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4972566A" w14:textId="77777777" w:rsidR="00740FE9" w:rsidRPr="00DC1308" w:rsidRDefault="00740FE9" w:rsidP="00DC0D36">
+    <w:p w:rsidRPr="00DC1308" w:rsidR="00740FE9" w:rsidP="00DC0D36" w:rsidRDefault="00740FE9" w14:paraId="4972566A" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="1843" w:hanging="403"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC1308">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Approval of the Plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4269F5DA" w14:textId="77777777" w:rsidR="00740FE9" w:rsidRPr="003F5C30" w:rsidRDefault="00740FE9" w:rsidP="00DC0D36">
+    <w:p w:rsidRPr="003F5C30" w:rsidR="00740FE9" w:rsidP="00DC0D36" w:rsidRDefault="00740FE9" w14:paraId="4269F5DA" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="1843" w:hanging="403"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC1308">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Authorization of any further actions necessary and advisable to carry out the </w:t>
       </w:r>
       <w:r w:rsidRPr="003F5C30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="760981C3" w14:textId="77777777" w:rsidR="00740FE9" w:rsidRPr="003F5C30" w:rsidRDefault="00740FE9" w:rsidP="007A02EC">
+    <w:p w:rsidRPr="003F5C30" w:rsidR="00740FE9" w:rsidP="007A02EC" w:rsidRDefault="00740FE9" w14:paraId="760981C3" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="240" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5C30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>To adopt the following Resolution</w:t>
       </w:r>
-      <w:r w:rsidR="0088040F" w:rsidRPr="003F5C30">
+      <w:r w:rsidRPr="003F5C30" w:rsidR="0088040F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5C30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65C40050" w14:textId="0DB04759" w:rsidR="00740FE9" w:rsidRPr="003F5C30" w:rsidRDefault="00740FE9" w:rsidP="007A02EC">
+    <w:p w:rsidRPr="003F5C30" w:rsidR="00740FE9" w:rsidP="007A02EC" w:rsidRDefault="00740FE9" w14:paraId="65C40050" w14:textId="0DB04759">
       <w:pPr>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5C30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidR="000C175A" w:rsidRPr="003F5C30">
+      <w:r w:rsidRPr="003F5C30" w:rsidR="000C175A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>esolved,</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5C30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> that the shareholders of</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F5C30">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00DC1308" w:rsidRPr="003F5C30">
+      <w:r w:rsidRPr="003F5C30" w:rsidR="00DC1308">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5C30">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ank)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="003F5C30">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00DC1308" w:rsidRPr="003F5C30">
+      <w:r w:rsidRPr="003F5C30" w:rsidR="00DC1308">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5C30">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ity/</w:t>
       </w:r>
-      <w:r w:rsidR="00DC1308" w:rsidRPr="003F5C30">
+      <w:r w:rsidRPr="003F5C30" w:rsidR="00DC1308">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5C30">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>own)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00593E29">
         <w:t xml:space="preserve">do </w:t>
       </w:r>
       <w:r w:rsidRPr="003F5C30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>hereby approve</w:t>
       </w:r>
-      <w:r w:rsidR="0088040F" w:rsidRPr="003F5C30">
+      <w:r w:rsidRPr="003F5C30" w:rsidR="0088040F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, adopt, and ratify the Plan</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5C30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> to Voluntarily Cease Carrying on the Business of Banking and </w:t>
       </w:r>
-      <w:r w:rsidR="00060B7D" w:rsidRPr="003F5C30">
+      <w:r w:rsidRPr="003F5C30" w:rsidR="00060B7D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5C30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ecome a Corporation </w:t>
       </w:r>
-      <w:r w:rsidR="00060B7D" w:rsidRPr="003F5C30">
+      <w:r w:rsidRPr="003F5C30" w:rsidR="00060B7D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5C30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ubject to Chapter 490</w:t>
       </w:r>
-      <w:r w:rsidR="0088040F" w:rsidRPr="003F5C30">
+      <w:r w:rsidRPr="003F5C30" w:rsidR="0088040F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, a copy of which is attached hereto and incorporated herein</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5C30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B4CDB40" w14:textId="77777777" w:rsidR="00740FE9" w:rsidRPr="003F5C30" w:rsidRDefault="00740FE9" w:rsidP="007A02EC">
+    <w:p w:rsidRPr="003F5C30" w:rsidR="00740FE9" w:rsidP="007A02EC" w:rsidRDefault="00740FE9" w14:paraId="2B4CDB40" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="651ED0E7" w14:textId="5F24DC18" w:rsidR="00740FE9" w:rsidRDefault="00740FE9" w:rsidP="003334BC">
+    <w:p w:rsidR="00740FE9" w:rsidP="003334BC" w:rsidRDefault="00740FE9" w14:paraId="651ED0E7" w14:textId="5F24DC18">
       <w:pPr>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5C30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5C30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidR="000C175A" w:rsidRPr="003F5C30">
+      <w:r w:rsidRPr="003F5C30" w:rsidR="000C175A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>esolved,</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5C30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> that the appropriate officers and directors of the </w:t>
       </w:r>
-      <w:r w:rsidR="003F5C30" w:rsidRPr="003F5C30">
+      <w:r w:rsidRPr="003F5C30" w:rsidR="003F5C30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5C30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ank are </w:t>
       </w:r>
-      <w:r w:rsidR="0088040F" w:rsidRPr="003F5C30">
+      <w:r w:rsidRPr="003F5C30" w:rsidR="0088040F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">authorized and </w:t>
       </w:r>
       <w:r w:rsidRPr="003F5C30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">directed to prepare, </w:t>
       </w:r>
-      <w:r w:rsidR="0020099D" w:rsidRPr="003F5C30">
+      <w:r w:rsidRPr="003F5C30" w:rsidR="0020099D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>execute,</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5C30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and deliver on behalf of the </w:t>
       </w:r>
-      <w:r w:rsidR="003F5C30" w:rsidRPr="003F5C30">
+      <w:r w:rsidRPr="003F5C30" w:rsidR="003F5C30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5C30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ank all appropriate documents and take such other action as necessary or advisable </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003F5C30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>in order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="003F5C30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> effectuate the Plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="241C756A" w14:textId="77777777" w:rsidR="003334BC" w:rsidRPr="003F5C30" w:rsidRDefault="003334BC" w:rsidP="003334BC">
+    <w:p w:rsidRPr="003F5C30" w:rsidR="003334BC" w:rsidP="003334BC" w:rsidRDefault="003334BC" w14:paraId="241C756A" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A4111DF" w14:textId="3AE3A44B" w:rsidR="00740FE9" w:rsidRDefault="00740FE9" w:rsidP="00EB6AEA">
+    <w:p w:rsidR="00740FE9" w:rsidP="00EB6AEA" w:rsidRDefault="00740FE9" w14:paraId="6A4111DF" w14:textId="3AE3A44B">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003F5C30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">You may cast your vote, either in person or by proxy, equal to the number of shares registered in your name on </w:t>
       </w:r>
       <w:r w:rsidRPr="003F5C30">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="003F5C30" w:rsidRPr="003F5C30">
+      <w:r w:rsidRPr="003F5C30" w:rsidR="003F5C30">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5C30">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ate)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5778"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008431E4" w:rsidRPr="008431E4" w14:paraId="52101D9D" w14:textId="77777777" w:rsidTr="00487545">
+      <w:tr w:rsidRPr="008431E4" w:rsidR="008431E4" w:rsidTr="00487545" w14:paraId="52101D9D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5778" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6691EE7D" w14:textId="77777777" w:rsidR="008431E4" w:rsidRPr="008431E4" w:rsidRDefault="008431E4" w:rsidP="008431E4">
+          <w:p w:rsidRPr="008431E4" w:rsidR="008431E4" w:rsidP="008431E4" w:rsidRDefault="008431E4" w14:paraId="6691EE7D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="5508"/>
             </w:tblGrid>
-            <w:tr w:rsidR="008431E4" w:rsidRPr="008431E4" w14:paraId="010DB8DA" w14:textId="77777777" w:rsidTr="00487545">
+            <w:tr w:rsidRPr="008431E4" w:rsidR="008431E4" w:rsidTr="00487545" w14:paraId="010DB8DA" w14:textId="77777777">
               <w:trPr>
                 <w:cantSplit/>
-                <w:trHeight w:hRule="exact" w:val="504"/>
+                <w:trHeight w:val="504" w:hRule="exact"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5508" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="07772687" w14:textId="77777777" w:rsidR="008431E4" w:rsidRPr="008431E4" w:rsidRDefault="008431E4" w:rsidP="008431E4">
+                <w:p w:rsidRPr="008431E4" w:rsidR="008431E4" w:rsidP="008431E4" w:rsidRDefault="008431E4" w14:paraId="07772687" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="480" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:iCs/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008431E4">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:iCs/>
                     </w:rPr>
                     <w:t>Signature and Title of Individual Entitled to Issue Call</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="008431E4" w:rsidRPr="008431E4" w14:paraId="728C7DA8" w14:textId="77777777" w:rsidTr="00487545">
+            <w:tr w:rsidRPr="008431E4" w:rsidR="008431E4" w:rsidTr="00487545" w14:paraId="728C7DA8" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:hRule="exact" w:val="500"/>
+                <w:trHeight w:val="500" w:hRule="exact"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5508" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="06793254" w14:textId="77777777" w:rsidR="008431E4" w:rsidRPr="008431E4" w:rsidRDefault="008431E4" w:rsidP="008431E4">
+                <w:p w:rsidRPr="008431E4" w:rsidR="008431E4" w:rsidP="008431E4" w:rsidRDefault="008431E4" w14:paraId="06793254" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="480" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="008431E4" w:rsidRPr="008431E4" w14:paraId="0B748F75" w14:textId="77777777" w:rsidTr="00487545">
+            <w:tr w:rsidRPr="008431E4" w:rsidR="008431E4" w:rsidTr="00487545" w14:paraId="0B748F75" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:hRule="exact" w:val="504"/>
+                <w:trHeight w:val="504" w:hRule="exact"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5508" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="12BD83C3" w14:textId="77777777" w:rsidR="008431E4" w:rsidRPr="008431E4" w:rsidRDefault="008431E4" w:rsidP="008431E4">
+                <w:p w:rsidRPr="008431E4" w:rsidR="008431E4" w:rsidP="008431E4" w:rsidRDefault="008431E4" w14:paraId="12BD83C3" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="480" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:iCs/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008431E4">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:iCs/>
                     </w:rPr>
                     <w:t>Signature and Title of Individual Entitled to Issue Call</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="008431E4" w:rsidRPr="008431E4" w14:paraId="304076C3" w14:textId="77777777" w:rsidTr="00487545">
+            <w:tr w:rsidRPr="008431E4" w:rsidR="008431E4" w:rsidTr="00487545" w14:paraId="304076C3" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:hRule="exact" w:val="500"/>
+                <w:trHeight w:val="500" w:hRule="exact"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5508" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="11B03726" w14:textId="77777777" w:rsidR="008431E4" w:rsidRPr="008431E4" w:rsidRDefault="008431E4" w:rsidP="008431E4">
+                <w:p w:rsidRPr="008431E4" w:rsidR="008431E4" w:rsidP="008431E4" w:rsidRDefault="008431E4" w14:paraId="11B03726" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="480" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="008431E4" w:rsidRPr="008431E4" w14:paraId="37B1649B" w14:textId="77777777" w:rsidTr="00487545">
+            <w:tr w:rsidRPr="008431E4" w:rsidR="008431E4" w:rsidTr="00487545" w14:paraId="37B1649B" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:hRule="exact" w:val="504"/>
+                <w:trHeight w:val="504" w:hRule="exact"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5508" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="3418D508" w14:textId="77777777" w:rsidR="008431E4" w:rsidRPr="008431E4" w:rsidRDefault="008431E4" w:rsidP="008431E4">
+                <w:p w:rsidRPr="008431E4" w:rsidR="008431E4" w:rsidP="008431E4" w:rsidRDefault="008431E4" w14:paraId="3418D508" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="480" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:iCs/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008431E4">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:iCs/>
                     </w:rPr>
                     <w:t>Date</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="60705F97" w14:textId="77777777" w:rsidR="008431E4" w:rsidRPr="008431E4" w:rsidRDefault="008431E4" w:rsidP="008431E4">
+          <w:p w:rsidRPr="008431E4" w:rsidR="008431E4" w:rsidP="008431E4" w:rsidRDefault="008431E4" w14:paraId="60705F97" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2A5758F0" w14:textId="77777777" w:rsidR="00D847DD" w:rsidRDefault="00D847DD" w:rsidP="00E311AD">
+    <w:p w:rsidR="00D847DD" w:rsidP="00E311AD" w:rsidRDefault="00D847DD" w14:paraId="2A5758F0" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:sectPr w:rsidR="00D847DD" w:rsidSect="00D847DD">
-          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait" w:code="1"/>
           <w:pgMar w:top="1080" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:paperSrc w:first="1" w:other="1"/>
           <w:cols w:space="720"/>
+          <w:headerReference w:type="default" r:id="Rb9c27eca9d344eca"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16DA1A53" w14:textId="5623A5E1" w:rsidR="0040613B" w:rsidRPr="0040613B" w:rsidRDefault="0040613B" w:rsidP="007E37E3">
+    <w:p w:rsidRPr="0040613B" w:rsidR="0040613B" w:rsidP="007E37E3" w:rsidRDefault="0040613B" w14:paraId="16DA1A53" w14:textId="5623A5E1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00643AE8">
-        <w:lastRenderedPageBreak/>
         <w:t>PROXY</w:t>
       </w:r>
       <w:r w:rsidRPr="00643AE8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48309E8B" w14:textId="77777777" w:rsidR="0040613B" w:rsidRPr="0040613B" w:rsidRDefault="0040613B" w:rsidP="0040613B">
+    <w:p w:rsidRPr="0040613B" w:rsidR="0040613B" w:rsidP="0040613B" w:rsidRDefault="0040613B" w14:paraId="48309E8B" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040613B">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0040613B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">I, the undersigned shareholder of </w:t>
       </w:r>
       <w:r w:rsidRPr="0040613B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(bank)</w:t>
       </w:r>
       <w:r w:rsidRPr="0040613B">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> do hereby appoint </w:t>
       </w:r>
       <w:r w:rsidRPr="0040613B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(name)</w:t>
       </w:r>
       <w:r w:rsidRPr="0040613B">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> my true and lawful attorney with power of substitution for me and in my name to vote at the meeting of the shareholders of </w:t>
       </w:r>
       <w:r w:rsidRPr="0040613B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(bank)</w:t>
       </w:r>
       <w:r w:rsidRPr="0040613B">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> to be held at</w:t>
       </w:r>
       <w:r w:rsidRPr="0040613B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0040613B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(place)</w:t>
       </w:r>
       <w:r w:rsidRPr="0040613B">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r w:rsidRPr="0040613B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(date)</w:t>
       </w:r>
       <w:r w:rsidRPr="0040613B">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, or any adjournment thereof, with all the powers I should possess if personally present, </w:t>
       </w:r>
       <w:r w:rsidRPr="0040613B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(except [if limited, here state])</w:t>
       </w:r>
       <w:r w:rsidRPr="0040613B">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and hereby revoke all previous proxies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C3F23C6" w14:textId="77777777" w:rsidR="0040613B" w:rsidRPr="0040613B" w:rsidRDefault="0040613B" w:rsidP="0040613B">
+    <w:p w:rsidRPr="0040613B" w:rsidR="0040613B" w:rsidP="0040613B" w:rsidRDefault="0040613B" w14:paraId="0C3F23C6" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3330"/>
         <w:gridCol w:w="1368"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0040613B" w:rsidRPr="0040613B" w14:paraId="4D965B20" w14:textId="77777777" w:rsidTr="00487545">
+      <w:tr w:rsidRPr="0040613B" w:rsidR="0040613B" w:rsidTr="00487545" w14:paraId="4D965B20" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6D4C1E45" w14:textId="77777777" w:rsidR="0040613B" w:rsidRPr="0040613B" w:rsidRDefault="0040613B" w:rsidP="0040613B">
+          <w:p w:rsidRPr="0040613B" w:rsidR="0040613B" w:rsidP="0040613B" w:rsidRDefault="0040613B" w14:paraId="6D4C1E45" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1C3237E0" w14:textId="77777777" w:rsidR="0040613B" w:rsidRPr="0040613B" w:rsidRDefault="0040613B" w:rsidP="0040613B">
+          <w:p w:rsidRPr="0040613B" w:rsidR="0040613B" w:rsidP="0040613B" w:rsidRDefault="0040613B" w14:paraId="1C3237E0" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040613B" w:rsidRPr="0040613B" w14:paraId="452ED4AA" w14:textId="77777777" w:rsidTr="00487545">
+      <w:tr w:rsidRPr="0040613B" w:rsidR="0040613B" w:rsidTr="00487545" w14:paraId="452ED4AA" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1C32B0CC" w14:textId="5E11EB59" w:rsidR="0040613B" w:rsidRPr="0040613B" w:rsidRDefault="007F1B0C" w:rsidP="0040613B">
+          <w:p w:rsidRPr="0040613B" w:rsidR="0040613B" w:rsidP="0040613B" w:rsidRDefault="007F1B0C" w14:paraId="1C32B0CC" w14:textId="5E11EB59">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5FB5313D" w14:textId="77777777" w:rsidR="0040613B" w:rsidRPr="0040613B" w:rsidRDefault="0040613B" w:rsidP="0040613B">
+          <w:p w:rsidRPr="0040613B" w:rsidR="0040613B" w:rsidP="0040613B" w:rsidRDefault="0040613B" w14:paraId="5FB5313D" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040613B" w:rsidRPr="0040613B" w14:paraId="39239CC2" w14:textId="77777777" w:rsidTr="00487545">
+      <w:tr w:rsidRPr="0040613B" w:rsidR="0040613B" w:rsidTr="00487545" w14:paraId="39239CC2" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="30A15FFD" w14:textId="77777777" w:rsidR="0040613B" w:rsidRPr="0040613B" w:rsidRDefault="0040613B" w:rsidP="0040613B">
+          <w:p w:rsidRPr="0040613B" w:rsidR="0040613B" w:rsidP="0040613B" w:rsidRDefault="0040613B" w14:paraId="30A15FFD" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="39EC4BC5" w14:textId="77777777" w:rsidR="0040613B" w:rsidRPr="0040613B" w:rsidRDefault="0040613B" w:rsidP="0040613B">
+          <w:p w:rsidRPr="0040613B" w:rsidR="0040613B" w:rsidP="0040613B" w:rsidRDefault="0040613B" w14:paraId="39EC4BC5" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040613B" w:rsidRPr="0040613B" w14:paraId="6EC9AF2B" w14:textId="77777777" w:rsidTr="00EB6AEA">
+      <w:tr w:rsidRPr="0040613B" w:rsidR="0040613B" w:rsidTr="00EB6AEA" w14:paraId="6EC9AF2B" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2641904D" w14:textId="3923084D" w:rsidR="0040613B" w:rsidRPr="0040613B" w:rsidRDefault="007F1B0C" w:rsidP="0040613B">
+          <w:p w:rsidRPr="0040613B" w:rsidR="0040613B" w:rsidP="0040613B" w:rsidRDefault="007F1B0C" w14:paraId="2641904D" w14:textId="3923084D">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Name (Printed)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3C499AF0" w14:textId="77777777" w:rsidR="0040613B" w:rsidRPr="0040613B" w:rsidRDefault="0040613B" w:rsidP="0040613B">
+          <w:p w:rsidRPr="0040613B" w:rsidR="0040613B" w:rsidP="0040613B" w:rsidRDefault="0040613B" w14:paraId="3C499AF0" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040613B" w:rsidRPr="0040613B" w14:paraId="49445CE0" w14:textId="77777777" w:rsidTr="00EB6AEA">
+      <w:tr w:rsidRPr="0040613B" w:rsidR="0040613B" w:rsidTr="00EB6AEA" w14:paraId="49445CE0" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4A51F77C" w14:textId="77777777" w:rsidR="0040613B" w:rsidRPr="0040613B" w:rsidRDefault="0040613B" w:rsidP="0040613B">
+          <w:p w:rsidRPr="0040613B" w:rsidR="0040613B" w:rsidP="0040613B" w:rsidRDefault="0040613B" w14:paraId="4A51F77C" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="45903B6B" w14:textId="77777777" w:rsidR="0040613B" w:rsidRPr="0040613B" w:rsidRDefault="0040613B" w:rsidP="0040613B">
+          <w:p w:rsidRPr="0040613B" w:rsidR="0040613B" w:rsidP="0040613B" w:rsidRDefault="0040613B" w14:paraId="45903B6B" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB6AEA" w:rsidRPr="0040613B" w14:paraId="7E5AFB0C" w14:textId="77777777" w:rsidTr="00EB6AEA">
+      <w:tr w:rsidRPr="0040613B" w:rsidR="00EB6AEA" w:rsidTr="00EB6AEA" w14:paraId="7E5AFB0C" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0FE67459" w14:textId="7ED8A9F8" w:rsidR="00EB6AEA" w:rsidRPr="0040613B" w:rsidRDefault="00EB6AEA" w:rsidP="0040613B">
+          <w:p w:rsidRPr="0040613B" w:rsidR="00EB6AEA" w:rsidP="0040613B" w:rsidRDefault="00EB6AEA" w14:paraId="0FE67459" w14:textId="7ED8A9F8">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="170A39E0" w14:textId="77777777" w:rsidR="00EB6AEA" w:rsidRPr="0040613B" w:rsidRDefault="00EB6AEA" w:rsidP="0040613B">
+          <w:p w:rsidRPr="0040613B" w:rsidR="00EB6AEA" w:rsidP="0040613B" w:rsidRDefault="00EB6AEA" w14:paraId="170A39E0" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0091B47C" w14:textId="77777777" w:rsidR="0040613B" w:rsidRPr="0040613B" w:rsidRDefault="0040613B" w:rsidP="0040613B">
+    <w:p w:rsidRPr="0040613B" w:rsidR="0040613B" w:rsidP="0040613B" w:rsidRDefault="0040613B" w14:paraId="0091B47C" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="7EDA56D0" w14:textId="77777777" w:rsidR="0040613B" w:rsidRDefault="0040613B" w:rsidP="0040613B">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0040613B" w:rsidP="0040613B" w:rsidRDefault="0040613B" w14:paraId="7EDA56D0" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040613B">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Not</w:t>
       </w:r>
       <w:r w:rsidRPr="0040613B">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>e: If signed by attorney-in-fact, attach copy of appointment</w:t>
       </w:r>
       <w:r w:rsidR="002479C3">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70C5B25D" w14:textId="2C8ED6FC" w:rsidR="002479C3" w:rsidRPr="0040613B" w:rsidRDefault="002479C3" w:rsidP="0040613B">
+    <w:p w:rsidRPr="0040613B" w:rsidR="002479C3" w:rsidP="0040613B" w:rsidRDefault="002479C3" w14:paraId="70C5B25D" w14:textId="2C8ED6FC">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:sectPr w:rsidR="002479C3" w:rsidRPr="0040613B" w:rsidSect="00C327B0">
-          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+        <w:sectPr w:rsidRPr="0040613B" w:rsidR="002479C3" w:rsidSect="00C327B0">
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait" w:code="1"/>
           <w:pgMar w:top="1080" w:right="1440" w:bottom="1260" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:paperSrc w:first="1" w:other="1"/>
           <w:cols w:space="720"/>
+          <w:headerReference w:type="default" r:id="R42370ea3fe3643f9"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C8F53A7" w14:textId="77777777" w:rsidR="00187D46" w:rsidRPr="00643AE8" w:rsidRDefault="00187D46" w:rsidP="00390143">
+    <w:p w:rsidRPr="00643AE8" w:rsidR="00187D46" w:rsidP="00390143" w:rsidRDefault="00187D46" w14:paraId="0C8F53A7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00643AE8">
-        <w:lastRenderedPageBreak/>
         <w:t>RESOLUTION OF SHAREHOLDERS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7188F2D3" w14:textId="77777777" w:rsidR="0088040F" w:rsidRPr="00643AE8" w:rsidRDefault="008569B9" w:rsidP="00390143">
+    <w:p w:rsidRPr="00643AE8" w:rsidR="0088040F" w:rsidP="00390143" w:rsidRDefault="008569B9" w14:paraId="7188F2D3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00643AE8">
         <w:t>STATE BANK BECOMING SUBJECT TO CHAPTER 490</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DD87B98" w14:textId="77777777" w:rsidR="0088040F" w:rsidRDefault="0088040F" w:rsidP="0088040F">
+    <w:p w:rsidR="0088040F" w:rsidP="0088040F" w:rsidRDefault="0088040F" w14:paraId="2DD87B98" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="650A4245" w14:textId="5FB2FE94" w:rsidR="0088040F" w:rsidRPr="00934DA1" w:rsidRDefault="0088040F" w:rsidP="00505AD5">
+    <w:p w:rsidRPr="00934DA1" w:rsidR="0088040F" w:rsidP="00505AD5" w:rsidRDefault="0088040F" w14:paraId="650A4245" w14:textId="5FB2FE94">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00417C72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidR="00417C72" w:rsidRPr="00417C72">
+      <w:r w:rsidRPr="00417C72" w:rsidR="00417C72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>esolved,</w:t>
       </w:r>
       <w:r w:rsidRPr="00417C72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> that the shareholders of </w:t>
       </w:r>
       <w:r w:rsidRPr="00417C72">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00417C72" w:rsidRPr="00417C72">
+      <w:r w:rsidRPr="00417C72" w:rsidR="00417C72">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00417C72">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ank)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00417C72">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00417C72" w:rsidRPr="00417C72">
+      <w:r w:rsidRPr="00417C72" w:rsidR="00417C72">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00417C72">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ity/</w:t>
       </w:r>
-      <w:r w:rsidR="00417C72" w:rsidRPr="00417C72">
+      <w:r w:rsidRPr="00417C72" w:rsidR="00417C72">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00417C72">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>own)</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00ED59AF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00ED59AF" w:rsidRPr="002209B1">
+      <w:r w:rsidRPr="002209B1" w:rsidR="00ED59AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(c</w:t>
       </w:r>
       <w:r w:rsidR="00ED59AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ounty)</w:t>
       </w:r>
       <w:r w:rsidR="002209B1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> County, Iowa,</w:t>
       </w:r>
-      <w:r w:rsidR="00F210E3" w:rsidRPr="00934DA1">
+      <w:r w:rsidRPr="00934DA1" w:rsidR="00F210E3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00417C72" w:rsidRPr="00934DA1">
+      <w:r w:rsidRPr="00934DA1" w:rsidR="00417C72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">do </w:t>
       </w:r>
       <w:r w:rsidRPr="00934DA1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>hereby approve, adopt, and ratify the Plan to Voluntarily Cease Carrying on the Business of Banking and Become a Corporation Subject to Chapter 490, a copy of which is attached hereto and incorporated herein; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="559D38EB" w14:textId="6435A9B5" w:rsidR="0088040F" w:rsidRDefault="0088040F" w:rsidP="00505AD5">
+    <w:p w:rsidR="0088040F" w:rsidP="00505AD5" w:rsidRDefault="0088040F" w14:paraId="559D38EB" w14:textId="6435A9B5">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00934DA1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00934DA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidR="00F210E3" w:rsidRPr="00934DA1">
+      <w:r w:rsidRPr="00934DA1" w:rsidR="00F210E3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>esolved,</w:t>
       </w:r>
       <w:r w:rsidRPr="00934DA1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> that the appropriate officers and directors are authorized and directed to prepare, </w:t>
       </w:r>
-      <w:r w:rsidR="00056FE5" w:rsidRPr="00934DA1">
+      <w:r w:rsidRPr="00934DA1" w:rsidR="00056FE5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>execute,</w:t>
       </w:r>
       <w:r w:rsidRPr="00934DA1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and deliver on behalf of the </w:t>
       </w:r>
-      <w:r w:rsidR="00934DA1" w:rsidRPr="00934DA1">
+      <w:r w:rsidRPr="00934DA1" w:rsidR="00934DA1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00934DA1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ank all appropriate documents and take such other action as necessary or advisable </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00934DA1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>in order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00934DA1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> effectuate the </w:t>
       </w:r>
       <w:r w:rsidR="00BE63F9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00934DA1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>lan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79BC73CB" w14:textId="00491DAA" w:rsidR="00C5526C" w:rsidRPr="00934DA1" w:rsidRDefault="00C5526C" w:rsidP="00505AD5">
+    <w:p w:rsidRPr="00934DA1" w:rsidR="00C5526C" w:rsidP="00505AD5" w:rsidRDefault="00C5526C" w14:paraId="79BC73CB" w14:textId="00491DAA">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Upon approval by the Superintendent of Banking, the officers and directors are further directed to carry out the Plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72AD7BD7" w14:textId="5EA9D1FE" w:rsidR="006560C0" w:rsidRPr="0095671C" w:rsidRDefault="006560C0" w:rsidP="006560C0">
+    <w:p w:rsidRPr="0095671C" w:rsidR="006560C0" w:rsidP="006560C0" w:rsidRDefault="006560C0" w14:paraId="72AD7BD7" w14:textId="5EA9D1FE">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
@@ -6439,639 +6558,639 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">of the state bank are authorized to prepare and sign the appropriate documents and take such other action as necessary or advisable </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>in order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0095671C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> carry out the Plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F6FDE96" w14:textId="70EA8C6C" w:rsidR="00187D46" w:rsidRPr="004A03C4" w:rsidRDefault="00AF6DC0" w:rsidP="00AF6DC0">
+    <w:p w:rsidRPr="004A03C4" w:rsidR="00187D46" w:rsidP="00AF6DC0" w:rsidRDefault="00AF6DC0" w14:paraId="2F6FDE96" w14:textId="70EA8C6C">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00187D46" w:rsidRPr="00934DA1">
+      <w:r w:rsidRPr="00934DA1" w:rsidR="00187D46">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">There were </w:t>
       </w:r>
-      <w:r w:rsidR="00187D46" w:rsidRPr="00934DA1">
+      <w:r w:rsidRPr="00934DA1" w:rsidR="00187D46">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00934DA1" w:rsidRPr="00934DA1">
+      <w:r w:rsidRPr="00934DA1" w:rsidR="00934DA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="00187D46" w:rsidRPr="00934DA1">
+      <w:r w:rsidRPr="00934DA1" w:rsidR="00187D46">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>umber)</w:t>
       </w:r>
       <w:r w:rsidR="00187D46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00187D46" w:rsidRPr="00934DA1">
+      <w:r w:rsidRPr="00934DA1" w:rsidR="00187D46">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">common shares entitled to vote on the resolution. </w:t>
       </w:r>
       <w:r w:rsidR="000476CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00187D46" w:rsidRPr="00934DA1">
+      <w:r w:rsidRPr="00934DA1" w:rsidR="00187D46">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>“Yes” votes were cast by</w:t>
       </w:r>
       <w:r w:rsidR="00187D46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00187D46" w:rsidRPr="00934DA1">
+      <w:r w:rsidRPr="00934DA1" w:rsidR="00187D46">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00934DA1" w:rsidRPr="00934DA1">
+      <w:r w:rsidRPr="00934DA1" w:rsidR="00934DA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="00187D46" w:rsidRPr="00934DA1">
+      <w:r w:rsidRPr="00934DA1" w:rsidR="00187D46">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>umber)</w:t>
       </w:r>
-      <w:r w:rsidR="00187D46" w:rsidRPr="00934DA1">
+      <w:r w:rsidRPr="00934DA1" w:rsidR="00187D46">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> shares. </w:t>
       </w:r>
       <w:r w:rsidR="000476CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00187D46" w:rsidRPr="00934DA1">
+      <w:r w:rsidRPr="00934DA1" w:rsidR="00187D46">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>“No” votes were cast by</w:t>
       </w:r>
       <w:r w:rsidR="00187D46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00187D46" w:rsidRPr="00934DA1">
+      <w:r w:rsidRPr="00934DA1" w:rsidR="00187D46">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00934DA1" w:rsidRPr="00934DA1">
+      <w:r w:rsidRPr="00934DA1" w:rsidR="00934DA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="00187D46" w:rsidRPr="00934DA1">
+      <w:r w:rsidRPr="00934DA1" w:rsidR="00187D46">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>umber)</w:t>
       </w:r>
-      <w:r w:rsidR="00187D46" w:rsidRPr="00934DA1">
+      <w:r w:rsidRPr="00934DA1" w:rsidR="00187D46">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> shares.</w:t>
       </w:r>
       <w:r w:rsidR="004A03C4">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00950E34" w:rsidRPr="0003790A">
+      <w:r w:rsidRPr="0003790A" w:rsidR="00950E34">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00187D46" w:rsidRPr="0003790A">
+      <w:r w:rsidRPr="0003790A" w:rsidR="00187D46">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:r w:rsidR="00950E34" w:rsidRPr="0003790A">
+      <w:r w:rsidRPr="0003790A" w:rsidR="00950E34">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">there is more than </w:t>
       </w:r>
-      <w:r w:rsidR="00187D46" w:rsidRPr="0003790A">
+      <w:r w:rsidRPr="0003790A" w:rsidR="00187D46">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">one class of shares entitled to vote on the dissolution, </w:t>
       </w:r>
-      <w:r w:rsidR="001B3DF2" w:rsidRPr="0003790A">
+      <w:r w:rsidRPr="0003790A" w:rsidR="001B3DF2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>designate each class, the number of shares entitled to vote on the resolution, and the votes for and against the resolution.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5395EB9C" w14:textId="4A8AB72C" w:rsidR="009E4DC3" w:rsidRDefault="009E4DC3" w:rsidP="00187D46">
+    <w:p w:rsidR="009E4DC3" w:rsidP="00187D46" w:rsidRDefault="009E4DC3" w14:paraId="5395EB9C" w14:textId="4A8AB72C">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3330"/>
         <w:gridCol w:w="1368"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002479C3" w:rsidRPr="0040613B" w14:paraId="322B37DE" w14:textId="77777777" w:rsidTr="00CB7B15">
+      <w:tr w:rsidRPr="0040613B" w:rsidR="002479C3" w:rsidTr="00CB7B15" w14:paraId="322B37DE" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="59102476" w14:textId="77777777" w:rsidR="002479C3" w:rsidRPr="0040613B" w:rsidRDefault="002479C3" w:rsidP="00CB7B15">
+          <w:p w:rsidRPr="0040613B" w:rsidR="002479C3" w:rsidP="00CB7B15" w:rsidRDefault="002479C3" w14:paraId="59102476" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5B539FED" w14:textId="77777777" w:rsidR="002479C3" w:rsidRPr="0040613B" w:rsidRDefault="002479C3" w:rsidP="00CB7B15">
+          <w:p w:rsidRPr="0040613B" w:rsidR="002479C3" w:rsidP="00CB7B15" w:rsidRDefault="002479C3" w14:paraId="5B539FED" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002479C3" w:rsidRPr="0040613B" w14:paraId="59C83E55" w14:textId="77777777" w:rsidTr="00CB7B15">
+      <w:tr w:rsidRPr="0040613B" w:rsidR="002479C3" w:rsidTr="00CB7B15" w14:paraId="59C83E55" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3F0B0149" w14:textId="6315CC4A" w:rsidR="002479C3" w:rsidRPr="0040613B" w:rsidRDefault="002479C3" w:rsidP="00CB7B15">
+          <w:p w:rsidRPr="0040613B" w:rsidR="002479C3" w:rsidP="00CB7B15" w:rsidRDefault="002479C3" w14:paraId="3F0B0149" w14:textId="6315CC4A">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Chairperson</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="243D2BDB" w14:textId="77777777" w:rsidR="002479C3" w:rsidRPr="0040613B" w:rsidRDefault="002479C3" w:rsidP="00CB7B15">
+          <w:p w:rsidRPr="0040613B" w:rsidR="002479C3" w:rsidP="00CB7B15" w:rsidRDefault="002479C3" w14:paraId="243D2BDB" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002479C3" w:rsidRPr="0040613B" w14:paraId="1849EEF3" w14:textId="77777777" w:rsidTr="00CB7B15">
+      <w:tr w:rsidRPr="0040613B" w:rsidR="002479C3" w:rsidTr="00CB7B15" w14:paraId="1849EEF3" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="720C318C" w14:textId="77777777" w:rsidR="002479C3" w:rsidRPr="0040613B" w:rsidRDefault="002479C3" w:rsidP="00CB7B15">
+          <w:p w:rsidRPr="0040613B" w:rsidR="002479C3" w:rsidP="00CB7B15" w:rsidRDefault="002479C3" w14:paraId="720C318C" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="58D5AC90" w14:textId="77777777" w:rsidR="002479C3" w:rsidRPr="0040613B" w:rsidRDefault="002479C3" w:rsidP="00CB7B15">
+          <w:p w:rsidRPr="0040613B" w:rsidR="002479C3" w:rsidP="00CB7B15" w:rsidRDefault="002479C3" w14:paraId="58D5AC90" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002479C3" w:rsidRPr="0040613B" w14:paraId="33C65357" w14:textId="77777777" w:rsidTr="00CB7B15">
+      <w:tr w:rsidRPr="0040613B" w:rsidR="002479C3" w:rsidTr="00CB7B15" w14:paraId="33C65357" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6760A390" w14:textId="5725A3C7" w:rsidR="002479C3" w:rsidRPr="0040613B" w:rsidRDefault="002479C3" w:rsidP="00CB7B15">
+          <w:p w:rsidRPr="0040613B" w:rsidR="002479C3" w:rsidP="00CB7B15" w:rsidRDefault="002479C3" w14:paraId="6760A390" w14:textId="5725A3C7">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Secretary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="016FA980" w14:textId="77777777" w:rsidR="002479C3" w:rsidRPr="0040613B" w:rsidRDefault="002479C3" w:rsidP="00CB7B15">
+          <w:p w:rsidRPr="0040613B" w:rsidR="002479C3" w:rsidP="00CB7B15" w:rsidRDefault="002479C3" w14:paraId="016FA980" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002479C3" w:rsidRPr="0040613B" w14:paraId="1A76DC0E" w14:textId="77777777" w:rsidTr="00CB7B15">
+      <w:tr w:rsidRPr="0040613B" w:rsidR="002479C3" w:rsidTr="00CB7B15" w14:paraId="1A76DC0E" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5A780127" w14:textId="77777777" w:rsidR="002479C3" w:rsidRPr="0040613B" w:rsidRDefault="002479C3" w:rsidP="00CB7B15">
+          <w:p w:rsidRPr="0040613B" w:rsidR="002479C3" w:rsidP="00CB7B15" w:rsidRDefault="002479C3" w14:paraId="5A780127" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="48D124A0" w14:textId="77777777" w:rsidR="002479C3" w:rsidRPr="0040613B" w:rsidRDefault="002479C3" w:rsidP="00CB7B15">
+          <w:p w:rsidRPr="0040613B" w:rsidR="002479C3" w:rsidP="00CB7B15" w:rsidRDefault="002479C3" w14:paraId="48D124A0" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002479C3" w:rsidRPr="0040613B" w14:paraId="77E7EB2E" w14:textId="77777777" w:rsidTr="00CB7B15">
+      <w:tr w:rsidRPr="0040613B" w:rsidR="002479C3" w:rsidTr="00CB7B15" w14:paraId="77E7EB2E" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5CE4B4F7" w14:textId="77777777" w:rsidR="002479C3" w:rsidRPr="0040613B" w:rsidRDefault="002479C3" w:rsidP="00CB7B15">
+          <w:p w:rsidRPr="0040613B" w:rsidR="002479C3" w:rsidP="00CB7B15" w:rsidRDefault="002479C3" w14:paraId="5CE4B4F7" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4CFF4431" w14:textId="77777777" w:rsidR="002479C3" w:rsidRPr="0040613B" w:rsidRDefault="002479C3" w:rsidP="00CB7B15">
+          <w:p w:rsidRPr="0040613B" w:rsidR="002479C3" w:rsidP="00CB7B15" w:rsidRDefault="002479C3" w14:paraId="4CFF4431" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5FB11DE6" w14:textId="01C7DE21" w:rsidR="009F543F" w:rsidRPr="009F543F" w:rsidRDefault="009F543F" w:rsidP="009F543F">
+    <w:p w:rsidRPr="009F543F" w:rsidR="009F543F" w:rsidP="009F543F" w:rsidRDefault="009F543F" w14:paraId="5FB11DE6" w14:textId="01C7DE21">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="4F27237F" w14:textId="77777777" w:rsidR="00702B88" w:rsidRDefault="00702B88" w:rsidP="00607995">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00702B88" w:rsidP="00607995" w:rsidRDefault="00702B88" w14:paraId="4F27237F" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:sectPr w:rsidR="00702B88" w:rsidSect="007A02EC">
-          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
+          <w:headerReference w:type="default" r:id="Rae2cc6f9dfcf4809"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DF55589" w14:textId="39BBCB18" w:rsidR="00116EAE" w:rsidRPr="00643AE8" w:rsidRDefault="00116EAE" w:rsidP="00390143">
+    <w:p w:rsidRPr="00643AE8" w:rsidR="00116EAE" w:rsidP="00390143" w:rsidRDefault="00116EAE" w14:paraId="6DF55589" w14:textId="39BBCB18">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00643AE8">
-        <w:lastRenderedPageBreak/>
         <w:t>ARTICLES OF INTENT TO BE SUBJECT TO CHAPTER 490</w:t>
       </w:r>
-      <w:r w:rsidR="00937915" w:rsidRPr="00643AE8">
+      <w:r w:rsidRPr="00643AE8" w:rsidR="00937915">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00E160F3" w:rsidRPr="00643AE8">
+      <w:r w:rsidRPr="00643AE8" w:rsidR="00E160F3">
         <w:t>OF</w:t>
       </w:r>
-      <w:r w:rsidR="00937915" w:rsidRPr="00643AE8">
+      <w:r w:rsidRPr="00643AE8" w:rsidR="00937915">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00E160F3" w:rsidRPr="00643AE8">
+      <w:r w:rsidRPr="00643AE8" w:rsidR="00E160F3">
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="009548A6" w:rsidRPr="00643AE8">
+      <w:r w:rsidRPr="00643AE8" w:rsidR="009548A6">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>BANK</w:t>
       </w:r>
-      <w:r w:rsidR="00E160F3" w:rsidRPr="00643AE8">
+      <w:r w:rsidRPr="00643AE8" w:rsidR="00E160F3">
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="009548A6" w:rsidRPr="00643AE8">
+      <w:r w:rsidRPr="00643AE8" w:rsidR="009548A6">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="009548A6" w:rsidRPr="00643AE8">
+      <w:r w:rsidRPr="00643AE8" w:rsidR="009548A6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(CITY/TOWN)</w:t>
       </w:r>
-      <w:r w:rsidR="009548A6" w:rsidRPr="00643AE8">
+      <w:r w:rsidRPr="00643AE8" w:rsidR="009548A6">
         <w:t>, IOWA</w:t>
       </w:r>
-      <w:r w:rsidR="009548A6" w:rsidRPr="00643AE8">
+      <w:r w:rsidRPr="00643AE8" w:rsidR="009548A6">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77DF5D6E" w14:textId="70DE0CCD" w:rsidR="00116EAE" w:rsidRPr="0093715E" w:rsidRDefault="00B949A7" w:rsidP="0093715E">
+    <w:p w:rsidRPr="0093715E" w:rsidR="00116EAE" w:rsidP="0093715E" w:rsidRDefault="00B949A7" w14:paraId="77DF5D6E" w14:textId="70DE0CCD">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0093715E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="0093715E" w:rsidRPr="0093715E">
+      <w:r w:rsidRPr="0093715E" w:rsidR="0093715E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="0093715E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ank)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="0093715E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="0093715E" w:rsidRPr="0093715E">
+      <w:r w:rsidRPr="0093715E" w:rsidR="0093715E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="0093715E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ity/</w:t>
       </w:r>
-      <w:r w:rsidR="0093715E" w:rsidRPr="0093715E">
+      <w:r w:rsidRPr="0093715E" w:rsidR="0093715E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="0093715E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>own)</w:t>
       </w:r>
       <w:r w:rsidR="007422E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">, (county) </w:t>
       </w:r>
       <w:r w:rsidR="007422E8">
@@ -7079,119 +7198,119 @@
       </w:r>
       <w:r w:rsidR="00C34D19">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="004A49F5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0093715E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">an Iowa banking corporation organized under </w:t>
       </w:r>
       <w:r w:rsidR="00771631">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa Code </w:t>
       </w:r>
       <w:r w:rsidRPr="0093715E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapter 524, hereby elects </w:t>
       </w:r>
-      <w:r w:rsidR="00F90449" w:rsidRPr="0093715E">
+      <w:r w:rsidRPr="0093715E" w:rsidR="00F90449">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">pursuant to the provisions of Iowa Code </w:t>
       </w:r>
       <w:r w:rsidR="00EF5FD5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00F90449" w:rsidRPr="0093715E">
+      <w:r w:rsidRPr="0093715E" w:rsidR="00F90449">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ection 524.1309 to voluntarily cease to carry on the business of banking and, upon compliance with the provisions of </w:t>
       </w:r>
       <w:r w:rsidR="00EF5FD5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00F90449" w:rsidRPr="0093715E">
+      <w:r w:rsidRPr="0093715E" w:rsidR="00F90449">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ection 524.1309, </w:t>
       </w:r>
       <w:r w:rsidRPr="0093715E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">to become a corporation subject to the provisions of </w:t>
       </w:r>
       <w:r w:rsidR="007422E8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="0093715E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Iowa Business Corporation Act, Chapter 490, Code of Iowa and adopts its Articles of Incorporation for such corporation following Articles of Intent to be Subject to Chapter 490.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D2BFA29" w14:textId="77777777" w:rsidR="00B949A7" w:rsidRPr="000E71F8" w:rsidRDefault="00B949A7" w:rsidP="00D5759D">
+    <w:p w:rsidRPr="000E71F8" w:rsidR="00B949A7" w:rsidP="00D5759D" w:rsidRDefault="00B949A7" w14:paraId="3D2BFA29" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E71F8">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTICLE I</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B28DAFF" w14:textId="668691E0" w:rsidR="00B949A7" w:rsidRDefault="00D5759D" w:rsidP="003F4622">
+    <w:p w:rsidR="00B949A7" w:rsidP="003F4622" w:rsidRDefault="00D5759D" w14:paraId="5B28DAFF" w14:textId="668691E0">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0093715E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00604929">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="0093715E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
@@ -7202,110 +7321,110 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="0093715E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>orporation shall be</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0093715E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(name)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49665C40" w14:textId="77777777" w:rsidR="00D5759D" w:rsidRPr="000E71F8" w:rsidRDefault="00D5759D" w:rsidP="00D5759D">
+    <w:p w:rsidRPr="000E71F8" w:rsidR="00D5759D" w:rsidP="00D5759D" w:rsidRDefault="00D5759D" w14:paraId="49665C40" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E71F8">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTICLE II</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76EDE780" w14:textId="30162D45" w:rsidR="00D5759D" w:rsidRDefault="00D5759D" w:rsidP="00AC501B">
+    <w:p w:rsidR="00D5759D" w:rsidP="00AC501B" w:rsidRDefault="00D5759D" w14:paraId="76EDE780" w14:textId="30162D45">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00072372">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The aggregate number of shares which this </w:t>
       </w:r>
       <w:r w:rsidR="00604929">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00072372">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>orporation has authority to issue is</w:t>
       </w:r>
       <w:r w:rsidRPr="00416A6D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00072372">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00072372" w:rsidRPr="00072372">
+      <w:r w:rsidRPr="00072372" w:rsidR="00072372">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">number) </w:t>
       </w:r>
       <w:r w:rsidRPr="00072372">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>shares of common stock</w:t>
       </w:r>
       <w:r w:rsidR="007422E8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> at a</w:t>
       </w:r>
       <w:r w:rsidRPr="00072372">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> par value </w:t>
       </w:r>
@@ -7321,1205 +7440,1209 @@
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(value)</w:t>
       </w:r>
       <w:r w:rsidRPr="00416A6D">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00072372">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>totaling</w:t>
       </w:r>
       <w:r w:rsidRPr="00416A6D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003E2BD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="003E2BD6" w:rsidRPr="003E2BD6">
+      <w:r w:rsidRPr="003E2BD6" w:rsidR="003E2BD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>dollars</w:t>
       </w:r>
       <w:r w:rsidRPr="003E2BD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00416A6D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FD71B0E" w14:textId="77777777" w:rsidR="00D5759D" w:rsidRPr="000E71F8" w:rsidRDefault="00D5759D" w:rsidP="00D5759D">
+    <w:p w:rsidRPr="000E71F8" w:rsidR="00D5759D" w:rsidP="00D5759D" w:rsidRDefault="00D5759D" w14:paraId="1FD71B0E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E71F8">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTICLE III</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A359DD0" w14:textId="76DD7D60" w:rsidR="00D5759D" w:rsidRDefault="00D5759D" w:rsidP="00AC501B">
+    <w:p w:rsidR="00D5759D" w:rsidP="00AC501B" w:rsidRDefault="00D5759D" w14:paraId="1A359DD0" w14:textId="76DD7D60">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00BE5CE6" w:rsidRPr="003E2BD6">
+      <w:r w:rsidRPr="003E2BD6" w:rsidR="00BE5CE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The address of the initial registered office of the </w:t>
       </w:r>
       <w:r w:rsidR="002B7309">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="00BE5CE6" w:rsidRPr="003E2BD6">
+      <w:r w:rsidRPr="003E2BD6" w:rsidR="00BE5CE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">orporation is </w:t>
       </w:r>
-      <w:r w:rsidR="00BE5CE6" w:rsidRPr="003E2BD6">
+      <w:r w:rsidRPr="003E2BD6" w:rsidR="00BE5CE6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(address)</w:t>
       </w:r>
       <w:r w:rsidR="007422E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>, (city/town),</w:t>
       </w:r>
       <w:r w:rsidR="004A49F5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> (county) </w:t>
       </w:r>
-      <w:r w:rsidR="004A49F5" w:rsidRPr="006A140E">
+      <w:r w:rsidRPr="006A140E" w:rsidR="004A49F5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
         <w:t>County</w:t>
       </w:r>
       <w:r w:rsidR="00507D19">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="004A49F5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BE5CE6">
         <w:t xml:space="preserve">and the name of the initial registered agent at that address is </w:t>
       </w:r>
-      <w:r w:rsidR="00BE5CE6" w:rsidRPr="003E2BD6">
+      <w:r w:rsidRPr="003E2BD6" w:rsidR="00BE5CE6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(name)</w:t>
       </w:r>
       <w:r w:rsidR="00BE5CE6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15F3F11C" w14:textId="77777777" w:rsidR="00BE5CE6" w:rsidRPr="000E71F8" w:rsidRDefault="00BE5CE6" w:rsidP="00BE5CE6">
+    <w:p w:rsidRPr="000E71F8" w:rsidR="00BE5CE6" w:rsidP="00BE5CE6" w:rsidRDefault="00BE5CE6" w14:paraId="15F3F11C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E71F8">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTICLE IV</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A7569A8" w14:textId="5C281CDB" w:rsidR="00BE5CE6" w:rsidRDefault="00AF6DC0" w:rsidP="00AF6DC0">
+    <w:p w:rsidR="00BE5CE6" w:rsidP="00AF6DC0" w:rsidRDefault="00AF6DC0" w14:paraId="4A7569A8" w14:textId="5C281CDB">
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00BE5CE6" w:rsidRPr="00C56978">
+      <w:r w:rsidRPr="00C56978" w:rsidR="00BE5CE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The names and addresses of the incorporator</w:t>
       </w:r>
       <w:r w:rsidR="00506A7C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>s are as follows</w:t>
       </w:r>
-      <w:r w:rsidR="00BE5CE6" w:rsidRPr="00416A6D">
+      <w:r w:rsidRPr="00416A6D" w:rsidR="00BE5CE6">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44498C07" w14:textId="548DD3D7" w:rsidR="00623CF8" w:rsidRDefault="00623CF8" w:rsidP="00BE5CE6"/>
+    <w:p w:rsidR="00623CF8" w:rsidP="00BE5CE6" w:rsidRDefault="00623CF8" w14:paraId="44498C07" w14:textId="548DD3D7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9576" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2785"/>
         <w:gridCol w:w="6791"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00623CF8" w:rsidRPr="00623CF8" w14:paraId="43102E18" w14:textId="77777777" w:rsidTr="00487545">
+      <w:tr w:rsidRPr="00623CF8" w:rsidR="00623CF8" w:rsidTr="00487545" w14:paraId="43102E18" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2785" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40370D77" w14:textId="77777777" w:rsidR="00623CF8" w:rsidRPr="00623CF8" w:rsidRDefault="00623CF8" w:rsidP="00623CF8">
+          <w:p w:rsidRPr="00623CF8" w:rsidR="00623CF8" w:rsidP="00623CF8" w:rsidRDefault="00623CF8" w14:paraId="40370D77" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00623CF8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>NAME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6791" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B0C5471" w14:textId="77777777" w:rsidR="00623CF8" w:rsidRPr="00623CF8" w:rsidRDefault="00623CF8" w:rsidP="00623CF8">
+          <w:p w:rsidRPr="00623CF8" w:rsidR="00623CF8" w:rsidP="00623CF8" w:rsidRDefault="00623CF8" w14:paraId="1B0C5471" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00623CF8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ADDRESS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00623CF8" w:rsidRPr="00623CF8" w14:paraId="25F818B8" w14:textId="77777777" w:rsidTr="00487545">
+      <w:tr w:rsidRPr="00623CF8" w:rsidR="00623CF8" w:rsidTr="00487545" w14:paraId="25F818B8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2785" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EC52DA7" w14:textId="77777777" w:rsidR="00623CF8" w:rsidRPr="00623CF8" w:rsidRDefault="00623CF8" w:rsidP="00623CF8">
+          <w:p w:rsidRPr="00623CF8" w:rsidR="00623CF8" w:rsidP="00623CF8" w:rsidRDefault="00623CF8" w14:paraId="5EC52DA7" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6791" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D753ED4" w14:textId="77777777" w:rsidR="00623CF8" w:rsidRPr="00623CF8" w:rsidRDefault="00623CF8" w:rsidP="00623CF8">
+          <w:p w:rsidRPr="00623CF8" w:rsidR="00623CF8" w:rsidP="00623CF8" w:rsidRDefault="00623CF8" w14:paraId="4D753ED4" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00623CF8" w:rsidRPr="00623CF8" w14:paraId="7F074B07" w14:textId="77777777" w:rsidTr="00487545">
+      <w:tr w:rsidRPr="00623CF8" w:rsidR="00623CF8" w:rsidTr="00487545" w14:paraId="7F074B07" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2785" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39D90C2F" w14:textId="77777777" w:rsidR="00623CF8" w:rsidRPr="00623CF8" w:rsidRDefault="00623CF8" w:rsidP="00623CF8">
+          <w:p w:rsidRPr="00623CF8" w:rsidR="00623CF8" w:rsidP="00623CF8" w:rsidRDefault="00623CF8" w14:paraId="39D90C2F" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6791" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56B52989" w14:textId="77777777" w:rsidR="00623CF8" w:rsidRPr="00623CF8" w:rsidRDefault="00623CF8" w:rsidP="00623CF8">
+          <w:p w:rsidRPr="00623CF8" w:rsidR="00623CF8" w:rsidP="00623CF8" w:rsidRDefault="00623CF8" w14:paraId="56B52989" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00623CF8" w:rsidRPr="00623CF8" w14:paraId="45A8D87B" w14:textId="77777777" w:rsidTr="00487545">
+      <w:tr w:rsidRPr="00623CF8" w:rsidR="00623CF8" w:rsidTr="00487545" w14:paraId="45A8D87B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2785" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55D638B6" w14:textId="77777777" w:rsidR="00623CF8" w:rsidRPr="00623CF8" w:rsidRDefault="00623CF8" w:rsidP="00623CF8">
+          <w:p w:rsidRPr="00623CF8" w:rsidR="00623CF8" w:rsidP="00623CF8" w:rsidRDefault="00623CF8" w14:paraId="55D638B6" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6791" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="164A90FC" w14:textId="77777777" w:rsidR="00623CF8" w:rsidRPr="00623CF8" w:rsidRDefault="00623CF8" w:rsidP="00623CF8">
+          <w:p w:rsidRPr="00623CF8" w:rsidR="00623CF8" w:rsidP="00623CF8" w:rsidRDefault="00623CF8" w14:paraId="164A90FC" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00623CF8" w:rsidRPr="00623CF8" w14:paraId="605CCE1C" w14:textId="77777777" w:rsidTr="00487545">
+      <w:tr w:rsidRPr="00623CF8" w:rsidR="00623CF8" w:rsidTr="00487545" w14:paraId="605CCE1C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2785" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7985C4B7" w14:textId="77777777" w:rsidR="00623CF8" w:rsidRPr="00623CF8" w:rsidRDefault="00623CF8" w:rsidP="00623CF8">
+          <w:p w:rsidRPr="00623CF8" w:rsidR="00623CF8" w:rsidP="00623CF8" w:rsidRDefault="00623CF8" w14:paraId="7985C4B7" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6791" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BD89F1D" w14:textId="77777777" w:rsidR="00623CF8" w:rsidRPr="00623CF8" w:rsidRDefault="00623CF8" w:rsidP="00623CF8">
+          <w:p w:rsidRPr="00623CF8" w:rsidR="00623CF8" w:rsidP="00623CF8" w:rsidRDefault="00623CF8" w14:paraId="1BD89F1D" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6004BD24" w14:textId="30D8E658" w:rsidR="00623CF8" w:rsidRDefault="00623CF8" w:rsidP="00BE5CE6"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="56D6BF3A" w14:textId="77777777" w:rsidR="00BE7AA3" w:rsidRPr="000E71F8" w:rsidRDefault="00BE7AA3" w:rsidP="009413DE">
+    <w:p w:rsidR="00623CF8" w:rsidP="00BE5CE6" w:rsidRDefault="00623CF8" w14:paraId="6004BD24" w14:textId="30D8E658"/>
+    <w:p w:rsidR="00623CF8" w:rsidP="00BE5CE6" w:rsidRDefault="00623CF8" w14:paraId="3CD1C087" w14:textId="55D3DAF3"/>
+    <w:p w:rsidRPr="000E71F8" w:rsidR="00BE7AA3" w:rsidP="009413DE" w:rsidRDefault="00BE7AA3" w14:paraId="56D6BF3A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E71F8">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ARTICLE _____</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="632B86A1" w14:textId="7119EE83" w:rsidR="00BE7AA3" w:rsidRPr="00793AFC" w:rsidRDefault="00BE7AA3" w:rsidP="00505AD5">
+    <w:p w:rsidRPr="00793AFC" w:rsidR="00BE7AA3" w:rsidP="00505AD5" w:rsidRDefault="00BE7AA3" w14:paraId="632B86A1" w14:textId="7119EE83">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881B8E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00793AFC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>Optional Articles containing provisions consistent with law may be inserted regarding:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4082F16B" w14:textId="77777777" w:rsidR="009B57CA" w:rsidRDefault="00BE7AA3" w:rsidP="00505AD5">
+    <w:p w:rsidR="009B57CA" w:rsidP="00505AD5" w:rsidRDefault="00BE7AA3" w14:paraId="4082F16B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B57CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>Managing the business of the corporation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C6B1203" w14:textId="77777777" w:rsidR="009B57CA" w:rsidRDefault="00BE7AA3" w:rsidP="00505AD5">
+    <w:p w:rsidR="009B57CA" w:rsidP="00505AD5" w:rsidRDefault="00BE7AA3" w14:paraId="6C6B1203" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B57CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>Defining, limiting, and regulating the affairs of the corporation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27EF12E4" w14:textId="77777777" w:rsidR="009B57CA" w:rsidRDefault="00BE7AA3" w:rsidP="00505AD5">
+    <w:p w:rsidR="009B57CA" w:rsidP="00505AD5" w:rsidRDefault="00BE7AA3" w14:paraId="27EF12E4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B57CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>Directors’ liability and indemnification provisions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DA98BC3" w14:textId="71C5CF17" w:rsidR="000842CE" w:rsidRDefault="00BE7AA3" w:rsidP="00505AD5">
+    <w:p w:rsidR="000842CE" w:rsidP="00505AD5" w:rsidRDefault="00BE7AA3" w14:paraId="1DA98BC3" w14:textId="71C5CF17">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B57CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>Other matters p</w:t>
       </w:r>
-      <w:r w:rsidR="00810509" w:rsidRPr="009B57CA">
+      <w:r w:rsidRPr="009B57CA" w:rsidR="00810509">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">ermitted by Iowa Code </w:t>
       </w:r>
-      <w:r w:rsidR="00793AFC" w:rsidRPr="009B57CA">
+      <w:r w:rsidRPr="009B57CA" w:rsidR="00793AFC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00810509" w:rsidRPr="009B57CA">
+      <w:r w:rsidRPr="009B57CA" w:rsidR="00810509">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>ection 49</w:t>
       </w:r>
       <w:r w:rsidRPr="009B57CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>0.202</w:t>
       </w:r>
       <w:r w:rsidR="00175469">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75D4C9CF" w14:textId="77777777" w:rsidR="00606AD3" w:rsidRPr="002479C3" w:rsidRDefault="00606AD3" w:rsidP="002479C3">
+    <w:p w:rsidRPr="002479C3" w:rsidR="00606AD3" w:rsidP="002479C3" w:rsidRDefault="00606AD3" w14:paraId="75D4C9CF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C6371C3" w14:textId="0AE00B5C" w:rsidR="00BE5CE6" w:rsidRDefault="00DC38D1" w:rsidP="00505AD5">
+    <w:p w:rsidR="00BE5CE6" w:rsidP="00505AD5" w:rsidRDefault="00DC38D1" w14:paraId="0C6371C3" w14:textId="0AE00B5C">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00793AFC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00715147" w:rsidRPr="00793AFC">
+      <w:r w:rsidRPr="00793AFC" w:rsidR="00715147">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="00793AFC" w:rsidRPr="00793AFC">
+      <w:r w:rsidRPr="00793AFC" w:rsidR="00793AFC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="00715147" w:rsidRPr="00793AFC">
+      <w:r w:rsidRPr="00793AFC" w:rsidR="00715147">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00793AFC" w:rsidRPr="00793AFC">
+      <w:r w:rsidRPr="00793AFC" w:rsidR="00793AFC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>witness</w:t>
       </w:r>
-      <w:r w:rsidR="00715147" w:rsidRPr="00793AFC">
+      <w:r w:rsidRPr="00793AFC" w:rsidR="00715147">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00793AFC" w:rsidRPr="00793AFC">
+      <w:r w:rsidRPr="00793AFC" w:rsidR="00793AFC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>whereof</w:t>
       </w:r>
       <w:r w:rsidR="00661F57">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, the undersigned president and cashier of the state bank sign and verify</w:t>
       </w:r>
       <w:r w:rsidR="00442DE7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> these</w:t>
       </w:r>
-      <w:r w:rsidR="00715147" w:rsidRPr="00793AFC">
+      <w:r w:rsidRPr="00793AFC" w:rsidR="00715147">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Articles of Intent to be Subject to Chapter 49</w:t>
       </w:r>
       <w:r w:rsidR="003A6DCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>0.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7110"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00514233" w:rsidRPr="00514233" w14:paraId="560966B8" w14:textId="77777777" w:rsidTr="00487545">
+      <w:tr w:rsidRPr="00514233" w:rsidR="00514233" w:rsidTr="00487545" w14:paraId="560966B8" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="403" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A457794" w14:textId="77777777" w:rsidR="00514233" w:rsidRPr="00514233" w:rsidRDefault="00514233" w:rsidP="00514233">
+          <w:p w:rsidRPr="00514233" w:rsidR="00514233" w:rsidP="00514233" w:rsidRDefault="00514233" w14:paraId="7A457794" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00514233" w:rsidRPr="00514233" w14:paraId="128186BF" w14:textId="77777777" w:rsidTr="00487545">
+      <w:tr w:rsidRPr="00514233" w:rsidR="00514233" w:rsidTr="00487545" w14:paraId="128186BF" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41B687B8" w14:textId="36568F4D" w:rsidR="00514233" w:rsidRPr="00514233" w:rsidRDefault="00514233" w:rsidP="00514233">
+          <w:p w:rsidRPr="00514233" w:rsidR="00514233" w:rsidP="00514233" w:rsidRDefault="00514233" w14:paraId="41B687B8" w14:textId="36568F4D">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514233">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Name of Bank</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00514233" w:rsidRPr="00514233" w14:paraId="3EB1DC4D" w14:textId="77777777" w:rsidTr="00487545">
+      <w:tr w:rsidRPr="00514233" w:rsidR="00514233" w:rsidTr="00487545" w14:paraId="3EB1DC4D" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E1B0C41" w14:textId="11964F37" w:rsidR="00514233" w:rsidRPr="00514233" w:rsidRDefault="00514233" w:rsidP="00514233">
+          <w:p w:rsidRPr="00514233" w:rsidR="00514233" w:rsidP="00514233" w:rsidRDefault="00514233" w14:paraId="0E1B0C41" w14:textId="11964F37">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00514233" w:rsidRPr="00514233" w14:paraId="3CD786BD" w14:textId="77777777" w:rsidTr="00487545">
+      <w:tr w:rsidRPr="00514233" w:rsidR="00514233" w:rsidTr="00487545" w14:paraId="3CD786BD" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="485D42C6" w14:textId="694D570C" w:rsidR="00514233" w:rsidRPr="00514233" w:rsidRDefault="00514233" w:rsidP="00514233">
+          <w:p w:rsidRPr="00514233" w:rsidR="00514233" w:rsidP="00514233" w:rsidRDefault="00514233" w14:paraId="485D42C6" w14:textId="694D570C">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>President</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00514233" w:rsidRPr="00514233" w14:paraId="70EBC761" w14:textId="77777777" w:rsidTr="00487545">
+      <w:tr w:rsidRPr="00514233" w:rsidR="00514233" w:rsidTr="00487545" w14:paraId="70EBC761" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3358CE36" w14:textId="77777777" w:rsidR="00514233" w:rsidRPr="00514233" w:rsidRDefault="00514233" w:rsidP="00514233">
+          <w:p w:rsidRPr="00514233" w:rsidR="00514233" w:rsidP="00514233" w:rsidRDefault="00514233" w14:paraId="3358CE36" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00514233" w:rsidRPr="00514233" w14:paraId="3C3A1EEC" w14:textId="77777777" w:rsidTr="00487545">
+      <w:tr w:rsidRPr="00514233" w:rsidR="00514233" w:rsidTr="00487545" w14:paraId="3C3A1EEC" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="204CC54F" w14:textId="79419316" w:rsidR="00514233" w:rsidRPr="00514233" w:rsidRDefault="00514233" w:rsidP="00514233">
+          <w:p w:rsidRPr="00514233" w:rsidR="00514233" w:rsidP="00514233" w:rsidRDefault="00514233" w14:paraId="204CC54F" w14:textId="79419316">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Cashier</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00514233" w:rsidRPr="00514233" w14:paraId="36D7CABD" w14:textId="77777777" w:rsidTr="00487545">
+      <w:tr w:rsidRPr="00514233" w:rsidR="00514233" w:rsidTr="00487545" w14:paraId="36D7CABD" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1CC1188E" w14:textId="77777777" w:rsidR="00514233" w:rsidRPr="00514233" w:rsidRDefault="00514233" w:rsidP="00514233">
+          <w:p w:rsidRPr="00514233" w:rsidR="00514233" w:rsidP="00514233" w:rsidRDefault="00514233" w14:paraId="1CC1188E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00514233" w:rsidRPr="00514233" w14:paraId="2C3DA9E3" w14:textId="77777777" w:rsidTr="00487545">
+      <w:tr w:rsidRPr="00514233" w:rsidR="00514233" w:rsidTr="00487545" w14:paraId="2C3DA9E3" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F89959F" w14:textId="77777777" w:rsidR="00514233" w:rsidRPr="00514233" w:rsidRDefault="00514233" w:rsidP="00514233">
+          <w:p w:rsidRPr="00514233" w:rsidR="00514233" w:rsidP="00514233" w:rsidRDefault="00514233" w14:paraId="0F89959F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00514233">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1F195ED8" w14:textId="51BB03F3" w:rsidR="00D2046B" w:rsidRDefault="00D2046B" w:rsidP="00D5759D">
+    <w:p w:rsidR="00D2046B" w:rsidP="00D5759D" w:rsidRDefault="00D2046B" w14:paraId="1F195ED8" w14:textId="51BB03F3">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E93629D" w14:textId="77777777" w:rsidR="00D2046B" w:rsidRDefault="00D2046B">
+    <w:p w:rsidR="00D2046B" w:rsidRDefault="00D2046B" w14:paraId="0E93629D" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AE22BE6" w14:textId="77777777" w:rsidR="00514233" w:rsidRPr="00456268" w:rsidRDefault="00514233" w:rsidP="00D5759D">
+    <w:p w:rsidRPr="00456268" w:rsidR="00514233" w:rsidP="00D5759D" w:rsidRDefault="00514233" w14:paraId="7AE22BE6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1548"/>
         <w:gridCol w:w="2282"/>
         <w:gridCol w:w="328"/>
         <w:gridCol w:w="540"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C32D29" w:rsidRPr="00456268" w14:paraId="1B8EB9E5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00456268" w:rsidR="00C32D29" w14:paraId="1B8EB9E5" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2F686E5F" w14:textId="77777777" w:rsidR="00C32D29" w:rsidRPr="00456268" w:rsidRDefault="00C32D29" w:rsidP="00C32D29">
+          <w:p w:rsidRPr="00456268" w:rsidR="00C32D29" w:rsidP="00C32D29" w:rsidRDefault="00C32D29" w14:paraId="2F686E5F" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00456268">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>State of Iowa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="545EF4E6" w14:textId="77777777" w:rsidR="00C32D29" w:rsidRPr="00456268" w:rsidRDefault="00C32D29" w:rsidP="00C32D29">
+          <w:p w:rsidRPr="00456268" w:rsidR="00C32D29" w:rsidP="00C32D29" w:rsidRDefault="00C32D29" w14:paraId="545EF4E6" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="59E5F2D8" w14:textId="77777777" w:rsidR="00C32D29" w:rsidRPr="00456268" w:rsidRDefault="00C32D29" w:rsidP="00C32D29">
+          <w:p w:rsidRPr="00456268" w:rsidR="00C32D29" w:rsidP="00C32D29" w:rsidRDefault="00C32D29" w14:paraId="59E5F2D8" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00456268">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="65A239C2" w14:textId="77777777" w:rsidR="00C32D29" w:rsidRPr="00456268" w:rsidRDefault="00C32D29" w:rsidP="00C32D29">
+          <w:p w:rsidRPr="00456268" w:rsidR="00C32D29" w:rsidP="00C32D29" w:rsidRDefault="00C32D29" w14:paraId="65A239C2" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C32D29" w:rsidRPr="00456268" w14:paraId="17F28DC6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00456268" w:rsidR="00C32D29" w14:paraId="17F28DC6" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4D7E47AE" w14:textId="77777777" w:rsidR="00C32D29" w:rsidRPr="00456268" w:rsidRDefault="00C32D29" w:rsidP="00C32D29">
+          <w:p w:rsidRPr="00456268" w:rsidR="00C32D29" w:rsidP="00C32D29" w:rsidRDefault="00C32D29" w14:paraId="4D7E47AE" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0090AE9D" w14:textId="77777777" w:rsidR="00C32D29" w:rsidRPr="00456268" w:rsidRDefault="00C32D29" w:rsidP="00C32D29">
+          <w:p w:rsidRPr="00456268" w:rsidR="00C32D29" w:rsidP="00C32D29" w:rsidRDefault="00C32D29" w14:paraId="0090AE9D" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="49876CB0" w14:textId="77777777" w:rsidR="00C32D29" w:rsidRPr="00456268" w:rsidRDefault="00C32D29" w:rsidP="00C32D29">
+          <w:p w:rsidRPr="00456268" w:rsidR="00C32D29" w:rsidP="00C32D29" w:rsidRDefault="00C32D29" w14:paraId="49876CB0" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00456268">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6B6189DB" w14:textId="77777777" w:rsidR="00C32D29" w:rsidRPr="00456268" w:rsidRDefault="00C32D29" w:rsidP="00C32D29">
+          <w:p w:rsidRPr="00456268" w:rsidR="00C32D29" w:rsidP="00C32D29" w:rsidRDefault="00C32D29" w14:paraId="6B6189DB" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00456268">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>SS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C32D29" w:rsidRPr="00456268" w14:paraId="41E43621" w14:textId="77777777">
+      <w:tr w:rsidRPr="00456268" w:rsidR="00C32D29" w14:paraId="41E43621" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4F35981B" w14:textId="77777777" w:rsidR="00C32D29" w:rsidRPr="00456268" w:rsidRDefault="00C32D29" w:rsidP="00C32D29">
+          <w:p w:rsidRPr="00456268" w:rsidR="00C32D29" w:rsidP="00C32D29" w:rsidRDefault="00C32D29" w14:paraId="4F35981B" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00456268">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">County of </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="56191FF8" w14:textId="77777777" w:rsidR="00C32D29" w:rsidRPr="00456268" w:rsidRDefault="00C32D29" w:rsidP="00C32D29">
+          <w:p w:rsidRPr="00456268" w:rsidR="00C32D29" w:rsidP="00C32D29" w:rsidRDefault="00C32D29" w14:paraId="56191FF8" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1CEC56F8" w14:textId="77777777" w:rsidR="00C32D29" w:rsidRPr="00456268" w:rsidRDefault="00C32D29" w:rsidP="00C32D29">
+          <w:p w:rsidRPr="00456268" w:rsidR="00C32D29" w:rsidP="00C32D29" w:rsidRDefault="00C32D29" w14:paraId="1CEC56F8" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00456268">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="31D134D2" w14:textId="77777777" w:rsidR="00C32D29" w:rsidRPr="00456268" w:rsidRDefault="00C32D29" w:rsidP="00C32D29">
+          <w:p w:rsidRPr="00456268" w:rsidR="00C32D29" w:rsidP="00C32D29" w:rsidRDefault="00C32D29" w14:paraId="31D134D2" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6AFD61A8" w14:textId="77777777" w:rsidR="00C32D29" w:rsidRPr="00456268" w:rsidRDefault="00C32D29" w:rsidP="00C32D29">
+    <w:p w:rsidRPr="00456268" w:rsidR="00C32D29" w:rsidP="00C32D29" w:rsidRDefault="00C32D29" w14:paraId="6AFD61A8" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AF2F802" w14:textId="541A352B" w:rsidR="00890FEA" w:rsidRDefault="00C32D29" w:rsidP="00D2046B">
+    <w:p w:rsidR="00890FEA" w:rsidP="00D2046B" w:rsidRDefault="00C32D29" w14:paraId="3AF2F802" w14:textId="541A352B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00456268">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00456268">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">On this </w:t>
       </w:r>
-      <w:r w:rsidR="00456268" w:rsidRPr="00456268">
+      <w:r w:rsidRPr="00456268" w:rsidR="00456268">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(date)</w:t>
       </w:r>
       <w:r w:rsidR="00F953D0">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00973F51">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>before me, a Notary Public in and for the State of Iowa, personally appeared</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F953D0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
@@ -8576,78 +8699,78 @@
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ame)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00973F51">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>who, being by me duly sworn, did say that they are the</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00973F51">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00973F51" w:rsidRPr="00973F51">
+      <w:r w:rsidRPr="00973F51" w:rsidR="00973F51">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00973F51">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>itle)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="00973F51">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00973F51" w:rsidRPr="00973F51">
+      <w:r w:rsidRPr="00973F51" w:rsidR="00973F51">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00973F51">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>itle)</w:t>
       </w:r>
       <w:r w:rsidRPr="000D7079">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, respectively, of the corporation executing the within and foregoing instrument; that </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4159">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -8667,212 +8790,213 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">was signed </w:t>
       </w:r>
       <w:r w:rsidRPr="001E600F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>(and sealed)</w:t>
       </w:r>
       <w:r w:rsidRPr="001E600F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> on behalf of the corporation by the authority of its Board of Directors; and that </w:t>
       </w:r>
       <w:r w:rsidRPr="001E600F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="001E600F" w:rsidRPr="001E600F">
+      <w:r w:rsidRPr="001E600F" w:rsidR="001E600F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="001E600F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ame)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00505AD5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E600F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="001E600F" w:rsidRPr="001E600F">
+      <w:r w:rsidRPr="001E600F" w:rsidR="001E600F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="001E600F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ame)</w:t>
       </w:r>
       <w:r w:rsidRPr="00505AD5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, as officers, acknowledged the execution of said instrument to be the voluntary act and deed of the corporation, by it and by them voluntarily executed.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4788"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00890FEA" w:rsidRPr="00890FEA" w14:paraId="1D9F19F0" w14:textId="77777777" w:rsidTr="00487545">
+      <w:tr w:rsidRPr="00890FEA" w:rsidR="00890FEA" w:rsidTr="00487545" w14:paraId="1D9F19F0" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="600"/>
+          <w:trHeight w:val="600" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="30DCB1D6" w14:textId="77777777" w:rsidR="00890FEA" w:rsidRPr="00890FEA" w:rsidRDefault="00890FEA" w:rsidP="00890FEA">
+          <w:p w:rsidRPr="00890FEA" w:rsidR="00890FEA" w:rsidP="00890FEA" w:rsidRDefault="00890FEA" w14:paraId="30DCB1D6" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00890FEA" w:rsidRPr="00890FEA" w14:paraId="1649CD95" w14:textId="77777777" w:rsidTr="00487545">
+      <w:tr w:rsidRPr="00890FEA" w:rsidR="00890FEA" w:rsidTr="00487545" w14:paraId="1649CD95" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="600"/>
+          <w:trHeight w:val="600" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BB2D2B1" w14:textId="77777777" w:rsidR="00890FEA" w:rsidRPr="00890FEA" w:rsidRDefault="00890FEA" w:rsidP="00890FEA">
+          <w:p w:rsidRPr="00890FEA" w:rsidR="00890FEA" w:rsidP="00890FEA" w:rsidRDefault="00890FEA" w14:paraId="7BB2D2B1" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00890FEA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Notary Public in and for Said County and State</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3A2A8462" w14:textId="2ACF2482" w:rsidR="000A661E" w:rsidRPr="002479C3" w:rsidRDefault="000A661E" w:rsidP="002479C3">
+    <w:p w:rsidRPr="002479C3" w:rsidR="000A661E" w:rsidP="002479C3" w:rsidRDefault="000A661E" w14:paraId="3A2A8462" w14:textId="2ACF2482">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="000A661E" w:rsidRPr="002479C3" w:rsidSect="007A02EC">
-      <w:pgSz w:w="12240" w:h="15840"/>
+    <w:sectPr w:rsidRPr="002479C3" w:rsidR="000A661E" w:rsidSect="007A02EC">
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
+      <w:headerReference w:type="default" r:id="Re4a74e30e80540e3"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A8A8431" w14:textId="77777777" w:rsidR="00B56193" w:rsidRDefault="00B56193" w:rsidP="00DB746F">
+    <w:p w:rsidR="00B56193" w:rsidP="00DB746F" w:rsidRDefault="00B56193" w14:paraId="7A8A8431" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A7A8DC5" w14:textId="77777777" w:rsidR="00B56193" w:rsidRDefault="00B56193" w:rsidP="00DB746F">
+    <w:p w:rsidR="00B56193" w:rsidP="00DB746F" w:rsidRDefault="00B56193" w14:paraId="6A7A8DC5" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0D062746" w14:textId="77777777" w:rsidR="00B56193" w:rsidRDefault="00B56193"/>
+    <w:p w:rsidR="00B56193" w:rsidRDefault="00B56193" w14:paraId="0D062746" w14:textId="77777777"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -8904,110 +9028,109 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="500A4262" w14:textId="43CCC61B" w:rsidR="00DB746F" w:rsidRPr="00DB746F" w:rsidRDefault="00DB746F" w:rsidP="00DB746F">
+  <w:p w:rsidRPr="00DB746F" w:rsidR="00DB746F" w:rsidP="00DB746F" w:rsidRDefault="00DB746F" w14:paraId="500A4262" w14:textId="43CCC61B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="25C93D08" w14:textId="2D5AF2EE" w:rsidR="00302919" w:rsidRDefault="00302919">
+  <w:p w:rsidR="00302919" w:rsidRDefault="00302919" w14:paraId="25C93D08" w14:textId="4221C238">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidR="1678759E">
+      <w:rPr/>
       <w:t xml:space="preserve">Effective </w:t>
     </w:r>
-    <w:r w:rsidR="001802D6">
-[...3 lines deleted...]
-      <w:t>ly 2022</w:t>
+    <w:r w:rsidR="1678759E">
+      <w:rPr/>
+      <w:t>October 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="155079FF" w14:textId="77777777" w:rsidR="00B56193" w:rsidRDefault="00B56193" w:rsidP="00DB746F">
+    <w:p w:rsidR="00B56193" w:rsidP="00DB746F" w:rsidRDefault="00B56193" w14:paraId="155079FF" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="78996427" w14:textId="77777777" w:rsidR="00B56193" w:rsidRDefault="00B56193" w:rsidP="00DB746F">
+    <w:p w:rsidR="00B56193" w:rsidP="00DB746F" w:rsidRDefault="00B56193" w14:paraId="78996427" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="45392D6F" w14:textId="77777777" w:rsidR="00B56193" w:rsidRDefault="00B56193"/>
+    <w:p w:rsidR="00B56193" w:rsidRDefault="00B56193" w14:paraId="45392D6F" w14:textId="77777777"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="588DCCCA" w14:textId="77777777" w:rsidR="00643AE8" w:rsidRDefault="00643AE8" w:rsidP="00643AE8">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00643AE8" w:rsidP="00643AE8" w:rsidRDefault="00643AE8" w14:paraId="588DCCCA" w14:textId="77777777">
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="dashDotStroked" w:sz="24" w:space="1" w:color="067070"/>
+        <w:bottom w:val="dashDotStroked" w:color="067070" w:sz="24" w:space="1"/>
       </w:pBdr>
       <w:spacing w:after="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4E898601" wp14:editId="59DA7EF0">
           <wp:extent cx="4334265" cy="792482"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="744627801" name="Picture 1" descr="Iowa Division of Banking logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="744627801" name="Picture 1" descr="Iowa Division of Banking logo"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
@@ -9015,548 +9138,1038 @@
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="4334265" cy="792482"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="52F650E0" w14:textId="77777777" w:rsidR="00643AE8" w:rsidRDefault="00643AE8" w:rsidP="00643AE8">
+  <w:p w:rsidR="00643AE8" w:rsidP="00643AE8" w:rsidRDefault="00643AE8" w14:paraId="52F650E0" w14:textId="77777777">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="dashDotStroked" w:sz="24" w:space="1" w:color="067070"/>
+        <w:top w:val="dashDotStroked" w:color="067070" w:sz="24" w:space="1"/>
       </w:pBdr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableNormal"/>
+      <w:bidiVisual w:val="0"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="1678759E" w:rsidTr="1678759E" w14:paraId="17543AA5">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="1678759E" w:rsidP="1678759E" w:rsidRDefault="1678759E" w14:paraId="2888DF20" w14:textId="7F1A63C1">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:left="-115"/>
+            <w:jc w:val="left"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="1678759E" w:rsidP="1678759E" w:rsidRDefault="1678759E" w14:paraId="68BB88E3" w14:textId="776B2B9F">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="1678759E" w:rsidP="1678759E" w:rsidRDefault="1678759E" w14:paraId="1BFCF50F" w14:textId="4426F712">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="1678759E" w:rsidP="1678759E" w:rsidRDefault="1678759E" w14:paraId="124040E7" w14:textId="7CDDD85D">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableNormal"/>
+      <w:bidiVisual w:val="0"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="1678759E" w:rsidTr="1678759E" w14:paraId="55B7DC41">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="1678759E" w:rsidP="1678759E" w:rsidRDefault="1678759E" w14:paraId="6E9F7366" w14:textId="395B48F1">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:left="-115"/>
+            <w:jc w:val="left"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="1678759E" w:rsidP="1678759E" w:rsidRDefault="1678759E" w14:paraId="57E27C1E" w14:textId="3A6446C0">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="1678759E" w:rsidP="1678759E" w:rsidRDefault="1678759E" w14:paraId="3535088A" w14:textId="3D1BB052">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="1678759E" w:rsidP="1678759E" w:rsidRDefault="1678759E" w14:paraId="511FCC7B" w14:textId="53710263">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableNormal"/>
+      <w:bidiVisual w:val="0"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="1678759E" w:rsidTr="1678759E" w14:paraId="3870F0B0">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="1678759E" w:rsidP="1678759E" w:rsidRDefault="1678759E" w14:paraId="3608B67A" w14:textId="4578991C">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:left="-115"/>
+            <w:jc w:val="left"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="1678759E" w:rsidP="1678759E" w:rsidRDefault="1678759E" w14:paraId="485B4D88" w14:textId="488B7A5D">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="1678759E" w:rsidP="1678759E" w:rsidRDefault="1678759E" w14:paraId="74CF3192" w14:textId="100D13C4">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="1678759E" w:rsidP="1678759E" w:rsidRDefault="1678759E" w14:paraId="23EEA6BE" w14:textId="3BCCBADA">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableNormal"/>
+      <w:bidiVisual w:val="0"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="1678759E" w:rsidTr="1678759E" w14:paraId="61DA41BD">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="1678759E" w:rsidP="1678759E" w:rsidRDefault="1678759E" w14:paraId="5DCB2AFF" w14:textId="595D25E4">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:left="-115"/>
+            <w:jc w:val="left"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="1678759E" w:rsidP="1678759E" w:rsidRDefault="1678759E" w14:paraId="31473EC4" w14:textId="25AFAD3F">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="1678759E" w:rsidP="1678759E" w:rsidRDefault="1678759E" w14:paraId="438D724C" w14:textId="4B1C18BE">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="1678759E" w:rsidP="1678759E" w:rsidRDefault="1678759E" w14:paraId="0C78FD2C" w14:textId="73E60362">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableNormal"/>
+      <w:bidiVisual w:val="0"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="1678759E" w:rsidTr="1678759E" w14:paraId="7E34BBA1">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="1678759E" w:rsidP="1678759E" w:rsidRDefault="1678759E" w14:paraId="0054056C" w14:textId="31216CB1">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:left="-115"/>
+            <w:jc w:val="left"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="1678759E" w:rsidP="1678759E" w:rsidRDefault="1678759E" w14:paraId="2E0C8EEF" w14:textId="5EAEFC37">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="1678759E" w:rsidP="1678759E" w:rsidRDefault="1678759E" w14:paraId="6D833321" w14:textId="45521EAD">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="1678759E" w:rsidP="1678759E" w:rsidRDefault="1678759E" w14:paraId="3462C1DB" w14:textId="103CC6E1">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableNormal"/>
+      <w:bidiVisual w:val="0"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="1678759E" w:rsidTr="1678759E" w14:paraId="2FC27A74">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="1678759E" w:rsidP="1678759E" w:rsidRDefault="1678759E" w14:paraId="3577BAFB" w14:textId="3F01135F">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:left="-115"/>
+            <w:jc w:val="left"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="1678759E" w:rsidP="1678759E" w:rsidRDefault="1678759E" w14:paraId="7D804C61" w14:textId="019956CD">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="1678759E" w:rsidP="1678759E" w:rsidRDefault="1678759E" w14:paraId="25AA81E6" w14:textId="2AD2DFDC">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="1678759E" w:rsidP="1678759E" w:rsidRDefault="1678759E" w14:paraId="3357D5BA" w14:textId="0FF46FA0">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableNormal"/>
+      <w:bidiVisual w:val="0"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="1678759E" w:rsidTr="1678759E" w14:paraId="5F74905E">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="1678759E" w:rsidP="1678759E" w:rsidRDefault="1678759E" w14:paraId="2DC49465" w14:textId="3F55319A">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:left="-115"/>
+            <w:jc w:val="left"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="1678759E" w:rsidP="1678759E" w:rsidRDefault="1678759E" w14:paraId="577B83A9" w14:textId="1F8367B8">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="1678759E" w:rsidP="1678759E" w:rsidRDefault="1678759E" w14:paraId="72210839" w14:textId="3D989DEA">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="1678759E" w:rsidP="1678759E" w:rsidRDefault="1678759E" w14:paraId="759DC862" w14:textId="15F1A2B8">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:bidi w:val="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="215E3B0E"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27DB4127"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8D2A16F0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36F34986"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A5B6E7FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38AE1ACD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C086E08"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E53075E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8FC04DD8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C915831"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="179C23B8"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="755B7B53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D9623C5C"/>
     <w:lvl w:ilvl="0" w:tplc="E23A6702">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F27051D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -9737,205 +10350,206 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77A01597"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CF5EFA88"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AF60FCD"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="187184940">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1335111350">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="700515240">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1137377467">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="189416407">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2127507549">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2071612232">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="777022689">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="218174366">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="871648221">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A9282F"/>
@@ -10387,180 +11001,183 @@
     <w:rsid w:val="00F210E3"/>
     <w:rsid w:val="00F22CE1"/>
     <w:rsid w:val="00F24E4B"/>
     <w:rsid w:val="00F332E0"/>
     <w:rsid w:val="00F35400"/>
     <w:rsid w:val="00F36DD2"/>
     <w:rsid w:val="00F43E05"/>
     <w:rsid w:val="00F5753F"/>
     <w:rsid w:val="00F6097C"/>
     <w:rsid w:val="00F704AE"/>
     <w:rsid w:val="00F71C62"/>
     <w:rsid w:val="00F7401E"/>
     <w:rsid w:val="00F75083"/>
     <w:rsid w:val="00F84FD6"/>
     <w:rsid w:val="00F90449"/>
     <w:rsid w:val="00F93204"/>
     <w:rsid w:val="00F953D0"/>
     <w:rsid w:val="00F967B1"/>
     <w:rsid w:val="00FC4817"/>
     <w:rsid w:val="00FC50EE"/>
     <w:rsid w:val="00FD23CF"/>
     <w:rsid w:val="00FF4159"/>
     <w:rsid w:val="00FF4695"/>
     <w:rsid w:val="00FF49E9"/>
     <w:rsid w:val="05575038"/>
+    <w:rsid w:val="1678759E"/>
     <w:rsid w:val="300548E5"/>
     <w:rsid w:val="37D1122E"/>
+    <w:rsid w:val="401F93A5"/>
     <w:rsid w:val="539DF8D6"/>
     <w:rsid w:val="567B39ED"/>
+    <w:rsid w:val="69FB31B7"/>
     <w:rsid w:val="6DB623DD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="09B569EB"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9BDE963A-BF47-4B30-A61B-7EE9CACDCE7D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:uiPriority="99" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:uiPriority="99" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -10603,52 +11220,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -10709,57 +11326,57 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="007E37E3"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00B9376A"/>
     <w:pPr>
       <w:spacing w:before="240"/>
       <w:jc w:val="center"/>
@@ -10917,503 +11534,503 @@
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00993DFB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00993DFB"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00FF49E9"/>
     <w:pPr>
       <w:spacing w:line="480" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="00D65D15"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="007A02EC"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:rsid w:val="00DB746F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
     <w:rsid w:val="00DB746F"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:rsid w:val="00DB746F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
     <w:rsid w:val="00DB746F"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+  <w:style w:type="paragraph" w:styleId="TableParagraph" w:customStyle="1">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00993DFB"/>
     <w:pPr>
       <w:spacing w:line="252" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalDouble">
+  <w:style w:type="paragraph" w:styleId="NormalDouble" w:customStyle="1">
     <w:name w:val="Normal Double"/>
     <w:basedOn w:val="NoSpacing"/>
     <w:link w:val="NormalDoubleChar"/>
     <w:qFormat/>
     <w:rsid w:val="00993DFB"/>
     <w:pPr>
       <w:spacing w:line="480" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NormalDoubleChar">
+  <w:style w:type="character" w:styleId="NormalDoubleChar" w:customStyle="1">
     <w:name w:val="Normal Double Char"/>
     <w:link w:val="NormalDouble"/>
     <w:rsid w:val="00993DFB"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:link w:val="NoSpacingChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00993DFB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00B9376A"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="007E37E3"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="007E37E3"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="03637B"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00993DFB"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
     <w:name w:val="Heading 5 Char"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00993DFB"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
     <w:name w:val="Heading 6 Char"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00993DFB"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:color w:val="1F3763"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
     <w:name w:val="Heading 7 Char"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00993DFB"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="1F3763"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
     <w:name w:val="Heading 8 Char"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00993DFB"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:color w:val="272727"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
     <w:name w:val="Heading 9 Char"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00993DFB"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00993DFB"/>
     <w:pPr>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="44546A"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00993DFB"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00993DFB"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
       <w:color w:val="5A5A5A"/>
       <w:spacing w:val="15"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
     <w:name w:val="Subtitle Char"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00993DFB"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:color w:val="5A5A5A"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00993DFB"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00993DFB"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
+  <w:style w:type="character" w:styleId="NoSpacingChar" w:customStyle="1">
     <w:name w:val="No Spacing Char"/>
     <w:link w:val="NoSpacing"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00993DFB"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00993DFB"/>
     <w:pPr>
       <w:spacing w:before="200" w:after="160"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
     <w:name w:val="Quote Char"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00993DFB"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00993DFB"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="10" w:color="4472C4"/>
-        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="4472C4"/>
+        <w:top w:val="single" w:color="4472C4" w:sz="4" w:space="10"/>
+        <w:bottom w:val="single" w:color="4472C4" w:sz="4" w:space="10"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
     <w:name w:val="Intense Quote Char"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00993DFB"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="00993DFB"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00993DFB"/>
     <w:rPr>
       <w:i/>
@@ -11472,118 +12089,117 @@
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00351355"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="004112E2"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+    <w:name w:val="Comment Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="008B7C1E"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+    <w:name w:val="Comment Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:rsid w:val="008B7C1E"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:rsid w:val="008B7C1E"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
-    <w:name w:val="annotation subject"/>
+    <w:name w:val="Comment Subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:rsid w:val="008B7C1E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:rsid w:val="008B7C1E"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="R6bf5e2ffe8f14a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="R40c122bda31b4e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="R5d1b220ee0de4e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml" Id="Rb9c27eca9d344eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml" Id="R42370ea3fe3643f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml" Id="Rae2cc6f9dfcf4809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml" Id="Re4a74e30e80540e3" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -11876,72 +12492,73 @@
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TaxCatchAll xmlns="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ec68e26f-a2bc-4408-a52a-4bed410c5093">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100004116819EEBBA43B071ADEAABD7CDA0" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2cfebbc3e43ec4681aedb2c54be0718a">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="ec68e26f-a2bc-4408-a52a-4bed410c5093" xmlns:ns3="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="10adf789fd5108a72d26f898f537a182" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100004116819EEBBA43B071ADEAABD7CDA0" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a413ad8f8cacf9600904427cd1574e49">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="ec68e26f-a2bc-4408-a52a-4bed410c5093" xmlns:ns3="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b4a772b0b3af535052cf18beee026fbd" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
     <xsd:import namespace="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="10" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="11" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ec68e26f-a2bc-4408-a52a-4bed410c5093" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -11964,50 +12581,55 @@
     <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="18" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="19" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{17bf9f8e-2519-4288-b1f9-3fa10b026a6b}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="fdb1662f-fd37-417e-b6a8-345ff9ff89b9">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -12110,111 +12732,73 @@
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F893E3B5-2663-494E-9542-4657CCA43EBE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <ds:schemaRef ds:uri="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C2BD60BF-E684-4009-9F01-5608D2197305}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1EAB1C1B-1736-42D3-8E84-894711B2DF02}">
-[...15 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5024CC87-67BC-40B0-9DA1-18818078F6A1}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{a9bc8cfd-9b51-41b5-9523-fdea261bf622}" enabled="0" method="" siteId="{a9bc8cfd-9b51-41b5-9523-fdea261bf622}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>IDOB</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Voluntary Dissolution with Chapter 490 Conversion - Bank Application</dc:title>
   <dc:subject/>
   <dc:creator>sshields</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <lastModifiedBy>Jill Pasbrig</lastModifiedBy>
+  <revision>12</revision>
+  <lastPrinted>2006-12-07T14:46:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100004116819EEBBA43B071ADEAABD7CDA0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>