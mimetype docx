--- v1 (2026-04-15)
+++ v2 (2026-10-25)
@@ -1,644 +1,646 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4822AD7D" w14:textId="253F1AC8" w:rsidR="00C00999" w:rsidRPr="00DE7573" w:rsidRDefault="00C00999" w:rsidP="00DE7573">
+    <w:p w:rsidRPr="00DE7573" w:rsidR="00C00999" w:rsidP="00DE7573" w:rsidRDefault="00C00999" w14:paraId="4822AD7D" w14:textId="253F1AC8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00DE7573">
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00035669" w:rsidRPr="00DE7573">
+      <w:r w:rsidRPr="00DE7573" w:rsidR="00035669">
         <w:t>UPPLEMENT TO</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE7573">
         <w:t xml:space="preserve"> I</w:t>
       </w:r>
-      <w:r w:rsidR="0047541E" w:rsidRPr="00DE7573">
+      <w:r w:rsidRPr="00DE7573" w:rsidR="0047541E">
         <w:t>NTERAGENCY</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE7573">
         <w:t xml:space="preserve"> B</w:t>
       </w:r>
-      <w:r w:rsidR="0047541E" w:rsidRPr="00DE7573">
+      <w:r w:rsidRPr="00DE7573" w:rsidR="0047541E">
         <w:t>ANK</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE7573">
         <w:t xml:space="preserve"> M</w:t>
       </w:r>
-      <w:r w:rsidR="0047541E" w:rsidRPr="00DE7573">
+      <w:r w:rsidRPr="00DE7573" w:rsidR="0047541E">
         <w:t>ERGER</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE7573">
         <w:t xml:space="preserve"> A</w:t>
       </w:r>
-      <w:r w:rsidR="0047541E" w:rsidRPr="00DE7573">
+      <w:r w:rsidRPr="00DE7573" w:rsidR="0047541E">
         <w:t>CT</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE7573">
         <w:t xml:space="preserve"> A</w:t>
       </w:r>
-      <w:r w:rsidR="0047541E" w:rsidRPr="00DE7573">
+      <w:r w:rsidRPr="00DE7573" w:rsidR="0047541E">
         <w:t>PPLICATION</w:t>
       </w:r>
-      <w:r w:rsidR="001354AC" w:rsidRPr="00DE7573">
+      <w:r w:rsidRPr="00DE7573" w:rsidR="001354AC">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="058256E4" w14:textId="6F3FD42F" w:rsidR="0047541E" w:rsidRPr="00C7318C" w:rsidRDefault="0047541E" w:rsidP="00C7318C">
+    <w:p w:rsidRPr="00C7318C" w:rsidR="0047541E" w:rsidP="00C7318C" w:rsidRDefault="0047541E" w14:paraId="058256E4" w14:textId="6F3FD42F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00C7318C">
         <w:t>General Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E8E3B0C" w14:textId="77777777" w:rsidR="00711BD4" w:rsidRPr="00711BD4" w:rsidRDefault="00711BD4" w:rsidP="00711BD4">
+    <w:p w:rsidRPr="00711BD4" w:rsidR="00711BD4" w:rsidP="00711BD4" w:rsidRDefault="00711BD4" w14:paraId="6E8E3B0C" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00711BD4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Contact the bank analyst assigned to the institution at (515)-281-4014 prior to the submission of the completed application.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="617C2ED2" w14:textId="77777777" w:rsidR="00711BD4" w:rsidRPr="00711BD4" w:rsidRDefault="00711BD4" w:rsidP="00711BD4">
+    <w:p w:rsidRPr="00711BD4" w:rsidR="00711BD4" w:rsidP="00711BD4" w:rsidRDefault="00711BD4" w14:paraId="617C2ED2" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="741D2B0B" w14:textId="77777777" w:rsidR="00711BD4" w:rsidRPr="00711BD4" w:rsidRDefault="00711BD4" w:rsidP="00711BD4">
+    <w:p w:rsidRPr="00711BD4" w:rsidR="00711BD4" w:rsidP="00711BD4" w:rsidRDefault="00711BD4" w14:paraId="741D2B0B" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00711BD4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The applicant should </w:t>
       </w:r>
       <w:r w:rsidRPr="00711BD4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">contact its primary Federal regulatory authority to </w:t>
       </w:r>
       <w:r w:rsidRPr="00711BD4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>determine any Federal requirements for the application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E092F66" w14:textId="77777777" w:rsidR="00711BD4" w:rsidRPr="00711BD4" w:rsidRDefault="00711BD4" w:rsidP="00711BD4">
+    <w:p w:rsidRPr="00711BD4" w:rsidR="00711BD4" w:rsidP="00711BD4" w:rsidRDefault="00711BD4" w14:paraId="1E092F66" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68DAF7F8" w14:textId="1114BA77" w:rsidR="0047541E" w:rsidRPr="003F07DD" w:rsidRDefault="00711BD4" w:rsidP="00E11B89">
+    <w:p w:rsidRPr="003F07DD" w:rsidR="0047541E" w:rsidP="00E11B89" w:rsidRDefault="00711BD4" w14:paraId="68DAF7F8" w14:textId="1114BA77">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F07DD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The bank may consult an attorney to draft or review the applicable legal documents, if desired.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6342298A" w14:textId="7C4089D1" w:rsidR="003F07DD" w:rsidRPr="003F07DD" w:rsidRDefault="003F07DD" w:rsidP="00E11B89">
+    <w:p w:rsidRPr="003F07DD" w:rsidR="003F07DD" w:rsidP="00E11B89" w:rsidRDefault="003F07DD" w14:paraId="6342298A" w14:textId="7C4089D1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="778A315B" w14:textId="596D373A" w:rsidR="003F07DD" w:rsidRPr="003F07DD" w:rsidRDefault="003F07DD" w:rsidP="003F07DD">
+    <w:p w:rsidRPr="003F07DD" w:rsidR="003F07DD" w:rsidP="003F07DD" w:rsidRDefault="003F07DD" w14:paraId="778A315B" w14:textId="596D373A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F07DD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">All correspondence will be sent to the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="003F07DD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">ontact </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="003F07DD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>erson listed on the Interagency Bank Merger Act Application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EFA9E27" w14:textId="77777777" w:rsidR="0047541E" w:rsidRDefault="0047541E" w:rsidP="00C00999"/>
-    <w:p w14:paraId="6EC714E4" w14:textId="77777777" w:rsidR="00E11B89" w:rsidRPr="00134625" w:rsidRDefault="00E11B89" w:rsidP="00C7318C">
+    <w:p w:rsidR="0047541E" w:rsidP="00C00999" w:rsidRDefault="0047541E" w14:paraId="2EFA9E27" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00134625" w:rsidR="00E11B89" w:rsidP="00C7318C" w:rsidRDefault="00E11B89" w14:paraId="6EC714E4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00134625">
         <w:t>Fees and Submission</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6679588D" w14:textId="53243F2C" w:rsidR="00E11B89" w:rsidRDefault="00E11B89" w:rsidP="00E11B89">
+    <w:p w:rsidR="00E11B89" w:rsidP="00E11B89" w:rsidRDefault="00E11B89" w14:paraId="6679588D" w14:textId="625B415A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E11B89">
+      <w:r w:rsidRPr="0A7D9C40" w:rsidR="00E11B89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Submit one executed copy of the completed Interagency Bank Merger Act Application and </w:t>
       </w:r>
-      <w:r w:rsidR="001B1F6C">
+      <w:r w:rsidRPr="0A7D9C40" w:rsidR="001B1F6C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>applicable</w:t>
       </w:r>
-      <w:r w:rsidR="004B52CE">
+      <w:r w:rsidRPr="0A7D9C40" w:rsidR="004B52CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E11B89">
+      <w:r w:rsidRPr="0A7D9C40" w:rsidR="00E11B89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>supplement</w:t>
       </w:r>
-      <w:r w:rsidR="004B52CE">
+      <w:r w:rsidRPr="0A7D9C40" w:rsidR="004B52CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>al documents</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E11B89">
+      <w:r w:rsidRPr="0A7D9C40" w:rsidR="00E11B89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> t</w:t>
       </w:r>
-      <w:r w:rsidR="0B411C97" w:rsidRPr="00E11B89">
-[...15 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="0A7D9C40" w:rsidR="0B411C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hrough the online submission portal on the Iowa Division of Banking website</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0A7D9C40" w:rsidR="0B411C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0A7D9C40" w:rsidR="00E11B89">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All information, including items </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0A7D9C40" w:rsidR="00E11B89">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deemed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0A7D9C40" w:rsidR="00E11B89">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> confidential, is to be sent in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0A7D9C40" w:rsidR="00E11B89">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>one</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E11B89">
-[...5 lines deleted...]
-      <w:r w:rsidR="004322A9">
+      <w:r w:rsidRPr="0A7D9C40" w:rsidR="00E11B89">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> file in Microsoft Word or Adobe PDF format</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0A7D9C40" w:rsidR="00E11B89">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0A7D9C40" w:rsidR="004322A9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The file size cannot exceed 25 megabytes</w:t>
       </w:r>
-      <w:r w:rsidR="002038F4">
+      <w:r w:rsidRPr="0A7D9C40" w:rsidR="002038F4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="004322A9">
+      <w:r w:rsidRPr="0A7D9C40" w:rsidR="004322A9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E11B89">
-[...27 lines deleted...]
-        <w:t>The application fee will be refunded if the application is not accepted.  After the application is accepted, the fee is not refundable.</w:t>
+      <w:r w:rsidRPr="0A7D9C40" w:rsidR="5F74D3FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>As of October 21, 2026, there is no fee associated with this application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6620C5B6" w14:textId="124DC39E" w:rsidR="00A258A0" w:rsidRDefault="00A258A0" w:rsidP="00E11B89">
+    <w:p w:rsidR="00A258A0" w:rsidP="00E11B89" w:rsidRDefault="00A258A0" w14:paraId="6620C5B6" w14:textId="124DC39E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22C15D04" w14:textId="77777777" w:rsidR="00A258A0" w:rsidRPr="00AB180F" w:rsidRDefault="00A258A0" w:rsidP="00A258A0">
+    <w:p w:rsidRPr="00AB180F" w:rsidR="00A258A0" w:rsidP="00A258A0" w:rsidRDefault="00A258A0" w14:paraId="22C15D04" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB180F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>*Tips to reduce File Size:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F1A1ADF" w14:textId="77777777" w:rsidR="00A258A0" w:rsidRPr="00AB180F" w:rsidRDefault="00A258A0" w:rsidP="00A258A0">
+    <w:p w:rsidRPr="00AB180F" w:rsidR="00A258A0" w:rsidP="00A258A0" w:rsidRDefault="00A258A0" w14:paraId="6F1A1ADF" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB180F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Adobe Acrobat Pro can be utilized.  With the PDF file open select File&gt;Save As&gt;Check box that says “reduce file size”&gt;choose file save location&gt;Save</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5785D499" w14:textId="77777777" w:rsidR="00A258A0" w:rsidRPr="00AB180F" w:rsidRDefault="00A258A0" w:rsidP="00A258A0">
+    <w:p w:rsidRPr="00AB180F" w:rsidR="00A258A0" w:rsidP="00A258A0" w:rsidRDefault="00A258A0" w14:paraId="5785D499" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4439C786" w14:textId="5A2F03BB" w:rsidR="00A258A0" w:rsidRPr="00AB180F" w:rsidRDefault="00A258A0" w:rsidP="00A258A0">
+    <w:p w:rsidRPr="00AB180F" w:rsidR="00A258A0" w:rsidP="00A258A0" w:rsidRDefault="00A258A0" w14:paraId="4439C786" w14:textId="5A2F03BB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB180F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>If scanning a document, reducing the resolution can help decrease file size.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F34BE7C" w14:textId="77777777" w:rsidR="0047541E" w:rsidRDefault="0047541E" w:rsidP="00C00999"/>
-    <w:p w14:paraId="64527AE6" w14:textId="77777777" w:rsidR="00E0176D" w:rsidRPr="00134625" w:rsidRDefault="00E0176D" w:rsidP="00C7318C">
+    <w:p w:rsidR="0047541E" w:rsidP="00C00999" w:rsidRDefault="0047541E" w14:paraId="7F34BE7C" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00134625" w:rsidR="00E0176D" w:rsidP="00C7318C" w:rsidRDefault="00E0176D" w14:paraId="64527AE6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00134625">
         <w:t>Public Disclosure of Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B41B78D" w14:textId="433692DE" w:rsidR="00E0176D" w:rsidRPr="00E0176D" w:rsidRDefault="00E0176D" w:rsidP="00E0176D">
+    <w:p w:rsidRPr="00E0176D" w:rsidR="00E0176D" w:rsidP="00E0176D" w:rsidRDefault="00E0176D" w14:paraId="4B41B78D" w14:textId="433692DE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E0176D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The Superintendent of Banking (Superintendent) may treat all information submitted with this application as public information unless the applicant properly requests that information be treated as confidential at the time of submitting the application.  The Superintendent’s release of information is governed by Iowa Code Chapters 22 and 524 and Iowa Administrative Code Chapter 187-7.  The Superintendent will copy public records as required to comply with the public records laws.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="332B6893" w14:textId="77777777" w:rsidR="00E0176D" w:rsidRPr="00E0176D" w:rsidRDefault="00E0176D" w:rsidP="00E0176D">
+    <w:p w:rsidRPr="00E0176D" w:rsidR="00E0176D" w:rsidP="00E0176D" w:rsidRDefault="00E0176D" w14:paraId="332B6893" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2357ACC4" w14:textId="77777777" w:rsidR="00E0176D" w:rsidRDefault="00E0176D" w:rsidP="00E0176D">
+    <w:p w:rsidR="00E0176D" w:rsidP="00E0176D" w:rsidRDefault="00E0176D" w14:paraId="2357ACC4" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E0176D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Any request for confidential treatment of information must be included in a cover letter submitted with the application.  In addition, the applicant must enumerate the specific grounds in Iowa Code Chapter 22 or other applicable law which supports treatment of the material as confidential.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60B88047" w14:textId="77777777" w:rsidR="00A96B4D" w:rsidRDefault="00A96B4D" w:rsidP="00E0176D">
+    <w:p w:rsidR="00A96B4D" w:rsidP="00E0176D" w:rsidRDefault="00A96B4D" w14:paraId="60B88047" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0438B358" w14:textId="6ACE18CA" w:rsidR="00E0176D" w:rsidRPr="00E0176D" w:rsidRDefault="00E0176D" w:rsidP="00072C47">
+    <w:p w:rsidRPr="00E0176D" w:rsidR="00E0176D" w:rsidP="00072C47" w:rsidRDefault="00E0176D" w14:paraId="0438B358" w14:textId="6ACE18CA">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E0176D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Each page of the application upon which confidential information appears must be conspicuously marked as containing confidential information.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E0176D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Applicants may not identify the entire application as confidential.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E44F6A9" w14:textId="77777777" w:rsidR="00E0176D" w:rsidRPr="00E0176D" w:rsidRDefault="00E0176D" w:rsidP="00E0176D">
+    <w:p w:rsidRPr="00E0176D" w:rsidR="00E0176D" w:rsidP="00E0176D" w:rsidRDefault="00E0176D" w14:paraId="0E44F6A9" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06B77402" w14:textId="77777777" w:rsidR="00E0176D" w:rsidRPr="00E0176D" w:rsidRDefault="00E0176D" w:rsidP="00E0176D">
+    <w:p w:rsidRPr="00E0176D" w:rsidR="00E0176D" w:rsidP="00E0176D" w:rsidRDefault="00E0176D" w14:paraId="06B77402" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E0176D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>If the applicant designates any portion of the application as confidential, the applicant must submit a “public” copy of the application from which the confidential information has been excised.  The public copy must be clearly marked as “Public Copy — Excludes Confidential Information” and will be made available for public inspection and copying in accordance with the Iowa Division of Banking’s fee schedule.  The confidential material must be excised from the public copy in such a way as to allow the public to determine the general nature of the material removed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46EA368F" w14:textId="77777777" w:rsidR="00E0176D" w:rsidRPr="00E0176D" w:rsidRDefault="00E0176D" w:rsidP="00E0176D">
+    <w:p w:rsidRPr="00E0176D" w:rsidR="00E0176D" w:rsidP="00E0176D" w:rsidRDefault="00E0176D" w14:paraId="46EA368F" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="223BF0E1" w14:textId="77777777" w:rsidR="00E0176D" w:rsidRPr="00E0176D" w:rsidRDefault="00E0176D" w:rsidP="00E0176D">
+    <w:p w:rsidRPr="00E0176D" w:rsidR="00E0176D" w:rsidP="00E0176D" w:rsidRDefault="00E0176D" w14:paraId="223BF0E1" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E0176D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The Superintendent will treat the information marked confidential as confidential information if the Superintendent or a court of competent jurisdiction determines the information is entitled to confidential treatment under Iowa Code Chapter 22 or other applicable law.  The Superintendent reserves the right to release information designated as confidential if the Superintendent determines there is no legal basis to withhold the information from public inspection.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7094B4E9" w14:textId="77777777" w:rsidR="00E0176D" w:rsidRPr="00E0176D" w:rsidRDefault="00E0176D" w:rsidP="00E0176D">
+    <w:p w:rsidRPr="00E0176D" w:rsidR="00E0176D" w:rsidP="00E0176D" w:rsidRDefault="00E0176D" w14:paraId="7094B4E9" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13ED524C" w14:textId="77777777" w:rsidR="00E0176D" w:rsidRPr="00E0176D" w:rsidRDefault="00E0176D" w:rsidP="00E0176D">
+    <w:p w:rsidRPr="00E0176D" w:rsidR="00E0176D" w:rsidP="00E0176D" w:rsidRDefault="00E0176D" w14:paraId="13ED524C" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E0176D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>It is the applicant’s responsibility to identify and properly excise the information it believes to be confidential from the public copy.  The applicant’s failure to request confidential treatment of material or failure to provide a public copy with the confidential information excised will be deemed by the Superintendent as a waiver of any right to confidentiality which the applicant may have had and shall relieve the Superintendent from any responsibility if the information is viewed by the public or a competitor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61C6260C" w14:textId="77777777" w:rsidR="009E4C46" w:rsidRDefault="009E4C46" w:rsidP="00011317">
+    <w:p w:rsidR="009E4C46" w:rsidP="00011317" w:rsidRDefault="009E4C46" w14:paraId="61C6260C" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78120B30" w14:textId="0EA3CF4E" w:rsidR="00E72BAD" w:rsidRPr="00134625" w:rsidRDefault="001A480E" w:rsidP="00C7318C">
+    <w:p w:rsidRPr="00134625" w:rsidR="00E72BAD" w:rsidP="00C7318C" w:rsidRDefault="001A480E" w14:paraId="78120B30" w14:textId="0EA3CF4E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00134625">
         <w:t xml:space="preserve">Action by </w:t>
       </w:r>
-      <w:r w:rsidR="00CF1A12" w:rsidRPr="00134625">
+      <w:r w:rsidRPr="00134625" w:rsidR="00CF1A12">
         <w:t>Applicant</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="297F7F9B" w14:textId="0381E030" w:rsidR="00D41B19" w:rsidRDefault="001A480E" w:rsidP="001A480E">
+    <w:p w:rsidR="00D41B19" w:rsidP="001A480E" w:rsidRDefault="001A480E" w14:paraId="297F7F9B" w14:textId="0381E030">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0084734A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Provide a</w:t>
       </w:r>
-      <w:r w:rsidR="00E72BAD" w:rsidRPr="0084734A">
+      <w:r w:rsidRPr="0084734A" w:rsidR="00E72BAD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> cover letter describing the transaction.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D5EA03C" w14:textId="77777777" w:rsidR="00134625" w:rsidRPr="0084734A" w:rsidRDefault="00134625" w:rsidP="001A480E">
+    <w:p w:rsidRPr="0084734A" w:rsidR="00134625" w:rsidP="001A480E" w:rsidRDefault="00134625" w14:paraId="7D5EA03C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00134625" w:rsidRPr="0084734A" w:rsidSect="00134625">
+    <w:sectPr w:rsidRPr="0084734A" w:rsidR="00134625" w:rsidSect="00134625">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:footerReference w:type="default" r:id="Ra69bcbab35f84302"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60A1299D" w14:textId="77777777" w:rsidR="00C658E3" w:rsidRDefault="00C658E3">
+    <w:p w:rsidR="00C658E3" w:rsidRDefault="00C658E3" w14:paraId="60A1299D" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F032D94" w14:textId="77777777" w:rsidR="00C658E3" w:rsidRDefault="00C658E3">
+    <w:p w:rsidR="00C658E3" w:rsidRDefault="00C658E3" w14:paraId="4F032D94" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -667,117 +669,181 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="10DF11AB" w14:textId="5E9B3660" w:rsidR="002065E4" w:rsidRPr="00113243" w:rsidRDefault="002065E4">
+  <w:p w:rsidRPr="00113243" w:rsidR="002065E4" w:rsidRDefault="002065E4" w14:paraId="10DF11AB" w14:textId="1BB25136">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00113243">
+    <w:r w:rsidRPr="0A7D9C40" w:rsidR="0A7D9C40">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve">Effective </w:t>
     </w:r>
-    <w:r w:rsidR="00A258A0">
+    <w:r w:rsidRPr="0A7D9C40" w:rsidR="0A7D9C40">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
-      <w:t xml:space="preserve">July </w:t>
+      <w:t>October 2026</w:t>
     </w:r>
-    <w:r w:rsidRPr="00113243">
-[...4 lines deleted...]
-    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableNormal"/>
+      <w:bidiVisual w:val="0"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="0A7D9C40" w:rsidTr="0A7D9C40" w14:paraId="42D932D7">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="0A7D9C40" w:rsidP="0A7D9C40" w:rsidRDefault="0A7D9C40" w14:paraId="2C650AB8" w14:textId="34F93489">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:left="-115"/>
+            <w:jc w:val="left"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="0A7D9C40" w:rsidP="0A7D9C40" w:rsidRDefault="0A7D9C40" w14:paraId="143061F2" w14:textId="1A057696">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="0A7D9C40" w:rsidP="0A7D9C40" w:rsidRDefault="0A7D9C40" w14:paraId="1DE4C52B" w14:textId="501A7909">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="0A7D9C40" w:rsidP="0A7D9C40" w:rsidRDefault="0A7D9C40" w14:paraId="7787FA61" w14:textId="154F34A1">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34AEF68E" w14:textId="77777777" w:rsidR="00C658E3" w:rsidRDefault="00C658E3">
+    <w:p w:rsidR="00C658E3" w:rsidRDefault="00C658E3" w14:paraId="34AEF68E" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="191E9904" w14:textId="77777777" w:rsidR="00C658E3" w:rsidRDefault="00C658E3">
+    <w:p w:rsidR="00C658E3" w:rsidRDefault="00C658E3" w14:paraId="191E9904" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="056E3DA1" w14:textId="3EC4FE87" w:rsidR="00237916" w:rsidRDefault="00237916" w:rsidP="002065E4">
+  <w:p w:rsidR="00237916" w:rsidP="002065E4" w:rsidRDefault="00237916" w14:paraId="056E3DA1" w14:textId="3EC4FE87">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="120"/>
       <w:ind w:left="-720" w:right="-720"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="713EEF40" w14:textId="77777777" w:rsidR="00237916" w:rsidRDefault="00237916"/>
+  <w:p w:rsidR="00237916" w:rsidRDefault="00237916" w14:paraId="713EEF40" w14:textId="77777777"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3F5CB06A" w14:textId="77777777" w:rsidR="00134625" w:rsidRDefault="00134625" w:rsidP="00134625">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00134625" w:rsidP="00134625" w:rsidRDefault="00134625" w14:paraId="3F5CB06A" w14:textId="77777777">
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="dashDotStroked" w:sz="24" w:space="1" w:color="067070"/>
+        <w:bottom w:val="dashDotStroked" w:color="067070" w:sz="24" w:space="1"/>
       </w:pBdr>
       <w:spacing w:after="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="35CF8804" wp14:editId="23E60F03">
           <wp:extent cx="4334265" cy="792482"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="744627801" name="Picture 1" descr="Iowa Division of Banking logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="744627801" name="Picture 1" descr="Iowa Division of Banking logo"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
@@ -785,54 +851,54 @@
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="4334265" cy="792482"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="61E8AA06" w14:textId="77777777" w:rsidR="00134625" w:rsidRDefault="00134625" w:rsidP="00134625">
+  <w:p w:rsidR="00134625" w:rsidP="00134625" w:rsidRDefault="00134625" w14:paraId="61E8AA06" w14:textId="77777777">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="dashDotStroked" w:sz="24" w:space="1" w:color="067070"/>
+        <w:top w:val="dashDotStroked" w:color="067070" w:sz="24" w:space="1"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01EB3140"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="30C6A962"/>
     <w:lvl w:ilvl="0" w:tplc="3C4CBC88">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="375"/>
         </w:tabs>
         <w:ind w:left="375" w:hanging="375"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -949,352 +1015,352 @@
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14AF34CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D0422C3E"/>
     <w:lvl w:ilvl="0" w:tplc="BD5AD154">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="160606FA"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="908A6134"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C8673AF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="81865874"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="225E15EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="30C6A962"/>
     <w:lvl w:ilvl="0" w:tplc="BD5AD154">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="180"/>
@@ -1367,334 +1433,334 @@
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23A1015F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8B92D804"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="247B4001"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="084C9F1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="273E2EBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9E78E68E"/>
     <w:lvl w:ilvl="0" w:tplc="BD5AD154">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FAD2A14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="14DA5AA6"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1783,171 +1849,171 @@
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33E819DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="81865874"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52402B65"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0CAED68A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DCA6924"/>
@@ -1963,452 +2029,452 @@
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F8C35D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C2141E9C"/>
     <w:lvl w:ilvl="0" w:tplc="ABDCCB1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69762804"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B801A46"/>
     <w:lvl w:ilvl="0" w:tplc="BD5AD154">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75A51D5E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="81865874"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="571545548">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1385911523">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1546060461">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="839269763">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="204025106">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1045568420">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1781026785">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="771776464">
@@ -2423,52 +2489,53 @@
   <w:num w:numId="11" w16cid:durableId="482553421">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1215506918">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1709795603">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="263197785">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1153137646">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1864512239">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="90"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -2575,177 +2642,179 @@
     <w:rsid w:val="00CD1554"/>
     <w:rsid w:val="00CF1A12"/>
     <w:rsid w:val="00CF6819"/>
     <w:rsid w:val="00D05730"/>
     <w:rsid w:val="00D210F9"/>
     <w:rsid w:val="00D41B19"/>
     <w:rsid w:val="00D56A57"/>
     <w:rsid w:val="00D84DF3"/>
     <w:rsid w:val="00DE0E30"/>
     <w:rsid w:val="00DE7573"/>
     <w:rsid w:val="00E0176D"/>
     <w:rsid w:val="00E11B89"/>
     <w:rsid w:val="00E40B6D"/>
     <w:rsid w:val="00E443FD"/>
     <w:rsid w:val="00E544F5"/>
     <w:rsid w:val="00E66C88"/>
     <w:rsid w:val="00E72BAD"/>
     <w:rsid w:val="00F27D0B"/>
     <w:rsid w:val="00F3232A"/>
     <w:rsid w:val="00F45E8E"/>
     <w:rsid w:val="00F73A2F"/>
     <w:rsid w:val="00F804C7"/>
     <w:rsid w:val="00FC4B3C"/>
     <w:rsid w:val="00FC68B1"/>
     <w:rsid w:val="00FE071A"/>
+    <w:rsid w:val="0A7D9C40"/>
     <w:rsid w:val="0B411C97"/>
     <w:rsid w:val="29A56CED"/>
+    <w:rsid w:val="5F74D3FE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6034AADD"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{997BD501-6BA5-4FDF-B40A-BE813914ADA0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:uiPriority="99" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:uiPriority="99" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -2788,52 +2857,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -2894,57 +2963,57 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00C00999"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00DE7573"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
@@ -3107,466 +3176,466 @@
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C00999"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00C7318C"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+  <w:style w:type="paragraph" w:styleId="TableParagraph" w:customStyle="1">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00C00999"/>
     <w:pPr>
       <w:spacing w:line="252" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalDouble">
+  <w:style w:type="paragraph" w:styleId="NormalDouble" w:customStyle="1">
     <w:name w:val="Normal Double"/>
     <w:basedOn w:val="NoSpacing"/>
     <w:link w:val="NormalDoubleChar"/>
     <w:qFormat/>
     <w:rsid w:val="00C00999"/>
     <w:pPr>
       <w:spacing w:line="480" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NormalDoubleChar">
+  <w:style w:type="character" w:styleId="NormalDoubleChar" w:customStyle="1">
     <w:name w:val="Normal Double Char"/>
     <w:link w:val="NormalDouble"/>
     <w:rsid w:val="00C00999"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:link w:val="NoSpacingChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00C00999"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00DE7573"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00C00999"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00C00999"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
     <w:name w:val="Heading 5 Char"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00C00999"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
     <w:name w:val="Heading 6 Char"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00C00999"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:color w:val="1F3763"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
     <w:name w:val="Heading 7 Char"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00C00999"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="1F3763"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
     <w:name w:val="Heading 8 Char"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00C00999"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:color w:val="272727"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
     <w:name w:val="Heading 9 Char"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00C00999"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C00999"/>
     <w:pPr>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="44546A"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00C00999"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00C00999"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00C00999"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="5A5A5A"/>
       <w:spacing w:val="15"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
     <w:name w:val="Subtitle Char"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00C00999"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:color w:val="5A5A5A"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00C00999"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00C00999"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
+  <w:style w:type="character" w:styleId="NoSpacingChar" w:customStyle="1">
     <w:name w:val="No Spacing Char"/>
     <w:link w:val="NoSpacing"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00C00999"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00C00999"/>
     <w:pPr>
       <w:spacing w:before="200" w:after="160"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
     <w:name w:val="Quote Char"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00C00999"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00C00999"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="10" w:color="4472C4"/>
-        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="4472C4"/>
+        <w:top w:val="single" w:color="4472C4" w:sz="4" w:space="10"/>
+        <w:bottom w:val="single" w:color="4472C4" w:sz="4" w:space="10"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
     <w:name w:val="Intense Quote Char"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00C00999"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="00C00999"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00C00999"/>
     <w:rPr>
       <w:i/>
@@ -3604,130 +3673,155 @@
     <w:rsid w:val="00C00999"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C00999"/>
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Header2">
+  <w:style w:type="paragraph" w:styleId="Header2" w:customStyle="1">
     <w:name w:val="Header 2"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00C00999"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:rsid w:val="00146B28"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:rsid w:val="00146B28"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:link w:val="CommentText"/>
     <w:rsid w:val="00146B28"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:rsid w:val="00146B28"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:rsid w:val="00146B28"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
+  </w:style>
+  <w:style xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="table" w:styleId="TableGrid">
+    <w:name xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="Table Grid"/>
+    <w:basedOn xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="TableNormal"/>
+    <w:uiPriority xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="59"/>
+    <w:rsid xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="00FB4123"/>
+    <w:pPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="Ra69bcbab35f84302" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -3990,72 +4084,73 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100004116819EEBBA43B071ADEAABD7CDA0" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2cfebbc3e43ec4681aedb2c54be0718a">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="ec68e26f-a2bc-4408-a52a-4bed410c5093" xmlns:ns3="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="10adf789fd5108a72d26f898f537a182" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100004116819EEBBA43B071ADEAABD7CDA0" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a413ad8f8cacf9600904427cd1574e49">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="ec68e26f-a2bc-4408-a52a-4bed410c5093" xmlns:ns3="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b4a772b0b3af535052cf18beee026fbd" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
     <xsd:import namespace="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="10" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="11" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ec68e26f-a2bc-4408-a52a-4bed410c5093" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -4078,50 +4173,55 @@
     <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="18" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="19" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{17bf9f8e-2519-4288-b1f9-3fa10b026a6b}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="fdb1662f-fd37-417e-b6a8-345ff9ff89b9">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -4218,131 +4318,93 @@
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TaxCatchAll xmlns="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ec68e26f-a2bc-4408-a52a-4bed410c5093">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A9656FE-195D-4BB8-9DF1-AAA4D88FB297}">
-[...15 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23D07EE3-CC70-431C-BAAD-83837385AB43}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1936DEA9-C2AC-49D4-9242-C957F7A482D0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <ds:schemaRef ds:uri="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D2B1AD6-062B-468A-A2F9-16F8FE4FF2E5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{a9bc8cfd-9b51-41b5-9523-fdea261bf622}" enabled="0" method="" siteId="{a9bc8cfd-9b51-41b5-9523-fdea261bf622}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>Nebraska Department of Banking &amp; Finance</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IDOB Supplement to Interagency Bank Merger Act (P and A) - Bank Application</dc:title>
   <dc:subject/>
   <dc:creator>J. Nick Lenzen</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <lastModifiedBy>Jill Pasbrig</lastModifiedBy>
+  <revision>9</revision>
+  <lastPrinted>2006-05-03T17:40:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100004116819EEBBA43B071ADEAABD7CDA0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>