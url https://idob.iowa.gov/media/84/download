--- v0 (2025-10-09)
+++ v1 (2026-04-15)
@@ -9,179 +9,101 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4822AD7D" w14:textId="253F1AC8" w:rsidR="00C00999" w:rsidRPr="00134625" w:rsidRDefault="00C00999" w:rsidP="001354AC">
+    <w:p w14:paraId="4822AD7D" w14:textId="253F1AC8" w:rsidR="00C00999" w:rsidRPr="00DE7573" w:rsidRDefault="00C00999" w:rsidP="00DE7573">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE7573">
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00035669" w:rsidRPr="00134625">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00035669" w:rsidRPr="00DE7573">
         <w:t>UPPLEMENT TO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00134625">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00DE7573">
         <w:t xml:space="preserve"> I</w:t>
       </w:r>
-      <w:r w:rsidR="0047541E" w:rsidRPr="00134625">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0047541E" w:rsidRPr="00DE7573">
         <w:t>NTERAGENCY</w:t>
       </w:r>
-      <w:r w:rsidRPr="00134625">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00DE7573">
         <w:t xml:space="preserve"> B</w:t>
       </w:r>
-      <w:r w:rsidR="0047541E" w:rsidRPr="00134625">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0047541E" w:rsidRPr="00DE7573">
         <w:t>ANK</w:t>
       </w:r>
-      <w:r w:rsidRPr="00134625">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00DE7573">
         <w:t xml:space="preserve"> M</w:t>
       </w:r>
-      <w:r w:rsidR="0047541E" w:rsidRPr="00134625">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0047541E" w:rsidRPr="00DE7573">
         <w:t>ERGER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00134625">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00DE7573">
         <w:t xml:space="preserve"> A</w:t>
       </w:r>
-      <w:r w:rsidR="0047541E" w:rsidRPr="00134625">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0047541E" w:rsidRPr="00DE7573">
         <w:t>CT</w:t>
       </w:r>
-      <w:r w:rsidRPr="00134625">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00DE7573">
         <w:t xml:space="preserve"> A</w:t>
       </w:r>
-      <w:r w:rsidR="0047541E" w:rsidRPr="00134625">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0047541E" w:rsidRPr="00DE7573">
         <w:t>PPLICATION</w:t>
       </w:r>
-      <w:r w:rsidR="001354AC" w:rsidRPr="00134625">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="001354AC" w:rsidRPr="00DE7573">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="058256E4" w14:textId="6F3FD42F" w:rsidR="0047541E" w:rsidRPr="00134625" w:rsidRDefault="0047541E" w:rsidP="0047541E">
-[...13 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="058256E4" w14:textId="6F3FD42F" w:rsidR="0047541E" w:rsidRPr="00C7318C" w:rsidRDefault="0047541E" w:rsidP="00C7318C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C7318C">
         <w:t>General Information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E8E3B0C" w14:textId="77777777" w:rsidR="00711BD4" w:rsidRPr="00711BD4" w:rsidRDefault="00711BD4" w:rsidP="00711BD4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00711BD4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Contact the bank analyst assigned to the institution at (515)-281-4014 prior to the submission of the completed application.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="617C2ED2" w14:textId="77777777" w:rsidR="00711BD4" w:rsidRPr="00711BD4" w:rsidRDefault="00711BD4" w:rsidP="00711BD4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -264,73 +186,55 @@
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="003F07DD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">ontact </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="003F07DD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>erson listed on the Interagency Bank Merger Act Application.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EFA9E27" w14:textId="77777777" w:rsidR="0047541E" w:rsidRDefault="0047541E" w:rsidP="00C00999"/>
-    <w:p w14:paraId="6EC714E4" w14:textId="77777777" w:rsidR="00E11B89" w:rsidRPr="00134625" w:rsidRDefault="00E11B89" w:rsidP="00E11B89">
-[...12 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="6EC714E4" w14:textId="77777777" w:rsidR="00E11B89" w:rsidRPr="00134625" w:rsidRDefault="00E11B89" w:rsidP="00C7318C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00134625">
-        <w:rPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Fees and Submission</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6679588D" w14:textId="53243F2C" w:rsidR="00E11B89" w:rsidRDefault="00E11B89" w:rsidP="00E11B89">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E11B89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Submit one executed copy of the completed Interagency Bank Merger Act Application and </w:t>
       </w:r>
       <w:r w:rsidR="001B1F6C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>applicable</w:t>
       </w:r>
       <w:r w:rsidR="004B52CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -463,89 +367,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB180F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Adobe Acrobat Pro can be utilized.  With the PDF file open select File&gt;Save As&gt;Check box that says “reduce file size”&gt;choose file save location&gt;Save</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5785D499" w14:textId="77777777" w:rsidR="00A258A0" w:rsidRPr="00AB180F" w:rsidRDefault="00A258A0" w:rsidP="00A258A0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4439C786" w14:textId="5A2F03BB" w:rsidR="00A258A0" w:rsidRPr="00AB180F" w:rsidRDefault="00A258A0" w:rsidP="00A258A0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AB180F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>If</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> scanning a document, reducing the resolution can help decrease file size.</w:t>
+        <w:t>If scanning a document, reducing the resolution can help decrease file size.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F34BE7C" w14:textId="77777777" w:rsidR="0047541E" w:rsidRDefault="0047541E" w:rsidP="00C00999"/>
-    <w:p w14:paraId="64527AE6" w14:textId="77777777" w:rsidR="00E0176D" w:rsidRPr="00134625" w:rsidRDefault="00E0176D" w:rsidP="00E0176D">
-[...12 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="64527AE6" w14:textId="77777777" w:rsidR="00E0176D" w:rsidRPr="00134625" w:rsidRDefault="00E0176D" w:rsidP="00C7318C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00134625">
-        <w:rPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Public Disclosure of Information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B41B78D" w14:textId="433692DE" w:rsidR="00E0176D" w:rsidRPr="00E0176D" w:rsidRDefault="00E0176D" w:rsidP="00E0176D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E0176D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The Superintendent of Banking (Superintendent) may treat all information submitted with this application as public information unless the applicant properly requests that information be treated as confidential at the time of submitting the application.  The Superintendent’s release of information is governed by Iowa Code Chapters 22 and 524 and Iowa Administrative Code Chapter 187-7.  The Superintendent will copy public records as required to comply with the public records laws.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="332B6893" w14:textId="77777777" w:rsidR="00E0176D" w:rsidRPr="00E0176D" w:rsidRDefault="00E0176D" w:rsidP="00E0176D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -648,334 +526,321 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13ED524C" w14:textId="77777777" w:rsidR="00E0176D" w:rsidRPr="00E0176D" w:rsidRDefault="00E0176D" w:rsidP="00E0176D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E0176D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>It is the applicant’s responsibility to identify and properly excise the information it believes to be confidential from the public copy.  The applicant’s failure to request confidential treatment of material or failure to provide a public copy with the confidential information excised will be deemed by the Superintendent as a waiver of any right to confidentiality which the applicant may have had and shall relieve the Superintendent from any responsibility if the information is viewed by the public or a competitor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61C6260C" w14:textId="77777777" w:rsidR="009E4C46" w:rsidRDefault="009E4C46" w:rsidP="00011317">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78120B30" w14:textId="0EA3CF4E" w:rsidR="00E72BAD" w:rsidRPr="00134625" w:rsidRDefault="001A480E" w:rsidP="0084734A">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="78120B30" w14:textId="0EA3CF4E" w:rsidR="00E72BAD" w:rsidRPr="00134625" w:rsidRDefault="001A480E" w:rsidP="00C7318C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:b/>
-[...1 lines deleted...]
-          <w:color w:val="03637B"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00134625">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Action by </w:t>
       </w:r>
       <w:r w:rsidR="00CF1A12" w:rsidRPr="00134625">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Applicant</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="297F7F9B" w14:textId="0381E030" w:rsidR="00D41B19" w:rsidRDefault="001A480E" w:rsidP="001A480E">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0084734A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Provide a</w:t>
       </w:r>
       <w:r w:rsidR="00E72BAD" w:rsidRPr="0084734A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> cover letter describing the transaction.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D5EA03C" w14:textId="77777777" w:rsidR="00134625" w:rsidRPr="0084734A" w:rsidRDefault="00134625" w:rsidP="001A480E">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00134625" w:rsidRPr="0084734A" w:rsidSect="00134625">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B9911FF" w14:textId="77777777" w:rsidR="00CB4E01" w:rsidRDefault="00CB4E01">
+    <w:p w14:paraId="60A1299D" w14:textId="77777777" w:rsidR="00C658E3" w:rsidRDefault="00C658E3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59072E30" w14:textId="77777777" w:rsidR="00CB4E01" w:rsidRDefault="00CB4E01">
+    <w:p w14:paraId="4F032D94" w14:textId="77777777" w:rsidR="00C658E3" w:rsidRDefault="00C658E3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="10DF11AB" w14:textId="5E9B3660" w:rsidR="002065E4" w:rsidRPr="00113243" w:rsidRDefault="002065E4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00113243">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve">Effective </w:t>
     </w:r>
     <w:r w:rsidR="00A258A0">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve">July </w:t>
     </w:r>
     <w:r w:rsidRPr="00113243">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>2021</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="390CF66B" w14:textId="77777777" w:rsidR="00CB4E01" w:rsidRDefault="00CB4E01">
+    <w:p w14:paraId="34AEF68E" w14:textId="77777777" w:rsidR="00C658E3" w:rsidRDefault="00C658E3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="252595FB" w14:textId="77777777" w:rsidR="00CB4E01" w:rsidRDefault="00CB4E01">
+    <w:p w14:paraId="191E9904" w14:textId="77777777" w:rsidR="00C658E3" w:rsidRDefault="00C658E3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="056E3DA1" w14:textId="3EC4FE87" w:rsidR="00237916" w:rsidRDefault="00237916" w:rsidP="002065E4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="120"/>
       <w:ind w:left="-720" w:right="-720"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="713EEF40" w14:textId="77777777" w:rsidR="00237916" w:rsidRDefault="00237916"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3F5CB06A" w14:textId="77777777" w:rsidR="00134625" w:rsidRDefault="00134625" w:rsidP="00134625">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="dashDotStroked" w:sz="24" w:space="1" w:color="067070"/>
       </w:pBdr>
       <w:spacing w:after="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="35CF8804" wp14:editId="75A1C124">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="35CF8804" wp14:editId="23E60F03">
           <wp:extent cx="4334265" cy="792482"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="744627801" name="Picture 1" descr="A screenshot of a video game&#10;&#10;Description automatically generated with low confidence"/>
+          <wp:docPr id="744627801" name="Picture 1" descr="Iowa Division of Banking logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="744627801" name="Picture 1" descr="A screenshot of a video game&#10;&#10;Description automatically generated with low confidence"/>
+                  <pic:cNvPr id="744627801" name="Picture 1" descr="Iowa Division of Banking logo"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="4334265" cy="792482"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="61E8AA06" w14:textId="77777777" w:rsidR="00134625" w:rsidRDefault="00134625" w:rsidP="00134625">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="dashDotStroked" w:sz="24" w:space="1" w:color="067070"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01EB3140"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="30C6A962"/>
     <w:lvl w:ilvl="0" w:tplc="3C4CBC88">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="375"/>
         </w:tabs>
         <w:ind w:left="375" w:hanging="375"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2555,63 +2420,63 @@
   <w:num w:numId="10" w16cid:durableId="366104919">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="482553421">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1215506918">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1709795603">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="263197785">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1153137646">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1864512239">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:val="bestFit" w:percent="219"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="90"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CF6819"/>
     <w:rsid w:val="00011317"/>
     <w:rsid w:val="00035669"/>
     <w:rsid w:val="00072C47"/>
     <w:rsid w:val="000A3EFF"/>
     <w:rsid w:val="000C3AFC"/>
     <w:rsid w:val="00113243"/>
@@ -2654,135 +2519,141 @@
     <w:rsid w:val="004D4D23"/>
     <w:rsid w:val="00551A34"/>
     <w:rsid w:val="0057097E"/>
     <w:rsid w:val="00571568"/>
     <w:rsid w:val="005B293C"/>
     <w:rsid w:val="005E3951"/>
     <w:rsid w:val="005F7F83"/>
     <w:rsid w:val="006B7EB5"/>
     <w:rsid w:val="006F39C0"/>
     <w:rsid w:val="00711BD4"/>
     <w:rsid w:val="007811F3"/>
     <w:rsid w:val="00785CA2"/>
     <w:rsid w:val="007B0C74"/>
     <w:rsid w:val="007C2B11"/>
     <w:rsid w:val="007D2CD4"/>
     <w:rsid w:val="007D7337"/>
     <w:rsid w:val="00803B63"/>
     <w:rsid w:val="00810B9F"/>
     <w:rsid w:val="008237D8"/>
     <w:rsid w:val="0084734A"/>
     <w:rsid w:val="008C60DB"/>
     <w:rsid w:val="008F109E"/>
     <w:rsid w:val="008F5AE8"/>
     <w:rsid w:val="00901C60"/>
     <w:rsid w:val="009229C9"/>
+    <w:rsid w:val="0097298A"/>
     <w:rsid w:val="00975179"/>
     <w:rsid w:val="009973EC"/>
     <w:rsid w:val="009D15E1"/>
     <w:rsid w:val="009D1D98"/>
     <w:rsid w:val="009D41A6"/>
     <w:rsid w:val="009E4C46"/>
     <w:rsid w:val="009F12E1"/>
     <w:rsid w:val="00A258A0"/>
     <w:rsid w:val="00A635EF"/>
     <w:rsid w:val="00A96B4D"/>
     <w:rsid w:val="00AA6B66"/>
     <w:rsid w:val="00AB67D4"/>
     <w:rsid w:val="00AE526E"/>
     <w:rsid w:val="00AF32B5"/>
     <w:rsid w:val="00AF5130"/>
     <w:rsid w:val="00B14F35"/>
     <w:rsid w:val="00B220FC"/>
     <w:rsid w:val="00B730FD"/>
     <w:rsid w:val="00BC7C4A"/>
     <w:rsid w:val="00BE0750"/>
     <w:rsid w:val="00BE6DB2"/>
     <w:rsid w:val="00C00999"/>
     <w:rsid w:val="00C169F5"/>
+    <w:rsid w:val="00C200CD"/>
+    <w:rsid w:val="00C658E3"/>
+    <w:rsid w:val="00C7318C"/>
+    <w:rsid w:val="00C73545"/>
     <w:rsid w:val="00CB4E01"/>
     <w:rsid w:val="00CB6881"/>
     <w:rsid w:val="00CB74D7"/>
     <w:rsid w:val="00CD1554"/>
     <w:rsid w:val="00CF1A12"/>
     <w:rsid w:val="00CF6819"/>
     <w:rsid w:val="00D05730"/>
     <w:rsid w:val="00D210F9"/>
     <w:rsid w:val="00D41B19"/>
     <w:rsid w:val="00D56A57"/>
     <w:rsid w:val="00D84DF3"/>
     <w:rsid w:val="00DE0E30"/>
+    <w:rsid w:val="00DE7573"/>
     <w:rsid w:val="00E0176D"/>
     <w:rsid w:val="00E11B89"/>
     <w:rsid w:val="00E40B6D"/>
     <w:rsid w:val="00E443FD"/>
     <w:rsid w:val="00E544F5"/>
     <w:rsid w:val="00E66C88"/>
     <w:rsid w:val="00E72BAD"/>
     <w:rsid w:val="00F27D0B"/>
     <w:rsid w:val="00F3232A"/>
     <w:rsid w:val="00F45E8E"/>
     <w:rsid w:val="00F73A2F"/>
     <w:rsid w:val="00F804C7"/>
     <w:rsid w:val="00FC4B3C"/>
     <w:rsid w:val="00FC68B1"/>
     <w:rsid w:val="00FE071A"/>
     <w:rsid w:val="0B411C97"/>
     <w:rsid w:val="29A56CED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6034AADD"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{997BD501-6BA5-4FDF-B40A-BE813914ADA0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
@@ -3051,86 +2922,78 @@
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00C00999"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00C00999"/>
+    <w:rsid w:val="00DE7573"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="2F5496"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C00999"/>
+    <w:rsid w:val="00C7318C"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:line="360" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
-    <w:rPr>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="NoSpacing"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C00999"/>
     <w:pPr>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
@@ -3305,57 +3168,58 @@
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00C00999"/>
-[...5 lines deleted...]
-      <w:u w:val="single"/>
+    <w:rsid w:val="00C7318C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="03637B"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00C00999"/>
     <w:pPr>
       <w:spacing w:line="252" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalDouble">
     <w:name w:val="Normal Double"/>
     <w:basedOn w:val="NoSpacing"/>
     <w:link w:val="NormalDoubleChar"/>
     <w:qFormat/>
     <w:rsid w:val="00C00999"/>
     <w:pPr>
       <w:spacing w:line="480" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
@@ -3368,54 +3232,56 @@
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:link w:val="NoSpacingChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00C00999"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00C00999"/>
+    <w:rsid w:val="00DE7573"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
-      <w:color w:val="2F5496"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00C00999"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00C00999"/>
@@ -3803,51 +3669,51 @@
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:rsid w:val="00146B28"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:rsid w:val="00146B28"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -4124,72 +3990,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...20 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100004116819EEBBA43B071ADEAABD7CDA0" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2cfebbc3e43ec4681aedb2c54be0718a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="ec68e26f-a2bc-4408-a52a-4bed410c5093" xmlns:ns3="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="10adf789fd5108a72d26f898f537a182" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
     <xsd:import namespace="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -4351,124 +4195,154 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ec68e26f-a2bc-4408-a52a-4bed410c5093">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A9656FE-195D-4BB8-9DF1-AAA4D88FB297}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
     <ds:schemaRef ds:uri="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1936DEA9-C2AC-49D4-9242-C957F7A482D0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
+    <ds:schemaRef ds:uri="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D2B1AD6-062B-468A-A2F9-16F8FE4FF2E5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{a9bc8cfd-9b51-41b5-9523-fdea261bf622}" enabled="0" method="" siteId="{a9bc8cfd-9b51-41b5-9523-fdea261bf622}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>604</Words>
-  <Characters>3491</Characters>
+  <Words>609</Words>
+  <Characters>3486</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>65</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>A</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>Nebraska Department of Banking &amp; Finance</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4087</CharactersWithSpaces>
+  <CharactersWithSpaces>4072</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>A</dc:title>
+  <dc:title>IDOB Supplement to Interagency Bank Merger Act (P and A) - Bank Application</dc:title>
   <dc:subject/>
   <dc:creator>J. Nick Lenzen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100004116819EEBBA43B071ADEAABD7CDA0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>