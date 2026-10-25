--- v1 (2026-04-15)
+++ v2 (2026-10-25)
@@ -6,1490 +6,1403 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7D13E1A1" w14:textId="34E3FE74" w:rsidR="003570CA" w:rsidRPr="00873F0A" w:rsidRDefault="003570CA" w:rsidP="00873F0A">
+    <w:p w:rsidRPr="00873F0A" w:rsidR="003570CA" w:rsidP="00873F0A" w:rsidRDefault="003570CA" w14:paraId="7D13E1A1" w14:textId="34E3FE74">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00873F0A">
         <w:t>SUPPLEMENT TO INTERAGENCY BANK MERGER ACT APPLICATION</w:t>
       </w:r>
-      <w:r w:rsidR="0041701B" w:rsidRPr="00873F0A">
+      <w:r w:rsidRPr="00873F0A" w:rsidR="0041701B">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E2B3B60" w14:textId="69149411" w:rsidR="00446CAA" w:rsidRPr="00873F0A" w:rsidRDefault="00446CAA" w:rsidP="00873F0A">
+    <w:p w:rsidRPr="00873F0A" w:rsidR="00446CAA" w:rsidP="00873F0A" w:rsidRDefault="00446CAA" w14:paraId="2E2B3B60" w14:textId="69149411">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00873F0A">
         <w:t>General Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F7BDEAD" w14:textId="38838418" w:rsidR="006B720E" w:rsidRDefault="00446CAA" w:rsidP="00CD3F17">
+    <w:p w:rsidR="006B720E" w:rsidP="00CD3F17" w:rsidRDefault="00446CAA" w14:paraId="4F7BDEAD" w14:textId="38838418">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00946126">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Contact the bank analyst assigned to the institution </w:t>
       </w:r>
-      <w:r w:rsidR="0054650B" w:rsidRPr="00946126">
+      <w:r w:rsidRPr="00946126" w:rsidR="0054650B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>at (515)</w:t>
       </w:r>
       <w:r w:rsidR="00906BFC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="0054650B" w:rsidRPr="00946126">
+      <w:r w:rsidRPr="00946126" w:rsidR="0054650B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">281-4014 </w:t>
       </w:r>
       <w:r w:rsidRPr="00946126">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">prior to </w:t>
       </w:r>
       <w:r w:rsidR="00906BFC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00946126">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>submission of the completed application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="359D7B0F" w14:textId="77777777" w:rsidR="006B720E" w:rsidRDefault="006B720E" w:rsidP="00CD3F17">
+    <w:p w:rsidR="006B720E" w:rsidP="00CD3F17" w:rsidRDefault="006B720E" w14:paraId="359D7B0F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E5CD48A" w14:textId="7586CE6E" w:rsidR="00CD3F17" w:rsidRDefault="00446CAA" w:rsidP="00CD3F17">
+    <w:p w:rsidR="00CD3F17" w:rsidP="00CD3F17" w:rsidRDefault="00446CAA" w14:paraId="6E5CD48A" w14:textId="7586CE6E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00946126">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The applicant should </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE46D3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">contact its primary </w:t>
       </w:r>
-      <w:r w:rsidR="00C877B5" w:rsidRPr="00DE46D3">
+      <w:r w:rsidRPr="00DE46D3" w:rsidR="00C877B5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE46D3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ederal regulatory authority to </w:t>
       </w:r>
       <w:r w:rsidRPr="00946126">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">determine any </w:t>
       </w:r>
-      <w:r w:rsidR="00C877B5" w:rsidRPr="00946126">
+      <w:r w:rsidRPr="00946126" w:rsidR="00C877B5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="00946126">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ederal requirements for the application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FAA45F3" w14:textId="524A5C02" w:rsidR="006B720E" w:rsidRDefault="006B720E" w:rsidP="00CD3F17">
+    <w:p w:rsidR="006B720E" w:rsidP="00CD3F17" w:rsidRDefault="006B720E" w14:paraId="4FAA45F3" w14:textId="524A5C02">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09B8A5AD" w14:textId="568F61E5" w:rsidR="006B720E" w:rsidRDefault="006B720E" w:rsidP="00CD3F17">
+    <w:p w:rsidR="006B720E" w:rsidP="00CD3F17" w:rsidRDefault="006B720E" w14:paraId="09B8A5AD" w14:textId="568F61E5">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The bank may consult an attorney to draft or review the applicable legal documents</w:t>
       </w:r>
       <w:r w:rsidR="00B93E6B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, if desired</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BE50993" w14:textId="25E02E67" w:rsidR="0068656D" w:rsidRDefault="0068656D" w:rsidP="00CD3F17">
+    <w:p w:rsidR="0068656D" w:rsidP="00CD3F17" w:rsidRDefault="0068656D" w14:paraId="2BE50993" w14:textId="25E02E67">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2460E662" w14:textId="57BEFD58" w:rsidR="00191C26" w:rsidRPr="007D3D9C" w:rsidRDefault="00191C26" w:rsidP="007D3D9C">
+    <w:p w:rsidRPr="007D3D9C" w:rsidR="00191C26" w:rsidP="007D3D9C" w:rsidRDefault="00191C26" w14:paraId="2460E662" w14:textId="57BEFD58">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00191C26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>All correspondence will be sent to the contact person listed on the Interagency Bank Merger Act Application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EA58E06" w14:textId="1197246B" w:rsidR="00446CAA" w:rsidRPr="002E1E1B" w:rsidRDefault="00C877B5" w:rsidP="00873F0A">
+    <w:p w:rsidRPr="002E1E1B" w:rsidR="00446CAA" w:rsidP="00873F0A" w:rsidRDefault="00C877B5" w14:paraId="4EA58E06" w14:textId="1197246B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="002E1E1B">
         <w:t xml:space="preserve">Fees and </w:t>
       </w:r>
-      <w:r w:rsidR="00446CAA" w:rsidRPr="002E1E1B">
+      <w:r w:rsidRPr="002E1E1B" w:rsidR="00446CAA">
         <w:t>Submission</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00CBE317" w14:textId="4AA52BC2" w:rsidR="005023B2" w:rsidRPr="00946126" w:rsidRDefault="00E53E91" w:rsidP="45FA4722">
+    <w:p w:rsidRPr="00946126" w:rsidR="005023B2" w:rsidP="45FA4722" w:rsidRDefault="00E53E91" w14:paraId="00CBE317" w14:textId="172162B7">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00946126">
+      <w:r w:rsidRPr="79B1E97B" w:rsidR="00E53E91">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Submit </w:t>
       </w:r>
-      <w:r w:rsidR="005023B2" w:rsidRPr="00946126">
+      <w:r w:rsidRPr="79B1E97B" w:rsidR="005023B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">one executed </w:t>
       </w:r>
-      <w:r w:rsidR="00011317" w:rsidRPr="00946126">
+      <w:r w:rsidRPr="79B1E97B" w:rsidR="00011317">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>copy of the</w:t>
       </w:r>
-      <w:r w:rsidR="005023B2" w:rsidRPr="00946126">
+      <w:r w:rsidRPr="79B1E97B" w:rsidR="005023B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> completed </w:t>
       </w:r>
-      <w:r w:rsidR="00011317" w:rsidRPr="00946126">
+      <w:r w:rsidRPr="79B1E97B" w:rsidR="00011317">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Interagency Bank Merger</w:t>
       </w:r>
-      <w:r w:rsidR="00D77ECF" w:rsidRPr="00946126">
+      <w:r w:rsidRPr="79B1E97B" w:rsidR="00D77ECF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Act </w:t>
       </w:r>
-      <w:r w:rsidR="00011317" w:rsidRPr="00946126">
+      <w:r w:rsidRPr="79B1E97B" w:rsidR="00011317">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Application </w:t>
       </w:r>
-      <w:r w:rsidR="005023B2" w:rsidRPr="00946126">
+      <w:r w:rsidRPr="79B1E97B" w:rsidR="005023B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>and a</w:t>
       </w:r>
-      <w:r w:rsidR="004A5D6F">
+      <w:r w:rsidRPr="79B1E97B" w:rsidR="004A5D6F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>pplicable</w:t>
       </w:r>
-      <w:r w:rsidR="005023B2" w:rsidRPr="00946126">
+      <w:r w:rsidRPr="79B1E97B" w:rsidR="005023B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> supplement</w:t>
       </w:r>
-      <w:r w:rsidR="004A5D6F">
+      <w:r w:rsidRPr="79B1E97B" w:rsidR="004A5D6F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>al documents</w:t>
       </w:r>
-      <w:r w:rsidRPr="00946126">
+      <w:r w:rsidRPr="79B1E97B" w:rsidR="00E53E91">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="21EA6F7F" w:rsidRPr="00946126">
+      <w:r w:rsidRPr="79B1E97B" w:rsidR="21EA6F7F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">through the online submission portal on the Iowa Division of Banking website. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00946126">
-[...5 lines deleted...]
-      <w:r w:rsidR="005023B2" w:rsidRPr="00946126">
+      <w:r w:rsidRPr="79B1E97B" w:rsidR="00E53E91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All information, including items </w:t>
+      </w:r>
+      <w:r w:rsidRPr="79B1E97B" w:rsidR="00E53E91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deemed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="79B1E97B" w:rsidR="00E53E91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="79B1E97B" w:rsidR="005023B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>confidential</w:t>
       </w:r>
-      <w:r w:rsidRPr="00946126">
+      <w:r w:rsidRPr="79B1E97B" w:rsidR="00E53E91">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00F860CA">
+      <w:r w:rsidRPr="79B1E97B" w:rsidR="00F860CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidR="00F9617B" w:rsidRPr="00946126">
+      <w:r w:rsidRPr="79B1E97B" w:rsidR="00F9617B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005023B2" w:rsidRPr="00946126">
+      <w:r w:rsidRPr="79B1E97B" w:rsidR="005023B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00946126">
+      <w:r w:rsidRPr="79B1E97B" w:rsidR="00E53E91">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> be s</w:t>
       </w:r>
-      <w:r w:rsidR="005D719A" w:rsidRPr="00946126">
+      <w:r w:rsidRPr="79B1E97B" w:rsidR="005D719A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ent</w:t>
       </w:r>
-      <w:r w:rsidRPr="00946126">
+      <w:r w:rsidRPr="79B1E97B" w:rsidR="00E53E91">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F860CA">
+      <w:r w:rsidRPr="79B1E97B" w:rsidR="00F860CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00946126">
+      <w:r w:rsidRPr="79B1E97B" w:rsidR="00E53E91">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00946126">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="79B1E97B" w:rsidR="00E53E91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>one</w:t>
       </w:r>
-      <w:r w:rsidRPr="00946126">
+      <w:r w:rsidRPr="79B1E97B" w:rsidR="00E53E91">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> file in Microsoft Word or Ado</w:t>
       </w:r>
-      <w:r w:rsidR="005D719A" w:rsidRPr="00946126">
+      <w:r w:rsidRPr="79B1E97B" w:rsidR="005D719A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidRPr="00946126">
+      <w:r w:rsidRPr="79B1E97B" w:rsidR="00E53E91">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>e PDF format</w:t>
       </w:r>
-      <w:r w:rsidR="00560BA1" w:rsidRPr="00946126">
+      <w:r w:rsidRPr="79B1E97B" w:rsidR="00560BA1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:r w:rsidR="005178CA">
+      <w:r w:rsidRPr="79B1E97B" w:rsidR="005178CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The f</w:t>
       </w:r>
-      <w:r w:rsidR="00075EA0">
+      <w:r w:rsidRPr="79B1E97B" w:rsidR="00075EA0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ile</w:t>
       </w:r>
-      <w:r w:rsidR="005178CA">
+      <w:r w:rsidRPr="79B1E97B" w:rsidR="005178CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> size </w:t>
       </w:r>
-      <w:r w:rsidR="008606F2">
+      <w:r w:rsidRPr="79B1E97B" w:rsidR="008606F2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>cannot exceed</w:t>
       </w:r>
-      <w:r w:rsidR="005178CA">
+      <w:r w:rsidRPr="79B1E97B" w:rsidR="005178CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00975AEE">
+      <w:r w:rsidRPr="79B1E97B" w:rsidR="00975AEE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>25 megabytes</w:t>
       </w:r>
-      <w:r w:rsidR="2EB935CF">
+      <w:r w:rsidRPr="79B1E97B" w:rsidR="2EB935CF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="005178CA">
+      <w:r w:rsidRPr="79B1E97B" w:rsidR="005178CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00975AEE">
+      <w:r w:rsidRPr="79B1E97B" w:rsidR="00975AEE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003E0AF8" w:rsidRPr="00946126">
+      <w:r w:rsidRPr="79B1E97B" w:rsidR="003E0AF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Once uploaded, i</w:t>
       </w:r>
-      <w:r w:rsidR="00560BA1" w:rsidRPr="00946126">
+      <w:r w:rsidRPr="79B1E97B" w:rsidR="00560BA1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">nstructions </w:t>
       </w:r>
-      <w:r w:rsidR="003E0AF8" w:rsidRPr="00946126">
+      <w:r w:rsidRPr="79B1E97B" w:rsidR="003E0AF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">will be provided </w:t>
       </w:r>
-      <w:r w:rsidR="00C877B5" w:rsidRPr="00946126">
-[...117 lines deleted...]
-        <w:t>refundable.</w:t>
+      <w:r w:rsidRPr="79B1E97B" w:rsidR="70DA223A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for paying $50 which will be collected and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="79B1E97B" w:rsidR="70DA223A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>submitted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="79B1E97B" w:rsidR="70DA223A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the Secretary of State for filing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="778E836C" w14:textId="59A3F081" w:rsidR="005023B2" w:rsidRPr="00946126" w:rsidRDefault="005023B2" w:rsidP="45FA4722">
+    <w:p w:rsidRPr="00946126" w:rsidR="005023B2" w:rsidP="45FA4722" w:rsidRDefault="005023B2" w14:paraId="778E836C" w14:textId="59A3F081">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54D29D1D" w14:textId="77777777" w:rsidR="00D87668" w:rsidRPr="00D87668" w:rsidRDefault="00D87668" w:rsidP="00D87668">
+    <w:p w:rsidRPr="00D87668" w:rsidR="00D87668" w:rsidP="00D87668" w:rsidRDefault="00D87668" w14:paraId="54D29D1D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D87668">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>*Tips to reduce File Size:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EE24903" w14:textId="69F5BA16" w:rsidR="00D87668" w:rsidRPr="00D87668" w:rsidRDefault="00D87668" w:rsidP="00140214">
+    <w:p w:rsidRPr="00D87668" w:rsidR="00D87668" w:rsidP="00140214" w:rsidRDefault="00D87668" w14:paraId="2EE24903" w14:textId="69F5BA16">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D87668">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Adobe Acrobat Pro can be utilized.  With the PDF file open select File&gt;Save As&gt;Check box that says “reduce file size”&gt;choose file save location&gt;Save</w:t>
       </w:r>
       <w:r w:rsidR="00140214">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A17CC03" w14:textId="77777777" w:rsidR="00D87668" w:rsidRPr="00D87668" w:rsidRDefault="00D87668" w:rsidP="00D87668">
+    <w:p w:rsidRPr="00D87668" w:rsidR="00D87668" w:rsidP="00D87668" w:rsidRDefault="00D87668" w14:paraId="3A17CC03" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DFA535A" w14:textId="21EBB118" w:rsidR="00D87668" w:rsidRPr="00D87668" w:rsidRDefault="00D87668" w:rsidP="00D87668">
+    <w:p w:rsidRPr="00D87668" w:rsidR="00D87668" w:rsidP="00D87668" w:rsidRDefault="00D87668" w14:paraId="3DFA535A" w14:textId="21EBB118">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D87668">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>If scanning a document, reducing the resolution can help decrease file size.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FD19E12" w14:textId="17A9EA37" w:rsidR="00D826C3" w:rsidRPr="00946126" w:rsidRDefault="00D826C3" w:rsidP="003570CA">
+    <w:p w:rsidRPr="00946126" w:rsidR="00D826C3" w:rsidP="003570CA" w:rsidRDefault="00D826C3" w14:paraId="2FD19E12" w14:textId="17A9EA37">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14BC83AC" w14:textId="77777777" w:rsidR="00D826C3" w:rsidRPr="002E1E1B" w:rsidRDefault="00D826C3" w:rsidP="00873F0A">
+    <w:p w:rsidRPr="002E1E1B" w:rsidR="00D826C3" w:rsidP="00873F0A" w:rsidRDefault="00D826C3" w14:paraId="14BC83AC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="002E1E1B">
         <w:t>Public Disclosure of Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F141828" w14:textId="140022DF" w:rsidR="00D826C3" w:rsidRPr="00946126" w:rsidRDefault="00D826C3" w:rsidP="00D826C3">
+    <w:p w:rsidRPr="00946126" w:rsidR="00D826C3" w:rsidP="00D826C3" w:rsidRDefault="00D826C3" w14:paraId="1F141828" w14:textId="140022DF">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00946126">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">The Superintendent </w:t>
       </w:r>
       <w:r w:rsidR="00EF02B8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">of Banking (Superintendent) </w:t>
       </w:r>
       <w:r w:rsidRPr="00946126">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>may treat all information submitted with this application as public information unless the applicant properly requests that information be treated as confidential at the time of submitting the application.  The Superintendent’s release of information is governed by Iowa Code Chapters 22 and 524 and Iowa Administrative Code</w:t>
       </w:r>
       <w:r w:rsidR="0030344C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D54639">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapter </w:t>
       </w:r>
       <w:r w:rsidRPr="00946126">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>187-7.  The Superintendent will copy public records as required to comply with the public records laws.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60EF729F" w14:textId="77777777" w:rsidR="00D826C3" w:rsidRPr="00011317" w:rsidRDefault="00D826C3" w:rsidP="00D826C3">
+    <w:p w:rsidRPr="00011317" w:rsidR="00D826C3" w:rsidP="00D826C3" w:rsidRDefault="00D826C3" w14:paraId="60EF729F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E31D3DE" w14:textId="0EF4F2C9" w:rsidR="00872936" w:rsidRDefault="00D826C3" w:rsidP="00D87668">
+    <w:p w:rsidR="00872936" w:rsidP="00D87668" w:rsidRDefault="00D826C3" w14:paraId="5E31D3DE" w14:textId="0EF4F2C9">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00946126">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Any request for confidential treatment of information must be included in a cover letter submitted with the application.  In addition, the applicant must enumerate the specific grounds in Iowa Code Chapter 22 or other applicable law which support</w:t>
       </w:r>
       <w:r w:rsidR="00EF02B8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00946126">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> treatment of the material as confidential.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EAB56F9" w14:textId="77777777" w:rsidR="00D826C3" w:rsidRPr="00946126" w:rsidRDefault="00D826C3" w:rsidP="00D826C3">
+    <w:p w:rsidRPr="00946126" w:rsidR="00D826C3" w:rsidP="00D826C3" w:rsidRDefault="00D826C3" w14:paraId="1EAB56F9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02F167C5" w14:textId="69525A93" w:rsidR="00EE7FD0" w:rsidRDefault="00D826C3" w:rsidP="00872936">
+    <w:p w:rsidR="00EE7FD0" w:rsidP="00872936" w:rsidRDefault="00D826C3" w14:paraId="02F167C5" w14:textId="69525A93">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00946126">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Each page of the application upon which confidential information appears must be conspicuously marked as containing confidential information. </w:t>
       </w:r>
       <w:r w:rsidRPr="00946126">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Applicants may not identify the entire application as confidential.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CB9540E" w14:textId="77777777" w:rsidR="00D826C3" w:rsidRPr="00946126" w:rsidRDefault="00D826C3" w:rsidP="00D826C3">
+    <w:p w:rsidRPr="00946126" w:rsidR="00D826C3" w:rsidP="00D826C3" w:rsidRDefault="00D826C3" w14:paraId="0CB9540E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02269F1A" w14:textId="134E6D60" w:rsidR="00D826C3" w:rsidRPr="00946126" w:rsidRDefault="00D826C3" w:rsidP="00D826C3">
+    <w:p w:rsidRPr="00946126" w:rsidR="00D826C3" w:rsidP="00D826C3" w:rsidRDefault="00D826C3" w14:paraId="02269F1A" w14:textId="134E6D60">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00946126">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>If the applicant designates any portion of the application as confidential, the applicant must submit a “public” copy of the application from which the confidential information has been excised.  The public copy must be clearly marked as “Public Copy — Excludes Confidential Information” and will be made available for public inspection and copying in accordance with the Iowa Division of Banking’s fee schedule.  The confidential material must be excised from the public copy in such a way as to allow the public to determine the general nature of the material removed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EB25435" w14:textId="77777777" w:rsidR="00D826C3" w:rsidRPr="00946126" w:rsidRDefault="00D826C3" w:rsidP="00D826C3">
+    <w:p w:rsidRPr="00946126" w:rsidR="00D826C3" w:rsidP="00D826C3" w:rsidRDefault="00D826C3" w14:paraId="1EB25435" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A5542BA" w14:textId="77777777" w:rsidR="00D826C3" w:rsidRPr="00946126" w:rsidRDefault="00D826C3" w:rsidP="00D826C3">
+    <w:p w:rsidRPr="00946126" w:rsidR="00D826C3" w:rsidP="00D826C3" w:rsidRDefault="00D826C3" w14:paraId="3A5542BA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00946126">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The Superintendent will treat the information marked confidential as confidential information if the Superintendent or a court of competent jurisdiction determines the information is entitled to confidential treatment under Iowa Code Chapter 22 or other applicable law.  The Superintendent reserves the right to release information designated as confidential if the Superintendent determines there is no legal basis to withhold the information from public inspection.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73EDA4B8" w14:textId="77777777" w:rsidR="00D826C3" w:rsidRPr="00011317" w:rsidRDefault="00D826C3" w:rsidP="00D826C3">
+    <w:p w:rsidRPr="00011317" w:rsidR="00D826C3" w:rsidP="00D826C3" w:rsidRDefault="00D826C3" w14:paraId="73EDA4B8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7ED52E29" w14:textId="77777777" w:rsidR="00D826C3" w:rsidRPr="00946126" w:rsidRDefault="00D826C3" w:rsidP="00D826C3">
+    <w:p w:rsidRPr="00946126" w:rsidR="00D826C3" w:rsidP="00D826C3" w:rsidRDefault="00D826C3" w14:paraId="7ED52E29" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00946126">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>It is the applicant’s responsibility to identify and properly excise the information it believes to be confidential from the public copy.  The applicant’s failure to request confidential treatment of material or failure to provide a public copy with the confidential information excised will be deemed by the Superintendent as a waiver of any right to confidentiality which the applicant may have had and shall relieve the Superintendent from any responsibility if the information is viewed by the public or a competitor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C4F9964" w14:textId="77777777" w:rsidR="00D826C3" w:rsidRPr="00946126" w:rsidRDefault="00D826C3" w:rsidP="003570CA">
+    <w:p w:rsidRPr="00946126" w:rsidR="00D826C3" w:rsidP="003570CA" w:rsidRDefault="00D826C3" w14:paraId="7C4F9964" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EF5A027" w14:textId="5A929BD4" w:rsidR="00F9617B" w:rsidRPr="002E1E1B" w:rsidRDefault="00F9617B" w:rsidP="00873F0A">
+    <w:p w:rsidRPr="002E1E1B" w:rsidR="00F9617B" w:rsidP="00873F0A" w:rsidRDefault="00F9617B" w14:paraId="6EF5A027" w14:textId="5A929BD4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="002E1E1B">
         <w:t>Actions</w:t>
       </w:r>
-      <w:r w:rsidR="001102CD" w:rsidRPr="002E1E1B">
+      <w:r w:rsidRPr="002E1E1B" w:rsidR="001102CD">
         <w:t xml:space="preserve"> by Applicant</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="600DF3CC" w14:textId="49523D81" w:rsidR="005D719A" w:rsidRPr="008E7451" w:rsidRDefault="009E4C46" w:rsidP="00140214">
+    <w:p w:rsidRPr="008E7451" w:rsidR="005D719A" w:rsidP="00140214" w:rsidRDefault="009E4C46" w14:paraId="600DF3CC" w14:textId="49523D81">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">All parties prepare and agree on </w:t>
       </w:r>
-      <w:r w:rsidR="005D719A" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="005D719A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002E7A6D" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="002E7A6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">lan of </w:t>
       </w:r>
-      <w:r w:rsidR="002E7A6D" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="002E7A6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>erger</w:t>
       </w:r>
-      <w:r w:rsidR="005D719A" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="005D719A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> per </w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa Code 524.1402(1). </w:t>
       </w:r>
-      <w:r w:rsidR="00A04731" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00A04731">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005D719A" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="005D719A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Items to cover in the plan are provided below under “Plan of Merger.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="124ECE3A" w14:textId="6BF92775" w:rsidR="005D719A" w:rsidRPr="008E7451" w:rsidRDefault="009E4C46" w:rsidP="00140214">
+    <w:p w:rsidRPr="008E7451" w:rsidR="005D719A" w:rsidP="00140214" w:rsidRDefault="009E4C46" w14:paraId="124ECE3A" w14:textId="6BF92775">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The board of directors of each party approve the </w:t>
       </w:r>
-      <w:r w:rsidR="00B73204" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00B73204">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>lan</w:t>
       </w:r>
-      <w:r w:rsidR="002A74FE" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="002A74FE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
-      <w:r w:rsidR="00B73204" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00B73204">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="002A74FE" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="002A74FE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>erger</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> by a majority vote and resolve to submit the plan to </w:t>
       </w:r>
       <w:r w:rsidRPr="008C4AF7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>the shareholders</w:t>
       </w:r>
-      <w:r w:rsidR="005D719A" w:rsidRPr="008C4AF7">
+      <w:r w:rsidRPr="008C4AF7" w:rsidR="005D719A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> per </w:t>
       </w:r>
       <w:r w:rsidRPr="008C4AF7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Iowa Code</w:t>
       </w:r>
-      <w:r w:rsidR="005D719A" w:rsidRPr="008C4AF7">
+      <w:r w:rsidRPr="008C4AF7" w:rsidR="005D719A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sections</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4AF7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> 524.1402(2)</w:t>
       </w:r>
-      <w:r w:rsidR="005D719A" w:rsidRPr="008C4AF7">
+      <w:r w:rsidRPr="008C4AF7" w:rsidR="005D719A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidR="00A26745">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008C4AF7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>490.1103.</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A04731" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00A04731">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005D719A" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="005D719A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>A template is provided below under “</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Resolution of</w:t>
       </w:r>
-      <w:r w:rsidR="005A616F" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="005A616F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001E68FD" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="001E68FD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Board of </w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Directors</w:t>
       </w:r>
-      <w:r w:rsidR="005D719A" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="005D719A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="744A36DF" w14:textId="158686CD" w:rsidR="00560BA1" w:rsidRPr="008E7451" w:rsidRDefault="009E4C46" w:rsidP="00140214">
+    <w:p w:rsidRPr="008E7451" w:rsidR="00560BA1" w:rsidP="00140214" w:rsidRDefault="009E4C46" w14:paraId="744A36DF" w14:textId="158686CD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The shareholders of each entity are given notic</w:t>
       </w:r>
-      <w:r w:rsidR="002A74FE" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="002A74FE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">of a special meeting to vote on the </w:t>
       </w:r>
-      <w:r w:rsidR="00B73204" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00B73204">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>lan</w:t>
       </w:r>
-      <w:r w:rsidR="002A74FE" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="002A74FE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
-      <w:r w:rsidR="00B73204" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00B73204">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="002A74FE" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="002A74FE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>erger</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="001F3728">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice </w:t>
       </w:r>
-      <w:r w:rsidR="002A74FE" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="002A74FE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">to be given no less than </w:t>
       </w:r>
-      <w:r w:rsidR="00A04731" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00A04731">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> days prior to </w:t>
       </w:r>
-      <w:r w:rsidR="00560BA1" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00560BA1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>meeting</w:t>
       </w:r>
-      <w:r w:rsidR="002A74FE" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="002A74FE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and copies of the </w:t>
       </w:r>
       <w:r w:rsidR="001F3728">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="002A74FE" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="002A74FE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">lan </w:t>
       </w:r>
       <w:r w:rsidR="001F3728">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">of Merger </w:t>
       </w:r>
-      <w:r w:rsidR="002A74FE" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="002A74FE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>should be provided</w:t>
       </w:r>
-      <w:r w:rsidR="00560BA1" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00560BA1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> per </w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa Code </w:t>
       </w:r>
-      <w:r w:rsidR="00560BA1" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00560BA1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">490.1103. </w:t>
       </w:r>
-      <w:r w:rsidR="00A04731" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00A04731">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00560BA1" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00560BA1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The r</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ights of dissenting shareholders should also be set forth in the notice</w:t>
       </w:r>
-      <w:r w:rsidR="00560BA1" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00560BA1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> per </w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa Code Chapter 490, Division </w:t>
       </w:r>
-      <w:r w:rsidR="007667DF" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="007667DF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>XIII,</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Iowa Code </w:t>
       </w:r>
-      <w:r w:rsidR="00560BA1" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00560BA1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">524.1406. </w:t>
       </w:r>
-      <w:r w:rsidR="00A04731" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00A04731">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00560BA1" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00560BA1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>A template is provided below under “</w:t>
       </w:r>
-      <w:r w:rsidR="002A74FE" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="002A74FE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>otice to</w:t>
       </w:r>
-      <w:r w:rsidR="00506B07" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00506B07">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002A74FE" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="002A74FE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>hareholders</w:t>
       </w:r>
-      <w:r w:rsidR="00560BA1" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00560BA1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E2804DE" w14:textId="219A221F" w:rsidR="009E4C46" w:rsidRPr="008E7451" w:rsidRDefault="00560BA1" w:rsidP="00140214">
+    <w:p w:rsidRPr="008E7451" w:rsidR="009E4C46" w:rsidP="00140214" w:rsidRDefault="00560BA1" w14:paraId="5E2804DE" w14:textId="219A221F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The s</w:t>
       </w:r>
-      <w:r w:rsidR="009E4C46" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="009E4C46">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">hareholders of each entity adopt </w:t>
       </w:r>
-      <w:r w:rsidR="002A74FE" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="002A74FE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00B73204" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00B73204">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="009E4C46" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="009E4C46">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">lan of </w:t>
       </w:r>
-      <w:r w:rsidR="00B73204" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00B73204">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="009E4C46" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="009E4C46">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>erger</w:t>
       </w:r>
       <w:r w:rsidR="00A872C2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and sign the Articles of Merger</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="00FF6F07">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Templates </w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
@@ -1511,83 +1424,83 @@
       </w:r>
       <w:r w:rsidR="00FF6F07">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> provided below under </w:t>
       </w:r>
       <w:r w:rsidR="0082780C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>“Articles of Merger” and</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> “</w:t>
       </w:r>
-      <w:r w:rsidR="009E4C46" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="009E4C46">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Resolution of Shareholders</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="404F9C3A" w14:textId="457E5C48" w:rsidR="00533EC7" w:rsidRPr="008E7451" w:rsidRDefault="00533EC7" w:rsidP="00140214">
+    <w:p w:rsidRPr="008E7451" w:rsidR="00533EC7" w:rsidP="00140214" w:rsidRDefault="00533EC7" w14:paraId="404F9C3A" w14:textId="457E5C48">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Submit the above items and the completed Interagency Bank Merger Application as instructed </w:t>
       </w:r>
-      <w:r w:rsidR="00A04731" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00A04731">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>above</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="00B916B9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>he Articles of Merger</w:t>
       </w:r>
       <w:r w:rsidR="009951E0">
         <w:rPr>
@@ -1622,530 +1535,529 @@
       <w:r w:rsidR="00067541">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ed</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and record</w:t>
       </w:r>
       <w:r w:rsidR="00067541">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ed</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> with the Secretary of State.  Include a recorder cover sheet with enough margin space for recording at the various government agencies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49294645" w14:textId="5C61E6B7" w:rsidR="00A1408F" w:rsidRDefault="001775CD" w:rsidP="00140214">
+    <w:p w:rsidR="00A1408F" w:rsidP="00140214" w:rsidRDefault="001775CD" w14:paraId="49294645" w14:textId="5C61E6B7">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>If the transaction is a merger of a holding company into a state bank, submit the following additional items: (</w:t>
       </w:r>
-      <w:r w:rsidR="00A04731" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00A04731">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>) executed Affidavit and Agreement of Indemnity, (</w:t>
       </w:r>
-      <w:r w:rsidR="00A04731" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00A04731">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">) current holding company </w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>statement, and (</w:t>
       </w:r>
-      <w:r w:rsidR="00A04731" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00A04731">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>) statement describing any other activities, subsidiaries, or liabilities of the holding company.  A template for the affidavit is provided below under “Affidavit and Agreement of Indemnity.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B8541D1" w14:textId="04111ACC" w:rsidR="00547B3E" w:rsidRPr="00314638" w:rsidRDefault="00D910A5" w:rsidP="00140214">
+    <w:p w:rsidRPr="00314638" w:rsidR="00547B3E" w:rsidP="00140214" w:rsidRDefault="00D910A5" w14:paraId="5B8541D1" w14:textId="04111ACC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B1CFF74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">If the application is approved by the Superintendent, the </w:t>
       </w:r>
-      <w:r w:rsidR="00EA7753" w:rsidRPr="2B1CFF74">
+      <w:r w:rsidRPr="2B1CFF74" w:rsidR="00EA7753">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>surviving</w:t>
       </w:r>
       <w:r w:rsidRPr="2B1CFF74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> bank </w:t>
       </w:r>
-      <w:r w:rsidR="00CE67EC" w:rsidRPr="2B1CFF74">
+      <w:r w:rsidRPr="2B1CFF74" w:rsidR="00CE67EC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>will</w:t>
       </w:r>
       <w:r w:rsidRPr="2B1CFF74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EA7753" w:rsidRPr="2B1CFF74">
+      <w:r w:rsidRPr="2B1CFF74" w:rsidR="00EA7753">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">need to </w:t>
       </w:r>
       <w:r w:rsidRPr="2B1CFF74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">submit </w:t>
       </w:r>
-      <w:r w:rsidR="00101551" w:rsidRPr="2B1CFF74">
+      <w:r w:rsidRPr="2B1CFF74" w:rsidR="00101551">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">updated </w:t>
       </w:r>
-      <w:r w:rsidR="003879D8" w:rsidRPr="2B1CFF74">
+      <w:r w:rsidRPr="2B1CFF74" w:rsidR="003879D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>forms i</w:t>
       </w:r>
-      <w:r w:rsidR="00D77D0B" w:rsidRPr="2B1CFF74">
+      <w:r w:rsidRPr="2B1CFF74" w:rsidR="00D77D0B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>f the merger involve</w:t>
       </w:r>
-      <w:r w:rsidR="00CE67EC" w:rsidRPr="2B1CFF74">
+      <w:r w:rsidRPr="2B1CFF74" w:rsidR="00CE67EC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00D77D0B" w:rsidRPr="2B1CFF74">
+      <w:r w:rsidRPr="2B1CFF74" w:rsidR="00D77D0B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> changes in the directorate, officers, or shareholders.  </w:t>
       </w:r>
-      <w:r w:rsidR="00070FE6" w:rsidRPr="2B1CFF74">
+      <w:r w:rsidRPr="2B1CFF74" w:rsidR="00070FE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">These forms include the </w:t>
       </w:r>
       <w:r w:rsidRPr="2B1CFF74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Oath of Directors, Election of Officers, List of Shareholders, and</w:t>
       </w:r>
-      <w:r w:rsidR="002C56B3" w:rsidRPr="2B1CFF74">
+      <w:r w:rsidRPr="2B1CFF74" w:rsidR="002C56B3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>/or</w:t>
       </w:r>
       <w:r w:rsidRPr="2B1CFF74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Affiliate Share</w:t>
       </w:r>
-      <w:r w:rsidR="00C07E1A" w:rsidRPr="2B1CFF74">
+      <w:r w:rsidRPr="2B1CFF74" w:rsidR="00C07E1A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>holders</w:t>
       </w:r>
-      <w:r w:rsidR="002442D6" w:rsidRPr="2B1CFF74">
+      <w:r w:rsidRPr="2B1CFF74" w:rsidR="002442D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> List</w:t>
       </w:r>
-      <w:r w:rsidR="353B17F9" w:rsidRPr="2B1CFF74">
+      <w:r w:rsidRPr="2B1CFF74" w:rsidR="353B17F9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="2B1CFF74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="64DF3D41" w:rsidRPr="2B1CFF74">
+      <w:r w:rsidRPr="2B1CFF74" w:rsidR="64DF3D41">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="2B1CFF74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The Oath of Directors is to be signed </w:t>
       </w:r>
-      <w:r w:rsidR="00F966CC" w:rsidRPr="2B1CFF74">
+      <w:r w:rsidRPr="2B1CFF74" w:rsidR="00F966CC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">by any new member </w:t>
       </w:r>
       <w:r w:rsidRPr="2B1CFF74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">prior to the first meeting of the board of directors following the effective date of the </w:t>
       </w:r>
-      <w:r w:rsidR="003B72C3" w:rsidRPr="2B1CFF74">
+      <w:r w:rsidRPr="2B1CFF74" w:rsidR="003B72C3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>merger</w:t>
       </w:r>
       <w:r w:rsidRPr="2B1CFF74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">.  The List of Shareholders is to be completed as of the effective date of </w:t>
       </w:r>
-      <w:r w:rsidR="002442D6" w:rsidRPr="2B1CFF74">
+      <w:r w:rsidRPr="2B1CFF74" w:rsidR="002442D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="002946FA" w:rsidRPr="2B1CFF74">
+      <w:r w:rsidRPr="2B1CFF74" w:rsidR="002946FA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>merger</w:t>
       </w:r>
       <w:r w:rsidRPr="2B1CFF74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F799FCE" w14:textId="77777777" w:rsidR="00BB0234" w:rsidRPr="002E1E1B" w:rsidRDefault="001102CD" w:rsidP="00873F0A">
+    <w:p w:rsidRPr="002E1E1B" w:rsidR="00BB0234" w:rsidP="00873F0A" w:rsidRDefault="001102CD" w14:paraId="4F799FCE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="002E1E1B">
         <w:t>Application Processing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07F47A68" w14:textId="0C14FBF1" w:rsidR="00533EC7" w:rsidRDefault="001102CD" w:rsidP="00140214">
+    <w:p w:rsidR="00533EC7" w:rsidP="00140214" w:rsidRDefault="001102CD" w14:paraId="07F47A68" w14:textId="0C14FBF1">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="001775CD" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="001775CD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Superintendent</w:t>
       </w:r>
-      <w:r w:rsidR="003433BF" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="003433BF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>reviews the submitted</w:t>
       </w:r>
-      <w:r w:rsidR="00533EC7" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00533EC7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00533EC7" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00533EC7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>pplication</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and supplemental items.  The application is accepted for processing once the information is deemed accurate and complete.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C137D1B" w14:textId="08FA92CD" w:rsidR="0085051B" w:rsidRPr="0085051B" w:rsidRDefault="0085051B" w:rsidP="00140214">
+    <w:p w:rsidRPr="0085051B" w:rsidR="0085051B" w:rsidP="00140214" w:rsidRDefault="0085051B" w14:paraId="6C137D1B" w14:textId="08FA92CD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Modifications of the original plan, if any, are to be made as outlined in Iowa Code Section 524.1402(3)(c).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E0B56F1" w14:textId="1C11F251" w:rsidR="00346DF9" w:rsidRPr="00771792" w:rsidRDefault="001E42F2" w:rsidP="00140214">
+    <w:p w:rsidRPr="00771792" w:rsidR="00346DF9" w:rsidP="00140214" w:rsidRDefault="001E42F2" w14:paraId="4E0B56F1" w14:textId="1C11F251">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00771792">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The IDOB will conduct an examination of the applicant and make additional investigation as may be necessary to satisfy the requirements of Iowa Code Section 524.14</w:t>
       </w:r>
       <w:r w:rsidR="005073E2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>03</w:t>
       </w:r>
       <w:r w:rsidRPr="00771792">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:r w:rsidR="00346DF9" w:rsidRPr="00771792">
+      <w:r w:rsidRPr="00771792" w:rsidR="00346DF9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Th</w:t>
       </w:r>
       <w:r w:rsidR="00FF3BBB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00346DF9" w:rsidRPr="00771792">
+      <w:r w:rsidRPr="00771792" w:rsidR="00346DF9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> investigation will ensure the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2413438E" w14:textId="4409487C" w:rsidR="00346DF9" w:rsidRPr="00771792" w:rsidRDefault="00346DF9" w:rsidP="00140214">
+    <w:p w:rsidRPr="00771792" w:rsidR="00346DF9" w:rsidP="00140214" w:rsidRDefault="00346DF9" w14:paraId="2413438E" w14:textId="4409487C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="00771792">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Articles of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Merger </w:t>
       </w:r>
       <w:r w:rsidRPr="00771792">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>and supporting items are satisfactory.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1213568F" w14:textId="63810FC6" w:rsidR="00346DF9" w:rsidRPr="00771792" w:rsidRDefault="00FF3BBB" w:rsidP="00140214">
+    <w:p w:rsidRPr="00771792" w:rsidR="00346DF9" w:rsidP="00140214" w:rsidRDefault="00FF3BBB" w14:paraId="1213568F" w14:textId="63810FC6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="00346DF9" w:rsidRPr="00771792">
+      <w:r w:rsidRPr="00771792" w:rsidR="00346DF9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Plan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Merger</w:t>
       </w:r>
-      <w:r w:rsidR="00346DF9" w:rsidRPr="00771792">
+      <w:r w:rsidRPr="00771792" w:rsidR="00346DF9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> adequately protects the interest of the depositors</w:t>
       </w:r>
       <w:r w:rsidR="00346DF9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="008C67E7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>other creditors, and shareholders.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AEC79BA" w14:textId="78583E74" w:rsidR="00346DF9" w:rsidRPr="00771792" w:rsidRDefault="00346DF9" w:rsidP="00140214">
+    <w:p w:rsidRPr="00771792" w:rsidR="00346DF9" w:rsidP="00140214" w:rsidRDefault="00346DF9" w14:paraId="0AEC79BA" w14:textId="78583E74">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00771792">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The requirements for </w:t>
       </w:r>
       <w:r w:rsidR="0019278F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>merger</w:t>
       </w:r>
       <w:r w:rsidRPr="00771792">
@@ -2162,1272 +2074,1274 @@
       </w:r>
       <w:r w:rsidRPr="00771792">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> state bank would satisfy the requirements of </w:t>
       </w:r>
       <w:r w:rsidR="00FF3BBB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa Code </w:t>
       </w:r>
       <w:r w:rsidR="00370A26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapter </w:t>
       </w:r>
       <w:r w:rsidR="00C073B1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>524</w:t>
       </w:r>
-      <w:r w:rsidR="00C073B1" w:rsidRPr="00771792">
+      <w:r w:rsidRPr="00771792" w:rsidR="00C073B1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C073B1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>that</w:t>
       </w:r>
       <w:r w:rsidR="00FF3BBB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> are </w:t>
       </w:r>
       <w:r w:rsidRPr="00771792">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>applicable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D069CE1" w14:textId="55698B66" w:rsidR="00346DF9" w:rsidRPr="00771792" w:rsidRDefault="00346DF9" w:rsidP="00140214">
+    <w:p w:rsidRPr="00771792" w:rsidR="00346DF9" w:rsidP="00140214" w:rsidRDefault="00346DF9" w14:paraId="2D069CE1" w14:textId="55698B66">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00771792">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="000F3E18">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">resulting </w:t>
       </w:r>
       <w:r w:rsidRPr="00771792">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>state bank will possess an adequate capital structure.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71BD2213" w14:textId="59CC6A6B" w:rsidR="00346DF9" w:rsidRPr="000F3E18" w:rsidRDefault="00346DF9" w:rsidP="00140214">
+    <w:p w:rsidRPr="000F3E18" w:rsidR="00346DF9" w:rsidP="00140214" w:rsidRDefault="00346DF9" w14:paraId="71BD2213" w14:textId="59CC6A6B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00771792">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidR="000F3E18">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> convenience and needs of the public will be served.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="185A5C48" w14:textId="3AEBD030" w:rsidR="00346DF9" w:rsidRDefault="00B32D0F" w:rsidP="00140214">
+    <w:p w:rsidR="00346DF9" w:rsidP="00140214" w:rsidRDefault="00B32D0F" w14:paraId="185A5C48" w14:textId="3AEBD030">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00DF6462">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>anagement</w:t>
       </w:r>
-      <w:r w:rsidR="00346DF9" w:rsidRPr="00771792">
+      <w:r w:rsidRPr="00771792" w:rsidR="00346DF9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the board of directors</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> have adequate character.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BBAD89E" w14:textId="2A1AB9DC" w:rsidR="001E42F2" w:rsidRPr="00573DB6" w:rsidRDefault="008D6745" w:rsidP="00140214">
+    <w:p w:rsidRPr="00573DB6" w:rsidR="001E42F2" w:rsidP="00140214" w:rsidRDefault="008D6745" w14:paraId="7BBAD89E" w14:textId="2A1AB9DC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidR="00B32D0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>re is no negative</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> potential effect </w:t>
       </w:r>
       <w:r w:rsidR="00B32D0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>from</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> the merger on competition</w:t>
       </w:r>
       <w:r w:rsidR="00B32D0F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52187A88" w14:textId="5E59075C" w:rsidR="001775CD" w:rsidRPr="008E7451" w:rsidRDefault="009E4C46" w:rsidP="00140214">
+    <w:p w:rsidRPr="008E7451" w:rsidR="001775CD" w:rsidP="00140214" w:rsidRDefault="009E4C46" w14:paraId="52187A88" w14:textId="5E59075C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The Superintendent notifies the applicants </w:t>
       </w:r>
-      <w:r w:rsidR="001775CD" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="001775CD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">in writing </w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>of approval or denial</w:t>
       </w:r>
       <w:r w:rsidR="00763A15">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.  If approved</w:t>
       </w:r>
       <w:r w:rsidR="00A678A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, an </w:t>
       </w:r>
       <w:r w:rsidR="00B32C30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>rder</w:t>
       </w:r>
       <w:r w:rsidR="00A678A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be prepared and signed by the Superintendent</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="001102CD" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="001102CD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Superintendent</w:t>
       </w:r>
-      <w:r w:rsidR="002A74FE" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="002A74FE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">approval </w:t>
       </w:r>
-      <w:r w:rsidR="001102CD" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="001102CD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>is contingent on</w:t>
       </w:r>
-      <w:r w:rsidR="001775CD" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="001775CD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> approval being granted by </w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the appropriate </w:t>
       </w:r>
-      <w:r w:rsidR="00D0298E" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00D0298E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ederal agency. </w:t>
       </w:r>
-      <w:r w:rsidR="00D0298E" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00D0298E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">If denied by </w:t>
       </w:r>
-      <w:r w:rsidR="001775CD" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="001775CD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D0298E" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00D0298E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ederal agency, the Superintendent</w:t>
       </w:r>
-      <w:r w:rsidR="008D6542" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="008D6542">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>rescinds approval for that reason</w:t>
       </w:r>
-      <w:r w:rsidR="00562DA3" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00562DA3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> as described in </w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa Code </w:t>
       </w:r>
-      <w:r w:rsidR="00D2442E" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00D2442E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>524.1404.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C2B2C3C" w14:textId="7E7419E4" w:rsidR="00E458FF" w:rsidRDefault="009E4C46" w:rsidP="00314638">
+    <w:p w:rsidR="00E458FF" w:rsidP="00314638" w:rsidRDefault="009E4C46" w14:paraId="4C2B2C3C" w14:textId="7E7419E4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The applicant shall notify the Superintendent of the effective date of the merger. </w:t>
       </w:r>
-      <w:r w:rsidR="00D0298E" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00D0298E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The Superintendent</w:t>
       </w:r>
-      <w:r w:rsidR="002A74FE" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="002A74FE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>will then deliver the Articles of Merg</w:t>
       </w:r>
       <w:r w:rsidR="005809B0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">er </w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>to the Secretary of State</w:t>
       </w:r>
       <w:r w:rsidR="005809B0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> for filing and recording</w:t>
       </w:r>
-      <w:r w:rsidR="00876E52" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00876E52">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00D0298E" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00D0298E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005809B0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The merger will be effective as of the date of </w:t>
       </w:r>
       <w:r w:rsidR="00DB1071">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="005809B0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">filing of the Articles </w:t>
       </w:r>
       <w:r w:rsidR="00DB1071">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>of Merger</w:t>
       </w:r>
       <w:r w:rsidR="005809B0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, unless a later date is specified in the Articles of Merger.  </w:t>
       </w:r>
       <w:r w:rsidR="000627DF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Articles</w:t>
       </w:r>
-      <w:r w:rsidR="00D0298E" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00D0298E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Merger</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> can be filed with the Secretary of State up to 90 days prior to the effective date.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E40D0C2" w14:textId="77777777" w:rsidR="00A53224" w:rsidRDefault="00A53224" w:rsidP="00D04C99">
+    <w:p w:rsidR="00A53224" w:rsidP="00D04C99" w:rsidRDefault="00A53224" w14:paraId="6E40D0C2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:widowControl/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73A80DE0" w14:textId="77777777" w:rsidR="00D04C99" w:rsidRPr="00314638" w:rsidRDefault="00D04C99" w:rsidP="00D04C99">
+    <w:p w:rsidRPr="00314638" w:rsidR="00D04C99" w:rsidP="00D04C99" w:rsidRDefault="00D04C99" w14:paraId="73A80DE0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:widowControl/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E3224E0" w14:textId="793F7EE8" w:rsidR="005D719A" w:rsidRDefault="00FD1585" w:rsidP="00DF63F5">
+    <w:p w:rsidR="005D719A" w:rsidP="00DF63F5" w:rsidRDefault="00FD1585" w14:paraId="6E3224E0" w14:textId="793F7EE8">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00D17CEC" w:rsidRPr="009E783A">
+      <w:r w:rsidRPr="009E783A" w:rsidR="00D17CEC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">he Superintendent reserves the right to request additional information beyond </w:t>
       </w:r>
-      <w:r w:rsidR="005C11C1" w:rsidRPr="009E783A">
+      <w:r w:rsidRPr="009E783A" w:rsidR="005C11C1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>the items noted above.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B72E68B" w14:textId="77777777" w:rsidR="004C1900" w:rsidRDefault="004C1900" w:rsidP="000202BF">
+    <w:p w:rsidR="004C1900" w:rsidP="000202BF" w:rsidRDefault="004C1900" w14:paraId="3B72E68B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A9F2A65" w14:textId="77777777" w:rsidR="004C1900" w:rsidRDefault="004C1900" w:rsidP="000202BF">
+    <w:p w:rsidR="004C1900" w:rsidP="000202BF" w:rsidRDefault="004C1900" w14:paraId="7A9F2A65" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:sectPr w:rsidR="004C1900" w:rsidSect="002E1E1B">
           <w:headerReference w:type="first" r:id="rId11"/>
           <w:footerReference w:type="first" r:id="rId12"/>
-          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="979" w:gutter="0"/>
           <w:paperSrc w:first="1" w:other="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
+          <w:headerReference w:type="default" r:id="Rb68974b006a24877"/>
+          <w:footerReference w:type="default" r:id="R2f7f9cde441c49b2"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16269D43" w14:textId="4E7EC3B5" w:rsidR="00237916" w:rsidRPr="00237916" w:rsidRDefault="00237916" w:rsidP="00873F0A">
+    <w:p w:rsidRPr="00237916" w:rsidR="00237916" w:rsidP="00873F0A" w:rsidRDefault="00237916" w14:paraId="16269D43" w14:textId="4E7EC3B5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E1E1B">
-        <w:lastRenderedPageBreak/>
         <w:t>PLAN OF MERGER</w:t>
       </w:r>
-      <w:r w:rsidR="0024587B" w:rsidRPr="002E1E1B">
+      <w:r w:rsidRPr="002E1E1B" w:rsidR="0024587B">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="626BD43A" w14:textId="3979A7D1" w:rsidR="00237916" w:rsidRPr="008E7451" w:rsidRDefault="00FD333F" w:rsidP="00340654">
+    <w:p w:rsidRPr="008E7451" w:rsidR="00237916" w:rsidP="00340654" w:rsidRDefault="00FD333F" w14:paraId="626BD43A" w14:textId="3979A7D1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidR="00237916" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00237916">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B73204" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00B73204">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00237916" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00237916">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">lan of </w:t>
       </w:r>
-      <w:r w:rsidR="00B73204" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00B73204">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="00237916" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00237916">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">erger </w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
-      <w:r w:rsidR="00237916" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00237916">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> cover the following </w:t>
       </w:r>
-      <w:r w:rsidR="00E60EE1" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00E60EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>items</w:t>
       </w:r>
-      <w:r w:rsidR="00237916" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00237916">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DB99A72" w14:textId="77777777" w:rsidR="00237916" w:rsidRPr="008E7451" w:rsidRDefault="00237916" w:rsidP="00340654">
+    <w:p w:rsidRPr="008E7451" w:rsidR="00237916" w:rsidP="00340654" w:rsidRDefault="00237916" w14:paraId="5DB99A72" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40AB711F" w14:textId="3ECF7EFC" w:rsidR="008E4485" w:rsidRPr="008E7451" w:rsidRDefault="008E4485" w:rsidP="7B3EA1A0">
+    <w:p w:rsidRPr="008E7451" w:rsidR="008E4485" w:rsidP="7B3EA1A0" w:rsidRDefault="008E4485" w14:paraId="40AB711F" w14:textId="3ECF7EFC">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7B3EA1A0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Names of the banks, associations, or corporations which are parties,</w:t>
       </w:r>
-      <w:r w:rsidR="0023697E" w:rsidRPr="7B3EA1A0">
+      <w:r w:rsidRPr="7B3EA1A0" w:rsidR="0023697E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0023697E" w:rsidRPr="008A141B">
+      <w:r w:rsidRPr="008A141B" w:rsidR="0023697E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>(including the jurisdiction</w:t>
       </w:r>
-      <w:r w:rsidR="7D52BF66" w:rsidRPr="008A141B">
+      <w:r w:rsidRPr="008A141B" w:rsidR="7D52BF66">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> of formation/incorporation</w:t>
       </w:r>
-      <w:r w:rsidR="0023697E" w:rsidRPr="008A141B">
+      <w:r w:rsidRPr="008A141B" w:rsidR="0023697E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> of each entity)</w:t>
       </w:r>
       <w:r w:rsidRPr="7B3EA1A0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> identifying the resulting </w:t>
       </w:r>
-      <w:r w:rsidR="0023697E" w:rsidRPr="7B3EA1A0">
+      <w:r w:rsidRPr="7B3EA1A0" w:rsidR="0023697E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa </w:t>
       </w:r>
       <w:r w:rsidRPr="7B3EA1A0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>state bank.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C1F9ADD" w14:textId="77777777" w:rsidR="008E4485" w:rsidRPr="008E7451" w:rsidRDefault="008E4485" w:rsidP="00323744">
+    <w:p w:rsidRPr="008E7451" w:rsidR="008E4485" w:rsidP="00323744" w:rsidRDefault="008E4485" w14:paraId="0C1F9ADD" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Any preliminary agreement reached between the parties to the merger.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3384D9A4" w14:textId="77777777" w:rsidR="008E4485" w:rsidRPr="008E7451" w:rsidRDefault="008E4485" w:rsidP="00323744">
+    <w:p w:rsidRPr="008E7451" w:rsidR="008E4485" w:rsidP="00323744" w:rsidRDefault="008E4485" w14:paraId="3384D9A4" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The rights of the shareholders of each of the parties and the rights of dissenting shareholders to the plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A9E3BC1" w14:textId="77777777" w:rsidR="008E4485" w:rsidRPr="008E7451" w:rsidRDefault="008E4485" w:rsidP="00323744">
+    <w:p w:rsidRPr="008E7451" w:rsidR="008E4485" w:rsidP="00323744" w:rsidRDefault="008E4485" w14:paraId="0A9E3BC1" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The method, terms, and conditions of the merger, including, for example:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7367000D" w14:textId="77777777" w:rsidR="008E4485" w:rsidRPr="008E7451" w:rsidRDefault="008E4485" w:rsidP="00323744">
+    <w:p w:rsidRPr="008E7451" w:rsidR="008E4485" w:rsidP="00323744" w:rsidRDefault="008E4485" w14:paraId="7367000D" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The number of shares to be exchanged and the method by which the exchange is to be accomplished.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5179E19E" w14:textId="4FBA815A" w:rsidR="008E4485" w:rsidRPr="008E7451" w:rsidRDefault="008E4485" w:rsidP="00323744">
+    <w:p w:rsidRPr="008E7451" w:rsidR="008E4485" w:rsidP="00323744" w:rsidRDefault="008E4485" w14:paraId="5179E19E" w14:textId="4FBA815A">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Fractional shares and how they </w:t>
       </w:r>
       <w:r w:rsidR="00946ABE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">will </w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>be handled.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F3B67F7" w14:textId="06130DB7" w:rsidR="00D261FB" w:rsidRPr="008E7451" w:rsidRDefault="00D261FB" w:rsidP="00323744">
+    <w:p w:rsidRPr="008E7451" w:rsidR="00D261FB" w:rsidP="00323744" w:rsidRDefault="00D261FB" w14:paraId="0F3B67F7" w14:textId="06130DB7">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Method of disposition of shares acquired from dissenting shareholders.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BD13DA5" w14:textId="13C888F9" w:rsidR="008E4485" w:rsidRPr="008E7451" w:rsidRDefault="008E4485" w:rsidP="00323744">
+    <w:p w:rsidRPr="008E7451" w:rsidR="008E4485" w:rsidP="00323744" w:rsidRDefault="008E4485" w14:paraId="4BD13DA5" w14:textId="13C888F9">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Directors and officers of the resulting state bank and their addresses.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3536B537" w14:textId="77777777" w:rsidR="008E4485" w:rsidRPr="008E7451" w:rsidRDefault="008E4485" w:rsidP="00323744">
+    <w:p w:rsidRPr="008E7451" w:rsidR="008E4485" w:rsidP="00323744" w:rsidRDefault="008E4485" w14:paraId="3536B537" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Conduct of business during pendency of the merger application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ED2C365" w14:textId="2A06C496" w:rsidR="008E4485" w:rsidRPr="008E7451" w:rsidRDefault="008E4485" w:rsidP="00323744">
+    <w:p w:rsidRPr="008E7451" w:rsidR="008E4485" w:rsidP="00323744" w:rsidRDefault="008E4485" w14:paraId="0ED2C365" w14:textId="2A06C496">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Need for amendment to the </w:t>
       </w:r>
-      <w:r w:rsidR="001E68FD" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="001E68FD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>rticles</w:t>
       </w:r>
-      <w:r w:rsidR="001E68FD" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="001E68FD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Incorporation</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> covering location, increase in capital, and related matters.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="469EA6F3" w14:textId="77777777" w:rsidR="008E4485" w:rsidRPr="008E7451" w:rsidRDefault="008E4485" w:rsidP="00323744">
+    <w:p w:rsidRPr="008E7451" w:rsidR="008E4485" w:rsidP="00323744" w:rsidRDefault="008E4485" w14:paraId="469EA6F3" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The effective date.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F778707" w14:textId="60B08183" w:rsidR="008E4485" w:rsidRPr="008E7451" w:rsidRDefault="008E4485" w:rsidP="00323744">
+    <w:p w:rsidRPr="008E7451" w:rsidR="008E4485" w:rsidP="00323744" w:rsidRDefault="008E4485" w14:paraId="4F778707" w14:textId="60B08183">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Proforma balance sheet of resulting state bank.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3783EDB6" w14:textId="77777777" w:rsidR="008E4485" w:rsidRPr="008E7451" w:rsidRDefault="008E4485" w:rsidP="00323744">
+    <w:p w:rsidRPr="008E7451" w:rsidR="008E4485" w:rsidP="00323744" w:rsidRDefault="008E4485" w14:paraId="3783EDB6" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Disposition of excess realty and personal property.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B43349C" w14:textId="77777777" w:rsidR="008E4485" w:rsidRPr="008E7451" w:rsidRDefault="008E4485" w:rsidP="00323744">
+    <w:p w:rsidRPr="008E7451" w:rsidR="008E4485" w:rsidP="00323744" w:rsidRDefault="008E4485" w14:paraId="5B43349C" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Any adjustment to pension and deferred payment plans.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C46282D" w14:textId="77777777" w:rsidR="008E4485" w:rsidRPr="008E7451" w:rsidRDefault="008E4485" w:rsidP="00323744">
+    <w:p w:rsidRPr="008E7451" w:rsidR="008E4485" w:rsidP="00323744" w:rsidRDefault="008E4485" w14:paraId="3C46282D" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Tax aspects.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A802894" w14:textId="77777777" w:rsidR="008E4485" w:rsidRPr="008E7451" w:rsidRDefault="008E4485" w:rsidP="00323744">
+    <w:p w:rsidRPr="008E7451" w:rsidR="008E4485" w:rsidP="00323744" w:rsidRDefault="008E4485" w14:paraId="6A802894" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Closing out the corporate existence of the disappearing bank, association, or corporation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51A194A0" w14:textId="77777777" w:rsidR="008E4485" w:rsidRPr="008E7451" w:rsidRDefault="008E4485" w:rsidP="00323744">
+    <w:p w:rsidRPr="008E7451" w:rsidR="008E4485" w:rsidP="00323744" w:rsidRDefault="008E4485" w14:paraId="51A194A0" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Location of principal office and any bank offices.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CC6733F" w14:textId="41012B84" w:rsidR="008E4485" w:rsidRPr="008E7451" w:rsidRDefault="00946ABE" w:rsidP="008C27FD">
+    <w:p w:rsidRPr="008E7451" w:rsidR="008E4485" w:rsidP="008C27FD" w:rsidRDefault="00946ABE" w14:paraId="3CC6733F" w14:textId="41012B84">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidR="008E4485" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="008E4485">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ther provisions with respect to the proposed merger which are deemed necessary or desirable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="131D0651" w14:textId="77777777" w:rsidR="00237916" w:rsidRPr="00237916" w:rsidRDefault="00237916" w:rsidP="00323744">
+    <w:p w:rsidRPr="00237916" w:rsidR="00237916" w:rsidP="00323744" w:rsidRDefault="00237916" w14:paraId="131D0651" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B881888" w14:textId="77777777" w:rsidR="00237916" w:rsidRPr="00237916" w:rsidRDefault="00237916" w:rsidP="00340654">
+    <w:p w:rsidRPr="00237916" w:rsidR="00237916" w:rsidP="00340654" w:rsidRDefault="00237916" w14:paraId="5B881888" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00237916" w:rsidRPr="00237916" w:rsidSect="002E1E1B">
+        <w:sectPr w:rsidRPr="00237916" w:rsidR="00237916" w:rsidSect="002E1E1B">
           <w:headerReference w:type="first" r:id="rId13"/>
-          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="979" w:gutter="0"/>
           <w:paperSrc w:first="1" w:other="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
+          <w:headerReference w:type="default" r:id="Rd176cd95eba64ec1"/>
+          <w:footerReference w:type="default" r:id="R31a5453252ce4dea"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B14173F" w14:textId="6F3CD810" w:rsidR="00577E07" w:rsidRPr="002E1E1B" w:rsidRDefault="00577E07" w:rsidP="00873F0A">
+    <w:p w:rsidRPr="002E1E1B" w:rsidR="00577E07" w:rsidP="00873F0A" w:rsidRDefault="00577E07" w14:paraId="7B14173F" w14:textId="6F3CD810">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E1E1B">
-        <w:lastRenderedPageBreak/>
         <w:t>ARTICLES OF MERGER</w:t>
       </w:r>
-      <w:r w:rsidR="00D334AF" w:rsidRPr="002E1E1B">
+      <w:r w:rsidRPr="002E1E1B" w:rsidR="00D334AF">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CCCC81E" w14:textId="77777777" w:rsidR="00577E07" w:rsidRPr="00522933" w:rsidRDefault="00577E07" w:rsidP="00577E07">
+    <w:p w:rsidRPr="00522933" w:rsidR="00577E07" w:rsidP="00577E07" w:rsidRDefault="00577E07" w14:paraId="4CCCC81E" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00522933">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTICLE I</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FCD077C" w14:textId="60503B8A" w:rsidR="00393801" w:rsidRDefault="00577E07" w:rsidP="00577E07">
+    <w:p w:rsidR="00393801" w:rsidP="00577E07" w:rsidRDefault="00577E07" w14:paraId="7FCD077C" w14:textId="60503B8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237916">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008065DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Pursuant to Iowa Code Sections 524.1401 and 524.1402, </w:t>
       </w:r>
       <w:r w:rsidRPr="7B3EA1A0">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
@@ -3435,131 +3349,131 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(bank, association, or corporation</w:t>
       </w:r>
       <w:r w:rsidRPr="008A141B">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="004C1900">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F75269" w:rsidRPr="008A141B">
+      <w:r w:rsidRPr="008A141B" w:rsidR="00F75269">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(Include jurisdiction</w:t>
       </w:r>
-      <w:r w:rsidR="06C96D60" w:rsidRPr="008A141B">
+      <w:r w:rsidRPr="008A141B" w:rsidR="06C96D60">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> of formation,</w:t>
       </w:r>
-      <w:r w:rsidR="00F75269" w:rsidRPr="008A141B">
+      <w:r w:rsidRPr="008A141B" w:rsidR="00F75269">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="1EA112FF" w:rsidRPr="008A141B">
+      <w:r w:rsidRPr="008A141B" w:rsidR="1EA112FF">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>e.g., Iowa</w:t>
       </w:r>
-      <w:r w:rsidR="27BC8BF2" w:rsidRPr="008A141B">
+      <w:r w:rsidRPr="008A141B" w:rsidR="27BC8BF2">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> bank</w:t>
       </w:r>
-      <w:r w:rsidR="1EA112FF" w:rsidRPr="008A141B">
+      <w:r w:rsidRPr="008A141B" w:rsidR="1EA112FF">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:r w:rsidR="1357F931" w:rsidRPr="008A141B">
+      <w:r w:rsidRPr="008A141B" w:rsidR="1357F931">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>national</w:t>
       </w:r>
-      <w:r w:rsidR="002D37DF" w:rsidRPr="008A141B">
+      <w:r w:rsidRPr="008A141B" w:rsidR="002D37DF">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> bank</w:t>
       </w:r>
-      <w:r w:rsidR="00CA49A7" w:rsidRPr="008A141B">
+      <w:r w:rsidRPr="008A141B" w:rsidR="00CA49A7">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="008065DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> is hereby merged with and into</w:t>
       </w:r>
       <w:r w:rsidRPr="001F1796">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="7B3EA1A0">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
@@ -3567,147 +3481,152 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(bank</w:t>
       </w:r>
       <w:r w:rsidRPr="008A141B">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="004C1900">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002A4EE8" w:rsidRPr="008A141B">
+      <w:r w:rsidRPr="008A141B" w:rsidR="002A4EE8">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">(include jurisdiction </w:t>
       </w:r>
-      <w:r w:rsidR="486A1959" w:rsidRPr="008A141B">
+      <w:r w:rsidRPr="008A141B" w:rsidR="486A1959">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>of formation</w:t>
       </w:r>
-      <w:r w:rsidR="002A4EE8" w:rsidRPr="008A141B">
+      <w:r w:rsidRPr="008A141B" w:rsidR="002A4EE8">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="008A141B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="008065DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> with </w:t>
       </w:r>
       <w:r w:rsidRPr="7B3EA1A0">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(bank)</w:t>
       </w:r>
       <w:r w:rsidRPr="008065DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> being the resulting state bank.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67260708" w14:textId="7977B0F8" w:rsidR="00577E07" w:rsidRPr="008065DC" w:rsidRDefault="00577E07" w:rsidP="00393801">
+    <w:p w:rsidRPr="008065DC" w:rsidR="00577E07" w:rsidP="00393801" w:rsidRDefault="00577E07" w14:paraId="67260708" w14:textId="7977B0F8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008065DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTICLE II</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38E89978" w14:textId="4025FFDB" w:rsidR="00577E07" w:rsidRPr="008065DC" w:rsidRDefault="00577E07" w:rsidP="00577E07">
+    <w:p w:rsidRPr="008065DC" w:rsidR="00577E07" w:rsidP="00577E07" w:rsidRDefault="00577E07" w14:paraId="38E89978" w14:textId="4025FFDB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008065DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008065DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">The location and post office address of the principal place of business of </w:t>
       </w:r>
       <w:r w:rsidRPr="001F1796">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(bank, association, or corporation)</w:t>
       </w:r>
       <w:r w:rsidRPr="008065DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> is </w:t>
       </w:r>
       <w:r w:rsidRPr="001F1796">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
@@ -3798,78 +3717,78 @@
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(zip code)</w:t>
       </w:r>
       <w:r w:rsidRPr="001F1796">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00EF35CA">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0073559F" w:rsidRPr="0073559F">
+      <w:r w:rsidRPr="0073559F" w:rsidR="0073559F">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="0073559F" w:rsidRPr="00876EB7">
+      <w:r w:rsidRPr="00876EB7" w:rsidR="0073559F">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="00EF35CA" w:rsidRPr="00876EB7">
+      <w:r w:rsidRPr="00876EB7" w:rsidR="00EF35CA">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ounty</w:t>
       </w:r>
-      <w:r w:rsidR="0073559F" w:rsidRPr="00876EB7">
+      <w:r w:rsidRPr="00876EB7" w:rsidR="0073559F">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00EF35CA">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00586E8A">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:i/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00876EB7">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
@@ -4000,303 +3919,318 @@
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="0050052D">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(zip code)</w:t>
       </w:r>
       <w:r w:rsidRPr="001F1796">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00876EB7" w:rsidRPr="00876EB7">
+      <w:r w:rsidRPr="00876EB7" w:rsidR="00876EB7">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00876EB7" w:rsidRPr="006723A8">
+      <w:r w:rsidRPr="006723A8" w:rsidR="00876EB7">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="0087340C" w:rsidRPr="006723A8">
+      <w:r w:rsidRPr="006723A8" w:rsidR="0087340C">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ounty</w:t>
       </w:r>
-      <w:r w:rsidR="00876EB7" w:rsidRPr="006723A8">
+      <w:r w:rsidRPr="006723A8" w:rsidR="00876EB7">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="0087340C" w:rsidRPr="00876EB7">
+      <w:r w:rsidRPr="00876EB7" w:rsidR="0087340C">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00876EB7" w:rsidRPr="006723A8">
+      <w:r w:rsidRPr="006723A8" w:rsidR="00876EB7">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:iCs/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="006723A8">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:iCs/>
         </w:rPr>
         <w:t>ounty</w:t>
       </w:r>
       <w:r w:rsidRPr="008065DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, Iowa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E546915" w14:textId="35C09ED1" w:rsidR="00577E07" w:rsidRPr="008065DC" w:rsidRDefault="00577E07" w:rsidP="00577E07">
+    <w:p w:rsidRPr="008065DC" w:rsidR="00577E07" w:rsidP="00577E07" w:rsidRDefault="00577E07" w14:paraId="4E546915" w14:textId="35C09ED1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008065DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008065DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">The location and post office address of the office(s) maintained by </w:t>
       </w:r>
       <w:r w:rsidRPr="001F1796">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(bank, association, or corporation)</w:t>
       </w:r>
       <w:r w:rsidRPr="008065DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008065DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>are as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17503854" w14:textId="6DACEC5F" w:rsidR="00577E07" w:rsidRPr="008065DC" w:rsidRDefault="00577E07" w:rsidP="00577E07">
+    <w:p w:rsidRPr="008065DC" w:rsidR="00577E07" w:rsidP="00577E07" w:rsidRDefault="00577E07" w14:paraId="17503854" w14:textId="6DACEC5F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008065DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(list addresses</w:t>
       </w:r>
       <w:r w:rsidR="0050052D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> with zip code</w:t>
       </w:r>
       <w:r w:rsidR="00B83D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> and include county</w:t>
       </w:r>
       <w:r w:rsidRPr="008065DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B8D9EFE" w14:textId="6854EC9C" w:rsidR="00577E07" w:rsidRPr="008065DC" w:rsidRDefault="00577E07" w:rsidP="00577E07">
+    <w:p w:rsidRPr="008065DC" w:rsidR="00577E07" w:rsidP="00577E07" w:rsidRDefault="00577E07" w14:paraId="7B8D9EFE" w14:textId="6854EC9C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008065DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008065DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">The location and post office address of the office(s) maintained by </w:t>
       </w:r>
       <w:r w:rsidRPr="001F1796">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(bank)</w:t>
       </w:r>
       <w:r w:rsidRPr="008065DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> are as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0022B7D5" w14:textId="06259A9E" w:rsidR="00577E07" w:rsidRPr="00F61559" w:rsidRDefault="00577E07" w:rsidP="00F61559">
+    <w:p w:rsidRPr="00F61559" w:rsidR="00577E07" w:rsidP="00F61559" w:rsidRDefault="00577E07" w14:paraId="0022B7D5" w14:textId="06259A9E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008065DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(list addresses</w:t>
       </w:r>
       <w:r w:rsidR="0050052D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> with zip code</w:t>
       </w:r>
       <w:r w:rsidR="00260AA7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> and include county</w:t>
       </w:r>
       <w:r w:rsidRPr="008065DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EF30D32" w14:textId="6F7521FB" w:rsidR="00577E07" w:rsidRDefault="00577E07" w:rsidP="00577E07">
+    <w:p w:rsidR="00577E07" w:rsidP="00577E07" w:rsidRDefault="00577E07" w14:paraId="4EF30D32" w14:textId="6F7521FB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008065DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008065DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">The location and post office address of the principal place of business of the resulting state bank is </w:t>
       </w:r>
       <w:r w:rsidRPr="001F1796">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00CD0344">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">physical </w:t>
       </w:r>
       <w:r w:rsidRPr="001F1796">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
@@ -4390,239 +4324,239 @@
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="001F1796">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>county)</w:t>
       </w:r>
       <w:r w:rsidR="00C034C5">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C034C5" w:rsidRPr="003063E2">
+      <w:r w:rsidRPr="003063E2" w:rsidR="00C034C5">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:iCs/>
         </w:rPr>
         <w:t>County</w:t>
       </w:r>
       <w:r w:rsidRPr="008065DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, Iowa.  The resulting state bank will maintain offices at the following locations:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EE9A910" w14:textId="17F7955C" w:rsidR="008D1D05" w:rsidRPr="00F61559" w:rsidRDefault="008D1D05" w:rsidP="008D1D05">
+    <w:p w:rsidRPr="00F61559" w:rsidR="008D1D05" w:rsidP="008D1D05" w:rsidRDefault="008D1D05" w14:paraId="3EE9A910" w14:textId="17F7955C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008065DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(list addresses</w:t>
       </w:r>
       <w:r w:rsidR="0050052D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> with zip code</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> and include county</w:t>
       </w:r>
       <w:r w:rsidRPr="008065DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D4E0515" w14:textId="77777777" w:rsidR="00577E07" w:rsidRPr="000369EB" w:rsidRDefault="00577E07" w:rsidP="00577E07">
+    <w:p w:rsidRPr="000369EB" w:rsidR="00577E07" w:rsidP="00577E07" w:rsidRDefault="00577E07" w14:paraId="5D4E0515" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000369EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTICLE III</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1525E2FA" w14:textId="2CB3D6BC" w:rsidR="00577E07" w:rsidRPr="008065DC" w:rsidRDefault="00577E07" w:rsidP="004C1900">
+    <w:p w:rsidRPr="008065DC" w:rsidR="00577E07" w:rsidP="004C1900" w:rsidRDefault="00577E07" w14:paraId="1525E2FA" w14:textId="2CB3D6BC">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237916">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007174C4" w:rsidRPr="00894FF3">
+      <w:r w:rsidRPr="00894FF3" w:rsidR="007174C4">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">The Plan of Merger was submitted to the board of directors of </w:t>
       </w:r>
-      <w:r w:rsidR="00701773" w:rsidRPr="00894FF3">
+      <w:r w:rsidRPr="00894FF3" w:rsidR="00701773">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(bank</w:t>
       </w:r>
       <w:r w:rsidR="00B3688B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">, association, </w:t>
       </w:r>
       <w:r w:rsidR="00CF3D24">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>corporation</w:t>
       </w:r>
-      <w:r w:rsidR="00701773" w:rsidRPr="00894FF3">
+      <w:r w:rsidRPr="00894FF3" w:rsidR="00701773">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00701773" w:rsidRPr="00894FF3">
+      <w:r w:rsidRPr="00894FF3" w:rsidR="00701773">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and adopted</w:t>
       </w:r>
-      <w:r w:rsidR="00A75B95" w:rsidRPr="00894FF3">
+      <w:r w:rsidRPr="00894FF3" w:rsidR="00A75B95">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> by at least </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00A75B95" w:rsidRPr="00894FF3">
+      <w:r w:rsidRPr="00894FF3" w:rsidR="00A75B95">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>a majority of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00A75B95" w:rsidRPr="00894FF3">
+      <w:r w:rsidRPr="00894FF3" w:rsidR="00A75B95">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> the directors on </w:t>
       </w:r>
-      <w:r w:rsidR="00A75B95" w:rsidRPr="00894FF3">
+      <w:r w:rsidRPr="00894FF3" w:rsidR="00A75B95">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(date)</w:t>
       </w:r>
-      <w:r w:rsidR="00A75B95" w:rsidRPr="00894FF3">
+      <w:r w:rsidRPr="00894FF3" w:rsidR="00A75B95">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A75B95">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="008065DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The Plan of Merger was submitted to the shareholders of </w:t>
       </w:r>
       <w:r w:rsidRPr="001F1796">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(bank, association, or corporation)</w:t>
@@ -4666,51 +4600,50 @@
         <w:t>(date)</w:t>
       </w:r>
       <w:r w:rsidRPr="008065DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="008065DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">  There were </w:t>
       </w:r>
       <w:r w:rsidRPr="001F1796">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>(number)</w:t>
       </w:r>
       <w:r w:rsidRPr="008065DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> shares entitled to vote at the meeting.  </w:t>
       </w:r>
       <w:r w:rsidRPr="001F1796">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="001F1796">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>number</w:t>
       </w:r>
@@ -4730,113 +4663,113 @@
       </w:r>
       <w:r w:rsidRPr="008065DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(number)</w:t>
       </w:r>
       <w:r w:rsidRPr="008065DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008065DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>shares voted against the Plan of Merger.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69815D52" w14:textId="34BB536B" w:rsidR="00577E07" w:rsidRPr="008065DC" w:rsidRDefault="00577E07" w:rsidP="00577E07">
+    <w:p w:rsidRPr="008065DC" w:rsidR="00577E07" w:rsidP="00577E07" w:rsidRDefault="00577E07" w14:paraId="69815D52" w14:textId="34BB536B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008065DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00A75B95" w:rsidRPr="00894FF3">
+      <w:r w:rsidRPr="00894FF3" w:rsidR="00A75B95">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The Plan of Merger was submitted to the board of directors of </w:t>
       </w:r>
-      <w:r w:rsidR="002132D3" w:rsidRPr="00894FF3">
+      <w:r w:rsidRPr="00894FF3" w:rsidR="002132D3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">(bank) </w:t>
       </w:r>
-      <w:r w:rsidR="002132D3" w:rsidRPr="00894FF3">
+      <w:r w:rsidRPr="00894FF3" w:rsidR="002132D3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">and adopted by at least </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="002132D3" w:rsidRPr="00894FF3">
+      <w:r w:rsidRPr="00894FF3" w:rsidR="002132D3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>a majority of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="002132D3" w:rsidRPr="00894FF3">
+      <w:r w:rsidRPr="00894FF3" w:rsidR="002132D3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> the directors on </w:t>
       </w:r>
-      <w:r w:rsidR="002132D3" w:rsidRPr="00894FF3">
+      <w:r w:rsidRPr="00894FF3" w:rsidR="002132D3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(date)</w:t>
       </w:r>
-      <w:r w:rsidR="002132D3" w:rsidRPr="00894FF3">
+      <w:r w:rsidRPr="00894FF3" w:rsidR="002132D3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="002132D3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="008065DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The Plan of Merger was submitted to the shareholders of </w:t>
       </w:r>
       <w:r w:rsidRPr="001F1796">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(bank)</w:t>
@@ -4927,336 +4860,336 @@
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="008065DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> shares voted in favor of the Plan of Merger and </w:t>
       </w:r>
       <w:r w:rsidRPr="00C83459">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(number)</w:t>
       </w:r>
       <w:r w:rsidRPr="008065DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> shares voted against the Plan of Merger.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22E5FE17" w14:textId="77777777" w:rsidR="00577E07" w:rsidRPr="00717D75" w:rsidRDefault="00577E07" w:rsidP="00577E07">
+    <w:p w:rsidRPr="00717D75" w:rsidR="00577E07" w:rsidP="00577E07" w:rsidRDefault="00577E07" w14:paraId="22E5FE17" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717D75">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTICLE IV</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C517006" w14:textId="5A6A0439" w:rsidR="00577E07" w:rsidRPr="008065DC" w:rsidRDefault="00577E07" w:rsidP="00577E07">
+    <w:p w:rsidRPr="008065DC" w:rsidR="00577E07" w:rsidP="00577E07" w:rsidRDefault="00577E07" w14:paraId="6C517006" w14:textId="5A6A0439">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237916">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008065DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The number of directors constituting the board of directors of the resulting bank shall be</w:t>
       </w:r>
       <w:r w:rsidRPr="008065DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C83459">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(number)</w:t>
       </w:r>
       <w:r w:rsidRPr="008065DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, who shall serve as directors until the next annual meeting of the shareholders or until their successors are elected and qualified.  The names of the individuals who shall serve as directors are as follows:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4945" w:type="dxa"/>
         <w:tblInd w:w="2201" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4945"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0060307E" w:rsidRPr="00237916" w14:paraId="254909DC" w14:textId="77777777" w:rsidTr="0060307E">
+      <w:tr w:rsidRPr="00237916" w:rsidR="0060307E" w:rsidTr="0060307E" w14:paraId="254909DC" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4945" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B4394D0" w14:textId="24C5ECC4" w:rsidR="0060307E" w:rsidRPr="00F54453" w:rsidRDefault="0060307E" w:rsidP="00295158">
+          <w:p w:rsidRPr="00F54453" w:rsidR="0060307E" w:rsidP="00295158" w:rsidRDefault="0060307E" w14:paraId="0B4394D0" w14:textId="24C5ECC4">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F54453">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>NAME</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0060307E" w:rsidRPr="00237916" w14:paraId="22D85770" w14:textId="77777777" w:rsidTr="0060307E">
+      <w:tr w:rsidRPr="00237916" w:rsidR="0060307E" w:rsidTr="0060307E" w14:paraId="22D85770" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4945" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E0BFB09" w14:textId="77777777" w:rsidR="0060307E" w:rsidRPr="00F54453" w:rsidRDefault="0060307E" w:rsidP="00295158">
+          <w:p w:rsidRPr="00F54453" w:rsidR="0060307E" w:rsidP="00295158" w:rsidRDefault="0060307E" w14:paraId="7E0BFB09" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00282C26" w:rsidRPr="00237916" w14:paraId="265B519F" w14:textId="77777777" w:rsidTr="0060307E">
+      <w:tr w:rsidRPr="00237916" w:rsidR="00282C26" w:rsidTr="0060307E" w14:paraId="265B519F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4945" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42432E7D" w14:textId="77777777" w:rsidR="00282C26" w:rsidRPr="00F54453" w:rsidRDefault="00282C26" w:rsidP="00295158">
+          <w:p w:rsidRPr="00F54453" w:rsidR="00282C26" w:rsidP="00295158" w:rsidRDefault="00282C26" w14:paraId="42432E7D" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0060307E" w:rsidRPr="00237916" w14:paraId="47018826" w14:textId="77777777" w:rsidTr="0060307E">
+      <w:tr w:rsidRPr="00237916" w:rsidR="0060307E" w:rsidTr="0060307E" w14:paraId="47018826" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4945" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="609F1A62" w14:textId="77777777" w:rsidR="0060307E" w:rsidRPr="00F54453" w:rsidRDefault="0060307E" w:rsidP="00295158">
+          <w:p w:rsidRPr="00F54453" w:rsidR="0060307E" w:rsidP="00295158" w:rsidRDefault="0060307E" w14:paraId="609F1A62" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00282C26" w:rsidRPr="00237916" w14:paraId="0F8DBE0E" w14:textId="77777777" w:rsidTr="0060307E">
+      <w:tr w:rsidRPr="00237916" w:rsidR="00282C26" w:rsidTr="0060307E" w14:paraId="0F8DBE0E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4945" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="661D5D36" w14:textId="77777777" w:rsidR="00282C26" w:rsidRPr="00F54453" w:rsidRDefault="00282C26" w:rsidP="00295158">
+          <w:p w:rsidRPr="00F54453" w:rsidR="00282C26" w:rsidP="00295158" w:rsidRDefault="00282C26" w14:paraId="661D5D36" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0060307E" w:rsidRPr="00237916" w14:paraId="37607BDE" w14:textId="77777777" w:rsidTr="0060307E">
+      <w:tr w:rsidRPr="00237916" w:rsidR="0060307E" w:rsidTr="0060307E" w14:paraId="37607BDE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4945" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20D0F824" w14:textId="77777777" w:rsidR="0060307E" w:rsidRPr="00F54453" w:rsidRDefault="0060307E" w:rsidP="00295158">
+          <w:p w:rsidRPr="00F54453" w:rsidR="0060307E" w:rsidP="00295158" w:rsidRDefault="0060307E" w14:paraId="20D0F824" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0060307E" w:rsidRPr="00237916" w14:paraId="28D85F26" w14:textId="77777777" w:rsidTr="0060307E">
+      <w:tr w:rsidRPr="00237916" w:rsidR="0060307E" w:rsidTr="0060307E" w14:paraId="28D85F26" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4945" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B7CB1FE" w14:textId="77777777" w:rsidR="0060307E" w:rsidRPr="00F54453" w:rsidRDefault="0060307E" w:rsidP="00295158">
+          <w:p w:rsidRPr="00F54453" w:rsidR="0060307E" w:rsidP="00295158" w:rsidRDefault="0060307E" w14:paraId="0B7CB1FE" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0060307E" w:rsidRPr="00237916" w14:paraId="6772AC0D" w14:textId="77777777" w:rsidTr="0060307E">
+      <w:tr w:rsidRPr="00237916" w:rsidR="0060307E" w:rsidTr="0060307E" w14:paraId="6772AC0D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4945" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B5ADA39" w14:textId="77777777" w:rsidR="0060307E" w:rsidRPr="00F54453" w:rsidRDefault="0060307E" w:rsidP="00295158">
+          <w:p w:rsidRPr="00F54453" w:rsidR="0060307E" w:rsidP="00295158" w:rsidRDefault="0060307E" w14:paraId="7B5ADA39" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0FC6ECA1" w14:textId="77777777" w:rsidR="00577E07" w:rsidRPr="00237916" w:rsidRDefault="00577E07" w:rsidP="00577E07">
+    <w:p w:rsidRPr="00237916" w:rsidR="00577E07" w:rsidP="00577E07" w:rsidRDefault="00577E07" w14:paraId="0FC6ECA1" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D709C53" w14:textId="77777777" w:rsidR="00577E07" w:rsidRPr="00D31A7A" w:rsidRDefault="00577E07" w:rsidP="00577E07">
+    <w:p w:rsidRPr="00D31A7A" w:rsidR="00577E07" w:rsidP="00577E07" w:rsidRDefault="00577E07" w14:paraId="5D709C53" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D31A7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTICLE V</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="442A1310" w14:textId="77777777" w:rsidR="00577E07" w:rsidRPr="004D7839" w:rsidRDefault="00577E07" w:rsidP="00577E07">
+    <w:p w:rsidRPr="004D7839" w:rsidR="00577E07" w:rsidP="00577E07" w:rsidRDefault="00577E07" w14:paraId="442A1310" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237916">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004D7839">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The Articles of Incorporation of </w:t>
       </w:r>
       <w:r w:rsidRPr="00C008EC">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
@@ -5265,951 +5198,954 @@
         </w:rPr>
         <w:t>(bank)</w:t>
       </w:r>
       <w:r w:rsidRPr="004D7839">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall continue in full force and effect as the Articles of Incorporation of the resulting state bank, except that the Articles of Incorporation of </w:t>
       </w:r>
       <w:r w:rsidRPr="00C008EC">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(bank)</w:t>
       </w:r>
       <w:r w:rsidRPr="004D7839">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall be amended as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D2A30C5" w14:textId="7F92C9AB" w:rsidR="00577E07" w:rsidRPr="00C008EC" w:rsidRDefault="00577E07" w:rsidP="00577E07">
+    <w:p w:rsidRPr="00C008EC" w:rsidR="00577E07" w:rsidP="00577E07" w:rsidRDefault="00577E07" w14:paraId="1D2A30C5" w14:textId="7F92C9AB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C008EC">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(insert amendment(s)</w:t>
       </w:r>
       <w:r w:rsidR="00F04BCC">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4315C03C" w14:textId="1A8DB724" w:rsidR="00577E07" w:rsidRPr="000728D7" w:rsidRDefault="00577E07" w:rsidP="00577E07">
+    <w:p w:rsidRPr="000728D7" w:rsidR="00577E07" w:rsidP="00577E07" w:rsidRDefault="00577E07" w14:paraId="4315C03C" w14:textId="1A8DB724">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000728D7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTICLE VI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="347CA0DA" w14:textId="1871D1D9" w:rsidR="00577E07" w:rsidRDefault="00B24EB5" w:rsidP="00577E07">
+    <w:p w:rsidR="00577E07" w:rsidP="00577E07" w:rsidRDefault="00B24EB5" w14:paraId="347CA0DA" w14:textId="1871D1D9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00577E07" w:rsidRPr="004D7839">
+      <w:r w:rsidRPr="004D7839" w:rsidR="00577E07">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The effective date of the merger is </w:t>
       </w:r>
-      <w:r w:rsidR="00577E07" w:rsidRPr="001F1796">
+      <w:r w:rsidRPr="001F1796" w:rsidR="00577E07">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(date)</w:t>
       </w:r>
-      <w:r w:rsidR="00577E07" w:rsidRPr="004D7839">
+      <w:r w:rsidRPr="004D7839" w:rsidR="00577E07">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:r w:rsidR="00577E07" w:rsidRPr="00DD1843">
+      <w:r w:rsidRPr="00DD1843" w:rsidR="00577E07">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00F04BCC" w:rsidRPr="00DD1843">
+      <w:r w:rsidRPr="00DD1843" w:rsidR="00F04BCC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>May</w:t>
       </w:r>
-      <w:r w:rsidR="00577E07" w:rsidRPr="00DD1843">
+      <w:r w:rsidRPr="00DD1843" w:rsidR="00577E07">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> be filed </w:t>
       </w:r>
       <w:r w:rsidR="00EA584D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">with the Secretary of State </w:t>
       </w:r>
-      <w:r w:rsidR="00577E07" w:rsidRPr="00DD1843">
+      <w:r w:rsidRPr="00DD1843" w:rsidR="00577E07">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>up to 90 days prior to the effective date.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36CC551C" w14:textId="77777777" w:rsidR="000359BD" w:rsidRPr="00A41CAB" w:rsidRDefault="000359BD" w:rsidP="00577E07">
+    <w:p w:rsidRPr="00A41CAB" w:rsidR="000359BD" w:rsidP="00577E07" w:rsidRDefault="000359BD" w14:paraId="36CC551C" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F02F62A" w14:textId="57E9E66B" w:rsidR="000714E5" w:rsidRDefault="00577E07" w:rsidP="000359BD">
+    <w:p w:rsidR="000714E5" w:rsidP="000359BD" w:rsidRDefault="00577E07" w14:paraId="7F02F62A" w14:textId="57E9E66B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D7839">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The foregoing statements are verified by </w:t>
       </w:r>
       <w:r w:rsidRPr="0081252A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>each party to the merger and the resulting state bank.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43EEF48A" w14:textId="77777777" w:rsidR="00146F4F" w:rsidRPr="0081252A" w:rsidRDefault="00146F4F" w:rsidP="00577E07">
+    <w:p w:rsidRPr="0081252A" w:rsidR="00146F4F" w:rsidP="00577E07" w:rsidRDefault="00146F4F" w14:paraId="43EEF48A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7110"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00146F4F" w:rsidRPr="0081252A" w14:paraId="1D5108F2" w14:textId="77777777" w:rsidTr="009D2B26">
+      <w:tr w:rsidRPr="0081252A" w:rsidR="00146F4F" w:rsidTr="009D2B26" w14:paraId="1D5108F2" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3DEF3856" w14:textId="12E18C75" w:rsidR="00146F4F" w:rsidRPr="0081252A" w:rsidRDefault="00146F4F" w:rsidP="00295158">
+          <w:p w:rsidRPr="0081252A" w:rsidR="00146F4F" w:rsidP="00295158" w:rsidRDefault="00146F4F" w14:paraId="3DEF3856" w14:textId="12E18C75">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577E07" w:rsidRPr="0081252A" w14:paraId="58362A28" w14:textId="77777777" w:rsidTr="00146F4F">
+      <w:tr w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidTr="00146F4F" w14:paraId="58362A28" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="681712B9" w14:textId="77777777" w:rsidR="00577E07" w:rsidRPr="0081252A" w:rsidRDefault="00577E07" w:rsidP="00295158">
+          <w:p w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidP="00295158" w:rsidRDefault="00577E07" w14:paraId="681712B9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0081252A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Name of Bank, Association, or Corporation Adopting the Articles of Merger</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577E07" w:rsidRPr="0081252A" w14:paraId="55D99A29" w14:textId="77777777" w:rsidTr="00295158">
+      <w:tr w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidTr="00295158" w14:paraId="55D99A29" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30FC3067" w14:textId="77777777" w:rsidR="00577E07" w:rsidRPr="0081252A" w:rsidRDefault="00577E07" w:rsidP="000714E5">
+          <w:p w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidP="000714E5" w:rsidRDefault="00577E07" w14:paraId="30FC3067" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0081252A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577E07" w:rsidRPr="0081252A" w14:paraId="39A51312" w14:textId="77777777" w:rsidTr="00146F4F">
+      <w:tr w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidTr="00146F4F" w14:paraId="39A51312" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17FC0052" w14:textId="77777777" w:rsidR="00577E07" w:rsidRPr="0081252A" w:rsidRDefault="00577E07" w:rsidP="00295158">
+          <w:p w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidP="00295158" w:rsidRDefault="00577E07" w14:paraId="17FC0052" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0081252A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Signature and Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577E07" w:rsidRPr="0081252A" w14:paraId="07A170D6" w14:textId="77777777" w:rsidTr="00146F4F">
+      <w:tr w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidTr="00146F4F" w14:paraId="07A170D6" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="198E6ABC" w14:textId="77777777" w:rsidR="00577E07" w:rsidRPr="0081252A" w:rsidRDefault="00577E07" w:rsidP="000714E5">
+          <w:p w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidP="000714E5" w:rsidRDefault="00577E07" w14:paraId="198E6ABC" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577E07" w:rsidRPr="0081252A" w14:paraId="5EBCA35B" w14:textId="77777777" w:rsidTr="00146F4F">
+      <w:tr w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidTr="00146F4F" w14:paraId="5EBCA35B" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5772809B" w14:textId="422E02DE" w:rsidR="00577E07" w:rsidRPr="0081252A" w:rsidRDefault="00577E07" w:rsidP="00295158">
+          <w:p w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidP="00295158" w:rsidRDefault="00577E07" w14:paraId="5772809B" w14:textId="422E02DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0081252A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="05D3CD3A" w14:textId="12BCBD33" w:rsidR="00577E07" w:rsidRDefault="00577E07" w:rsidP="00577E07">
+    <w:p w:rsidR="00577E07" w:rsidP="00577E07" w:rsidRDefault="00577E07" w14:paraId="05D3CD3A" w14:textId="12BCBD33">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DB30174" w14:textId="77777777" w:rsidR="0039026C" w:rsidRPr="0081252A" w:rsidRDefault="0039026C" w:rsidP="00577E07">
+    <w:p w:rsidRPr="0081252A" w:rsidR="0039026C" w:rsidP="00577E07" w:rsidRDefault="0039026C" w14:paraId="6DB30174" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7020"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003E1A47" w:rsidRPr="0081252A" w14:paraId="5143AFB1" w14:textId="77777777" w:rsidTr="003E1A47">
+      <w:tr w:rsidRPr="0081252A" w:rsidR="003E1A47" w:rsidTr="003E1A47" w14:paraId="5143AFB1" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CC79FA1" w14:textId="77777777" w:rsidR="003E1A47" w:rsidRPr="0081252A" w:rsidRDefault="003E1A47" w:rsidP="00295158">
+          <w:p w:rsidRPr="0081252A" w:rsidR="003E1A47" w:rsidP="00295158" w:rsidRDefault="003E1A47" w14:paraId="3CC79FA1" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577E07" w:rsidRPr="0081252A" w14:paraId="046F6982" w14:textId="77777777" w:rsidTr="003E1A47">
+      <w:tr w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidTr="003E1A47" w14:paraId="046F6982" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7020" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2974E484" w14:textId="77777777" w:rsidR="00577E07" w:rsidRPr="0081252A" w:rsidRDefault="00577E07" w:rsidP="00295158">
+          <w:p w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidP="00295158" w:rsidRDefault="00577E07" w14:paraId="2974E484" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0081252A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Name of Resulting State Bank</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577E07" w:rsidRPr="0081252A" w14:paraId="4FA81231" w14:textId="77777777" w:rsidTr="00295158">
+      <w:tr w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidTr="00295158" w14:paraId="4FA81231" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7020" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="412F53A1" w14:textId="77777777" w:rsidR="00577E07" w:rsidRPr="0081252A" w:rsidRDefault="00577E07" w:rsidP="000714E5">
+          <w:p w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidP="000714E5" w:rsidRDefault="00577E07" w14:paraId="412F53A1" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577E07" w:rsidRPr="0081252A" w14:paraId="7F8E2DE9" w14:textId="77777777" w:rsidTr="003E1A47">
+      <w:tr w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidTr="003E1A47" w14:paraId="7F8E2DE9" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7020" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7DCEBF4F" w14:textId="77777777" w:rsidR="00577E07" w:rsidRPr="0081252A" w:rsidRDefault="00577E07" w:rsidP="00295158">
+          <w:p w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidP="00295158" w:rsidRDefault="00577E07" w14:paraId="7DCEBF4F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0081252A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Signature and Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577E07" w:rsidRPr="0081252A" w14:paraId="3AD4615E" w14:textId="77777777" w:rsidTr="003E1A47">
+      <w:tr w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidTr="003E1A47" w14:paraId="3AD4615E" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7020" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32928A67" w14:textId="77777777" w:rsidR="00577E07" w:rsidRPr="0081252A" w:rsidRDefault="00577E07" w:rsidP="00295158">
+          <w:p w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidP="00295158" w:rsidRDefault="00577E07" w14:paraId="32928A67" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577E07" w:rsidRPr="0081252A" w14:paraId="4DBBE420" w14:textId="77777777" w:rsidTr="003E1A47">
+      <w:tr w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidTr="003E1A47" w14:paraId="4DBBE420" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7020" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00A825B9" w14:textId="77777777" w:rsidR="00577E07" w:rsidRPr="0081252A" w:rsidRDefault="00577E07" w:rsidP="00295158">
+          <w:p w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidP="00295158" w:rsidRDefault="00577E07" w14:paraId="00A825B9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0081252A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="38813D53" w14:textId="77777777" w:rsidR="001E1A6A" w:rsidRDefault="001E1A6A" w:rsidP="00577E07">
+    <w:p w:rsidR="001E1A6A" w:rsidP="00577E07" w:rsidRDefault="001E1A6A" w14:paraId="38813D53" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69C4C7CE" w14:textId="43933BED" w:rsidR="00176BD8" w:rsidRDefault="00577E07" w:rsidP="00577E07">
+    <w:p w:rsidR="00176BD8" w:rsidP="00577E07" w:rsidRDefault="00577E07" w14:paraId="69C4C7CE" w14:textId="43933BED">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0081252A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Note: </w:t>
       </w:r>
       <w:r w:rsidRPr="00952DE2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Must be signed by </w:t>
       </w:r>
-      <w:r w:rsidR="00466E34" w:rsidRPr="00952DE2">
+      <w:r w:rsidRPr="00952DE2" w:rsidR="00466E34">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>one</w:t>
       </w:r>
       <w:r w:rsidRPr="00952DE2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> duly authorized officer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B2A9D90" w14:textId="77777777" w:rsidR="004C1900" w:rsidRDefault="0039026C" w:rsidP="0038522A">
+    <w:p w:rsidR="004C1900" w:rsidP="0038522A" w:rsidRDefault="0039026C" w14:paraId="7B2A9D90" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0081252A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Note: Complete notarization for each corporation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="446356A6" w14:textId="072D97F1" w:rsidR="00577E07" w:rsidRPr="0039026C" w:rsidRDefault="0039026C" w:rsidP="0038522A">
+    <w:p w:rsidRPr="0039026C" w:rsidR="00577E07" w:rsidP="0038522A" w:rsidRDefault="0039026C" w14:paraId="446356A6" w14:textId="072D97F1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1548"/>
         <w:gridCol w:w="2282"/>
         <w:gridCol w:w="328"/>
         <w:gridCol w:w="540"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00577E07" w:rsidRPr="0081252A" w14:paraId="1FD9C827" w14:textId="77777777" w:rsidTr="00295158">
+      <w:tr w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidTr="00295158" w14:paraId="1FD9C827" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="31FFFCDE" w14:textId="77777777" w:rsidR="00577E07" w:rsidRPr="0081252A" w:rsidRDefault="00577E07" w:rsidP="00295158">
+          <w:p w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidP="00295158" w:rsidRDefault="00577E07" w14:paraId="31FFFCDE" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0081252A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">State of </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
               <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
                 <w:r w:rsidRPr="0081252A">
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                   <w:t>Iowa</w:t>
                 </w:r>
               </w:smartTag>
             </w:smartTag>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="44948CF7" w14:textId="77777777" w:rsidR="00577E07" w:rsidRPr="0081252A" w:rsidRDefault="00577E07" w:rsidP="00295158">
+          <w:p w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidP="00295158" w:rsidRDefault="00577E07" w14:paraId="44948CF7" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="11F0C20A" w14:textId="77777777" w:rsidR="00577E07" w:rsidRPr="0081252A" w:rsidRDefault="00577E07" w:rsidP="00295158">
+          <w:p w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidP="00295158" w:rsidRDefault="00577E07" w14:paraId="11F0C20A" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0081252A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5C50B918" w14:textId="77777777" w:rsidR="00577E07" w:rsidRPr="0081252A" w:rsidRDefault="00577E07" w:rsidP="00295158">
+          <w:p w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidP="00295158" w:rsidRDefault="00577E07" w14:paraId="5C50B918" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577E07" w:rsidRPr="0081252A" w14:paraId="6A9694E7" w14:textId="77777777" w:rsidTr="00295158">
+      <w:tr w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidTr="00295158" w14:paraId="6A9694E7" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="00E0525E" w14:textId="77777777" w:rsidR="00577E07" w:rsidRPr="0081252A" w:rsidRDefault="00577E07" w:rsidP="00295158">
+          <w:p w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidP="00295158" w:rsidRDefault="00577E07" w14:paraId="00E0525E" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="38C49D97" w14:textId="77777777" w:rsidR="00577E07" w:rsidRPr="0081252A" w:rsidRDefault="00577E07" w:rsidP="00295158">
+          <w:p w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidP="00295158" w:rsidRDefault="00577E07" w14:paraId="38C49D97" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="69DE8198" w14:textId="77777777" w:rsidR="00577E07" w:rsidRPr="0081252A" w:rsidRDefault="00577E07" w:rsidP="00295158">
+          <w:p w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidP="00295158" w:rsidRDefault="00577E07" w14:paraId="69DE8198" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0081252A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="181EA46C" w14:textId="77777777" w:rsidR="00577E07" w:rsidRPr="0081252A" w:rsidRDefault="00577E07" w:rsidP="00295158">
+          <w:p w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidP="00295158" w:rsidRDefault="00577E07" w14:paraId="181EA46C" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0081252A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>SS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577E07" w:rsidRPr="0081252A" w14:paraId="6884D6CA" w14:textId="77777777" w:rsidTr="00295158">
+      <w:tr w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidTr="00295158" w14:paraId="6884D6CA" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2DDB61AC" w14:textId="77777777" w:rsidR="00577E07" w:rsidRPr="0081252A" w:rsidRDefault="00577E07" w:rsidP="00295158">
+          <w:p w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidP="00295158" w:rsidRDefault="00577E07" w14:paraId="2DDB61AC" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0081252A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">County of </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="543ED1B5" w14:textId="77777777" w:rsidR="00577E07" w:rsidRPr="0081252A" w:rsidRDefault="00577E07" w:rsidP="00295158">
+          <w:p w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidP="00295158" w:rsidRDefault="00577E07" w14:paraId="543ED1B5" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="08FFFEE0" w14:textId="77777777" w:rsidR="00577E07" w:rsidRPr="0081252A" w:rsidRDefault="00577E07" w:rsidP="00295158">
+          <w:p w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidP="00295158" w:rsidRDefault="00577E07" w14:paraId="08FFFEE0" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0081252A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5FE17CFD" w14:textId="77777777" w:rsidR="00577E07" w:rsidRPr="0081252A" w:rsidRDefault="00577E07" w:rsidP="00295158">
+          <w:p w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidP="00295158" w:rsidRDefault="00577E07" w14:paraId="5FE17CFD" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4B30FE44" w14:textId="77777777" w:rsidR="00577E07" w:rsidRPr="0081252A" w:rsidRDefault="00577E07" w:rsidP="00577E07">
+    <w:p w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidP="00577E07" w:rsidRDefault="00577E07" w14:paraId="4B30FE44" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31974C59" w14:textId="34F978E7" w:rsidR="00577E07" w:rsidRPr="0081252A" w:rsidRDefault="00577E07" w:rsidP="00577E07">
+    <w:p w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidP="00577E07" w:rsidRDefault="00577E07" w14:paraId="31974C59" w14:textId="34F978E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0081252A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0081252A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>On thi</w:t>
       </w:r>
       <w:r w:rsidR="00176BD8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidR="00176BD8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(date)</w:t>
       </w:r>
       <w:r w:rsidRPr="0081252A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, before me, a Notary Public in and for the State of Iowa, personally appeared </w:t>
       </w:r>
       <w:r w:rsidRPr="0081252A">
@@ -6323,126 +6259,126 @@
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(name)</w:t>
       </w:r>
       <w:r w:rsidRPr="0081252A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> as officer, acknowledged the execution of said instrument to be the voluntary act and deed of the corporation, by it and by them voluntarily executed.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1548"/>
         <w:gridCol w:w="2282"/>
         <w:gridCol w:w="328"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="90"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00577E07" w:rsidRPr="0081252A" w14:paraId="32EDDAF6" w14:textId="77777777" w:rsidTr="001408E6">
+      <w:tr w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidTr="001408E6" w14:paraId="32EDDAF6" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="378"/>
+          <w:trHeight w:val="378" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1458BD6A" w14:textId="0B99F592" w:rsidR="00577E07" w:rsidRPr="0081252A" w:rsidRDefault="00577E07" w:rsidP="00295158">
+          <w:p w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidP="00295158" w:rsidRDefault="00577E07" w14:paraId="1458BD6A" w14:textId="0B99F592">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2B673F23" w14:textId="77777777" w:rsidR="00577E07" w:rsidRPr="0081252A" w:rsidRDefault="00577E07" w:rsidP="00295158">
+          <w:p w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidP="00295158" w:rsidRDefault="00577E07" w14:paraId="2B673F23" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577E07" w:rsidRPr="0081252A" w14:paraId="18B2F6EE" w14:textId="77777777" w:rsidTr="00295158">
+      <w:tr w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidTr="00295158" w14:paraId="18B2F6EE" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="600"/>
+          <w:trHeight w:val="600" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="69F5E083" w14:textId="77777777" w:rsidR="00577E07" w:rsidRPr="0081252A" w:rsidRDefault="00577E07" w:rsidP="00295158">
+          <w:p w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidP="00295158" w:rsidRDefault="00577E07" w14:paraId="69F5E083" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0081252A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Notary Public in and for Said County and State</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577E07" w:rsidRPr="0081252A" w14:paraId="02CC0636" w14:textId="77777777" w:rsidTr="00295158">
+      <w:tr w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidTr="00295158" w14:paraId="02CC0636" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="90" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="76989876" w14:textId="70327E61" w:rsidR="00C008EC" w:rsidRDefault="00577E07" w:rsidP="00295158">
+          <w:p w:rsidR="00C008EC" w:rsidP="00295158" w:rsidRDefault="00577E07" w14:paraId="76989876" w14:textId="70327E61">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0081252A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="384314AF" wp14:editId="1F2AB8F3">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>0</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>212725</wp:posOffset>
                       </wp:positionV>
@@ -6477,349 +6413,354 @@
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:noFill/>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
-                  <w:pict>
-                    <v:line w14:anchorId="46AF13D7" id="Line 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,16.75pt" to="475.2pt,16.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCCdk3BvQEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkS7EZcXpI1l26&#10;LUC7H8BIsi1MEgVRiZ1/P0n5WLHdivogkCL5xPdIr+4na9hRBdLoWj6f1ZwpJ1Bq17f81/PDh8+c&#10;UQQnwaBTLT8p4vfr9+9Wo2/UAgc0UgWWQBw1o2/5EKNvqorEoCzQDL1yKdhhsBCTG/pKBhgTujXV&#10;oq7vqhGD9AGFIkq323OQrwt+1ykRf3YdqchMy1NvsZyhnPt8VusVNH0AP2hxaQNe0YUF7dKjN6gt&#10;RGCHoP+DsloEJOziTKCtsOu0UIVDYjOv/2HzNIBXhUsSh/xNJno7WPHjuHG7kFsXk3vyjyh+E3O4&#10;GcD1qjTwfPJpcPMsVTV6am4l2SG/C2w/fkeZcuAQsagwdcFmyMSPTUXs001sNUUm0uVd/XFZf0oz&#10;EddYBc210AeK3xRalo2WG+2yDtDA8ZFibgSaa0q+dvigjSmzNI6NLf+yXCxLAaHRMgdzGoV+vzGB&#10;HSFvQ/kKqxR5mZaRt0DDOU8ma4vxvCkBD06WdwYF8uvFjqDN2U59GXfRKUuT95CaPcrTLlz1S5Ms&#10;BC5bl1flpV+q//4b6z8AAAD//wMAUEsDBBQABgAIAAAAIQBxW8ns2wAAAAYBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSP0Ha5G4IOqUNqiEOBUUqp6bVuK6iZfEIl6H2G3Tv8eIAxx3ZjTz&#10;Nl+NthMnGrxxrGA2TUAQ104bbhQc9pu7JQgfkDV2jknBhTysislVjpl2Z97RqQyNiCXsM1TQhtBn&#10;Uvq6JYt+6nri6H24wWKI59BIPeA5lttO3ifJg7RoOC602NO6pfqzPFoFy9eduRxM+lbfVl/vW2PW&#10;/LIvlbq5Hp+fQAQaw18YfvAjOhSRqXJH1l50CuIjQcF8noKI7mOaLEBUv4Iscvkfv/gGAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAgnZNwb0BAABjAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAcVvJ7NsAAAAGAQAADwAAAAAAAAAAAAAAAAAXBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAB8FAAAAAA==&#10;" o:allowincell="f">
+                  <w:pict w14:anchorId="15C1254A">
+                    <v:line id="Line 2" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" o:allowincell="f" from="0,16.75pt" to="475.2pt,16.75pt" w14:anchorId="46AF13D7" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCCdk3BvQEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkS7EZcXpI1l26&#10;LUC7H8BIsi1MEgVRiZ1/P0n5WLHdivogkCL5xPdIr+4na9hRBdLoWj6f1ZwpJ1Bq17f81/PDh8+c&#10;UQQnwaBTLT8p4vfr9+9Wo2/UAgc0UgWWQBw1o2/5EKNvqorEoCzQDL1yKdhhsBCTG/pKBhgTujXV&#10;oq7vqhGD9AGFIkq323OQrwt+1ykRf3YdqchMy1NvsZyhnPt8VusVNH0AP2hxaQNe0YUF7dKjN6gt&#10;RGCHoP+DsloEJOziTKCtsOu0UIVDYjOv/2HzNIBXhUsSh/xNJno7WPHjuHG7kFsXk3vyjyh+E3O4&#10;GcD1qjTwfPJpcPMsVTV6am4l2SG/C2w/fkeZcuAQsagwdcFmyMSPTUXs001sNUUm0uVd/XFZf0oz&#10;EddYBc210AeK3xRalo2WG+2yDtDA8ZFibgSaa0q+dvigjSmzNI6NLf+yXCxLAaHRMgdzGoV+vzGB&#10;HSFvQ/kKqxR5mZaRt0DDOU8ma4vxvCkBD06WdwYF8uvFjqDN2U59GXfRKUuT95CaPcrTLlz1S5Ms&#10;BC5bl1flpV+q//4b6z8AAAD//wMAUEsDBBQABgAIAAAAIQBxW8ns2wAAAAYBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSP0Ha5G4IOqUNqiEOBUUqp6bVuK6iZfEIl6H2G3Tv8eIAxx3ZjTz&#10;Nl+NthMnGrxxrGA2TUAQ104bbhQc9pu7JQgfkDV2jknBhTysislVjpl2Z97RqQyNiCXsM1TQhtBn&#10;Uvq6JYt+6nri6H24wWKI59BIPeA5lttO3ifJg7RoOC602NO6pfqzPFoFy9eduRxM+lbfVl/vW2PW&#10;/LIvlbq5Hp+fQAQaw18YfvAjOhSRqXJH1l50CuIjQcF8noKI7mOaLEBUv4Iscvkfv/gGAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAgnZNwb0BAABjAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAcVvJ7NsAAAAGAQAADwAAAAAAAAAAAAAAAAAXBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAB8FAAAAAA==&#10;">
                       <v:stroke dashstyle="dashDot"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69CF2300" w14:textId="77777777" w:rsidR="00AC4507" w:rsidRDefault="00AC4507" w:rsidP="001408E6">
+          <w:p w:rsidR="00AC4507" w:rsidP="001408E6" w:rsidRDefault="00AC4507" w14:paraId="69CF2300" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4B2A6F2A" w14:textId="5C2746AC" w:rsidR="00577E07" w:rsidRPr="0081252A" w:rsidRDefault="00577E07" w:rsidP="00295158">
+          <w:p w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidP="00295158" w:rsidRDefault="00577E07" w14:paraId="4B2A6F2A" w14:textId="5C2746AC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0081252A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>State of Iowa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="35F775ED" w14:textId="77777777" w:rsidR="00577E07" w:rsidRPr="0081252A" w:rsidRDefault="00577E07" w:rsidP="00295158">
+          <w:p w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidP="00295158" w:rsidRDefault="00577E07" w14:paraId="35F775ED" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7173CC80" w14:textId="77777777" w:rsidR="00577E07" w:rsidRPr="0081252A" w:rsidRDefault="00577E07" w:rsidP="00295158">
+          <w:p w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidP="00295158" w:rsidRDefault="00577E07" w14:paraId="7173CC80" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0081252A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="02794EAD" w14:textId="77777777" w:rsidR="00577E07" w:rsidRPr="0081252A" w:rsidRDefault="00577E07" w:rsidP="00295158">
+          <w:p w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidP="00295158" w:rsidRDefault="00577E07" w14:paraId="02794EAD" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577E07" w:rsidRPr="0081252A" w14:paraId="28CF9165" w14:textId="77777777" w:rsidTr="00295158">
+      <w:tr w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidTr="00295158" w14:paraId="28CF9165" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="90" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="68170468" w14:textId="77777777" w:rsidR="00577E07" w:rsidRPr="0081252A" w:rsidRDefault="00577E07" w:rsidP="00295158">
+          <w:p w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidP="00295158" w:rsidRDefault="00577E07" w14:paraId="68170468" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="561102DC" w14:textId="77777777" w:rsidR="00577E07" w:rsidRPr="0081252A" w:rsidRDefault="00577E07" w:rsidP="00295158">
+          <w:p w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidP="00295158" w:rsidRDefault="00577E07" w14:paraId="561102DC" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="65A7987F" w14:textId="77777777" w:rsidR="00577E07" w:rsidRPr="0081252A" w:rsidRDefault="00577E07" w:rsidP="00295158">
+          <w:p w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidP="00295158" w:rsidRDefault="00577E07" w14:paraId="65A7987F" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0081252A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="69923386" w14:textId="77777777" w:rsidR="00577E07" w:rsidRPr="0081252A" w:rsidRDefault="00577E07" w:rsidP="00295158">
+          <w:p w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidP="00295158" w:rsidRDefault="00577E07" w14:paraId="69923386" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0081252A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>SS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577E07" w:rsidRPr="0081252A" w14:paraId="59B8A654" w14:textId="77777777" w:rsidTr="00295158">
+      <w:tr w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidTr="00295158" w14:paraId="59B8A654" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="90" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3E0990E1" w14:textId="77777777" w:rsidR="00577E07" w:rsidRPr="0081252A" w:rsidRDefault="00577E07" w:rsidP="00295158">
+          <w:p w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidP="00295158" w:rsidRDefault="00577E07" w14:paraId="3E0990E1" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0081252A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">County of </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1007E2A1" w14:textId="77777777" w:rsidR="00577E07" w:rsidRPr="0081252A" w:rsidRDefault="00577E07" w:rsidP="00295158">
+          <w:p w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidP="00295158" w:rsidRDefault="00577E07" w14:paraId="1007E2A1" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="198DFAA1" w14:textId="77777777" w:rsidR="00577E07" w:rsidRPr="0081252A" w:rsidRDefault="00577E07" w:rsidP="00295158">
+          <w:p w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidP="00295158" w:rsidRDefault="00577E07" w14:paraId="198DFAA1" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0081252A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="76D4B88B" w14:textId="77777777" w:rsidR="00577E07" w:rsidRPr="0081252A" w:rsidRDefault="00577E07" w:rsidP="00295158">
+          <w:p w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidP="00295158" w:rsidRDefault="00577E07" w14:paraId="76D4B88B" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1BD1CBD8" w14:textId="77777777" w:rsidR="00577E07" w:rsidRPr="0081252A" w:rsidRDefault="00577E07" w:rsidP="00577E07">
+    <w:p w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidP="00577E07" w:rsidRDefault="00577E07" w14:paraId="1BD1CBD8" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A85E373" w14:textId="3299202A" w:rsidR="00577E07" w:rsidRPr="0081252A" w:rsidRDefault="00577E07" w:rsidP="00577E07">
+    <w:p w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidP="00577E07" w:rsidRDefault="00577E07" w14:paraId="5A85E373" w14:textId="3299202A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0081252A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0081252A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">On this </w:t>
       </w:r>
       <w:r w:rsidR="00476E89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(date)</w:t>
       </w:r>
       <w:r w:rsidRPr="0081252A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, before me, a Notary Public in and for the State of Iowa, personally appeared </w:t>
       </w:r>
       <w:r w:rsidRPr="0081252A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
@@ -6924,764 +6865,773 @@
       <w:r w:rsidRPr="0081252A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(name)</w:t>
       </w:r>
       <w:r w:rsidRPr="0081252A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, as officer, acknowledged the execution of said instrument to be the voluntary act and deed of the corporation, by it and by them voluntarily executed.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4788"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00577E07" w:rsidRPr="0081252A" w14:paraId="38A66FE0" w14:textId="77777777" w:rsidTr="00295158">
+      <w:tr w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidTr="00295158" w14:paraId="38A66FE0" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="600"/>
+          <w:trHeight w:val="600" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5D73A5A4" w14:textId="77777777" w:rsidR="00577E07" w:rsidRPr="0081252A" w:rsidRDefault="00577E07" w:rsidP="00295158">
+          <w:p w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidP="00295158" w:rsidRDefault="00577E07" w14:paraId="5D73A5A4" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00577E07" w:rsidRPr="0081252A" w14:paraId="0B150E6A" w14:textId="77777777" w:rsidTr="00295158">
+      <w:tr w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidTr="00295158" w14:paraId="0B150E6A" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="600"/>
+          <w:trHeight w:val="600" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="641EC268" w14:textId="77777777" w:rsidR="00577E07" w:rsidRPr="0081252A" w:rsidRDefault="00577E07" w:rsidP="00295158">
+          <w:p w:rsidRPr="0081252A" w:rsidR="00577E07" w:rsidP="00295158" w:rsidRDefault="00577E07" w14:paraId="641EC268" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0081252A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Notary Public in and for Said County and State</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="35A77879" w14:textId="77777777" w:rsidR="004C1900" w:rsidRDefault="004C1900" w:rsidP="00295158">
+    <w:p w:rsidR="004C1900" w:rsidP="00295158" w:rsidRDefault="004C1900" w14:paraId="35A77879" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:sectPr w:rsidR="004C1900" w:rsidSect="0038522A">
           <w:headerReference w:type="default" r:id="rId14"/>
           <w:footerReference w:type="default" r:id="rId15"/>
-          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="0" w:gutter="0"/>
           <w:paperSrc w:first="1" w:other="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="128C9C5A" w14:textId="1A07E80E" w:rsidR="00237916" w:rsidRPr="002E1E1B" w:rsidRDefault="00237916" w:rsidP="00873F0A">
+    <w:p w:rsidRPr="002E1E1B" w:rsidR="00237916" w:rsidP="00873F0A" w:rsidRDefault="00237916" w14:paraId="128C9C5A" w14:textId="1A07E80E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="002E1E1B">
-        <w:lastRenderedPageBreak/>
         <w:t>RESOLUTION OF</w:t>
       </w:r>
-      <w:r w:rsidR="001E68FD" w:rsidRPr="002E1E1B">
+      <w:r w:rsidRPr="002E1E1B" w:rsidR="001E68FD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005A616F" w:rsidRPr="002E1E1B">
+      <w:r w:rsidRPr="002E1E1B" w:rsidR="005A616F">
         <w:t xml:space="preserve">THE </w:t>
       </w:r>
-      <w:r w:rsidR="001E68FD" w:rsidRPr="002E1E1B">
+      <w:r w:rsidRPr="002E1E1B" w:rsidR="001E68FD">
         <w:t>BOARD OF</w:t>
       </w:r>
       <w:r w:rsidRPr="002E1E1B">
         <w:t xml:space="preserve"> DIRECTORS</w:t>
       </w:r>
-      <w:r w:rsidR="00516D57" w:rsidRPr="002E1E1B">
+      <w:r w:rsidRPr="002E1E1B" w:rsidR="00516D57">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002E1E1B">
         <w:t xml:space="preserve">MERGER INTO </w:t>
       </w:r>
-      <w:r w:rsidR="00022458" w:rsidRPr="002E1E1B">
+      <w:r w:rsidRPr="002E1E1B" w:rsidR="00022458">
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidRPr="002E1E1B">
         <w:t>STATE BANK</w:t>
       </w:r>
-      <w:r w:rsidR="000B1C52" w:rsidRPr="002E1E1B">
+      <w:r w:rsidRPr="002E1E1B" w:rsidR="000B1C52">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3756DB46" w14:textId="02CA11C6" w:rsidR="00237916" w:rsidRPr="008E7451" w:rsidRDefault="00237916" w:rsidP="00340654">
+    <w:p w:rsidRPr="008E7451" w:rsidR="00237916" w:rsidP="00340654" w:rsidRDefault="00237916" w14:paraId="3756DB46" w14:textId="02CA11C6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237916">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Resolved, that the board of directors of </w:t>
       </w:r>
       <w:r w:rsidRPr="00345AC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00A147AC" w:rsidRPr="00345AC3">
+      <w:r w:rsidRPr="00345AC3" w:rsidR="00A147AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00345AC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ank</w:t>
       </w:r>
-      <w:r w:rsidR="001E68FD" w:rsidRPr="00345AC3">
+      <w:r w:rsidRPr="00345AC3" w:rsidR="001E68FD">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00A147AC" w:rsidRPr="00345AC3">
+      <w:r w:rsidRPr="00345AC3" w:rsidR="00A147AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00345AC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ssociation</w:t>
       </w:r>
-      <w:r w:rsidR="001E68FD" w:rsidRPr="00345AC3">
+      <w:r w:rsidRPr="00345AC3" w:rsidR="001E68FD">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>, or</w:t>
       </w:r>
-      <w:r w:rsidR="005102FC" w:rsidRPr="00345AC3">
+      <w:r w:rsidRPr="00345AC3" w:rsidR="005102FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A147AC" w:rsidRPr="00345AC3">
+      <w:r w:rsidRPr="00345AC3" w:rsidR="00A147AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00345AC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>orporation)</w:t>
       </w:r>
       <w:r w:rsidRPr="00345AC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">do hereby adopt the </w:t>
       </w:r>
-      <w:r w:rsidR="00B73204" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00B73204">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">lan of </w:t>
       </w:r>
-      <w:r w:rsidR="00B73204" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00B73204">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">erger which is set forth as attached for the merger of </w:t>
       </w:r>
       <w:r w:rsidRPr="00345AC3">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00A147AC" w:rsidRPr="00345AC3">
+      <w:r w:rsidRPr="00345AC3" w:rsidR="00A147AC">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00345AC3">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ank</w:t>
       </w:r>
-      <w:r w:rsidR="001E68FD" w:rsidRPr="00345AC3">
+      <w:r w:rsidRPr="00345AC3" w:rsidR="001E68FD">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00A147AC" w:rsidRPr="00345AC3">
+      <w:r w:rsidRPr="00345AC3" w:rsidR="00A147AC">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00AF68C0" w:rsidRPr="00345AC3">
+      <w:r w:rsidRPr="00345AC3" w:rsidR="00AF68C0">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ssociation, or</w:t>
       </w:r>
-      <w:r w:rsidR="001E68FD" w:rsidRPr="00345AC3">
+      <w:r w:rsidRPr="00345AC3" w:rsidR="001E68FD">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A147AC" w:rsidRPr="00345AC3">
+      <w:r w:rsidRPr="00345AC3" w:rsidR="00A147AC">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00345AC3">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>orporation)</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> with and into </w:t>
       </w:r>
       <w:r w:rsidRPr="00345AC3">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00A147AC" w:rsidRPr="00345AC3">
+      <w:r w:rsidRPr="00345AC3" w:rsidR="00A147AC">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00345AC3">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ank)</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, with </w:t>
       </w:r>
       <w:r w:rsidRPr="00345AC3">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00A147AC" w:rsidRPr="00345AC3">
+      <w:r w:rsidRPr="00345AC3" w:rsidR="00A147AC">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00345AC3">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ank)</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> being the resulting </w:t>
       </w:r>
       <w:r w:rsidR="002E44FE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa </w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>state bank.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A26D736" w14:textId="74D20A26" w:rsidR="00237916" w:rsidRPr="008E7451" w:rsidRDefault="00237916" w:rsidP="00340654">
+    <w:p w:rsidRPr="008E7451" w:rsidR="00237916" w:rsidP="00340654" w:rsidRDefault="00237916" w14:paraId="1A26D736" w14:textId="74D20A26">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008E7451">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">It is further </w:t>
       </w:r>
-      <w:r w:rsidR="00DC301E" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00DC301E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>resolved</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> that a special meeting of the shareholders be called on </w:t>
       </w:r>
       <w:r w:rsidRPr="00345AC3">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00A147AC" w:rsidRPr="00345AC3">
+      <w:r w:rsidRPr="00345AC3" w:rsidR="00A147AC">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00345AC3">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ate)</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, and the notice for the meeting shall contain the following resolution to be presented and be accompanied by a copy of the </w:t>
       </w:r>
       <w:r w:rsidR="009F2A9A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>lan</w:t>
       </w:r>
-      <w:r w:rsidR="001E68FD" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="001E68FD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r w:rsidR="009F2A9A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="001E68FD" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="001E68FD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>erger</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F1AF0BB" w14:textId="5195C955" w:rsidR="00237916" w:rsidRPr="008E7451" w:rsidRDefault="00237916" w:rsidP="009E74BD">
+    <w:p w:rsidRPr="008E7451" w:rsidR="00237916" w:rsidP="009E74BD" w:rsidRDefault="00237916" w14:paraId="5F1AF0BB" w14:textId="5195C955">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008E7451">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Resolved, that the shareholders of </w:t>
       </w:r>
       <w:r w:rsidRPr="00345AC3">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00D86AA8" w:rsidRPr="00345AC3">
+      <w:r w:rsidRPr="00345AC3" w:rsidR="00D86AA8">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00345AC3">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ank</w:t>
       </w:r>
-      <w:r w:rsidR="001E68FD" w:rsidRPr="00345AC3">
+      <w:r w:rsidRPr="00345AC3" w:rsidR="001E68FD">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00D86AA8" w:rsidRPr="00345AC3">
+      <w:r w:rsidRPr="00345AC3" w:rsidR="00D86AA8">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00345AC3">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ssociation</w:t>
       </w:r>
-      <w:r w:rsidR="001E68FD" w:rsidRPr="00345AC3">
+      <w:r w:rsidRPr="00345AC3" w:rsidR="001E68FD">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">, or </w:t>
       </w:r>
-      <w:r w:rsidR="00461531" w:rsidRPr="00345AC3">
+      <w:r w:rsidRPr="00345AC3" w:rsidR="00461531">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00345AC3">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>orporation)</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> do hereby adopt the </w:t>
       </w:r>
-      <w:r w:rsidR="00B73204" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00B73204">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">lan of </w:t>
       </w:r>
-      <w:r w:rsidR="00B73204" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00B73204">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">erger and direct the directors and officers of said </w:t>
       </w:r>
       <w:r w:rsidRPr="00345AC3">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00461531" w:rsidRPr="00345AC3">
+      <w:r w:rsidRPr="00345AC3" w:rsidR="00461531">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00345AC3">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ank</w:t>
       </w:r>
-      <w:r w:rsidR="001E68FD" w:rsidRPr="00345AC3">
+      <w:r w:rsidRPr="00345AC3" w:rsidR="001E68FD">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00461531" w:rsidRPr="00345AC3">
+      <w:r w:rsidRPr="00345AC3" w:rsidR="00461531">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00345AC3">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ssociation</w:t>
       </w:r>
-      <w:r w:rsidR="001E68FD" w:rsidRPr="00345AC3">
+      <w:r w:rsidRPr="00345AC3" w:rsidR="001E68FD">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">, or </w:t>
       </w:r>
-      <w:r w:rsidR="00461531" w:rsidRPr="00345AC3">
+      <w:r w:rsidRPr="00345AC3" w:rsidR="00461531">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00345AC3">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>orporation)</w:t>
       </w:r>
       <w:r w:rsidRPr="00345AC3">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -7738,456 +7688,465 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>erge</w:t>
       </w:r>
       <w:r w:rsidR="00A81AD9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> with </w:t>
       </w:r>
       <w:r w:rsidRPr="00345AC3">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00461531" w:rsidRPr="00345AC3">
+      <w:r w:rsidRPr="00345AC3" w:rsidR="00461531">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00345AC3">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ank)</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, with </w:t>
       </w:r>
       <w:r w:rsidRPr="00345AC3">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00461531" w:rsidRPr="00345AC3">
+      <w:r w:rsidRPr="00345AC3" w:rsidR="00461531">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00345AC3">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ank)</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> being the resulting state bank.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27922607" w14:textId="3A5C3A12" w:rsidR="00237916" w:rsidRPr="008E7451" w:rsidRDefault="00237916" w:rsidP="009E74BD">
+    <w:p w:rsidRPr="008E7451" w:rsidR="00237916" w:rsidP="009E74BD" w:rsidRDefault="00237916" w14:paraId="27922607" w14:textId="3A5C3A12">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008E7451">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Upon approval by the Superintendent of Banking, the officer</w:t>
       </w:r>
       <w:r w:rsidR="008958C4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">s and </w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>director</w:t>
       </w:r>
       <w:r w:rsidR="00110145">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> are directed to proceed to carry out the </w:t>
       </w:r>
-      <w:r w:rsidR="00B73204" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00B73204">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">lan of </w:t>
       </w:r>
-      <w:r w:rsidR="00B73204" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00B73204">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>erger.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CC9AA31" w14:textId="027B0332" w:rsidR="00237916" w:rsidRPr="008E7451" w:rsidRDefault="00237916" w:rsidP="009E74BD">
+    <w:p w:rsidRPr="008E7451" w:rsidR="00237916" w:rsidP="009E74BD" w:rsidRDefault="00237916" w14:paraId="2CC9AA31" w14:textId="027B0332">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008E7451">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="00345AC3">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00461531" w:rsidRPr="00345AC3">
+      <w:r w:rsidRPr="00345AC3" w:rsidR="00461531">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ti</w:t>
       </w:r>
       <w:r w:rsidRPr="00345AC3">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>tle)</w:t>
       </w:r>
       <w:r w:rsidRPr="00345AC3">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008958C4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>authorized to prepare and sign the appropriate documents.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BF27A72" w14:textId="77777777" w:rsidR="007C5315" w:rsidRPr="008E7451" w:rsidRDefault="007C5315" w:rsidP="007C5315">
+    <w:p w:rsidRPr="008E7451" w:rsidR="007C5315" w:rsidP="007C5315" w:rsidRDefault="007C5315" w14:paraId="5BF27A72" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5508"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B6668D" w:rsidRPr="008E7451" w14:paraId="3B7EC863" w14:textId="77777777" w:rsidTr="00B6668D">
+      <w:tr w:rsidRPr="008E7451" w:rsidR="00B6668D" w:rsidTr="00B6668D" w14:paraId="3B7EC863" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24A7268D" w14:textId="77777777" w:rsidR="00B6668D" w:rsidRPr="008E7451" w:rsidRDefault="00B6668D" w:rsidP="007C5315">
+          <w:p w:rsidRPr="008E7451" w:rsidR="00B6668D" w:rsidP="007C5315" w:rsidRDefault="00B6668D" w14:paraId="24A7268D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C5315" w:rsidRPr="008E7451" w14:paraId="22FAFFBE" w14:textId="77777777" w:rsidTr="00B6668D">
+      <w:tr w:rsidRPr="008E7451" w:rsidR="007C5315" w:rsidTr="00B6668D" w14:paraId="22FAFFBE" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00504886" w14:textId="05CDA29F" w:rsidR="007C5315" w:rsidRPr="008E7451" w:rsidRDefault="007C5315" w:rsidP="007C5315">
+          <w:p w:rsidRPr="008E7451" w:rsidR="007C5315" w:rsidP="007C5315" w:rsidRDefault="007C5315" w14:paraId="00504886" w14:textId="05CDA29F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E7451">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Chairperson</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C5315" w:rsidRPr="008E7451" w14:paraId="1F36BBED" w14:textId="77777777" w:rsidTr="00C0129A">
+      <w:tr w:rsidRPr="008E7451" w:rsidR="007C5315" w:rsidTr="00C0129A" w14:paraId="1F36BBED" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1231E54F" w14:textId="77777777" w:rsidR="007C5315" w:rsidRPr="008E7451" w:rsidRDefault="007C5315" w:rsidP="00B137EF">
+          <w:p w:rsidRPr="008E7451" w:rsidR="007C5315" w:rsidP="00B137EF" w:rsidRDefault="007C5315" w14:paraId="1231E54F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C5315" w:rsidRPr="008E7451" w14:paraId="1650DF1E" w14:textId="77777777" w:rsidTr="00B6668D">
+      <w:tr w:rsidRPr="008E7451" w:rsidR="007C5315" w:rsidTr="00B6668D" w14:paraId="1650DF1E" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11D43DBB" w14:textId="3CE466DC" w:rsidR="007C5315" w:rsidRPr="008E7451" w:rsidRDefault="007C5315" w:rsidP="007C5315">
+          <w:p w:rsidRPr="008E7451" w:rsidR="007C5315" w:rsidP="007C5315" w:rsidRDefault="007C5315" w14:paraId="11D43DBB" w14:textId="3CE466DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E7451">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Secretary</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C5315" w:rsidRPr="008E7451" w14:paraId="17BAA321" w14:textId="77777777" w:rsidTr="00C0129A">
+      <w:tr w:rsidRPr="008E7451" w:rsidR="007C5315" w:rsidTr="00C0129A" w14:paraId="17BAA321" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="378C2D82" w14:textId="77777777" w:rsidR="007C5315" w:rsidRPr="008E7451" w:rsidRDefault="007C5315" w:rsidP="00B137EF">
+          <w:p w:rsidRPr="008E7451" w:rsidR="007C5315" w:rsidP="00B137EF" w:rsidRDefault="007C5315" w14:paraId="378C2D82" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C5315" w:rsidRPr="008E7451" w14:paraId="19706130" w14:textId="77777777" w:rsidTr="00B6668D">
+      <w:tr w:rsidRPr="008E7451" w:rsidR="007C5315" w:rsidTr="00B6668D" w14:paraId="19706130" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E10E6BA" w14:textId="79C31F33" w:rsidR="007C5315" w:rsidRPr="008E7451" w:rsidRDefault="007C5315" w:rsidP="007C5315">
+          <w:p w:rsidRPr="008E7451" w:rsidR="007C5315" w:rsidP="007C5315" w:rsidRDefault="007C5315" w14:paraId="6E10E6BA" w14:textId="79C31F33">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E7451">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="519FC18D" w14:textId="421D7956" w:rsidR="007C5315" w:rsidRDefault="007C5315" w:rsidP="00E463D0">
+    <w:p w:rsidR="007C5315" w:rsidP="00E463D0" w:rsidRDefault="007C5315" w14:paraId="519FC18D" w14:textId="421D7956">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68DEC811" w14:textId="77777777" w:rsidR="00B24EB5" w:rsidRDefault="00B24EB5" w:rsidP="00E463D0">
+    <w:p w:rsidR="00B24EB5" w:rsidP="00E463D0" w:rsidRDefault="00B24EB5" w14:paraId="68DEC811" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:sectPr w:rsidR="00B24EB5" w:rsidSect="0038522A">
-          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="0" w:gutter="0"/>
           <w:paperSrc w:first="1" w:other="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5820A4FE" w14:textId="53DC1411" w:rsidR="00237916" w:rsidRPr="00695DF4" w:rsidRDefault="00237916" w:rsidP="00873F0A">
+    <w:p w:rsidRPr="00695DF4" w:rsidR="00237916" w:rsidP="00873F0A" w:rsidRDefault="00237916" w14:paraId="5820A4FE" w14:textId="53DC1411">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="002E1E1B">
-        <w:lastRenderedPageBreak/>
         <w:t>NOTICE TO SHAREHOLDERS</w:t>
       </w:r>
-      <w:r w:rsidR="00301D4E" w:rsidRPr="002E1E1B">
+      <w:r w:rsidRPr="002E1E1B" w:rsidR="00301D4E">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C576C1C" w14:textId="50033E1B" w:rsidR="00205F5D" w:rsidRDefault="00237916" w:rsidP="005614C6">
+    <w:p w:rsidR="00205F5D" w:rsidP="005614C6" w:rsidRDefault="00237916" w14:paraId="6C576C1C" w14:textId="50033E1B">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">You are notified that a special meeting of the shareholders of </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC62FE">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="008F2F22" w:rsidRPr="00CC62FE">
+      <w:r w:rsidRPr="00CC62FE" w:rsidR="008F2F22">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC62FE">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ank</w:t>
       </w:r>
       <w:r w:rsidR="00802B47">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
@@ -8199,2466 +8158,2478 @@
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC62FE">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="008F2F22" w:rsidRPr="00CC62FE">
+      <w:r w:rsidRPr="00CC62FE" w:rsidR="008F2F22">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC62FE">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ity/</w:t>
       </w:r>
-      <w:r w:rsidR="008F2F22" w:rsidRPr="00CC62FE">
+      <w:r w:rsidRPr="00CC62FE" w:rsidR="008F2F22">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC62FE">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>own)</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="005E208D" w:rsidRPr="00807A72">
+      <w:r w:rsidRPr="00807A72" w:rsidR="005E208D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(county)</w:t>
       </w:r>
       <w:r w:rsidR="005E208D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> County,</w:t>
       </w:r>
       <w:r w:rsidR="00807A72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa, will be held at </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC62FE">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="008F2F22" w:rsidRPr="00CC62FE">
+      <w:r w:rsidRPr="00CC62FE" w:rsidR="008F2F22">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC62FE">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>lace)</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
-      <w:r w:rsidR="00CC62FE" w:rsidRPr="00CC62FE">
+      <w:r w:rsidRPr="00CC62FE" w:rsidR="00CC62FE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(date)</w:t>
       </w:r>
       <w:r w:rsidR="00BC3377">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> at </w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="008F2F22" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="008F2F22">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ime</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="005614C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>for the purpose of considering the following resolution:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3242A6AE" w14:textId="4C9FBD75" w:rsidR="007E4D9F" w:rsidRDefault="00F70F0A" w:rsidP="007E4D9F">
+    <w:p w:rsidR="007E4D9F" w:rsidP="007E4D9F" w:rsidRDefault="00F70F0A" w14:paraId="3242A6AE" w14:textId="4C9FBD75">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00205F5D" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00205F5D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Resolved, that the shareholders of </w:t>
       </w:r>
-      <w:r w:rsidR="00205F5D" w:rsidRPr="00345AC3">
+      <w:r w:rsidRPr="00345AC3" w:rsidR="00205F5D">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(bank, association, or corporation)</w:t>
       </w:r>
-      <w:r w:rsidR="00205F5D" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00205F5D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> do hereby adopt the Plan of Merger and direct the directors and officers of said </w:t>
       </w:r>
-      <w:r w:rsidR="00205F5D" w:rsidRPr="00345AC3">
+      <w:r w:rsidRPr="00345AC3" w:rsidR="00205F5D">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(bank, association, or corporation)</w:t>
       </w:r>
-      <w:r w:rsidR="00205F5D" w:rsidRPr="00345AC3">
+      <w:r w:rsidRPr="00345AC3" w:rsidR="00205F5D">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00205F5D" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00205F5D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>to make</w:t>
       </w:r>
       <w:r w:rsidR="00205F5D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> an</w:t>
       </w:r>
-      <w:r w:rsidR="00205F5D" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00205F5D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> application to the Superintendent of Banking for approval of the </w:t>
       </w:r>
       <w:r w:rsidR="00205F5D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00205F5D" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00205F5D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">lan </w:t>
       </w:r>
       <w:r w:rsidR="00205F5D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidR="00205F5D" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00205F5D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00205F5D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="00205F5D" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00205F5D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>erge</w:t>
       </w:r>
       <w:r w:rsidR="00205F5D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="00205F5D" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00205F5D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> with </w:t>
       </w:r>
-      <w:r w:rsidR="00205F5D" w:rsidRPr="00345AC3">
+      <w:r w:rsidRPr="00345AC3" w:rsidR="00205F5D">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(bank)</w:t>
       </w:r>
-      <w:r w:rsidR="00205F5D" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00205F5D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, with </w:t>
       </w:r>
-      <w:r w:rsidR="00205F5D" w:rsidRPr="00345AC3">
+      <w:r w:rsidRPr="00345AC3" w:rsidR="00205F5D">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(bank)</w:t>
       </w:r>
-      <w:r w:rsidR="00205F5D" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00205F5D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> being the resulting state bank.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CFAEBCE" w14:textId="429CA668" w:rsidR="00237916" w:rsidRPr="007E4D9F" w:rsidRDefault="007E4D9F" w:rsidP="007E4D9F">
+    <w:p w:rsidRPr="007E4D9F" w:rsidR="00237916" w:rsidP="007E4D9F" w:rsidRDefault="007E4D9F" w14:paraId="5CFAEBCE" w14:textId="429CA668">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Y</w:t>
       </w:r>
-      <w:r w:rsidR="00237916" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00237916">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ou may cast your vote, either in person or by proxy, equal to the number of shares registered in your name on </w:t>
       </w:r>
-      <w:r w:rsidR="00237916" w:rsidRPr="00A11C84">
+      <w:r w:rsidRPr="00A11C84" w:rsidR="00237916">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="008F2F22" w:rsidRPr="00A11C84">
+      <w:r w:rsidRPr="00A11C84" w:rsidR="008F2F22">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="00237916" w:rsidRPr="00A11C84">
+      <w:r w:rsidRPr="00A11C84" w:rsidR="00237916">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ate</w:t>
       </w:r>
-      <w:r w:rsidR="00237916" w:rsidRPr="00A11C84">
+      <w:r w:rsidRPr="00A11C84" w:rsidR="00237916">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00237916" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="00237916">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5778"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0009121D" w:rsidRPr="008E7451" w14:paraId="2E8B9AED" w14:textId="77777777" w:rsidTr="00B6668D">
+      <w:tr w:rsidRPr="008E7451" w:rsidR="0009121D" w:rsidTr="00B6668D" w14:paraId="2E8B9AED" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5778" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72FF2D25" w14:textId="77777777" w:rsidR="00EE38AF" w:rsidRPr="008E7451" w:rsidRDefault="00EE38AF" w:rsidP="00EE38AF">
+          <w:p w:rsidRPr="008E7451" w:rsidR="00EE38AF" w:rsidP="00EE38AF" w:rsidRDefault="00EE38AF" w14:paraId="72FF2D25" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0B874F36" w14:textId="5642A0FB" w:rsidR="00827940" w:rsidRPr="008E7451" w:rsidRDefault="00827940" w:rsidP="00827940">
+          <w:p w:rsidRPr="008E7451" w:rsidR="00827940" w:rsidP="00827940" w:rsidRDefault="00827940" w14:paraId="0B874F36" w14:textId="5642A0FB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="5508"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00827940" w:rsidRPr="008E7451" w14:paraId="6D8F1686" w14:textId="77777777" w:rsidTr="00B6668D">
+            <w:tr w:rsidRPr="008E7451" w:rsidR="00827940" w:rsidTr="00B6668D" w14:paraId="6D8F1686" w14:textId="77777777">
               <w:trPr>
                 <w:cantSplit/>
-                <w:trHeight w:hRule="exact" w:val="504"/>
+                <w:trHeight w:val="504" w:hRule="exact"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5508" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="60F68D14" w14:textId="2990ED58" w:rsidR="00827940" w:rsidRPr="008E7451" w:rsidRDefault="00827940" w:rsidP="00827940">
+                <w:p w:rsidRPr="008E7451" w:rsidR="00827940" w:rsidP="00827940" w:rsidRDefault="00827940" w14:paraId="60F68D14" w14:textId="2990ED58">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:iCs/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008E7451">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:iCs/>
                     </w:rPr>
                     <w:t>Signature and Title of Individual Entitled to Issue Call</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00827940" w:rsidRPr="008E7451" w14:paraId="6EE71AB2" w14:textId="77777777" w:rsidTr="00C0129A">
+            <w:tr w:rsidRPr="008E7451" w:rsidR="00827940" w:rsidTr="00C0129A" w14:paraId="6EE71AB2" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:hRule="exact" w:val="500"/>
+                <w:trHeight w:val="500" w:hRule="exact"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5508" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="255FFFDA" w14:textId="77777777" w:rsidR="00827940" w:rsidRPr="008E7451" w:rsidRDefault="00827940" w:rsidP="00A11C84">
+                <w:p w:rsidRPr="008E7451" w:rsidR="00827940" w:rsidP="00A11C84" w:rsidRDefault="00827940" w14:paraId="255FFFDA" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00827940" w:rsidRPr="008E7451" w14:paraId="70A30066" w14:textId="77777777" w:rsidTr="00B6668D">
+            <w:tr w:rsidRPr="008E7451" w:rsidR="00827940" w:rsidTr="00B6668D" w14:paraId="70A30066" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:hRule="exact" w:val="504"/>
+                <w:trHeight w:val="504" w:hRule="exact"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5508" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="32F809F6" w14:textId="1C65E356" w:rsidR="00827940" w:rsidRPr="008E7451" w:rsidRDefault="00827940" w:rsidP="00827940">
+                <w:p w:rsidRPr="008E7451" w:rsidR="00827940" w:rsidP="00827940" w:rsidRDefault="00827940" w14:paraId="32F809F6" w14:textId="1C65E356">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:iCs/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008E7451">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:iCs/>
                     </w:rPr>
                     <w:t>Signature and Title of Individual Entitled to Issue Call</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00827940" w:rsidRPr="008E7451" w14:paraId="6DF1DD83" w14:textId="77777777" w:rsidTr="00C0129A">
+            <w:tr w:rsidRPr="008E7451" w:rsidR="00827940" w:rsidTr="00C0129A" w14:paraId="6DF1DD83" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:hRule="exact" w:val="500"/>
+                <w:trHeight w:val="500" w:hRule="exact"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5508" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="385347AF" w14:textId="77777777" w:rsidR="00827940" w:rsidRPr="008E7451" w:rsidRDefault="00827940" w:rsidP="00A11C84">
+                <w:p w:rsidRPr="008E7451" w:rsidR="00827940" w:rsidP="00A11C84" w:rsidRDefault="00827940" w14:paraId="385347AF" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00827940" w:rsidRPr="008E7451" w14:paraId="11B97991" w14:textId="77777777" w:rsidTr="00B6668D">
+            <w:tr w:rsidRPr="008E7451" w:rsidR="00827940" w:rsidTr="00B6668D" w14:paraId="11B97991" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:hRule="exact" w:val="504"/>
+                <w:trHeight w:val="504" w:hRule="exact"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5508" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="72CBDBBB" w14:textId="70678370" w:rsidR="00827940" w:rsidRPr="008E7451" w:rsidRDefault="00827940" w:rsidP="00827940">
+                <w:p w:rsidRPr="008E7451" w:rsidR="00827940" w:rsidP="00827940" w:rsidRDefault="00827940" w14:paraId="72CBDBBB" w14:textId="70678370">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:iCs/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008E7451">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:iCs/>
                     </w:rPr>
                     <w:t>Date</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="6E50D86C" w14:textId="7C2EC23B" w:rsidR="009E3D0C" w:rsidRPr="008E7451" w:rsidRDefault="009E3D0C" w:rsidP="0009121D">
+          <w:p w:rsidRPr="008E7451" w:rsidR="009E3D0C" w:rsidP="0009121D" w:rsidRDefault="009E3D0C" w14:paraId="6E50D86C" w14:textId="7C2EC23B">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="24C19A3B" w14:textId="77777777" w:rsidR="00DC301E" w:rsidRPr="00695DF4" w:rsidRDefault="00DC301E">
+    <w:p w:rsidRPr="00695DF4" w:rsidR="00DC301E" w:rsidRDefault="00DC301E" w14:paraId="24C19A3B" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59C3D3B5" w14:textId="1559FB27" w:rsidR="00882F94" w:rsidRPr="00695DF4" w:rsidRDefault="00882F94" w:rsidP="00873F0A">
+    <w:p w:rsidRPr="00695DF4" w:rsidR="00882F94" w:rsidP="00873F0A" w:rsidRDefault="00882F94" w14:paraId="59C3D3B5" w14:textId="1559FB27">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="002E1E1B">
-        <w:lastRenderedPageBreak/>
         <w:t>PROXY</w:t>
       </w:r>
-      <w:r w:rsidR="00BC0C0B" w:rsidRPr="002E1E1B">
+      <w:r w:rsidRPr="002E1E1B" w:rsidR="00BC0C0B">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="489D9A99" w14:textId="691EC555" w:rsidR="00882F94" w:rsidRDefault="00882F94" w:rsidP="00882F94">
+    <w:p w:rsidR="00882F94" w:rsidP="00882F94" w:rsidRDefault="00882F94" w14:paraId="489D9A99" w14:textId="691EC555">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E3D0C">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009E3D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">I, the undersigned shareholder of </w:t>
       </w:r>
       <w:r w:rsidRPr="00F346FE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(bank)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E3D0C">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> do hereby appoint </w:t>
       </w:r>
       <w:r w:rsidRPr="00F346FE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(name)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E3D0C">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> my true and lawful attorney with power of substitution for me and in my name to vote at the meeting of the shareholders of </w:t>
       </w:r>
       <w:r w:rsidRPr="00F346FE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(bank)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E3D0C">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> to be held at</w:t>
       </w:r>
       <w:r w:rsidRPr="00F346FE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F346FE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(place)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E3D0C">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r w:rsidRPr="00F346FE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(date)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E3D0C">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, or any adjournment thereof, with all the powers I should possess if personally present, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F346FE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(except [if limited, here state])</w:t>
       </w:r>
       <w:r w:rsidRPr="009E3D0C">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and hereby revoke all previous proxies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C854EE7" w14:textId="77777777" w:rsidR="00AA52BA" w:rsidRPr="009E3D0C" w:rsidRDefault="00AA52BA" w:rsidP="00882F94">
+    <w:p w:rsidRPr="009E3D0C" w:rsidR="00AA52BA" w:rsidP="00882F94" w:rsidRDefault="00AA52BA" w14:paraId="5C854EE7" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3330"/>
         <w:gridCol w:w="1368"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00882F94" w:rsidRPr="000C0A7D" w14:paraId="5C270E59" w14:textId="77777777" w:rsidTr="00C0129A">
+      <w:tr w:rsidRPr="000C0A7D" w:rsidR="00882F94" w:rsidTr="00C0129A" w14:paraId="5C270E59" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6140C33C" w14:textId="77777777" w:rsidR="00882F94" w:rsidRPr="000C0A7D" w:rsidRDefault="00882F94" w:rsidP="00C0129A">
+          <w:p w:rsidRPr="000C0A7D" w:rsidR="00882F94" w:rsidP="00C0129A" w:rsidRDefault="00882F94" w14:paraId="6140C33C" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0C8EC4F8" w14:textId="77777777" w:rsidR="00882F94" w:rsidRPr="000C0A7D" w:rsidRDefault="00882F94" w:rsidP="00C0129A">
+          <w:p w:rsidRPr="000C0A7D" w:rsidR="00882F94" w:rsidP="00C0129A" w:rsidRDefault="00882F94" w14:paraId="0C8EC4F8" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00882F94" w:rsidRPr="000C0A7D" w14:paraId="6E2F2ABB" w14:textId="77777777" w:rsidTr="00C0129A">
+      <w:tr w:rsidRPr="000C0A7D" w:rsidR="00882F94" w:rsidTr="00C0129A" w14:paraId="6E2F2ABB" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="615E4545" w14:textId="77777777" w:rsidR="00882F94" w:rsidRPr="000C0A7D" w:rsidRDefault="00882F94" w:rsidP="00C0129A">
+          <w:p w:rsidRPr="000C0A7D" w:rsidR="00882F94" w:rsidP="00C0129A" w:rsidRDefault="00882F94" w14:paraId="615E4545" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C0A7D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Name (printed)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="78945934" w14:textId="77777777" w:rsidR="00882F94" w:rsidRPr="000C0A7D" w:rsidRDefault="00882F94" w:rsidP="00C0129A">
+          <w:p w:rsidRPr="000C0A7D" w:rsidR="00882F94" w:rsidP="00C0129A" w:rsidRDefault="00882F94" w14:paraId="78945934" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00882F94" w:rsidRPr="000C0A7D" w14:paraId="249162A0" w14:textId="77777777" w:rsidTr="00C0129A">
+      <w:tr w:rsidRPr="000C0A7D" w:rsidR="00882F94" w:rsidTr="00C0129A" w14:paraId="249162A0" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2287381A" w14:textId="77777777" w:rsidR="00882F94" w:rsidRPr="000C0A7D" w:rsidRDefault="00882F94" w:rsidP="00C0129A">
+          <w:p w:rsidRPr="000C0A7D" w:rsidR="00882F94" w:rsidP="00C0129A" w:rsidRDefault="00882F94" w14:paraId="2287381A" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="38801423" w14:textId="77777777" w:rsidR="00882F94" w:rsidRPr="000C0A7D" w:rsidRDefault="00882F94" w:rsidP="00C0129A">
+          <w:p w:rsidRPr="000C0A7D" w:rsidR="00882F94" w:rsidP="00C0129A" w:rsidRDefault="00882F94" w14:paraId="38801423" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00882F94" w:rsidRPr="000C0A7D" w14:paraId="19825AF3" w14:textId="77777777" w:rsidTr="00B43BB3">
+      <w:tr w:rsidRPr="000C0A7D" w:rsidR="00882F94" w:rsidTr="00B43BB3" w14:paraId="19825AF3" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="78815AC7" w14:textId="77777777" w:rsidR="00882F94" w:rsidRPr="000C0A7D" w:rsidRDefault="00882F94" w:rsidP="00C0129A">
+          <w:p w:rsidRPr="000C0A7D" w:rsidR="00882F94" w:rsidP="00C0129A" w:rsidRDefault="00882F94" w14:paraId="78815AC7" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C0A7D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="15848F83" w14:textId="77777777" w:rsidR="00882F94" w:rsidRPr="000C0A7D" w:rsidRDefault="00882F94" w:rsidP="00C0129A">
+          <w:p w:rsidRPr="000C0A7D" w:rsidR="00882F94" w:rsidP="00C0129A" w:rsidRDefault="00882F94" w14:paraId="15848F83" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00882F94" w:rsidRPr="000C0A7D" w14:paraId="0F27DF08" w14:textId="77777777" w:rsidTr="00B43BB3">
+      <w:tr w:rsidRPr="000C0A7D" w:rsidR="00882F94" w:rsidTr="00B43BB3" w14:paraId="0F27DF08" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="38E7E542" w14:textId="77777777" w:rsidR="00882F94" w:rsidRPr="000C0A7D" w:rsidRDefault="00882F94" w:rsidP="00C0129A">
+          <w:p w:rsidRPr="000C0A7D" w:rsidR="00882F94" w:rsidP="00C0129A" w:rsidRDefault="00882F94" w14:paraId="38E7E542" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3352EBAB" w14:textId="77777777" w:rsidR="00882F94" w:rsidRPr="000C0A7D" w:rsidRDefault="00882F94" w:rsidP="00C0129A">
+          <w:p w:rsidRPr="000C0A7D" w:rsidR="00882F94" w:rsidP="00C0129A" w:rsidRDefault="00882F94" w14:paraId="3352EBAB" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B24EB5" w:rsidRPr="000C0A7D" w14:paraId="6D04D91A" w14:textId="77777777" w:rsidTr="00B43BB3">
+      <w:tr w:rsidRPr="000C0A7D" w:rsidR="00B24EB5" w:rsidTr="00B43BB3" w14:paraId="6D04D91A" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3FA76F08" w14:textId="7EAF01F3" w:rsidR="00B24EB5" w:rsidRPr="000C0A7D" w:rsidRDefault="00B43BB3" w:rsidP="00C0129A">
+          <w:p w:rsidRPr="000C0A7D" w:rsidR="00B24EB5" w:rsidP="00C0129A" w:rsidRDefault="00B43BB3" w14:paraId="3FA76F08" w14:textId="7EAF01F3">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="155B5CD3" w14:textId="77777777" w:rsidR="00B24EB5" w:rsidRPr="000C0A7D" w:rsidRDefault="00B24EB5" w:rsidP="00C0129A">
+          <w:p w:rsidRPr="000C0A7D" w:rsidR="00B24EB5" w:rsidP="00C0129A" w:rsidRDefault="00B24EB5" w14:paraId="155B5CD3" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="391D052B" w14:textId="77777777" w:rsidR="00882F94" w:rsidRPr="000C0A7D" w:rsidRDefault="00882F94" w:rsidP="00882F94">
+    <w:p w:rsidRPr="000C0A7D" w:rsidR="00882F94" w:rsidP="00882F94" w:rsidRDefault="00882F94" w14:paraId="391D052B" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73161A32" w14:textId="7F42147C" w:rsidR="002D2F38" w:rsidRPr="000C0A7D" w:rsidRDefault="00882F94" w:rsidP="00470324">
+    <w:p w:rsidRPr="000C0A7D" w:rsidR="002D2F38" w:rsidP="00470324" w:rsidRDefault="00882F94" w14:paraId="73161A32" w14:textId="7F42147C">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:sectPr w:rsidR="002D2F38" w:rsidRPr="000C0A7D" w:rsidSect="0038522A">
-          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+        <w:sectPr w:rsidRPr="000C0A7D" w:rsidR="002D2F38" w:rsidSect="0038522A">
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="0" w:gutter="0"/>
           <w:paperSrc w:first="1" w:other="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="000C0A7D">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Not</w:t>
       </w:r>
       <w:r w:rsidRPr="000C0A7D">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>e: If signed by attorney-in-fact, attach copy of appointment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7437A52B" w14:textId="6AA59EB4" w:rsidR="00237916" w:rsidRPr="002E1E1B" w:rsidRDefault="009E4C46" w:rsidP="00873F0A">
+    <w:p w:rsidRPr="002E1E1B" w:rsidR="00237916" w:rsidP="00873F0A" w:rsidRDefault="009E4C46" w14:paraId="7437A52B" w14:textId="6AA59EB4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E1E1B">
-        <w:lastRenderedPageBreak/>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidR="00237916" w:rsidRPr="002E1E1B">
+      <w:r w:rsidRPr="002E1E1B" w:rsidR="00237916">
         <w:t>ESOLUTION OF SHAREHOLDER</w:t>
       </w:r>
-      <w:r w:rsidR="0001163F" w:rsidRPr="002E1E1B">
+      <w:r w:rsidRPr="002E1E1B" w:rsidR="0001163F">
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00BC0C0B" w:rsidRPr="002E1E1B">
+      <w:r w:rsidRPr="002E1E1B" w:rsidR="00BC0C0B">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00237916" w:rsidRPr="002E1E1B">
+      <w:r w:rsidRPr="002E1E1B" w:rsidR="00237916">
         <w:t xml:space="preserve">MERGER INTO </w:t>
       </w:r>
-      <w:r w:rsidR="00514F0B" w:rsidRPr="002E1E1B">
+      <w:r w:rsidRPr="002E1E1B" w:rsidR="00514F0B">
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:r w:rsidR="00237916" w:rsidRPr="002E1E1B">
+      <w:r w:rsidRPr="002E1E1B" w:rsidR="00237916">
         <w:t>STATE BANK</w:t>
       </w:r>
-      <w:r w:rsidR="00BC0C0B" w:rsidRPr="002E1E1B">
+      <w:r w:rsidRPr="002E1E1B" w:rsidR="00BC0C0B">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15C85BA2" w14:textId="043D5E20" w:rsidR="00237916" w:rsidRPr="000C0A7D" w:rsidRDefault="00237916" w:rsidP="00E83FC2">
+    <w:p w:rsidRPr="000C0A7D" w:rsidR="00237916" w:rsidP="00E83FC2" w:rsidRDefault="00237916" w14:paraId="15C85BA2" w14:textId="043D5E20">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237916">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000C0A7D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Resolved, that the shareholders of the </w:t>
       </w:r>
       <w:r w:rsidRPr="000C0A7D">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="009E3D0C" w:rsidRPr="000C0A7D">
+      <w:r w:rsidRPr="000C0A7D" w:rsidR="009E3D0C">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="000C0A7D">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ank</w:t>
       </w:r>
-      <w:r w:rsidR="000E40E4" w:rsidRPr="000C0A7D">
+      <w:r w:rsidRPr="000C0A7D" w:rsidR="000E40E4">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="009E3D0C" w:rsidRPr="000C0A7D">
+      <w:r w:rsidRPr="000C0A7D" w:rsidR="009E3D0C">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="000C0A7D">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ssociation</w:t>
       </w:r>
-      <w:r w:rsidR="000E40E4" w:rsidRPr="000C0A7D">
+      <w:r w:rsidRPr="000C0A7D" w:rsidR="000E40E4">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">, or </w:t>
       </w:r>
-      <w:r w:rsidR="009E3D0C" w:rsidRPr="000C0A7D">
+      <w:r w:rsidRPr="000C0A7D" w:rsidR="009E3D0C">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="000C0A7D">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>orporation)</w:t>
       </w:r>
       <w:r w:rsidRPr="000C0A7D">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C0A7D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">do hereby adopt the </w:t>
       </w:r>
-      <w:r w:rsidR="005E75B3" w:rsidRPr="000C0A7D">
+      <w:r w:rsidRPr="000C0A7D" w:rsidR="005E75B3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="000C0A7D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">lan of </w:t>
       </w:r>
-      <w:r w:rsidR="005E75B3" w:rsidRPr="000C0A7D">
+      <w:r w:rsidRPr="000C0A7D" w:rsidR="005E75B3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="000C0A7D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">erger and direct the directors and officers of said </w:t>
       </w:r>
       <w:r w:rsidRPr="000C0A7D">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="000259ED" w:rsidRPr="000C0A7D">
+      <w:r w:rsidRPr="000C0A7D" w:rsidR="000259ED">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="000C0A7D">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ank</w:t>
       </w:r>
-      <w:r w:rsidR="000E40E4" w:rsidRPr="000C0A7D">
+      <w:r w:rsidRPr="000C0A7D" w:rsidR="000E40E4">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="000259ED" w:rsidRPr="000C0A7D">
+      <w:r w:rsidRPr="000C0A7D" w:rsidR="000259ED">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="000C0A7D">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ssociation</w:t>
       </w:r>
-      <w:r w:rsidR="000E40E4" w:rsidRPr="000C0A7D">
+      <w:r w:rsidRPr="000C0A7D" w:rsidR="000E40E4">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">, or </w:t>
       </w:r>
-      <w:r w:rsidR="000259ED" w:rsidRPr="000C0A7D">
+      <w:r w:rsidRPr="000C0A7D" w:rsidR="000259ED">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="000C0A7D">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>orporation)</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C0A7D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="000E40E4" w:rsidRPr="000C0A7D">
+      <w:r w:rsidRPr="000C0A7D" w:rsidR="000E40E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">submit an </w:t>
       </w:r>
       <w:r w:rsidRPr="000C0A7D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>application</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000C0A7D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the Superintendent of Banking for approval of the</w:t>
       </w:r>
-      <w:r w:rsidR="005E75B3" w:rsidRPr="000C0A7D">
+      <w:r w:rsidRPr="000C0A7D" w:rsidR="005E75B3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> P</w:t>
       </w:r>
       <w:r w:rsidRPr="000C0A7D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">lan of </w:t>
       </w:r>
-      <w:r w:rsidR="005E75B3" w:rsidRPr="000C0A7D">
+      <w:r w:rsidRPr="000C0A7D" w:rsidR="005E75B3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="000C0A7D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">erger, with </w:t>
       </w:r>
       <w:r w:rsidRPr="000C0A7D">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="000259ED" w:rsidRPr="000C0A7D">
+      <w:r w:rsidRPr="000C0A7D" w:rsidR="000259ED">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="000C0A7D">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ank)</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C0A7D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>being the resulting state bank.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="427016D1" w14:textId="4E4DA816" w:rsidR="00237916" w:rsidRPr="000C0A7D" w:rsidRDefault="00237916" w:rsidP="00E83FC2">
+    <w:p w:rsidRPr="000C0A7D" w:rsidR="00237916" w:rsidP="00E83FC2" w:rsidRDefault="00237916" w14:paraId="427016D1" w14:textId="4E4DA816">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000C0A7D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Upon approval by the Superintendent of Banking, the officers and directors are directed to carry out the </w:t>
       </w:r>
-      <w:r w:rsidR="005E75B3" w:rsidRPr="000C0A7D">
+      <w:r w:rsidRPr="000C0A7D" w:rsidR="005E75B3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="000C0A7D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">lan of </w:t>
       </w:r>
-      <w:r w:rsidR="005E75B3" w:rsidRPr="000C0A7D">
+      <w:r w:rsidRPr="000C0A7D" w:rsidR="005E75B3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="000C0A7D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">erger. </w:t>
       </w:r>
       <w:r w:rsidR="00C14C45">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C0A7D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C0A7D">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="000259ED" w:rsidRPr="000C0A7D">
+      <w:r w:rsidRPr="000C0A7D" w:rsidR="000259ED">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="000C0A7D">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>itle)</w:t>
       </w:r>
       <w:r w:rsidR="007737D6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> is </w:t>
       </w:r>
       <w:r w:rsidRPr="000C0A7D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>authorized to prepare and sign the appropriate documents.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59DD5825" w14:textId="0130EBE2" w:rsidR="00237916" w:rsidRDefault="00237916" w:rsidP="00E83FC2">
+    <w:p w:rsidR="00237916" w:rsidP="00E83FC2" w:rsidRDefault="00237916" w14:paraId="59DD5825" w14:textId="0130EBE2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C0A7D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000C0A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>On the question of adoption of the resolution, “</w:t>
       </w:r>
-      <w:r w:rsidR="000E40E4" w:rsidRPr="000C0A7D">
+      <w:r w:rsidRPr="000C0A7D" w:rsidR="000E40E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="000C0A7D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>es” votes were cast by</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="000E40E4" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="000E40E4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>umber)</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C0A7D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">shares. </w:t>
       </w:r>
-      <w:r w:rsidR="000E40E4" w:rsidRPr="000C0A7D">
+      <w:r w:rsidRPr="000C0A7D" w:rsidR="000E40E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C0A7D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">“No” votes were cast by </w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="000E40E4" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="000E40E4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>umber)</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C0A7D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">shares. </w:t>
       </w:r>
-      <w:r w:rsidR="000E40E4" w:rsidRPr="000C0A7D">
+      <w:r w:rsidRPr="000C0A7D" w:rsidR="000E40E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C0A7D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">A total of </w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="000E40E4" w:rsidRPr="008E7451">
+      <w:r w:rsidRPr="008E7451" w:rsidR="000E40E4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>umber)</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C0A7D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>shares were entitled to vote at the meeting.</w:t>
       </w:r>
-      <w:r w:rsidR="00726EE5" w:rsidRPr="000C0A7D">
+      <w:r w:rsidRPr="000C0A7D" w:rsidR="00726EE5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00C14C45">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="000C0A7D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>If there is more than one class of shares entitled to vote on the resolution, designate each class, the number of shares entitled to vote on the resolution, and the votes for and against the resolution.</w:t>
       </w:r>
       <w:r w:rsidR="00C14C45">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CD5E929" w14:textId="0999534F" w:rsidR="00AA52BA" w:rsidRDefault="00AA52BA" w:rsidP="00E83FC2">
+    <w:p w:rsidR="00AA52BA" w:rsidP="00E83FC2" w:rsidRDefault="00AA52BA" w14:paraId="4CD5E929" w14:textId="0999534F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3330"/>
         <w:gridCol w:w="1368"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D92AA2" w:rsidRPr="000C0A7D" w14:paraId="4ADF3F3B" w14:textId="77777777" w:rsidTr="00CB7B15">
+      <w:tr w:rsidRPr="000C0A7D" w:rsidR="00D92AA2" w:rsidTr="00CB7B15" w14:paraId="4ADF3F3B" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="79E2D13C" w14:textId="77777777" w:rsidR="00D92AA2" w:rsidRPr="000C0A7D" w:rsidRDefault="00D92AA2" w:rsidP="00CB7B15">
+          <w:p w:rsidRPr="000C0A7D" w:rsidR="00D92AA2" w:rsidP="00CB7B15" w:rsidRDefault="00D92AA2" w14:paraId="79E2D13C" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0D81E29C" w14:textId="77777777" w:rsidR="00D92AA2" w:rsidRPr="000C0A7D" w:rsidRDefault="00D92AA2" w:rsidP="00CB7B15">
+          <w:p w:rsidRPr="000C0A7D" w:rsidR="00D92AA2" w:rsidP="00CB7B15" w:rsidRDefault="00D92AA2" w14:paraId="0D81E29C" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D92AA2" w:rsidRPr="000C0A7D" w14:paraId="69E040A5" w14:textId="77777777" w:rsidTr="00CB7B15">
+      <w:tr w:rsidRPr="000C0A7D" w:rsidR="00D92AA2" w:rsidTr="00CB7B15" w14:paraId="69E040A5" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="71899BFD" w14:textId="6A042790" w:rsidR="00D92AA2" w:rsidRPr="000C0A7D" w:rsidRDefault="00D92AA2" w:rsidP="00CB7B15">
+          <w:p w:rsidRPr="000C0A7D" w:rsidR="00D92AA2" w:rsidP="00CB7B15" w:rsidRDefault="00D92AA2" w14:paraId="71899BFD" w14:textId="6A042790">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Chairperson</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="473225C8" w14:textId="77777777" w:rsidR="00D92AA2" w:rsidRPr="000C0A7D" w:rsidRDefault="00D92AA2" w:rsidP="00CB7B15">
+          <w:p w:rsidRPr="000C0A7D" w:rsidR="00D92AA2" w:rsidP="00CB7B15" w:rsidRDefault="00D92AA2" w14:paraId="473225C8" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D92AA2" w:rsidRPr="000C0A7D" w14:paraId="34A2DD60" w14:textId="77777777" w:rsidTr="00CB7B15">
+      <w:tr w:rsidRPr="000C0A7D" w:rsidR="00D92AA2" w:rsidTr="00CB7B15" w14:paraId="34A2DD60" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5B1CF5B9" w14:textId="77777777" w:rsidR="00D92AA2" w:rsidRPr="000C0A7D" w:rsidRDefault="00D92AA2" w:rsidP="00CB7B15">
+          <w:p w:rsidRPr="000C0A7D" w:rsidR="00D92AA2" w:rsidP="00CB7B15" w:rsidRDefault="00D92AA2" w14:paraId="5B1CF5B9" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="010B96BF" w14:textId="77777777" w:rsidR="00D92AA2" w:rsidRPr="000C0A7D" w:rsidRDefault="00D92AA2" w:rsidP="00CB7B15">
+          <w:p w:rsidRPr="000C0A7D" w:rsidR="00D92AA2" w:rsidP="00CB7B15" w:rsidRDefault="00D92AA2" w14:paraId="010B96BF" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D92AA2" w:rsidRPr="000C0A7D" w14:paraId="3B3085E4" w14:textId="77777777" w:rsidTr="00CB7B15">
+      <w:tr w:rsidRPr="000C0A7D" w:rsidR="00D92AA2" w:rsidTr="00CB7B15" w14:paraId="3B3085E4" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="67138A5C" w14:textId="67CD649A" w:rsidR="00D92AA2" w:rsidRPr="000C0A7D" w:rsidRDefault="00D92AA2" w:rsidP="00CB7B15">
+          <w:p w:rsidRPr="000C0A7D" w:rsidR="00D92AA2" w:rsidP="00CB7B15" w:rsidRDefault="00D92AA2" w14:paraId="67138A5C" w14:textId="67CD649A">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Secretary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="73AFD2A2" w14:textId="77777777" w:rsidR="00D92AA2" w:rsidRPr="000C0A7D" w:rsidRDefault="00D92AA2" w:rsidP="00CB7B15">
+          <w:p w:rsidRPr="000C0A7D" w:rsidR="00D92AA2" w:rsidP="00CB7B15" w:rsidRDefault="00D92AA2" w14:paraId="73AFD2A2" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D92AA2" w:rsidRPr="000C0A7D" w14:paraId="171F2672" w14:textId="77777777" w:rsidTr="00CB7B15">
+      <w:tr w:rsidRPr="000C0A7D" w:rsidR="00D92AA2" w:rsidTr="00CB7B15" w14:paraId="171F2672" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4F8D4B2D" w14:textId="77777777" w:rsidR="00D92AA2" w:rsidRPr="000C0A7D" w:rsidRDefault="00D92AA2" w:rsidP="00CB7B15">
+          <w:p w:rsidRPr="000C0A7D" w:rsidR="00D92AA2" w:rsidP="00CB7B15" w:rsidRDefault="00D92AA2" w14:paraId="4F8D4B2D" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7A89E4E5" w14:textId="77777777" w:rsidR="00D92AA2" w:rsidRPr="000C0A7D" w:rsidRDefault="00D92AA2" w:rsidP="00CB7B15">
+          <w:p w:rsidRPr="000C0A7D" w:rsidR="00D92AA2" w:rsidP="00CB7B15" w:rsidRDefault="00D92AA2" w14:paraId="7A89E4E5" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D92AA2" w:rsidRPr="000C0A7D" w14:paraId="49B1AB4D" w14:textId="77777777" w:rsidTr="00CB7B15">
+      <w:tr w:rsidRPr="000C0A7D" w:rsidR="00D92AA2" w:rsidTr="00CB7B15" w14:paraId="49B1AB4D" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2112A3A1" w14:textId="77777777" w:rsidR="00D92AA2" w:rsidRPr="000C0A7D" w:rsidRDefault="00D92AA2" w:rsidP="00CB7B15">
+          <w:p w:rsidRPr="000C0A7D" w:rsidR="00D92AA2" w:rsidP="00CB7B15" w:rsidRDefault="00D92AA2" w14:paraId="2112A3A1" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="631C2483" w14:textId="77777777" w:rsidR="00D92AA2" w:rsidRPr="000C0A7D" w:rsidRDefault="00D92AA2" w:rsidP="00CB7B15">
+          <w:p w:rsidRPr="000C0A7D" w:rsidR="00D92AA2" w:rsidP="00CB7B15" w:rsidRDefault="00D92AA2" w14:paraId="631C2483" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5A1DB179" w14:textId="3DD79F7D" w:rsidR="00D92AA2" w:rsidRDefault="00D92AA2" w:rsidP="00E83FC2">
+    <w:p w:rsidR="00D92AA2" w:rsidP="00E83FC2" w:rsidRDefault="00D92AA2" w14:paraId="5A1DB179" w14:textId="3DD79F7D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="140E62BE" w14:textId="06EECED2" w:rsidR="00D92AA2" w:rsidRDefault="00D92AA2" w:rsidP="00E83FC2">
+    <w:p w:rsidR="00D92AA2" w:rsidP="00E83FC2" w:rsidRDefault="00D92AA2" w14:paraId="140E62BE" w14:textId="06EECED2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05ECDABD" w14:textId="11605F0E" w:rsidR="008A6F79" w:rsidRDefault="008A6F79">
+    <w:p w:rsidR="008A6F79" w:rsidRDefault="008A6F79" w14:paraId="05ECDABD" w14:textId="11605F0E">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C35BDC5" w14:textId="55B3A68C" w:rsidR="000259ED" w:rsidRPr="00BC0C0B" w:rsidRDefault="00687B83" w:rsidP="00873F0A">
+    <w:p w:rsidRPr="00BC0C0B" w:rsidR="000259ED" w:rsidP="00873F0A" w:rsidRDefault="00687B83" w14:paraId="6C35BDC5" w14:textId="55B3A68C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="002E1E1B">
-        <w:lastRenderedPageBreak/>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="000259ED" w:rsidRPr="002E1E1B">
+      <w:r w:rsidRPr="002E1E1B" w:rsidR="000259ED">
         <w:t>FFIDAVIT AND AGREEMENT OF INDEMNITY</w:t>
       </w:r>
-      <w:r w:rsidR="00BC0C0B" w:rsidRPr="002E1E1B">
+      <w:r w:rsidRPr="002E1E1B" w:rsidR="00BC0C0B">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64BE1D89" w14:textId="77777777" w:rsidR="000259ED" w:rsidRPr="00237916" w:rsidRDefault="000259ED" w:rsidP="000259ED">
+    <w:p w:rsidRPr="00237916" w:rsidR="000259ED" w:rsidP="000259ED" w:rsidRDefault="000259ED" w14:paraId="64BE1D89" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1638"/>
         <w:gridCol w:w="1530"/>
         <w:gridCol w:w="450"/>
         <w:gridCol w:w="450"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000259ED" w:rsidRPr="007072A8" w14:paraId="265491DE" w14:textId="77777777" w:rsidTr="00C0129A">
+      <w:tr w:rsidRPr="007072A8" w:rsidR="000259ED" w:rsidTr="00C0129A" w14:paraId="265491DE" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3168" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6C7FEB0E" w14:textId="2BCE7755" w:rsidR="000259ED" w:rsidRPr="007072A8" w:rsidRDefault="000259ED" w:rsidP="00C0129A">
+          <w:p w:rsidRPr="007072A8" w:rsidR="000259ED" w:rsidP="00C0129A" w:rsidRDefault="000259ED" w14:paraId="6C7FEB0E" w14:textId="2BCE7755">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007072A8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidR="00F345F7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">tate of </w:t>
             </w:r>
             <w:r w:rsidRPr="007072A8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="00F345F7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>owa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02697392" w14:textId="77777777" w:rsidR="000259ED" w:rsidRPr="007072A8" w:rsidRDefault="000259ED" w:rsidP="00C0129A">
+          <w:p w:rsidRPr="007072A8" w:rsidR="000259ED" w:rsidP="00C0129A" w:rsidRDefault="000259ED" w14:paraId="02697392" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007072A8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="228368B4" w14:textId="77777777" w:rsidR="000259ED" w:rsidRPr="007072A8" w:rsidRDefault="000259ED" w:rsidP="00C0129A">
+          <w:p w:rsidRPr="007072A8" w:rsidR="000259ED" w:rsidP="00C0129A" w:rsidRDefault="000259ED" w14:paraId="228368B4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000259ED" w:rsidRPr="007072A8" w14:paraId="11BC999B" w14:textId="77777777" w:rsidTr="00C0129A">
+      <w:tr w:rsidRPr="007072A8" w:rsidR="000259ED" w:rsidTr="00C0129A" w14:paraId="11BC999B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1638" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="156CBF47" w14:textId="77777777" w:rsidR="000259ED" w:rsidRPr="007072A8" w:rsidRDefault="000259ED" w:rsidP="00C0129A">
+          <w:p w:rsidRPr="007072A8" w:rsidR="000259ED" w:rsidP="00C0129A" w:rsidRDefault="000259ED" w14:paraId="156CBF47" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07F2C12A" w14:textId="77777777" w:rsidR="000259ED" w:rsidRPr="007072A8" w:rsidRDefault="000259ED" w:rsidP="00C0129A">
+          <w:p w:rsidRPr="007072A8" w:rsidR="000259ED" w:rsidP="00C0129A" w:rsidRDefault="000259ED" w14:paraId="07F2C12A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06E92ED8" w14:textId="77777777" w:rsidR="000259ED" w:rsidRPr="007072A8" w:rsidRDefault="000259ED" w:rsidP="00C0129A">
+          <w:p w:rsidRPr="007072A8" w:rsidR="000259ED" w:rsidP="00C0129A" w:rsidRDefault="000259ED" w14:paraId="06E92ED8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007072A8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AB6CBFE" w14:textId="2AC4B313" w:rsidR="000259ED" w:rsidRPr="007072A8" w:rsidRDefault="00F345F7" w:rsidP="00C0129A">
+          <w:p w:rsidRPr="007072A8" w:rsidR="000259ED" w:rsidP="00C0129A" w:rsidRDefault="00F345F7" w14:paraId="3AB6CBFE" w14:textId="2AC4B313">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>SS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000259ED" w:rsidRPr="007072A8" w14:paraId="193BB739" w14:textId="77777777" w:rsidTr="00C0129A">
+      <w:tr w:rsidRPr="007072A8" w:rsidR="000259ED" w:rsidTr="00C0129A" w14:paraId="193BB739" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1638" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B5D89FB" w14:textId="15B15F69" w:rsidR="000259ED" w:rsidRPr="007072A8" w:rsidRDefault="000259ED" w:rsidP="00C0129A">
+          <w:p w:rsidRPr="007072A8" w:rsidR="000259ED" w:rsidP="00C0129A" w:rsidRDefault="000259ED" w14:paraId="0B5D89FB" w14:textId="15B15F69">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007072A8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="00F345F7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">ounty of </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E831E47" w14:textId="77777777" w:rsidR="000259ED" w:rsidRPr="007072A8" w:rsidRDefault="000259ED" w:rsidP="00C0129A">
+          <w:p w:rsidRPr="007072A8" w:rsidR="000259ED" w:rsidP="00C0129A" w:rsidRDefault="000259ED" w14:paraId="1E831E47" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="272D5732" w14:textId="77777777" w:rsidR="000259ED" w:rsidRPr="007072A8" w:rsidRDefault="000259ED" w:rsidP="00C0129A">
+          <w:p w:rsidRPr="007072A8" w:rsidR="000259ED" w:rsidP="00C0129A" w:rsidRDefault="000259ED" w14:paraId="272D5732" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007072A8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1176E4FF" w14:textId="77777777" w:rsidR="000259ED" w:rsidRPr="007072A8" w:rsidRDefault="000259ED" w:rsidP="00C0129A">
+          <w:p w:rsidRPr="007072A8" w:rsidR="000259ED" w:rsidP="00C0129A" w:rsidRDefault="000259ED" w14:paraId="1176E4FF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="22F0BC1B" w14:textId="77777777" w:rsidR="000259ED" w:rsidRPr="007072A8" w:rsidRDefault="000259ED" w:rsidP="000259ED">
+    <w:p w:rsidRPr="007072A8" w:rsidR="000259ED" w:rsidP="000259ED" w:rsidRDefault="000259ED" w14:paraId="22F0BC1B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="086D2CB5" w14:textId="75AACFBF" w:rsidR="000259ED" w:rsidRPr="007072A8" w:rsidRDefault="000259ED" w:rsidP="000259ED">
+    <w:p w:rsidRPr="007072A8" w:rsidR="000259ED" w:rsidP="000259ED" w:rsidRDefault="000259ED" w14:paraId="086D2CB5" w14:textId="75AACFBF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007072A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">For and on behalf of </w:t>
       </w:r>
       <w:r w:rsidRPr="00C01F83">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="0038382D" w:rsidRPr="00C01F83">
+      <w:r w:rsidRPr="00C01F83" w:rsidR="0038382D">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01F83">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">olding </w:t>
       </w:r>
-      <w:r w:rsidR="0038382D" w:rsidRPr="00C01F83">
+      <w:r w:rsidRPr="00C01F83" w:rsidR="0038382D">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01F83">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ompany</w:t>
       </w:r>
       <w:r w:rsidRPr="000B0A95">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="007072A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C01F83">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="0038382D" w:rsidRPr="00C01F83">
+      <w:r w:rsidRPr="00C01F83" w:rsidR="0038382D">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01F83">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ity/</w:t>
       </w:r>
-      <w:r w:rsidR="0038382D" w:rsidRPr="00C01F83">
+      <w:r w:rsidRPr="00C01F83" w:rsidR="0038382D">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01F83">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>own</w:t>
       </w:r>
       <w:r w:rsidR="00472352">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
@@ -10668,505 +10639,505 @@
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00B44661">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> (county)</w:t>
       </w:r>
       <w:r w:rsidR="000B0A95">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000B0A95" w:rsidRPr="000B0A95">
+      <w:r w:rsidRPr="000B0A95" w:rsidR="000B0A95">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:iCs/>
         </w:rPr>
         <w:t>County</w:t>
       </w:r>
       <w:r w:rsidR="00B44661">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01F83">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00472352">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="0038382D" w:rsidRPr="00C01F83">
+      <w:r w:rsidRPr="00C01F83" w:rsidR="0038382D">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01F83">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>tat</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA6B38">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
       <w:r w:rsidRPr="007072A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, I,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01F83">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C01F83">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="0038382D" w:rsidRPr="00C01F83">
+      <w:r w:rsidRPr="00C01F83" w:rsidR="0038382D">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01F83">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ame)</w:t>
       </w:r>
       <w:r w:rsidRPr="007072A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C01F83">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="0038382D" w:rsidRPr="00C01F83">
+      <w:r w:rsidRPr="00C01F83" w:rsidR="0038382D">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01F83">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>itle)</w:t>
       </w:r>
       <w:r w:rsidRPr="007072A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, of </w:t>
       </w:r>
       <w:r w:rsidRPr="00C01F83">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="004C29A0">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">holding </w:t>
       </w:r>
-      <w:r w:rsidR="0038382D" w:rsidRPr="00C01F83">
+      <w:r w:rsidRPr="00C01F83" w:rsidR="0038382D">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01F83">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ompany)</w:t>
       </w:r>
       <w:r w:rsidRPr="007072A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, being duly sworn, depose and state that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F58C783" w14:textId="77777777" w:rsidR="000259ED" w:rsidRPr="007072A8" w:rsidRDefault="000259ED" w:rsidP="000259ED">
+    <w:p w:rsidRPr="007072A8" w:rsidR="000259ED" w:rsidP="000259ED" w:rsidRDefault="000259ED" w14:paraId="5F58C783" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BEAC96C" w14:textId="7D64E906" w:rsidR="000259ED" w:rsidRPr="007072A8" w:rsidRDefault="000259ED" w:rsidP="000259ED">
+    <w:p w:rsidRPr="007072A8" w:rsidR="000259ED" w:rsidP="000259ED" w:rsidRDefault="000259ED" w14:paraId="6BEAC96C" w14:textId="7D64E906">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01F83">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00500B18" w:rsidRPr="00C01F83">
+      <w:r w:rsidRPr="00C01F83" w:rsidR="00500B18">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01F83">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">olding </w:t>
       </w:r>
-      <w:r w:rsidR="00500B18" w:rsidRPr="00C01F83">
+      <w:r w:rsidRPr="00C01F83" w:rsidR="00500B18">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01F83">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ompany)</w:t>
       </w:r>
       <w:r w:rsidRPr="007072A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> is not aware of any existing liabilities of </w:t>
       </w:r>
       <w:r w:rsidRPr="00C01F83">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00500B18" w:rsidRPr="00C01F83">
+      <w:r w:rsidRPr="00C01F83" w:rsidR="00500B18">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01F83">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ompany)</w:t>
       </w:r>
       <w:r w:rsidRPr="007072A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> that have not been adequately provided for and is not aware of any contingent liabilities of</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01F83">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C01F83">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00500B18" w:rsidRPr="00C01F83">
+      <w:r w:rsidRPr="00C01F83" w:rsidR="00500B18">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01F83">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ompany)</w:t>
       </w:r>
       <w:r w:rsidRPr="007072A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="293E3676" w14:textId="77777777" w:rsidR="000259ED" w:rsidRPr="007072A8" w:rsidRDefault="000259ED" w:rsidP="000259ED">
+    <w:p w:rsidRPr="007072A8" w:rsidR="000259ED" w:rsidP="000259ED" w:rsidRDefault="000259ED" w14:paraId="293E3676" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52BC1B04" w14:textId="0B884F06" w:rsidR="000259ED" w:rsidRPr="007072A8" w:rsidRDefault="000259ED" w:rsidP="000259ED">
+    <w:p w:rsidRPr="007072A8" w:rsidR="000259ED" w:rsidP="000259ED" w:rsidRDefault="000259ED" w14:paraId="52BC1B04" w14:textId="0B884F06">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01F83">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00500B18" w:rsidRPr="00C01F83">
+      <w:r w:rsidRPr="00C01F83" w:rsidR="00500B18">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01F83">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">olding </w:t>
       </w:r>
-      <w:r w:rsidR="00500B18" w:rsidRPr="00C01F83">
+      <w:r w:rsidRPr="00C01F83" w:rsidR="00500B18">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01F83">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ompany)</w:t>
       </w:r>
       <w:r w:rsidRPr="007072A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall indemnify its subsidiary, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C01F83">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00500B18" w:rsidRPr="00C01F83">
+      <w:r w:rsidRPr="00C01F83" w:rsidR="00500B18">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01F83">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ame</w:t>
       </w:r>
       <w:r w:rsidR="00B65590">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00365508">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01F83">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00500B18" w:rsidRPr="00C01F83">
+      <w:r w:rsidRPr="00C01F83" w:rsidR="00500B18">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01F83">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ocat</w:t>
       </w:r>
       <w:r w:rsidR="00B65590">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ed at (address</w:t>
@@ -11251,877 +11222,876 @@
       <w:r w:rsidR="00B65590">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(state)</w:t>
       </w:r>
       <w:r w:rsidRPr="007072A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and hold it harmless from and against any and all damages, losses, obligations, liabilities, claims, encumbrances, deficiencies, costs and expenses, including, without limitation, reasonable attorney’s fees and other costs and expenses incident to any and all liabilities that may have arisen from the operation of </w:t>
       </w:r>
       <w:r w:rsidRPr="00C01F83">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00500B18" w:rsidRPr="00C01F83">
+      <w:r w:rsidRPr="00C01F83" w:rsidR="00500B18">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01F83">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ompany)</w:t>
       </w:r>
       <w:r w:rsidRPr="007072A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> or in respect of any transactions related to </w:t>
       </w:r>
       <w:r w:rsidRPr="00C01F83">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00AA63D7" w:rsidRPr="00C01F83">
+      <w:r w:rsidRPr="00C01F83" w:rsidR="00AA63D7">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01F83">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ompany)</w:t>
       </w:r>
       <w:r w:rsidRPr="007072A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1565539A" w14:textId="77777777" w:rsidR="000259ED" w:rsidRPr="007072A8" w:rsidRDefault="000259ED" w:rsidP="000259ED">
+    <w:p w:rsidRPr="007072A8" w:rsidR="000259ED" w:rsidP="000259ED" w:rsidRDefault="000259ED" w14:paraId="1565539A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B450B0B" w14:textId="2FF2B29F" w:rsidR="000259ED" w:rsidRPr="007072A8" w:rsidRDefault="000259ED" w:rsidP="000259ED">
+    <w:p w:rsidRPr="007072A8" w:rsidR="000259ED" w:rsidP="000259ED" w:rsidRDefault="000259ED" w14:paraId="6B450B0B" w14:textId="2FF2B29F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007072A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Th</w:t>
       </w:r>
       <w:r w:rsidR="00FA3099">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="007072A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Affidavit</w:t>
       </w:r>
       <w:r w:rsidR="00FA3099">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Agreement of Indemnity</w:t>
       </w:r>
       <w:r w:rsidRPr="007072A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> is being made at the request of the Superintendent of Banking and is given in consideration of the agreement of </w:t>
       </w:r>
       <w:r w:rsidRPr="00C01F83">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00AA63D7" w:rsidRPr="00C01F83">
+      <w:r w:rsidRPr="00C01F83" w:rsidR="00AA63D7">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01F83">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ubsidiary)</w:t>
       </w:r>
       <w:r w:rsidRPr="007072A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> to participate in a merger transaction whereby </w:t>
       </w:r>
       <w:r w:rsidRPr="00C01F83">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00AA63D7" w:rsidRPr="00C01F83">
+      <w:r w:rsidRPr="00C01F83" w:rsidR="00AA63D7">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01F83">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ompany)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01F83">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007072A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">will be merged with and into </w:t>
       </w:r>
       <w:r w:rsidRPr="00C01F83">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00AA63D7" w:rsidRPr="00C01F83">
+      <w:r w:rsidRPr="00C01F83" w:rsidR="00AA63D7">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01F83">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ubsidiary)</w:t>
       </w:r>
       <w:r w:rsidRPr="007072A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52C58581" w14:textId="77777777" w:rsidR="000259ED" w:rsidRPr="007072A8" w:rsidRDefault="000259ED" w:rsidP="000259ED">
+    <w:p w:rsidRPr="007072A8" w:rsidR="000259ED" w:rsidP="000259ED" w:rsidRDefault="000259ED" w14:paraId="52C58581" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E9F7DE7" w14:textId="49655F3A" w:rsidR="000259ED" w:rsidRPr="007072A8" w:rsidRDefault="000259ED" w:rsidP="000259ED">
+    <w:p w:rsidRPr="007072A8" w:rsidR="000259ED" w:rsidP="000259ED" w:rsidRDefault="000259ED" w14:paraId="7E9F7DE7" w14:textId="49655F3A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007072A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The foregoing statements are true and correct to the best of the knowledge, information, and belief of </w:t>
       </w:r>
       <w:r w:rsidRPr="00C01F83">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00AA63D7" w:rsidRPr="00C01F83">
+      <w:r w:rsidRPr="00C01F83" w:rsidR="00AA63D7">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01F83">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">olding </w:t>
       </w:r>
-      <w:r w:rsidR="00AA63D7" w:rsidRPr="00C01F83">
+      <w:r w:rsidRPr="00C01F83" w:rsidR="00AA63D7">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01F83">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ompany)</w:t>
       </w:r>
       <w:r w:rsidRPr="007072A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and its officers and directors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18D735B6" w14:textId="77777777" w:rsidR="0099019E" w:rsidRPr="007072A8" w:rsidRDefault="0099019E" w:rsidP="000259ED">
+    <w:p w:rsidRPr="007072A8" w:rsidR="0099019E" w:rsidP="000259ED" w:rsidRDefault="0099019E" w14:paraId="18D735B6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47ADF12B" w14:textId="7866DBB9" w:rsidR="000259ED" w:rsidRDefault="000259ED" w:rsidP="0041683B">
+    <w:p w:rsidR="000259ED" w:rsidP="0041683B" w:rsidRDefault="000259ED" w14:paraId="47ADF12B" w14:textId="7866DBB9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7020"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0041683B" w:rsidRPr="0041683B" w14:paraId="6B705047" w14:textId="77777777" w:rsidTr="00CC374C">
+      <w:tr w:rsidRPr="0041683B" w:rsidR="0041683B" w:rsidTr="00CC374C" w14:paraId="6B705047" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7020" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D8B7E11" w14:textId="77777777" w:rsidR="0041683B" w:rsidRPr="0041683B" w:rsidRDefault="0041683B" w:rsidP="0041683B">
+          <w:p w:rsidRPr="0041683B" w:rsidR="0041683B" w:rsidP="0041683B" w:rsidRDefault="0041683B" w14:paraId="7D8B7E11" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0041683B" w:rsidRPr="0041683B" w14:paraId="6985230A" w14:textId="77777777" w:rsidTr="00CC374C">
+      <w:tr w:rsidRPr="0041683B" w:rsidR="0041683B" w:rsidTr="00CC374C" w14:paraId="6985230A" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7020" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4EC4A89B" w14:textId="345D4F66" w:rsidR="0041683B" w:rsidRPr="0041683B" w:rsidRDefault="0041683B" w:rsidP="0041683B">
+          <w:p w:rsidRPr="0041683B" w:rsidR="0041683B" w:rsidP="0041683B" w:rsidRDefault="0041683B" w14:paraId="4EC4A89B" w14:textId="345D4F66">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Name of Bank Holding Company</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC374C" w:rsidRPr="0041683B" w14:paraId="7FA35C88" w14:textId="77777777" w:rsidTr="00CC374C">
+      <w:tr w:rsidRPr="0041683B" w:rsidR="00CC374C" w:rsidTr="00CC374C" w14:paraId="7FA35C88" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B4ACCE5" w14:textId="77777777" w:rsidR="00CC374C" w:rsidRDefault="00CC374C" w:rsidP="0041683B">
+          <w:p w:rsidR="00CC374C" w:rsidP="0041683B" w:rsidRDefault="00CC374C" w14:paraId="7B4ACCE5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0041683B" w:rsidRPr="0041683B" w14:paraId="54C7C2A6" w14:textId="77777777" w:rsidTr="00CC374C">
+      <w:tr w:rsidRPr="0041683B" w:rsidR="0041683B" w:rsidTr="00CC374C" w14:paraId="54C7C2A6" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7020" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="339E2394" w14:textId="7ADEF434" w:rsidR="0041683B" w:rsidRPr="0041683B" w:rsidRDefault="0041683B" w:rsidP="0041683B">
+          <w:p w:rsidRPr="0041683B" w:rsidR="0041683B" w:rsidP="0041683B" w:rsidRDefault="0041683B" w14:paraId="339E2394" w14:textId="7ADEF434">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Signature and Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0041683B" w:rsidRPr="0041683B" w14:paraId="3F1A1DB9" w14:textId="77777777" w:rsidTr="00CC374C">
+      <w:tr w:rsidRPr="0041683B" w:rsidR="0041683B" w:rsidTr="00CC374C" w14:paraId="3F1A1DB9" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7020" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="382D5B73" w14:textId="77777777" w:rsidR="0041683B" w:rsidRPr="0041683B" w:rsidRDefault="0041683B" w:rsidP="0041683B">
+          <w:p w:rsidRPr="0041683B" w:rsidR="0041683B" w:rsidP="0041683B" w:rsidRDefault="0041683B" w14:paraId="382D5B73" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0041683B" w:rsidRPr="0041683B" w14:paraId="74F7E4FC" w14:textId="77777777" w:rsidTr="00CC374C">
+      <w:tr w:rsidRPr="0041683B" w:rsidR="0041683B" w:rsidTr="00CC374C" w14:paraId="74F7E4FC" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7020" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67F31EF7" w14:textId="77777777" w:rsidR="0041683B" w:rsidRPr="0041683B" w:rsidRDefault="0041683B" w:rsidP="0041683B">
+          <w:p w:rsidRPr="0041683B" w:rsidR="0041683B" w:rsidP="0041683B" w:rsidRDefault="0041683B" w14:paraId="67F31EF7" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0041683B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1D085167" w14:textId="77777777" w:rsidR="00C01F83" w:rsidRPr="007072A8" w:rsidRDefault="00C01F83" w:rsidP="000259ED">
+    <w:p w:rsidRPr="007072A8" w:rsidR="00C01F83" w:rsidP="000259ED" w:rsidRDefault="00C01F83" w14:paraId="1D085167" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F616EAA" w14:textId="41BE3F0D" w:rsidR="00CD0325" w:rsidRDefault="00CD0325"/>
-    <w:p w14:paraId="700EC637" w14:textId="77777777" w:rsidR="007A38A7" w:rsidRDefault="007A38A7"/>
+    <w:p w:rsidR="00CD0325" w:rsidRDefault="00CD0325" w14:paraId="4F616EAA" w14:textId="41BE3F0D"/>
+    <w:p w:rsidR="007A38A7" w:rsidRDefault="007A38A7" w14:paraId="700EC637" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1548"/>
         <w:gridCol w:w="2282"/>
         <w:gridCol w:w="328"/>
         <w:gridCol w:w="540"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E02C96" w:rsidRPr="00E02C96" w14:paraId="006A4A48" w14:textId="77777777" w:rsidTr="00341EE5">
+      <w:tr w:rsidRPr="00E02C96" w:rsidR="00E02C96" w:rsidTr="00341EE5" w14:paraId="006A4A48" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2FDC04B3" w14:textId="77777777" w:rsidR="00E02C96" w:rsidRPr="00E02C96" w:rsidRDefault="00E02C96" w:rsidP="00F90C47">
+          <w:p w:rsidRPr="00E02C96" w:rsidR="00E02C96" w:rsidP="00F90C47" w:rsidRDefault="00E02C96" w14:paraId="2FDC04B3" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E02C96">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>State of Iowa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="26AD24B1" w14:textId="77777777" w:rsidR="00E02C96" w:rsidRPr="00E02C96" w:rsidRDefault="00E02C96" w:rsidP="00F90C47">
+          <w:p w:rsidRPr="00E02C96" w:rsidR="00E02C96" w:rsidP="00F90C47" w:rsidRDefault="00E02C96" w14:paraId="26AD24B1" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5B654FB9" w14:textId="77777777" w:rsidR="00E02C96" w:rsidRPr="00E02C96" w:rsidRDefault="00E02C96" w:rsidP="00F90C47">
+          <w:p w:rsidRPr="00E02C96" w:rsidR="00E02C96" w:rsidP="00F90C47" w:rsidRDefault="00E02C96" w14:paraId="5B654FB9" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E02C96">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="58B0599A" w14:textId="77777777" w:rsidR="00E02C96" w:rsidRPr="00E02C96" w:rsidRDefault="00E02C96" w:rsidP="00F90C47">
+          <w:p w:rsidRPr="00E02C96" w:rsidR="00E02C96" w:rsidP="00F90C47" w:rsidRDefault="00E02C96" w14:paraId="58B0599A" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E02C96" w:rsidRPr="00E02C96" w14:paraId="1D9175E3" w14:textId="77777777" w:rsidTr="00341EE5">
+      <w:tr w:rsidRPr="00E02C96" w:rsidR="00E02C96" w:rsidTr="00341EE5" w14:paraId="1D9175E3" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="08B05DC3" w14:textId="77777777" w:rsidR="00E02C96" w:rsidRPr="00E02C96" w:rsidRDefault="00E02C96" w:rsidP="00F90C47">
+          <w:p w:rsidRPr="00E02C96" w:rsidR="00E02C96" w:rsidP="00F90C47" w:rsidRDefault="00E02C96" w14:paraId="08B05DC3" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7109BEC1" w14:textId="77777777" w:rsidR="00E02C96" w:rsidRPr="00E02C96" w:rsidRDefault="00E02C96" w:rsidP="00F90C47">
+          <w:p w:rsidRPr="00E02C96" w:rsidR="00E02C96" w:rsidP="00F90C47" w:rsidRDefault="00E02C96" w14:paraId="7109BEC1" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1DE7F14E" w14:textId="77777777" w:rsidR="00E02C96" w:rsidRPr="00E02C96" w:rsidRDefault="00E02C96" w:rsidP="00F90C47">
+          <w:p w:rsidRPr="00E02C96" w:rsidR="00E02C96" w:rsidP="00F90C47" w:rsidRDefault="00E02C96" w14:paraId="1DE7F14E" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E02C96">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="662110E1" w14:textId="77777777" w:rsidR="00E02C96" w:rsidRPr="00E02C96" w:rsidRDefault="00E02C96" w:rsidP="00F90C47">
+          <w:p w:rsidRPr="00E02C96" w:rsidR="00E02C96" w:rsidP="00F90C47" w:rsidRDefault="00E02C96" w14:paraId="662110E1" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E02C96">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>SS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E02C96" w:rsidRPr="00E02C96" w14:paraId="0B74CEAB" w14:textId="77777777" w:rsidTr="00341EE5">
+      <w:tr w:rsidRPr="00E02C96" w:rsidR="00E02C96" w:rsidTr="00341EE5" w14:paraId="0B74CEAB" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="70643963" w14:textId="77777777" w:rsidR="00E02C96" w:rsidRPr="00E02C96" w:rsidRDefault="00E02C96" w:rsidP="00F90C47">
+          <w:p w:rsidRPr="00E02C96" w:rsidR="00E02C96" w:rsidP="00F90C47" w:rsidRDefault="00E02C96" w14:paraId="70643963" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E02C96">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">County of </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4FFA8672" w14:textId="77777777" w:rsidR="00E02C96" w:rsidRPr="00E02C96" w:rsidRDefault="00E02C96" w:rsidP="00F90C47">
+          <w:p w:rsidRPr="00E02C96" w:rsidR="00E02C96" w:rsidP="00F90C47" w:rsidRDefault="00E02C96" w14:paraId="4FFA8672" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5904AA70" w14:textId="77777777" w:rsidR="00E02C96" w:rsidRPr="00E02C96" w:rsidRDefault="00E02C96" w:rsidP="00F90C47">
+          <w:p w:rsidRPr="00E02C96" w:rsidR="00E02C96" w:rsidP="00F90C47" w:rsidRDefault="00E02C96" w14:paraId="5904AA70" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E02C96">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="230B8187" w14:textId="77777777" w:rsidR="00E02C96" w:rsidRPr="00E02C96" w:rsidRDefault="00E02C96" w:rsidP="00F90C47">
+          <w:p w:rsidRPr="00E02C96" w:rsidR="00E02C96" w:rsidP="00F90C47" w:rsidRDefault="00E02C96" w14:paraId="230B8187" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3F97E063" w14:textId="77777777" w:rsidR="00E02C96" w:rsidRDefault="00E02C96" w:rsidP="00F90C47">
+    <w:p w:rsidR="00E02C96" w:rsidP="00F90C47" w:rsidRDefault="00E02C96" w14:paraId="3F97E063" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="585C07DE" w14:textId="37037DAE" w:rsidR="000259ED" w:rsidRPr="007072A8" w:rsidRDefault="000259ED" w:rsidP="001658F0">
+    <w:p w:rsidRPr="007072A8" w:rsidR="000259ED" w:rsidP="001658F0" w:rsidRDefault="000259ED" w14:paraId="585C07DE" w14:textId="37037DAE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007072A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">On this </w:t>
       </w:r>
-      <w:r w:rsidR="00CD0325" w:rsidRPr="00CD0325">
+      <w:r w:rsidRPr="00CD0325" w:rsidR="00CD0325">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(date)</w:t>
       </w:r>
       <w:r w:rsidR="00057CB1">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="007072A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> before me, the undersigned, a Notary Public in and for the State of Iowa, personally appeared</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD0325">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD0325">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="005E42B7" w:rsidRPr="00CD0325">
+      <w:r w:rsidRPr="00CD0325" w:rsidR="005E42B7">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD0325">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ame)</w:t>
       </w:r>
       <w:r w:rsidRPr="007072A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, who, being by me duly sworn, did say that </w:t>
       </w:r>
       <w:r w:rsidR="00057CB1">
         <w:rPr>
@@ -12134,79 +12104,79 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00057CB1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidRPr="007072A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD0325">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00EB344B" w:rsidRPr="00CD0325">
+      <w:r w:rsidRPr="00CD0325" w:rsidR="00EB344B">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD0325">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>itle)</w:t>
       </w:r>
       <w:r w:rsidR="001527C0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="001527C0" w:rsidRPr="001527C0">
+      <w:r w:rsidRPr="001527C0" w:rsidR="001527C0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>respectively,</w:t>
       </w:r>
       <w:r w:rsidR="00057CB1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007072A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">of the corporation executing the foregoing instrument; that </w:t>
       </w:r>
       <w:r w:rsidR="00DF4B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12247,216 +12217,216 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">on behalf of the corporation by authority of its board of directors; </w:t>
       </w:r>
       <w:r w:rsidR="004C7F51">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidRPr="007072A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD0325">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00EB344B" w:rsidRPr="00CD0325">
+      <w:r w:rsidRPr="00CD0325" w:rsidR="00EB344B">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD0325">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ame)</w:t>
       </w:r>
       <w:r w:rsidRPr="007072A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, as officer, acknowledged the execution of </w:t>
       </w:r>
       <w:r w:rsidR="008F3B90">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>said</w:t>
       </w:r>
       <w:r w:rsidRPr="007072A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> instrument to be the voluntary act and deed of the corporation, by it and by </w:t>
       </w:r>
       <w:r w:rsidR="008F3B90">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>them</w:t>
       </w:r>
       <w:r w:rsidRPr="007072A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> voluntarily executed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A4029D9" w14:textId="77777777" w:rsidR="00EB344B" w:rsidRPr="007072A8" w:rsidRDefault="00EB344B" w:rsidP="000259ED">
+    <w:p w:rsidRPr="007072A8" w:rsidR="00EB344B" w:rsidP="000259ED" w:rsidRDefault="00EB344B" w14:paraId="1A4029D9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DA6B8D9" w14:textId="6C58D135" w:rsidR="000259ED" w:rsidRDefault="000259ED" w:rsidP="000259ED">
+    <w:p w:rsidR="000259ED" w:rsidP="000259ED" w:rsidRDefault="000259ED" w14:paraId="5DA6B8D9" w14:textId="6C58D135">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="265ECC53" w14:textId="77777777" w:rsidR="00CD0325" w:rsidRPr="007072A8" w:rsidRDefault="00CD0325" w:rsidP="000259ED">
+    <w:p w:rsidRPr="007072A8" w:rsidR="00CD0325" w:rsidP="000259ED" w:rsidRDefault="00CD0325" w14:paraId="265ECC53" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4788"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB344B" w:rsidRPr="007072A8" w14:paraId="10FB6C9D" w14:textId="77777777" w:rsidTr="00C0129A">
+      <w:tr w:rsidRPr="007072A8" w:rsidR="00EB344B" w:rsidTr="00C0129A" w14:paraId="10FB6C9D" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C76B49B" w14:textId="52A04A4B" w:rsidR="00EB344B" w:rsidRPr="007072A8" w:rsidRDefault="00EB344B" w:rsidP="005C5C3A">
+          <w:p w:rsidRPr="007072A8" w:rsidR="00EB344B" w:rsidP="005C5C3A" w:rsidRDefault="00EB344B" w14:paraId="1C76B49B" w14:textId="52A04A4B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007072A8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Notary Public in and for </w:t>
             </w:r>
             <w:r w:rsidR="00741B46">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Said County and </w:t>
             </w:r>
             <w:r w:rsidRPr="007072A8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">State </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7AF2F3F3" w14:textId="77777777" w:rsidR="00011317" w:rsidRPr="0077771C" w:rsidRDefault="00011317" w:rsidP="001658F0">
+    <w:p w:rsidRPr="0077771C" w:rsidR="00011317" w:rsidP="001658F0" w:rsidRDefault="00011317" w14:paraId="7AF2F3F3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00011317" w:rsidRPr="0077771C">
+    <w:sectPr w:rsidRPr="0077771C" w:rsidR="00011317">
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
-      <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait" w:code="1"/>
       <w:pgMar w:top="1152" w:right="1152" w:bottom="1152" w:left="1152" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E3F3F80" w14:textId="77777777" w:rsidR="002D5F58" w:rsidRDefault="002D5F58">
+    <w:p w:rsidR="002D5F58" w:rsidRDefault="002D5F58" w14:paraId="2E3F3F80" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="383DC41B" w14:textId="77777777" w:rsidR="002D5F58" w:rsidRDefault="002D5F58">
+    <w:p w:rsidR="002D5F58" w:rsidRDefault="002D5F58" w14:paraId="383DC41B" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7159FCE3" w14:textId="77777777" w:rsidR="002D5F58" w:rsidRDefault="002D5F58">
+    <w:p w:rsidR="002D5F58" w:rsidRDefault="002D5F58" w14:paraId="7159FCE3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -12485,137 +12455,265 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6B795B18" w14:textId="3A4A0D28" w:rsidR="00FD6338" w:rsidRPr="00FD6338" w:rsidRDefault="00FD6338">
+  <w:p w:rsidRPr="00FD6338" w:rsidR="00FD6338" w:rsidRDefault="00FD6338" w14:paraId="6B795B18" w14:textId="05BF3839">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="79B1E97B" w:rsidR="79B1E97B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve">Effective </w:t>
     </w:r>
-    <w:r w:rsidR="00E949E0">
+    <w:r w:rsidRPr="79B1E97B" w:rsidR="79B1E97B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
-      <w:t>December</w:t>
-[...11 lines deleted...]
-      <w:t>2023</w:t>
+      <w:t>October 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6E231F0F" w14:textId="34974C43" w:rsidR="7CA263BB" w:rsidRDefault="7CA263BB" w:rsidP="7CA263BB">
+  <w:p w:rsidR="7CA263BB" w:rsidP="7CA263BB" w:rsidRDefault="7CA263BB" w14:paraId="6E231F0F" w14:textId="34974C43">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3D868BA9" w14:textId="457488A7" w:rsidR="7CA263BB" w:rsidRDefault="7CA263BB" w:rsidP="7CA263BB">
+  <w:p w:rsidR="7CA263BB" w:rsidP="7CA263BB" w:rsidRDefault="7CA263BB" w14:paraId="3D868BA9" w14:textId="457488A7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableNormal"/>
+      <w:bidiVisual w:val="0"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="79B1E97B" w:rsidTr="79B1E97B" w14:paraId="18A52FB6">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="79B1E97B" w:rsidP="79B1E97B" w:rsidRDefault="79B1E97B" w14:paraId="48C10449" w14:textId="6B1DA85A">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:left="-115"/>
+            <w:jc w:val="left"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="79B1E97B" w:rsidP="79B1E97B" w:rsidRDefault="79B1E97B" w14:paraId="3197FE87" w14:textId="4B82EB9E">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="79B1E97B" w:rsidP="79B1E97B" w:rsidRDefault="79B1E97B" w14:paraId="21BAF79A" w14:textId="2F2DEF00">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="79B1E97B" w:rsidP="79B1E97B" w:rsidRDefault="79B1E97B" w14:paraId="2F912CFF" w14:textId="7701191E">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableNormal"/>
+      <w:bidiVisual w:val="0"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="79B1E97B" w:rsidTr="79B1E97B" w14:paraId="5DB7966A">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="79B1E97B" w:rsidP="79B1E97B" w:rsidRDefault="79B1E97B" w14:paraId="475A2EE8" w14:textId="16B45F46">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:left="-115"/>
+            <w:jc w:val="left"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="79B1E97B" w:rsidP="79B1E97B" w:rsidRDefault="79B1E97B" w14:paraId="68560CFA" w14:textId="1244B043">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="79B1E97B" w:rsidP="79B1E97B" w:rsidRDefault="79B1E97B" w14:paraId="34180939" w14:textId="2AEC0D8D">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="79B1E97B" w:rsidP="79B1E97B" w:rsidRDefault="79B1E97B" w14:paraId="29B177C3" w14:textId="49803755">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:bidi w:val="0"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7FC16861" w14:textId="77777777" w:rsidR="002D5F58" w:rsidRDefault="002D5F58">
+    <w:p w:rsidR="002D5F58" w:rsidRDefault="002D5F58" w14:paraId="7FC16861" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39E39B90" w14:textId="77777777" w:rsidR="002D5F58" w:rsidRDefault="002D5F58">
+    <w:p w:rsidR="002D5F58" w:rsidRDefault="002D5F58" w14:paraId="39E39B90" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3212951D" w14:textId="77777777" w:rsidR="002D5F58" w:rsidRDefault="002D5F58">
+    <w:p w:rsidR="002D5F58" w:rsidRDefault="002D5F58" w14:paraId="3212951D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0C198D55" w14:textId="77777777" w:rsidR="002E1E1B" w:rsidRDefault="002E1E1B" w:rsidP="002E1E1B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="002E1E1B" w:rsidP="002E1E1B" w:rsidRDefault="002E1E1B" w14:paraId="0C198D55" w14:textId="77777777">
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="dashDotStroked" w:sz="24" w:space="1" w:color="067070"/>
+        <w:bottom w:val="dashDotStroked" w:color="067070" w:sz="24" w:space="1"/>
       </w:pBdr>
       <w:spacing w:after="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="495D6286" wp14:editId="16CCC2B0">
           <wp:extent cx="4334265" cy="792482"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="744627801" name="Picture 1" descr="Iowa Division of Banking logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="744627801" name="Picture 1" descr="Iowa Division of Banking logo"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
@@ -12623,83 +12721,223 @@
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="4334265" cy="792482"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4B4FA442" w14:textId="77777777" w:rsidR="002E1E1B" w:rsidRDefault="002E1E1B" w:rsidP="002E1E1B">
+  <w:p w:rsidR="002E1E1B" w:rsidP="002E1E1B" w:rsidRDefault="002E1E1B" w14:paraId="4B4FA442" w14:textId="77777777">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="dashDotStroked" w:sz="24" w:space="1" w:color="067070"/>
+        <w:top w:val="dashDotStroked" w:color="067070" w:sz="24" w:space="1"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="53705AFA" w14:textId="77777777" w:rsidR="004C1900" w:rsidRPr="004C1900" w:rsidRDefault="004C1900" w:rsidP="004C1900">
+  <w:p w:rsidRPr="004C1900" w:rsidR="004C1900" w:rsidP="004C1900" w:rsidRDefault="004C1900" w14:paraId="53705AFA" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="347A6541" w14:textId="139EEB41" w:rsidR="7CA263BB" w:rsidRDefault="7CA263BB" w:rsidP="7CA263BB">
+  <w:p w:rsidR="7CA263BB" w:rsidP="7CA263BB" w:rsidRDefault="7CA263BB" w14:paraId="347A6541" w14:textId="139EEB41">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="720814F5" w14:textId="77777777" w:rsidR="000B7241" w:rsidRDefault="000B7241"/>
+  <w:p w:rsidR="000B7241" w:rsidRDefault="000B7241" w14:paraId="720814F5" w14:textId="77777777"/>
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableNormal"/>
+      <w:bidiVisual w:val="0"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="79B1E97B" w:rsidTr="79B1E97B" w14:paraId="7F5B4104">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="79B1E97B" w:rsidP="79B1E97B" w:rsidRDefault="79B1E97B" w14:paraId="343F628A" w14:textId="3766820E">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:left="-115"/>
+            <w:jc w:val="left"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="79B1E97B" w:rsidP="79B1E97B" w:rsidRDefault="79B1E97B" w14:paraId="7F538728" w14:textId="54693FFA">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="79B1E97B" w:rsidP="79B1E97B" w:rsidRDefault="79B1E97B" w14:paraId="29F6092B" w14:textId="652DF74F">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="79B1E97B" w:rsidP="79B1E97B" w:rsidRDefault="79B1E97B" w14:paraId="580F9F98" w14:textId="2A5A5010">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableNormal"/>
+      <w:bidiVisual w:val="0"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="79B1E97B" w:rsidTr="79B1E97B" w14:paraId="40232018">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="79B1E97B" w:rsidP="79B1E97B" w:rsidRDefault="79B1E97B" w14:paraId="7EEA5015" w14:textId="3AD6EB5D">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:left="-115"/>
+            <w:jc w:val="left"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="79B1E97B" w:rsidP="79B1E97B" w:rsidRDefault="79B1E97B" w14:paraId="5A91E24C" w14:textId="7B914D3F">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="79B1E97B" w:rsidP="79B1E97B" w:rsidRDefault="79B1E97B" w14:paraId="5FBB9B82" w14:textId="2926C03B">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="79B1E97B" w:rsidP="79B1E97B" w:rsidRDefault="79B1E97B" w14:paraId="3B24A558" w14:textId="160FE30A">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01EB3140"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="30C6A962"/>
     <w:lvl w:ilvl="0" w:tplc="3C4CBC88">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="375"/>
         </w:tabs>
         <w:ind w:left="375" w:hanging="375"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
@@ -12813,349 +13051,349 @@
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14AF34CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D0422C3E"/>
     <w:lvl w:ilvl="0" w:tplc="BD5AD154">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="160606FA"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C8673AF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="81865874"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="225E15EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="30C6A962"/>
     <w:lvl w:ilvl="0" w:tplc="BD5AD154">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="180"/>
@@ -13228,447 +13466,447 @@
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23A1015F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8B92D804"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="247B4001"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="084C9F1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="273E2EBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9E78E68E"/>
     <w:lvl w:ilvl="0" w:tplc="BD5AD154">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27DB4127"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8D2A16F0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FAD2A14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="14DA5AA6"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13757,1081 +13995,1081 @@
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33E819DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="81865874"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35245B74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="77289AA8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40972AE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DB3AF1A8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47553A8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A4D294CC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52402B65"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090003"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DCA6924"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CEFC1BF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F8C35D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C2141E9C"/>
     <w:lvl w:ilvl="0" w:tplc="ABDCCB1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69762804"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B801A46"/>
     <w:lvl w:ilvl="0" w:tplc="BD5AD154">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C7818F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="37AC5048"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75A51D5E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="81865874"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B0548EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A75AB0E2"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14893,147 +15131,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EE60F2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="36FCE6EE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1747536070">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1005018908">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="77137442">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="80218940">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1868790889">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1474711043">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="248007150">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="181867432">
@@ -15066,55 +15304,56 @@
   <w:num w:numId="17" w16cid:durableId="1190073056">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1782455957">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="593443159">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1153646305">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="948119813">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1168055524">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="691880287">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="90"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -15837,198 +16076,200 @@
     <w:rsid w:val="00F75269"/>
     <w:rsid w:val="00F804C7"/>
     <w:rsid w:val="00F852F0"/>
     <w:rsid w:val="00F860CA"/>
     <w:rsid w:val="00F90C47"/>
     <w:rsid w:val="00F90FE8"/>
     <w:rsid w:val="00F92AA3"/>
     <w:rsid w:val="00F949EF"/>
     <w:rsid w:val="00F9508F"/>
     <w:rsid w:val="00F9617B"/>
     <w:rsid w:val="00F966CC"/>
     <w:rsid w:val="00F97F58"/>
     <w:rsid w:val="00FA17F8"/>
     <w:rsid w:val="00FA3099"/>
     <w:rsid w:val="00FA7CB8"/>
     <w:rsid w:val="00FB2EBB"/>
     <w:rsid w:val="00FC247F"/>
     <w:rsid w:val="00FD1585"/>
     <w:rsid w:val="00FD318E"/>
     <w:rsid w:val="00FD31EF"/>
     <w:rsid w:val="00FD333F"/>
     <w:rsid w:val="00FD6338"/>
     <w:rsid w:val="00FF3BBB"/>
     <w:rsid w:val="00FF6F07"/>
     <w:rsid w:val="06C96D60"/>
+    <w:rsid w:val="11CEE8F2"/>
     <w:rsid w:val="1357F931"/>
     <w:rsid w:val="1C6FD8A1"/>
     <w:rsid w:val="1EA112FF"/>
     <w:rsid w:val="21EA6F7F"/>
     <w:rsid w:val="27BC8BF2"/>
     <w:rsid w:val="2B1CFF74"/>
     <w:rsid w:val="2EB935CF"/>
     <w:rsid w:val="353B17F9"/>
     <w:rsid w:val="3562D3AD"/>
     <w:rsid w:val="3AAE287B"/>
     <w:rsid w:val="3C49F8DC"/>
     <w:rsid w:val="45C21CD6"/>
     <w:rsid w:val="45FA4722"/>
     <w:rsid w:val="486A1959"/>
     <w:rsid w:val="56E19982"/>
     <w:rsid w:val="64DF3D41"/>
+    <w:rsid w:val="70DA223A"/>
     <w:rsid w:val="71C0E10E"/>
     <w:rsid w:val="78B655FC"/>
+    <w:rsid w:val="79B1E97B"/>
     <w:rsid w:val="7B3EA1A0"/>
     <w:rsid w:val="7CA263BB"/>
     <w:rsid w:val="7D52BF66"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="46C80A94"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{58231725-1E6E-4370-B2AE-3AF9D7736146}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:uiPriority="99" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:uiPriority="99" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -16071,52 +16312,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -16177,57 +16418,57 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00873F0A"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00873F0A"/>
     <w:pPr>
       <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
@@ -16388,327 +16629,327 @@
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002C0298"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00873F0A"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
       <w:b/>
       <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00533EC7"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+  <w:style w:type="paragraph" w:styleId="TableParagraph" w:customStyle="1">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="002C0298"/>
     <w:pPr>
       <w:spacing w:line="252" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00873F0A"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
       <w:b/>
       <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00873F0A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:color w:val="1F3763"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002C0298"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
     <w:name w:val="Heading 5 Char"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002C0298"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
     <w:name w:val="Heading 6 Char"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002C0298"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:color w:val="1F3763"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
     <w:name w:val="Heading 7 Char"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002C0298"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="1F3763"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
     <w:name w:val="Heading 8 Char"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002C0298"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:color w:val="272727"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
     <w:name w:val="Heading 9 Char"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002C0298"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002C0298"/>
     <w:pPr>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="44546A"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="002C0298"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="002C0298"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="002C0298"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="5A5A5A"/>
       <w:spacing w:val="15"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
     <w:name w:val="Subtitle Char"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="002C0298"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:color w:val="5A5A5A"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="002C0298"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:uiPriority w:val="20"/>
@@ -16733,95 +16974,95 @@
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="002C0298"/>
     <w:pPr>
       <w:spacing w:before="200" w:after="160"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
     <w:name w:val="Quote Char"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="002C0298"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="002C0298"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="10" w:color="4472C4"/>
-        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="4472C4"/>
+        <w:top w:val="single" w:color="4472C4" w:sz="4" w:space="10"/>
+        <w:bottom w:val="single" w:color="4472C4" w:sz="4" w:space="10"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
     <w:name w:val="Intense Quote Char"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="002C0298"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="002C0298"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="002C0298"/>
     <w:rPr>
       <w:i/>
@@ -16860,142 +17101,141 @@
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002C0298"/>
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+    <w:name w:val="Comment Reference"/>
     <w:rsid w:val="00C877B5"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+    <w:name w:val="Comment Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:rsid w:val="00C877B5"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:link w:val="CommentText"/>
     <w:rsid w:val="00C877B5"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
-    <w:name w:val="annotation subject"/>
+    <w:name w:val="Comment Subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:rsid w:val="00C877B5"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:rsid w:val="00C877B5"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="002F7631"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00FB4123"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml" Id="Rb68974b006a24877" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="R2f7f9cde441c49b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml" Id="Rd176cd95eba64ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="R31a5453252ce4dea" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -17288,72 +17528,73 @@
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TaxCatchAll xmlns="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ec68e26f-a2bc-4408-a52a-4bed410c5093">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100004116819EEBBA43B071ADEAABD7CDA0" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2cfebbc3e43ec4681aedb2c54be0718a">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="ec68e26f-a2bc-4408-a52a-4bed410c5093" xmlns:ns3="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="10adf789fd5108a72d26f898f537a182" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100004116819EEBBA43B071ADEAABD7CDA0" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a413ad8f8cacf9600904427cd1574e49">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="ec68e26f-a2bc-4408-a52a-4bed410c5093" xmlns:ns3="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b4a772b0b3af535052cf18beee026fbd" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
     <xsd:import namespace="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="10" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="11" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ec68e26f-a2bc-4408-a52a-4bed410c5093" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -17376,50 +17617,55 @@
     <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="18" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="19" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{17bf9f8e-2519-4288-b1f9-3fa10b026a6b}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="fdb1662f-fd37-417e-b6a8-345ff9ff89b9">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -17522,111 +17768,73 @@
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38F15FA7-AE1D-4A5E-A27B-EE9286727151}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{955F9846-1299-44A4-8597-53718E970E6F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <ds:schemaRef ds:uri="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74EB94B0-0FAE-4D59-A896-2B317780105C}">
-[...15 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BE16953-E507-4CF2-AE8C-96592C8524DE}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{a9bc8cfd-9b51-41b5-9523-fdea261bf622}" enabled="0" method="" siteId="{a9bc8cfd-9b51-41b5-9523-fdea261bf622}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>Nebraska Department of Banking &amp; Finance</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IDOB Supplement to Interagency Bank Merger Act (Merger) - Bank Application</dc:title>
   <dc:subject/>
   <dc:creator>J. Nick Lenzen</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <lastModifiedBy>Jill Pasbrig</lastModifiedBy>
+  <revision>23</revision>
+  <lastPrinted>2006-05-03T17:40:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100004116819EEBBA43B071ADEAABD7CDA0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>