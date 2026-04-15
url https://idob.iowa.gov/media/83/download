--- v0 (2025-10-09)
+++ v1 (2026-04-15)
@@ -14,91 +14,68 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7D13E1A1" w14:textId="34E3FE74" w:rsidR="003570CA" w:rsidRPr="002E1E1B" w:rsidRDefault="003570CA" w:rsidP="00140214">
+    <w:p w14:paraId="7D13E1A1" w14:textId="34E3FE74" w:rsidR="003570CA" w:rsidRPr="00873F0A" w:rsidRDefault="003570CA" w:rsidP="00873F0A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:keepNext w:val="0"/>
-[...10 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873F0A">
         <w:t>SUPPLEMENT TO INTERAGENCY BANK MERGER ACT APPLICATION</w:t>
       </w:r>
-      <w:r w:rsidR="0041701B" w:rsidRPr="002E1E1B">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0041701B" w:rsidRPr="00873F0A">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E2B3B60" w14:textId="69149411" w:rsidR="00446CAA" w:rsidRPr="002E1E1B" w:rsidRDefault="00446CAA" w:rsidP="00F33D69">
-[...11 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="2E2B3B60" w14:textId="69149411" w:rsidR="00446CAA" w:rsidRPr="00873F0A" w:rsidRDefault="00446CAA" w:rsidP="00873F0A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00873F0A">
         <w:t>General Information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F7BDEAD" w14:textId="38838418" w:rsidR="006B720E" w:rsidRDefault="00446CAA" w:rsidP="00CD3F17">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00946126">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Contact the bank analyst assigned to the institution </w:t>
       </w:r>
       <w:r w:rsidR="0054650B" w:rsidRPr="00946126">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>at (515)</w:t>
       </w:r>
       <w:r w:rsidR="00906BFC">
         <w:rPr>
@@ -233,73 +210,58 @@
     <w:p w14:paraId="2BE50993" w14:textId="25E02E67" w:rsidR="0068656D" w:rsidRDefault="0068656D" w:rsidP="00CD3F17">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2460E662" w14:textId="57BEFD58" w:rsidR="00191C26" w:rsidRPr="007D3D9C" w:rsidRDefault="00191C26" w:rsidP="007D3D9C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00191C26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>All correspondence will be sent to the contact person listed on the Interagency Bank Merger Act Application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EA58E06" w14:textId="1197246B" w:rsidR="00446CAA" w:rsidRPr="002E1E1B" w:rsidRDefault="00C877B5" w:rsidP="00F33D69">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="4EA58E06" w14:textId="1197246B" w:rsidR="00446CAA" w:rsidRPr="002E1E1B" w:rsidRDefault="00C877B5" w:rsidP="00873F0A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="002E1E1B">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Fees and </w:t>
       </w:r>
       <w:r w:rsidR="00446CAA" w:rsidRPr="002E1E1B">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Submission</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00CBE317" w14:textId="4AA52BC2" w:rsidR="005023B2" w:rsidRPr="00946126" w:rsidRDefault="00E53E91" w:rsidP="45FA4722">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00946126">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Submit </w:t>
       </w:r>
       <w:r w:rsidR="005023B2" w:rsidRPr="00946126">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">one executed </w:t>
       </w:r>
       <w:r w:rsidR="00011317" w:rsidRPr="00946126">
         <w:rPr>
@@ -716,65 +678,55 @@
     </w:p>
     <w:p w14:paraId="3DFA535A" w14:textId="21EBB118" w:rsidR="00D87668" w:rsidRPr="00D87668" w:rsidRDefault="00D87668" w:rsidP="00D87668">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D87668">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>If scanning a document, reducing the resolution can help decrease file size.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FD19E12" w14:textId="17A9EA37" w:rsidR="00D826C3" w:rsidRPr="00946126" w:rsidRDefault="00D826C3" w:rsidP="003570CA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14BC83AC" w14:textId="77777777" w:rsidR="00D826C3" w:rsidRPr="002E1E1B" w:rsidRDefault="00D826C3" w:rsidP="00D826C3">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="14BC83AC" w14:textId="77777777" w:rsidR="00D826C3" w:rsidRPr="002E1E1B" w:rsidRDefault="00D826C3" w:rsidP="00873F0A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="002E1E1B">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Public Disclosure of Information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F141828" w14:textId="140022DF" w:rsidR="00D826C3" w:rsidRPr="00946126" w:rsidRDefault="00D826C3" w:rsidP="00D826C3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00946126">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">The Superintendent </w:t>
       </w:r>
       <w:r w:rsidR="00EF02B8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">of Banking (Superintendent) </w:t>
       </w:r>
       <w:r w:rsidRPr="00946126">
         <w:rPr>
@@ -923,73 +875,58 @@
     </w:p>
     <w:p w14:paraId="7ED52E29" w14:textId="77777777" w:rsidR="00D826C3" w:rsidRPr="00946126" w:rsidRDefault="00D826C3" w:rsidP="00D826C3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00946126">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>It is the applicant’s responsibility to identify and properly excise the information it believes to be confidential from the public copy.  The applicant’s failure to request confidential treatment of material or failure to provide a public copy with the confidential information excised will be deemed by the Superintendent as a waiver of any right to confidentiality which the applicant may have had and shall relieve the Superintendent from any responsibility if the information is viewed by the public or a competitor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C4F9964" w14:textId="77777777" w:rsidR="00D826C3" w:rsidRPr="00946126" w:rsidRDefault="00D826C3" w:rsidP="003570CA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EF5A027" w14:textId="5A929BD4" w:rsidR="00F9617B" w:rsidRPr="002E1E1B" w:rsidRDefault="00F9617B" w:rsidP="00F33D69">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="6EF5A027" w14:textId="5A929BD4" w:rsidR="00F9617B" w:rsidRPr="002E1E1B" w:rsidRDefault="00F9617B" w:rsidP="00873F0A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="002E1E1B">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Actions</w:t>
       </w:r>
       <w:r w:rsidR="001102CD" w:rsidRPr="002E1E1B">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> by Applicant</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="600DF3CC" w14:textId="49523D81" w:rsidR="005D719A" w:rsidRPr="008E7451" w:rsidRDefault="009E4C46" w:rsidP="00140214">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">All parties prepare and agree on </w:t>
       </w:r>
       <w:r w:rsidR="005D719A" w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1936,65 +1873,55 @@
       <w:r w:rsidRPr="2B1CFF74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">.  The List of Shareholders is to be completed as of the effective date of </w:t>
       </w:r>
       <w:r w:rsidR="002442D6" w:rsidRPr="2B1CFF74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="002946FA" w:rsidRPr="2B1CFF74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>merger</w:t>
       </w:r>
       <w:r w:rsidRPr="2B1CFF74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F799FCE" w14:textId="77777777" w:rsidR="00BB0234" w:rsidRPr="002E1E1B" w:rsidRDefault="001102CD" w:rsidP="00F33D69">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="4F799FCE" w14:textId="77777777" w:rsidR="00BB0234" w:rsidRPr="002E1E1B" w:rsidRDefault="001102CD" w:rsidP="00873F0A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="002E1E1B">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Application Processing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07F47A68" w14:textId="0C14FBF1" w:rsidR="00533EC7" w:rsidRDefault="001102CD" w:rsidP="00140214">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="001775CD" w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -2818,74 +2745,62 @@
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A9F2A65" w14:textId="77777777" w:rsidR="004C1900" w:rsidRDefault="004C1900" w:rsidP="000202BF">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:sectPr w:rsidR="004C1900" w:rsidSect="002E1E1B">
           <w:headerReference w:type="first" r:id="rId11"/>
           <w:footerReference w:type="first" r:id="rId12"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="979" w:gutter="0"/>
           <w:paperSrc w:first="1" w:other="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16269D43" w14:textId="4E7EC3B5" w:rsidR="00237916" w:rsidRPr="00237916" w:rsidRDefault="00237916" w:rsidP="00140214">
-[...3 lines deleted...]
-        <w:keepLines w:val="0"/>
+    <w:p w14:paraId="16269D43" w14:textId="4E7EC3B5" w:rsidR="00237916" w:rsidRPr="00237916" w:rsidRDefault="00237916" w:rsidP="00873F0A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E1E1B">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>PLAN OF MERGER</w:t>
       </w:r>
       <w:r w:rsidR="0024587B" w:rsidRPr="002E1E1B">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="626BD43A" w14:textId="3979A7D1" w:rsidR="00237916" w:rsidRPr="008E7451" w:rsidRDefault="00FD333F" w:rsidP="00340654">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidR="00237916" w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B73204" w:rsidRPr="008E7451">
         <w:rPr>
@@ -3428,75 +3343,62 @@
     <w:p w14:paraId="131D0651" w14:textId="77777777" w:rsidR="00237916" w:rsidRPr="00237916" w:rsidRDefault="00237916" w:rsidP="00323744">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B881888" w14:textId="77777777" w:rsidR="00237916" w:rsidRPr="00237916" w:rsidRDefault="00237916" w:rsidP="00340654">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:sectPr w:rsidR="00237916" w:rsidRPr="00237916" w:rsidSect="002E1E1B">
           <w:headerReference w:type="first" r:id="rId13"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="979" w:gutter="0"/>
           <w:paperSrc w:first="1" w:other="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B14173F" w14:textId="6F3CD810" w:rsidR="00577E07" w:rsidRPr="002E1E1B" w:rsidRDefault="00577E07" w:rsidP="00B24EB5">
-[...3 lines deleted...]
-        <w:keepLines w:val="0"/>
+    <w:p w14:paraId="7B14173F" w14:textId="6F3CD810" w:rsidR="00577E07" w:rsidRPr="002E1E1B" w:rsidRDefault="00577E07" w:rsidP="00873F0A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:color w:val="03637B"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E1E1B">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ARTICLES OF MERGER</w:t>
       </w:r>
       <w:r w:rsidR="00D334AF" w:rsidRPr="002E1E1B">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CCCC81E" w14:textId="77777777" w:rsidR="00577E07" w:rsidRPr="00522933" w:rsidRDefault="00577E07" w:rsidP="00577E07">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00522933">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5995,52 +5897,52 @@
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="31FFFCDE" w14:textId="77777777" w:rsidR="00577E07" w:rsidRPr="0081252A" w:rsidRDefault="00577E07" w:rsidP="00295158">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0081252A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">State of </w:t>
             </w:r>
-            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
                 <w:r w:rsidRPr="0081252A">
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                   <w:t>Iowa</w:t>
                 </w:r>
               </w:smartTag>
             </w:smartTag>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="44948CF7" w14:textId="77777777" w:rsidR="00577E07" w:rsidRPr="0081252A" w:rsidRDefault="00577E07" w:rsidP="00295158">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
@@ -7093,140 +6995,83 @@
               </w:rPr>
               <w:t>Notary Public in and for Said County and State</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="35A77879" w14:textId="77777777" w:rsidR="004C1900" w:rsidRDefault="004C1900" w:rsidP="00295158">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:sectPr w:rsidR="004C1900" w:rsidSect="0038522A">
           <w:headerReference w:type="default" r:id="rId14"/>
           <w:footerReference w:type="default" r:id="rId15"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="0" w:gutter="0"/>
           <w:paperSrc w:first="1" w:other="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="128C9C5A" w14:textId="1A07E80E" w:rsidR="00237916" w:rsidRPr="002E1E1B" w:rsidRDefault="00237916" w:rsidP="00B24EB5">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="128C9C5A" w14:textId="1A07E80E" w:rsidR="00237916" w:rsidRPr="002E1E1B" w:rsidRDefault="00237916" w:rsidP="00873F0A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="002E1E1B">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>RESOLUTION OF</w:t>
       </w:r>
       <w:r w:rsidR="001E68FD" w:rsidRPr="002E1E1B">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005A616F" w:rsidRPr="002E1E1B">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">THE </w:t>
       </w:r>
       <w:r w:rsidR="001E68FD" w:rsidRPr="002E1E1B">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>BOARD OF</w:t>
       </w:r>
       <w:r w:rsidRPr="002E1E1B">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> DIRECTORS</w:t>
       </w:r>
       <w:r w:rsidR="00516D57" w:rsidRPr="002E1E1B">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002E1E1B">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">MERGER INTO </w:t>
       </w:r>
       <w:r w:rsidR="00022458" w:rsidRPr="002E1E1B">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidRPr="002E1E1B">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>STATE BANK</w:t>
       </w:r>
       <w:r w:rsidR="000B1C52" w:rsidRPr="002E1E1B">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3756DB46" w14:textId="02CA11C6" w:rsidR="00237916" w:rsidRPr="008E7451" w:rsidRDefault="00237916" w:rsidP="00340654">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237916">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Resolved, that the board of directors of </w:t>
       </w:r>
@@ -8262,76 +8107,59 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="519FC18D" w14:textId="421D7956" w:rsidR="007C5315" w:rsidRDefault="007C5315" w:rsidP="00E463D0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68DEC811" w14:textId="77777777" w:rsidR="00B24EB5" w:rsidRDefault="00B24EB5" w:rsidP="00E463D0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:sectPr w:rsidR="00B24EB5" w:rsidSect="0038522A">
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="0" w:gutter="0"/>
           <w:paperSrc w:first="1" w:other="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5820A4FE" w14:textId="53DC1411" w:rsidR="00237916" w:rsidRPr="00695DF4" w:rsidRDefault="00237916" w:rsidP="00B24EB5">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="5820A4FE" w14:textId="53DC1411" w:rsidR="00237916" w:rsidRPr="00695DF4" w:rsidRDefault="00237916" w:rsidP="00873F0A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="002E1E1B">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>NOTICE TO SHAREHOLDERS</w:t>
       </w:r>
       <w:r w:rsidR="00301D4E" w:rsidRPr="002E1E1B">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C576C1C" w14:textId="50033E1B" w:rsidR="00205F5D" w:rsidRDefault="00237916" w:rsidP="005614C6">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">You are notified that a special meeting of the shareholders of </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC62FE">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
@@ -8979,85 +8807,59 @@
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59C3D3B5" w14:textId="1559FB27" w:rsidR="00882F94" w:rsidRPr="00695DF4" w:rsidRDefault="00882F94" w:rsidP="00B24EB5">
-[...14 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="59C3D3B5" w14:textId="1559FB27" w:rsidR="00882F94" w:rsidRPr="00695DF4" w:rsidRDefault="00882F94" w:rsidP="00873F0A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="002E1E1B">
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>PROXY</w:t>
       </w:r>
       <w:r w:rsidR="00BC0C0B" w:rsidRPr="002E1E1B">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="489D9A99" w14:textId="691EC555" w:rsidR="00882F94" w:rsidRDefault="00882F94" w:rsidP="00882F94">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E3D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">I, the undersigned shareholder of </w:t>
       </w:r>
       <w:r w:rsidRPr="00F346FE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
           <w:b/>
@@ -9466,123 +9268,80 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:sectPr w:rsidR="002D2F38" w:rsidRPr="000C0A7D" w:rsidSect="0038522A">
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="0" w:gutter="0"/>
           <w:paperSrc w:first="1" w:other="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="000C0A7D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Not</w:t>
       </w:r>
       <w:r w:rsidRPr="000C0A7D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>e: If signed by attorney-in-fact, attach copy of appointment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7437A52B" w14:textId="6AA59EB4" w:rsidR="00237916" w:rsidRPr="002E1E1B" w:rsidRDefault="009E4C46" w:rsidP="00B43BB3">
-[...3 lines deleted...]
-        <w:keepLines w:val="0"/>
+    <w:p w14:paraId="7437A52B" w14:textId="6AA59EB4" w:rsidR="00237916" w:rsidRPr="002E1E1B" w:rsidRDefault="009E4C46" w:rsidP="00873F0A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:color w:val="03637B"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E1E1B">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00237916" w:rsidRPr="002E1E1B">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>ESOLUTION OF SHAREHOLDER</w:t>
       </w:r>
       <w:r w:rsidR="0001163F" w:rsidRPr="002E1E1B">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00BC0C0B" w:rsidRPr="002E1E1B">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00237916" w:rsidRPr="002E1E1B">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">MERGER INTO </w:t>
       </w:r>
       <w:r w:rsidR="00514F0B" w:rsidRPr="002E1E1B">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidR="00237916" w:rsidRPr="002E1E1B">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>STATE BANK</w:t>
       </w:r>
       <w:r w:rsidR="00BC0C0B" w:rsidRPr="002E1E1B">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="15C85BA2" w14:textId="043D5E20" w:rsidR="00237916" w:rsidRPr="000C0A7D" w:rsidRDefault="00237916" w:rsidP="00E83FC2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237916">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000C0A7D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Resolved, that the shareholders of the </w:t>
       </w:r>
@@ -9774,61 +9533,69 @@
           <w:i/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="000C0A7D">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>orporation)</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C0A7D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000E40E4" w:rsidRPr="000C0A7D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">submit an </w:t>
       </w:r>
       <w:r w:rsidRPr="000C0A7D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>application to the Superintendent of Banking for approval of the</w:t>
+        <w:t>application</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000C0A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the Superintendent of Banking for approval of the</w:t>
       </w:r>
       <w:r w:rsidR="005E75B3" w:rsidRPr="000C0A7D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> P</w:t>
       </w:r>
       <w:r w:rsidRPr="000C0A7D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">lan of </w:t>
       </w:r>
       <w:r w:rsidR="005E75B3" w:rsidRPr="000C0A7D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="000C0A7D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">erger, with </w:t>
       </w:r>
@@ -10482,83 +10249,62 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="140E62BE" w14:textId="06EECED2" w:rsidR="00D92AA2" w:rsidRDefault="00D92AA2" w:rsidP="00E83FC2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05ECDABD" w14:textId="11605F0E" w:rsidR="008A6F79" w:rsidRDefault="008A6F79">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C35BDC5" w14:textId="55B3A68C" w:rsidR="000259ED" w:rsidRPr="00BC0C0B" w:rsidRDefault="00687B83" w:rsidP="00D92AA2">
-[...7 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="6C35BDC5" w14:textId="55B3A68C" w:rsidR="000259ED" w:rsidRPr="00BC0C0B" w:rsidRDefault="00687B83" w:rsidP="00873F0A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="002E1E1B">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="000259ED" w:rsidRPr="002E1E1B">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>FFIDAVIT AND AGREEMENT OF INDEMNITY</w:t>
       </w:r>
       <w:r w:rsidR="00BC0C0B" w:rsidRPr="002E1E1B">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="64BE1D89" w14:textId="77777777" w:rsidR="000259ED" w:rsidRPr="00237916" w:rsidRDefault="000259ED" w:rsidP="000259ED">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1638"/>
         <w:gridCol w:w="1530"/>
         <w:gridCol w:w="450"/>
         <w:gridCol w:w="450"/>
       </w:tblGrid>
       <w:tr w:rsidR="000259ED" w:rsidRPr="007072A8" w14:paraId="265491DE" w14:textId="77777777" w:rsidTr="00C0129A">
         <w:trPr>
@@ -12650,315 +12396,315 @@
     </w:tbl>
     <w:p w14:paraId="7AF2F3F3" w14:textId="77777777" w:rsidR="00011317" w:rsidRPr="0077771C" w:rsidRDefault="00011317" w:rsidP="001658F0">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00011317" w:rsidRPr="0077771C">
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1152" w:right="1152" w:bottom="1152" w:left="1152" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D617CAA" w14:textId="77777777" w:rsidR="00F55F02" w:rsidRDefault="00F55F02">
+    <w:p w14:paraId="2E3F3F80" w14:textId="77777777" w:rsidR="002D5F58" w:rsidRDefault="002D5F58">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6641A4B6" w14:textId="77777777" w:rsidR="00F55F02" w:rsidRDefault="00F55F02">
+    <w:p w14:paraId="383DC41B" w14:textId="77777777" w:rsidR="002D5F58" w:rsidRDefault="002D5F58">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0927ADBD" w14:textId="77777777" w:rsidR="00F55F02" w:rsidRDefault="00F55F02">
+    <w:p w14:paraId="7159FCE3" w14:textId="77777777" w:rsidR="002D5F58" w:rsidRDefault="002D5F58">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6B795B18" w14:textId="3A4A0D28" w:rsidR="00FD6338" w:rsidRPr="00FD6338" w:rsidRDefault="00FD6338">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve">Effective </w:t>
     </w:r>
     <w:r w:rsidR="00E949E0">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>December</w:t>
     </w:r>
     <w:r w:rsidR="00440E87">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00523B3E">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>2023</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6E231F0F" w14:textId="34974C43" w:rsidR="7CA263BB" w:rsidRDefault="7CA263BB" w:rsidP="7CA263BB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3D868BA9" w14:textId="457488A7" w:rsidR="7CA263BB" w:rsidRDefault="7CA263BB" w:rsidP="7CA263BB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1AF75F60" w14:textId="77777777" w:rsidR="00F55F02" w:rsidRDefault="00F55F02">
+    <w:p w14:paraId="7FC16861" w14:textId="77777777" w:rsidR="002D5F58" w:rsidRDefault="002D5F58">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="274A069A" w14:textId="77777777" w:rsidR="00F55F02" w:rsidRDefault="00F55F02">
+    <w:p w14:paraId="39E39B90" w14:textId="77777777" w:rsidR="002D5F58" w:rsidRDefault="002D5F58">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4412B54A" w14:textId="77777777" w:rsidR="00F55F02" w:rsidRDefault="00F55F02">
+    <w:p w14:paraId="3212951D" w14:textId="77777777" w:rsidR="002D5F58" w:rsidRDefault="002D5F58">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0C198D55" w14:textId="77777777" w:rsidR="002E1E1B" w:rsidRDefault="002E1E1B" w:rsidP="002E1E1B">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="dashDotStroked" w:sz="24" w:space="1" w:color="067070"/>
       </w:pBdr>
       <w:spacing w:after="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="495D6286" wp14:editId="1E9993C3">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="495D6286" wp14:editId="16CCC2B0">
           <wp:extent cx="4334265" cy="792482"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="744627801" name="Picture 1" descr="A screenshot of a video game&#10;&#10;Description automatically generated with low confidence"/>
+          <wp:docPr id="744627801" name="Picture 1" descr="Iowa Division of Banking logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="744627801" name="Picture 1" descr="A screenshot of a video game&#10;&#10;Description automatically generated with low confidence"/>
+                  <pic:cNvPr id="744627801" name="Picture 1" descr="Iowa Division of Banking logo"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="4334265" cy="792482"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="4B4FA442" w14:textId="77777777" w:rsidR="002E1E1B" w:rsidRDefault="002E1E1B" w:rsidP="002E1E1B">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="dashDotStroked" w:sz="24" w:space="1" w:color="067070"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="53705AFA" w14:textId="77777777" w:rsidR="004C1900" w:rsidRPr="004C1900" w:rsidRDefault="004C1900" w:rsidP="004C1900">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="347A6541" w14:textId="139EEB41" w:rsidR="7CA263BB" w:rsidRDefault="7CA263BB" w:rsidP="7CA263BB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="720814F5" w14:textId="77777777" w:rsidR="000B7241" w:rsidRDefault="000B7241"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01EB3140"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="30C6A962"/>
     <w:lvl w:ilvl="0" w:tplc="3C4CBC88">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="375"/>
         </w:tabs>
         <w:ind w:left="375" w:hanging="375"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -15320,52 +15066,52 @@
   <w:num w:numId="17" w16cid:durableId="1190073056">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1782455957">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="593443159">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1153646305">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="948119813">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1168055524">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="691880287">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:val="bestFit" w:percent="219"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="90"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -15479,50 +15225,51 @@
     <w:rsid w:val="00260AA7"/>
     <w:rsid w:val="00262DB9"/>
     <w:rsid w:val="00264ED7"/>
     <w:rsid w:val="0026527A"/>
     <w:rsid w:val="00265D45"/>
     <w:rsid w:val="00273215"/>
     <w:rsid w:val="00282592"/>
     <w:rsid w:val="00282C26"/>
     <w:rsid w:val="0029121B"/>
     <w:rsid w:val="002946FA"/>
     <w:rsid w:val="0029670F"/>
     <w:rsid w:val="00296899"/>
     <w:rsid w:val="002A150A"/>
     <w:rsid w:val="002A4EE8"/>
     <w:rsid w:val="002A74FE"/>
     <w:rsid w:val="002B3052"/>
     <w:rsid w:val="002B31BE"/>
     <w:rsid w:val="002B3533"/>
     <w:rsid w:val="002B4CA5"/>
     <w:rsid w:val="002B67BE"/>
     <w:rsid w:val="002C0298"/>
     <w:rsid w:val="002C56B3"/>
     <w:rsid w:val="002D2F38"/>
     <w:rsid w:val="002D37DF"/>
     <w:rsid w:val="002D4727"/>
+    <w:rsid w:val="002D5F58"/>
     <w:rsid w:val="002D6A01"/>
     <w:rsid w:val="002E1E1B"/>
     <w:rsid w:val="002E44FE"/>
     <w:rsid w:val="002E6042"/>
     <w:rsid w:val="002E7A6D"/>
     <w:rsid w:val="002F6DE6"/>
     <w:rsid w:val="002F7631"/>
     <w:rsid w:val="00301D4E"/>
     <w:rsid w:val="0030344C"/>
     <w:rsid w:val="003063E2"/>
     <w:rsid w:val="003137C9"/>
     <w:rsid w:val="00314638"/>
     <w:rsid w:val="00315E5C"/>
     <w:rsid w:val="00316D2C"/>
     <w:rsid w:val="00323711"/>
     <w:rsid w:val="00323744"/>
     <w:rsid w:val="00340654"/>
     <w:rsid w:val="003433BF"/>
     <w:rsid w:val="00345AC3"/>
     <w:rsid w:val="00346DF9"/>
     <w:rsid w:val="003478B6"/>
     <w:rsid w:val="0035432D"/>
     <w:rsid w:val="00355127"/>
     <w:rsid w:val="003570CA"/>
     <w:rsid w:val="003573F5"/>
@@ -15717,50 +15464,51 @@
     <w:rsid w:val="007E3499"/>
     <w:rsid w:val="007E4D9F"/>
     <w:rsid w:val="007F5620"/>
     <w:rsid w:val="0080064F"/>
     <w:rsid w:val="00802B47"/>
     <w:rsid w:val="008039F0"/>
     <w:rsid w:val="008065DC"/>
     <w:rsid w:val="00807A72"/>
     <w:rsid w:val="0081252A"/>
     <w:rsid w:val="00821A44"/>
     <w:rsid w:val="008237D8"/>
     <w:rsid w:val="0082780C"/>
     <w:rsid w:val="00827940"/>
     <w:rsid w:val="008360B8"/>
     <w:rsid w:val="008360E0"/>
     <w:rsid w:val="008367ED"/>
     <w:rsid w:val="00844B48"/>
     <w:rsid w:val="0085051B"/>
     <w:rsid w:val="008521A6"/>
     <w:rsid w:val="00857760"/>
     <w:rsid w:val="008606F2"/>
     <w:rsid w:val="00866EED"/>
     <w:rsid w:val="008702B3"/>
     <w:rsid w:val="00872936"/>
     <w:rsid w:val="0087340C"/>
+    <w:rsid w:val="00873F0A"/>
     <w:rsid w:val="00876E52"/>
     <w:rsid w:val="00876EB7"/>
     <w:rsid w:val="00880438"/>
     <w:rsid w:val="008819F7"/>
     <w:rsid w:val="00882F94"/>
     <w:rsid w:val="0089297B"/>
     <w:rsid w:val="008935B3"/>
     <w:rsid w:val="00894FF3"/>
     <w:rsid w:val="008958C4"/>
     <w:rsid w:val="008A003E"/>
     <w:rsid w:val="008A141B"/>
     <w:rsid w:val="008A6F79"/>
     <w:rsid w:val="008B1C82"/>
     <w:rsid w:val="008B4FE8"/>
     <w:rsid w:val="008C27FD"/>
     <w:rsid w:val="008C4AF7"/>
     <w:rsid w:val="008C67E7"/>
     <w:rsid w:val="008D1D05"/>
     <w:rsid w:val="008D2284"/>
     <w:rsid w:val="008D6542"/>
     <w:rsid w:val="008D6745"/>
     <w:rsid w:val="008E4485"/>
     <w:rsid w:val="008E7451"/>
     <w:rsid w:val="008F1F05"/>
     <w:rsid w:val="008F2F22"/>
@@ -16027,50 +15775,51 @@
     <w:rsid w:val="00E2109C"/>
     <w:rsid w:val="00E213B3"/>
     <w:rsid w:val="00E40B6D"/>
     <w:rsid w:val="00E43E1A"/>
     <w:rsid w:val="00E443FD"/>
     <w:rsid w:val="00E458FF"/>
     <w:rsid w:val="00E463D0"/>
     <w:rsid w:val="00E53E91"/>
     <w:rsid w:val="00E54AAD"/>
     <w:rsid w:val="00E54DB0"/>
     <w:rsid w:val="00E6057A"/>
     <w:rsid w:val="00E60EE1"/>
     <w:rsid w:val="00E6506E"/>
     <w:rsid w:val="00E71236"/>
     <w:rsid w:val="00E71EC7"/>
     <w:rsid w:val="00E75464"/>
     <w:rsid w:val="00E83FC2"/>
     <w:rsid w:val="00E92AD5"/>
     <w:rsid w:val="00E949E0"/>
     <w:rsid w:val="00E95510"/>
     <w:rsid w:val="00EA0B08"/>
     <w:rsid w:val="00EA584D"/>
     <w:rsid w:val="00EA7753"/>
     <w:rsid w:val="00EB1642"/>
     <w:rsid w:val="00EB344B"/>
+    <w:rsid w:val="00EB529A"/>
     <w:rsid w:val="00EC55B5"/>
     <w:rsid w:val="00ED22B7"/>
     <w:rsid w:val="00ED2BCD"/>
     <w:rsid w:val="00ED2EE9"/>
     <w:rsid w:val="00ED661A"/>
     <w:rsid w:val="00EE0492"/>
     <w:rsid w:val="00EE2976"/>
     <w:rsid w:val="00EE38AF"/>
     <w:rsid w:val="00EE7FD0"/>
     <w:rsid w:val="00EF02B8"/>
     <w:rsid w:val="00EF098A"/>
     <w:rsid w:val="00EF35CA"/>
     <w:rsid w:val="00EF3674"/>
     <w:rsid w:val="00EF3AA1"/>
     <w:rsid w:val="00F04BCC"/>
     <w:rsid w:val="00F0701D"/>
     <w:rsid w:val="00F12C18"/>
     <w:rsid w:val="00F14EAA"/>
     <w:rsid w:val="00F14F8E"/>
     <w:rsid w:val="00F17CC0"/>
     <w:rsid w:val="00F2011D"/>
     <w:rsid w:val="00F324F2"/>
     <w:rsid w:val="00F33D69"/>
     <w:rsid w:val="00F345F7"/>
     <w:rsid w:val="00F346FE"/>
@@ -16143,51 +15892,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="46C80A94"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{58231725-1E6E-4370-B2AE-3AF9D7736146}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
@@ -16437,115 +16186,101 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002C0298"/>
+    <w:rsid w:val="00873F0A"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="002C0298"/>
+    <w:rsid w:val="00873F0A"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:keepLines/>
       <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="2F5496"/>
+      <w:b/>
+      <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002C0298"/>
+    <w:rsid w:val="00873F0A"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="40"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002C0298"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="1F3763"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002C0298"/>
@@ -16714,101 +16449,101 @@
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="002C0298"/>
+    <w:rsid w:val="00873F0A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
-[...2 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="03637B"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00533EC7"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="002C0298"/>
     <w:pPr>
       <w:spacing w:line="252" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="002C0298"/>
+    <w:rsid w:val="00873F0A"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Arial"/>
-      <w:color w:val="2F5496"/>
+      <w:b/>
+      <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="002C0298"/>
+    <w:rsid w:val="00873F0A"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
       <w:color w:val="1F3763"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002C0298"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:link w:val="Heading5"/>
@@ -17202,51 +16937,51 @@
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00FB4123"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -17527,63 +17262,76 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ec68e26f-a2bc-4408-a52a-4bed410c5093">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100004116819EEBBA43B071ADEAABD7CDA0" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2cfebbc3e43ec4681aedb2c54be0718a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="ec68e26f-a2bc-4408-a52a-4bed410c5093" xmlns:ns3="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="10adf789fd5108a72d26f898f537a182" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
     <xsd:import namespace="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -17745,138 +17493,140 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F6EAD3F-B316-4934-92AD-6D686BDB39A6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38F15FA7-AE1D-4A5E-A27B-EE9286727151}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F6EAD3F-B316-4934-92AD-6D686BDB39A6}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{955F9846-1299-44A4-8597-53718E970E6F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
+    <ds:schemaRef ds:uri="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74EB94B0-0FAE-4D59-A896-2B317780105C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
     <ds:schemaRef ds:uri="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{a9bc8cfd-9b51-41b5-9523-fdea261bf622}" enabled="0" method="" siteId="{a9bc8cfd-9b51-41b5-9523-fdea261bf622}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>3200</Words>
-  <Characters>17084</Characters>
+  <Words>3235</Words>
+  <Characters>17049</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>142</Lines>
-  <Paragraphs>40</Paragraphs>
+  <Lines>437</Lines>
+  <Paragraphs>189</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>A</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>Nebraska Department of Banking &amp; Finance</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20244</CharactersWithSpaces>
+  <CharactersWithSpaces>20095</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>A</dc:title>
+  <dc:title>IDOB Supplement to Interagency Bank Merger Act (Merger) - Bank Application</dc:title>
   <dc:subject/>
   <dc:creator>J. Nick Lenzen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100004116819EEBBA43B071ADEAABD7CDA0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>