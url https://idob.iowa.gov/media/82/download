--- v1 (2026-04-15)
+++ v2 (2026-10-25)
@@ -3,2741 +3,2727 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0F6D74EF" w14:textId="4E7985C2" w:rsidR="00E81B24" w:rsidRPr="00831498" w:rsidRDefault="00050481" w:rsidP="00831498">
+    <w:p w:rsidRPr="00831498" w:rsidR="00E81B24" w:rsidP="00831498" w:rsidRDefault="00050481" w14:paraId="0F6D74EF" w14:textId="4E7985C2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00831498">
         <w:t>STATE BANK MERGER INTO AN OUT OF STATE BANK</w:t>
       </w:r>
       <w:r w:rsidRPr="00831498">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5711C2D0" w14:textId="3467DBF1" w:rsidR="00034D26" w:rsidRPr="00831498" w:rsidRDefault="00034D26" w:rsidP="00831498">
+    <w:p w:rsidRPr="00831498" w:rsidR="00034D26" w:rsidP="00831498" w:rsidRDefault="00034D26" w14:paraId="5711C2D0" w14:textId="3467DBF1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00831498">
         <w:t>General Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="396DF8AD" w14:textId="6E589D64" w:rsidR="00034D26" w:rsidRPr="00853CC6" w:rsidRDefault="00B91C93" w:rsidP="00D418A3">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="00034D26" w:rsidP="00D418A3" w:rsidRDefault="00B91C93" w14:paraId="396DF8AD" w14:textId="6E589D64">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00034D26" w:rsidRPr="00853CC6">
+      <w:r w:rsidRPr="00853CC6" w:rsidR="00034D26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ontact the </w:t>
       </w:r>
-      <w:r w:rsidR="00072C4B" w:rsidRPr="00853CC6">
+      <w:r w:rsidRPr="00853CC6" w:rsidR="00072C4B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidR="00034D26" w:rsidRPr="00853CC6">
+      <w:r w:rsidRPr="00853CC6" w:rsidR="00034D26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ank </w:t>
       </w:r>
-      <w:r w:rsidR="00072C4B" w:rsidRPr="00853CC6">
+      <w:r w:rsidRPr="00853CC6" w:rsidR="00072C4B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00034D26" w:rsidRPr="00853CC6">
+      <w:r w:rsidRPr="00853CC6" w:rsidR="00034D26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>nalyst</w:t>
       </w:r>
-      <w:r w:rsidR="00072C4B" w:rsidRPr="00853CC6">
+      <w:r w:rsidRPr="00853CC6" w:rsidR="00072C4B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> assigned to the institution at (515)</w:t>
       </w:r>
       <w:r w:rsidR="00B87481">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="00072C4B" w:rsidRPr="00853CC6">
+      <w:r w:rsidRPr="00853CC6" w:rsidR="00072C4B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>281-4014</w:t>
       </w:r>
-      <w:r w:rsidR="00034D26" w:rsidRPr="00853CC6">
+      <w:r w:rsidRPr="00853CC6" w:rsidR="00034D26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> prior to </w:t>
       </w:r>
-      <w:r w:rsidR="00610669" w:rsidRPr="00853CC6">
+      <w:r w:rsidRPr="00853CC6" w:rsidR="00610669">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00034D26" w:rsidRPr="00853CC6">
+      <w:r w:rsidRPr="00853CC6" w:rsidR="00034D26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>submission of</w:t>
       </w:r>
-      <w:r w:rsidR="00072C4B" w:rsidRPr="00853CC6">
+      <w:r w:rsidRPr="00853CC6" w:rsidR="00072C4B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
-      <w:r w:rsidR="00034D26" w:rsidRPr="00853CC6">
+      <w:r w:rsidRPr="00853CC6" w:rsidR="00034D26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> completed application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38190B03" w14:textId="77777777" w:rsidR="00034D26" w:rsidRPr="00853CC6" w:rsidRDefault="00034D26" w:rsidP="00D418A3">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="00034D26" w:rsidP="00D418A3" w:rsidRDefault="00034D26" w14:paraId="38190B03" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33C83ED1" w14:textId="402D2FB0" w:rsidR="00034D26" w:rsidRPr="00853CC6" w:rsidRDefault="00034D26" w:rsidP="00D418A3">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="00034D26" w:rsidP="00D418A3" w:rsidRDefault="00034D26" w14:paraId="33C83ED1" w14:textId="402D2FB0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The applicant should </w:t>
       </w:r>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">contact its primary </w:t>
       </w:r>
-      <w:r w:rsidR="00610669" w:rsidRPr="00853CC6">
+      <w:r w:rsidRPr="00853CC6" w:rsidR="00610669">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t>ederal regulatory authority</w:t>
       </w:r>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> to determine any </w:t>
       </w:r>
-      <w:r w:rsidR="00610669" w:rsidRPr="00853CC6">
+      <w:r w:rsidRPr="00853CC6" w:rsidR="00610669">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ederal requirements for the application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="241EB1C4" w14:textId="77777777" w:rsidR="00034D26" w:rsidRPr="00853CC6" w:rsidRDefault="00034D26" w:rsidP="00D418A3">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="00034D26" w:rsidP="00D418A3" w:rsidRDefault="00034D26" w14:paraId="241EB1C4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59452A1A" w14:textId="77777777" w:rsidR="00675470" w:rsidRPr="002F175C" w:rsidRDefault="00675470" w:rsidP="00675470">
+    <w:p w:rsidRPr="002F175C" w:rsidR="00675470" w:rsidP="00675470" w:rsidRDefault="00675470" w14:paraId="59452A1A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The bank may consult </w:t>
       </w:r>
       <w:r w:rsidRPr="002F175C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">an attorney </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidRPr="002F175C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>draft or review the applicable legal documents</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, if desired</w:t>
       </w:r>
       <w:r w:rsidRPr="002F175C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48967DE0" w14:textId="75625AE0" w:rsidR="00825438" w:rsidRPr="00853CC6" w:rsidRDefault="00825438" w:rsidP="00D418A3">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="00825438" w:rsidP="00D418A3" w:rsidRDefault="00825438" w14:paraId="48967DE0" w14:textId="75625AE0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01DFA65B" w14:textId="4AF47472" w:rsidR="001B2B76" w:rsidRPr="00853CC6" w:rsidRDefault="001B2B76" w:rsidP="00D418A3">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="001B2B76" w:rsidP="00D418A3" w:rsidRDefault="001B2B76" w14:paraId="01DFA65B" w14:textId="4AF47472">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">All correspondence will be sent to the </w:t>
       </w:r>
-      <w:r w:rsidR="00650C02" w:rsidRPr="00853CC6">
+      <w:r w:rsidRPr="00853CC6" w:rsidR="00650C02">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ontact </w:t>
       </w:r>
-      <w:r w:rsidR="00650C02" w:rsidRPr="00853CC6">
+      <w:r w:rsidRPr="00853CC6" w:rsidR="00650C02">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>erson listed on the application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A33D46E" w14:textId="77777777" w:rsidR="00034D26" w:rsidRDefault="00034D26" w:rsidP="00196B63">
+    <w:p w:rsidR="00034D26" w:rsidP="00196B63" w:rsidRDefault="00034D26" w14:paraId="3A33D46E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71694BB6" w14:textId="3DA55D46" w:rsidR="00034D26" w:rsidRPr="00BE0F0C" w:rsidRDefault="00034D26" w:rsidP="00831498">
+    <w:p w:rsidRPr="00BE0F0C" w:rsidR="00034D26" w:rsidP="00831498" w:rsidRDefault="00034D26" w14:paraId="71694BB6" w14:textId="3DA55D46">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00BE0F0C">
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidR="00187DF8" w:rsidRPr="00BE0F0C">
+      <w:r w:rsidRPr="00BE0F0C" w:rsidR="00187DF8">
         <w:t>ees and Submission</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2215D299" w14:textId="74EF77B1" w:rsidR="00D444D6" w:rsidRPr="00D418A3" w:rsidRDefault="00187DF8" w:rsidP="001C4822">
+    <w:p w:rsidRPr="00D418A3" w:rsidR="00D444D6" w:rsidP="001C4822" w:rsidRDefault="00187DF8" w14:paraId="2215D299" w14:textId="48BB78CA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="780CA918">
+      <w:r w:rsidRPr="462BA3F3" w:rsidR="00187DF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Submit</w:t>
       </w:r>
-      <w:r w:rsidR="00317D2E" w:rsidRPr="780CA918">
+      <w:r w:rsidRPr="462BA3F3" w:rsidR="00317D2E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> one executed copy</w:t>
       </w:r>
-      <w:r w:rsidR="007C2588" w:rsidRPr="780CA918">
+      <w:r w:rsidRPr="462BA3F3" w:rsidR="007C2588">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BE618D" w:rsidRPr="780CA918">
+      <w:r w:rsidRPr="462BA3F3" w:rsidR="00BE618D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>of the completed application</w:t>
       </w:r>
-      <w:r w:rsidR="008C75F5" w:rsidRPr="780CA918">
+      <w:r w:rsidRPr="462BA3F3" w:rsidR="008C75F5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and applicable supplement</w:t>
       </w:r>
-      <w:r w:rsidR="00442DAB" w:rsidRPr="780CA918">
+      <w:r w:rsidRPr="462BA3F3" w:rsidR="00442DAB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>al documents</w:t>
       </w:r>
-      <w:r w:rsidR="00BE618D" w:rsidRPr="780CA918">
+      <w:r w:rsidRPr="462BA3F3" w:rsidR="00BE618D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="780CA918">
+      <w:r w:rsidRPr="462BA3F3" w:rsidR="00187DF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="033FE741" w:rsidRPr="780CA918">
-[...11 lines deleted...]
-      <w:r w:rsidR="007542B8" w:rsidRPr="780CA918">
+      <w:r w:rsidRPr="462BA3F3" w:rsidR="033FE741">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hrough the online submission portal on the Iowa Division of Banking website</w:t>
+      </w:r>
+      <w:r w:rsidRPr="462BA3F3" w:rsidR="033FE741">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="462BA3F3" w:rsidR="00B33A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All information, including items </w:t>
+      </w:r>
+      <w:r w:rsidRPr="462BA3F3" w:rsidR="00B33A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deemed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="462BA3F3" w:rsidR="00B33A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> confidential, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="462BA3F3" w:rsidR="007542B8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidR="00B33A5F" w:rsidRPr="780CA918">
+      <w:r w:rsidRPr="462BA3F3" w:rsidR="00B33A5F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> to be sent as </w:t>
       </w:r>
-      <w:r w:rsidR="00B33A5F" w:rsidRPr="780CA918">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="462BA3F3" w:rsidR="00B33A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>one</w:t>
       </w:r>
-      <w:r w:rsidR="00B33A5F" w:rsidRPr="780CA918">
-[...11 lines deleted...]
-      <w:r w:rsidR="001B2B76" w:rsidRPr="780CA918">
+      <w:r w:rsidRPr="462BA3F3" w:rsidR="00B33A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> file in Microsoft Word or Adobe PDF format</w:t>
+      </w:r>
+      <w:r w:rsidRPr="462BA3F3" w:rsidR="00B33A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="462BA3F3" w:rsidR="00AC0937">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>The file size cannot exceed 25 megabytes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="462BA3F3" w:rsidR="00AC0937">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="462BA3F3" w:rsidR="001B2B76">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Onc</w:t>
       </w:r>
-      <w:r w:rsidR="0088750E" w:rsidRPr="780CA918">
+      <w:r w:rsidRPr="462BA3F3" w:rsidR="0088750E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="001B2B76" w:rsidRPr="780CA918">
+      <w:r w:rsidRPr="462BA3F3" w:rsidR="001B2B76">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> uploaded, instructions will be </w:t>
       </w:r>
-      <w:r w:rsidR="00D83900" w:rsidRPr="780CA918">
-[...84 lines deleted...]
-    <w:p w14:paraId="304A79CE" w14:textId="77777777" w:rsidR="00AC3C62" w:rsidRDefault="00AC3C62" w:rsidP="00831498">
+      <w:r w:rsidRPr="462BA3F3" w:rsidR="00D83900">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">provided </w:t>
+      </w:r>
+      <w:r w:rsidRPr="462BA3F3" w:rsidR="47C9CF49">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on paying </w:t>
+      </w:r>
+      <w:r w:rsidRPr="462BA3F3" w:rsidR="0051662C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>$</w:t>
+      </w:r>
+      <w:r w:rsidRPr="462BA3F3" w:rsidR="00FD6026">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="462BA3F3" w:rsidR="523FE582">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">which will be collected and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="462BA3F3" w:rsidR="523FE582">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>submitted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="462BA3F3" w:rsidR="523FE582">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the Secretary of State for filing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AC3C62" w:rsidP="00831498" w:rsidRDefault="00AC3C62" w14:paraId="304A79CE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="225AAC37" w14:textId="77777777" w:rsidR="00AC3C62" w:rsidRPr="00AC3C62" w:rsidRDefault="00AC3C62" w:rsidP="00AC3C62"/>
-    <w:p w14:paraId="3CEFE450" w14:textId="77777777" w:rsidR="005E27AA" w:rsidRDefault="005E27AA" w:rsidP="00AC3C62">
+    <w:p w:rsidRPr="00AC3C62" w:rsidR="00AC3C62" w:rsidP="00AC3C62" w:rsidRDefault="00AC3C62" w14:paraId="225AAC37" w14:textId="77777777"/>
+    <w:p w:rsidR="005E27AA" w:rsidP="00AC3C62" w:rsidRDefault="005E27AA" w14:paraId="3CEFE450" w14:textId="77777777">
       <w:pPr>
         <w:sectPr w:rsidR="005E27AA" w:rsidSect="00BE0F0C">
           <w:footerReference w:type="default" r:id="rId11"/>
           <w:headerReference w:type="first" r:id="rId12"/>
           <w:footerReference w:type="first" r:id="rId13"/>
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
-          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="979" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:formProt w:val="0"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
+          <w:headerReference w:type="default" r:id="Rc548ec52f5884837"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="259050F3" w14:textId="6BA74F61" w:rsidR="00034D26" w:rsidRPr="00BE0F0C" w:rsidRDefault="00034D26" w:rsidP="00831498">
+    <w:p w:rsidRPr="00BE0F0C" w:rsidR="00034D26" w:rsidP="00831498" w:rsidRDefault="00034D26" w14:paraId="259050F3" w14:textId="6BA74F61">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE0F0C">
         <w:lastRenderedPageBreak/>
         <w:t>Public Disclosure of Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C7E388B" w14:textId="36E26FEB" w:rsidR="00CE36D0" w:rsidRPr="00853CC6" w:rsidRDefault="00CE36D0" w:rsidP="00AB01A8">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="00CE36D0" w:rsidP="00AB01A8" w:rsidRDefault="00CE36D0" w14:paraId="2C7E388B" w14:textId="36E26FEB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The Superintendent </w:t>
       </w:r>
-      <w:r w:rsidR="00610669" w:rsidRPr="00853CC6">
+      <w:r w:rsidRPr="00853CC6" w:rsidR="00610669">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">of Banking (Superintendent) </w:t>
       </w:r>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">may treat all information submitted with this application as public information unless the applicant properly requests that information be treated as confidential at the time of submitting the application. </w:t>
       </w:r>
-      <w:r w:rsidR="00610669" w:rsidRPr="00853CC6">
+      <w:r w:rsidRPr="00853CC6" w:rsidR="00610669">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The Superintendent’s release of information is governed by Iowa Code </w:t>
       </w:r>
-      <w:r w:rsidR="00CF6728" w:rsidRPr="00853CC6">
+      <w:r w:rsidRPr="00853CC6" w:rsidR="00CF6728">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>hapters 22 and 524 and</w:t>
       </w:r>
       <w:r w:rsidR="00733445">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Iowa Administrative Code</w:t>
       </w:r>
-      <w:r w:rsidR="001535D3" w:rsidRPr="00853CC6">
+      <w:r w:rsidRPr="00853CC6" w:rsidR="001535D3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> (IAC)</w:t>
       </w:r>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CF6728" w:rsidRPr="00853CC6">
+      <w:r w:rsidRPr="00853CC6" w:rsidR="00CF6728">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">hapter </w:t>
       </w:r>
       <w:r w:rsidR="00733445">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>187-</w:t>
       </w:r>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
-      <w:r w:rsidR="00610669" w:rsidRPr="00853CC6">
+      <w:r w:rsidRPr="00853CC6" w:rsidR="00610669">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The Superintendent will copy public records as required to comply with the public records laws.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="014C042B" w14:textId="77777777" w:rsidR="00CE36D0" w:rsidRPr="00853CC6" w:rsidRDefault="00CE36D0" w:rsidP="00AB01A8">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="00CE36D0" w:rsidP="00AB01A8" w:rsidRDefault="00CE36D0" w14:paraId="014C042B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C4886AA" w14:textId="2B78D627" w:rsidR="00CE36D0" w:rsidRPr="00853CC6" w:rsidRDefault="00CE36D0" w:rsidP="00AB01A8">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="00CE36D0" w:rsidP="00AB01A8" w:rsidRDefault="00CE36D0" w14:paraId="5C4886AA" w14:textId="2B78D627">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Any request for confidential treatment of information must be included in a cover letter submitted with the application. </w:t>
       </w:r>
-      <w:r w:rsidR="00610669" w:rsidRPr="00853CC6">
+      <w:r w:rsidRPr="00853CC6" w:rsidR="00610669">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">In addition, the applicant must enumerate the specific grounds in Iowa Code </w:t>
       </w:r>
-      <w:r w:rsidR="006F3366" w:rsidRPr="00853CC6">
+      <w:r w:rsidRPr="00853CC6" w:rsidR="006F3366">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>hapter 22 or other applicable law which support</w:t>
       </w:r>
       <w:r w:rsidR="00F80240">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> treatment of the material as confidential.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65630591" w14:textId="77777777" w:rsidR="00CE36D0" w:rsidRPr="00853CC6" w:rsidRDefault="00CE36D0" w:rsidP="00AB01A8">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="00CE36D0" w:rsidP="00AB01A8" w:rsidRDefault="00CE36D0" w14:paraId="65630591" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22D980DE" w14:textId="77777777" w:rsidR="00CE36D0" w:rsidRPr="00853CC6" w:rsidRDefault="00CE36D0" w:rsidP="00AB01A8">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="00CE36D0" w:rsidP="00AB01A8" w:rsidRDefault="00CE36D0" w14:paraId="22D980DE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Each page of the application upon which confidential information appears must be conspicuously marked as containing confidential information.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Applicants may not identify the entire application as confidential.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D317B6D" w14:textId="77777777" w:rsidR="00CE36D0" w:rsidRPr="00853CC6" w:rsidRDefault="00CE36D0" w:rsidP="00AB01A8">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="00CE36D0" w:rsidP="00AB01A8" w:rsidRDefault="00CE36D0" w14:paraId="0D317B6D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E58AF9B" w14:textId="4695D5A3" w:rsidR="00CE36D0" w:rsidRPr="00853CC6" w:rsidRDefault="00CE36D0" w:rsidP="00AB01A8">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="00CE36D0" w:rsidP="00AB01A8" w:rsidRDefault="00CE36D0" w14:paraId="3E58AF9B" w14:textId="4695D5A3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>If the applicant designates any portion of the application as confidential, the applicant must submit</w:t>
       </w:r>
-      <w:r w:rsidR="009463A6" w:rsidRPr="00853CC6">
+      <w:r w:rsidRPr="00853CC6" w:rsidR="009463A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
-      <w:r w:rsidR="006439F4" w:rsidRPr="00853CC6">
+      <w:r w:rsidRPr="00853CC6" w:rsidR="006439F4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">“public” copy of the application from which the confidential information has been excised. </w:t>
       </w:r>
-      <w:r w:rsidR="00610669" w:rsidRPr="00853CC6">
+      <w:r w:rsidRPr="00853CC6" w:rsidR="00610669">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The public copy must be clearly marked as “Public Copy – Excludes Confidential Information” and will be made available for public inspection and copying in accordance with the </w:t>
       </w:r>
-      <w:r w:rsidR="00506C63" w:rsidRPr="00853CC6">
+      <w:r w:rsidRPr="00853CC6" w:rsidR="00506C63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="00610669" w:rsidRPr="00853CC6">
+      <w:r w:rsidRPr="00853CC6" w:rsidR="00610669">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">owa </w:t>
       </w:r>
-      <w:r w:rsidR="00506C63" w:rsidRPr="00853CC6">
+      <w:r w:rsidRPr="00853CC6" w:rsidR="00506C63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="00610669" w:rsidRPr="00853CC6">
+      <w:r w:rsidRPr="00853CC6" w:rsidR="00610669">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ivision of </w:t>
       </w:r>
-      <w:r w:rsidR="00506C63" w:rsidRPr="00853CC6">
+      <w:r w:rsidRPr="00853CC6" w:rsidR="00506C63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidR="00610669" w:rsidRPr="00853CC6">
+      <w:r w:rsidRPr="00853CC6" w:rsidR="00610669">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>anking</w:t>
       </w:r>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">’s fee schedule. </w:t>
       </w:r>
-      <w:r w:rsidR="00610669" w:rsidRPr="00853CC6">
+      <w:r w:rsidRPr="00853CC6" w:rsidR="00610669">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The confidential material must be excised from the public copy in such a way as to allow the public to determine the general nature of the material removed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B55B130" w14:textId="77777777" w:rsidR="00CE36D0" w:rsidRPr="00853CC6" w:rsidRDefault="00CE36D0" w:rsidP="00AB01A8">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="00CE36D0" w:rsidP="00AB01A8" w:rsidRDefault="00CE36D0" w14:paraId="6B55B130" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="517B5D25" w14:textId="4F2E70A2" w:rsidR="00CE36D0" w:rsidRPr="00853CC6" w:rsidRDefault="00CE36D0" w:rsidP="00AB01A8">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="00CE36D0" w:rsidP="00AB01A8" w:rsidRDefault="00CE36D0" w14:paraId="517B5D25" w14:textId="4F2E70A2">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The Superintendent will treat the information marked confidential as confidential information if the Superintendent or a court of competent jurisdiction determines the information is entitled to confidential treatment under Iowa Code </w:t>
       </w:r>
-      <w:r w:rsidR="00506C63" w:rsidRPr="00853CC6">
+      <w:r w:rsidRPr="00853CC6" w:rsidR="00506C63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">hapter 22 or other applicable law. </w:t>
       </w:r>
-      <w:r w:rsidR="00610669" w:rsidRPr="00853CC6">
+      <w:r w:rsidRPr="00853CC6" w:rsidR="00610669">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The Superintendent reserves the right to release information designated as confidential if the Superintendent determines there is no legal basis to withhold the information from public inspection.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04B14510" w14:textId="77777777" w:rsidR="00CE36D0" w:rsidRPr="00853CC6" w:rsidRDefault="00CE36D0" w:rsidP="00AB01A8">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="00CE36D0" w:rsidP="00AB01A8" w:rsidRDefault="00CE36D0" w14:paraId="04B14510" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FB32A84" w14:textId="3C96B7BA" w:rsidR="00CE36D0" w:rsidRPr="00853CC6" w:rsidRDefault="00CE36D0" w:rsidP="00AB01A8">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="00CE36D0" w:rsidP="00AB01A8" w:rsidRDefault="00CE36D0" w14:paraId="1FB32A84" w14:textId="3C96B7BA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the applicant’s responsibility to identify and properly excise the information it believes to be confidential from the public copy. </w:t>
       </w:r>
-      <w:r w:rsidR="00610669" w:rsidRPr="00853CC6">
+      <w:r w:rsidRPr="00853CC6" w:rsidR="00610669">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The applicant’s failure to request confidential treatment of material or failure to provide a public copy with the confidential information excised will be deemed by the Superintendent as a waiver of any right to confidentiality</w:t>
       </w:r>
-      <w:r w:rsidR="00610669" w:rsidRPr="00853CC6">
+      <w:r w:rsidRPr="00853CC6" w:rsidR="00610669">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> which the applicant may have had</w:t>
       </w:r>
-      <w:r w:rsidR="00610669" w:rsidRPr="00853CC6">
+      <w:r w:rsidRPr="00853CC6" w:rsidR="00610669">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and shall relieve the Superintendent from any responsibility if the information is viewed by the public or a competitor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FB5822F" w14:textId="0150182D" w:rsidR="00324F41" w:rsidRDefault="00324F41" w:rsidP="00DC3210">
+    <w:p w:rsidR="00324F41" w:rsidP="00DC3210" w:rsidRDefault="00324F41" w14:paraId="4FB5822F" w14:textId="0150182D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62645A71" w14:textId="77777777" w:rsidR="00324F41" w:rsidRPr="00BE0F0C" w:rsidRDefault="00324F41" w:rsidP="00831498">
+    <w:p w:rsidRPr="00BE0F0C" w:rsidR="00324F41" w:rsidP="00831498" w:rsidRDefault="00324F41" w14:paraId="62645A71" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00BE0F0C">
         <w:t>Publication</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EEE7F89" w14:textId="77777777" w:rsidR="00324F41" w:rsidRPr="00853CC6" w:rsidRDefault="00324F41" w:rsidP="00324F41">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="00324F41" w:rsidP="00324F41" w:rsidRDefault="00324F41" w14:paraId="3EEE7F89" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>No publication notices are required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78BC1451" w14:textId="77777777" w:rsidR="00324F41" w:rsidRDefault="00324F41" w:rsidP="00DC3210">
+    <w:p w:rsidR="00324F41" w:rsidP="00DC3210" w:rsidRDefault="00324F41" w14:paraId="78BC1451" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49C2A0A6" w14:textId="31AE771F" w:rsidR="00CE36D0" w:rsidRDefault="00DC60B1" w:rsidP="00DC3210">
+    <w:p w:rsidR="00CE36D0" w:rsidP="00DC3210" w:rsidRDefault="00DC60B1" w14:paraId="49C2A0A6" w14:textId="31AE771F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65CDEC48" w14:textId="57F81584" w:rsidR="00482A9A" w:rsidRPr="00BE0F0C" w:rsidRDefault="00050481" w:rsidP="00831498">
+    <w:p w:rsidRPr="00BE0F0C" w:rsidR="00482A9A" w:rsidP="00831498" w:rsidRDefault="00050481" w14:paraId="65CDEC48" w14:textId="57F81584">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00BE0F0C">
         <w:lastRenderedPageBreak/>
         <w:t>STATE BANK MERGER INTO AN OUT OF STATE BANK</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE0F0C">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A44F03E" w14:textId="10936841" w:rsidR="00482A9A" w:rsidRPr="005C5F1B" w:rsidRDefault="00415300" w:rsidP="005C5F1B">
+    <w:p w:rsidRPr="005C5F1B" w:rsidR="00482A9A" w:rsidP="005C5F1B" w:rsidRDefault="00415300" w14:paraId="7A44F03E" w14:textId="10936841">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="005C5F1B">
         <w:t>Out of S</w:t>
       </w:r>
-      <w:r w:rsidR="00BA59B9" w:rsidRPr="005C5F1B">
+      <w:r w:rsidRPr="005C5F1B" w:rsidR="00BA59B9">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="005C5F1B">
         <w:t xml:space="preserve">ate </w:t>
       </w:r>
-      <w:r w:rsidR="0020404D" w:rsidRPr="005C5F1B">
+      <w:r w:rsidRPr="005C5F1B" w:rsidR="0020404D">
         <w:t>Bank</w:t>
       </w:r>
-      <w:r w:rsidR="001E1F42" w:rsidRPr="005C5F1B">
+      <w:r w:rsidRPr="005C5F1B" w:rsidR="001E1F42">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1278"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="2340"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="2448"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00482A9A" w:rsidRPr="00B44426" w14:paraId="4542D642" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B44426" w:rsidR="00482A9A" w14:paraId="4542D642" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3649066C" w14:textId="77777777" w:rsidR="00482A9A" w:rsidRPr="00853CC6" w:rsidRDefault="00482A9A" w:rsidP="00AD3E96">
+          <w:p w:rsidRPr="00853CC6" w:rsidR="00482A9A" w:rsidP="00AD3E96" w:rsidRDefault="00482A9A" w14:paraId="3649066C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_Hlk67393596"/>
+            <w:bookmarkStart w:name="_Hlk67393596" w:id="0"/>
             <w:r w:rsidRPr="00853CC6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8298" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2A882D69" w14:textId="77777777" w:rsidR="00482A9A" w:rsidRPr="00853CC6" w:rsidRDefault="00482A9A" w:rsidP="00AD3E96">
+          <w:p w:rsidRPr="00853CC6" w:rsidR="00482A9A" w:rsidP="00AD3E96" w:rsidRDefault="00482A9A" w14:paraId="2A882D69" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482A9A" w:rsidRPr="00B44426" w14:paraId="0485639D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B44426" w:rsidR="00482A9A" w14:paraId="0485639D" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="302275E6" w14:textId="77777777" w:rsidR="00482A9A" w:rsidRPr="00853CC6" w:rsidRDefault="00482A9A" w:rsidP="00AD3E96">
+          <w:p w:rsidRPr="00853CC6" w:rsidR="00482A9A" w:rsidP="00AD3E96" w:rsidRDefault="00482A9A" w14:paraId="302275E6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00853CC6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8298" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3511BCD1" w14:textId="77777777" w:rsidR="00482A9A" w:rsidRPr="00853CC6" w:rsidRDefault="00482A9A" w:rsidP="00AD3E96">
+          <w:p w:rsidRPr="00853CC6" w:rsidR="00482A9A" w:rsidP="00AD3E96" w:rsidRDefault="00482A9A" w14:paraId="3511BCD1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00503AFA" w:rsidRPr="00B44426" w14:paraId="4F5FC82B" w14:textId="77777777" w:rsidTr="002A2ACF">
+      <w:tr w:rsidRPr="00B44426" w:rsidR="00503AFA" w:rsidTr="002A2ACF" w14:paraId="4F5FC82B" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0C4B2EAB" w14:textId="77777777" w:rsidR="00503AFA" w:rsidRPr="00853CC6" w:rsidRDefault="00503AFA" w:rsidP="00AD3E96">
+          <w:p w:rsidRPr="00853CC6" w:rsidR="00503AFA" w:rsidP="00AD3E96" w:rsidRDefault="00503AFA" w14:paraId="0C4B2EAB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="1" w:name="_Hlk66432181"/>
+            <w:bookmarkStart w:name="_Hlk66432181" w:id="1"/>
             <w:r w:rsidRPr="00853CC6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>City:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3B4A052D" w14:textId="77777777" w:rsidR="00503AFA" w:rsidRPr="00853CC6" w:rsidRDefault="00503AFA" w:rsidP="00AD3E96">
+          <w:p w:rsidRPr="00853CC6" w:rsidR="00503AFA" w:rsidP="00AD3E96" w:rsidRDefault="00503AFA" w14:paraId="3B4A052D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="21B56BE3" w14:textId="77777777" w:rsidR="00503AFA" w:rsidRPr="00853CC6" w:rsidRDefault="00503AFA" w:rsidP="00AD3E96">
+          <w:p w:rsidRPr="00853CC6" w:rsidR="00503AFA" w:rsidP="00AD3E96" w:rsidRDefault="00503AFA" w14:paraId="21B56BE3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00853CC6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>County:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4338" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="223110D7" w14:textId="522C8F13" w:rsidR="00503AFA" w:rsidRPr="00853CC6" w:rsidRDefault="00503AFA" w:rsidP="00AD3E96">
+          <w:p w:rsidRPr="00853CC6" w:rsidR="00503AFA" w:rsidP="00AD3E96" w:rsidRDefault="00503AFA" w14:paraId="223110D7" w14:textId="522C8F13">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
-      <w:tr w:rsidR="00565736" w:rsidRPr="00B44426" w14:paraId="7E1FF24D" w14:textId="77777777" w:rsidTr="00C02BDB">
+      <w:tr w:rsidRPr="00B44426" w:rsidR="00565736" w:rsidTr="00C02BDB" w14:paraId="7E1FF24D" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="403"/>
+          <w:trHeight w:val="403" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="288EFF13" w14:textId="7181B56C" w:rsidR="00565736" w:rsidRPr="00853CC6" w:rsidRDefault="00565736" w:rsidP="00565736">
+          <w:p w:rsidRPr="00853CC6" w:rsidR="00565736" w:rsidP="00565736" w:rsidRDefault="00565736" w14:paraId="288EFF13" w14:textId="7181B56C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>State</w:t>
             </w:r>
             <w:r w:rsidRPr="00853CC6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="10DC537F" w14:textId="77777777" w:rsidR="00565736" w:rsidRPr="00853CC6" w:rsidRDefault="00565736" w:rsidP="00565736">
+          <w:p w:rsidRPr="00853CC6" w:rsidR="00565736" w:rsidP="00565736" w:rsidRDefault="00565736" w14:paraId="10DC537F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6F7BEF93" w14:textId="7C7B2A54" w:rsidR="00565736" w:rsidRPr="00853CC6" w:rsidRDefault="00565736" w:rsidP="00565736">
+          <w:p w:rsidRPr="00853CC6" w:rsidR="00565736" w:rsidP="00565736" w:rsidRDefault="00565736" w14:paraId="6F7BEF93" w14:textId="7C7B2A54">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44426">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">ZIP </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00B44426">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>ode:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2448" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="00A2BC56" w14:textId="77777777" w:rsidR="00565736" w:rsidRPr="00853CC6" w:rsidRDefault="00565736" w:rsidP="00565736">
+          <w:p w:rsidRPr="00853CC6" w:rsidR="00565736" w:rsidP="00565736" w:rsidRDefault="00565736" w14:paraId="00A2BC56" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00503AFA" w:rsidRPr="00B44426" w14:paraId="6C27F7A6" w14:textId="77777777" w:rsidTr="00C02BDB">
+      <w:tr w:rsidRPr="00B44426" w:rsidR="00503AFA" w:rsidTr="00C02BDB" w14:paraId="6C27F7A6" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1BEDDDA2" w14:textId="3619680A" w:rsidR="00503AFA" w:rsidRPr="00853CC6" w:rsidRDefault="00503AFA" w:rsidP="00AD3E96">
+          <w:p w:rsidRPr="00853CC6" w:rsidR="00503AFA" w:rsidP="00AD3E96" w:rsidRDefault="00503AFA" w14:paraId="1BEDDDA2" w14:textId="3619680A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Contact person:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="193D9FCB" w14:textId="77777777" w:rsidR="00503AFA" w:rsidRPr="00853CC6" w:rsidRDefault="00503AFA" w:rsidP="00AD3E96">
+          <w:p w:rsidRPr="00853CC6" w:rsidR="00503AFA" w:rsidP="00AD3E96" w:rsidRDefault="00503AFA" w14:paraId="193D9FCB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482A9A" w:rsidRPr="00B44426" w14:paraId="2B6E951E" w14:textId="77777777" w:rsidTr="00C02BDB">
+      <w:tr w:rsidRPr="00B44426" w:rsidR="00482A9A" w:rsidTr="00C02BDB" w14:paraId="2B6E951E" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2A9F639E" w14:textId="5D64B305" w:rsidR="00482A9A" w:rsidRPr="00853CC6" w:rsidRDefault="00482A9A" w:rsidP="00AD3E96">
+          <w:p w:rsidRPr="00853CC6" w:rsidR="00482A9A" w:rsidP="00AD3E96" w:rsidRDefault="00482A9A" w14:paraId="2A9F639E" w14:textId="5D64B305">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00853CC6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
-            <w:r w:rsidR="00153B30" w:rsidRPr="00853CC6">
+            <w:r w:rsidRPr="00853CC6" w:rsidR="00153B30">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="00853CC6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">ail </w:t>
             </w:r>
             <w:r w:rsidR="00AB5B88">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="00853CC6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>ddress:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3FBD7C24" w14:textId="77777777" w:rsidR="00482A9A" w:rsidRPr="00853CC6" w:rsidRDefault="00482A9A" w:rsidP="00AD3E96">
+          <w:p w:rsidRPr="00853CC6" w:rsidR="00482A9A" w:rsidP="00AD3E96" w:rsidRDefault="00482A9A" w14:paraId="3FBD7C24" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="63503F74" w14:textId="77777777" w:rsidR="00482A9A" w:rsidRPr="00853CC6" w:rsidRDefault="00482A9A" w:rsidP="00AD3E96">
+          <w:p w:rsidRPr="00853CC6" w:rsidR="00482A9A" w:rsidP="00AD3E96" w:rsidRDefault="00482A9A" w14:paraId="63503F74" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00853CC6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Phone:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="189F1ED5" w14:textId="77777777" w:rsidR="00482A9A" w:rsidRPr="00853CC6" w:rsidRDefault="00482A9A" w:rsidP="00AD3E96">
+          <w:p w:rsidRPr="00853CC6" w:rsidR="00482A9A" w:rsidP="00AD3E96" w:rsidRDefault="00482A9A" w14:paraId="189F1ED5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482A9A" w:rsidRPr="00B44426" w14:paraId="67C54E18" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B44426" w:rsidR="00482A9A" w14:paraId="67C54E18" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="315"/>
+          <w:trHeight w:val="315" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9576" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4C5B5B2B" w14:textId="08FDEE6A" w:rsidR="00482A9A" w:rsidRPr="00853CC6" w:rsidRDefault="00482A9A" w:rsidP="00AD3E96">
+          <w:p w:rsidRPr="00853CC6" w:rsidR="00482A9A" w:rsidP="00AD3E96" w:rsidRDefault="00482A9A" w14:paraId="4C5B5B2B" w14:textId="08FDEE6A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="3C397190" w14:textId="77777777" w:rsidR="00482A9A" w:rsidRPr="00853CC6" w:rsidRDefault="00482A9A" w:rsidP="00AD3E96">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="00482A9A" w:rsidP="00AD3E96" w:rsidRDefault="00482A9A" w14:paraId="3C397190" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13EDD327" w14:textId="76E39606" w:rsidR="00482A9A" w:rsidRPr="00BE0F0C" w:rsidRDefault="00415300" w:rsidP="005C5F1B">
+    <w:p w:rsidRPr="00BE0F0C" w:rsidR="00482A9A" w:rsidP="005C5F1B" w:rsidRDefault="00415300" w14:paraId="13EDD327" w14:textId="76E39606">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00BE0F0C">
         <w:t xml:space="preserve">Iowa </w:t>
       </w:r>
-      <w:r w:rsidR="002A2A57" w:rsidRPr="00BE0F0C">
+      <w:r w:rsidRPr="00BE0F0C" w:rsidR="002A2A57">
         <w:t xml:space="preserve">State Chartered </w:t>
       </w:r>
-      <w:r w:rsidR="00A90A5E" w:rsidRPr="00BE0F0C">
+      <w:r w:rsidRPr="00BE0F0C" w:rsidR="00A90A5E">
         <w:t>Bank</w:t>
       </w:r>
-      <w:r w:rsidR="001E1F42" w:rsidRPr="00BE0F0C">
+      <w:r w:rsidRPr="00BE0F0C" w:rsidR="001E1F42">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1278"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="1620"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="1260"/>
         <w:gridCol w:w="2448"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EC4D8C" w:rsidRPr="00853CC6" w14:paraId="2AA24801" w14:textId="77777777" w:rsidTr="00985394">
+      <w:tr w:rsidRPr="00853CC6" w:rsidR="00EC4D8C" w:rsidTr="00985394" w14:paraId="2AA24801" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="492784BC" w14:textId="77777777" w:rsidR="00EC4D8C" w:rsidRPr="00853CC6" w:rsidRDefault="00EC4D8C" w:rsidP="00985394">
+          <w:p w:rsidRPr="00853CC6" w:rsidR="00EC4D8C" w:rsidP="00985394" w:rsidRDefault="00EC4D8C" w14:paraId="492784BC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00853CC6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8298" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0C1C096D" w14:textId="77777777" w:rsidR="00EC4D8C" w:rsidRPr="00853CC6" w:rsidRDefault="00EC4D8C" w:rsidP="00985394">
+          <w:p w:rsidRPr="00853CC6" w:rsidR="00EC4D8C" w:rsidP="00985394" w:rsidRDefault="00EC4D8C" w14:paraId="0C1C096D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F7D37" w:rsidRPr="00B44426" w14:paraId="5BE0F93B" w14:textId="77777777" w:rsidTr="00046B6A">
+      <w:tr w:rsidRPr="00B44426" w:rsidR="009F7D37" w:rsidTr="00046B6A" w14:paraId="5BE0F93B" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="018F6C3C" w14:textId="26B4738C" w:rsidR="009F7D37" w:rsidRPr="00B44426" w:rsidRDefault="009F7D37" w:rsidP="00046B6A">
+          <w:p w:rsidRPr="00B44426" w:rsidR="009F7D37" w:rsidP="00046B6A" w:rsidRDefault="009F7D37" w14:paraId="018F6C3C" w14:textId="26B4738C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44426">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8298" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7637F5E3" w14:textId="77777777" w:rsidR="009F7D37" w:rsidRPr="00B44426" w:rsidRDefault="009F7D37" w:rsidP="00046B6A">
+          <w:p w:rsidRPr="00B44426" w:rsidR="009F7D37" w:rsidP="00046B6A" w:rsidRDefault="009F7D37" w14:paraId="7637F5E3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00503AFA" w:rsidRPr="00B44426" w14:paraId="660E8003" w14:textId="77777777" w:rsidTr="00DF6E20">
+      <w:tr w:rsidRPr="00B44426" w:rsidR="00503AFA" w:rsidTr="00DF6E20" w14:paraId="660E8003" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="60C623E0" w14:textId="77777777" w:rsidR="00503AFA" w:rsidRPr="00B44426" w:rsidRDefault="00503AFA" w:rsidP="00046B6A">
+          <w:p w:rsidRPr="00B44426" w:rsidR="00503AFA" w:rsidP="00046B6A" w:rsidRDefault="00503AFA" w14:paraId="60C623E0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44426">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>City:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2C5B213E" w14:textId="77777777" w:rsidR="00503AFA" w:rsidRPr="00B44426" w:rsidRDefault="00503AFA" w:rsidP="00046B6A">
+          <w:p w:rsidRPr="00B44426" w:rsidR="00503AFA" w:rsidP="00046B6A" w:rsidRDefault="00503AFA" w14:paraId="2C5B213E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3F170B55" w14:textId="77777777" w:rsidR="00503AFA" w:rsidRPr="00B44426" w:rsidRDefault="00503AFA" w:rsidP="00046B6A">
+          <w:p w:rsidRPr="00B44426" w:rsidR="00503AFA" w:rsidP="00046B6A" w:rsidRDefault="00503AFA" w14:paraId="3F170B55" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44426">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>County:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4338" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="35B46EE1" w14:textId="77777777" w:rsidR="00503AFA" w:rsidRPr="00B44426" w:rsidRDefault="00503AFA" w:rsidP="00046B6A">
+          <w:p w:rsidRPr="00B44426" w:rsidR="00503AFA" w:rsidP="00046B6A" w:rsidRDefault="00503AFA" w14:paraId="35B46EE1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F7D37" w:rsidRPr="00B44426" w14:paraId="218209C1" w14:textId="77777777" w:rsidTr="00554ED2">
+      <w:tr w:rsidRPr="00B44426" w:rsidR="009F7D37" w:rsidTr="00554ED2" w14:paraId="218209C1" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="403"/>
+          <w:trHeight w:val="403" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5551CE80" w14:textId="6D1106C2" w:rsidR="009F7D37" w:rsidRPr="00B44426" w:rsidRDefault="000241B0" w:rsidP="00046B6A">
+          <w:p w:rsidRPr="00B44426" w:rsidR="009F7D37" w:rsidP="00046B6A" w:rsidRDefault="000241B0" w14:paraId="5551CE80" w14:textId="6D1106C2">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>State</w:t>
             </w:r>
-            <w:r w:rsidR="009F7D37" w:rsidRPr="00B44426">
+            <w:r w:rsidRPr="00B44426" w:rsidR="009F7D37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3E6BF56B" w14:textId="77777777" w:rsidR="009F7D37" w:rsidRPr="00B44426" w:rsidRDefault="009F7D37" w:rsidP="00046B6A">
+          <w:p w:rsidRPr="00B44426" w:rsidR="009F7D37" w:rsidP="00046B6A" w:rsidRDefault="009F7D37" w14:paraId="3E6BF56B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4EB2D972" w14:textId="41B70466" w:rsidR="009F7D37" w:rsidRPr="00B44426" w:rsidRDefault="00E805F8" w:rsidP="00046B6A">
+          <w:p w:rsidRPr="00B44426" w:rsidR="009F7D37" w:rsidP="00046B6A" w:rsidRDefault="00E805F8" w14:paraId="4EB2D972" w14:textId="41B70466">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>ZIP Code:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2448" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3E4CC082" w14:textId="77777777" w:rsidR="009F7D37" w:rsidRPr="00B44426" w:rsidRDefault="009F7D37" w:rsidP="00046B6A">
+          <w:p w:rsidRPr="00B44426" w:rsidR="009F7D37" w:rsidP="00046B6A" w:rsidRDefault="009F7D37" w14:paraId="3E4CC082" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C645CC" w:rsidRPr="00C645CC" w14:paraId="65B49486" w14:textId="77777777" w:rsidTr="00C645CC">
+      <w:tr w:rsidRPr="00C645CC" w:rsidR="00C645CC" w:rsidTr="00C645CC" w14:paraId="65B49486" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4AF5A590" w14:textId="193AF778" w:rsidR="00C645CC" w:rsidRPr="00C645CC" w:rsidRDefault="00C645CC" w:rsidP="00C645CC">
+          <w:p w:rsidRPr="00C645CC" w:rsidR="00C645CC" w:rsidP="00C645CC" w:rsidRDefault="00C645CC" w14:paraId="4AF5A590" w14:textId="193AF778">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C645CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Proposed </w:t>
             </w:r>
             <w:r w:rsidR="00A90A5E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">effective </w:t>
             </w:r>
             <w:r w:rsidRPr="00C645CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7038" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4CDD6D3D" w14:textId="08F06D10" w:rsidR="00C645CC" w:rsidRPr="00C645CC" w:rsidRDefault="00C645CC" w:rsidP="00C645CC">
+          <w:p w:rsidRPr="00C645CC" w:rsidR="00C645CC" w:rsidP="00C645CC" w:rsidRDefault="00C645CC" w14:paraId="4CDD6D3D" w14:textId="08F06D10">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F7D37" w:rsidRPr="00B44426" w14:paraId="395D276A" w14:textId="77777777" w:rsidTr="00046B6A">
+      <w:tr w:rsidRPr="00B44426" w:rsidR="009F7D37" w:rsidTr="00046B6A" w14:paraId="395D276A" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="315"/>
+          <w:trHeight w:val="315" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9576" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7B55EED7" w14:textId="77777777" w:rsidR="009F7D37" w:rsidRDefault="009F7D37" w:rsidP="00046B6A">
+          <w:p w:rsidR="009F7D37" w:rsidP="00046B6A" w:rsidRDefault="009F7D37" w14:paraId="7B55EED7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="073C8F96" w14:textId="69A85F1E" w:rsidR="00866435" w:rsidRPr="00B44426" w:rsidRDefault="00866435" w:rsidP="00046B6A">
+          <w:p w:rsidRPr="00B44426" w:rsidR="00866435" w:rsidP="00046B6A" w:rsidRDefault="00866435" w14:paraId="073C8F96" w14:textId="69A85F1E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="63A95C0C" w14:textId="0877146C" w:rsidR="00482A9A" w:rsidRPr="006941B2" w:rsidRDefault="00482A9A" w:rsidP="00AD3E96">
+    <w:p w:rsidRPr="006941B2" w:rsidR="00482A9A" w:rsidP="00AD3E96" w:rsidRDefault="00482A9A" w14:paraId="63A95C0C" w14:textId="0877146C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1824C24B" w14:textId="72B4479E" w:rsidR="00A90A5E" w:rsidRPr="00BE0F0C" w:rsidRDefault="00A90A5E" w:rsidP="005C5F1B">
+    <w:p w:rsidRPr="00BE0F0C" w:rsidR="00A90A5E" w:rsidP="005C5F1B" w:rsidRDefault="00A90A5E" w14:paraId="1824C24B" w14:textId="72B4479E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00BE0F0C">
         <w:t>Items</w:t>
       </w:r>
-      <w:r w:rsidR="00CB7D4A" w:rsidRPr="00BE0F0C">
+      <w:r w:rsidRPr="00BE0F0C" w:rsidR="00CB7D4A">
         <w:t xml:space="preserve"> to Submit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59E7E98A" w14:textId="5478B296" w:rsidR="00515F6C" w:rsidRPr="00515F6C" w:rsidRDefault="00515F6C" w:rsidP="00515F6C">
+    <w:p w:rsidRPr="00515F6C" w:rsidR="00515F6C" w:rsidP="00515F6C" w:rsidRDefault="00515F6C" w14:paraId="59E7E98A" w14:textId="5478B296">
       <w:r>
         <w:t xml:space="preserve">Please provide a cover letter and include the following </w:t>
       </w:r>
       <w:r w:rsidR="00972502">
         <w:t xml:space="preserve">items: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77D1DDED" w14:textId="77777777" w:rsidR="00F34D14" w:rsidRPr="0042765E" w:rsidRDefault="00F34D14" w:rsidP="00F34D14">
+    <w:p w:rsidRPr="0042765E" w:rsidR="00F34D14" w:rsidP="00F34D14" w:rsidRDefault="00F34D14" w14:paraId="77D1DDED" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4680"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0042765E">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A copy of the plan of merger.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="493BD2EB" w14:textId="77777777" w:rsidR="00F34D14" w:rsidRPr="0042765E" w:rsidRDefault="00F34D14" w:rsidP="00F34D14">
+    <w:p w:rsidRPr="0042765E" w:rsidR="00F34D14" w:rsidP="00F34D14" w:rsidRDefault="00F34D14" w14:paraId="493BD2EB" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4680"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17176B19" w14:textId="77777777" w:rsidR="00F34D14" w:rsidRPr="0042765E" w:rsidRDefault="00F34D14" w:rsidP="00F34D14">
+    <w:p w:rsidRPr="0042765E" w:rsidR="00F34D14" w:rsidP="00F34D14" w:rsidRDefault="00F34D14" w14:paraId="17176B19" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4680"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0042765E">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A certified copy of the resolution of the Board of Directors of each bank adopting the plan of merger.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78745CDE" w14:textId="77777777" w:rsidR="00F34D14" w:rsidRPr="0042765E" w:rsidRDefault="00F34D14" w:rsidP="00F34D14">
+    <w:p w:rsidRPr="0042765E" w:rsidR="00F34D14" w:rsidP="00F34D14" w:rsidRDefault="00F34D14" w14:paraId="78745CDE" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4680"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="231BB918" w14:textId="77777777" w:rsidR="00F34D14" w:rsidRPr="0042765E" w:rsidRDefault="00F34D14" w:rsidP="00F34D14">
+    <w:p w:rsidRPr="0042765E" w:rsidR="00F34D14" w:rsidP="00F34D14" w:rsidRDefault="00F34D14" w14:paraId="231BB918" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4680"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0042765E">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A certified copy of the resolutions of the shareholders approving the plan of merger.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CA0E00D" w14:textId="77777777" w:rsidR="00F34D14" w:rsidRPr="0042765E" w:rsidRDefault="00F34D14" w:rsidP="00F34D14">
+    <w:p w:rsidRPr="0042765E" w:rsidR="00F34D14" w:rsidP="00F34D14" w:rsidRDefault="00F34D14" w14:paraId="7CA0E00D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4680"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="132767B8" w14:textId="01F333FD" w:rsidR="009A4603" w:rsidRPr="00F654EA" w:rsidRDefault="00D42D04" w:rsidP="009A4603">
+    <w:p w:rsidRPr="00F654EA" w:rsidR="009A4603" w:rsidP="009A4603" w:rsidRDefault="00D42D04" w14:paraId="132767B8" w14:textId="01F333FD">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4680"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Copy </w:t>
       </w:r>
-      <w:r w:rsidR="00F34D14" w:rsidRPr="0042765E">
+      <w:r w:rsidRPr="0042765E" w:rsidR="00F34D14">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of the approval letter issued by the</w:t>
       </w:r>
       <w:r w:rsidR="00F34D14">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> State Regul</w:t>
       </w:r>
       <w:r w:rsidR="00F25D0C">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ator</w:t>
       </w:r>
-      <w:r w:rsidR="00F34D14" w:rsidRPr="0042765E">
+      <w:r w:rsidRPr="0042765E" w:rsidR="00F34D14">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> regarding the merger of</w:t>
       </w:r>
       <w:r w:rsidR="00F25D0C">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> State Bank </w:t>
       </w:r>
-      <w:r w:rsidR="00F34D14" w:rsidRPr="0042765E">
+      <w:r w:rsidRPr="0042765E" w:rsidR="00F34D14">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>with a</w:t>
       </w:r>
       <w:r w:rsidR="00F25D0C">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nd into </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F25D0C">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>out of state</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F25D0C">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> bank </w:t>
       </w:r>
-      <w:r w:rsidR="00F34D14" w:rsidRPr="0042765E">
+      <w:r w:rsidRPr="0042765E" w:rsidR="00F34D14">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>which will be filed by this office with the Secretary of State.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CE5AAC9" w14:textId="41D5DE3A" w:rsidR="009A4603" w:rsidRDefault="009A4603" w:rsidP="009A4603">
+    <w:p w:rsidR="009A4603" w:rsidP="009A4603" w:rsidRDefault="009A4603" w14:paraId="6CE5AAC9" w14:textId="41D5DE3A">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4680"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="567C8B69" w14:textId="25992341" w:rsidR="008C56FC" w:rsidRPr="002C1B5C" w:rsidRDefault="009A4603" w:rsidP="002C1B5C">
+    <w:p w:rsidRPr="002C1B5C" w:rsidR="008C56FC" w:rsidP="002C1B5C" w:rsidRDefault="009A4603" w14:paraId="567C8B69" w14:textId="25992341">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4680"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Upon completion of the merger, the Authorization to do Business issued to </w:t>
       </w:r>
       <w:r w:rsidR="003E3EAE">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>State Bank and any outstanding office certificates shall be returned to this office for cancellation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DAFEF70" w14:textId="22B4963D" w:rsidR="00A46AF1" w:rsidRPr="00BE0F0C" w:rsidRDefault="00D82D3D" w:rsidP="005C5F1B">
+    <w:p w:rsidRPr="00BE0F0C" w:rsidR="00A46AF1" w:rsidP="005C5F1B" w:rsidRDefault="00D82D3D" w14:paraId="2DAFEF70" w14:textId="22B4963D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00BE0F0C">
         <w:lastRenderedPageBreak/>
         <w:t>ACKNOWLEDGEMENT</w:t>
       </w:r>
-      <w:r w:rsidR="0040357A" w:rsidRPr="00BE0F0C">
+      <w:r w:rsidRPr="00BE0F0C" w:rsidR="0040357A">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48F964FE" w14:textId="5B55467A" w:rsidR="00F25638" w:rsidRPr="00F262A4" w:rsidRDefault="00F25638" w:rsidP="00F25638">
+    <w:p w:rsidRPr="00F262A4" w:rsidR="00F25638" w:rsidP="00F25638" w:rsidRDefault="00F25638" w14:paraId="48F964FE" w14:textId="5B55467A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F262A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>In connection with this application, management of the bank has read the following applicable provisions of the Iowa Code</w:t>
       </w:r>
       <w:r w:rsidR="00A8589F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F262A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>which govern applications, namely:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22A42EFB" w14:textId="77777777" w:rsidR="00F25638" w:rsidRPr="00F262A4" w:rsidRDefault="00F25638" w:rsidP="00F25638">
+    <w:p w:rsidRPr="00F262A4" w:rsidR="00F25638" w:rsidP="00F25638" w:rsidRDefault="00F25638" w14:paraId="22A42EFB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FAB0A56" w14:textId="4BB42D63" w:rsidR="00F25638" w:rsidRPr="00F25A4E" w:rsidRDefault="00F25638" w:rsidP="00F25638">
+    <w:p w:rsidRPr="00F25A4E" w:rsidR="00F25638" w:rsidP="00F25638" w:rsidRDefault="00F25638" w14:paraId="0FAB0A56" w14:textId="4BB42D63">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F25A4E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Section 524.1</w:t>
       </w:r>
       <w:r w:rsidR="009272C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>402</w:t>
       </w:r>
       <w:r w:rsidRPr="00F25A4E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009272C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Requirements of a merger</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="571508CC" w14:textId="77777777" w:rsidR="00F25638" w:rsidRDefault="00F25638" w:rsidP="003F2FAF">
+    <w:p w:rsidR="00F25638" w:rsidP="003F2FAF" w:rsidRDefault="00F25638" w14:paraId="571508CC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C91F424" w14:textId="431D7584" w:rsidR="00CE36D0" w:rsidRDefault="00CE36D0" w:rsidP="003F2FAF">
+    <w:p w:rsidR="00CE36D0" w:rsidP="003F2FAF" w:rsidRDefault="00CE36D0" w14:paraId="6C91F424" w14:textId="431D7584">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F262A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The applicant hereby acknowledges that </w:t>
       </w:r>
       <w:r w:rsidR="00F31D19">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>he/she</w:t>
       </w:r>
       <w:r w:rsidRPr="00F262A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> has</w:t>
       </w:r>
       <w:r w:rsidR="00320C07">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> also </w:t>
       </w:r>
       <w:r w:rsidRPr="00F262A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">read the explanation about public disclosure of information contained in the application instructions and that </w:t>
       </w:r>
       <w:r w:rsidR="00F31D19">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>he/she</w:t>
       </w:r>
       <w:r w:rsidRPr="00F262A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> understands that the information submitted with the application will be treated as public information unless the applicant has requested confidential treatment of material in the application and submitted a “public” copy of the application from which the confidential information has been excised.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FDAE0EB" w14:textId="5AF35436" w:rsidR="00465414" w:rsidRDefault="00465414" w:rsidP="003F2FAF">
+    <w:p w:rsidR="00465414" w:rsidP="003F2FAF" w:rsidRDefault="00465414" w14:paraId="0FDAE0EB" w14:textId="5AF35436">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A653A96" w14:textId="77777777" w:rsidR="00465414" w:rsidRPr="00D40BBA" w:rsidRDefault="00465414" w:rsidP="00465414">
+    <w:p w:rsidRPr="00D40BBA" w:rsidR="00465414" w:rsidP="00465414" w:rsidRDefault="00465414" w14:paraId="4A653A96" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D40BBA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The undersigned hereby certify that the statements contained in this application are true to their best knowledge and belief.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43F28857" w14:textId="77777777" w:rsidR="00465414" w:rsidRDefault="00465414" w:rsidP="003F2FAF">
+    <w:p w:rsidR="00465414" w:rsidP="003F2FAF" w:rsidRDefault="00465414" w14:paraId="43F28857" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13F0C08C" w14:textId="77777777" w:rsidR="00320C07" w:rsidRPr="00F262A4" w:rsidRDefault="00320C07" w:rsidP="003F2FAF">
+    <w:p w:rsidRPr="00F262A4" w:rsidR="00320C07" w:rsidP="003F2FAF" w:rsidRDefault="00320C07" w14:paraId="13F0C08C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="364FF354" w14:textId="2A035AD2" w:rsidR="00CE36D0" w:rsidRDefault="00CE36D0" w:rsidP="00AD3E96">
+    <w:p w:rsidR="00CE36D0" w:rsidP="00AD3E96" w:rsidRDefault="00CE36D0" w14:paraId="364FF354" w14:textId="2A035AD2">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5508"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA54FE" w:rsidRPr="00320C07" w14:paraId="166071AE" w14:textId="77777777" w:rsidTr="00AA54FE">
+      <w:tr w:rsidRPr="00320C07" w:rsidR="00AA54FE" w:rsidTr="00AA54FE" w14:paraId="166071AE" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A97A34C" w14:textId="77777777" w:rsidR="00AA54FE" w:rsidRPr="00320C07" w:rsidRDefault="00AA54FE" w:rsidP="00320C07">
+          <w:p w:rsidRPr="00320C07" w:rsidR="00AA54FE" w:rsidP="00320C07" w:rsidRDefault="00AA54FE" w14:paraId="2A97A34C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00320C07" w:rsidRPr="00320C07" w14:paraId="4AE6E033" w14:textId="77777777" w:rsidTr="00A209A9">
+      <w:tr w:rsidRPr="00320C07" w:rsidR="00320C07" w:rsidTr="00A209A9" w14:paraId="4AE6E033" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B1C61F6" w14:textId="0BB9A79B" w:rsidR="00320C07" w:rsidRPr="00320C07" w:rsidRDefault="00320C07" w:rsidP="00320C07">
+          <w:p w:rsidRPr="00320C07" w:rsidR="00320C07" w:rsidP="00320C07" w:rsidRDefault="00320C07" w14:paraId="3B1C61F6" w14:textId="0BB9A79B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00320C07">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
             <w:r w:rsidR="00B106D6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> and Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00320C07" w:rsidRPr="00320C07" w14:paraId="608FFAAE" w14:textId="77777777" w:rsidTr="00DF3E3C">
+      <w:tr w:rsidRPr="00320C07" w:rsidR="00320C07" w:rsidTr="00DF3E3C" w14:paraId="608FFAAE" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1633E975" w14:textId="77777777" w:rsidR="00320C07" w:rsidRPr="00320C07" w:rsidRDefault="00320C07" w:rsidP="00320C07">
+          <w:p w:rsidRPr="00320C07" w:rsidR="00320C07" w:rsidP="00320C07" w:rsidRDefault="00320C07" w14:paraId="1633E975" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00320C07" w:rsidRPr="00320C07" w14:paraId="62826172" w14:textId="77777777" w:rsidTr="00A209A9">
+      <w:tr w:rsidRPr="00320C07" w:rsidR="00320C07" w:rsidTr="00A209A9" w14:paraId="62826172" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E90C280" w14:textId="77777777" w:rsidR="00320C07" w:rsidRPr="00320C07" w:rsidRDefault="00320C07" w:rsidP="00320C07">
+          <w:p w:rsidRPr="00320C07" w:rsidR="00320C07" w:rsidP="00320C07" w:rsidRDefault="00320C07" w14:paraId="0E90C280" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00320C07">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5DC001CE" w14:textId="77777777" w:rsidR="00320C07" w:rsidRPr="00F262A4" w:rsidRDefault="00320C07" w:rsidP="00AD3E96">
+    <w:p w:rsidRPr="00F262A4" w:rsidR="00320C07" w:rsidP="00AD3E96" w:rsidRDefault="00320C07" w14:paraId="5DC001CE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5508"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C32171" w:rsidRPr="00C32171" w14:paraId="44365085" w14:textId="77777777" w:rsidTr="00A209A9">
+      <w:tr w:rsidRPr="00C32171" w:rsidR="00C32171" w:rsidTr="00A209A9" w14:paraId="44365085" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A6BCA21" w14:textId="2A7345B2" w:rsidR="00C32171" w:rsidRPr="00853CC6" w:rsidRDefault="00E97FAE" w:rsidP="00C32171">
+          <w:p w:rsidRPr="00853CC6" w:rsidR="00C32171" w:rsidP="00C32171" w:rsidRDefault="00E97FAE" w14:paraId="6A6BCA21" w14:textId="2A7345B2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:br w:type="page"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="04C399E9" w14:textId="52C33874" w:rsidR="00C32171" w:rsidRDefault="00C32171" w:rsidP="00AD3E96">
+    <w:p w:rsidR="00C32171" w:rsidP="00AD3E96" w:rsidRDefault="00C32171" w14:paraId="04C399E9" w14:textId="52C33874">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26599FBF" w14:textId="5752218D" w:rsidR="00437561" w:rsidRDefault="00437561" w:rsidP="00AD3E96">
+    <w:p w:rsidR="00437561" w:rsidP="00AD3E96" w:rsidRDefault="00437561" w14:paraId="26599FBF" w14:textId="5752218D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04DDFCC9" w14:textId="77777777" w:rsidR="00437561" w:rsidRDefault="00437561" w:rsidP="00AD3E96">
+    <w:p w:rsidR="00437561" w:rsidP="00AD3E96" w:rsidRDefault="00437561" w14:paraId="04DDFCC9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00437561" w:rsidSect="005E27AA">
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
-      <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
+      <w:headerReference w:type="default" r:id="R6eadfbda83d24c4c"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D852E6F" w14:textId="77777777" w:rsidR="00305613" w:rsidRDefault="00305613">
+    <w:p w:rsidR="00305613" w:rsidRDefault="00305613" w14:paraId="3D852E6F" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47454C1A" w14:textId="77777777" w:rsidR="00305613" w:rsidRDefault="00305613">
+    <w:p w:rsidR="00305613" w:rsidRDefault="00305613" w14:paraId="47454C1A" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="45FA59AF" w14:textId="0D9ADDB7" w:rsidR="000F30F5" w:rsidRDefault="000F30F5">
+  <w:p w:rsidR="000F30F5" w:rsidRDefault="000F30F5" w14:paraId="45FA59AF" w14:textId="0D9ADDB7">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2FB4C751" w14:textId="1A501CC5" w:rsidR="00EA283D" w:rsidRPr="00EA283D" w:rsidRDefault="00EA283D">
+  <w:p w:rsidRPr="00EA283D" w:rsidR="00EA283D" w:rsidRDefault="00EA283D" w14:paraId="2FB4C751" w14:textId="3E7A7FDD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00EA283D">
+    <w:r w:rsidRPr="462BA3F3" w:rsidR="462BA3F3">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve">Effective </w:t>
     </w:r>
-    <w:r w:rsidR="00AC3C62">
+    <w:r w:rsidRPr="462BA3F3" w:rsidR="462BA3F3">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
-      <w:t xml:space="preserve">December </w:t>
-[...5 lines deleted...]
-      <w:t>2021</w:t>
+      <w:t>October 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D22BF7A" w14:textId="77777777" w:rsidR="00305613" w:rsidRDefault="00305613">
+    <w:p w:rsidR="00305613" w:rsidRDefault="00305613" w14:paraId="5D22BF7A" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5DAABCB4" w14:textId="77777777" w:rsidR="00305613" w:rsidRDefault="00305613">
+    <w:p w:rsidR="00305613" w:rsidRDefault="00305613" w14:paraId="5DAABCB4" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="162C457F" w14:textId="643E4CEE" w:rsidR="00BE0F0C" w:rsidRDefault="00E55E9D" w:rsidP="00BE0F0C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00BE0F0C" w:rsidP="00BE0F0C" w:rsidRDefault="00E55E9D" w14:paraId="162C457F" w14:textId="643E4CEE">
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="dashDotStroked" w:sz="24" w:space="1" w:color="067070"/>
+        <w:bottom w:val="dashDotStroked" w:color="067070" w:sz="24" w:space="1"/>
       </w:pBdr>
       <w:spacing w:after="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="415627C8" wp14:editId="1ABF0F01">
           <wp:extent cx="4333875" cy="790575"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Picture 1" descr="Iowa Division of Banking logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Picture 1" descr="Iowa Division of Banking logo"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
@@ -2752,106 +2738,247 @@
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="4333875" cy="790575"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3B72CE43" w14:textId="77777777" w:rsidR="00BE0F0C" w:rsidRDefault="00BE0F0C" w:rsidP="00BE0F0C">
+  <w:p w:rsidR="00BE0F0C" w:rsidP="00BE0F0C" w:rsidRDefault="00BE0F0C" w14:paraId="3B72CE43" w14:textId="77777777">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="dashDotStroked" w:sz="24" w:space="1" w:color="067070"/>
+        <w:top w:val="dashDotStroked" w:color="067070" w:sz="24" w:space="1"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7770CA58" w14:textId="77777777" w:rsidR="005E27AA" w:rsidRPr="005E27AA" w:rsidRDefault="005E27AA" w:rsidP="005E27AA">
+  <w:p w:rsidRPr="005E27AA" w:rsidR="005E27AA" w:rsidP="005E27AA" w:rsidRDefault="005E27AA" w14:paraId="7770CA58" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableNormal"/>
+      <w:bidiVisual w:val="0"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="462BA3F3" w:rsidTr="462BA3F3" w14:paraId="58E8EC4C">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="462BA3F3" w:rsidP="462BA3F3" w:rsidRDefault="462BA3F3" w14:paraId="5CA9BC3E" w14:textId="5D82F42A">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:left="-115"/>
+            <w:jc w:val="left"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="462BA3F3" w:rsidP="462BA3F3" w:rsidRDefault="462BA3F3" w14:paraId="333B93C7" w14:textId="35C58444">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="462BA3F3" w:rsidP="462BA3F3" w:rsidRDefault="462BA3F3" w14:paraId="12F88F0D" w14:textId="62678C45">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="462BA3F3" w:rsidP="462BA3F3" w:rsidRDefault="462BA3F3" w14:paraId="0F82D5FE" w14:textId="4E366740">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableNormal"/>
+      <w:bidiVisual w:val="0"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="462BA3F3" w:rsidTr="462BA3F3" w14:paraId="518907E6">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="462BA3F3" w:rsidP="462BA3F3" w:rsidRDefault="462BA3F3" w14:paraId="05314023" w14:textId="3ACE1AA0">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:left="-115"/>
+            <w:jc w:val="left"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="462BA3F3" w:rsidP="462BA3F3" w:rsidRDefault="462BA3F3" w14:paraId="3BC38A6C" w14:textId="0BA2EA53">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="462BA3F3" w:rsidP="462BA3F3" w:rsidRDefault="462BA3F3" w14:paraId="306DEAA6" w14:textId="7816512E">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="462BA3F3" w:rsidP="462BA3F3" w:rsidRDefault="462BA3F3" w14:paraId="73DF2CCA" w14:textId="11AA756D">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:bidi w:val="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A8E7A84"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="EF36A818"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="990"/>
         </w:tabs>
         <w:ind w:left="990" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1356997587">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
@@ -3238,177 +3365,181 @@
     <w:rsid w:val="00F262A4"/>
     <w:rsid w:val="00F31D19"/>
     <w:rsid w:val="00F327D5"/>
     <w:rsid w:val="00F34D14"/>
     <w:rsid w:val="00F34E6A"/>
     <w:rsid w:val="00F44F17"/>
     <w:rsid w:val="00F5011D"/>
     <w:rsid w:val="00F51E76"/>
     <w:rsid w:val="00F52EE9"/>
     <w:rsid w:val="00F5400D"/>
     <w:rsid w:val="00F5677D"/>
     <w:rsid w:val="00F63D25"/>
     <w:rsid w:val="00F654EA"/>
     <w:rsid w:val="00F76860"/>
     <w:rsid w:val="00F80240"/>
     <w:rsid w:val="00F87767"/>
     <w:rsid w:val="00F9398C"/>
     <w:rsid w:val="00FB2C79"/>
     <w:rsid w:val="00FB6D52"/>
     <w:rsid w:val="00FC01B3"/>
     <w:rsid w:val="00FD2C21"/>
     <w:rsid w:val="00FD6026"/>
     <w:rsid w:val="00FF53C2"/>
     <w:rsid w:val="00FF70E8"/>
     <w:rsid w:val="033FE741"/>
+    <w:rsid w:val="35E20E6D"/>
+    <w:rsid w:val="462BA3F3"/>
+    <w:rsid w:val="47C9CF49"/>
+    <w:rsid w:val="523FE582"/>
     <w:rsid w:val="780CA918"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="352A1FEB"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{BAB39C11-7958-4E43-B7D4-7C105F553228}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:uiPriority="99" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:uiPriority="99" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3451,52 +3582,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -3557,57 +3688,57 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="005C5F1B"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00831498"/>
     <w:pPr>
       <w:keepNext/>
@@ -3768,72 +3899,72 @@
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="005611A9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="005611A9"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
@@ -3885,244 +4016,244 @@
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E51637"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0066113D"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+  <w:style w:type="paragraph" w:styleId="TableParagraph" w:customStyle="1">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="005611A9"/>
     <w:pPr>
       <w:spacing w:line="252" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00831498"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="005C5F1B"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="005C5F1B"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="03637B"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="005611A9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
     <w:name w:val="Heading 5 Char"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="005611A9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
     <w:name w:val="Heading 6 Char"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="005611A9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:color w:val="1F3763"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
     <w:name w:val="Heading 7 Char"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="005611A9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="1F3763"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
     <w:name w:val="Heading 8 Char"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="005611A9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:color w:val="272727"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
     <w:name w:val="Heading 9 Char"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="005611A9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="005611A9"/>
     <w:pPr>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="44546A"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="005611A9"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="005611A9"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
       <w:color w:val="5A5A5A"/>
       <w:spacing w:val="15"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
     <w:name w:val="Subtitle Char"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="005611A9"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:color w:val="5A5A5A"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="005611A9"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:uiPriority w:val="20"/>
@@ -4147,95 +4278,95 @@
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="005611A9"/>
     <w:pPr>
       <w:spacing w:before="200" w:after="160"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
     <w:name w:val="Quote Char"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="005611A9"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="005611A9"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="10" w:color="4472C4"/>
-        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="4472C4"/>
+        <w:top w:val="single" w:color="4472C4" w:sz="4" w:space="10"/>
+        <w:bottom w:val="single" w:color="4472C4" w:sz="4" w:space="10"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
     <w:name w:val="Intense Quote Char"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="005611A9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="005611A9"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="005611A9"/>
     <w:rPr>
       <w:i/>
@@ -4291,119 +4422,144 @@
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:rsid w:val="00610669"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:rsid w:val="00610669"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:link w:val="CommentText"/>
     <w:rsid w:val="00610669"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:rsid w:val="00610669"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:rsid w:val="00610669"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
+  <w:style w:type="character" w:styleId="NoSpacingChar" w:customStyle="1">
     <w:name w:val="No Spacing Char"/>
     <w:link w:val="NoSpacing"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00465414"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="009E137C"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
+  <w:style xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="table" w:styleId="TableGrid">
+    <w:name xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="Table Grid"/>
+    <w:basedOn xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="TableNormal"/>
+    <w:uiPriority xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="59"/>
+    <w:rsid xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="00FB4123"/>
+    <w:pPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="Rc548ec52f5884837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="R6eadfbda83d24c4c" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -4674,72 +4830,73 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100004116819EEBBA43B071ADEAABD7CDA0" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2cfebbc3e43ec4681aedb2c54be0718a">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="ec68e26f-a2bc-4408-a52a-4bed410c5093" xmlns:ns3="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="10adf789fd5108a72d26f898f537a182" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100004116819EEBBA43B071ADEAABD7CDA0" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a413ad8f8cacf9600904427cd1574e49">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="ec68e26f-a2bc-4408-a52a-4bed410c5093" xmlns:ns3="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b4a772b0b3af535052cf18beee026fbd" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
     <xsd:import namespace="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="10" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="11" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ec68e26f-a2bc-4408-a52a-4bed410c5093" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -4762,50 +4919,55 @@
     <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="18" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="19" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{17bf9f8e-2519-4288-b1f9-3fa10b026a6b}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="fdb1662f-fd37-417e-b6a8-345ff9ff89b9">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -4910,130 +5072,92 @@
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ec68e26f-a2bc-4408-a52a-4bed410c5093">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A847E885-FD0C-473E-ACB3-9FF2B7145C5C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08DCD348-C7FB-4D1C-BA8C-E0749D5645D6}">
-[...15 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22BD6B7C-7CF3-4C6D-8A4C-6992BC97FF6A}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A23B5D2-DBD8-4FDC-9D45-A509FA34772A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <ds:schemaRef ds:uri="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B653317-73F3-4B55-B3F7-62840BC29637}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{a9bc8cfd-9b51-41b5-9523-fdea261bf622}" enabled="0" method="" siteId="{a9bc8cfd-9b51-41b5-9523-fdea261bf622}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>IDOB</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IDOB State Bank Merger into an Out of State Bank - Bank Application</dc:title>
   <dc:subject/>
   <dc:creator>Kathy Johnson</dc:creator>
-  <cp:keywords/>
-[...2 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <keywords/>
+  <lastModifiedBy>Jill Pasbrig</lastModifiedBy>
+  <revision>11</revision>
+  <lastPrinted>2001-05-04T18:19:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100004116819EEBBA43B071ADEAABD7CDA0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>