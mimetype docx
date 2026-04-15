--- v0 (2025-10-09)
+++ v1 (2026-04-15)
@@ -14,131 +14,87 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0956163E" w14:textId="6279CC2B" w:rsidR="00AD3DC1" w:rsidRPr="000A7EE6" w:rsidRDefault="00DF6BFA" w:rsidP="00152EE1">
-[...15 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="0956163E" w14:textId="6279CC2B" w:rsidR="00AD3DC1" w:rsidRPr="006C6670" w:rsidRDefault="00DF6BFA" w:rsidP="006C6670">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006C6670">
         <w:t xml:space="preserve">APPLICATION </w:t>
       </w:r>
-      <w:r w:rsidR="008378ED" w:rsidRPr="000A7EE6">
-[...12 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="008378ED" w:rsidRPr="006C6670">
+        <w:t xml:space="preserve">FOR </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008378ED" w:rsidRPr="006C6670">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00067E4C" w:rsidRPr="006C6670">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00007284" w:rsidRPr="000A7EE6">
-[...5 lines deleted...]
-        <w:t>REVERSE STOCK SPLIT</w:t>
+      <w:r w:rsidR="00007284" w:rsidRPr="006C6670">
+        <w:t>REVERSE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00007284" w:rsidRPr="006C6670">
+        <w:t xml:space="preserve"> STOCK SPLIT</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk69395758"/>
-      <w:r w:rsidR="00656096" w:rsidRPr="000A7EE6">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00656096" w:rsidRPr="006C6670">
         <w:br/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="6C29C35D" w14:textId="77777777" w:rsidR="00FB6215" w:rsidRPr="000A7EE6" w:rsidRDefault="00FB6215" w:rsidP="00FB6215">
-[...23 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="6C29C35D" w14:textId="77777777" w:rsidR="00FB6215" w:rsidRPr="006C6670" w:rsidRDefault="00FB6215" w:rsidP="006C6670">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006C6670">
         <w:t>General Information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1938B8D4" w14:textId="77777777" w:rsidR="00FB6215" w:rsidRPr="00FB6215" w:rsidRDefault="00FB6215" w:rsidP="00FB6215">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB6215">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Contact the bank analyst assigned to the institution at (515)-281-4014 prior to the submission of the completed application. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3017622D" w14:textId="77777777" w:rsidR="00FB6215" w:rsidRPr="00FB6215" w:rsidRDefault="00FB6215" w:rsidP="00FB6215">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
@@ -190,75 +146,55 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D29D36A" w14:textId="77777777" w:rsidR="00FB6215" w:rsidRPr="00FB6215" w:rsidRDefault="00FB6215" w:rsidP="00FB6215">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB6215">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>All correspondence will be sent to the contact person listed on the application.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68A03F9B" w14:textId="77777777" w:rsidR="00FB6215" w:rsidRPr="00FB6215" w:rsidRDefault="00FB6215" w:rsidP="00FB6215">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33FE7112" w14:textId="77777777" w:rsidR="00015E67" w:rsidRPr="000A7EE6" w:rsidRDefault="00015E67" w:rsidP="00015E67">
-[...13 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="33FE7112" w14:textId="77777777" w:rsidR="00015E67" w:rsidRPr="000A7EE6" w:rsidRDefault="00015E67" w:rsidP="006C6670">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="000A7EE6">
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>Fees and Submission</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43448359" w14:textId="65C3992D" w:rsidR="00015E67" w:rsidRPr="00015E67" w:rsidRDefault="00015E67" w:rsidP="00015E67">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="1AE93C6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Submit one executed copy of the completed application and </w:t>
       </w:r>
       <w:r w:rsidR="004106D0" w:rsidRPr="1AE93C6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>applicable</w:t>
       </w:r>
       <w:r w:rsidRPr="1AE93C6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> supplemental documents t</w:t>
@@ -298,75 +234,55 @@
       <w:r w:rsidRPr="1AE93C6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Once uploaded, instructions will be provided regarding payment of the $</w:t>
       </w:r>
       <w:r w:rsidR="0091109F" w:rsidRPr="1AE93C6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>2,050</w:t>
       </w:r>
       <w:r w:rsidRPr="1AE93C6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> application fee via credit card or e-check.  The application fee will be refunded if the application is not accepted.  After the application is accepted, the fee is not refundable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="118D37ED" w14:textId="10CDAFFF" w:rsidR="00007284" w:rsidRDefault="00007284" w:rsidP="00D171BE">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14A6E54B" w14:textId="77777777" w:rsidR="005764BE" w:rsidRPr="000A7EE6" w:rsidRDefault="005764BE" w:rsidP="005764BE">
-[...13 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="14A6E54B" w14:textId="77777777" w:rsidR="005764BE" w:rsidRPr="000A7EE6" w:rsidRDefault="005764BE" w:rsidP="006C6670">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="000A7EE6">
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>Public Disclosure of Information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61B71941" w14:textId="02FED1A9" w:rsidR="005764BE" w:rsidRPr="005764BE" w:rsidRDefault="005764BE" w:rsidP="005764BE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005764BE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The Superintendent </w:t>
       </w:r>
       <w:r w:rsidR="00B46300">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">of Banking (Superintendent) </w:t>
       </w:r>
       <w:r w:rsidRPr="005764BE">
         <w:rPr>
@@ -535,103 +451,81 @@
     </w:p>
     <w:p w14:paraId="3CF07106" w14:textId="6B602D8E" w:rsidR="005764BE" w:rsidRDefault="005764BE" w:rsidP="005764BE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005764BE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>It is the applicant’s responsibility to identify and properly excise the information it believes to be confidential from the public copy.  The applicant’s failure to request confidential treatment of material or failure to provide a public copy with the confidential information excised will be deemed by the Superintendent as a waiver of any right to confidentiality, which the applicant may have had, and shall relieve the Superintendent from any responsibility if the information is viewed by the public or a competitor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63C08EDF" w14:textId="77777777" w:rsidR="00D90524" w:rsidRDefault="00D90524" w:rsidP="005764BE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="149174C3" w14:textId="5D5D3CBA" w:rsidR="009029DB" w:rsidRPr="000A7EE6" w:rsidRDefault="001636A2" w:rsidP="009D129F">
-[...7 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="149174C3" w14:textId="5D5D3CBA" w:rsidR="009029DB" w:rsidRPr="000A7EE6" w:rsidRDefault="001636A2" w:rsidP="006C6670">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="000A7EE6">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Publication</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CEF9B23" w14:textId="63036C91" w:rsidR="001636A2" w:rsidRDefault="001636A2" w:rsidP="009D129F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001636A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>No publication notices are required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46750811" w14:textId="77777777" w:rsidR="00024D81" w:rsidRDefault="00024D81" w:rsidP="00024D81">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DE5861B" w14:textId="329EE3AF" w:rsidR="00622CB7" w:rsidRPr="000A7EE6" w:rsidRDefault="00586063" w:rsidP="009D129F">
-[...7 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="3DE5861B" w14:textId="329EE3AF" w:rsidR="00622CB7" w:rsidRPr="000A7EE6" w:rsidRDefault="00586063" w:rsidP="006C6670">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="000A7EE6">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Actions by Applicant</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05E4C1A2" w14:textId="77777777" w:rsidR="00903076" w:rsidRDefault="00F27143" w:rsidP="00836E05">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The following items are to be submitted:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33764FE2" w14:textId="6FE68CEB" w:rsidR="00836E05" w:rsidRDefault="00836E05" w:rsidP="00836E05">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30149886" w14:textId="1C16E8E0" w:rsidR="00210B80" w:rsidRPr="00937EB0" w:rsidRDefault="009B497D" w:rsidP="00994A76">
@@ -733,65 +627,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>he Board of Directors.”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3560197B" w14:textId="3564F02B" w:rsidR="009B497D" w:rsidRPr="009B497D" w:rsidRDefault="009B497D" w:rsidP="00994A76">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B497D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Copy of the notice of </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> given to the shareholders conforming to the requirements of </w:t>
+        <w:t xml:space="preserve">Copy of the notice of meeting given to the shareholders conforming to the requirements of </w:t>
       </w:r>
       <w:r w:rsidR="00AD66D2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa Code </w:t>
       </w:r>
       <w:r w:rsidRPr="009B497D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Sections 524.533 and 524.1502 setting forth the resolution to be adopted.  </w:t>
       </w:r>
       <w:r w:rsidR="00F72C03">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="009B497D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>emplate</w:t>
       </w:r>
@@ -867,50 +747,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Dissenters’ Rights provided to the shareholders as governed by Iowa Code Sections 490.1301 through 490.1330.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="768B9471" w14:textId="1ADD2F25" w:rsidR="00C907E3" w:rsidRDefault="00C907E3" w:rsidP="00994A76">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">A copy of </w:t>
       </w:r>
       <w:r w:rsidR="00836E05" w:rsidRPr="00C907E3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Reverse Stock Split Disclosure Statement</w:t>
       </w:r>
       <w:r w:rsidR="0074059B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005E2741">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>that accompanied the notice of the shareholder meeting</w:t>
       </w:r>
       <w:r w:rsidR="00B75DE1">
         <w:rPr>
@@ -959,51 +840,50 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12280233" w14:textId="77777777" w:rsidR="00614B55" w:rsidRDefault="00C907E3" w:rsidP="00994A76">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">A copy of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00836E05" w:rsidRPr="00C907E3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ll invitations, tenders, or advertisements used in making a tender offer to stockholders prior to proceeding with the reverse stock split.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36B72870" w14:textId="77777777" w:rsidR="00836E05" w:rsidRPr="002A3E95" w:rsidRDefault="00836E05" w:rsidP="0024459A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:sectPr w:rsidR="00836E05" w:rsidRPr="002A3E95" w:rsidSect="00B066F0">
           <w:headerReference w:type="default" r:id="rId11"/>
@@ -1013,113 +893,78 @@
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B449B7B" w14:textId="77777777" w:rsidR="00586063" w:rsidRDefault="00586063" w:rsidP="00994A76">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7706D485" w14:textId="0BE6FEE6" w:rsidR="000D0DAE" w:rsidRDefault="000D0DAE">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37CD711B" w14:textId="295A6CC4" w:rsidR="00622CB7" w:rsidRPr="000A7EE6" w:rsidRDefault="00490D98" w:rsidP="00152EE1">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="37CD711B" w14:textId="295A6CC4" w:rsidR="00622CB7" w:rsidRPr="000A7EE6" w:rsidRDefault="00490D98" w:rsidP="006C6670">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="000A7EE6">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>APPLICATION FOR</w:t>
       </w:r>
       <w:r w:rsidR="00AC759B" w:rsidRPr="000A7EE6">
-        <w:rPr>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> A REVERSE STOCK SPLIT</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AC759B" w:rsidRPr="000A7EE6">
+        <w:t>A REVERSE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00AC759B" w:rsidRPr="000A7EE6">
+        <w:t xml:space="preserve"> STOCK SPLIT</w:t>
       </w:r>
       <w:r w:rsidR="005C5571" w:rsidRPr="000A7EE6">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="130E1013" w14:textId="21CE94C3" w:rsidR="000B1DAF" w:rsidRPr="000A7EE6" w:rsidRDefault="000B1DAF" w:rsidP="000B1DAF">
-[...24 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="130E1013" w14:textId="21CE94C3" w:rsidR="000B1DAF" w:rsidRPr="006C6670" w:rsidRDefault="000B1DAF" w:rsidP="006C6670">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006C6670">
         <w:t>Applicant Bank</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1278"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="2790"/>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="270"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="2448"/>
       </w:tblGrid>
       <w:tr w:rsidR="000B1DAF" w:rsidRPr="000B1DAF" w14:paraId="5440F456" w14:textId="77777777" w:rsidTr="00E60A0C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3785,73 +3630,55 @@
       <w:r w:rsidRPr="003C496A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>etail any anticipated resignations or terminations of existing management or directors and any major changes with respect to bank policies following the reverse stock split.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D93C893" w14:textId="77777777" w:rsidR="00DE7EA7" w:rsidRPr="00152EE1" w:rsidRDefault="00DE7EA7">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29D06F9C" w14:textId="2740A7BB" w:rsidR="008A7D90" w:rsidRPr="000A7EE6" w:rsidRDefault="008A7D90" w:rsidP="008A7D90">
-[...12 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="29D06F9C" w14:textId="2740A7BB" w:rsidR="008A7D90" w:rsidRPr="000A7EE6" w:rsidRDefault="008A7D90" w:rsidP="006C6670">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="000A7EE6">
-        <w:rPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ACKNOWLEDGEMENT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C567D7A" w14:textId="77777777" w:rsidR="008A7D90" w:rsidRPr="008A7D90" w:rsidRDefault="008A7D90" w:rsidP="008A7D90"/>
     <w:p w14:paraId="5D1887F0" w14:textId="55393DC3" w:rsidR="008A7D90" w:rsidRPr="008A7D90" w:rsidRDefault="008A7D90" w:rsidP="008A7D90">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A7D90">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>In connection with this application, management of the bank has read the following applicable provisions of the Iowa Code and IAC which govern applications by Io</w:t>
       </w:r>
       <w:r w:rsidR="00F25242">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>wa banks to</w:t>
       </w:r>
@@ -3923,140 +3750,116 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="31677375" w14:textId="4FB3FC21" w:rsidR="00476F94" w:rsidRPr="008A7D90" w:rsidRDefault="00476F94" w:rsidP="008A7D90">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Section 524.1501</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DE6F36">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Authority to </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Authority to amend</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="655982AE" w14:textId="0B3F0B9D" w:rsidR="008A7D90" w:rsidRDefault="008A7D90" w:rsidP="008A7D90">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A7D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Section 524.1</w:t>
+      </w:r>
+      <w:r w:rsidR="003E7EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r w:rsidR="00522DC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A7D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidR="00DE6F36">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>amend</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="655982AE" w14:textId="0B3F0B9D" w:rsidR="008A7D90" w:rsidRDefault="008A7D90" w:rsidP="008A7D90">
+        <w:t>Procedure to amend</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CE9076C" w14:textId="6F8560A3" w:rsidR="003216D2" w:rsidRDefault="003216D2" w:rsidP="008A7D90">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A7D90">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="008A7D90">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Section 524.1503</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE6F36">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00DE6F36">
-[...32 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00174850">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Voting on amendments by voting </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Voting on amendments by voting groups</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="40972E4B" w14:textId="0E3D6E0A" w:rsidR="0090131C" w:rsidRPr="008A7D90" w:rsidRDefault="004009F0" w:rsidP="008A7D90">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Section 524.1504</w:t>
       </w:r>
       <w:r w:rsidR="0090131C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00174850">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Articles of amendment</w:t>
@@ -4352,283 +4155,147 @@
             </w:pPr>
             <w:r w:rsidRPr="00843917">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1040F494" w14:textId="77777777" w:rsidR="00D610E4" w:rsidRDefault="00D610E4" w:rsidP="00760BE6">
       <w:pPr>
         <w:sectPr w:rsidR="00D610E4" w:rsidSect="00A8566C">
           <w:headerReference w:type="default" r:id="rId14"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="360" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:formProt w:val="0"/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58345750" w14:textId="043DA9D2" w:rsidR="00C92CBC" w:rsidRPr="000A7EE6" w:rsidRDefault="00C92CBC" w:rsidP="00AB0656">
-[...12 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="58345750" w14:textId="043DA9D2" w:rsidR="00C92CBC" w:rsidRPr="000A7EE6" w:rsidRDefault="00C92CBC" w:rsidP="006C6670">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="03637B"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7EE6">
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ARTICLES OF AMENDMENT</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:br/>
         <w:t>TO THE</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:br/>
         <w:t>ARTICLES OF INCORPORATION</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:br/>
         <w:t>OF</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
         <w:rPr>
-          <w:rFonts w:eastAsia="SimSun"/>
-[...5 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:i/>
         </w:rPr>
         <w:t>(B</w:t>
       </w:r>
       <w:r w:rsidR="00121353" w:rsidRPr="000A7EE6">
         <w:rPr>
-          <w:rFonts w:eastAsia="SimSun"/>
-[...5 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:i/>
         </w:rPr>
         <w:t>ANK</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
         <w:rPr>
-          <w:rFonts w:eastAsia="SimSun"/>
-[...5 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
         <w:rPr>
-          <w:rFonts w:eastAsia="SimSun"/>
-[...1 lines deleted...]
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="03637B"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>(C</w:t>
       </w:r>
       <w:r w:rsidR="00121353" w:rsidRPr="000A7EE6">
         <w:rPr>
-          <w:rFonts w:eastAsia="SimSun"/>
-[...1 lines deleted...]
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="03637B"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>ITY</w:t>
       </w:r>
       <w:r w:rsidR="00073837" w:rsidRPr="000A7EE6">
         <w:rPr>
-          <w:rFonts w:eastAsia="SimSun"/>
-[...1 lines deleted...]
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="03637B"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
         <w:rPr>
-          <w:rFonts w:eastAsia="SimSun"/>
-[...1 lines deleted...]
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="03637B"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00121353" w:rsidRPr="000A7EE6">
         <w:rPr>
-          <w:rFonts w:eastAsia="SimSun"/>
-[...1 lines deleted...]
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="03637B"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>OWN</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
         <w:rPr>
-          <w:rFonts w:eastAsia="SimSun"/>
-[...1 lines deleted...]
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="03637B"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00121353" w:rsidRPr="000A7EE6">
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>OWA</w:t>
       </w:r>
       <w:r w:rsidR="00AB0656" w:rsidRPr="000A7EE6">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B0683A8" w14:textId="5DCA3206" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
@@ -6699,99 +6366,63 @@
               <w:t>Notary Public in and for Said County and State</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="71F9EFF8" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="008102BA" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:sectPr w:rsidR="00C92CBC" w:rsidRPr="008102BA" w:rsidSect="004B76B5">
           <w:headerReference w:type="default" r:id="rId15"/>
           <w:footerReference w:type="default" r:id="rId16"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FB65B88" w14:textId="5DD817CC" w:rsidR="00C92CBC" w:rsidRPr="000A7EE6" w:rsidRDefault="00C92CBC" w:rsidP="006D699D">
-[...16 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="3FB65B88" w14:textId="5DD817CC" w:rsidR="00C92CBC" w:rsidRPr="000A7EE6" w:rsidRDefault="00C92CBC" w:rsidP="00D15146">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="000A7EE6">
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>RESOLUTION OF THE BOARD OF DIRECTORS</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:br/>
         <w:t>TO AMEND THE ARTICLES OF INCORPORATION</w:t>
       </w:r>
       <w:r w:rsidR="006D699D" w:rsidRPr="000A7EE6">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="51E237E3" w14:textId="0CE38D8F" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Resolved, that the board of directors of </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -7261,245 +6892,131 @@
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7F74EAF4" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidSect="00EB76A5">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="513BD8DE" w14:textId="76E6E648" w:rsidR="00C92CBC" w:rsidRPr="000A7EE6" w:rsidRDefault="00C92CBC" w:rsidP="0038624E">
-[...14 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="513BD8DE" w14:textId="76E6E648" w:rsidR="00C92CBC" w:rsidRPr="000A7EE6" w:rsidRDefault="00C92CBC" w:rsidP="00D15146">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="000A7EE6">
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>NOTICE TO SHAREHOLDERS</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:br/>
         <w:t>OF</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
         <w:rPr>
-          <w:rFonts w:eastAsia="SimSun"/>
-[...1 lines deleted...]
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="03637B"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DB7E4D" w:rsidRPr="000A7EE6">
         <w:rPr>
-          <w:rFonts w:eastAsia="SimSun"/>
-[...1 lines deleted...]
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="03637B"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>BANK</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
         <w:rPr>
-          <w:rFonts w:eastAsia="SimSun"/>
-[...1 lines deleted...]
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="03637B"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
         <w:rPr>
-          <w:rFonts w:eastAsia="SimSun"/>
-[...1 lines deleted...]
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="03637B"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>(C</w:t>
       </w:r>
       <w:r w:rsidR="00DB7E4D" w:rsidRPr="000A7EE6">
         <w:rPr>
-          <w:rFonts w:eastAsia="SimSun"/>
-[...1 lines deleted...]
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="03637B"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>ITY</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
         <w:rPr>
-          <w:rFonts w:eastAsia="SimSun"/>
-[...1 lines deleted...]
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="03637B"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>/T</w:t>
       </w:r>
       <w:r w:rsidR="00DB7E4D" w:rsidRPr="000A7EE6">
         <w:rPr>
-          <w:rFonts w:eastAsia="SimSun"/>
-[...1 lines deleted...]
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="03637B"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>OWN</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
         <w:rPr>
-          <w:rFonts w:eastAsia="SimSun"/>
-[...1 lines deleted...]
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="03637B"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>, I</w:t>
       </w:r>
       <w:r w:rsidR="00DB7E4D" w:rsidRPr="000A7EE6">
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>OWA</w:t>
       </w:r>
       <w:r w:rsidR="00040962" w:rsidRPr="000A7EE6">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FFB9D01" w14:textId="2099AA02" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">You are notified that the annual meeting of the shareholders of </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -8066,235 +7583,129 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>Section 524.533.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40C12F3A" w14:textId="4E3DA7CD" w:rsidR="001768AD" w:rsidRDefault="001768AD" w:rsidP="00C92CBC">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:sectPr w:rsidR="001768AD">
           <w:footerReference w:type="default" r:id="rId17"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52A599BD" w14:textId="11CEC292" w:rsidR="00C92CBC" w:rsidRPr="000A7EE6" w:rsidRDefault="00C92CBC" w:rsidP="001768AD">
-[...14 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="52A599BD" w14:textId="11CEC292" w:rsidR="00C92CBC" w:rsidRPr="000A7EE6" w:rsidRDefault="00C92CBC" w:rsidP="00D15146">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="000A7EE6">
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>NOTICE TO SHAREHOLDERS</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:br/>
         <w:t>OF</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
         <w:rPr>
-          <w:rFonts w:eastAsia="SimSun"/>
-[...1 lines deleted...]
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="03637B"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>(B</w:t>
       </w:r>
       <w:r w:rsidR="000321C2" w:rsidRPr="000A7EE6">
         <w:rPr>
-          <w:rFonts w:eastAsia="SimSun"/>
-[...1 lines deleted...]
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="03637B"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>ANK</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
         <w:rPr>
-          <w:rFonts w:eastAsia="SimSun"/>
-[...1 lines deleted...]
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="03637B"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
         <w:rPr>
-          <w:rFonts w:eastAsia="SimSun"/>
-[...1 lines deleted...]
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="03637B"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:br/>
         <w:t>(C</w:t>
       </w:r>
       <w:r w:rsidR="000321C2" w:rsidRPr="000A7EE6">
         <w:rPr>
-          <w:rFonts w:eastAsia="SimSun"/>
-[...1 lines deleted...]
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="03637B"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>ITY</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
         <w:rPr>
-          <w:rFonts w:eastAsia="SimSun"/>
-[...1 lines deleted...]
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="03637B"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>/T</w:t>
       </w:r>
       <w:r w:rsidR="000321C2" w:rsidRPr="000A7EE6">
         <w:rPr>
-          <w:rFonts w:eastAsia="SimSun"/>
-[...1 lines deleted...]
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="03637B"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>OWN</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
         <w:rPr>
-          <w:rFonts w:eastAsia="SimSun"/>
-[...1 lines deleted...]
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="03637B"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>),</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> I</w:t>
       </w:r>
       <w:r w:rsidR="000321C2" w:rsidRPr="000A7EE6">
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>OWA</w:t>
       </w:r>
       <w:r w:rsidR="00040962" w:rsidRPr="000A7EE6">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3607CA31" w14:textId="5A9566D4" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">You are notified that a special meeting of the shareholders of </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -8844,93 +8255,65 @@
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F859537" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00492C03">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Note: Notice shall be delivered not less than 10 and no more than 60 days before the date of the meeting.  For further guidance see Iowa Code Section 524.533.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70335EA7" w14:textId="08CA583E" w:rsidR="00C92CBC" w:rsidRPr="000A7EE6" w:rsidRDefault="00C31E6C" w:rsidP="00037147">
-[...13 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="70335EA7" w14:textId="08CA583E" w:rsidR="00C92CBC" w:rsidRPr="000A7EE6" w:rsidRDefault="00C31E6C" w:rsidP="00D15146">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="SimSun"/>
           <w:color w:val="2F5496"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00C92CBC" w:rsidRPr="000A7EE6">
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>PROXY</w:t>
       </w:r>
       <w:r w:rsidR="00037147" w:rsidRPr="000A7EE6">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A4825B7" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">I, the undersigned shareholder of </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
           <w:b/>
@@ -9293,111 +8676,71 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>Note: If signed by attorney-in-fact, attach copy of appointment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BB04E5E" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17BCA45B" w14:textId="1DA02BA1" w:rsidR="00C92CBC" w:rsidRPr="000A7EE6" w:rsidRDefault="005558E3" w:rsidP="00037147">
-[...11 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="17BCA45B" w14:textId="1DA02BA1" w:rsidR="00C92CBC" w:rsidRPr="000A7EE6" w:rsidRDefault="005558E3" w:rsidP="00D15146">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="SimSun"/>
           <w:color w:val="2F5496"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00C92CBC" w:rsidRPr="000A7EE6">
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>RESOLUTION OF SHAREHOLDERS</w:t>
       </w:r>
       <w:r w:rsidR="00037147" w:rsidRPr="000A7EE6">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00C92CBC" w:rsidRPr="000A7EE6">
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>TO AMEND THE ARTICLES OF INCORPORATION</w:t>
       </w:r>
       <w:r w:rsidR="00C92CBC" w:rsidRPr="000A7EE6">
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AF9E85D" w14:textId="76B6C796" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Resolved, that the shareholders of </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -10009,328 +9352,328 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="2"/>
     </w:tbl>
     <w:p w14:paraId="7B2424D4" w14:textId="6337A1E0" w:rsidR="002F562A" w:rsidRDefault="002F562A" w:rsidP="00562321">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002F562A">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5FF00EBC" w14:textId="77777777" w:rsidR="006801C4" w:rsidRDefault="006801C4">
+    <w:p w14:paraId="08AE117C" w14:textId="77777777" w:rsidR="00E07839" w:rsidRDefault="00E07839">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13CD2CED" w14:textId="77777777" w:rsidR="006801C4" w:rsidRDefault="006801C4">
+    <w:p w14:paraId="1B9A5089" w14:textId="77777777" w:rsidR="00E07839" w:rsidRDefault="00E07839">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="00A31AB4" w14:textId="77777777" w:rsidR="006801C4" w:rsidRDefault="006801C4">
+    <w:p w14:paraId="31ACF8D2" w14:textId="77777777" w:rsidR="00E07839" w:rsidRDefault="00E07839">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Times">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="28014141" w14:textId="3D1A970E" w:rsidR="00305490" w:rsidRPr="00305490" w:rsidRDefault="00305490">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve">Effective </w:t>
     </w:r>
     <w:r w:rsidR="00826197">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>July 2022</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3A9B7B27" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="004258E8" w:rsidRDefault="00C92CBC" w:rsidP="004258E8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="52C88436" w14:textId="46790DB7" w:rsidR="001E4933" w:rsidRPr="00D868C3" w:rsidRDefault="001E4933" w:rsidP="007C5692">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="9270"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="542169EC" w14:textId="77777777" w:rsidR="006801C4" w:rsidRDefault="006801C4">
+    <w:p w14:paraId="6975CD6C" w14:textId="77777777" w:rsidR="00E07839" w:rsidRDefault="00E07839">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32C52E42" w14:textId="77777777" w:rsidR="006801C4" w:rsidRDefault="006801C4">
+    <w:p w14:paraId="01FEA892" w14:textId="77777777" w:rsidR="00E07839" w:rsidRDefault="00E07839">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="120DA414" w14:textId="77777777" w:rsidR="006801C4" w:rsidRDefault="006801C4">
+    <w:p w14:paraId="0476FC10" w14:textId="77777777" w:rsidR="00E07839" w:rsidRDefault="00E07839">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1B494DB2" w14:textId="77777777" w:rsidR="00836E05" w:rsidRDefault="00836E05" w:rsidP="00127C84">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="5460"/>
       </w:tabs>
       <w:ind w:left="-720"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="438638E7" w14:textId="77777777" w:rsidR="000A7EE6" w:rsidRDefault="000A7EE6" w:rsidP="000A7EE6">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="dashDotStroked" w:sz="24" w:space="1" w:color="067070"/>
       </w:pBdr>
       <w:spacing w:after="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6881B187" wp14:editId="52848480">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6881B187" wp14:editId="6FEB76E2">
           <wp:extent cx="4334265" cy="792482"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="744627801" name="Picture 1" descr="A screenshot of a video game&#10;&#10;Description automatically generated with low confidence"/>
+          <wp:docPr id="744627801" name="Picture 1" descr="Iowa Division of Banking logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="744627801" name="Picture 1" descr="A screenshot of a video game&#10;&#10;Description automatically generated with low confidence"/>
+                  <pic:cNvPr id="744627801" name="Picture 1" descr="Iowa Division of Banking logo"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="4334265" cy="792482"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="0F41C07A" w14:textId="77777777" w:rsidR="000A7EE6" w:rsidRDefault="000A7EE6" w:rsidP="000A7EE6">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="dashDotStroked" w:sz="24" w:space="1" w:color="067070"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03C90E5E" w14:textId="04DB15A2" w:rsidR="007B4F87" w:rsidRDefault="007B4F87" w:rsidP="00127C84">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="5460"/>
       </w:tabs>
       <w:ind w:left="-720"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6FC9B58C" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00404518">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DC777B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D1EA9E4"/>
     <w:lvl w:ilvl="0" w:tplc="BD5AD154">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -10848,52 +10191,52 @@
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1184517370">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1587764445">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1062220598">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2118401552">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="844706205">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1708677636">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:val="bestFit" w:percent="219"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
@@ -11039,50 +10382,51 @@
     <w:rsid w:val="003E3EC4"/>
     <w:rsid w:val="003E7EA7"/>
     <w:rsid w:val="003F3253"/>
     <w:rsid w:val="004009F0"/>
     <w:rsid w:val="004106D0"/>
     <w:rsid w:val="0041370C"/>
     <w:rsid w:val="004154D5"/>
     <w:rsid w:val="00416341"/>
     <w:rsid w:val="00426215"/>
     <w:rsid w:val="00427DDD"/>
     <w:rsid w:val="00430D0D"/>
     <w:rsid w:val="004321B2"/>
     <w:rsid w:val="00436FB3"/>
     <w:rsid w:val="00442AB9"/>
     <w:rsid w:val="00444020"/>
     <w:rsid w:val="00444FE8"/>
     <w:rsid w:val="00446952"/>
     <w:rsid w:val="0045311C"/>
     <w:rsid w:val="0045380E"/>
     <w:rsid w:val="004625F7"/>
     <w:rsid w:val="00465702"/>
     <w:rsid w:val="00470C88"/>
     <w:rsid w:val="0047130A"/>
     <w:rsid w:val="00476F94"/>
     <w:rsid w:val="0048259E"/>
+    <w:rsid w:val="004827E4"/>
     <w:rsid w:val="00483E7E"/>
     <w:rsid w:val="00490D98"/>
     <w:rsid w:val="00492C03"/>
     <w:rsid w:val="004A59F0"/>
     <w:rsid w:val="004A78AA"/>
     <w:rsid w:val="004B51D0"/>
     <w:rsid w:val="004C0F53"/>
     <w:rsid w:val="004C6062"/>
     <w:rsid w:val="004C62AC"/>
     <w:rsid w:val="004D00C5"/>
     <w:rsid w:val="004D367D"/>
     <w:rsid w:val="004E0157"/>
     <w:rsid w:val="004E3543"/>
     <w:rsid w:val="00501E39"/>
     <w:rsid w:val="00522DC4"/>
     <w:rsid w:val="00531967"/>
     <w:rsid w:val="005425CB"/>
     <w:rsid w:val="00543FB7"/>
     <w:rsid w:val="00550424"/>
     <w:rsid w:val="00553B27"/>
     <w:rsid w:val="005558E3"/>
     <w:rsid w:val="0056187B"/>
     <w:rsid w:val="00561AB8"/>
     <w:rsid w:val="00562321"/>
     <w:rsid w:val="00567474"/>
@@ -11100,99 +10444,102 @@
     <w:rsid w:val="005E022A"/>
     <w:rsid w:val="005E2741"/>
     <w:rsid w:val="005E403E"/>
     <w:rsid w:val="005E7B96"/>
     <w:rsid w:val="005F7D3D"/>
     <w:rsid w:val="006026D0"/>
     <w:rsid w:val="006032A3"/>
     <w:rsid w:val="00611F80"/>
     <w:rsid w:val="006143E8"/>
     <w:rsid w:val="00614B55"/>
     <w:rsid w:val="00622CB7"/>
     <w:rsid w:val="006316D2"/>
     <w:rsid w:val="00633F48"/>
     <w:rsid w:val="00637CCF"/>
     <w:rsid w:val="00644F94"/>
     <w:rsid w:val="00646BC6"/>
     <w:rsid w:val="006523E7"/>
     <w:rsid w:val="006546F1"/>
     <w:rsid w:val="00656096"/>
     <w:rsid w:val="00657028"/>
     <w:rsid w:val="0067507F"/>
     <w:rsid w:val="006801C4"/>
     <w:rsid w:val="006957C1"/>
     <w:rsid w:val="006A2686"/>
     <w:rsid w:val="006B0AA8"/>
+    <w:rsid w:val="006B1831"/>
     <w:rsid w:val="006B3D71"/>
     <w:rsid w:val="006C10C6"/>
     <w:rsid w:val="006C5793"/>
+    <w:rsid w:val="006C6670"/>
     <w:rsid w:val="006C7B08"/>
     <w:rsid w:val="006C7FB7"/>
     <w:rsid w:val="006D699D"/>
     <w:rsid w:val="006E2F8E"/>
     <w:rsid w:val="007226E7"/>
     <w:rsid w:val="007233B6"/>
     <w:rsid w:val="00724E65"/>
     <w:rsid w:val="0073045C"/>
     <w:rsid w:val="00730A4A"/>
     <w:rsid w:val="00736312"/>
     <w:rsid w:val="0074059B"/>
     <w:rsid w:val="00743163"/>
     <w:rsid w:val="00754C1F"/>
     <w:rsid w:val="00760BE6"/>
     <w:rsid w:val="0076172A"/>
     <w:rsid w:val="00764B49"/>
     <w:rsid w:val="00764E8D"/>
     <w:rsid w:val="00771DE6"/>
     <w:rsid w:val="00785049"/>
     <w:rsid w:val="007929AC"/>
     <w:rsid w:val="00792B22"/>
     <w:rsid w:val="00795C7B"/>
     <w:rsid w:val="007B0047"/>
     <w:rsid w:val="007B4F87"/>
     <w:rsid w:val="007B6C8F"/>
     <w:rsid w:val="007C1A3F"/>
     <w:rsid w:val="007C2010"/>
     <w:rsid w:val="007C20BF"/>
     <w:rsid w:val="007C5692"/>
     <w:rsid w:val="007C576F"/>
     <w:rsid w:val="007D1018"/>
     <w:rsid w:val="007D23AE"/>
     <w:rsid w:val="007D2A08"/>
     <w:rsid w:val="007D69E6"/>
     <w:rsid w:val="007E1156"/>
     <w:rsid w:val="007F1ABA"/>
     <w:rsid w:val="00805667"/>
     <w:rsid w:val="008102BA"/>
     <w:rsid w:val="00814E02"/>
     <w:rsid w:val="00826197"/>
     <w:rsid w:val="00836E05"/>
     <w:rsid w:val="008378ED"/>
     <w:rsid w:val="00842B19"/>
     <w:rsid w:val="00842EA9"/>
     <w:rsid w:val="00843917"/>
     <w:rsid w:val="00843F28"/>
+    <w:rsid w:val="00857943"/>
     <w:rsid w:val="00857C36"/>
     <w:rsid w:val="00861033"/>
     <w:rsid w:val="00876C82"/>
     <w:rsid w:val="00876C98"/>
     <w:rsid w:val="00877D91"/>
     <w:rsid w:val="008A3681"/>
     <w:rsid w:val="008A7D90"/>
     <w:rsid w:val="008B2478"/>
     <w:rsid w:val="008D17A1"/>
     <w:rsid w:val="008D2CDD"/>
     <w:rsid w:val="008D4BC4"/>
     <w:rsid w:val="008D76BB"/>
     <w:rsid w:val="008F0BBC"/>
     <w:rsid w:val="008F1B70"/>
     <w:rsid w:val="008F3189"/>
     <w:rsid w:val="008F5227"/>
     <w:rsid w:val="0090109E"/>
     <w:rsid w:val="0090131C"/>
     <w:rsid w:val="009029DB"/>
     <w:rsid w:val="00903076"/>
     <w:rsid w:val="0091109F"/>
     <w:rsid w:val="00913083"/>
     <w:rsid w:val="0092024B"/>
     <w:rsid w:val="0092034B"/>
     <w:rsid w:val="00921B33"/>
@@ -11256,111 +10603,117 @@
     <w:rsid w:val="00B02730"/>
     <w:rsid w:val="00B066F0"/>
     <w:rsid w:val="00B1006E"/>
     <w:rsid w:val="00B12A16"/>
     <w:rsid w:val="00B13C8B"/>
     <w:rsid w:val="00B147EC"/>
     <w:rsid w:val="00B15A62"/>
     <w:rsid w:val="00B23132"/>
     <w:rsid w:val="00B25051"/>
     <w:rsid w:val="00B30F3F"/>
     <w:rsid w:val="00B36DDA"/>
     <w:rsid w:val="00B40D64"/>
     <w:rsid w:val="00B46300"/>
     <w:rsid w:val="00B51A2B"/>
     <w:rsid w:val="00B53B78"/>
     <w:rsid w:val="00B545AE"/>
     <w:rsid w:val="00B67C62"/>
     <w:rsid w:val="00B75DE1"/>
     <w:rsid w:val="00B75E89"/>
     <w:rsid w:val="00B95257"/>
     <w:rsid w:val="00BA29B6"/>
     <w:rsid w:val="00BA4550"/>
     <w:rsid w:val="00BB4F95"/>
     <w:rsid w:val="00BC2338"/>
     <w:rsid w:val="00BC6545"/>
+    <w:rsid w:val="00BC7AF5"/>
     <w:rsid w:val="00BD6ECF"/>
     <w:rsid w:val="00BF4BED"/>
     <w:rsid w:val="00BF5165"/>
     <w:rsid w:val="00BF6BB6"/>
+    <w:rsid w:val="00C023D3"/>
     <w:rsid w:val="00C024D6"/>
     <w:rsid w:val="00C02598"/>
     <w:rsid w:val="00C041CC"/>
     <w:rsid w:val="00C13792"/>
     <w:rsid w:val="00C16BE0"/>
     <w:rsid w:val="00C20B57"/>
     <w:rsid w:val="00C30338"/>
     <w:rsid w:val="00C31E6C"/>
     <w:rsid w:val="00C401F4"/>
     <w:rsid w:val="00C41103"/>
+    <w:rsid w:val="00C532EA"/>
     <w:rsid w:val="00C54E6D"/>
     <w:rsid w:val="00C74E58"/>
     <w:rsid w:val="00C83845"/>
     <w:rsid w:val="00C853EA"/>
     <w:rsid w:val="00C907E3"/>
     <w:rsid w:val="00C913D2"/>
     <w:rsid w:val="00C91CE3"/>
     <w:rsid w:val="00C92CBC"/>
+    <w:rsid w:val="00C93F8C"/>
     <w:rsid w:val="00C940E1"/>
     <w:rsid w:val="00C941F6"/>
     <w:rsid w:val="00CA14C6"/>
     <w:rsid w:val="00CC07D0"/>
     <w:rsid w:val="00CC49AD"/>
     <w:rsid w:val="00CE19B8"/>
     <w:rsid w:val="00CE1E70"/>
     <w:rsid w:val="00CE28F6"/>
     <w:rsid w:val="00CE59F3"/>
     <w:rsid w:val="00CE690D"/>
     <w:rsid w:val="00CF1666"/>
     <w:rsid w:val="00CF3353"/>
     <w:rsid w:val="00CF4279"/>
     <w:rsid w:val="00CF45E1"/>
     <w:rsid w:val="00CF553E"/>
     <w:rsid w:val="00D07C87"/>
     <w:rsid w:val="00D138FF"/>
+    <w:rsid w:val="00D15146"/>
     <w:rsid w:val="00D171BE"/>
     <w:rsid w:val="00D222EC"/>
     <w:rsid w:val="00D350D4"/>
     <w:rsid w:val="00D5157C"/>
     <w:rsid w:val="00D610E4"/>
     <w:rsid w:val="00D64DDB"/>
     <w:rsid w:val="00D67CF4"/>
     <w:rsid w:val="00D71276"/>
     <w:rsid w:val="00D87825"/>
     <w:rsid w:val="00D90524"/>
     <w:rsid w:val="00DA7827"/>
     <w:rsid w:val="00DB03DA"/>
     <w:rsid w:val="00DB384F"/>
     <w:rsid w:val="00DB7E4D"/>
     <w:rsid w:val="00DC6D9F"/>
     <w:rsid w:val="00DD328B"/>
     <w:rsid w:val="00DD7867"/>
     <w:rsid w:val="00DE2212"/>
     <w:rsid w:val="00DE2ED0"/>
     <w:rsid w:val="00DE6F36"/>
     <w:rsid w:val="00DE7EA7"/>
     <w:rsid w:val="00DF6BFA"/>
+    <w:rsid w:val="00E07839"/>
     <w:rsid w:val="00E12260"/>
     <w:rsid w:val="00E13756"/>
     <w:rsid w:val="00E14625"/>
     <w:rsid w:val="00E21BBB"/>
     <w:rsid w:val="00E21D24"/>
     <w:rsid w:val="00E311A0"/>
     <w:rsid w:val="00E52D47"/>
     <w:rsid w:val="00E540CC"/>
     <w:rsid w:val="00E56BEC"/>
     <w:rsid w:val="00E676C8"/>
     <w:rsid w:val="00E72602"/>
     <w:rsid w:val="00E75FD3"/>
     <w:rsid w:val="00E77DB1"/>
     <w:rsid w:val="00E83D82"/>
     <w:rsid w:val="00E9770C"/>
     <w:rsid w:val="00EA21E5"/>
     <w:rsid w:val="00EA5330"/>
     <w:rsid w:val="00EC0442"/>
     <w:rsid w:val="00ED1145"/>
     <w:rsid w:val="00ED1D7B"/>
     <w:rsid w:val="00ED35A4"/>
     <w:rsid w:val="00ED4598"/>
     <w:rsid w:val="00ED48C0"/>
     <w:rsid w:val="00EE0EBA"/>
     <w:rsid w:val="00EE49A5"/>
@@ -11409,51 +10762,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="122587B3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{0BBC6A85-2F94-479D-BB3F-ED31CFB96086}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
@@ -11704,129 +11057,131 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A7207B"/>
+    <w:rsid w:val="006C6670"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="007C576F"/>
+    <w:rsid w:val="006C6670"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:keepLines/>
       <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
-      <w:color w:val="2F5496"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00DA7827"/>
+    <w:rsid w:val="006C6670"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
+      <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsia="SimSun"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="03637B"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00DA7827"/>
+    <w:rsid w:val="006C6670"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
+      <w:spacing w:line="360" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsia="SimSun"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="03637B"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DA7827"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496"/>
     </w:rPr>
   </w:style>
@@ -12055,95 +11410,100 @@
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:rsid w:val="004A59F0"/>
     <w:rPr>
       <w:color w:val="954F72"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00DA7827"/>
     <w:pPr>
       <w:spacing w:line="252" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="007C576F"/>
+    <w:rsid w:val="006C6670"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
-      <w:color w:val="2F5496"/>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00DA7827"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="4472C4"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00DA7827"/>
+    <w:rsid w:val="006C6670"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="03637B"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00DA7827"/>
+    <w:rsid w:val="006C6670"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="03637B"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00DA7827"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00DA7827"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
       <w:color w:val="2F5496"/>
     </w:rPr>
@@ -12481,51 +11841,51 @@
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:rsid w:val="005E022A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:rsid w:val="005E022A"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="749429434">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="888884623">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -13117,92 +12477,100 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
     <ds:schemaRef ds:uri="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21409933-7846-462B-93FA-948D35B04AA6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAA7172F-F38B-4674-8048-7209704EEEB6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="9da1b2cb-23de-4d27-96f0-c0a87e793125"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <ds:schemaRef ds:uri="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{a9bc8cfd-9b51-41b5-9523-fdea261bf622}" enabled="0" method="" siteId="{a9bc8cfd-9b51-41b5-9523-fdea261bf622}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
   <Words>2430</Words>
-  <Characters>13465</Characters>
+  <Characters>13123</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>112</Lines>
-  <Paragraphs>31</Paragraphs>
+  <Lines>479</Lines>
+  <Paragraphs>165</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>APPLICATION FOR APPROVAL OF</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>IDOB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15864</CharactersWithSpaces>
+  <CharactersWithSpaces>15471</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>APPLICATION FOR APPROVAL OF</dc:title>
+  <dc:title>IDOB Reverse Stock Split - Bank Application</dc:title>
   <dc:subject/>
   <dc:creator>Kathy Johnson</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100004116819EEBBA43B071ADEAABD7CDA0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>