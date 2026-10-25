--- v1 (2026-04-15)
+++ v2 (2026-10-25)
@@ -6,287 +6,352 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0956163E" w14:textId="6279CC2B" w:rsidR="00AD3DC1" w:rsidRPr="006C6670" w:rsidRDefault="00DF6BFA" w:rsidP="006C6670">
+    <w:p w:rsidRPr="006C6670" w:rsidR="00AD3DC1" w:rsidP="006C6670" w:rsidRDefault="00DF6BFA" w14:paraId="0956163E" w14:textId="6279CC2B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="006C6670">
         <w:t xml:space="preserve">APPLICATION </w:t>
       </w:r>
-      <w:r w:rsidR="008378ED" w:rsidRPr="006C6670">
+      <w:r w:rsidRPr="006C6670" w:rsidR="008378ED">
         <w:t xml:space="preserve">FOR </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="008378ED" w:rsidRPr="006C6670">
+      <w:r w:rsidRPr="006C6670" w:rsidR="008378ED">
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00067E4C" w:rsidRPr="006C6670">
+      <w:r w:rsidRPr="006C6670" w:rsidR="00067E4C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00007284" w:rsidRPr="006C6670">
+      <w:r w:rsidRPr="006C6670" w:rsidR="00007284">
         <w:t>REVERSE</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00007284" w:rsidRPr="006C6670">
+      <w:r w:rsidRPr="006C6670" w:rsidR="00007284">
         <w:t xml:space="preserve"> STOCK SPLIT</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_Hlk69395758"/>
-      <w:r w:rsidR="00656096" w:rsidRPr="006C6670">
+      <w:bookmarkStart w:name="_Hlk69395758" w:id="0"/>
+      <w:r w:rsidRPr="006C6670" w:rsidR="00656096">
         <w:br/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="6C29C35D" w14:textId="77777777" w:rsidR="00FB6215" w:rsidRPr="006C6670" w:rsidRDefault="00FB6215" w:rsidP="006C6670">
+    <w:p w:rsidRPr="006C6670" w:rsidR="00FB6215" w:rsidP="006C6670" w:rsidRDefault="00FB6215" w14:paraId="6C29C35D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="006C6670">
         <w:t>General Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1938B8D4" w14:textId="77777777" w:rsidR="00FB6215" w:rsidRPr="00FB6215" w:rsidRDefault="00FB6215" w:rsidP="00FB6215">
+    <w:p w:rsidRPr="00FB6215" w:rsidR="00FB6215" w:rsidP="00FB6215" w:rsidRDefault="00FB6215" w14:paraId="1938B8D4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB6215">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Contact the bank analyst assigned to the institution at (515)-281-4014 prior to the submission of the completed application. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3017622D" w14:textId="77777777" w:rsidR="00FB6215" w:rsidRPr="00FB6215" w:rsidRDefault="00FB6215" w:rsidP="00FB6215">
+    <w:p w:rsidRPr="00FB6215" w:rsidR="00FB6215" w:rsidP="00FB6215" w:rsidRDefault="00FB6215" w14:paraId="3017622D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C1E24EE" w14:textId="77777777" w:rsidR="00FB6215" w:rsidRPr="00FB6215" w:rsidRDefault="00FB6215" w:rsidP="00FB6215">
+    <w:p w:rsidRPr="00FB6215" w:rsidR="00FB6215" w:rsidP="00FB6215" w:rsidRDefault="00FB6215" w14:paraId="0C1E24EE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB6215">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>All sections of the application should be completed.  Indicate if a section is not applicable (N/A).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FC642A5" w14:textId="77777777" w:rsidR="00FB6215" w:rsidRPr="00FB6215" w:rsidRDefault="00FB6215" w:rsidP="00FB6215">
+    <w:p w:rsidRPr="00FB6215" w:rsidR="00FB6215" w:rsidP="00FB6215" w:rsidRDefault="00FB6215" w14:paraId="7FC642A5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73F7AF92" w14:textId="77777777" w:rsidR="00FB6215" w:rsidRPr="00FB6215" w:rsidRDefault="00FB6215" w:rsidP="00FB6215">
+    <w:p w:rsidRPr="00FB6215" w:rsidR="00FB6215" w:rsidP="00FB6215" w:rsidRDefault="00FB6215" w14:paraId="73F7AF92" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB6215">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The bank may consult an attorney to draft or review the applicable legal documents, if desired.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00176928" w14:textId="77777777" w:rsidR="00FB6215" w:rsidRPr="00FB6215" w:rsidRDefault="00FB6215" w:rsidP="00FB6215">
+    <w:p w:rsidRPr="00FB6215" w:rsidR="00FB6215" w:rsidP="00FB6215" w:rsidRDefault="00FB6215" w14:paraId="00176928" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D29D36A" w14:textId="77777777" w:rsidR="00FB6215" w:rsidRPr="00FB6215" w:rsidRDefault="00FB6215" w:rsidP="00FB6215">
+    <w:p w:rsidRPr="00FB6215" w:rsidR="00FB6215" w:rsidP="00FB6215" w:rsidRDefault="00FB6215" w14:paraId="1D29D36A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB6215">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>All correspondence will be sent to the contact person listed on the application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68A03F9B" w14:textId="77777777" w:rsidR="00FB6215" w:rsidRPr="00FB6215" w:rsidRDefault="00FB6215" w:rsidP="00FB6215">
+    <w:p w:rsidRPr="00FB6215" w:rsidR="00FB6215" w:rsidP="00FB6215" w:rsidRDefault="00FB6215" w14:paraId="68A03F9B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33FE7112" w14:textId="77777777" w:rsidR="00015E67" w:rsidRPr="000A7EE6" w:rsidRDefault="00015E67" w:rsidP="006C6670">
+    <w:p w:rsidRPr="000A7EE6" w:rsidR="00015E67" w:rsidP="006C6670" w:rsidRDefault="00015E67" w14:paraId="33FE7112" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="000A7EE6">
         <w:t>Fees and Submission</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43448359" w14:textId="65C3992D" w:rsidR="00015E67" w:rsidRPr="00015E67" w:rsidRDefault="00015E67" w:rsidP="00015E67">
+    <w:p w:rsidRPr="00015E67" w:rsidR="00015E67" w:rsidP="32A32528" w:rsidRDefault="00015E67" w14:paraId="43448359" w14:textId="6B31CB85">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="1AE93C6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="32A32528" w:rsidR="00015E67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Submit one executed copy of the completed application and </w:t>
       </w:r>
-      <w:r w:rsidR="004106D0" w:rsidRPr="1AE93C6D">
+      <w:r w:rsidRPr="32A32528" w:rsidR="004106D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>applicable</w:t>
       </w:r>
-      <w:r w:rsidRPr="1AE93C6D">
+      <w:r w:rsidRPr="32A32528" w:rsidR="00015E67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> supplemental documents t</w:t>
       </w:r>
-      <w:r w:rsidR="2322E280" w:rsidRPr="1AE93C6D">
-[...15 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="32A32528" w:rsidR="2322E280">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hrough the online submission portal on the Iowa Division of Banking website</w:t>
+      </w:r>
+      <w:r w:rsidRPr="32A32528" w:rsidR="2322E280">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="32A32528" w:rsidR="00015E67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All information, including items </w:t>
+      </w:r>
+      <w:r w:rsidRPr="32A32528" w:rsidR="00015E67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deemed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="32A32528" w:rsidR="00015E67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> confidential, is to be sent in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="32A32528" w:rsidR="00015E67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">one </w:t>
       </w:r>
-      <w:r w:rsidRPr="1AE93C6D">
-[...30 lines deleted...]
-    <w:p w14:paraId="118D37ED" w14:textId="10CDAFFF" w:rsidR="00007284" w:rsidRDefault="00007284" w:rsidP="00D171BE">
+      <w:r w:rsidRPr="32A32528" w:rsidR="00015E67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>file in Microsoft Word or Adobe PDF format</w:t>
+      </w:r>
+      <w:r w:rsidRPr="32A32528" w:rsidR="00015E67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="32A32528" w:rsidR="00444FE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>The file size cannot exceed 25 megabytes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="32A32528" w:rsidR="00444FE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="32A32528" w:rsidR="00015E67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Once uploaded, instructions will be provided </w:t>
+      </w:r>
+      <w:r w:rsidRPr="32A32528" w:rsidR="48CA4468">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on paying </w:t>
+      </w:r>
+      <w:r w:rsidRPr="32A32528" w:rsidR="6727BECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>$</w:t>
+      </w:r>
+      <w:r w:rsidRPr="32A32528" w:rsidR="0091109F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r w:rsidRPr="32A32528" w:rsidR="00015E67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="32A32528" w:rsidR="766DEADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">which will be collected and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="32A32528" w:rsidR="766DEADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>submitted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="32A32528" w:rsidR="766DEADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the Secretary of State for filing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00007284" w:rsidP="00D171BE" w:rsidRDefault="00007284" w14:paraId="118D37ED" w14:textId="10CDAFFF">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14A6E54B" w14:textId="77777777" w:rsidR="005764BE" w:rsidRPr="000A7EE6" w:rsidRDefault="005764BE" w:rsidP="006C6670">
+    <w:p w:rsidRPr="000A7EE6" w:rsidR="005764BE" w:rsidP="006C6670" w:rsidRDefault="005764BE" w14:paraId="14A6E54B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="000A7EE6">
         <w:t>Public Disclosure of Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61B71941" w14:textId="02FED1A9" w:rsidR="005764BE" w:rsidRPr="005764BE" w:rsidRDefault="005764BE" w:rsidP="005764BE">
+    <w:p w:rsidRPr="005764BE" w:rsidR="005764BE" w:rsidP="005764BE" w:rsidRDefault="005764BE" w14:paraId="61B71941" w14:textId="02FED1A9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005764BE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The Superintendent </w:t>
       </w:r>
       <w:r w:rsidR="00B46300">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">of Banking (Superintendent) </w:t>
       </w:r>
       <w:r w:rsidRPr="005764BE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>may treat all information submitted with this application as public information unless the applicant properly requests that information be treated as confidential at the time of submitting the application.  The Superintendent’s release of information is governed by Iowa Code Chapters 22 and 524 and I</w:t>
       </w:r>
@@ -311,490 +376,488 @@
       <w:r w:rsidR="008D4BC4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">(IAC) </w:t>
       </w:r>
       <w:r w:rsidRPr="005764BE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="001E4304">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>hapter</w:t>
       </w:r>
       <w:r w:rsidRPr="005764BE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> 187-7.  The Superintendent will copy public records as required to comply with the public records laws.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4850B67E" w14:textId="77777777" w:rsidR="005764BE" w:rsidRPr="005764BE" w:rsidRDefault="005764BE" w:rsidP="005764BE">
+    <w:p w:rsidRPr="005764BE" w:rsidR="005764BE" w:rsidP="005764BE" w:rsidRDefault="005764BE" w14:paraId="4850B67E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005764BE">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B75DE7B" w14:textId="77777777" w:rsidR="005764BE" w:rsidRPr="005764BE" w:rsidRDefault="005764BE" w:rsidP="005764BE">
+    <w:p w:rsidRPr="005764BE" w:rsidR="005764BE" w:rsidP="005764BE" w:rsidRDefault="005764BE" w14:paraId="5B75DE7B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005764BE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Any request for confidential treatment of information must be included in a cover letter submitted with the application.  In addition, the applicant must enumerate the specific grounds in Iowa Code Chapter 22 or other applicable law which supports treatment of the material as confidential.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53E5054D" w14:textId="2696FE90" w:rsidR="005764BE" w:rsidRPr="005764BE" w:rsidRDefault="005764BE" w:rsidP="005764BE">
+    <w:p w:rsidRPr="005764BE" w:rsidR="005764BE" w:rsidP="005764BE" w:rsidRDefault="005764BE" w14:paraId="53E5054D" w14:textId="2696FE90">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1409350A" w14:textId="77777777" w:rsidR="005764BE" w:rsidRPr="005764BE" w:rsidRDefault="005764BE" w:rsidP="00076FC5">
+    <w:p w:rsidRPr="005764BE" w:rsidR="005764BE" w:rsidP="00076FC5" w:rsidRDefault="005764BE" w14:paraId="1409350A" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005764BE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Each page of the application upon which confidential information appears must be conspicuously marked as containing confidential information.  </w:t>
       </w:r>
       <w:r w:rsidRPr="005764BE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Applicants may not identify the entire application as confidential.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1690B4EB" w14:textId="77777777" w:rsidR="00EA5330" w:rsidRDefault="00EA5330" w:rsidP="005764BE">
+    <w:p w:rsidR="00EA5330" w:rsidP="005764BE" w:rsidRDefault="00EA5330" w14:paraId="1690B4EB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F0FD1DC" w14:textId="14F85990" w:rsidR="005764BE" w:rsidRPr="005764BE" w:rsidRDefault="005764BE" w:rsidP="005764BE">
+    <w:p w:rsidRPr="005764BE" w:rsidR="005764BE" w:rsidP="005764BE" w:rsidRDefault="005764BE" w14:paraId="1F0FD1DC" w14:textId="14F85990">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005764BE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>If the applicant designates any portion of the application as confidential, the applicant must submit a “public” copy of the application from which the confidential information has been excised.  The public copy must be clearly marked as “Public Copy – Excludes Confidential Information” and will be made available for public inspection and copying in accordance with the Iowa Division of Banking’s fee schedule.  The confidential material must be excised from the public copy in such a way as to allow the public to determine the general nature of the material removed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CF2B445" w14:textId="2C458A02" w:rsidR="005764BE" w:rsidRPr="005764BE" w:rsidRDefault="005764BE" w:rsidP="005764BE">
+    <w:p w:rsidRPr="005764BE" w:rsidR="005764BE" w:rsidP="005764BE" w:rsidRDefault="005764BE" w14:paraId="3CF2B445" w14:textId="2C458A02">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45FAA29E" w14:textId="77777777" w:rsidR="005764BE" w:rsidRPr="005764BE" w:rsidRDefault="005764BE" w:rsidP="005764BE">
+    <w:p w:rsidRPr="005764BE" w:rsidR="005764BE" w:rsidP="005764BE" w:rsidRDefault="005764BE" w14:paraId="45FAA29E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005764BE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The Superintendent will treat the information marked confidential as confidential information if the Superintendent or a court of competent jurisdiction determines the information is entitled to confidential treatment under Iowa Code Chapter 22 or other applicable law.  The Superintendent reserves the right to release information designated as confidential if the Superintendent determines there is no legal basis to withhold the information from public inspection.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B3D6249" w14:textId="02CC3A55" w:rsidR="005764BE" w:rsidRPr="005764BE" w:rsidRDefault="005764BE" w:rsidP="005764BE">
+    <w:p w:rsidRPr="005764BE" w:rsidR="005764BE" w:rsidP="005764BE" w:rsidRDefault="005764BE" w14:paraId="3B3D6249" w14:textId="02CC3A55">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CF07106" w14:textId="6B602D8E" w:rsidR="005764BE" w:rsidRDefault="005764BE" w:rsidP="005764BE">
+    <w:p w:rsidR="005764BE" w:rsidP="005764BE" w:rsidRDefault="005764BE" w14:paraId="3CF07106" w14:textId="6B602D8E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005764BE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>It is the applicant’s responsibility to identify and properly excise the information it believes to be confidential from the public copy.  The applicant’s failure to request confidential treatment of material or failure to provide a public copy with the confidential information excised will be deemed by the Superintendent as a waiver of any right to confidentiality, which the applicant may have had, and shall relieve the Superintendent from any responsibility if the information is viewed by the public or a competitor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63C08EDF" w14:textId="77777777" w:rsidR="00D90524" w:rsidRDefault="00D90524" w:rsidP="005764BE">
+    <w:p w:rsidR="00D90524" w:rsidP="005764BE" w:rsidRDefault="00D90524" w14:paraId="63C08EDF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="149174C3" w14:textId="5D5D3CBA" w:rsidR="009029DB" w:rsidRPr="000A7EE6" w:rsidRDefault="001636A2" w:rsidP="006C6670">
+    <w:p w:rsidRPr="000A7EE6" w:rsidR="009029DB" w:rsidP="006C6670" w:rsidRDefault="001636A2" w14:paraId="149174C3" w14:textId="5D5D3CBA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="000A7EE6">
         <w:t>Publication</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CEF9B23" w14:textId="63036C91" w:rsidR="001636A2" w:rsidRDefault="001636A2" w:rsidP="009D129F">
+    <w:p w:rsidR="001636A2" w:rsidP="009D129F" w:rsidRDefault="001636A2" w14:paraId="5CEF9B23" w14:textId="63036C91">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001636A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>No publication notices are required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46750811" w14:textId="77777777" w:rsidR="00024D81" w:rsidRDefault="00024D81" w:rsidP="00024D81">
+    <w:p w:rsidR="00024D81" w:rsidP="00024D81" w:rsidRDefault="00024D81" w14:paraId="46750811" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DE5861B" w14:textId="329EE3AF" w:rsidR="00622CB7" w:rsidRPr="000A7EE6" w:rsidRDefault="00586063" w:rsidP="006C6670">
+    <w:p w:rsidRPr="000A7EE6" w:rsidR="00622CB7" w:rsidP="006C6670" w:rsidRDefault="00586063" w14:paraId="3DE5861B" w14:textId="329EE3AF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="000A7EE6">
         <w:t>Actions by Applicant</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05E4C1A2" w14:textId="77777777" w:rsidR="00903076" w:rsidRDefault="00F27143" w:rsidP="00836E05">
+    <w:p w:rsidR="00903076" w:rsidP="00836E05" w:rsidRDefault="00F27143" w14:paraId="05E4C1A2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The following items are to be submitted:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33764FE2" w14:textId="6FE68CEB" w:rsidR="00836E05" w:rsidRDefault="00836E05" w:rsidP="00836E05">
+    <w:p w:rsidR="00836E05" w:rsidP="00836E05" w:rsidRDefault="00836E05" w14:paraId="33764FE2" w14:textId="6FE68CEB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30149886" w14:textId="1C16E8E0" w:rsidR="00210B80" w:rsidRPr="00937EB0" w:rsidRDefault="009B497D" w:rsidP="00994A76">
+    <w:p w:rsidRPr="00937EB0" w:rsidR="00210B80" w:rsidP="00994A76" w:rsidRDefault="009B497D" w14:paraId="30149886" w14:textId="1C16E8E0">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B497D">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>One</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> executed copy of the completed application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6799DAD5" w14:textId="01EBBBD8" w:rsidR="009B497D" w:rsidRPr="009B497D" w:rsidRDefault="00210B80" w:rsidP="00994A76">
+    <w:p w:rsidRPr="009B497D" w:rsidR="009B497D" w:rsidP="00994A76" w:rsidRDefault="00210B80" w14:paraId="6799DAD5" w14:textId="01EBBBD8">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">One </w:t>
       </w:r>
-      <w:r w:rsidR="009B497D" w:rsidRPr="009B497D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="009B497D" w:rsidR="009B497D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">notarized copy of the Articles of Amendment signed by two duly authorized officers and conforming to the requirements of </w:t>
       </w:r>
       <w:r w:rsidR="00CE1E70">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa Code </w:t>
       </w:r>
-      <w:r w:rsidR="009B497D" w:rsidRPr="009B497D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="009B497D" w:rsidR="009B497D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Section 524.1504.  A template is provided below under “Articles of Amendment.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="146D04DC" w14:textId="6556C635" w:rsidR="009B497D" w:rsidRPr="009B497D" w:rsidRDefault="009B497D" w:rsidP="00994A76">
+    <w:p w:rsidRPr="009B497D" w:rsidR="009B497D" w:rsidP="00994A76" w:rsidRDefault="009B497D" w14:paraId="146D04DC" w14:textId="6556C635">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B497D">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Resolution of the board of directors.  A template is provided below under “Resolution of </w:t>
       </w:r>
       <w:r w:rsidR="002512A8">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="009B497D">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>he Board of Directors.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3560197B" w14:textId="3564F02B" w:rsidR="009B497D" w:rsidRPr="009B497D" w:rsidRDefault="009B497D" w:rsidP="00994A76">
+    <w:p w:rsidRPr="009B497D" w:rsidR="009B497D" w:rsidP="00994A76" w:rsidRDefault="009B497D" w14:paraId="3560197B" w14:textId="3564F02B">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B497D">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Copy of the notice of meeting given to the shareholders conforming to the requirements of </w:t>
       </w:r>
       <w:r w:rsidR="00AD66D2">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa Code </w:t>
       </w:r>
       <w:r w:rsidRPr="009B497D">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Sections 524.533 and 524.1502 setting forth the resolution to be adopted.  </w:t>
       </w:r>
       <w:r w:rsidR="00F72C03">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="009B497D">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>emplate</w:t>
       </w:r>
       <w:r w:rsidR="00F72C03">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="009B497D">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F72C03">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidRPr="009B497D">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> provided below under “Notice to Shareholders.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42BE47F2" w14:textId="7FC8748F" w:rsidR="009B497D" w:rsidRDefault="009B497D" w:rsidP="00994A76">
+    <w:p w:rsidR="009B497D" w:rsidP="00994A76" w:rsidRDefault="009B497D" w14:paraId="42BE47F2" w14:textId="7FC8748F">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B497D">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Resolution adopted by the shareholders or certification to the effect that the resolution as set forth in the notice of the meeting was adopted by the shareholders.  A template is provided below under “Resolution of Shareholders.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B3DF1A7" w14:textId="77777777" w:rsidR="00C907E3" w:rsidRDefault="002B42EE" w:rsidP="00994A76">
+    <w:p w:rsidR="00C907E3" w:rsidP="00994A76" w:rsidRDefault="002B42EE" w14:paraId="4B3DF1A7" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">A copy of the </w:t>
       </w:r>
-      <w:r w:rsidR="00836E05" w:rsidRPr="002B42EE">
+      <w:r w:rsidRPr="002B42EE" w:rsidR="00836E05">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Dissenters’ Rights provided to the shareholders as governed by Iowa Code Sections 490.1301 through 490.1330.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="768B9471" w14:textId="1ADD2F25" w:rsidR="00C907E3" w:rsidRDefault="00C907E3" w:rsidP="00994A76">
+    <w:p w:rsidR="00C907E3" w:rsidP="00994A76" w:rsidRDefault="00C907E3" w14:paraId="768B9471" w14:textId="1ADD2F25">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">A copy of </w:t>
       </w:r>
-      <w:r w:rsidR="00836E05" w:rsidRPr="00C907E3">
+      <w:r w:rsidRPr="00C907E3" w:rsidR="00836E05">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Reverse Stock Split Disclosure Statement</w:t>
       </w:r>
       <w:r w:rsidR="0074059B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005E2741">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>that accompanied the notice of the shareholder meeting</w:t>
       </w:r>
       <w:r w:rsidR="00B75DE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -813,3134 +876,3137 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> governed by IAC </w:t>
       </w:r>
       <w:r w:rsidR="007D1018">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapter </w:t>
       </w:r>
       <w:r w:rsidR="00063FE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>187-2.7(3)</w:t>
       </w:r>
       <w:r w:rsidR="005E2741">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
-      <w:r w:rsidR="00836E05" w:rsidRPr="00C907E3">
+      <w:r w:rsidRPr="00C907E3" w:rsidR="00836E05">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12280233" w14:textId="77777777" w:rsidR="00614B55" w:rsidRDefault="00C907E3" w:rsidP="00994A76">
+    <w:p w:rsidR="00614B55" w:rsidP="00994A76" w:rsidRDefault="00C907E3" w14:paraId="12280233" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">A copy of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00836E05" w:rsidRPr="00C907E3">
+      <w:r w:rsidRPr="00C907E3" w:rsidR="00836E05">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ll invitations, tenders, or advertisements used in making a tender offer to stockholders prior to proceeding with the reverse stock split.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36B72870" w14:textId="77777777" w:rsidR="00836E05" w:rsidRPr="002A3E95" w:rsidRDefault="00836E05" w:rsidP="0024459A">
+    <w:p w:rsidRPr="002A3E95" w:rsidR="00836E05" w:rsidP="0024459A" w:rsidRDefault="00836E05" w14:paraId="36B72870" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00836E05" w:rsidRPr="002A3E95" w:rsidSect="00B066F0">
+        <w:sectPr w:rsidRPr="002A3E95" w:rsidR="00836E05" w:rsidSect="00B066F0">
           <w:headerReference w:type="default" r:id="rId11"/>
           <w:headerReference w:type="first" r:id="rId12"/>
           <w:footerReference w:type="first" r:id="rId13"/>
           <w:type w:val="continuous"/>
-          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
+          <w:footerReference w:type="default" r:id="R9a60e9d4859d4262"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B449B7B" w14:textId="77777777" w:rsidR="00586063" w:rsidRDefault="00586063" w:rsidP="00994A76">
+    <w:p w:rsidR="00586063" w:rsidP="00994A76" w:rsidRDefault="00586063" w14:paraId="4B449B7B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7706D485" w14:textId="0BE6FEE6" w:rsidR="000D0DAE" w:rsidRDefault="000D0DAE">
+    <w:p w:rsidR="000D0DAE" w:rsidRDefault="000D0DAE" w14:paraId="7706D485" w14:textId="0BE6FEE6">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37CD711B" w14:textId="295A6CC4" w:rsidR="00622CB7" w:rsidRPr="000A7EE6" w:rsidRDefault="00490D98" w:rsidP="006C6670">
+    <w:p w:rsidRPr="000A7EE6" w:rsidR="00622CB7" w:rsidP="006C6670" w:rsidRDefault="00490D98" w14:paraId="37CD711B" w14:textId="295A6CC4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="000A7EE6">
-        <w:lastRenderedPageBreak/>
         <w:t>APPLICATION FOR</w:t>
       </w:r>
-      <w:r w:rsidR="00AC759B" w:rsidRPr="000A7EE6">
+      <w:r w:rsidRPr="000A7EE6" w:rsidR="00AC759B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00AC759B" w:rsidRPr="000A7EE6">
+      <w:r w:rsidRPr="000A7EE6" w:rsidR="00AC759B">
         <w:t>A REVERSE</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00AC759B" w:rsidRPr="000A7EE6">
+      <w:r w:rsidRPr="000A7EE6" w:rsidR="00AC759B">
         <w:t xml:space="preserve"> STOCK SPLIT</w:t>
       </w:r>
-      <w:r w:rsidR="005C5571" w:rsidRPr="000A7EE6">
+      <w:r w:rsidRPr="000A7EE6" w:rsidR="005C5571">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="130E1013" w14:textId="21CE94C3" w:rsidR="000B1DAF" w:rsidRPr="006C6670" w:rsidRDefault="000B1DAF" w:rsidP="006C6670">
+    <w:p w:rsidRPr="006C6670" w:rsidR="000B1DAF" w:rsidP="006C6670" w:rsidRDefault="000B1DAF" w14:paraId="130E1013" w14:textId="21CE94C3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="006C6670">
         <w:t>Applicant Bank</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1278"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="2790"/>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="270"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="2448"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000B1DAF" w:rsidRPr="000B1DAF" w14:paraId="5440F456" w14:textId="77777777" w:rsidTr="00E60A0C">
+      <w:tr w:rsidRPr="000B1DAF" w:rsidR="000B1DAF" w:rsidTr="00E60A0C" w14:paraId="5440F456" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1D8B6466" w14:textId="77777777" w:rsidR="000B1DAF" w:rsidRPr="000B1DAF" w:rsidRDefault="000B1DAF" w:rsidP="000B1DAF">
+          <w:p w:rsidRPr="000B1DAF" w:rsidR="000B1DAF" w:rsidP="000B1DAF" w:rsidRDefault="000B1DAF" w14:paraId="1D8B6466" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B1DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8298" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="07975913" w14:textId="77777777" w:rsidR="000B1DAF" w:rsidRPr="000B1DAF" w:rsidRDefault="000B1DAF" w:rsidP="000B1DAF">
+          <w:p w:rsidRPr="000B1DAF" w:rsidR="000B1DAF" w:rsidP="000B1DAF" w:rsidRDefault="000B1DAF" w14:paraId="07975913" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B1DAF" w:rsidRPr="000B1DAF" w14:paraId="3CE3ADCC" w14:textId="77777777" w:rsidTr="00E60A0C">
+      <w:tr w:rsidRPr="000B1DAF" w:rsidR="000B1DAF" w:rsidTr="00E60A0C" w14:paraId="3CE3ADCC" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5AEA5730" w14:textId="77777777" w:rsidR="000B1DAF" w:rsidRPr="000B1DAF" w:rsidRDefault="000B1DAF" w:rsidP="000B1DAF">
+          <w:p w:rsidRPr="000B1DAF" w:rsidR="000B1DAF" w:rsidP="000B1DAF" w:rsidRDefault="000B1DAF" w14:paraId="5AEA5730" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B1DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8298" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6B1FC55F" w14:textId="77777777" w:rsidR="000B1DAF" w:rsidRPr="000B1DAF" w:rsidRDefault="000B1DAF" w:rsidP="000B1DAF">
+          <w:p w:rsidRPr="000B1DAF" w:rsidR="000B1DAF" w:rsidP="000B1DAF" w:rsidRDefault="000B1DAF" w14:paraId="6B1FC55F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B1DAF" w:rsidRPr="000B1DAF" w14:paraId="5D2B4CA5" w14:textId="77777777" w:rsidTr="00E60A0C">
+      <w:tr w:rsidRPr="000B1DAF" w:rsidR="000B1DAF" w:rsidTr="00E60A0C" w14:paraId="5D2B4CA5" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="058F2E53" w14:textId="77777777" w:rsidR="000B1DAF" w:rsidRPr="000B1DAF" w:rsidRDefault="000B1DAF" w:rsidP="000B1DAF">
+          <w:p w:rsidRPr="000B1DAF" w:rsidR="000B1DAF" w:rsidP="000B1DAF" w:rsidRDefault="000B1DAF" w14:paraId="058F2E53" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="1" w:name="_Hlk66432181"/>
+            <w:bookmarkStart w:name="_Hlk66432181" w:id="1"/>
             <w:r w:rsidRPr="000B1DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>City:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="60F0D701" w14:textId="77777777" w:rsidR="000B1DAF" w:rsidRPr="000B1DAF" w:rsidRDefault="000B1DAF" w:rsidP="000B1DAF">
+          <w:p w:rsidRPr="000B1DAF" w:rsidR="000B1DAF" w:rsidP="000B1DAF" w:rsidRDefault="000B1DAF" w14:paraId="60F0D701" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="12752BB1" w14:textId="77777777" w:rsidR="000B1DAF" w:rsidRPr="000B1DAF" w:rsidRDefault="000B1DAF" w:rsidP="000B1DAF">
+          <w:p w:rsidRPr="000B1DAF" w:rsidR="000B1DAF" w:rsidP="000B1DAF" w:rsidRDefault="000B1DAF" w14:paraId="12752BB1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B1DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>County:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3978" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3419CF1D" w14:textId="77777777" w:rsidR="000B1DAF" w:rsidRPr="000B1DAF" w:rsidRDefault="000B1DAF" w:rsidP="000B1DAF">
+          <w:p w:rsidRPr="000B1DAF" w:rsidR="000B1DAF" w:rsidP="000B1DAF" w:rsidRDefault="000B1DAF" w14:paraId="3419CF1D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
-      <w:tr w:rsidR="000B1DAF" w:rsidRPr="000B1DAF" w14:paraId="70690FC0" w14:textId="77777777" w:rsidTr="00E60A0C">
+      <w:tr w:rsidRPr="000B1DAF" w:rsidR="000B1DAF" w:rsidTr="00E60A0C" w14:paraId="70690FC0" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="523"/>
+          <w:trHeight w:val="523" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="61285039" w14:textId="77777777" w:rsidR="000B1DAF" w:rsidRPr="000B1DAF" w:rsidRDefault="000B1DAF" w:rsidP="000B1DAF">
+          <w:p w:rsidRPr="000B1DAF" w:rsidR="000B1DAF" w:rsidP="000B1DAF" w:rsidRDefault="000B1DAF" w14:paraId="61285039" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B1DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>State:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="629A8554" w14:textId="77777777" w:rsidR="000B1DAF" w:rsidRPr="000B1DAF" w:rsidRDefault="000B1DAF" w:rsidP="000B1DAF">
+          <w:p w:rsidRPr="000B1DAF" w:rsidR="000B1DAF" w:rsidP="000B1DAF" w:rsidRDefault="000B1DAF" w14:paraId="629A8554" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5CF9D390" w14:textId="77777777" w:rsidR="000B1DAF" w:rsidRPr="000B1DAF" w:rsidRDefault="000B1DAF" w:rsidP="000B1DAF">
+          <w:p w:rsidRPr="000B1DAF" w:rsidR="000B1DAF" w:rsidP="000B1DAF" w:rsidRDefault="000B1DAF" w14:paraId="5CF9D390" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B1DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>ZIP Code:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2448" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7736124D" w14:textId="77777777" w:rsidR="000B1DAF" w:rsidRPr="000B1DAF" w:rsidRDefault="000B1DAF" w:rsidP="000B1DAF">
+          <w:p w:rsidRPr="000B1DAF" w:rsidR="000B1DAF" w:rsidP="000B1DAF" w:rsidRDefault="000B1DAF" w14:paraId="7736124D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B1DAF" w:rsidRPr="000B1DAF" w14:paraId="10C59364" w14:textId="77777777" w:rsidTr="00E60A0C">
+      <w:tr w:rsidRPr="000B1DAF" w:rsidR="000B1DAF" w:rsidTr="00E60A0C" w14:paraId="10C59364" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="098E3BA7" w14:textId="77777777" w:rsidR="000B1DAF" w:rsidRPr="000B1DAF" w:rsidRDefault="000B1DAF" w:rsidP="000B1DAF">
+          <w:p w:rsidRPr="000B1DAF" w:rsidR="000B1DAF" w:rsidP="000B1DAF" w:rsidRDefault="000B1DAF" w14:paraId="098E3BA7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B1DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Contact person:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="309335BC" w14:textId="77777777" w:rsidR="000B1DAF" w:rsidRPr="000B1DAF" w:rsidRDefault="000B1DAF" w:rsidP="000B1DAF">
+          <w:p w:rsidRPr="000B1DAF" w:rsidR="000B1DAF" w:rsidP="000B1DAF" w:rsidRDefault="000B1DAF" w14:paraId="309335BC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1A812C64" w14:textId="77777777" w:rsidR="000B1DAF" w:rsidRPr="000B1DAF" w:rsidRDefault="000B1DAF" w:rsidP="000B1DAF">
+          <w:p w:rsidRPr="000B1DAF" w:rsidR="000B1DAF" w:rsidP="000B1DAF" w:rsidRDefault="000B1DAF" w14:paraId="1A812C64" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6890A98E" w14:textId="77777777" w:rsidR="000B1DAF" w:rsidRPr="000B1DAF" w:rsidRDefault="000B1DAF" w:rsidP="000B1DAF">
+          <w:p w:rsidRPr="000B1DAF" w:rsidR="000B1DAF" w:rsidP="000B1DAF" w:rsidRDefault="000B1DAF" w14:paraId="6890A98E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B1DAF" w:rsidRPr="000B1DAF" w14:paraId="6B22AABA" w14:textId="77777777" w:rsidTr="00E60A0C">
+      <w:tr w:rsidRPr="000B1DAF" w:rsidR="000B1DAF" w:rsidTr="00E60A0C" w14:paraId="6B22AABA" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="06B41EE6" w14:textId="77777777" w:rsidR="000B1DAF" w:rsidRPr="000B1DAF" w:rsidRDefault="000B1DAF" w:rsidP="000B1DAF">
+          <w:p w:rsidRPr="000B1DAF" w:rsidR="000B1DAF" w:rsidP="000B1DAF" w:rsidRDefault="000B1DAF" w14:paraId="06B41EE6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B1DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Email address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4712208A" w14:textId="77777777" w:rsidR="000B1DAF" w:rsidRPr="000B1DAF" w:rsidRDefault="000B1DAF" w:rsidP="000B1DAF">
+          <w:p w:rsidRPr="000B1DAF" w:rsidR="000B1DAF" w:rsidP="000B1DAF" w:rsidRDefault="000B1DAF" w14:paraId="4712208A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1D7736CF" w14:textId="77777777" w:rsidR="000B1DAF" w:rsidRPr="000B1DAF" w:rsidRDefault="000B1DAF" w:rsidP="000B1DAF">
+          <w:p w:rsidRPr="000B1DAF" w:rsidR="000B1DAF" w:rsidP="000B1DAF" w:rsidRDefault="000B1DAF" w14:paraId="1D7736CF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B1DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Phone:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="017E7387" w14:textId="77777777" w:rsidR="000B1DAF" w:rsidRPr="000B1DAF" w:rsidRDefault="000B1DAF" w:rsidP="000B1DAF">
+          <w:p w:rsidRPr="000B1DAF" w:rsidR="000B1DAF" w:rsidP="000B1DAF" w:rsidRDefault="000B1DAF" w14:paraId="017E7387" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2BFC939D" w14:textId="77777777" w:rsidR="000B1DAF" w:rsidRPr="000B1DAF" w:rsidRDefault="000B1DAF" w:rsidP="000B1DAF">
+    <w:p w:rsidRPr="000B1DAF" w:rsidR="000B1DAF" w:rsidP="000B1DAF" w:rsidRDefault="000B1DAF" w14:paraId="2BFC939D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9576" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3528"/>
         <w:gridCol w:w="6048"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000B1DAF" w:rsidRPr="000B1DAF" w14:paraId="15B5914F" w14:textId="77777777" w:rsidTr="0090109E">
+      <w:tr w:rsidRPr="000B1DAF" w:rsidR="000B1DAF" w:rsidTr="0090109E" w14:paraId="15B5914F" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="13B7BE96" w14:textId="77777777" w:rsidR="000B1DAF" w:rsidRPr="000B1DAF" w:rsidRDefault="000B1DAF" w:rsidP="000B1DAF">
+          <w:p w:rsidRPr="000B1DAF" w:rsidR="000B1DAF" w:rsidP="000B1DAF" w:rsidRDefault="000B1DAF" w14:paraId="13B7BE96" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B1DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Total voting shares authorized:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6048" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0B173E16" w14:textId="77777777" w:rsidR="000B1DAF" w:rsidRPr="000B1DAF" w:rsidRDefault="000B1DAF" w:rsidP="000B1DAF">
+          <w:p w:rsidRPr="000B1DAF" w:rsidR="000B1DAF" w:rsidP="000B1DAF" w:rsidRDefault="000B1DAF" w14:paraId="0B173E16" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B1DAF" w:rsidRPr="000B1DAF" w14:paraId="3E00170E" w14:textId="77777777" w:rsidTr="0090109E">
+      <w:tr w:rsidRPr="000B1DAF" w:rsidR="000B1DAF" w:rsidTr="0090109E" w14:paraId="3E00170E" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="719449D4" w14:textId="77777777" w:rsidR="000B1DAF" w:rsidRPr="000B1DAF" w:rsidRDefault="000B1DAF" w:rsidP="000B1DAF">
+          <w:p w:rsidRPr="000B1DAF" w:rsidR="000B1DAF" w:rsidP="000B1DAF" w:rsidRDefault="000B1DAF" w14:paraId="719449D4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B1DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Total voting shares outstanding:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6048" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="60E14AD1" w14:textId="77777777" w:rsidR="000B1DAF" w:rsidRPr="000B1DAF" w:rsidRDefault="000B1DAF" w:rsidP="000B1DAF">
+          <w:p w:rsidRPr="000B1DAF" w:rsidR="000B1DAF" w:rsidP="000B1DAF" w:rsidRDefault="000B1DAF" w14:paraId="60E14AD1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="61E27575" w14:textId="77777777" w:rsidR="00B95257" w:rsidRDefault="00B95257" w:rsidP="00B95257">
+    <w:p w:rsidR="00B95257" w:rsidP="00B95257" w:rsidRDefault="00B95257" w14:paraId="61E27575" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B7A6C08" w14:textId="77777777" w:rsidR="00AF008A" w:rsidRDefault="00AF008A" w:rsidP="00B95257">
+    <w:p w:rsidR="00AF008A" w:rsidP="00B95257" w:rsidRDefault="00AF008A" w14:paraId="5B7A6C08" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7797D0E0" w14:textId="14800BD3" w:rsidR="00EE0EBA" w:rsidRDefault="00EE0EBA" w:rsidP="00B95257">
+    <w:p w:rsidR="00EE0EBA" w:rsidP="00B95257" w:rsidRDefault="00EE0EBA" w14:paraId="7797D0E0" w14:textId="14800BD3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="002A3E95">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ist </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">all </w:t>
       </w:r>
       <w:r w:rsidRPr="002A3E95">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">shareholders </w:t>
       </w:r>
       <w:r w:rsidR="00203509">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="002A3E95">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> include the number of shares currently held by each, number of shares to be held by each following completion of the proposed transaction, and number of remainder shares of each to be cashed out.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DB68831" w14:textId="77777777" w:rsidR="00B95257" w:rsidRPr="00B95257" w:rsidRDefault="00B95257" w:rsidP="00B95257">
+    <w:p w:rsidRPr="00B95257" w:rsidR="00B95257" w:rsidP="00B95257" w:rsidRDefault="00B95257" w14:paraId="6DB68831" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9576" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2425"/>
         <w:gridCol w:w="2430"/>
         <w:gridCol w:w="2453"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B95257" w:rsidRPr="00B95257" w14:paraId="74BA33A7" w14:textId="77777777" w:rsidTr="00152EE1">
+      <w:tr w:rsidRPr="00B95257" w:rsidR="00B95257" w:rsidTr="00152EE1" w14:paraId="74BA33A7" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E93B12C" w14:textId="56F0FB54" w:rsidR="00B95257" w:rsidRPr="00C401F4" w:rsidRDefault="00B95257" w:rsidP="00B95257">
+          <w:p w:rsidRPr="00C401F4" w:rsidR="00B95257" w:rsidP="00B95257" w:rsidRDefault="00B95257" w14:paraId="0E93B12C" w14:textId="56F0FB54">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C401F4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
-            <w:r w:rsidR="000B6F0E" w:rsidRPr="00C401F4">
+            <w:r w:rsidRPr="00C401F4" w:rsidR="000B6F0E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>AME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="530091B7" w14:textId="4A439B4F" w:rsidR="00B95257" w:rsidRPr="00C401F4" w:rsidRDefault="00B95257" w:rsidP="00B95257">
+          <w:p w:rsidRPr="00C401F4" w:rsidR="00B95257" w:rsidP="00B95257" w:rsidRDefault="00B95257" w14:paraId="530091B7" w14:textId="4A439B4F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C401F4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidR="000B6F0E" w:rsidRPr="00C401F4">
+            <w:r w:rsidRPr="00C401F4" w:rsidR="000B6F0E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>HARES CURRENTLY HELD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2453" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57E3042D" w14:textId="0036934D" w:rsidR="00B95257" w:rsidRPr="00C401F4" w:rsidRDefault="00030F1E" w:rsidP="00B95257">
+          <w:p w:rsidRPr="00C401F4" w:rsidR="00B95257" w:rsidP="00B95257" w:rsidRDefault="00030F1E" w14:paraId="57E3042D" w14:textId="0036934D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C401F4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidR="000B6F0E" w:rsidRPr="00C401F4">
+            <w:r w:rsidRPr="00C401F4" w:rsidR="000B6F0E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">HARES TO BE HELD </w:t>
             </w:r>
-            <w:r w:rsidR="008B2478" w:rsidRPr="00C401F4">
+            <w:r w:rsidRPr="00C401F4" w:rsidR="008B2478">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
-            <w:r w:rsidR="000B6F0E" w:rsidRPr="00C401F4">
+            <w:r w:rsidRPr="00C401F4" w:rsidR="000B6F0E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>OLLOWING</w:t>
             </w:r>
-            <w:r w:rsidR="008B2478" w:rsidRPr="00C401F4">
+            <w:r w:rsidRPr="00C401F4" w:rsidR="008B2478">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> C</w:t>
             </w:r>
-            <w:r w:rsidR="000B6F0E" w:rsidRPr="00C401F4">
+            <w:r w:rsidRPr="00C401F4" w:rsidR="000B6F0E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>OMPLETION</w:t>
             </w:r>
-            <w:r w:rsidR="008B2478" w:rsidRPr="00C401F4">
+            <w:r w:rsidRPr="00C401F4" w:rsidR="008B2478">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="000B6F0E" w:rsidRPr="00C401F4">
+            <w:r w:rsidRPr="00C401F4" w:rsidR="000B6F0E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>OF</w:t>
             </w:r>
-            <w:r w:rsidR="008B2478" w:rsidRPr="00C401F4">
+            <w:r w:rsidRPr="00C401F4" w:rsidR="008B2478">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="000B6F0E" w:rsidRPr="00C401F4">
+            <w:r w:rsidRPr="00C401F4" w:rsidR="000B6F0E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>THE</w:t>
             </w:r>
-            <w:r w:rsidR="008B2478" w:rsidRPr="00C401F4">
+            <w:r w:rsidRPr="00C401F4" w:rsidR="008B2478">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> P</w:t>
             </w:r>
-            <w:r w:rsidR="000B6F0E" w:rsidRPr="00C401F4">
+            <w:r w:rsidRPr="00C401F4" w:rsidR="000B6F0E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ROPOSED</w:t>
             </w:r>
-            <w:r w:rsidR="008B2478" w:rsidRPr="00C401F4">
+            <w:r w:rsidRPr="00C401F4" w:rsidR="008B2478">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> T</w:t>
             </w:r>
-            <w:r w:rsidR="000B6F0E" w:rsidRPr="00C401F4">
+            <w:r w:rsidRPr="00C401F4" w:rsidR="000B6F0E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>RANSACTION</w:t>
             </w:r>
-            <w:r w:rsidR="00B95257" w:rsidRPr="00C401F4">
+            <w:r w:rsidRPr="00C401F4" w:rsidR="00B95257">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B24255D" w14:textId="54B79719" w:rsidR="00B95257" w:rsidRPr="00C401F4" w:rsidRDefault="008B2478" w:rsidP="00B95257">
+          <w:p w:rsidRPr="00C401F4" w:rsidR="00B95257" w:rsidP="00B95257" w:rsidRDefault="008B2478" w14:paraId="3B24255D" w14:textId="54B79719">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C401F4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
-            <w:r w:rsidR="000B6F0E" w:rsidRPr="00C401F4">
+            <w:r w:rsidRPr="00C401F4" w:rsidR="000B6F0E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>EMAINDER</w:t>
             </w:r>
             <w:r w:rsidRPr="00C401F4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> S</w:t>
             </w:r>
-            <w:r w:rsidR="000B6F0E" w:rsidRPr="00C401F4">
+            <w:r w:rsidRPr="00C401F4" w:rsidR="000B6F0E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>HARES</w:t>
             </w:r>
             <w:r w:rsidRPr="00C401F4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="000B6F0E" w:rsidRPr="00C401F4">
+            <w:r w:rsidRPr="00C401F4" w:rsidR="000B6F0E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>TO</w:t>
             </w:r>
             <w:r w:rsidRPr="00C401F4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="000B6F0E" w:rsidRPr="00C401F4">
+            <w:r w:rsidRPr="00C401F4" w:rsidR="000B6F0E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>BE</w:t>
             </w:r>
             <w:r w:rsidRPr="00C401F4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> C</w:t>
             </w:r>
-            <w:r w:rsidR="000B6F0E" w:rsidRPr="00C401F4">
+            <w:r w:rsidRPr="00C401F4" w:rsidR="000B6F0E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ASHED</w:t>
             </w:r>
             <w:r w:rsidRPr="00C401F4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> O</w:t>
             </w:r>
-            <w:r w:rsidR="000B6F0E" w:rsidRPr="00C401F4">
+            <w:r w:rsidRPr="00C401F4" w:rsidR="000B6F0E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>UT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B95257" w:rsidRPr="00B95257" w14:paraId="5FB7BD08" w14:textId="77777777" w:rsidTr="008B2478">
+      <w:tr w:rsidRPr="00B95257" w:rsidR="00B95257" w:rsidTr="008B2478" w14:paraId="5FB7BD08" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="265C89D3" w14:textId="77777777" w:rsidR="00B95257" w:rsidRPr="00C401F4" w:rsidRDefault="00B95257" w:rsidP="00B95257">
+          <w:p w:rsidRPr="00C401F4" w:rsidR="00B95257" w:rsidP="00B95257" w:rsidRDefault="00B95257" w14:paraId="265C89D3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47203CBE" w14:textId="77777777" w:rsidR="00B95257" w:rsidRPr="00C401F4" w:rsidRDefault="00B95257" w:rsidP="00B95257">
+          <w:p w:rsidRPr="00C401F4" w:rsidR="00B95257" w:rsidP="00B95257" w:rsidRDefault="00B95257" w14:paraId="47203CBE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2453" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AC71DBD" w14:textId="77777777" w:rsidR="00B95257" w:rsidRPr="00C401F4" w:rsidRDefault="00B95257" w:rsidP="00B95257">
+          <w:p w:rsidRPr="00C401F4" w:rsidR="00B95257" w:rsidP="00B95257" w:rsidRDefault="00B95257" w14:paraId="3AC71DBD" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03CCB7E7" w14:textId="77777777" w:rsidR="00B95257" w:rsidRPr="00C401F4" w:rsidRDefault="00B95257" w:rsidP="00B95257">
+          <w:p w:rsidRPr="00C401F4" w:rsidR="00B95257" w:rsidP="00B95257" w:rsidRDefault="00B95257" w14:paraId="03CCB7E7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B95257" w:rsidRPr="00B95257" w14:paraId="0C60C6B1" w14:textId="77777777" w:rsidTr="008B2478">
+      <w:tr w:rsidRPr="00B95257" w:rsidR="00B95257" w:rsidTr="008B2478" w14:paraId="0C60C6B1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="26DBCAE0" w14:textId="77777777" w:rsidR="00B95257" w:rsidRPr="00C401F4" w:rsidRDefault="00B95257" w:rsidP="00B95257">
+          <w:p w:rsidRPr="00C401F4" w:rsidR="00B95257" w:rsidP="00B95257" w:rsidRDefault="00B95257" w14:paraId="26DBCAE0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5902CD96" w14:textId="77777777" w:rsidR="00B95257" w:rsidRPr="00C401F4" w:rsidRDefault="00B95257" w:rsidP="00B95257">
+          <w:p w:rsidRPr="00C401F4" w:rsidR="00B95257" w:rsidP="00B95257" w:rsidRDefault="00B95257" w14:paraId="5902CD96" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2453" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5B95E801" w14:textId="77777777" w:rsidR="00B95257" w:rsidRPr="00C401F4" w:rsidRDefault="00B95257" w:rsidP="00B95257">
+          <w:p w:rsidRPr="00C401F4" w:rsidR="00B95257" w:rsidP="00B95257" w:rsidRDefault="00B95257" w14:paraId="5B95E801" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="20F25983" w14:textId="77777777" w:rsidR="00B95257" w:rsidRPr="00C401F4" w:rsidRDefault="00B95257" w:rsidP="00B95257">
+          <w:p w:rsidRPr="00C401F4" w:rsidR="00B95257" w:rsidP="00B95257" w:rsidRDefault="00B95257" w14:paraId="20F25983" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B95257" w:rsidRPr="00B95257" w14:paraId="6C3B4EF5" w14:textId="77777777" w:rsidTr="008B2478">
+      <w:tr w:rsidRPr="00B95257" w:rsidR="00B95257" w:rsidTr="008B2478" w14:paraId="6C3B4EF5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="15B52851" w14:textId="77777777" w:rsidR="00B95257" w:rsidRPr="00C401F4" w:rsidRDefault="00B95257" w:rsidP="00B95257">
+          <w:p w:rsidRPr="00C401F4" w:rsidR="00B95257" w:rsidP="00B95257" w:rsidRDefault="00B95257" w14:paraId="15B52851" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="61D86B0A" w14:textId="77777777" w:rsidR="00B95257" w:rsidRPr="00C401F4" w:rsidRDefault="00B95257" w:rsidP="00B95257">
+          <w:p w:rsidRPr="00C401F4" w:rsidR="00B95257" w:rsidP="00B95257" w:rsidRDefault="00B95257" w14:paraId="61D86B0A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2453" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="468F40A4" w14:textId="77777777" w:rsidR="00B95257" w:rsidRPr="00C401F4" w:rsidRDefault="00B95257" w:rsidP="00B95257">
+          <w:p w:rsidRPr="00C401F4" w:rsidR="00B95257" w:rsidP="00B95257" w:rsidRDefault="00B95257" w14:paraId="468F40A4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="00AF9D89" w14:textId="77777777" w:rsidR="00B95257" w:rsidRPr="00C401F4" w:rsidRDefault="00B95257" w:rsidP="00B95257">
+          <w:p w:rsidRPr="00C401F4" w:rsidR="00B95257" w:rsidP="00B95257" w:rsidRDefault="00B95257" w14:paraId="00AF9D89" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B95257" w:rsidRPr="00B95257" w14:paraId="687E5660" w14:textId="77777777" w:rsidTr="008B2478">
+      <w:tr w:rsidRPr="00B95257" w:rsidR="00B95257" w:rsidTr="008B2478" w14:paraId="687E5660" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3A510411" w14:textId="77777777" w:rsidR="00B95257" w:rsidRPr="00C401F4" w:rsidRDefault="00B95257" w:rsidP="00B95257">
+          <w:p w:rsidRPr="00C401F4" w:rsidR="00B95257" w:rsidP="00B95257" w:rsidRDefault="00B95257" w14:paraId="3A510411" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5115D751" w14:textId="77777777" w:rsidR="00B95257" w:rsidRPr="00C401F4" w:rsidRDefault="00B95257" w:rsidP="00B95257">
+          <w:p w:rsidRPr="00C401F4" w:rsidR="00B95257" w:rsidP="00B95257" w:rsidRDefault="00B95257" w14:paraId="5115D751" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2453" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4DF221C8" w14:textId="77777777" w:rsidR="00B95257" w:rsidRPr="00C401F4" w:rsidRDefault="00B95257" w:rsidP="00B95257">
+          <w:p w:rsidRPr="00C401F4" w:rsidR="00B95257" w:rsidP="00B95257" w:rsidRDefault="00B95257" w14:paraId="4DF221C8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5D06C9F3" w14:textId="77777777" w:rsidR="00B95257" w:rsidRPr="00C401F4" w:rsidRDefault="00B95257" w:rsidP="00B95257">
+          <w:p w:rsidRPr="00C401F4" w:rsidR="00B95257" w:rsidP="00B95257" w:rsidRDefault="00B95257" w14:paraId="5D06C9F3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B95257" w:rsidRPr="00B95257" w14:paraId="3712D02A" w14:textId="77777777" w:rsidTr="008B2478">
+      <w:tr w:rsidRPr="00B95257" w:rsidR="00B95257" w:rsidTr="008B2478" w14:paraId="3712D02A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="51C49EAE" w14:textId="77777777" w:rsidR="00B95257" w:rsidRPr="00C401F4" w:rsidRDefault="00B95257" w:rsidP="00B95257">
+          <w:p w:rsidRPr="00C401F4" w:rsidR="00B95257" w:rsidP="00B95257" w:rsidRDefault="00B95257" w14:paraId="51C49EAE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7F085213" w14:textId="77777777" w:rsidR="00B95257" w:rsidRPr="00C401F4" w:rsidRDefault="00B95257" w:rsidP="00B95257">
+          <w:p w:rsidRPr="00C401F4" w:rsidR="00B95257" w:rsidP="00B95257" w:rsidRDefault="00B95257" w14:paraId="7F085213" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2453" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7D418D13" w14:textId="77777777" w:rsidR="00B95257" w:rsidRPr="00C401F4" w:rsidRDefault="00B95257" w:rsidP="00B95257">
+          <w:p w:rsidRPr="00C401F4" w:rsidR="00B95257" w:rsidP="00B95257" w:rsidRDefault="00B95257" w14:paraId="7D418D13" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="56CDFA93" w14:textId="77777777" w:rsidR="00B95257" w:rsidRPr="00C401F4" w:rsidRDefault="00B95257" w:rsidP="00B95257">
+          <w:p w:rsidRPr="00C401F4" w:rsidR="00B95257" w:rsidP="00B95257" w:rsidRDefault="00B95257" w14:paraId="56CDFA93" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B95257" w:rsidRPr="00B95257" w14:paraId="51A24F4A" w14:textId="77777777" w:rsidTr="008B2478">
+      <w:tr w:rsidRPr="00B95257" w:rsidR="00B95257" w:rsidTr="008B2478" w14:paraId="51A24F4A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="67C8B146" w14:textId="77777777" w:rsidR="00B95257" w:rsidRPr="00C401F4" w:rsidRDefault="00B95257" w:rsidP="00B95257">
+          <w:p w:rsidRPr="00C401F4" w:rsidR="00B95257" w:rsidP="00B95257" w:rsidRDefault="00B95257" w14:paraId="67C8B146" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1945B85A" w14:textId="77777777" w:rsidR="00B95257" w:rsidRPr="00C401F4" w:rsidRDefault="00B95257" w:rsidP="00B95257">
+          <w:p w:rsidRPr="00C401F4" w:rsidR="00B95257" w:rsidP="00B95257" w:rsidRDefault="00B95257" w14:paraId="1945B85A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2453" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="22BE1A15" w14:textId="77777777" w:rsidR="00B95257" w:rsidRPr="00C401F4" w:rsidRDefault="00B95257" w:rsidP="00B95257">
+          <w:p w:rsidRPr="00C401F4" w:rsidR="00B95257" w:rsidP="00B95257" w:rsidRDefault="00B95257" w14:paraId="22BE1A15" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="71FB52BF" w14:textId="77777777" w:rsidR="00B95257" w:rsidRPr="00C401F4" w:rsidRDefault="00B95257" w:rsidP="00B95257">
+          <w:p w:rsidRPr="00C401F4" w:rsidR="00B95257" w:rsidP="00B95257" w:rsidRDefault="00B95257" w14:paraId="71FB52BF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B95257" w:rsidRPr="00B95257" w14:paraId="0DAEDDA4" w14:textId="77777777" w:rsidTr="008B2478">
+      <w:tr w:rsidRPr="00B95257" w:rsidR="00B95257" w:rsidTr="008B2478" w14:paraId="0DAEDDA4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5AC8A4EB" w14:textId="20C3C8C1" w:rsidR="00B95257" w:rsidRPr="00C401F4" w:rsidRDefault="00B95257" w:rsidP="00B95257">
+          <w:p w:rsidRPr="00C401F4" w:rsidR="00B95257" w:rsidP="00B95257" w:rsidRDefault="00B95257" w14:paraId="5AC8A4EB" w14:textId="20C3C8C1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C401F4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
-            <w:r w:rsidR="000B6F0E" w:rsidRPr="00C401F4">
+            <w:r w:rsidRPr="00C401F4" w:rsidR="000B6F0E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>OTAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5E6BBFCF" w14:textId="77777777" w:rsidR="00B95257" w:rsidRPr="00C401F4" w:rsidRDefault="00B95257" w:rsidP="00B95257">
+          <w:p w:rsidRPr="00C401F4" w:rsidR="00B95257" w:rsidP="00B95257" w:rsidRDefault="00B95257" w14:paraId="5E6BBFCF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2453" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="66AA4C60" w14:textId="77777777" w:rsidR="00B95257" w:rsidRPr="00C401F4" w:rsidRDefault="00B95257" w:rsidP="00B95257">
+          <w:p w:rsidRPr="00C401F4" w:rsidR="00B95257" w:rsidP="00B95257" w:rsidRDefault="00B95257" w14:paraId="66AA4C60" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2E40F976" w14:textId="77777777" w:rsidR="00B95257" w:rsidRPr="00C401F4" w:rsidRDefault="00B95257" w:rsidP="00B95257">
+          <w:p w:rsidRPr="00C401F4" w:rsidR="00B95257" w:rsidP="00B95257" w:rsidRDefault="00B95257" w14:paraId="2E40F976" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B95257" w:rsidRPr="00B95257" w14:paraId="65BBE59D" w14:textId="77777777" w:rsidTr="008B2478">
+      <w:tr w:rsidRPr="00B95257" w:rsidR="00B95257" w:rsidTr="008B2478" w14:paraId="65BBE59D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="087991C8" w14:textId="749B51DA" w:rsidR="00B95257" w:rsidRPr="00C401F4" w:rsidRDefault="00B95257" w:rsidP="00B95257">
+          <w:p w:rsidRPr="00C401F4" w:rsidR="00B95257" w:rsidP="00B95257" w:rsidRDefault="00B95257" w14:paraId="087991C8" w14:textId="749B51DA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C401F4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
-            <w:r w:rsidR="000B6F0E" w:rsidRPr="00C401F4">
+            <w:r w:rsidRPr="00C401F4" w:rsidR="000B6F0E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ERCENT OF OUTSTANDING SHARES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3ADA57C9" w14:textId="77777777" w:rsidR="00B95257" w:rsidRPr="00C401F4" w:rsidRDefault="00B95257" w:rsidP="00B95257">
+          <w:p w:rsidRPr="00C401F4" w:rsidR="00B95257" w:rsidP="00B95257" w:rsidRDefault="00B95257" w14:paraId="3ADA57C9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2453" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="65668159" w14:textId="77777777" w:rsidR="00B95257" w:rsidRPr="00C401F4" w:rsidRDefault="00B95257" w:rsidP="00B95257">
+          <w:p w:rsidRPr="00C401F4" w:rsidR="00B95257" w:rsidP="00B95257" w:rsidRDefault="00B95257" w14:paraId="65668159" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="287D308A" w14:textId="77777777" w:rsidR="00B95257" w:rsidRPr="00C401F4" w:rsidRDefault="00B95257" w:rsidP="00B95257">
+          <w:p w:rsidRPr="00C401F4" w:rsidR="00B95257" w:rsidP="00B95257" w:rsidRDefault="00B95257" w14:paraId="287D308A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="58B73590" w14:textId="77777777" w:rsidR="00373B9E" w:rsidRDefault="00373B9E" w:rsidP="00D171BE">
+    <w:p w:rsidR="00373B9E" w:rsidP="00D171BE" w:rsidRDefault="00373B9E" w14:paraId="58B73590" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CA1BFA2" w14:textId="337AEE47" w:rsidR="00A63768" w:rsidRPr="00C02598" w:rsidRDefault="00A63768" w:rsidP="00D171BE">
+    <w:p w:rsidRPr="00C02598" w:rsidR="00A63768" w:rsidP="00D171BE" w:rsidRDefault="00A63768" w14:paraId="2CA1BFA2" w14:textId="337AEE47">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00861033">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>List the expected purchase price</w:t>
       </w:r>
-      <w:r w:rsidR="00861033" w:rsidRPr="00861033">
+      <w:r w:rsidRPr="00861033" w:rsidR="00861033">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>(s) per remainder share of shares to be cashed out.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27320772" w14:textId="20A7D084" w:rsidR="008A3681" w:rsidRDefault="008A3681" w:rsidP="00AD3DC1">
+    <w:p w:rsidR="008A3681" w:rsidP="00AD3DC1" w:rsidRDefault="008A3681" w14:paraId="27320772" w14:textId="20A7D084">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B937D4B" w14:textId="543A7F69" w:rsidR="005D743D" w:rsidRDefault="005D743D" w:rsidP="00AD3DC1">
+    <w:p w:rsidR="005D743D" w:rsidP="00AD3DC1" w:rsidRDefault="005D743D" w14:paraId="2B937D4B" w14:textId="543A7F69">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6336BED3" w14:textId="77777777" w:rsidR="005D743D" w:rsidRPr="002A3E95" w:rsidRDefault="005D743D" w:rsidP="00AD3DC1">
+    <w:p w:rsidRPr="002A3E95" w:rsidR="005D743D" w:rsidP="00AD3DC1" w:rsidRDefault="005D743D" w14:paraId="6336BED3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D86F402" w14:textId="77777777" w:rsidR="005D743D" w:rsidRDefault="005D743D">
+    <w:p w:rsidR="005D743D" w:rsidRDefault="005D743D" w14:paraId="0D86F402" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F5E6915" w14:textId="04A01D0B" w:rsidR="008F1B70" w:rsidRPr="002A3E95" w:rsidRDefault="003D7B8A" w:rsidP="00AD3DC1">
+    <w:p w:rsidRPr="002A3E95" w:rsidR="008F1B70" w:rsidP="00AD3DC1" w:rsidRDefault="003D7B8A" w14:paraId="6F5E6915" w14:textId="04A01D0B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Detail the total purchase price for the entire proposed transaction (show the calculation).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21EEE5AE" w14:textId="5AFBDDA1" w:rsidR="00985356" w:rsidRDefault="00985356" w:rsidP="00AD3DC1">
+    <w:p w:rsidR="00985356" w:rsidP="00AD3DC1" w:rsidRDefault="00985356" w14:paraId="21EEE5AE" w14:textId="5AFBDDA1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B725B3C" w14:textId="3D22B5EF" w:rsidR="00AF008A" w:rsidRDefault="00AF008A" w:rsidP="00AD3DC1">
+    <w:p w:rsidR="00AF008A" w:rsidP="00AD3DC1" w:rsidRDefault="00AF008A" w14:paraId="0B725B3C" w14:textId="3D22B5EF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BD61A35" w14:textId="77777777" w:rsidR="005D743D" w:rsidRPr="00843F28" w:rsidRDefault="005D743D" w:rsidP="00AD3DC1">
+    <w:p w:rsidRPr="00843F28" w:rsidR="005D743D" w:rsidP="00AD3DC1" w:rsidRDefault="005D743D" w14:paraId="2BD61A35" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4237145E" w14:textId="6A99BA0C" w:rsidR="008F1B70" w:rsidRPr="002A3E95" w:rsidRDefault="008F1B70" w:rsidP="00D350D4">
+    <w:p w:rsidRPr="002A3E95" w:rsidR="008F1B70" w:rsidP="00D350D4" w:rsidRDefault="008F1B70" w14:paraId="4237145E" w14:textId="6A99BA0C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A3E95">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>List the source</w:t>
       </w:r>
       <w:r w:rsidR="00347F41">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="002A3E95">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> of fund</w:t>
       </w:r>
       <w:r w:rsidR="00347F41">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidRPr="002A3E95">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> for this transaction. </w:t>
       </w:r>
-      <w:r w:rsidR="007C1A3F" w:rsidRPr="002A3E95">
+      <w:r w:rsidRPr="002A3E95" w:rsidR="007C1A3F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002A3E95">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="004D367D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ndicate</w:t>
       </w:r>
       <w:r w:rsidRPr="002A3E95">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00644F94">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>any</w:t>
       </w:r>
       <w:r w:rsidRPr="002A3E95">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> assets to be converted to cash to fund this transaction. </w:t>
       </w:r>
-      <w:r w:rsidR="007C1A3F" w:rsidRPr="002A3E95">
+      <w:r w:rsidRPr="002A3E95" w:rsidR="007C1A3F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009A2845" w:rsidRPr="002A3E95">
+      <w:r w:rsidRPr="002A3E95" w:rsidR="009A2845">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Provide</w:t>
       </w:r>
       <w:r w:rsidRPr="002A3E95">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004154D5" w:rsidRPr="002A3E95">
+      <w:r w:rsidRPr="002A3E95" w:rsidR="004154D5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">additional </w:t>
       </w:r>
       <w:r w:rsidRPr="002A3E95">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>reports if necessary.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56153350" w14:textId="77777777" w:rsidR="008F1B70" w:rsidRPr="002A3E95" w:rsidRDefault="008F1B70" w:rsidP="00AD3DC1">
+    <w:p w:rsidRPr="002A3E95" w:rsidR="008F1B70" w:rsidP="00AD3DC1" w:rsidRDefault="008F1B70" w14:paraId="56153350" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9576" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7195"/>
         <w:gridCol w:w="2381"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008F1B70" w:rsidRPr="002A3E95" w14:paraId="2D0D15B8" w14:textId="77777777" w:rsidTr="00152EE1">
+      <w:tr w:rsidRPr="002A3E95" w:rsidR="008F1B70" w:rsidTr="00152EE1" w14:paraId="2D0D15B8" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7195" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="065E63C0" w14:textId="2BA5BE8C" w:rsidR="008F1B70" w:rsidRPr="00097E18" w:rsidRDefault="008F1B70" w:rsidP="00561AB8">
+          <w:p w:rsidRPr="00097E18" w:rsidR="008F1B70" w:rsidP="00561AB8" w:rsidRDefault="008F1B70" w14:paraId="065E63C0" w14:textId="2BA5BE8C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00097E18">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidR="00097E18" w:rsidRPr="00097E18">
+            <w:r w:rsidRPr="00097E18" w:rsidR="00097E18">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>OURCE OF FUNDS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2381" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E256E80" w14:textId="6790619E" w:rsidR="008F1B70" w:rsidRPr="00097E18" w:rsidRDefault="008F1B70" w:rsidP="00AD3DC1">
+          <w:p w:rsidRPr="00097E18" w:rsidR="008F1B70" w:rsidP="00AD3DC1" w:rsidRDefault="008F1B70" w14:paraId="6E256E80" w14:textId="6790619E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00097E18">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidR="00097E18" w:rsidRPr="00097E18">
+            <w:r w:rsidRPr="00097E18" w:rsidR="00097E18">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>MOUNT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F1B70" w:rsidRPr="00B545AE" w14:paraId="071F5475" w14:textId="77777777" w:rsidTr="002F23F2">
+      <w:tr w:rsidRPr="00B545AE" w:rsidR="008F1B70" w:rsidTr="002F23F2" w14:paraId="071F5475" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7195" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6A06F900" w14:textId="77777777" w:rsidR="008F1B70" w:rsidRPr="00097E18" w:rsidRDefault="008F1B70" w:rsidP="00AD3DC1">
+          <w:p w:rsidRPr="00097E18" w:rsidR="008F1B70" w:rsidP="00AD3DC1" w:rsidRDefault="008F1B70" w14:paraId="6A06F900" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2381" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="288B67F1" w14:textId="77777777" w:rsidR="008F1B70" w:rsidRPr="00097E18" w:rsidRDefault="008F1B70" w:rsidP="00AD3DC1">
+          <w:p w:rsidRPr="00097E18" w:rsidR="008F1B70" w:rsidP="00AD3DC1" w:rsidRDefault="008F1B70" w14:paraId="288B67F1" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F1B70" w:rsidRPr="00B545AE" w14:paraId="61A201D6" w14:textId="77777777" w:rsidTr="002F23F2">
+      <w:tr w:rsidRPr="00B545AE" w:rsidR="008F1B70" w:rsidTr="002F23F2" w14:paraId="61A201D6" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7195" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="57F7C00E" w14:textId="77777777" w:rsidR="008F1B70" w:rsidRPr="00097E18" w:rsidRDefault="008F1B70" w:rsidP="00AD3DC1">
+          <w:p w:rsidRPr="00097E18" w:rsidR="008F1B70" w:rsidP="00AD3DC1" w:rsidRDefault="008F1B70" w14:paraId="57F7C00E" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2381" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="568FB1BA" w14:textId="77777777" w:rsidR="008F1B70" w:rsidRPr="00097E18" w:rsidRDefault="008F1B70" w:rsidP="00AD3DC1">
+          <w:p w:rsidRPr="00097E18" w:rsidR="008F1B70" w:rsidP="00AD3DC1" w:rsidRDefault="008F1B70" w14:paraId="568FB1BA" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F1B70" w:rsidRPr="00B545AE" w14:paraId="3EB54748" w14:textId="77777777" w:rsidTr="002F23F2">
+      <w:tr w:rsidRPr="00B545AE" w:rsidR="008F1B70" w:rsidTr="002F23F2" w14:paraId="3EB54748" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7195" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1F2D63B5" w14:textId="77777777" w:rsidR="008F1B70" w:rsidRPr="00097E18" w:rsidRDefault="008F1B70" w:rsidP="00AD3DC1">
+          <w:p w:rsidRPr="00097E18" w:rsidR="008F1B70" w:rsidP="00AD3DC1" w:rsidRDefault="008F1B70" w14:paraId="1F2D63B5" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2381" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2B56DEFD" w14:textId="77777777" w:rsidR="008F1B70" w:rsidRPr="00097E18" w:rsidRDefault="008F1B70" w:rsidP="00AD3DC1">
+          <w:p w:rsidRPr="00097E18" w:rsidR="008F1B70" w:rsidP="00AD3DC1" w:rsidRDefault="008F1B70" w14:paraId="2B56DEFD" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A3681" w:rsidRPr="00B545AE" w14:paraId="63ABAA87" w14:textId="77777777" w:rsidTr="002F23F2">
+      <w:tr w:rsidRPr="00B545AE" w:rsidR="008A3681" w:rsidTr="002F23F2" w14:paraId="63ABAA87" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7195" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4DBF97AD" w14:textId="77777777" w:rsidR="008A3681" w:rsidRPr="00097E18" w:rsidRDefault="008A3681" w:rsidP="00AD3DC1">
+          <w:p w:rsidRPr="00097E18" w:rsidR="008A3681" w:rsidP="00AD3DC1" w:rsidRDefault="008A3681" w14:paraId="4DBF97AD" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2381" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4A2AB697" w14:textId="77777777" w:rsidR="008A3681" w:rsidRPr="00097E18" w:rsidRDefault="008A3681" w:rsidP="00AD3DC1">
+          <w:p w:rsidRPr="00097E18" w:rsidR="008A3681" w:rsidP="00AD3DC1" w:rsidRDefault="008A3681" w14:paraId="4A2AB697" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F1B70" w:rsidRPr="002A3E95" w14:paraId="28FDDEA4" w14:textId="77777777" w:rsidTr="002F23F2">
+      <w:tr w:rsidRPr="002A3E95" w:rsidR="008F1B70" w:rsidTr="002F23F2" w14:paraId="28FDDEA4" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7195" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4592CCCD" w14:textId="0639CBA3" w:rsidR="008F1B70" w:rsidRPr="00097E18" w:rsidRDefault="008F1B70" w:rsidP="00AD3DC1">
+          <w:p w:rsidRPr="00097E18" w:rsidR="008F1B70" w:rsidP="00AD3DC1" w:rsidRDefault="008F1B70" w14:paraId="4592CCCD" w14:textId="0639CBA3">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00097E18">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
-            <w:r w:rsidR="00097E18" w:rsidRPr="00097E18">
+            <w:r w:rsidRPr="00097E18" w:rsidR="00097E18">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>OTAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2381" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2BC7BF2D" w14:textId="77777777" w:rsidR="008F1B70" w:rsidRPr="00097E18" w:rsidRDefault="008F1B70" w:rsidP="00AD3DC1">
+          <w:p w:rsidRPr="00097E18" w:rsidR="008F1B70" w:rsidP="00AD3DC1" w:rsidRDefault="008F1B70" w14:paraId="2BC7BF2D" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="66F05736" w14:textId="77777777" w:rsidR="005D743D" w:rsidRDefault="005D743D" w:rsidP="008F1B70">
+    <w:p w:rsidR="005D743D" w:rsidP="008F1B70" w:rsidRDefault="005D743D" w14:paraId="66F05736" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F632D3C" w14:textId="36BCF598" w:rsidR="008F1B70" w:rsidRPr="00AD3C61" w:rsidRDefault="008F1B70" w:rsidP="00792B22">
+    <w:p w:rsidRPr="00AD3C61" w:rsidR="008F1B70" w:rsidP="00792B22" w:rsidRDefault="008F1B70" w14:paraId="7F632D3C" w14:textId="36BCF598">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD3C61">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If any part of the funds or other consideration is to be borrowed or otherwise obtained for the purpose of executing the reverse stock split, de</w:t>
       </w:r>
       <w:r w:rsidR="005E403E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>scribe</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD3C61">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the collateral to be pledged and terms of the transactions including interest rates, amortization requirements, guarantors, endorsers, and any other arrangements, agreements, and understandings between and among the parties. </w:t>
       </w:r>
-      <w:r w:rsidR="00B67C62" w:rsidRPr="00AD3C61">
+      <w:r w:rsidRPr="00AD3C61" w:rsidR="00B67C62">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A15D6F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide copies of any loan commitments obtained from lenders in connection with the proposed acquisition.  </w:t>
       </w:r>
-      <w:r w:rsidR="002359EE" w:rsidRPr="00AD3C61">
+      <w:r w:rsidRPr="00AD3C61" w:rsidR="002359EE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If a bank stock loan is to be obtained, </w:t>
       </w:r>
       <w:r w:rsidR="003B4FF7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>submit</w:t>
       </w:r>
-      <w:r w:rsidR="002359EE" w:rsidRPr="00AD3C61">
+      <w:r w:rsidRPr="00AD3C61" w:rsidR="002359EE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> a proforma statement of cash flow and projections of the bank’s balance sheet and income statement during the term of the loan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5411CB82" w14:textId="77777777" w:rsidR="00792B22" w:rsidRDefault="00792B22" w:rsidP="00792B22">
+    <w:p w:rsidR="00792B22" w:rsidP="00792B22" w:rsidRDefault="00792B22" w14:paraId="5411CB82" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9576" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1975"/>
         <w:gridCol w:w="1260"/>
         <w:gridCol w:w="4140"/>
         <w:gridCol w:w="2201"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008F1B70" w:rsidRPr="00AD3C61" w14:paraId="76B79066" w14:textId="77777777" w:rsidTr="00152EE1">
+      <w:tr w:rsidRPr="00AD3C61" w:rsidR="008F1B70" w:rsidTr="00152EE1" w14:paraId="76B79066" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1ACB54D4" w14:textId="74BDC6DC" w:rsidR="008F1B70" w:rsidRPr="00097E18" w:rsidRDefault="008F1B70" w:rsidP="006032A3">
+          <w:p w:rsidRPr="00097E18" w:rsidR="008F1B70" w:rsidP="006032A3" w:rsidRDefault="008F1B70" w14:paraId="1ACB54D4" w14:textId="74BDC6DC">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00097E18">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
-            <w:r w:rsidR="00097E18" w:rsidRPr="00097E18">
+            <w:r w:rsidRPr="00097E18" w:rsidR="00097E18">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>AME OF BORROWER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05821093" w14:textId="5EF89A19" w:rsidR="008F1B70" w:rsidRPr="00097E18" w:rsidRDefault="008F1B70" w:rsidP="006032A3">
+          <w:p w:rsidRPr="00097E18" w:rsidR="008F1B70" w:rsidP="006032A3" w:rsidRDefault="008F1B70" w14:paraId="05821093" w14:textId="5EF89A19">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00097E18">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
-            <w:r w:rsidR="00097E18" w:rsidRPr="00097E18">
+            <w:r w:rsidRPr="00097E18" w:rsidR="00097E18">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>OAN AMOUNT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69C29CC9" w14:textId="3A91371C" w:rsidR="008F1B70" w:rsidRPr="00097E18" w:rsidRDefault="008F1B70" w:rsidP="006032A3">
+          <w:p w:rsidRPr="00097E18" w:rsidR="008F1B70" w:rsidP="006032A3" w:rsidRDefault="008F1B70" w14:paraId="69C29CC9" w14:textId="3A91371C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00097E18">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
-            <w:r w:rsidR="00097E18" w:rsidRPr="00097E18">
+            <w:r w:rsidRPr="00097E18" w:rsidR="00097E18">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>AME AND ADDRESS OF LENDER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A05AC80" w14:textId="0311DE37" w:rsidR="008F1B70" w:rsidRPr="00097E18" w:rsidRDefault="008F1B70" w:rsidP="006032A3">
+          <w:p w:rsidRPr="00097E18" w:rsidR="008F1B70" w:rsidP="006032A3" w:rsidRDefault="008F1B70" w14:paraId="6A05AC80" w14:textId="0311DE37">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00097E18">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidR="00097E18" w:rsidRPr="00097E18">
+            <w:r w:rsidRPr="00097E18" w:rsidR="00097E18">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>OLLATERAL AND</w:t>
             </w:r>
             <w:r w:rsidRPr="00097E18">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> T</w:t>
             </w:r>
-            <w:r w:rsidR="00097E18" w:rsidRPr="00097E18">
+            <w:r w:rsidRPr="00097E18" w:rsidR="00097E18">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>ERMS OF LOAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F1B70" w:rsidRPr="00AD3C61" w14:paraId="0E762B95" w14:textId="77777777" w:rsidTr="00842B19">
+      <w:tr w:rsidRPr="00AD3C61" w:rsidR="008F1B70" w:rsidTr="00842B19" w14:paraId="0E762B95" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7B2B9A74" w14:textId="77777777" w:rsidR="008F1B70" w:rsidRPr="00097E18" w:rsidRDefault="008F1B70" w:rsidP="00AD3DC1">
+          <w:p w:rsidRPr="00097E18" w:rsidR="008F1B70" w:rsidP="00AD3DC1" w:rsidRDefault="008F1B70" w14:paraId="7B2B9A74" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="52D148A7" w14:textId="77777777" w:rsidR="008F1B70" w:rsidRPr="00097E18" w:rsidRDefault="008F1B70" w:rsidP="00AD3DC1">
+          <w:p w:rsidRPr="00097E18" w:rsidR="008F1B70" w:rsidP="00AD3DC1" w:rsidRDefault="008F1B70" w14:paraId="52D148A7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="41DD19E4" w14:textId="77777777" w:rsidR="008F1B70" w:rsidRPr="00097E18" w:rsidRDefault="008F1B70" w:rsidP="00AD3DC1">
+          <w:p w:rsidRPr="00097E18" w:rsidR="008F1B70" w:rsidP="00AD3DC1" w:rsidRDefault="008F1B70" w14:paraId="41DD19E4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5A3716E5" w14:textId="77777777" w:rsidR="008F1B70" w:rsidRPr="00097E18" w:rsidRDefault="008F1B70" w:rsidP="00AD3DC1">
+          <w:p w:rsidRPr="00097E18" w:rsidR="008F1B70" w:rsidP="00AD3DC1" w:rsidRDefault="008F1B70" w14:paraId="5A3716E5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F1B70" w:rsidRPr="00AD3C61" w14:paraId="0FE6B43C" w14:textId="77777777" w:rsidTr="00842B19">
+      <w:tr w:rsidRPr="00AD3C61" w:rsidR="008F1B70" w:rsidTr="00842B19" w14:paraId="0FE6B43C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6672A52E" w14:textId="77777777" w:rsidR="008F1B70" w:rsidRPr="00097E18" w:rsidRDefault="008F1B70" w:rsidP="00AD3DC1">
+          <w:p w:rsidRPr="00097E18" w:rsidR="008F1B70" w:rsidP="00AD3DC1" w:rsidRDefault="008F1B70" w14:paraId="6672A52E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5737BC70" w14:textId="77777777" w:rsidR="008F1B70" w:rsidRPr="00097E18" w:rsidRDefault="008F1B70" w:rsidP="00AD3DC1">
+          <w:p w:rsidRPr="00097E18" w:rsidR="008F1B70" w:rsidP="00AD3DC1" w:rsidRDefault="008F1B70" w14:paraId="5737BC70" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1044EFA7" w14:textId="77777777" w:rsidR="008F1B70" w:rsidRPr="00097E18" w:rsidRDefault="008F1B70" w:rsidP="00AD3DC1">
+          <w:p w:rsidRPr="00097E18" w:rsidR="008F1B70" w:rsidP="00AD3DC1" w:rsidRDefault="008F1B70" w14:paraId="1044EFA7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3FAAA0C6" w14:textId="77777777" w:rsidR="008F1B70" w:rsidRPr="00097E18" w:rsidRDefault="008F1B70" w:rsidP="00AD3DC1">
+          <w:p w:rsidRPr="00097E18" w:rsidR="008F1B70" w:rsidP="00AD3DC1" w:rsidRDefault="008F1B70" w14:paraId="3FAAA0C6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC6D9F" w:rsidRPr="00AD3C61" w14:paraId="7DCF9544" w14:textId="77777777" w:rsidTr="00842B19">
+      <w:tr w:rsidRPr="00AD3C61" w:rsidR="00DC6D9F" w:rsidTr="00842B19" w14:paraId="7DCF9544" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2100E871" w14:textId="77777777" w:rsidR="00DC6D9F" w:rsidRPr="00097E18" w:rsidRDefault="00DC6D9F" w:rsidP="00AD3DC1">
+          <w:p w:rsidRPr="00097E18" w:rsidR="00DC6D9F" w:rsidP="00AD3DC1" w:rsidRDefault="00DC6D9F" w14:paraId="2100E871" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3AE20115" w14:textId="77777777" w:rsidR="00DC6D9F" w:rsidRPr="00097E18" w:rsidRDefault="00DC6D9F" w:rsidP="00AD3DC1">
+          <w:p w:rsidRPr="00097E18" w:rsidR="00DC6D9F" w:rsidP="00AD3DC1" w:rsidRDefault="00DC6D9F" w14:paraId="3AE20115" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0B5047CB" w14:textId="77777777" w:rsidR="00DC6D9F" w:rsidRPr="00097E18" w:rsidRDefault="00DC6D9F" w:rsidP="00AD3DC1">
+          <w:p w:rsidRPr="00097E18" w:rsidR="00DC6D9F" w:rsidP="00AD3DC1" w:rsidRDefault="00DC6D9F" w14:paraId="0B5047CB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="21DEDCF6" w14:textId="77777777" w:rsidR="00DC6D9F" w:rsidRPr="00097E18" w:rsidRDefault="00DC6D9F" w:rsidP="00AD3DC1">
+          <w:p w:rsidRPr="00097E18" w:rsidR="00DC6D9F" w:rsidP="00AD3DC1" w:rsidRDefault="00DC6D9F" w14:paraId="21DEDCF6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00842B19" w:rsidRPr="00AD3C61" w14:paraId="361BD90D" w14:textId="77777777" w:rsidTr="00842B19">
+      <w:tr w:rsidRPr="00AD3C61" w:rsidR="00842B19" w:rsidTr="00842B19" w14:paraId="361BD90D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7886F4C7" w14:textId="77777777" w:rsidR="00842B19" w:rsidRPr="00097E18" w:rsidRDefault="00842B19" w:rsidP="00AD3DC1">
+          <w:p w:rsidRPr="00097E18" w:rsidR="00842B19" w:rsidP="00AD3DC1" w:rsidRDefault="00842B19" w14:paraId="7886F4C7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6C6967F6" w14:textId="77777777" w:rsidR="00842B19" w:rsidRPr="00097E18" w:rsidRDefault="00842B19" w:rsidP="00AD3DC1">
+          <w:p w:rsidRPr="00097E18" w:rsidR="00842B19" w:rsidP="00AD3DC1" w:rsidRDefault="00842B19" w14:paraId="6C6967F6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="22C627E7" w14:textId="77777777" w:rsidR="00842B19" w:rsidRPr="00097E18" w:rsidRDefault="00842B19" w:rsidP="00AD3DC1">
+          <w:p w:rsidRPr="00097E18" w:rsidR="00842B19" w:rsidP="00AD3DC1" w:rsidRDefault="00842B19" w14:paraId="22C627E7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="26F5932C" w14:textId="77777777" w:rsidR="00842B19" w:rsidRPr="00097E18" w:rsidRDefault="00842B19" w:rsidP="00AD3DC1">
+          <w:p w:rsidRPr="00097E18" w:rsidR="00842B19" w:rsidP="00AD3DC1" w:rsidRDefault="00842B19" w14:paraId="26F5932C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F1B70" w:rsidRPr="00AD3C61" w14:paraId="3D9E8954" w14:textId="77777777" w:rsidTr="00842B19">
+      <w:tr w:rsidRPr="00AD3C61" w:rsidR="008F1B70" w:rsidTr="00842B19" w14:paraId="3D9E8954" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="209D0F48" w14:textId="77777777" w:rsidR="008F1B70" w:rsidRPr="00097E18" w:rsidRDefault="008F1B70" w:rsidP="00AD3DC1">
+          <w:p w:rsidRPr="00097E18" w:rsidR="008F1B70" w:rsidP="00AD3DC1" w:rsidRDefault="008F1B70" w14:paraId="209D0F48" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="445FFA73" w14:textId="77777777" w:rsidR="008F1B70" w:rsidRPr="00097E18" w:rsidRDefault="008F1B70" w:rsidP="00AD3DC1">
+          <w:p w:rsidRPr="00097E18" w:rsidR="008F1B70" w:rsidP="00AD3DC1" w:rsidRDefault="008F1B70" w14:paraId="445FFA73" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3117D795" w14:textId="77777777" w:rsidR="008F1B70" w:rsidRPr="00097E18" w:rsidRDefault="008F1B70" w:rsidP="00AD3DC1">
+          <w:p w:rsidRPr="00097E18" w:rsidR="008F1B70" w:rsidP="00AD3DC1" w:rsidRDefault="008F1B70" w14:paraId="3117D795" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7AB645BE" w14:textId="77777777" w:rsidR="008F1B70" w:rsidRPr="00097E18" w:rsidRDefault="008F1B70" w:rsidP="00AD3DC1">
+          <w:p w:rsidRPr="00097E18" w:rsidR="008F1B70" w:rsidP="00AD3DC1" w:rsidRDefault="008F1B70" w14:paraId="7AB645BE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F1B70" w:rsidRPr="00AD3C61" w14:paraId="656C6F30" w14:textId="77777777" w:rsidTr="00842B19">
+      <w:tr w:rsidRPr="00AD3C61" w:rsidR="008F1B70" w:rsidTr="00842B19" w14:paraId="656C6F30" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="482804EF" w14:textId="60F4FAA6" w:rsidR="008F1B70" w:rsidRPr="00097E18" w:rsidRDefault="008F1B70" w:rsidP="00AD3DC1">
+          <w:p w:rsidRPr="00097E18" w:rsidR="008F1B70" w:rsidP="00AD3DC1" w:rsidRDefault="008F1B70" w14:paraId="482804EF" w14:textId="60F4FAA6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00097E18">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
-            <w:r w:rsidR="00097E18" w:rsidRPr="00097E18">
+            <w:r w:rsidRPr="00097E18" w:rsidR="00097E18">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>OTAL FINANCING</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="42521320" w14:textId="77777777" w:rsidR="008F1B70" w:rsidRPr="00097E18" w:rsidRDefault="008F1B70" w:rsidP="00AD3DC1">
+          <w:p w:rsidRPr="00097E18" w:rsidR="008F1B70" w:rsidP="00AD3DC1" w:rsidRDefault="008F1B70" w14:paraId="42521320" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6341" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="thinDiagCross" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="61B48558" w14:textId="77777777" w:rsidR="008F1B70" w:rsidRPr="00097E18" w:rsidRDefault="008F1B70" w:rsidP="00AD3DC1">
+          <w:p w:rsidRPr="00097E18" w:rsidR="008F1B70" w:rsidP="00AD3DC1" w:rsidRDefault="008F1B70" w14:paraId="61B48558" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3A988F10" w14:textId="77777777" w:rsidR="008F1B70" w:rsidRDefault="008F1B70" w:rsidP="00AD3DC1">
+    <w:p w:rsidR="008F1B70" w:rsidP="00AD3DC1" w:rsidRDefault="008F1B70" w14:paraId="3A988F10" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09B52132" w14:textId="567894CE" w:rsidR="008F1B70" w:rsidRPr="003C496A" w:rsidRDefault="008F1B70" w:rsidP="009904BE">
+    <w:p w:rsidRPr="003C496A" w:rsidR="008F1B70" w:rsidP="009904BE" w:rsidRDefault="008F1B70" w14:paraId="09B52132" w14:textId="567894CE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C496A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Describe any plans or proposals to liquidate the bank, to sell its assets, or to merge it with any company, to establish a bank holding company, or to make any other major change in its corporate structure following the reverse stock split</w:t>
       </w:r>
-      <w:r w:rsidR="00792B22" w:rsidRPr="003C496A">
+      <w:r w:rsidRPr="003C496A" w:rsidR="00792B22">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04C7407A" w14:textId="77777777" w:rsidR="008F1B70" w:rsidRDefault="008F1B70" w:rsidP="007B6C8F">
+    <w:p w:rsidR="008F1B70" w:rsidP="007B6C8F" w:rsidRDefault="008F1B70" w14:paraId="04C7407A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B013C78" w14:textId="77777777" w:rsidR="008F1B70" w:rsidRDefault="008F1B70" w:rsidP="007B6C8F">
+    <w:p w:rsidR="008F1B70" w:rsidP="007B6C8F" w:rsidRDefault="008F1B70" w14:paraId="6B013C78" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F73BF24" w14:textId="3FCBEC43" w:rsidR="00AD77D4" w:rsidRDefault="00AD77D4" w:rsidP="007929AC">
+    <w:p w:rsidR="00AD77D4" w:rsidP="007929AC" w:rsidRDefault="00AD77D4" w14:paraId="3F73BF24" w14:textId="3FCBEC43">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C9FD523" w14:textId="0F52558D" w:rsidR="00B007F2" w:rsidRDefault="008F1B70" w:rsidP="009904BE">
+    <w:p w:rsidR="00B007F2" w:rsidP="009904BE" w:rsidRDefault="008F1B70" w14:paraId="3C9FD523" w14:textId="0F52558D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C496A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide a list of proposed </w:t>
       </w:r>
-      <w:r w:rsidR="00E13756" w:rsidRPr="003C496A">
+      <w:r w:rsidRPr="003C496A" w:rsidR="00E13756">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="003C496A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">oard of </w:t>
       </w:r>
-      <w:r w:rsidR="00E13756" w:rsidRPr="003C496A">
+      <w:r w:rsidRPr="003C496A" w:rsidR="00E13756">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="003C496A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>irectors and senior officer</w:t>
       </w:r>
-      <w:r w:rsidR="000A78E6" w:rsidRPr="003C496A">
+      <w:r w:rsidRPr="003C496A" w:rsidR="000A78E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="003C496A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="000A78E6" w:rsidRPr="003C496A">
+      <w:r w:rsidRPr="003C496A" w:rsidR="000A78E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A02A5D" w:rsidRPr="003C496A">
+      <w:r w:rsidRPr="003C496A" w:rsidR="00A02A5D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="003C496A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>etail any anticipated resignations or terminations of existing management or directors and any major changes with respect to bank policies following the reverse stock split.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D93C893" w14:textId="77777777" w:rsidR="00DE7EA7" w:rsidRPr="00152EE1" w:rsidRDefault="00DE7EA7">
+    <w:p w:rsidRPr="00152EE1" w:rsidR="00DE7EA7" w:rsidRDefault="00DE7EA7" w14:paraId="4D93C893" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29D06F9C" w14:textId="2740A7BB" w:rsidR="008A7D90" w:rsidRPr="000A7EE6" w:rsidRDefault="008A7D90" w:rsidP="006C6670">
+    <w:p w:rsidRPr="000A7EE6" w:rsidR="008A7D90" w:rsidP="006C6670" w:rsidRDefault="008A7D90" w14:paraId="29D06F9C" w14:textId="2740A7BB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="000A7EE6">
-        <w:lastRenderedPageBreak/>
         <w:t>ACKNOWLEDGEMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C567D7A" w14:textId="77777777" w:rsidR="008A7D90" w:rsidRPr="008A7D90" w:rsidRDefault="008A7D90" w:rsidP="008A7D90"/>
-    <w:p w14:paraId="5D1887F0" w14:textId="55393DC3" w:rsidR="008A7D90" w:rsidRPr="008A7D90" w:rsidRDefault="008A7D90" w:rsidP="008A7D90">
+    <w:p w:rsidRPr="008A7D90" w:rsidR="008A7D90" w:rsidP="008A7D90" w:rsidRDefault="008A7D90" w14:paraId="3C567D7A" w14:textId="77777777"/>
+    <w:p w:rsidRPr="008A7D90" w:rsidR="008A7D90" w:rsidP="008A7D90" w:rsidRDefault="008A7D90" w14:paraId="5D1887F0" w14:textId="55393DC3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A7D90">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>In connection with this application, management of the bank has read the following applicable provisions of the Iowa Code and IAC which govern applications by Io</w:t>
       </w:r>
       <w:r w:rsidR="00F25242">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>wa banks to</w:t>
       </w:r>
       <w:r w:rsidR="0029538A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> conduct a reverse stock split</w:t>
       </w:r>
       <w:r w:rsidRPr="008A7D90">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> namely:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1123DB21" w14:textId="77777777" w:rsidR="008A7D90" w:rsidRPr="008A7D90" w:rsidRDefault="008A7D90" w:rsidP="008A7D90">
+    <w:p w:rsidRPr="008A7D90" w:rsidR="008A7D90" w:rsidP="008A7D90" w:rsidRDefault="008A7D90" w14:paraId="1123DB21" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5263F78B" w14:textId="5D179203" w:rsidR="003E7EA7" w:rsidRDefault="003E7EA7" w:rsidP="008A7D90">
+    <w:p w:rsidR="003E7EA7" w:rsidP="008A7D90" w:rsidRDefault="003E7EA7" w14:paraId="5263F78B" w14:textId="5D179203">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="279A4BC5" w14:textId="63AF80CF" w:rsidR="008A7D90" w:rsidRDefault="008A7D90" w:rsidP="008A7D90">
+    <w:p w:rsidR="008A7D90" w:rsidP="008A7D90" w:rsidRDefault="008A7D90" w14:paraId="279A4BC5" w14:textId="63AF80CF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A7D90">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Section 524.</w:t>
       </w:r>
       <w:r w:rsidR="003E7EA7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>533</w:t>
       </w:r>
       <w:r w:rsidR="003E7EA7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008A7D90">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00261407">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Notice of shareholder meetings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31677375" w14:textId="4FB3FC21" w:rsidR="00476F94" w:rsidRPr="008A7D90" w:rsidRDefault="00476F94" w:rsidP="008A7D90">
+    <w:p w:rsidRPr="008A7D90" w:rsidR="00476F94" w:rsidP="008A7D90" w:rsidRDefault="00476F94" w14:paraId="31677375" w14:textId="4FB3FC21">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Section 524.1501</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DE6F36">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Authority to amend</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="655982AE" w14:textId="0B3F0B9D" w:rsidR="008A7D90" w:rsidRDefault="008A7D90" w:rsidP="008A7D90">
+    <w:p w:rsidR="008A7D90" w:rsidP="008A7D90" w:rsidRDefault="008A7D90" w14:paraId="655982AE" w14:textId="0B3F0B9D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A7D90">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Section 524.1</w:t>
       </w:r>
       <w:r w:rsidR="003E7EA7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>50</w:t>
       </w:r>
       <w:r w:rsidR="00522DC4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="008A7D90">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DE6F36">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Procedure to amend</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CE9076C" w14:textId="6F8560A3" w:rsidR="003216D2" w:rsidRDefault="003216D2" w:rsidP="008A7D90">
+    <w:p w:rsidR="003216D2" w:rsidP="008A7D90" w:rsidRDefault="003216D2" w14:paraId="1CE9076C" w14:textId="6F8560A3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Section 524.1503</w:t>
       </w:r>
       <w:r w:rsidR="00DE6F36">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00174850">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Voting on amendments by voting groups</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40972E4B" w14:textId="0E3D6E0A" w:rsidR="0090131C" w:rsidRPr="008A7D90" w:rsidRDefault="004009F0" w:rsidP="008A7D90">
+    <w:p w:rsidRPr="008A7D90" w:rsidR="0090131C" w:rsidP="008A7D90" w:rsidRDefault="004009F0" w14:paraId="40972E4B" w14:textId="0E3D6E0A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Section 524.1504</w:t>
       </w:r>
       <w:r w:rsidR="0090131C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00174850">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Articles of amendment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7562BFA5" w14:textId="209687B4" w:rsidR="00E311A0" w:rsidRDefault="00E311A0" w:rsidP="008A7D90">
+    <w:p w:rsidR="00E311A0" w:rsidP="008A7D90" w:rsidRDefault="00E311A0" w14:paraId="7562BFA5" w14:textId="209687B4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Section 490.1301</w:t>
       </w:r>
       <w:r w:rsidR="009A2015">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00991EB1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Defi</w:t>
       </w:r>
       <w:r w:rsidR="00174850">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>nitions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E39A2BC" w14:textId="02EDA49C" w:rsidR="00E311A0" w:rsidRDefault="00E311A0" w:rsidP="008A7D90">
+    <w:p w:rsidR="00E311A0" w:rsidP="008A7D90" w:rsidRDefault="00E311A0" w14:paraId="0E39A2BC" w14:textId="02EDA49C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Section 490.1303</w:t>
       </w:r>
       <w:r w:rsidR="009A2015">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009A2015">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Assertion of rights by nominees and beneficial owners</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35F73D4E" w14:textId="18E25364" w:rsidR="008A7D90" w:rsidRPr="008A7D90" w:rsidRDefault="008A7D90" w:rsidP="008A7D90">
+    <w:p w:rsidRPr="008A7D90" w:rsidR="008A7D90" w:rsidP="008A7D90" w:rsidRDefault="008A7D90" w14:paraId="35F73D4E" w14:textId="18E25364">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A7D90">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">IAC </w:t>
       </w:r>
       <w:r w:rsidR="00553B27">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapter </w:t>
       </w:r>
       <w:r w:rsidRPr="008A7D90">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>187</w:t>
       </w:r>
       <w:r w:rsidR="00857C36">
@@ -3964,5455 +4030,5596 @@
       <w:r w:rsidRPr="008A7D90">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0010148E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Renewal, </w:t>
       </w:r>
       <w:r w:rsidR="00F911A7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>amendment,</w:t>
       </w:r>
       <w:r w:rsidR="0010148E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> or restatement of articles of incorporation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68F7A8FC" w14:textId="77777777" w:rsidR="008A7D90" w:rsidRPr="008A7D90" w:rsidRDefault="008A7D90" w:rsidP="008A7D90">
+    <w:p w:rsidRPr="008A7D90" w:rsidR="008A7D90" w:rsidP="008A7D90" w:rsidRDefault="008A7D90" w14:paraId="68F7A8FC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="001AA89D" w14:textId="77777777" w:rsidR="008A7D90" w:rsidRPr="008A7D90" w:rsidRDefault="008A7D90" w:rsidP="008A7D90">
+    <w:p w:rsidRPr="008A7D90" w:rsidR="008A7D90" w:rsidP="008A7D90" w:rsidRDefault="008A7D90" w14:paraId="001AA89D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A7D90">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The applicant hereby acknowledges that he/she has also read the explanation about public disclosure of information contained in the application instructions and that he/she understands that the information submitted with the application will be treated as public information unless the applicant has requested confidential treatment of material in the application and submitted a “public” copy of the application from which the confidential information has been excised.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19C33314" w14:textId="77777777" w:rsidR="008A7D90" w:rsidRPr="008A7D90" w:rsidRDefault="008A7D90" w:rsidP="008A7D90">
+    <w:p w:rsidRPr="008A7D90" w:rsidR="008A7D90" w:rsidP="008A7D90" w:rsidRDefault="008A7D90" w14:paraId="19C33314" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="708B47E7" w14:textId="77777777" w:rsidR="008A7D90" w:rsidRPr="008A7D90" w:rsidRDefault="008A7D90" w:rsidP="008A7D90">
+    <w:p w:rsidRPr="008A7D90" w:rsidR="008A7D90" w:rsidP="008A7D90" w:rsidRDefault="008A7D90" w14:paraId="708B47E7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A7D90">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The undersigned hereby certify that the statements contained in this application are true to their best knowledge and belief.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A52559F" w14:textId="77777777" w:rsidR="008A7D90" w:rsidRPr="008A7D90" w:rsidRDefault="008A7D90" w:rsidP="008A7D90">
+    <w:p w:rsidRPr="008A7D90" w:rsidR="008A7D90" w:rsidP="008A7D90" w:rsidRDefault="008A7D90" w14:paraId="2A52559F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6081DB54" w14:textId="77777777" w:rsidR="0010497A" w:rsidRDefault="0010497A" w:rsidP="003C496A">
+    <w:p w:rsidR="0010497A" w:rsidP="003C496A" w:rsidRDefault="0010497A" w14:paraId="6081DB54" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5508"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003C496A" w14:paraId="4708FDA7" w14:textId="77777777" w:rsidTr="005D743D">
+      <w:tr w:rsidR="003C496A" w:rsidTr="005D743D" w14:paraId="4708FDA7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E91B63C" w14:textId="77777777" w:rsidR="003C496A" w:rsidRDefault="003C496A" w:rsidP="00F70497">
+          <w:p w:rsidR="003C496A" w:rsidP="00F70497" w:rsidRDefault="003C496A" w14:paraId="4E91B63C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C496A" w14:paraId="44420328" w14:textId="77777777" w:rsidTr="005D743D">
+      <w:tr w:rsidR="003C496A" w:rsidTr="005D743D" w14:paraId="44420328" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3EF7D20D" w14:textId="13EC86F0" w:rsidR="003C496A" w:rsidRPr="00843917" w:rsidRDefault="003C496A">
+          <w:p w:rsidRPr="00843917" w:rsidR="003C496A" w:rsidRDefault="003C496A" w14:paraId="3EF7D20D" w14:textId="13EC86F0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00843917">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Signature and Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C496A" w14:paraId="4C937241" w14:textId="77777777" w:rsidTr="003C496A">
+      <w:tr w:rsidR="003C496A" w:rsidTr="003C496A" w14:paraId="4C937241" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="500"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="337FE57B" w14:textId="77777777" w:rsidR="003C496A" w:rsidRDefault="003C496A" w:rsidP="00F70497">
+          <w:p w:rsidR="003C496A" w:rsidP="00F70497" w:rsidRDefault="003C496A" w14:paraId="337FE57B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C496A" w14:paraId="56A2C5B0" w14:textId="77777777" w:rsidTr="005D743D">
+      <w:tr w:rsidR="003C496A" w:rsidTr="005D743D" w14:paraId="56A2C5B0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F9307E5" w14:textId="77777777" w:rsidR="003C496A" w:rsidRPr="00843917" w:rsidRDefault="003C496A">
+          <w:p w:rsidRPr="00843917" w:rsidR="003C496A" w:rsidRDefault="003C496A" w14:paraId="4F9307E5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00843917">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1040F494" w14:textId="77777777" w:rsidR="00D610E4" w:rsidRDefault="00D610E4" w:rsidP="00760BE6">
+    <w:p w:rsidR="00D610E4" w:rsidP="00760BE6" w:rsidRDefault="00D610E4" w14:paraId="1040F494" w14:textId="77777777">
       <w:pPr>
         <w:sectPr w:rsidR="00D610E4" w:rsidSect="00A8566C">
           <w:headerReference w:type="default" r:id="rId14"/>
           <w:type w:val="continuous"/>
-          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="360" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:formProt w:val="0"/>
           <w:docGrid w:linePitch="299"/>
+          <w:footerReference w:type="default" r:id="Rc17f8aa90f134413"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58345750" w14:textId="043DA9D2" w:rsidR="00C92CBC" w:rsidRPr="000A7EE6" w:rsidRDefault="00C92CBC" w:rsidP="006C6670">
+    <w:p w:rsidRPr="000A7EE6" w:rsidR="00C92CBC" w:rsidP="006C6670" w:rsidRDefault="00C92CBC" w14:paraId="58345750" w14:textId="043DA9D2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7EE6">
-        <w:lastRenderedPageBreak/>
         <w:t>ARTICLES OF AMENDMENT</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000A7EE6">
         <w:t>TO THE</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000A7EE6">
         <w:t>ARTICLES OF INCORPORATION</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000A7EE6">
         <w:t>OF</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>(B</w:t>
       </w:r>
-      <w:r w:rsidR="00121353" w:rsidRPr="000A7EE6">
+      <w:r w:rsidRPr="000A7EE6" w:rsidR="00121353">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>ANK</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(C</w:t>
       </w:r>
-      <w:r w:rsidR="00121353" w:rsidRPr="000A7EE6">
+      <w:r w:rsidRPr="000A7EE6" w:rsidR="00121353">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ITY</w:t>
       </w:r>
-      <w:r w:rsidR="00073837" w:rsidRPr="000A7EE6">
+      <w:r w:rsidRPr="000A7EE6" w:rsidR="00073837">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00121353" w:rsidRPr="000A7EE6">
+      <w:r w:rsidRPr="000A7EE6" w:rsidR="00121353">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>OWN</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="00121353" w:rsidRPr="000A7EE6">
+      <w:r w:rsidRPr="000A7EE6" w:rsidR="00121353">
         <w:t>OWA</w:t>
       </w:r>
-      <w:r w:rsidR="00AB0656" w:rsidRPr="000A7EE6">
+      <w:r w:rsidRPr="000A7EE6" w:rsidR="00AB0656">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B0683A8" w14:textId="5DCA3206" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+    <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="6B0683A8" w14:textId="5DCA3206">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Pursuant to </w:t>
       </w:r>
       <w:r w:rsidR="00211E00">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa Code </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Section 524.1501, the undersigned state bank adopts the following Articles of Amendment to </w:t>
       </w:r>
       <w:r w:rsidR="003D23C3">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Articles of Incorporation:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F5BDF0" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+    <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="73F5BDF0" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTICLE I</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35848E68" w14:textId="7BD1A956" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+    <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="35848E68" w14:textId="7BD1A956">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">The name of the state bank is </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(bank)</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE50FE">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">  The location of its principal place of business is</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B15A62">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(physical address)</w:t>
       </w:r>
       <w:r w:rsidR="0038624E">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DD328B">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ity/</w:t>
       </w:r>
       <w:r w:rsidR="00DD328B">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>own)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(county)</w:t>
       </w:r>
       <w:r w:rsidR="007C20BF">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007C20BF">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
         <w:t>County</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>, Iowa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39580D1D" w14:textId="26F9A590" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+    <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="39580D1D" w14:textId="26F9A590">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">The effective date of </w:t>
       </w:r>
       <w:r w:rsidR="006523E7">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(Articles of Incorporation; Renewed, Amended, and Substituted Articles of Incorporation; or Restated Articles of Incorporation — use title of document being amended)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BA4550">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidR="00DD328B">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DD328B" w:rsidRPr="00DD328B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00DD328B" w:rsidR="00DD328B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(date)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01FBE981" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+    <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="01FBE981" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTICLE II</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3839B6C8" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+    <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="3839B6C8" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
         <w:t>The following Amendment to the Articles of Incorporation was adopted by the shareholders of the state bank:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1925E3FD" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+    <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="1925E3FD" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(insert amendment)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69890AA5" w14:textId="77777777" w:rsidR="00550424" w:rsidRDefault="00550424" w:rsidP="00C92CBC">
+    <w:p w:rsidR="00550424" w:rsidP="00C92CBC" w:rsidRDefault="00550424" w14:paraId="69890AA5" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="586CBA28" w14:textId="0B417743" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+    <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="586CBA28" w14:textId="0B417743">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTICLE III</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E2E8352" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+    <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="5E2E8352" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">The foregoing amendment was adopted at a shareholders meeting held at </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(place)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(date)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>.  Notice was given to shareholders dated</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(number)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> days before the meeting in the following form:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3970C51E" w14:textId="68C09827" w:rsidR="00C92CBC" w:rsidRPr="006C5793" w:rsidRDefault="00C92CBC" w:rsidP="006C5793">
+    <w:p w:rsidRPr="006C5793" w:rsidR="00C92CBC" w:rsidP="006C5793" w:rsidRDefault="00C92CBC" w14:paraId="3970C51E" w14:textId="68C09827">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C5793">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">(attach a copy of notice or describe </w:t>
       </w:r>
       <w:r w:rsidR="003912ED">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="006C5793">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>type of notice)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1077A7F4" w14:textId="77777777" w:rsidR="00550424" w:rsidRDefault="00550424">
+    <w:p w:rsidR="00550424" w:rsidRDefault="00550424" w14:paraId="1077A7F4" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3646F20E" w14:textId="496A5CD1" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+    <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="3646F20E" w14:textId="496A5CD1">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ARTICLE IV</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AC0DAFA" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+    <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="5AC0DAFA" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">The number of shares of the state bank outstanding at the time of such adoption was </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(number)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the number of shares entitled to vote thereon was</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(number)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="339D8522" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+    <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="339D8522" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTICLE V</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D093ACD" w14:textId="0C6418E7" w:rsidR="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+    <w:p w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="3D093ACD" w14:textId="0C6418E7">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>The designation and number of outstanding shares of each class entitled to vote thereon as a class were as follows:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1435" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3240"/>
         <w:gridCol w:w="3240"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F7D3D" w:rsidRPr="00CC07D0" w14:paraId="161CAE0E" w14:textId="77777777" w:rsidTr="0038624E">
+      <w:tr w:rsidRPr="00CC07D0" w:rsidR="005F7D3D" w:rsidTr="0038624E" w14:paraId="161CAE0E" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0AC94C0C" w14:textId="77777777" w:rsidR="005F7D3D" w:rsidRPr="00CC07D0" w:rsidRDefault="005F7D3D" w:rsidP="0038624E">
+          <w:p w:rsidRPr="00CC07D0" w:rsidR="005F7D3D" w:rsidP="0038624E" w:rsidRDefault="005F7D3D" w14:paraId="0AC94C0C" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC07D0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>CLASS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="677718FC" w14:textId="77777777" w:rsidR="005F7D3D" w:rsidRPr="00CC07D0" w:rsidRDefault="005F7D3D" w:rsidP="0038624E">
+          <w:p w:rsidRPr="00CC07D0" w:rsidR="005F7D3D" w:rsidP="0038624E" w:rsidRDefault="005F7D3D" w14:paraId="677718FC" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC07D0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>NUMBER OF SHARES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F7D3D" w:rsidRPr="00CC07D0" w14:paraId="462C1A46" w14:textId="77777777" w:rsidTr="00946912">
+      <w:tr w:rsidRPr="00CC07D0" w:rsidR="005F7D3D" w:rsidTr="00946912" w14:paraId="462C1A46" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="654E0F13" w14:textId="77777777" w:rsidR="005F7D3D" w:rsidRPr="00CC07D0" w:rsidRDefault="005F7D3D" w:rsidP="0038624E">
+          <w:p w:rsidRPr="00CC07D0" w:rsidR="005F7D3D" w:rsidP="0038624E" w:rsidRDefault="005F7D3D" w14:paraId="654E0F13" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7EA52A62" w14:textId="77777777" w:rsidR="005F7D3D" w:rsidRPr="00CC07D0" w:rsidRDefault="005F7D3D" w:rsidP="0038624E">
+          <w:p w:rsidRPr="00CC07D0" w:rsidR="005F7D3D" w:rsidP="0038624E" w:rsidRDefault="005F7D3D" w14:paraId="7EA52A62" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F7D3D" w:rsidRPr="00CC07D0" w14:paraId="0B5AA161" w14:textId="77777777" w:rsidTr="00946912">
+      <w:tr w:rsidRPr="00CC07D0" w:rsidR="005F7D3D" w:rsidTr="00946912" w14:paraId="0B5AA161" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="24F8D4E2" w14:textId="77777777" w:rsidR="005F7D3D" w:rsidRPr="00CC07D0" w:rsidRDefault="005F7D3D" w:rsidP="0038624E">
+          <w:p w:rsidRPr="00CC07D0" w:rsidR="005F7D3D" w:rsidP="0038624E" w:rsidRDefault="005F7D3D" w14:paraId="24F8D4E2" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="790BB9B1" w14:textId="77777777" w:rsidR="005F7D3D" w:rsidRPr="00CC07D0" w:rsidRDefault="005F7D3D" w:rsidP="0038624E">
+          <w:p w:rsidRPr="00CC07D0" w:rsidR="005F7D3D" w:rsidP="0038624E" w:rsidRDefault="005F7D3D" w14:paraId="790BB9B1" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="771C111C" w14:textId="77777777" w:rsidR="00CC07D0" w:rsidRPr="00C92CBC" w:rsidRDefault="00CC07D0" w:rsidP="00C92CBC">
+    <w:p w:rsidRPr="00C92CBC" w:rsidR="00CC07D0" w:rsidP="00C92CBC" w:rsidRDefault="00CC07D0" w14:paraId="771C111C" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="1BD7DFED" w14:textId="3BEBAECB" w:rsidR="00C92CBC" w:rsidRPr="00FE0DAC" w:rsidRDefault="00F44310" w:rsidP="00C92CBC">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FE0DAC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00F44310" w14:paraId="1BD7DFED" w14:textId="3BEBAECB">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE0DAC">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00C92CBC" w:rsidRPr="00FE0DAC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00FE0DAC" w:rsidR="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
         <w:t>If this section is not applicable, omit it and renumber divisions.</w:t>
       </w:r>
-      <w:r w:rsidR="00FA50EF" w:rsidRPr="00FE0DAC">
+      <w:r w:rsidRPr="00FE0DAC" w:rsidR="00FA50EF">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43B6369A" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+    <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="43B6369A" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTICLE VI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="405991EE" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+    <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="405991EE" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">The number of shares voted for such amendment was </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(number)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">; and the number of shares voted against such amendment was </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(number)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47402516" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+    <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="47402516" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTICLE VII</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02DB9DBB" w14:textId="753B0AED" w:rsidR="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+    <w:p w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="02DB9DBB" w14:textId="753B0AED">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
         <w:t>The number of shares of each class entitled to vote thereon as a class voted for and against such amendment, respectively, was:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="6480" w:type="dxa"/>
         <w:tblInd w:w="1435" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="1980"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E72602" w:rsidRPr="00E72602" w14:paraId="71DB644D" w14:textId="77777777" w:rsidTr="0038624E">
+      <w:tr w:rsidRPr="00E72602" w:rsidR="00E72602" w:rsidTr="0038624E" w14:paraId="71DB644D" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16CD9D75" w14:textId="77777777" w:rsidR="00E72602" w:rsidRPr="00E72602" w:rsidRDefault="00E72602" w:rsidP="0038624E">
+          <w:p w:rsidRPr="00E72602" w:rsidR="00E72602" w:rsidP="0038624E" w:rsidRDefault="00E72602" w14:paraId="16CD9D75" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E72602">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>CLASS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="691E589C" w14:textId="77777777" w:rsidR="00E72602" w:rsidRPr="00E72602" w:rsidRDefault="00E72602" w:rsidP="0038624E">
+          <w:p w:rsidRPr="00E72602" w:rsidR="00E72602" w:rsidP="0038624E" w:rsidRDefault="00E72602" w14:paraId="691E589C" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E72602">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>NUMBER OF SHARES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C3A40F9" w14:textId="77777777" w:rsidR="00E72602" w:rsidRPr="00E72602" w:rsidRDefault="00E72602" w:rsidP="0038624E">
+          <w:p w:rsidRPr="00E72602" w:rsidR="00E72602" w:rsidP="0038624E" w:rsidRDefault="00E72602" w14:paraId="4C3A40F9" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E72602">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>FOR/AGAINST</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E72602" w:rsidRPr="00E72602" w14:paraId="36043102" w14:textId="77777777" w:rsidTr="00446952">
+      <w:tr w:rsidRPr="00E72602" w:rsidR="00E72602" w:rsidTr="00446952" w14:paraId="36043102" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="08A3C1A2" w14:textId="77777777" w:rsidR="00E72602" w:rsidRPr="00E72602" w:rsidRDefault="00E72602" w:rsidP="0038624E">
+          <w:p w:rsidRPr="00E72602" w:rsidR="00E72602" w:rsidP="0038624E" w:rsidRDefault="00E72602" w14:paraId="08A3C1A2" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0D480772" w14:textId="77777777" w:rsidR="00E72602" w:rsidRPr="00E72602" w:rsidRDefault="00E72602" w:rsidP="0038624E">
+          <w:p w:rsidRPr="00E72602" w:rsidR="00E72602" w:rsidP="0038624E" w:rsidRDefault="00E72602" w14:paraId="0D480772" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1F525E9B" w14:textId="77777777" w:rsidR="00E72602" w:rsidRPr="00E72602" w:rsidRDefault="00E72602" w:rsidP="0038624E">
+          <w:p w:rsidRPr="00E72602" w:rsidR="00E72602" w:rsidP="0038624E" w:rsidRDefault="00E72602" w14:paraId="1F525E9B" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E72602" w:rsidRPr="00E72602" w14:paraId="2C466EDB" w14:textId="77777777" w:rsidTr="00446952">
+      <w:tr w:rsidRPr="00E72602" w:rsidR="00E72602" w:rsidTr="00446952" w14:paraId="2C466EDB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="59D8E541" w14:textId="77777777" w:rsidR="00E72602" w:rsidRPr="00E72602" w:rsidRDefault="00E72602" w:rsidP="0038624E">
+          <w:p w:rsidRPr="00E72602" w:rsidR="00E72602" w:rsidP="0038624E" w:rsidRDefault="00E72602" w14:paraId="59D8E541" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="70DFCC0C" w14:textId="77777777" w:rsidR="00E72602" w:rsidRPr="00E72602" w:rsidRDefault="00E72602" w:rsidP="0038624E">
+          <w:p w:rsidRPr="00E72602" w:rsidR="00E72602" w:rsidP="0038624E" w:rsidRDefault="00E72602" w14:paraId="70DFCC0C" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="54A3D59B" w14:textId="77777777" w:rsidR="00E72602" w:rsidRPr="00E72602" w:rsidRDefault="00E72602" w:rsidP="0038624E">
+          <w:p w:rsidRPr="00E72602" w:rsidR="00E72602" w:rsidP="0038624E" w:rsidRDefault="00E72602" w14:paraId="54A3D59B" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1AC6A5A4" w14:textId="77777777" w:rsidR="00317AF0" w:rsidRPr="00317AF0" w:rsidRDefault="00317AF0" w:rsidP="00317AF0">
+    <w:p w:rsidRPr="00317AF0" w:rsidR="00317AF0" w:rsidP="00317AF0" w:rsidRDefault="00317AF0" w14:paraId="1AC6A5A4" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E58411B" w14:textId="14527471" w:rsidR="00317AF0" w:rsidRPr="00C92CBC" w:rsidRDefault="00317AF0" w:rsidP="001E3B74">
+    <w:p w:rsidRPr="00C92CBC" w:rsidR="00317AF0" w:rsidP="001E3B74" w:rsidRDefault="00317AF0" w14:paraId="7E58411B" w14:textId="14527471">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00317AF0">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
         <w:t>[If this section is not applicable, omit it and renumber divisions.]</w:t>
       </w:r>
-      <w:r w:rsidR="001E3B74" w:rsidRPr="00C92CBC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00C92CBC" w:rsidR="001E3B74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4559345B" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+    <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="4559345B" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTICLE VIII</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A3A5CC8" w14:textId="2AEBF2CC" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+    <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="0A3A5CC8" w14:textId="2AEBF2CC">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">The effective date of the amendment is </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(date)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">.  [May be filed </w:t>
       </w:r>
       <w:r w:rsidR="00CF45E1">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">with the Secretary of State </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>up to 90 days prior to the effective date.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C061056" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+    <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="7C061056" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5508" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5508"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AD67DE" w:rsidRPr="00C92CBC" w14:paraId="3FB8406D" w14:textId="77777777" w:rsidTr="00AD67DE">
+      <w:tr w:rsidRPr="00C92CBC" w:rsidR="00AD67DE" w:rsidTr="00AD67DE" w14:paraId="3FB8406D" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49438E55" w14:textId="77777777" w:rsidR="00AD67DE" w:rsidRPr="00F80BC8" w:rsidRDefault="00AD67DE" w:rsidP="00C92CBC">
+          <w:p w:rsidRPr="00F80BC8" w:rsidR="00AD67DE" w:rsidP="00C92CBC" w:rsidRDefault="00AD67DE" w14:paraId="49438E55" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w14:paraId="15319518" w14:textId="77777777" w:rsidTr="00AD67DE">
+      <w:tr w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidTr="00AD67DE" w14:paraId="15319518" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0FADAF7A" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00F80BC8" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+          <w:p w:rsidRPr="00F80BC8" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="0FADAF7A" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F80BC8">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Name of State Bank Adopting the Articles of Amendmen</w:t>
             </w:r>
             <w:r w:rsidRPr="00F80BC8">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
                 <w:i/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w14:paraId="457905DD" w14:textId="77777777" w:rsidTr="00AD67DE">
+      <w:tr w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidTr="00AD67DE" w14:paraId="457905DD" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A316EEB" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00F80BC8" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+          <w:p w:rsidRPr="00F80BC8" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="2A316EEB" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w14:paraId="6A84A23D" w14:textId="77777777" w:rsidTr="00AD67DE">
+      <w:tr w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidTr="00AD67DE" w14:paraId="6A84A23D" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4EE2B69E" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00F80BC8" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+          <w:p w:rsidRPr="00F80BC8" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="4EE2B69E" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F80BC8">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Signature and Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w14:paraId="247AC725" w14:textId="77777777" w:rsidTr="00D2483E">
+      <w:tr w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidTr="00D2483E" w14:paraId="247AC725" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D50EC00" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00F80BC8" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+          <w:p w:rsidRPr="00F80BC8" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="7D50EC00" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w14:paraId="6A1BF99B" w14:textId="77777777" w:rsidTr="00D2483E">
+      <w:tr w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidTr="00D2483E" w14:paraId="6A1BF99B" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="379"/>
+          <w:trHeight w:val="379" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="153695C2" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00F80BC8" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+          <w:p w:rsidRPr="00F80BC8" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="153695C2" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F80BC8">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Signature and Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4E43B01C" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+    <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="4E43B01C" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="15C8053B" w14:textId="456F3689" w:rsidR="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="15C8053B" w14:textId="456F3689">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="568BFB39" w14:textId="77777777" w:rsidR="008102BA" w:rsidRPr="00C92CBC" w:rsidRDefault="008102BA" w:rsidP="00C92CBC">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C92CBC" w:rsidR="008102BA" w:rsidP="00C92CBC" w:rsidRDefault="008102BA" w14:paraId="568BFB39" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1548"/>
         <w:gridCol w:w="2282"/>
         <w:gridCol w:w="328"/>
         <w:gridCol w:w="540"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w14:paraId="3ABE9D6D" w14:textId="77777777" w:rsidTr="00D2483E">
+      <w:tr w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidTr="00D2483E" w14:paraId="3ABE9D6D" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="357D60DB" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+          <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="357D60DB" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C92CBC">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>State of Iowa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="25F982C8" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+          <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="25F982C8" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="701B0899" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+          <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="701B0899" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C92CBC">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5825BC88" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+          <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="5825BC88" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w14:paraId="4D20CAA3" w14:textId="77777777" w:rsidTr="00D2483E">
+      <w:tr w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidTr="00D2483E" w14:paraId="4D20CAA3" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3DAA2747" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+          <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="3DAA2747" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="43B1AFFA" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+          <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="43B1AFFA" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="12B8D3DA" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+          <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="12B8D3DA" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C92CBC">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="57A4175A" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+          <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="57A4175A" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C92CBC">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>SS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w14:paraId="78F35A70" w14:textId="77777777" w:rsidTr="00D2483E">
+      <w:tr w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidTr="00D2483E" w14:paraId="78F35A70" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7E0A9B1D" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+          <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="7E0A9B1D" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C92CBC">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">County of </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="77EDA7CF" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+          <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="77EDA7CF" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="734BAF33" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+          <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="734BAF33" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C92CBC">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="398D333C" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+          <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="398D333C" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2AE16C21" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+    <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="2AE16C21" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="24FE0821" w14:textId="13F5004E" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="24FE0821" w14:textId="13F5004E">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">On </w:t>
       </w:r>
-      <w:r w:rsidR="00973395" w:rsidRPr="00973395">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00973395" w:rsidR="00973395">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(date)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, before me, a Notary Public in and for the State of Iowa, personally appeared </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3253">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>name</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(name)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, who, being by me duly sworn, did say that they are the </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(title)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(title)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, respectively, of the corporation executing the within and foregoing instrument; that </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE2ED0">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE2ED0">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>the seal affixed thereto is the seal of the corporation</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE2ED0">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE2ED0">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>the corporation has no seal)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">; that said instrument was signed </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>(and sealed)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> on behalf of the corporation by the authority of its board of directors; and that </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(name)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(name)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>, as officers, acknowledged the execution of said instrument to be the voluntary act and deed of the corporation, by it and by them voluntarily executed.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4788"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C92CBC" w:rsidRPr="008102BA" w14:paraId="2155DDE4" w14:textId="77777777" w:rsidTr="00D2483E">
+      <w:tr w:rsidRPr="008102BA" w:rsidR="00C92CBC" w:rsidTr="00D2483E" w14:paraId="2155DDE4" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="600"/>
+          <w:trHeight w:val="600" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="408AA12C" w14:textId="11D0E68A" w:rsidR="00C92CBC" w:rsidRPr="008102BA" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+          <w:p w:rsidRPr="008102BA" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="408AA12C" w14:textId="11D0E68A">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C92CBC" w:rsidRPr="008102BA" w14:paraId="67E25C40" w14:textId="77777777" w:rsidTr="00D2483E">
+      <w:tr w:rsidRPr="008102BA" w:rsidR="00C92CBC" w:rsidTr="00D2483E" w14:paraId="67E25C40" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="600"/>
+          <w:trHeight w:val="600" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="762E438D" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="008102BA" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+          <w:p w:rsidRPr="008102BA" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="762E438D" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008102BA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>Notary Public in and for Said County and State</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="71F9EFF8" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="008102BA" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+    <w:p w:rsidRPr="008102BA" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="71F9EFF8" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
-[...1 lines deleted...]
-        <w:sectPr w:rsidR="00C92CBC" w:rsidRPr="008102BA" w:rsidSect="004B76B5">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:sectPr w:rsidRPr="008102BA" w:rsidR="00C92CBC" w:rsidSect="004B76B5">
           <w:headerReference w:type="default" r:id="rId15"/>
           <w:footerReference w:type="default" r:id="rId16"/>
-          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FB65B88" w14:textId="5DD817CC" w:rsidR="00C92CBC" w:rsidRPr="000A7EE6" w:rsidRDefault="00C92CBC" w:rsidP="00D15146">
+    <w:p w:rsidRPr="000A7EE6" w:rsidR="00C92CBC" w:rsidP="00D15146" w:rsidRDefault="00C92CBC" w14:paraId="3FB65B88" w14:textId="5DD817CC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="000A7EE6">
-        <w:lastRenderedPageBreak/>
         <w:t>RESOLUTION OF THE BOARD OF DIRECTORS</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000A7EE6">
         <w:t>TO AMEND THE ARTICLES OF INCORPORATION</w:t>
       </w:r>
-      <w:r w:rsidR="006D699D" w:rsidRPr="000A7EE6">
+      <w:r w:rsidRPr="000A7EE6" w:rsidR="006D699D">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51E237E3" w14:textId="0CE38D8F" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+    <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="51E237E3" w14:textId="0CE38D8F">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">Resolved, that the board of directors of </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(ban</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>k)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> submit to</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(an annual</w:t>
       </w:r>
       <w:r w:rsidR="009A5AD0">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>a special)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> meeting of the shareholders of the state bank to be held on</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(date)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>, a resolution for an Amendment to the Articles of Incorporation of the state bank as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E86E43E" w14:textId="48466D97" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+    <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="6E86E43E" w14:textId="48466D97">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">Resolved, that the shareholders of </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(bank)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> adopt Articles of Amendment to the Articles of Incorporation as follows: </w:t>
       </w:r>
       <w:r w:rsidR="00CE19B8">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">See </w:t>
       </w:r>
       <w:r w:rsidR="00211E00">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa Code </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Section 524.1502(2)</w:t>
       </w:r>
       <w:r w:rsidR="00211E00">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>for the method of presentation of amendment.</w:t>
       </w:r>
       <w:r w:rsidR="00CE19B8">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47EF0420" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+    <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="47EF0420" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>insert amendment)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A461B78" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+    <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="6A461B78" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="1E98B42C" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="1E98B42C" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(title)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(title)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the state bank are authorized to sign the Articles of Amendment to the Articles of Incorporation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16954748" w14:textId="25358384" w:rsidR="008102BA" w:rsidRPr="00DB7E4D" w:rsidRDefault="00C92CBC" w:rsidP="00DB7E4D">
+    <w:p w:rsidRPr="00DB7E4D" w:rsidR="008102BA" w:rsidP="00DB7E4D" w:rsidRDefault="00C92CBC" w14:paraId="16954748" w14:textId="25358384">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">The notice to shareholders of </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(an annual</w:t>
       </w:r>
       <w:r w:rsidR="00C041CC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>a special)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> meeting to consider the resolution shall contain or be accompanied by a copy of the foregoing resolution.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5508"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C041CC" w:rsidRPr="008102BA" w14:paraId="378F1753" w14:textId="77777777" w:rsidTr="00C041CC">
+      <w:tr w:rsidRPr="008102BA" w:rsidR="00C041CC" w:rsidTr="00C041CC" w14:paraId="378F1753" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51189814" w14:textId="77777777" w:rsidR="00C041CC" w:rsidRPr="008102BA" w:rsidRDefault="00C041CC">
+          <w:p w:rsidRPr="008102BA" w:rsidR="00C041CC" w:rsidRDefault="00C041CC" w14:paraId="51189814" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008102BA" w:rsidRPr="008102BA" w14:paraId="57994F02" w14:textId="77777777" w:rsidTr="00C041CC">
+      <w:tr w:rsidRPr="008102BA" w:rsidR="008102BA" w:rsidTr="00C041CC" w14:paraId="57994F02" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77DC403D" w14:textId="3659A4CE" w:rsidR="008102BA" w:rsidRPr="008102BA" w:rsidRDefault="008102BA">
+          <w:p w:rsidRPr="008102BA" w:rsidR="008102BA" w:rsidRDefault="008102BA" w14:paraId="77DC403D" w14:textId="3659A4CE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008102BA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Chairperson</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008102BA" w:rsidRPr="008102BA" w14:paraId="4A61DFCC" w14:textId="77777777" w:rsidTr="00C041CC">
+      <w:tr w:rsidRPr="008102BA" w:rsidR="008102BA" w:rsidTr="00C041CC" w14:paraId="4A61DFCC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F78DA77" w14:textId="77777777" w:rsidR="008102BA" w:rsidRPr="008102BA" w:rsidRDefault="008102BA" w:rsidP="00160184">
+          <w:p w:rsidRPr="008102BA" w:rsidR="008102BA" w:rsidP="00160184" w:rsidRDefault="008102BA" w14:paraId="2F78DA77" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008102BA" w:rsidRPr="008102BA" w14:paraId="739985DD" w14:textId="77777777" w:rsidTr="00C041CC">
+      <w:tr w:rsidRPr="008102BA" w:rsidR="008102BA" w:rsidTr="00C041CC" w14:paraId="739985DD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27D36369" w14:textId="42B37231" w:rsidR="008102BA" w:rsidRPr="008102BA" w:rsidRDefault="008102BA">
+          <w:p w:rsidRPr="008102BA" w:rsidR="008102BA" w:rsidRDefault="008102BA" w14:paraId="27D36369" w14:textId="42B37231">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008102BA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Secretary</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008102BA" w:rsidRPr="008102BA" w14:paraId="265CFF32" w14:textId="77777777" w:rsidTr="008102BA">
+      <w:tr w:rsidRPr="008102BA" w:rsidR="008102BA" w:rsidTr="008102BA" w14:paraId="265CFF32" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="500"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63B15D81" w14:textId="77777777" w:rsidR="008102BA" w:rsidRPr="008102BA" w:rsidRDefault="008102BA" w:rsidP="00160184">
+          <w:p w:rsidRPr="008102BA" w:rsidR="008102BA" w:rsidP="00160184" w:rsidRDefault="008102BA" w14:paraId="63B15D81" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008102BA" w:rsidRPr="008102BA" w14:paraId="7E804A44" w14:textId="77777777" w:rsidTr="00C041CC">
+      <w:tr w:rsidRPr="008102BA" w:rsidR="008102BA" w:rsidTr="00C041CC" w14:paraId="7E804A44" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="58B6F921" w14:textId="77777777" w:rsidR="008102BA" w:rsidRPr="008102BA" w:rsidRDefault="008102BA">
+          <w:p w:rsidRPr="008102BA" w:rsidR="008102BA" w:rsidRDefault="008102BA" w14:paraId="58B6F921" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008102BA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7F74EAF4" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+    <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="7F74EAF4" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidSect="00EB76A5">
-          <w:pgSz w:w="12240" w:h="15840"/>
+        <w:sectPr w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidSect="00EB76A5">
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="513BD8DE" w14:textId="76E6E648" w:rsidR="00C92CBC" w:rsidRPr="000A7EE6" w:rsidRDefault="00C92CBC" w:rsidP="00D15146">
+    <w:p w:rsidRPr="000A7EE6" w:rsidR="00C92CBC" w:rsidP="00D15146" w:rsidRDefault="00C92CBC" w14:paraId="513BD8DE" w14:textId="76E6E648">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="000A7EE6">
-        <w:lastRenderedPageBreak/>
         <w:t>NOTICE TO SHAREHOLDERS</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000A7EE6">
         <w:t>OF</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00DB7E4D" w:rsidRPr="000A7EE6">
+      <w:r w:rsidRPr="000A7EE6" w:rsidR="00DB7E4D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>BANK</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(C</w:t>
       </w:r>
-      <w:r w:rsidR="00DB7E4D" w:rsidRPr="000A7EE6">
+      <w:r w:rsidRPr="000A7EE6" w:rsidR="00DB7E4D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ITY</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>/T</w:t>
       </w:r>
-      <w:r w:rsidR="00DB7E4D" w:rsidRPr="000A7EE6">
+      <w:r w:rsidRPr="000A7EE6" w:rsidR="00DB7E4D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>OWN</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
         <w:t>, I</w:t>
       </w:r>
-      <w:r w:rsidR="00DB7E4D" w:rsidRPr="000A7EE6">
+      <w:r w:rsidRPr="000A7EE6" w:rsidR="00DB7E4D">
         <w:t>OWA</w:t>
       </w:r>
-      <w:r w:rsidR="00040962" w:rsidRPr="000A7EE6">
+      <w:r w:rsidRPr="000A7EE6" w:rsidR="00040962">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FFB9D01" w14:textId="2099AA02" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+    <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="7FFB9D01" w14:textId="2099AA02">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">You are notified that the annual meeting of the shareholders of </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(bank)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(city/town)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, Iowa, will be held at </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(place)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r w:rsidR="00112495">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(date)</w:t>
       </w:r>
-      <w:r w:rsidR="001666B6" w:rsidRPr="001666B6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="001666B6" w:rsidR="001666B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00112495">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00112495" w:rsidRPr="000C12C4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="000C12C4" w:rsidR="00112495">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidR="00112495">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(time)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72C31FD4" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+    <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="72C31FD4" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
         <w:t>In addition to the usual business to come before this meeting, the following resolution will be considered to amend the Articles of Incorporation of the bank to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42A8FA95" w14:textId="4EB0CA8C" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+    <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="42A8FA95" w14:textId="4EB0CA8C">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">Resolved, that the shareholders of </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(bank</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> adopt Articles of Amendment to the Articles of Incorporation of bank deleting</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">(name appropriate </w:t>
       </w:r>
       <w:r w:rsidR="00F77FAF">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>rticle/</w:t>
       </w:r>
       <w:r w:rsidR="00F77FAF">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ection)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> provid</w:t>
       </w:r>
       <w:r w:rsidR="00611F80">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>ed</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B1EA68F" w14:textId="77777777" w:rsidR="00A56A5E" w:rsidRPr="00A56A5E" w:rsidRDefault="00A56A5E" w:rsidP="00A56A5E">
+    <w:p w:rsidRPr="00A56A5E" w:rsidR="00A56A5E" w:rsidP="00A56A5E" w:rsidRDefault="00A56A5E" w14:paraId="5B1EA68F" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A56A5E">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(insert article/section to be removed)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B58F09D" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+    <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="4B58F09D" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
         <w:t>And substituting therefor the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E1389AF" w14:textId="54CB87C1" w:rsidR="00C92CBC" w:rsidRPr="0045311C" w:rsidRDefault="0045311C" w:rsidP="0045311C">
+    <w:p w:rsidRPr="0045311C" w:rsidR="00C92CBC" w:rsidP="0045311C" w:rsidRDefault="0045311C" w14:paraId="2E1389AF" w14:textId="54CB87C1">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0045311C">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(insert new article/section)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E95BF76" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+    <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="3E95BF76" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(title)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(title)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the bank are authorized to sign the Articles of Amendment to the Articles of Incorporation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="590CFFC9" w14:textId="6C065E99" w:rsidR="00483E7E" w:rsidRDefault="00C92CBC" w:rsidP="001848F7">
+    <w:p w:rsidR="00483E7E" w:rsidP="001848F7" w:rsidRDefault="00C92CBC" w14:paraId="590CFFC9" w14:textId="6C065E99">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">You may cast your vote, either in person or by proxy, equal to the number of shares registered in your name on </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(date)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5508"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006026D0" w:rsidRPr="00987DE5" w14:paraId="7F248209" w14:textId="77777777" w:rsidTr="006026D0">
+      <w:tr w:rsidRPr="00987DE5" w:rsidR="006026D0" w:rsidTr="006026D0" w14:paraId="7F248209" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C2B95F5" w14:textId="6F57471B" w:rsidR="006026D0" w:rsidRPr="00987DE5" w:rsidRDefault="006026D0" w:rsidP="006026D0">
+          <w:p w:rsidRPr="00987DE5" w:rsidR="006026D0" w:rsidP="006026D0" w:rsidRDefault="006026D0" w14:paraId="0C2B95F5" w14:textId="6F57471B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1260"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00987DE5" w:rsidRPr="00987DE5" w14:paraId="428745BC" w14:textId="77777777" w:rsidTr="006026D0">
+      <w:tr w:rsidRPr="00987DE5" w:rsidR="00987DE5" w:rsidTr="006026D0" w14:paraId="428745BC" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6FE86C15" w14:textId="77777777" w:rsidR="00987DE5" w:rsidRPr="00987DE5" w:rsidRDefault="00987DE5" w:rsidP="00987DE5">
+          <w:p w:rsidRPr="00987DE5" w:rsidR="00987DE5" w:rsidP="00987DE5" w:rsidRDefault="00987DE5" w14:paraId="6FE86C15" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00987DE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Signature and Title of Individual Entitled to Issue Call</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00987DE5" w:rsidRPr="00987DE5" w14:paraId="2320811E" w14:textId="77777777" w:rsidTr="006026D0">
+      <w:tr w:rsidRPr="00987DE5" w:rsidR="00987DE5" w:rsidTr="006026D0" w14:paraId="2320811E" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A8B0A8C" w14:textId="77777777" w:rsidR="00987DE5" w:rsidRPr="00987DE5" w:rsidRDefault="00987DE5" w:rsidP="00987DE5">
+          <w:p w:rsidRPr="00987DE5" w:rsidR="00987DE5" w:rsidP="00987DE5" w:rsidRDefault="00987DE5" w14:paraId="5A8B0A8C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00987DE5" w:rsidRPr="00987DE5" w14:paraId="50BC6538" w14:textId="77777777" w:rsidTr="006026D0">
+      <w:tr w:rsidRPr="00987DE5" w:rsidR="00987DE5" w:rsidTr="006026D0" w14:paraId="50BC6538" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="310610B9" w14:textId="77777777" w:rsidR="00987DE5" w:rsidRPr="00987DE5" w:rsidRDefault="00987DE5" w:rsidP="00987DE5">
+          <w:p w:rsidRPr="00987DE5" w:rsidR="00987DE5" w:rsidP="00987DE5" w:rsidRDefault="00987DE5" w14:paraId="310610B9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00987DE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Signature and Title of Individual Entitled to Issue Call</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00987DE5" w:rsidRPr="00987DE5" w14:paraId="6ECC2C1F" w14:textId="77777777" w:rsidTr="006026D0">
+      <w:tr w:rsidRPr="00987DE5" w:rsidR="00987DE5" w:rsidTr="006026D0" w14:paraId="6ECC2C1F" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6683F147" w14:textId="77777777" w:rsidR="00987DE5" w:rsidRPr="00987DE5" w:rsidRDefault="00987DE5" w:rsidP="00987DE5">
+          <w:p w:rsidRPr="00987DE5" w:rsidR="00987DE5" w:rsidP="00987DE5" w:rsidRDefault="00987DE5" w14:paraId="6683F147" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00987DE5" w:rsidRPr="00987DE5" w14:paraId="1DB36546" w14:textId="77777777" w:rsidTr="006026D0">
+      <w:tr w:rsidRPr="00987DE5" w:rsidR="00987DE5" w:rsidTr="006026D0" w14:paraId="1DB36546" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29C5A0B7" w14:textId="77777777" w:rsidR="00987DE5" w:rsidRPr="00987DE5" w:rsidRDefault="00987DE5" w:rsidP="00987DE5">
+          <w:p w:rsidRPr="00987DE5" w:rsidR="00987DE5" w:rsidP="00987DE5" w:rsidRDefault="00987DE5" w14:paraId="29C5A0B7" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00987DE5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2E5B4B40" w14:textId="77777777" w:rsidR="001768AD" w:rsidRDefault="004D00C5" w:rsidP="00C92CBC">
+    <w:p w:rsidR="001768AD" w:rsidP="00C92CBC" w:rsidRDefault="004D00C5" w14:paraId="2E5B4B40" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
-      <w:r w:rsidR="00C92CBC" w:rsidRPr="00C92CBC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00C92CBC" w:rsidR="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">te: Notice shall be delivered not less than 10 and no more than 60 days before the date of the meeting.  For further guidance see </w:t>
       </w:r>
       <w:r w:rsidR="00211E00">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa Code </w:t>
       </w:r>
-      <w:r w:rsidR="00C92CBC" w:rsidRPr="00C92CBC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00C92CBC" w:rsidR="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Section 524.533.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40C12F3A" w14:textId="4E3DA7CD" w:rsidR="001768AD" w:rsidRDefault="001768AD" w:rsidP="00C92CBC">
+    <w:p w:rsidR="001768AD" w:rsidP="00C92CBC" w:rsidRDefault="001768AD" w14:paraId="40C12F3A" w14:textId="4E3DA7CD">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:sectPr w:rsidR="001768AD">
           <w:footerReference w:type="default" r:id="rId17"/>
-          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52A599BD" w14:textId="11CEC292" w:rsidR="00C92CBC" w:rsidRPr="000A7EE6" w:rsidRDefault="00C92CBC" w:rsidP="00D15146">
+    <w:p w:rsidRPr="000A7EE6" w:rsidR="00C92CBC" w:rsidP="00D15146" w:rsidRDefault="00C92CBC" w14:paraId="52A599BD" w14:textId="11CEC292">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="000A7EE6">
-        <w:lastRenderedPageBreak/>
         <w:t>NOTICE TO SHAREHOLDERS</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000A7EE6">
         <w:t>OF</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(B</w:t>
       </w:r>
-      <w:r w:rsidR="000321C2" w:rsidRPr="000A7EE6">
+      <w:r w:rsidRPr="000A7EE6" w:rsidR="000321C2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ANK</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000A7EE6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>(C</w:t>
       </w:r>
-      <w:r w:rsidR="000321C2" w:rsidRPr="000A7EE6">
+      <w:r w:rsidRPr="000A7EE6" w:rsidR="000321C2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ITY</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>/T</w:t>
       </w:r>
-      <w:r w:rsidR="000321C2" w:rsidRPr="000A7EE6">
+      <w:r w:rsidRPr="000A7EE6" w:rsidR="000321C2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>OWN</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>),</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7EE6">
         <w:t xml:space="preserve"> I</w:t>
       </w:r>
-      <w:r w:rsidR="000321C2" w:rsidRPr="000A7EE6">
+      <w:r w:rsidRPr="000A7EE6" w:rsidR="000321C2">
         <w:t>OWA</w:t>
       </w:r>
-      <w:r w:rsidR="00040962" w:rsidRPr="000A7EE6">
+      <w:r w:rsidRPr="000A7EE6" w:rsidR="00040962">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3607CA31" w14:textId="5A9566D4" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+    <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="3607CA31" w14:textId="5A9566D4">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">You are notified that a special meeting of the shareholders of </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(bank)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(city/tow</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>n)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, Iowa, will be held at </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(place)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="003D5B61">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>date)</w:t>
       </w:r>
       <w:r w:rsidR="005A5349">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="003D5B61">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003D5B61">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(time)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63E48E2B" w14:textId="28ECC5E5" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+    <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="63E48E2B" w14:textId="28ECC5E5">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
         <w:t>The meeting is called for the purpose of considering the following resolution to amend the Articles of Incorporation of the bank to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="522EF5B1" w14:textId="3BEA50EE" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+    <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="522EF5B1" w14:textId="3BEA50EE">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">Resolved, that the shareholders of </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(bank)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> adopt Articles of Amendment to the Articles of Incorporation of bank deleting </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">(name appropriate </w:t>
       </w:r>
       <w:r w:rsidR="00FF53DB">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>rticle/</w:t>
       </w:r>
       <w:r w:rsidR="00FF53DB">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ection)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> providing as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E17FB29" w14:textId="77777777" w:rsidR="00465702" w:rsidRPr="00465702" w:rsidRDefault="00465702" w:rsidP="00465702">
+    <w:p w:rsidRPr="00465702" w:rsidR="00465702" w:rsidP="00465702" w:rsidRDefault="00465702" w14:paraId="3E17FB29" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00465702">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(insert article/section to be removed)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C655F00" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+    <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="4C655F00" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
         <w:t>And substituting therefor the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67FA69B9" w14:textId="4E03CB46" w:rsidR="00C92CBC" w:rsidRPr="002C6226" w:rsidRDefault="002C6226" w:rsidP="002C6226">
+    <w:p w:rsidRPr="002C6226" w:rsidR="00C92CBC" w:rsidP="002C6226" w:rsidRDefault="002C6226" w14:paraId="67FA69B9" w14:textId="4E03CB46">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C6226">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(insert new article/section)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CB6DF89" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+    <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="0CB6DF89" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(title)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(title)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the bank are authorized to sign the Articles of Amendment to the Articles of Incorporation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59F0A821" w14:textId="797AD52C" w:rsidR="000252E4" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+    <w:p w:rsidR="000252E4" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="59F0A821" w14:textId="797AD52C">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
         <w:t>You may cast your vote, either in person or by proxy, equal to the number of shares registered in your name on</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(date)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5508"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0001605E" w14:paraId="563C4B9F" w14:textId="77777777" w:rsidTr="0001605E">
+      <w:tr w:rsidR="0001605E" w:rsidTr="0001605E" w14:paraId="563C4B9F" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6124A78A" w14:textId="77777777" w:rsidR="0001605E" w:rsidRDefault="0001605E" w:rsidP="00E42C22">
+          <w:p w:rsidR="0001605E" w:rsidP="00E42C22" w:rsidRDefault="0001605E" w14:paraId="6124A78A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00483E7E" w14:paraId="44416795" w14:textId="77777777" w:rsidTr="0001605E">
+      <w:tr w:rsidR="00483E7E" w:rsidTr="0001605E" w14:paraId="44416795" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B32505A" w14:textId="77777777" w:rsidR="00483E7E" w:rsidRPr="00492C03" w:rsidRDefault="00483E7E" w:rsidP="00E42C22">
+          <w:p w:rsidRPr="00492C03" w:rsidR="00483E7E" w:rsidP="00E42C22" w:rsidRDefault="00483E7E" w14:paraId="2B32505A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00492C03">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Signature and Title of Individual Entitled to Issue Call</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00483E7E" w14:paraId="6AF1FDE8" w14:textId="77777777" w:rsidTr="00E42C22">
+      <w:tr w:rsidR="00483E7E" w:rsidTr="00E42C22" w14:paraId="6AF1FDE8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="500"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C2FA5A2" w14:textId="77777777" w:rsidR="00483E7E" w:rsidRDefault="00483E7E" w:rsidP="002A137D">
+          <w:p w:rsidR="00483E7E" w:rsidP="002A137D" w:rsidRDefault="00483E7E" w14:paraId="1C2FA5A2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00483E7E" w14:paraId="7465EADC" w14:textId="77777777" w:rsidTr="0001605E">
+      <w:tr w:rsidR="00483E7E" w:rsidTr="0001605E" w14:paraId="7465EADC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60A6A71D" w14:textId="77777777" w:rsidR="00483E7E" w:rsidRPr="00492C03" w:rsidRDefault="00483E7E" w:rsidP="00E42C22">
+          <w:p w:rsidRPr="00492C03" w:rsidR="00483E7E" w:rsidP="00E42C22" w:rsidRDefault="00483E7E" w14:paraId="60A6A71D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00492C03">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Secretary and Title of Individual Entitled to Issue Call</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00483E7E" w14:paraId="0261B1B9" w14:textId="77777777" w:rsidTr="00E42C22">
+      <w:tr w:rsidR="00483E7E" w:rsidTr="00E42C22" w14:paraId="0261B1B9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="500"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04EFE646" w14:textId="77777777" w:rsidR="00483E7E" w:rsidRDefault="00483E7E" w:rsidP="002A137D">
+          <w:p w:rsidR="00483E7E" w:rsidP="002A137D" w:rsidRDefault="00483E7E" w14:paraId="04EFE646" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00483E7E" w14:paraId="0533EC48" w14:textId="77777777" w:rsidTr="0001605E">
+      <w:tr w:rsidR="00483E7E" w:rsidTr="0001605E" w14:paraId="0533EC48" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78EBB2B6" w14:textId="77777777" w:rsidR="00483E7E" w:rsidRPr="00492C03" w:rsidRDefault="00483E7E" w:rsidP="00E42C22">
+          <w:p w:rsidRPr="00492C03" w:rsidR="00483E7E" w:rsidP="00E42C22" w:rsidRDefault="00483E7E" w14:paraId="78EBB2B6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00492C03">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6F859537" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00492C03">
+    <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00492C03" w:rsidRDefault="00C92CBC" w14:paraId="6F859537" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
         <w:t>Note: Notice shall be delivered not less than 10 and no more than 60 days before the date of the meeting.  For further guidance see Iowa Code Section 524.533.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70335EA7" w14:textId="08CA583E" w:rsidR="00C92CBC" w:rsidRPr="000A7EE6" w:rsidRDefault="00C31E6C" w:rsidP="00D15146">
+    <w:p w:rsidRPr="000A7EE6" w:rsidR="00C92CBC" w:rsidP="00D15146" w:rsidRDefault="00C31E6C" w14:paraId="70335EA7" w14:textId="08CA583E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00C92CBC" w:rsidRPr="000A7EE6">
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="000A7EE6" w:rsidR="00C92CBC">
         <w:t>PROXY</w:t>
       </w:r>
-      <w:r w:rsidR="00037147" w:rsidRPr="000A7EE6">
+      <w:r w:rsidRPr="000A7EE6" w:rsidR="00037147">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A4825B7" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+    <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="6A4825B7" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">I, the undersigned shareholder of </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(bank)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> do hereby appoint </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(name)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> my true and lawful attorney with power of substitution for me and in my name to vote at the meeting of the shareholders of </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(bank)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> to be held at </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(place)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(date)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, or any adjournment thereof, with all the powers I should possess if personally present, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(except [if limited, here state])</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and hereby revoke all previous proxies.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3330"/>
         <w:gridCol w:w="1368"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w14:paraId="23CA7732" w14:textId="77777777" w:rsidTr="00D2483E">
+      <w:tr w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidTr="00D2483E" w14:paraId="23CA7732" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6CDBBAD7" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+          <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="6CDBBAD7" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="449BB062" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+          <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="449BB062" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w14:paraId="39337CBA" w14:textId="77777777" w:rsidTr="00D2483E">
+      <w:tr w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidTr="00D2483E" w14:paraId="39337CBA" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="294B799B" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+          <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="294B799B" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C92CBC">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>Name (printed)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4F84EAE0" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+          <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="4F84EAE0" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w14:paraId="648B2FA5" w14:textId="77777777" w:rsidTr="00D2483E">
+      <w:tr w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidTr="00D2483E" w14:paraId="648B2FA5" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0744ADE3" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+          <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="0744ADE3" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="70CF876C" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+          <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="70CF876C" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w14:paraId="10362C7C" w14:textId="77777777" w:rsidTr="00D2483E">
+      <w:tr w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidTr="00D2483E" w14:paraId="10362C7C" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4AAFBF0F" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+          <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="4AAFBF0F" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C92CBC">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="53416E6D" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+          <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="53416E6D" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w14:paraId="45D0E9D9" w14:textId="77777777" w:rsidTr="00D2483E">
+      <w:tr w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidTr="00D2483E" w14:paraId="45D0E9D9" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="09553F35" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+          <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="09553F35" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="26668389" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+          <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="26668389" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7AA803D1" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+    <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="7AA803D1" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">  Date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AA76EE6" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+    <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="1AA76EE6" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24563EB4" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+    <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="24563EB4" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Note: If signed by attorney-in-fact, attach copy of appointment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BB04E5E" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+    <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="1BB04E5E" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17BCA45B" w14:textId="1DA02BA1" w:rsidR="00C92CBC" w:rsidRPr="000A7EE6" w:rsidRDefault="005558E3" w:rsidP="00D15146">
+    <w:p w:rsidRPr="000A7EE6" w:rsidR="00C92CBC" w:rsidP="00D15146" w:rsidRDefault="005558E3" w14:paraId="17BCA45B" w14:textId="1DA02BA1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00C92CBC" w:rsidRPr="000A7EE6">
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="000A7EE6" w:rsidR="00C92CBC">
         <w:t>RESOLUTION OF SHAREHOLDERS</w:t>
       </w:r>
-      <w:r w:rsidR="00037147" w:rsidRPr="000A7EE6">
+      <w:r w:rsidRPr="000A7EE6" w:rsidR="00037147">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00C92CBC" w:rsidRPr="000A7EE6">
+      <w:r w:rsidRPr="000A7EE6" w:rsidR="00C92CBC">
         <w:t>TO AMEND THE ARTICLES OF INCORPORATION</w:t>
       </w:r>
-      <w:r w:rsidR="00C92CBC" w:rsidRPr="000A7EE6">
+      <w:r w:rsidRPr="000A7EE6" w:rsidR="00C92CBC">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF9E85D" w14:textId="76B6C796" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+    <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="3AF9E85D" w14:textId="76B6C796">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">Resolved, that the shareholders of </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(bank)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> adopt Articles of Amendment to </w:t>
       </w:r>
       <w:r w:rsidR="00F72C03">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Articles of Incorporation as follows: </w:t>
       </w:r>
       <w:r w:rsidR="00317C47">
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">See </w:t>
       </w:r>
       <w:r w:rsidR="002D4C97">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa Code </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Section 524.1502(2) for method of presentation of amendment.</w:t>
       </w:r>
       <w:r w:rsidR="00876C82">
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5171D89C" w14:textId="254ED1F9" w:rsidR="00C92CBC" w:rsidRPr="007D2A08" w:rsidRDefault="00C92CBC" w:rsidP="007D2A08">
+    <w:p w:rsidRPr="007D2A08" w:rsidR="00C92CBC" w:rsidP="007D2A08" w:rsidRDefault="00C92CBC" w14:paraId="5171D89C" w14:textId="254ED1F9">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>insert amendment)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42F08088" w14:textId="793B99F1" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+    <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="42F08088" w14:textId="793B99F1">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="1F7FBAF3" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="1F7FBAF3" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(title)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(title)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the state bank are authorized to sign the Amendment to the Articles of Incorporation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14436CC7" w14:textId="60797709" w:rsidR="00C92CBC" w:rsidRPr="00C31E6C" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+    <w:p w:rsidRPr="00C31E6C" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="14436CC7" w14:textId="60797709">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">On the question of adoption of the resolution, “yes” votes were cast by </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(number</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> shares.  “No” votes were cast by </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(number)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">shares.  A total of </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(number)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> shares were entitled to vote at the meeting. </w:t>
       </w:r>
       <w:r w:rsidR="007C2010">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C941F6">
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>If there are several classes, show vote</w:t>
       </w:r>
       <w:r w:rsidR="00AF61A9">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> for each class. </w:t>
       </w:r>
       <w:r w:rsidR="007C2010">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">See also </w:t>
       </w:r>
       <w:r w:rsidR="002D4C97">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa Code </w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Section 524.1503 for limitations.</w:t>
       </w:r>
       <w:r w:rsidR="008D2CDD">
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79B0DB05" w14:textId="0B6BE06A" w:rsidR="00C92CBC" w:rsidRPr="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+    <w:p w:rsidRPr="00C92CBC" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="79B0DB05" w14:textId="0B6BE06A">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C92CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Shareholders</w:t>
       </w:r>
       <w:r w:rsidR="00ED1145">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92CBC">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Meeting</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3825"/>
         <w:gridCol w:w="1188"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C92CBC" w:rsidRPr="00C31E6C" w14:paraId="5550BE48" w14:textId="77777777" w:rsidTr="00D2483E">
+      <w:tr w:rsidRPr="00C31E6C" w:rsidR="00C92CBC" w:rsidTr="00D2483E" w14:paraId="5550BE48" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3825" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="10CF3FA9" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C31E6C" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+          <w:p w:rsidRPr="00C31E6C" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="10CF3FA9" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-            <w:bookmarkStart w:id="2" w:name="_Hlk68098873"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:name="_Hlk68098873" w:id="2"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="79C9FF26" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C31E6C" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+          <w:p w:rsidRPr="00C31E6C" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="79C9FF26" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="554E3CF4" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C31E6C" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00C31E6C" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="554E3CF4" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="35854910" w14:textId="26E947F3" w:rsidR="00C92CBC" w:rsidRPr="00C31E6C" w:rsidRDefault="00251493" w:rsidP="00C92CBC">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00C31E6C" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00251493" w14:paraId="35854910" w14:textId="26E947F3">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C31E6C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C92CBC" w:rsidRPr="00C31E6C" w14:paraId="6BB1E9A0" w14:textId="77777777" w:rsidTr="00F44C35">
+      <w:tr w:rsidRPr="00C31E6C" w:rsidR="00C92CBC" w:rsidTr="00F44C35" w14:paraId="6BB1E9A0" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3825" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="15A0B756" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C31E6C" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+          <w:p w:rsidRPr="00C31E6C" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="15A0B756" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C31E6C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>Chairperson</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="51A6164A" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C31E6C" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+          <w:p w:rsidRPr="00C31E6C" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="51A6164A" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C92CBC" w:rsidRPr="00C31E6C" w14:paraId="0162DF2C" w14:textId="77777777" w:rsidTr="00F44C35">
+      <w:tr w:rsidRPr="00C31E6C" w:rsidR="00C92CBC" w:rsidTr="00F44C35" w14:paraId="0162DF2C" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3825" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="235C89AD" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C31E6C" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+          <w:p w:rsidRPr="00C31E6C" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="235C89AD" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="301A70B7" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="00C31E6C" w:rsidRDefault="00C92CBC" w:rsidP="00C92CBC">
+          <w:p w:rsidRPr="00C31E6C" w:rsidR="00C92CBC" w:rsidP="00C92CBC" w:rsidRDefault="00C92CBC" w14:paraId="301A70B7" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F44C35" w:rsidRPr="00C31E6C" w14:paraId="4DFB9874" w14:textId="77777777" w:rsidTr="00F44C35">
+      <w:tr w:rsidRPr="00C31E6C" w:rsidR="00F44C35" w:rsidTr="00F44C35" w14:paraId="4DFB9874" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3825" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6A1A90E3" w14:textId="2AD95C8A" w:rsidR="00F44C35" w:rsidRPr="00C31E6C" w:rsidRDefault="00F44C35" w:rsidP="00C92CBC">
+          <w:p w:rsidRPr="00C31E6C" w:rsidR="00F44C35" w:rsidP="00C92CBC" w:rsidRDefault="00F44C35" w14:paraId="6A1A90E3" w14:textId="2AD95C8A">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>Secretary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="18354097" w14:textId="77777777" w:rsidR="00F44C35" w:rsidRPr="00C31E6C" w:rsidRDefault="00F44C35" w:rsidP="00C92CBC">
+          <w:p w:rsidRPr="00C31E6C" w:rsidR="00F44C35" w:rsidP="00C92CBC" w:rsidRDefault="00F44C35" w14:paraId="18354097" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F44C35" w:rsidRPr="00C31E6C" w14:paraId="4E3B8910" w14:textId="77777777" w:rsidTr="00F44C35">
+      <w:tr w:rsidRPr="00C31E6C" w:rsidR="00F44C35" w:rsidTr="00F44C35" w14:paraId="4E3B8910" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3825" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1033BB45" w14:textId="77777777" w:rsidR="00F44C35" w:rsidRPr="00C31E6C" w:rsidRDefault="00F44C35" w:rsidP="00C92CBC">
+          <w:p w:rsidRPr="00C31E6C" w:rsidR="00F44C35" w:rsidP="00C92CBC" w:rsidRDefault="00F44C35" w14:paraId="1033BB45" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2BA40409" w14:textId="77777777" w:rsidR="00F44C35" w:rsidRPr="00C31E6C" w:rsidRDefault="00F44C35" w:rsidP="00C92CBC">
+          <w:p w:rsidRPr="00C31E6C" w:rsidR="00F44C35" w:rsidP="00C92CBC" w:rsidRDefault="00F44C35" w14:paraId="2BA40409" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F44C35" w:rsidRPr="00C31E6C" w14:paraId="62276C71" w14:textId="77777777" w:rsidTr="00F44C35">
+      <w:tr w:rsidRPr="00C31E6C" w:rsidR="00F44C35" w:rsidTr="00F44C35" w14:paraId="62276C71" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3825" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="596FBDD6" w14:textId="38575D70" w:rsidR="00F44C35" w:rsidRPr="00C31E6C" w:rsidRDefault="00F44C35" w:rsidP="00C92CBC">
+          <w:p w:rsidRPr="00C31E6C" w:rsidR="00F44C35" w:rsidP="00C92CBC" w:rsidRDefault="00F44C35" w14:paraId="596FBDD6" w14:textId="38575D70">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2ED2A597" w14:textId="77777777" w:rsidR="00F44C35" w:rsidRPr="00C31E6C" w:rsidRDefault="00F44C35" w:rsidP="00C92CBC">
+          <w:p w:rsidRPr="00C31E6C" w:rsidR="00F44C35" w:rsidP="00C92CBC" w:rsidRDefault="00F44C35" w14:paraId="2ED2A597" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="2"/>
     </w:tbl>
-    <w:p w14:paraId="7B2424D4" w14:textId="6337A1E0" w:rsidR="002F562A" w:rsidRDefault="002F562A" w:rsidP="00562321">
+    <w:p w:rsidR="002F562A" w:rsidP="00562321" w:rsidRDefault="002F562A" w14:paraId="7B2424D4" w14:textId="6337A1E0">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002F562A">
-      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08AE117C" w14:textId="77777777" w:rsidR="00E07839" w:rsidRDefault="00E07839">
+    <w:p w:rsidR="00E07839" w:rsidRDefault="00E07839" w14:paraId="08AE117C" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B9A5089" w14:textId="77777777" w:rsidR="00E07839" w:rsidRDefault="00E07839">
+    <w:p w:rsidR="00E07839" w:rsidRDefault="00E07839" w14:paraId="1B9A5089" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="31ACF8D2" w14:textId="77777777" w:rsidR="00E07839" w:rsidRDefault="00E07839">
+    <w:p w:rsidR="00E07839" w:rsidRDefault="00E07839" w14:paraId="31ACF8D2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -9441,149 +9648,289 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="28014141" w14:textId="3D1A970E" w:rsidR="00305490" w:rsidRPr="00305490" w:rsidRDefault="00305490">
+  <w:p w:rsidRPr="00305490" w:rsidR="00305490" w:rsidRDefault="00305490" w14:paraId="28014141" w14:textId="2E0FB965">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="32A32528" w:rsidR="32A32528">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve">Effective </w:t>
     </w:r>
-    <w:r w:rsidR="00826197">
+    <w:r w:rsidRPr="32A32528" w:rsidR="32A32528">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
-      <w:t>July 2022</w:t>
+      <w:t>October 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3A9B7B27" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRPr="004258E8" w:rsidRDefault="00C92CBC" w:rsidP="004258E8">
+  <w:p w:rsidRPr="004258E8" w:rsidR="00C92CBC" w:rsidP="004258E8" w:rsidRDefault="00C92CBC" w14:paraId="3A9B7B27" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="52C88436" w14:textId="46790DB7" w:rsidR="001E4933" w:rsidRPr="00D868C3" w:rsidRDefault="001E4933" w:rsidP="007C5692">
+  <w:p w:rsidRPr="00D868C3" w:rsidR="001E4933" w:rsidP="007C5692" w:rsidRDefault="001E4933" w14:paraId="52C88436" w14:textId="46790DB7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="9270"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableNormal"/>
+      <w:bidiVisual w:val="0"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="32A32528" w:rsidTr="32A32528" w14:paraId="63808DC3">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="32A32528" w:rsidP="32A32528" w:rsidRDefault="32A32528" w14:paraId="1447990E" w14:textId="1082BE43">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:left="-115"/>
+            <w:jc w:val="left"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="32A32528" w:rsidP="32A32528" w:rsidRDefault="32A32528" w14:paraId="27441D07" w14:textId="648ED686">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="32A32528" w:rsidP="32A32528" w:rsidRDefault="32A32528" w14:paraId="16D53BB4" w14:textId="6F3FB523">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="32A32528" w:rsidP="32A32528" w:rsidRDefault="32A32528" w14:paraId="1EE1A468" w14:textId="17BE16CD">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableNormal"/>
+      <w:bidiVisual w:val="0"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="32A32528" w:rsidTr="32A32528" w14:paraId="14A8EFE6">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="32A32528" w:rsidP="32A32528" w:rsidRDefault="32A32528" w14:paraId="367DD216" w14:textId="13067CB7">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:left="-115"/>
+            <w:jc w:val="left"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="32A32528" w:rsidP="32A32528" w:rsidRDefault="32A32528" w14:paraId="0611CAD3" w14:textId="6D6F2B71">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="32A32528" w:rsidP="32A32528" w:rsidRDefault="32A32528" w14:paraId="7BB1FBEC" w14:textId="44AA71F4">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="32A32528" w:rsidP="32A32528" w:rsidRDefault="32A32528" w14:paraId="1D1C8BBF" w14:textId="486CE94E">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6975CD6C" w14:textId="77777777" w:rsidR="00E07839" w:rsidRDefault="00E07839">
+    <w:p w:rsidR="00E07839" w:rsidRDefault="00E07839" w14:paraId="6975CD6C" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="01FEA892" w14:textId="77777777" w:rsidR="00E07839" w:rsidRDefault="00E07839">
+    <w:p w:rsidR="00E07839" w:rsidRDefault="00E07839" w14:paraId="01FEA892" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0476FC10" w14:textId="77777777" w:rsidR="00E07839" w:rsidRDefault="00E07839">
+    <w:p w:rsidR="00E07839" w:rsidRDefault="00E07839" w14:paraId="0476FC10" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1B494DB2" w14:textId="77777777" w:rsidR="00836E05" w:rsidRDefault="00836E05" w:rsidP="00127C84">
+  <w:p w:rsidR="00836E05" w:rsidP="00127C84" w:rsidRDefault="00836E05" w14:paraId="1B494DB2" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="5460"/>
       </w:tabs>
       <w:ind w:left="-720"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="438638E7" w14:textId="77777777" w:rsidR="000A7EE6" w:rsidRDefault="000A7EE6" w:rsidP="000A7EE6">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="000A7EE6" w:rsidP="000A7EE6" w:rsidRDefault="000A7EE6" w14:paraId="438638E7" w14:textId="77777777">
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="dashDotStroked" w:sz="24" w:space="1" w:color="067070"/>
+        <w:bottom w:val="dashDotStroked" w:color="067070" w:sz="24" w:space="1"/>
       </w:pBdr>
       <w:spacing w:after="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6881B187" wp14:editId="6FEB76E2">
           <wp:extent cx="4334265" cy="792482"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="744627801" name="Picture 1" descr="Iowa Division of Banking logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="744627801" name="Picture 1" descr="Iowa Division of Banking logo"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
@@ -9591,427 +9938,427 @@
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="4334265" cy="792482"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0F41C07A" w14:textId="77777777" w:rsidR="000A7EE6" w:rsidRDefault="000A7EE6" w:rsidP="000A7EE6">
+  <w:p w:rsidR="000A7EE6" w:rsidP="000A7EE6" w:rsidRDefault="000A7EE6" w14:paraId="0F41C07A" w14:textId="77777777">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="dashDotStroked" w:sz="24" w:space="1" w:color="067070"/>
+        <w:top w:val="dashDotStroked" w:color="067070" w:sz="24" w:space="1"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="03C90E5E" w14:textId="04DB15A2" w:rsidR="007B4F87" w:rsidRDefault="007B4F87" w:rsidP="00127C84">
+  <w:p w:rsidR="007B4F87" w:rsidP="00127C84" w:rsidRDefault="007B4F87" w14:paraId="03C90E5E" w14:textId="04DB15A2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="5460"/>
       </w:tabs>
       <w:ind w:left="-720"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6FC9B58C" w14:textId="77777777" w:rsidR="00C92CBC" w:rsidRDefault="00C92CBC" w:rsidP="00404518">
+  <w:p w:rsidR="00C92CBC" w:rsidP="00404518" w:rsidRDefault="00C92CBC" w14:paraId="6FC9B58C" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DC777B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D1EA9E4"/>
     <w:lvl w:ilvl="0" w:tplc="BD5AD154">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06633F69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D7F45084"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3743522B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F730B422"/>
     <w:lvl w:ilvl="0" w:tplc="BD5AD154">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38D504D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="284089AE"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10191,55 +10538,56 @@
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1184517370">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1587764445">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1062220598">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2118401552">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="844706205">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1708677636">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -10730,176 +11078,181 @@
     <w:rsid w:val="00F52476"/>
     <w:rsid w:val="00F64C1A"/>
     <w:rsid w:val="00F67B44"/>
     <w:rsid w:val="00F70497"/>
     <w:rsid w:val="00F72C03"/>
     <w:rsid w:val="00F76784"/>
     <w:rsid w:val="00F77FAF"/>
     <w:rsid w:val="00F80BC8"/>
     <w:rsid w:val="00F81741"/>
     <w:rsid w:val="00F85959"/>
     <w:rsid w:val="00F911A7"/>
     <w:rsid w:val="00FA271F"/>
     <w:rsid w:val="00FA50EF"/>
     <w:rsid w:val="00FB6215"/>
     <w:rsid w:val="00FD0ABE"/>
     <w:rsid w:val="00FD4C87"/>
     <w:rsid w:val="00FD6041"/>
     <w:rsid w:val="00FD716B"/>
     <w:rsid w:val="00FE0DAC"/>
     <w:rsid w:val="00FE2B0C"/>
     <w:rsid w:val="00FF0303"/>
     <w:rsid w:val="00FF063F"/>
     <w:rsid w:val="00FF53DB"/>
     <w:rsid w:val="1AE93C6D"/>
     <w:rsid w:val="2322E280"/>
+    <w:rsid w:val="32A32528"/>
+    <w:rsid w:val="43AEB85E"/>
+    <w:rsid w:val="48CA4468"/>
+    <w:rsid w:val="6727BECE"/>
+    <w:rsid w:val="766DEADE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="122587B3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{0BBC6A85-2F94-479D-BB3F-ED31CFB96086}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:uiPriority="99" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:uiPriority="99" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -10942,52 +11295,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -11048,57 +11401,57 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006C6670"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="006C6670"/>
     <w:pPr>
       <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
@@ -11276,72 +11629,72 @@
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DA7827"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00DA7827"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
@@ -11393,249 +11746,249 @@
     <w:rsid w:val="00C41103"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C41103"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:rsid w:val="004A59F0"/>
     <w:rPr>
       <w:color w:val="954F72"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+  <w:style w:type="paragraph" w:styleId="TableParagraph" w:customStyle="1">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00DA7827"/>
     <w:pPr>
       <w:spacing w:line="252" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="006C6670"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00DA7827"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="4472C4"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="006C6670"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="006C6670"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="03637B"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00DA7827"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
     <w:name w:val="Heading 5 Char"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00DA7827"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="2F5496"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
     <w:name w:val="Heading 6 Char"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00DA7827"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="1F3763"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
     <w:name w:val="Heading 7 Char"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00DA7827"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="1F3763"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
     <w:name w:val="Heading 8 Char"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00DA7827"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="272727"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
     <w:name w:val="Heading 9 Char"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00DA7827"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DA7827"/>
     <w:pPr>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="44546A"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00DA7827"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00DA7827"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
       <w:color w:val="5A5A5A"/>
       <w:spacing w:val="15"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
     <w:name w:val="Subtitle Char"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00DA7827"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:color w:val="5A5A5A"/>
       <w:spacing w:val="15"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00DA7827"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00DA7827"/>
@@ -11657,93 +12010,93 @@
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00DA7827"/>
     <w:pPr>
       <w:spacing w:before="200" w:after="160"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
     <w:name w:val="Quote Char"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00DA7827"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00DA7827"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="10" w:color="4472C4"/>
-        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="4472C4"/>
+        <w:top w:val="single" w:color="4472C4" w:sz="4" w:space="10"/>
+        <w:bottom w:val="single" w:color="4472C4" w:sz="4" w:space="10"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
     <w:name w:val="Intense Quote Char"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00DA7827"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="00DA7827"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00DA7827"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4"/>
@@ -11763,123 +12116,149 @@
     <w:name w:val="Book Title"/>
     <w:uiPriority w:val="33"/>
     <w:qFormat/>
     <w:rsid w:val="00DA7827"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DA7827"/>
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bankapplications">
+  <w:style w:type="paragraph" w:styleId="bankapplications" w:customStyle="1">
     <w:name w:val="bank applications"/>
     <w:basedOn w:val="Heading1"/>
     <w:link w:val="bankapplicationsChar"/>
     <w:rsid w:val="00B13C8B"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="bankapplicationsChar">
+  <w:style w:type="character" w:styleId="bankapplicationsChar" w:customStyle="1">
     <w:name w:val="bank applications Char"/>
     <w:link w:val="bankapplications"/>
     <w:rsid w:val="00B13C8B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00957065"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+    <w:name w:val="Comment Reference"/>
     <w:rsid w:val="005E022A"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+    <w:name w:val="Comment Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:rsid w:val="005E022A"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:link w:val="CommentText"/>
     <w:rsid w:val="005E022A"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
-    <w:name w:val="annotation subject"/>
+    <w:name w:val="Comment Subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:rsid w:val="005E022A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:rsid w:val="005E022A"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
+  </w:style>
+  <w:style xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="table" w:styleId="TableGrid">
+    <w:name xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="Table Grid"/>
+    <w:basedOn xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="TableNormal"/>
+    <w:uiPriority xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="59"/>
+    <w:rsid xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="00FB4123"/>
+    <w:pPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="749429434">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="888884623">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
@@ -11887,60 +12266,59 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1751347247">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="R9a60e9d4859d4262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="Rc17f8aa90f134413" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -12216,72 +12594,73 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100004116819EEBBA43B071ADEAABD7CDA0" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2cfebbc3e43ec4681aedb2c54be0718a">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="ec68e26f-a2bc-4408-a52a-4bed410c5093" xmlns:ns3="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="10adf789fd5108a72d26f898f537a182" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100004116819EEBBA43B071ADEAABD7CDA0" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a413ad8f8cacf9600904427cd1574e49">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="ec68e26f-a2bc-4408-a52a-4bed410c5093" xmlns:ns3="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b4a772b0b3af535052cf18beee026fbd" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
     <xsd:import namespace="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="10" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="11" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ec68e26f-a2bc-4408-a52a-4bed410c5093" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -12304,50 +12683,55 @@
     <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="18" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="19" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{17bf9f8e-2519-4288-b1f9-3fa10b026a6b}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="fdb1662f-fd37-417e-b6a8-345ff9ff89b9">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -12447,130 +12831,92 @@
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TaxCatchAll xmlns="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ec68e26f-a2bc-4408-a52a-4bed410c5093">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9BB549B8-7B9B-400C-9F46-28413C7EB080}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7828F2FA-68B2-4AB8-AE70-9911EFB901C4}">
-[...15 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44690E4E-5A28-42F2-8492-841476F2CBA5}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21409933-7846-462B-93FA-948D35B04AA6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAA7172F-F38B-4674-8048-7209704EEEB6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <ds:schemaRef ds:uri="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{a9bc8cfd-9b51-41b5-9523-fdea261bf622}" enabled="0" method="" siteId="{a9bc8cfd-9b51-41b5-9523-fdea261bf622}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>IDOB</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IDOB Reverse Stock Split - Bank Application</dc:title>
   <dc:subject/>
   <dc:creator>Kathy Johnson</dc:creator>
-  <cp:keywords/>
-[...2 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <keywords/>
+  <lastModifiedBy>Jill Pasbrig</lastModifiedBy>
+  <revision>12</revision>
+  <lastPrinted>2004-06-03T17:22:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100004116819EEBBA43B071ADEAABD7CDA0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>