--- v0 (2025-10-09)
+++ v1 (2026-04-15)
@@ -15,76 +15,63 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3397B85F" w14:textId="2BD40251" w:rsidR="0092799A" w:rsidRPr="005D0EAE" w:rsidRDefault="002C0E68" w:rsidP="005C6FD3">
+    <w:p w14:paraId="3397B85F" w14:textId="2BD40251" w:rsidR="0092799A" w:rsidRPr="005D0EAE" w:rsidRDefault="002C0E68" w:rsidP="00CE59B0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="240"/>
-[...4 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E4027">
-        <w:rPr>
-[...4 lines deleted...]
-        <w:t>APPLICATION FOR RESTATED ARTICLES OF INCORPORATION</w:t>
+        <w:t xml:space="preserve">APPLICATION FOR </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE59B0">
+        <w:t>RESTATED ARTICLES OF INCORPORATION</w:t>
       </w:r>
       <w:r w:rsidR="005D0EAE" w:rsidRPr="000E4027">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DAB70D1" w14:textId="2A3ABFF4" w:rsidR="0076613A" w:rsidRPr="0076613A" w:rsidRDefault="00E15FDB" w:rsidP="0076613A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2D3F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Submit one executed copy of the completed application and a</w:t>
       </w:r>
       <w:r w:rsidR="006F1E2A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -625,207 +612,138 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E69CD46" w14:textId="77777777" w:rsidR="00DB55BC" w:rsidRPr="00DB55BC" w:rsidRDefault="00DB55BC" w:rsidP="00DB55BC"/>
     <w:p w14:paraId="04D51425" w14:textId="569DA1A8" w:rsidR="00596719" w:rsidRDefault="00596719" w:rsidP="0028708F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="6360"/>
         </w:tabs>
         <w:sectPr w:rsidR="00596719" w:rsidSect="000E4027">
           <w:headerReference w:type="default" r:id="rId11"/>
           <w:footerReference w:type="default" r:id="rId12"/>
           <w:headerReference w:type="first" r:id="rId13"/>
           <w:footerReference w:type="first" r:id="rId14"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="979" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="272"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EF68CF9" w14:textId="71064B7C" w:rsidR="002F450E" w:rsidRPr="009C40D0" w:rsidRDefault="0048576A" w:rsidP="005D0EAE">
+    <w:p w14:paraId="2EF68CF9" w14:textId="71064B7C" w:rsidR="002F450E" w:rsidRPr="009C40D0" w:rsidRDefault="0048576A" w:rsidP="00CE59B0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:jc w:val="center"/>
-[...2 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
           <w:iCs/>
-          <w:color w:val="03637B"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E4027">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>RESTATED</w:t>
       </w:r>
       <w:r w:rsidR="00AE7538" w:rsidRPr="000E4027">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="002F450E" w:rsidRPr="000E4027">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>ARTICLES OF INCORPORATION</w:t>
       </w:r>
       <w:r w:rsidR="00AE7538" w:rsidRPr="000E4027">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="002F450E" w:rsidRPr="000E4027">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>OF</w:t>
       </w:r>
       <w:r w:rsidR="00AE7538" w:rsidRPr="000E4027">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="002F450E" w:rsidRPr="000E4027">
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-          <w:color w:val="03637B"/>
+          <w:i/>
         </w:rPr>
         <w:t>(B</w:t>
       </w:r>
       <w:r w:rsidR="00B92D63" w:rsidRPr="000E4027">
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-          <w:color w:val="03637B"/>
+          <w:i/>
         </w:rPr>
         <w:t>ANK</w:t>
       </w:r>
       <w:r w:rsidR="002F450E" w:rsidRPr="000E4027">
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-          <w:color w:val="03637B"/>
+          <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="000E4027">
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-          <w:color w:val="03637B"/>
+          <w:i/>
         </w:rPr>
         <w:br/>
         <w:t>(C</w:t>
       </w:r>
       <w:r w:rsidR="00B92D63" w:rsidRPr="000E4027">
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-          <w:color w:val="03637B"/>
+          <w:i/>
         </w:rPr>
         <w:t>ITY</w:t>
       </w:r>
       <w:r w:rsidRPr="000E4027">
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-          <w:color w:val="03637B"/>
+          <w:i/>
         </w:rPr>
         <w:t>/T</w:t>
       </w:r>
       <w:r w:rsidR="00B92D63" w:rsidRPr="000E4027">
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-          <w:color w:val="03637B"/>
+          <w:i/>
         </w:rPr>
         <w:t>OWN</w:t>
       </w:r>
       <w:r w:rsidRPr="000E4027">
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-          <w:color w:val="03637B"/>
+          <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
       <w:r w:rsidRPr="000E4027">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
           <w:iCs/>
-          <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00B92D63" w:rsidRPr="000E4027">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
           <w:iCs/>
-          <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>OWA</w:t>
       </w:r>
       <w:r w:rsidR="005D0EAE" w:rsidRPr="000E4027">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="438AF31D" w14:textId="09C76C3E" w:rsidR="002F450E" w:rsidRPr="00437C28" w:rsidRDefault="002F450E" w:rsidP="004B0A7A">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00437C28">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="007E5D55" w:rsidRPr="00437C28">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pursuant to</w:t>
@@ -2109,67 +2027,51 @@
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>lace)</w:t>
       </w:r>
       <w:r w:rsidR="00BB3CE8" w:rsidRPr="00437C28">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00384155">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00BB3CE8" w:rsidRPr="00437C28">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">for example: the </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> office of the state bank</w:t>
+        <w:t>for example: the principal office of the state bank</w:t>
       </w:r>
       <w:r w:rsidR="00384155">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00BB3CE8" w:rsidRPr="00437C28">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r w:rsidR="00BB3CE8" w:rsidRPr="00437C28">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
@@ -2299,67 +2201,67 @@
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72B05A3F" w14:textId="7D380964" w:rsidR="004258E8" w:rsidRPr="00100255" w:rsidRDefault="004258E8" w:rsidP="004B0A7A">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00437C28">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E26A23" w:rsidRPr="00437C28">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Other provisions not inconsistent with </w:t>
+        <w:t xml:space="preserve">Other provisions </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E26A23" w:rsidRPr="00437C28">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>law</w:t>
+        <w:t>not</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00E26A23" w:rsidRPr="00437C28">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> which the shareholders elect to set forth in the </w:t>
+        <w:t xml:space="preserve"> inconsistent with law which the shareholders elect to set forth in the </w:t>
       </w:r>
       <w:r w:rsidR="00D62769" w:rsidRPr="00437C28">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00E26A23" w:rsidRPr="00437C28">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">estated </w:t>
       </w:r>
       <w:r w:rsidR="00D62769" w:rsidRPr="00437C28">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00E26A23" w:rsidRPr="00437C28">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -3669,116 +3571,75 @@
     <w:p w14:paraId="670D8C8E" w14:textId="77777777" w:rsidR="006F3F02" w:rsidRDefault="006F3F02">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="436DC470" w14:textId="5AA0D4B8" w:rsidR="006F3F02" w:rsidRPr="00821ADD" w:rsidRDefault="006F3F02">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="006F3F02" w:rsidRPr="00821ADD" w:rsidSect="004B76B5">
           <w:headerReference w:type="default" r:id="rId15"/>
           <w:footerReference w:type="default" r:id="rId16"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D07C8B2" w14:textId="19CB7FB0" w:rsidR="002F450E" w:rsidRPr="000E4027" w:rsidRDefault="002F450E" w:rsidP="0008371A">
+    <w:p w14:paraId="4D07C8B2" w14:textId="19CB7FB0" w:rsidR="002F450E" w:rsidRPr="000E4027" w:rsidRDefault="002F450E" w:rsidP="00CE59B0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:jc w:val="center"/>
-[...4 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E4027">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">RESOLUTION OF </w:t>
       </w:r>
       <w:r w:rsidR="006D184D" w:rsidRPr="000E4027">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">THE </w:t>
       </w:r>
       <w:r w:rsidRPr="000E4027">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>BOARD OF DIRECTORS</w:t>
       </w:r>
       <w:r w:rsidR="00B2590C" w:rsidRPr="000E4027">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">TO RESTATE </w:t>
       </w:r>
       <w:r w:rsidR="00420A98" w:rsidRPr="000E4027">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">THE </w:t>
       </w:r>
       <w:r w:rsidR="00B2590C" w:rsidRPr="000E4027">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>ARTICLES OF INCORPORATION</w:t>
       </w:r>
       <w:r w:rsidR="0008371A" w:rsidRPr="000E4027">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E1F0B12" w14:textId="00F8DFAD" w:rsidR="00735E77" w:rsidRPr="00437C28" w:rsidRDefault="002F450E" w:rsidP="00B31C31">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00437C28">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00735E77" w:rsidRPr="00437C28">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Resolved</w:t>
@@ -4506,197 +4367,121 @@
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="253CEF1E" w14:textId="2DAE225F" w:rsidR="003F07BF" w:rsidRPr="00437C28" w:rsidRDefault="003F07BF" w:rsidP="00B31C31">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="194394F3" w14:textId="651A174D" w:rsidR="003F07BF" w:rsidRDefault="00C958D5" w:rsidP="00C958D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5297B295" w14:textId="743C7E48" w:rsidR="002F450E" w:rsidRPr="000E4027" w:rsidRDefault="002F450E" w:rsidP="0008371A">
+    <w:p w14:paraId="5297B295" w14:textId="743C7E48" w:rsidR="002F450E" w:rsidRPr="000E4027" w:rsidRDefault="002F450E" w:rsidP="00CE59B0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:jc w:val="center"/>
-[...4 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E4027">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>NOTICE TO SHAREHOLDERS</w:t>
       </w:r>
       <w:r w:rsidR="00867E5A" w:rsidRPr="000E4027">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="000E4027">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>OF</w:t>
       </w:r>
       <w:r w:rsidR="00867E5A" w:rsidRPr="000E4027">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="000E4027">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00A84BA4" w:rsidRPr="000E4027">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>BANK</w:t>
       </w:r>
       <w:r w:rsidRPr="000E4027">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00867E5A" w:rsidRPr="000E4027">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="000E4027">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="000E4027">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00A84BA4" w:rsidRPr="000E4027">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>ITY</w:t>
       </w:r>
       <w:r w:rsidRPr="000E4027">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>/T</w:t>
       </w:r>
       <w:r w:rsidR="00CF4069" w:rsidRPr="000E4027">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>OWN</w:t>
       </w:r>
       <w:r w:rsidRPr="000E4027">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>), I</w:t>
       </w:r>
       <w:r w:rsidR="00A84BA4" w:rsidRPr="000E4027">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>OWA</w:t>
       </w:r>
       <w:r w:rsidR="0008371A" w:rsidRPr="000E4027">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BD85E85" w14:textId="14667A74" w:rsidR="0062098D" w:rsidRPr="00DE614F" w:rsidRDefault="002F450E" w:rsidP="00B31C31">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0062098D" w:rsidRPr="00DE614F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">You are notified that the annual meeting of the shareholders of </w:t>
       </w:r>
       <w:r w:rsidR="0062098D" w:rsidRPr="00DE614F">
         <w:rPr>
           <w:b/>
@@ -5490,209 +5275,128 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002F450E" w:rsidRPr="00DE614F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For further guidance see </w:t>
       </w:r>
       <w:r w:rsidR="00EA6294">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa Code </w:t>
       </w:r>
       <w:r w:rsidR="002F450E" w:rsidRPr="00DE614F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Section 524.533.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="391B004B" w14:textId="3F469EFE" w:rsidR="002F450E" w:rsidRPr="000E4027" w:rsidRDefault="002F450E" w:rsidP="004B254A">
+    <w:p w14:paraId="391B004B" w14:textId="3F469EFE" w:rsidR="002F450E" w:rsidRPr="000E4027" w:rsidRDefault="002F450E" w:rsidP="00CE59B0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:keepNext w:val="0"/>
-[...6 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E4027">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>NOTICE TO SHAREHOLDERS</w:t>
       </w:r>
       <w:r w:rsidR="00E14BFE" w:rsidRPr="000E4027">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="000E4027">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>OF</w:t>
       </w:r>
       <w:r w:rsidR="00E14BFE" w:rsidRPr="000E4027">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="000E4027">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="000E4027">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="0047694B" w:rsidRPr="000E4027">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>ANK</w:t>
       </w:r>
       <w:r w:rsidRPr="000E4027">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00E14BFE" w:rsidRPr="000E4027">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="000E4027">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="000E4027">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="0047694B" w:rsidRPr="000E4027">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>ITY</w:t>
       </w:r>
       <w:r w:rsidRPr="000E4027">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>/T</w:t>
       </w:r>
       <w:r w:rsidR="0047694B" w:rsidRPr="000E4027">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>OWN</w:t>
       </w:r>
       <w:r w:rsidRPr="000E4027">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>), I</w:t>
       </w:r>
       <w:r w:rsidR="0047694B" w:rsidRPr="000E4027">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>OWA</w:t>
       </w:r>
       <w:r w:rsidR="0008371A" w:rsidRPr="000E4027">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0576C1AF" w14:textId="348465AF" w:rsidR="00B90B78" w:rsidRPr="00DE614F" w:rsidRDefault="002F450E" w:rsidP="00105FE0">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B90B78" w:rsidRPr="00DE614F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">You are notified that a special meeting of the shareholders of </w:t>
       </w:r>
       <w:r w:rsidR="00B90B78" w:rsidRPr="00DE614F">
         <w:rPr>
           <w:b/>
@@ -6569,76 +6273,59 @@
         </w:rPr>
         <w:t>For further guidance see Iowa Code Section 524.533</w:t>
       </w:r>
       <w:r w:rsidR="006372F0" w:rsidRPr="00DE614F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A174595" w14:textId="77777777" w:rsidR="00867EAD" w:rsidRPr="00DE614F" w:rsidRDefault="00867EAD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="00867EAD" w:rsidRPr="00DE614F">
           <w:footerReference w:type="default" r:id="rId17"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D8228C3" w14:textId="7A8E8536" w:rsidR="00AC1DE8" w:rsidRPr="009D256C" w:rsidRDefault="00AC1DE8" w:rsidP="004B254A">
+    <w:p w14:paraId="2D8228C3" w14:textId="7A8E8536" w:rsidR="00AC1DE8" w:rsidRPr="009D256C" w:rsidRDefault="00AC1DE8" w:rsidP="00CE59B0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:keepNext w:val="0"/>
-[...5 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00772779">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>PROXY</w:t>
       </w:r>
       <w:r w:rsidR="009D256C" w:rsidRPr="00772779">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="75628638" w14:textId="77777777" w:rsidR="00AC1DE8" w:rsidRPr="00414F3A" w:rsidRDefault="00AC1DE8" w:rsidP="00AC1DE8">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00414F3A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">I, the undersigned shareholder of </w:t>
       </w:r>
       <w:r w:rsidRPr="00414F3A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
@@ -6943,101 +6630,68 @@
         </w:rPr>
         <w:t>ote: If signed by attorney-in-fact, attach copy of appointment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="707682CC" w14:textId="77777777" w:rsidR="00AC1DE8" w:rsidRDefault="00AC1DE8" w:rsidP="00AC1DE8"/>
     <w:p w14:paraId="1F721BFF" w14:textId="7FAE9F87" w:rsidR="00BA7859" w:rsidRPr="009C40D0" w:rsidRDefault="00BA7859">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="756E76E1" w14:textId="477E9D8B" w:rsidR="00F45AC6" w:rsidRPr="00772779" w:rsidRDefault="002F450E" w:rsidP="003D2F14">
+    <w:p w14:paraId="756E76E1" w14:textId="477E9D8B" w:rsidR="00F45AC6" w:rsidRPr="00772779" w:rsidRDefault="002F450E" w:rsidP="00CE59B0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:keepNext w:val="0"/>
-[...6 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00772779">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>RESOLUTION OF SHAREHOLDERS</w:t>
       </w:r>
       <w:r w:rsidR="00F45AC6" w:rsidRPr="00772779">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00F02A46" w:rsidRPr="00772779">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>TO</w:t>
       </w:r>
       <w:r w:rsidR="00420A98" w:rsidRPr="00772779">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> RESTATE THE ARTICLES OF INCORPORATION</w:t>
       </w:r>
       <w:r w:rsidR="009D256C" w:rsidRPr="00772779">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ACED7A8" w14:textId="5E3005A2" w:rsidR="00EF460C" w:rsidRPr="00414F3A" w:rsidRDefault="002F450E" w:rsidP="00414F3A">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00414F3A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00EF460C" w:rsidRPr="00414F3A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Resolved, that the shareholders of </w:t>
@@ -7654,400 +7308,411 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="63B16B76" w14:textId="77777777" w:rsidR="00296974" w:rsidRDefault="00296974" w:rsidP="00296974"/>
     <w:sectPr w:rsidR="00296974" w:rsidSect="00867EAD">
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4BF5E78C" w14:textId="77777777" w:rsidR="007E7349" w:rsidRDefault="007E7349">
+    <w:p w14:paraId="4677F4AF" w14:textId="77777777" w:rsidR="00AB0AD6" w:rsidRDefault="00AB0AD6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="05759CF8" w14:textId="77777777" w:rsidR="007E7349" w:rsidRDefault="007E7349">
+    <w:p w14:paraId="35E5FE7F" w14:textId="77777777" w:rsidR="00AB0AD6" w:rsidRDefault="00AB0AD6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="64FBD2ED" w14:textId="77777777" w:rsidR="007E7349" w:rsidRDefault="007E7349">
+    <w:p w14:paraId="520821D4" w14:textId="77777777" w:rsidR="00AB0AD6" w:rsidRDefault="00AB0AD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="38A420DC" w14:textId="5C154581" w:rsidR="00EB76A5" w:rsidRPr="00851BA8" w:rsidRDefault="00696FDC" w:rsidP="00851BA8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="9270"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
       <w:t>Effective March 2021</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="433B1479" w14:textId="503943E4" w:rsidR="00960CA2" w:rsidRDefault="00960CA2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Effective </w:t>
     </w:r>
     <w:r w:rsidR="005D36B2">
       <w:t>July 2022</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4966B923" w14:textId="0A0ABBB7" w:rsidR="00EB76A5" w:rsidRPr="004258E8" w:rsidRDefault="00EB76A5" w:rsidP="004258E8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="533A0F65" w14:textId="64CDC58F" w:rsidR="00EB76A5" w:rsidRPr="003F08B2" w:rsidRDefault="00EB76A5" w:rsidP="00D868C3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="9270"/>
       </w:tabs>
       <w:rPr>
         <w:iCs/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="031FFD4A" w14:textId="415768DD" w:rsidR="00EB76A5" w:rsidRPr="00740F44" w:rsidRDefault="00EB76A5" w:rsidP="00740F44">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="9270"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0FCB346A" w14:textId="77777777" w:rsidR="007E7349" w:rsidRDefault="007E7349">
+    <w:p w14:paraId="6EC02E1A" w14:textId="77777777" w:rsidR="00AB0AD6" w:rsidRDefault="00AB0AD6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6AF8C656" w14:textId="77777777" w:rsidR="007E7349" w:rsidRDefault="007E7349">
+    <w:p w14:paraId="17EA8A08" w14:textId="77777777" w:rsidR="00AB0AD6" w:rsidRDefault="00AB0AD6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2B5FEF38" w14:textId="77777777" w:rsidR="007E7349" w:rsidRDefault="007E7349">
+    <w:p w14:paraId="6365D401" w14:textId="77777777" w:rsidR="00AB0AD6" w:rsidRDefault="00AB0AD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="760A5973" w14:textId="394FB94D" w:rsidR="00365768" w:rsidRDefault="00E35C0B" w:rsidP="00365768">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-1440" w:right="-1440"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6993FEA9" wp14:editId="2E8B83E5">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6993FEA9" wp14:editId="54C05EB5">
           <wp:extent cx="6800850" cy="885825"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="7" name="Picture 7"/>
+          <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+          <wp:docPr id="7" name="Picture 7">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 9"/>
+                  <pic:cNvPr id="7" name="Picture 7">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6800850" cy="885825"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="56110A64" w14:textId="77777777" w:rsidR="000E4027" w:rsidRDefault="000E4027" w:rsidP="000E4027">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="dashDotStroked" w:sz="24" w:space="1" w:color="067070"/>
       </w:pBdr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3793AECE" wp14:editId="37A5F006">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3793AECE" wp14:editId="7722B824">
           <wp:extent cx="4334265" cy="792482"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="744627801" name="Picture 1" descr="A screenshot of a video game&#10;&#10;Description automatically generated with low confidence"/>
+          <wp:docPr id="744627801" name="Picture 1" descr="Iowa Division of Banking logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="744627801" name="Picture 1" descr="A screenshot of a video game&#10;&#10;Description automatically generated with low confidence"/>
+                  <pic:cNvPr id="744627801" name="Picture 1" descr="Iowa Division of Banking logo"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="4334265" cy="792482"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="66C891F1" w14:textId="77777777" w:rsidR="000E4027" w:rsidRDefault="000E4027" w:rsidP="003149BA">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="dashDotStroked" w:sz="24" w:space="1" w:color="067070"/>
       </w:pBdr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="12DA272A" w14:textId="77777777" w:rsidR="003A2D78" w:rsidRPr="004B254A" w:rsidRDefault="003A2D78" w:rsidP="004B254A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="9E9EBB44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06633F69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D7F45084"/>
@@ -8171,52 +7836,52 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="373236889">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1547914536">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1525703645">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:val="bestFit" w:percent="219"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
@@ -8251,50 +7916,51 @@
     <w:rsid w:val="000D3014"/>
     <w:rsid w:val="000D47C8"/>
     <w:rsid w:val="000D4842"/>
     <w:rsid w:val="000D5C19"/>
     <w:rsid w:val="000E36D9"/>
     <w:rsid w:val="000E4027"/>
     <w:rsid w:val="000E7C2C"/>
     <w:rsid w:val="000F3FC5"/>
     <w:rsid w:val="00100255"/>
     <w:rsid w:val="00105FE0"/>
     <w:rsid w:val="00110179"/>
     <w:rsid w:val="00112FE9"/>
     <w:rsid w:val="00120D52"/>
     <w:rsid w:val="00123890"/>
     <w:rsid w:val="001368B7"/>
     <w:rsid w:val="001369B6"/>
     <w:rsid w:val="0013730D"/>
     <w:rsid w:val="00145C76"/>
     <w:rsid w:val="00146675"/>
     <w:rsid w:val="00146E07"/>
     <w:rsid w:val="00152192"/>
     <w:rsid w:val="00153067"/>
     <w:rsid w:val="001564D3"/>
     <w:rsid w:val="001613AC"/>
     <w:rsid w:val="001619E7"/>
+    <w:rsid w:val="00162251"/>
     <w:rsid w:val="001626E3"/>
     <w:rsid w:val="001646F7"/>
     <w:rsid w:val="0017013F"/>
     <w:rsid w:val="00172E7C"/>
     <w:rsid w:val="00181E43"/>
     <w:rsid w:val="001857E3"/>
     <w:rsid w:val="001A50A0"/>
     <w:rsid w:val="001B0057"/>
     <w:rsid w:val="001B324D"/>
     <w:rsid w:val="001B3E6A"/>
     <w:rsid w:val="001B4F7A"/>
     <w:rsid w:val="001B69BA"/>
     <w:rsid w:val="001C38C5"/>
     <w:rsid w:val="001C391F"/>
     <w:rsid w:val="001C4594"/>
     <w:rsid w:val="001C5D4F"/>
     <w:rsid w:val="001D60F0"/>
     <w:rsid w:val="001E068E"/>
     <w:rsid w:val="001E1EEC"/>
     <w:rsid w:val="001E4F0D"/>
     <w:rsid w:val="001F475C"/>
     <w:rsid w:val="001F7133"/>
     <w:rsid w:val="001F795E"/>
     <w:rsid w:val="001F7E3A"/>
     <w:rsid w:val="001F7E3B"/>
@@ -8307,50 +7973,51 @@
     <w:rsid w:val="002323D6"/>
     <w:rsid w:val="0023433F"/>
     <w:rsid w:val="002376ED"/>
     <w:rsid w:val="002411FB"/>
     <w:rsid w:val="002440DD"/>
     <w:rsid w:val="0024649D"/>
     <w:rsid w:val="002607ED"/>
     <w:rsid w:val="0026143C"/>
     <w:rsid w:val="0026756A"/>
     <w:rsid w:val="00267AFC"/>
     <w:rsid w:val="00272787"/>
     <w:rsid w:val="00275BB5"/>
     <w:rsid w:val="002809AB"/>
     <w:rsid w:val="002848A7"/>
     <w:rsid w:val="0028674E"/>
     <w:rsid w:val="00286FAC"/>
     <w:rsid w:val="0028708F"/>
     <w:rsid w:val="002966C6"/>
     <w:rsid w:val="00296974"/>
     <w:rsid w:val="002B6F42"/>
     <w:rsid w:val="002C01E3"/>
     <w:rsid w:val="002C0E68"/>
     <w:rsid w:val="002C280E"/>
     <w:rsid w:val="002C7074"/>
     <w:rsid w:val="002D411E"/>
+    <w:rsid w:val="002D4A4A"/>
     <w:rsid w:val="002D68E1"/>
     <w:rsid w:val="002E2C89"/>
     <w:rsid w:val="002F450E"/>
     <w:rsid w:val="002F6079"/>
     <w:rsid w:val="00306805"/>
     <w:rsid w:val="003149BA"/>
     <w:rsid w:val="00316747"/>
     <w:rsid w:val="00325FAF"/>
     <w:rsid w:val="00335C74"/>
     <w:rsid w:val="00354E5B"/>
     <w:rsid w:val="003577E0"/>
     <w:rsid w:val="00360F32"/>
     <w:rsid w:val="003612D6"/>
     <w:rsid w:val="00362495"/>
     <w:rsid w:val="00365768"/>
     <w:rsid w:val="00372261"/>
     <w:rsid w:val="00381BAF"/>
     <w:rsid w:val="00382451"/>
     <w:rsid w:val="00384155"/>
     <w:rsid w:val="00384C43"/>
     <w:rsid w:val="0038750B"/>
     <w:rsid w:val="003908A4"/>
     <w:rsid w:val="00390FFB"/>
     <w:rsid w:val="00391AA1"/>
     <w:rsid w:val="00392BDA"/>
@@ -8430,50 +8097,51 @@
     <w:rsid w:val="005D0EAE"/>
     <w:rsid w:val="005D36B2"/>
     <w:rsid w:val="005E369F"/>
     <w:rsid w:val="005F229A"/>
     <w:rsid w:val="005F37BB"/>
     <w:rsid w:val="005F52E2"/>
     <w:rsid w:val="006078F7"/>
     <w:rsid w:val="00610108"/>
     <w:rsid w:val="00614E3B"/>
     <w:rsid w:val="0062098D"/>
     <w:rsid w:val="00631E60"/>
     <w:rsid w:val="00632F36"/>
     <w:rsid w:val="00633C38"/>
     <w:rsid w:val="0063406A"/>
     <w:rsid w:val="00637171"/>
     <w:rsid w:val="006372F0"/>
     <w:rsid w:val="00643B7B"/>
     <w:rsid w:val="00663EF2"/>
     <w:rsid w:val="00664A86"/>
     <w:rsid w:val="0067221D"/>
     <w:rsid w:val="0069397C"/>
     <w:rsid w:val="00696FDC"/>
     <w:rsid w:val="006A1C79"/>
     <w:rsid w:val="006A2748"/>
     <w:rsid w:val="006A6BCA"/>
+    <w:rsid w:val="006B316F"/>
     <w:rsid w:val="006B3C47"/>
     <w:rsid w:val="006B4376"/>
     <w:rsid w:val="006C3F3D"/>
     <w:rsid w:val="006C5232"/>
     <w:rsid w:val="006D184D"/>
     <w:rsid w:val="006F1E2A"/>
     <w:rsid w:val="006F26D1"/>
     <w:rsid w:val="006F3F02"/>
     <w:rsid w:val="006F4BE3"/>
     <w:rsid w:val="006F6803"/>
     <w:rsid w:val="00700462"/>
     <w:rsid w:val="00702E6B"/>
     <w:rsid w:val="00704826"/>
     <w:rsid w:val="00712E26"/>
     <w:rsid w:val="007212F6"/>
     <w:rsid w:val="00735E77"/>
     <w:rsid w:val="00740F44"/>
     <w:rsid w:val="00745095"/>
     <w:rsid w:val="00760CE1"/>
     <w:rsid w:val="00761EE1"/>
     <w:rsid w:val="00762CC0"/>
     <w:rsid w:val="00765B07"/>
     <w:rsid w:val="0076613A"/>
     <w:rsid w:val="00767A7D"/>
     <w:rsid w:val="00770810"/>
@@ -8519,150 +8187,155 @@
     <w:rsid w:val="008C2265"/>
     <w:rsid w:val="008C7B1D"/>
     <w:rsid w:val="008D038F"/>
     <w:rsid w:val="008E2D56"/>
     <w:rsid w:val="008F374F"/>
     <w:rsid w:val="008F64E9"/>
     <w:rsid w:val="00906CD5"/>
     <w:rsid w:val="00910D62"/>
     <w:rsid w:val="00915DA0"/>
     <w:rsid w:val="009235D5"/>
     <w:rsid w:val="00926AEB"/>
     <w:rsid w:val="0092799A"/>
     <w:rsid w:val="0093019F"/>
     <w:rsid w:val="009359B1"/>
     <w:rsid w:val="00943667"/>
     <w:rsid w:val="00944517"/>
     <w:rsid w:val="00945F97"/>
     <w:rsid w:val="009530BC"/>
     <w:rsid w:val="009546FD"/>
     <w:rsid w:val="00960CA2"/>
     <w:rsid w:val="009615D4"/>
     <w:rsid w:val="00964536"/>
     <w:rsid w:val="00973D13"/>
     <w:rsid w:val="00986102"/>
     <w:rsid w:val="00993A11"/>
+    <w:rsid w:val="009A20BA"/>
     <w:rsid w:val="009B5AB4"/>
     <w:rsid w:val="009C1D69"/>
     <w:rsid w:val="009C3E3F"/>
     <w:rsid w:val="009C40D0"/>
     <w:rsid w:val="009C5679"/>
     <w:rsid w:val="009C7340"/>
     <w:rsid w:val="009D14AB"/>
     <w:rsid w:val="009D256C"/>
     <w:rsid w:val="009D4B2D"/>
     <w:rsid w:val="009D56E7"/>
     <w:rsid w:val="009D6CB0"/>
     <w:rsid w:val="009E48DA"/>
     <w:rsid w:val="009E69A5"/>
     <w:rsid w:val="009F2FAD"/>
     <w:rsid w:val="009F50D5"/>
     <w:rsid w:val="009F55DD"/>
     <w:rsid w:val="009F5CDA"/>
     <w:rsid w:val="00A023EC"/>
     <w:rsid w:val="00A02DCF"/>
     <w:rsid w:val="00A04D56"/>
     <w:rsid w:val="00A07B03"/>
     <w:rsid w:val="00A13252"/>
     <w:rsid w:val="00A13E6C"/>
     <w:rsid w:val="00A26BD2"/>
     <w:rsid w:val="00A41308"/>
     <w:rsid w:val="00A42C85"/>
     <w:rsid w:val="00A51A2D"/>
     <w:rsid w:val="00A56E78"/>
     <w:rsid w:val="00A64922"/>
     <w:rsid w:val="00A6532E"/>
     <w:rsid w:val="00A815D9"/>
     <w:rsid w:val="00A84BA4"/>
+    <w:rsid w:val="00AB0AD6"/>
     <w:rsid w:val="00AB72FC"/>
     <w:rsid w:val="00AB7849"/>
     <w:rsid w:val="00AC1DE8"/>
     <w:rsid w:val="00AC427C"/>
     <w:rsid w:val="00AC4410"/>
     <w:rsid w:val="00AC49ED"/>
     <w:rsid w:val="00AC5E38"/>
     <w:rsid w:val="00AE1590"/>
     <w:rsid w:val="00AE7538"/>
     <w:rsid w:val="00AE775A"/>
     <w:rsid w:val="00B0141B"/>
     <w:rsid w:val="00B015D1"/>
     <w:rsid w:val="00B039D1"/>
     <w:rsid w:val="00B05915"/>
     <w:rsid w:val="00B07A37"/>
     <w:rsid w:val="00B21361"/>
     <w:rsid w:val="00B21D75"/>
     <w:rsid w:val="00B2590C"/>
     <w:rsid w:val="00B25FB5"/>
     <w:rsid w:val="00B31C31"/>
     <w:rsid w:val="00B35804"/>
     <w:rsid w:val="00B35BEC"/>
     <w:rsid w:val="00B62A9E"/>
     <w:rsid w:val="00B70CB3"/>
     <w:rsid w:val="00B74ACF"/>
     <w:rsid w:val="00B76316"/>
     <w:rsid w:val="00B90B78"/>
     <w:rsid w:val="00B92D63"/>
     <w:rsid w:val="00BA2A02"/>
     <w:rsid w:val="00BA5473"/>
     <w:rsid w:val="00BA68BC"/>
     <w:rsid w:val="00BA7859"/>
     <w:rsid w:val="00BB3CE8"/>
     <w:rsid w:val="00BC41CA"/>
     <w:rsid w:val="00BC47D0"/>
     <w:rsid w:val="00BC60E8"/>
     <w:rsid w:val="00BC64A4"/>
     <w:rsid w:val="00BD5C7C"/>
+    <w:rsid w:val="00BE0DAE"/>
     <w:rsid w:val="00BE1BB5"/>
     <w:rsid w:val="00BE5CFB"/>
     <w:rsid w:val="00BF4814"/>
     <w:rsid w:val="00BF7221"/>
     <w:rsid w:val="00C0215B"/>
     <w:rsid w:val="00C062F4"/>
     <w:rsid w:val="00C065B3"/>
     <w:rsid w:val="00C074E0"/>
     <w:rsid w:val="00C0769A"/>
     <w:rsid w:val="00C2117A"/>
+    <w:rsid w:val="00C2151F"/>
     <w:rsid w:val="00C21F7D"/>
     <w:rsid w:val="00C238E4"/>
     <w:rsid w:val="00C319FB"/>
     <w:rsid w:val="00C32113"/>
     <w:rsid w:val="00C35D2C"/>
     <w:rsid w:val="00C45930"/>
     <w:rsid w:val="00C46888"/>
     <w:rsid w:val="00C473CF"/>
     <w:rsid w:val="00C66F28"/>
     <w:rsid w:val="00C874E0"/>
     <w:rsid w:val="00C958D5"/>
     <w:rsid w:val="00CA68E7"/>
     <w:rsid w:val="00CA6D31"/>
     <w:rsid w:val="00CB2D3F"/>
     <w:rsid w:val="00CB7F56"/>
     <w:rsid w:val="00CC0243"/>
     <w:rsid w:val="00CE171D"/>
     <w:rsid w:val="00CE241B"/>
     <w:rsid w:val="00CE2BEF"/>
     <w:rsid w:val="00CE38FD"/>
+    <w:rsid w:val="00CE59B0"/>
     <w:rsid w:val="00CF39C7"/>
     <w:rsid w:val="00CF4069"/>
     <w:rsid w:val="00D03C32"/>
     <w:rsid w:val="00D241D6"/>
     <w:rsid w:val="00D25770"/>
     <w:rsid w:val="00D258CD"/>
     <w:rsid w:val="00D26287"/>
     <w:rsid w:val="00D3317C"/>
     <w:rsid w:val="00D369F2"/>
     <w:rsid w:val="00D40702"/>
     <w:rsid w:val="00D4264C"/>
     <w:rsid w:val="00D4719F"/>
     <w:rsid w:val="00D523C6"/>
     <w:rsid w:val="00D557CD"/>
     <w:rsid w:val="00D602D9"/>
     <w:rsid w:val="00D60E61"/>
     <w:rsid w:val="00D62769"/>
     <w:rsid w:val="00D62D3F"/>
     <w:rsid w:val="00D66025"/>
     <w:rsid w:val="00D6653A"/>
     <w:rsid w:val="00D67293"/>
     <w:rsid w:val="00D767D1"/>
     <w:rsid w:val="00D80852"/>
     <w:rsid w:val="00D86367"/>
     <w:rsid w:val="00D868C3"/>
@@ -8681,50 +8354,51 @@
     <w:rsid w:val="00DF7518"/>
     <w:rsid w:val="00E00223"/>
     <w:rsid w:val="00E0302E"/>
     <w:rsid w:val="00E13BCC"/>
     <w:rsid w:val="00E14BFE"/>
     <w:rsid w:val="00E15FDB"/>
     <w:rsid w:val="00E2041D"/>
     <w:rsid w:val="00E2388D"/>
     <w:rsid w:val="00E26A23"/>
     <w:rsid w:val="00E35C0B"/>
     <w:rsid w:val="00E35E48"/>
     <w:rsid w:val="00E50881"/>
     <w:rsid w:val="00E5370B"/>
     <w:rsid w:val="00E5460B"/>
     <w:rsid w:val="00E641A3"/>
     <w:rsid w:val="00E72B8C"/>
     <w:rsid w:val="00E77A96"/>
     <w:rsid w:val="00E87568"/>
     <w:rsid w:val="00E96E59"/>
     <w:rsid w:val="00EA16C9"/>
     <w:rsid w:val="00EA2CA3"/>
     <w:rsid w:val="00EA6294"/>
     <w:rsid w:val="00EB080F"/>
     <w:rsid w:val="00EB2749"/>
     <w:rsid w:val="00EB4526"/>
+    <w:rsid w:val="00EB471B"/>
     <w:rsid w:val="00EB76A5"/>
     <w:rsid w:val="00EC0B12"/>
     <w:rsid w:val="00EC1261"/>
     <w:rsid w:val="00ED7C1D"/>
     <w:rsid w:val="00EE03A3"/>
     <w:rsid w:val="00EF24D3"/>
     <w:rsid w:val="00EF460C"/>
     <w:rsid w:val="00EF60EE"/>
     <w:rsid w:val="00F023E0"/>
     <w:rsid w:val="00F02A46"/>
     <w:rsid w:val="00F105A9"/>
     <w:rsid w:val="00F14B5B"/>
     <w:rsid w:val="00F16226"/>
     <w:rsid w:val="00F27A54"/>
     <w:rsid w:val="00F30FC9"/>
     <w:rsid w:val="00F3157B"/>
     <w:rsid w:val="00F41A8E"/>
     <w:rsid w:val="00F45AC6"/>
     <w:rsid w:val="00F46D5F"/>
     <w:rsid w:val="00F519E7"/>
     <w:rsid w:val="00F53794"/>
     <w:rsid w:val="00F63BE6"/>
     <w:rsid w:val="00F70680"/>
     <w:rsid w:val="00F90569"/>
     <w:rsid w:val="00F91574"/>
@@ -8747,51 +8421,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0D3BD420"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{96BC5F64-F2E0-4A1D-817B-7CF750EA670F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
@@ -9055,60 +8729,63 @@
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00CA6D31"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00CA6D31"/>
+    <w:rsid w:val="00CE59B0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="320" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
-      <w:color w:val="2F5496"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CA6D31"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
       <w:color w:val="404040"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
@@ -9261,51 +8938,50 @@
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CA6D31"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="44546A"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
@@ -9368,54 +9044,56 @@
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0038750B"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00CA6D31"/>
     <w:pPr>
       <w:spacing w:line="252" w:lineRule="exact"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00CA6D31"/>
+    <w:rsid w:val="00CE59B0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
-      <w:color w:val="2F5496"/>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00CA6D31"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:spacing w:val="5"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CA6D31"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
@@ -9778,51 +9456,51 @@
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:rsid w:val="00D62769"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00146675"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="110250498">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1178274344">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10410,115 +10088,108 @@
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F6BE56A-3CB8-41BD-A91E-2C69429290EA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
     <ds:schemaRef ds:uri="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6D5978D-DE35-41F8-90B7-ABFF2B0B0087}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="9da1b2cb-23de-4d27-96f0-c0a87e793125"/>
     <ds:schemaRef ds:uri="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3CEFA62-4022-4F9A-A724-AD1AF8F1C938}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{a9bc8cfd-9b51-41b5-9523-fdea261bf622}" enabled="0" method="" siteId="{a9bc8cfd-9b51-41b5-9523-fdea261bf622}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>1566</Words>
-  <Characters>8393</Characters>
+  <Words>1595</Words>
+  <Characters>8364</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>69</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>238</Lines>
+  <Paragraphs>103</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>APPLICATION FOR APPROVAL OF</vt:lpstr>
+      <vt:lpstr>IDOB Restate Articles of Incorporation - Bank Application</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>IDOB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9940</CharactersWithSpaces>
+  <CharactersWithSpaces>9856</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>APPLICATION FOR APPROVAL OF</dc:title>
+  <dc:title>IDOB Restate Articles of Incorporation - Bank Application</dc:title>
   <dc:subject/>
   <dc:creator>Kathy Johnson</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100004116819EEBBA43B071ADEAABD7CDA0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>