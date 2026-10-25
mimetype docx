--- v1 (2026-04-15)
+++ v2 (2026-10-25)
@@ -17,3171 +17,3172 @@
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3397B85F" w14:textId="2BD40251" w:rsidR="0092799A" w:rsidRPr="005D0EAE" w:rsidRDefault="002C0E68" w:rsidP="00CE59B0">
+    <w:p w:rsidRPr="005D0EAE" w:rsidR="0092799A" w:rsidP="00CE59B0" w:rsidRDefault="002C0E68" w14:paraId="3397B85F" w14:textId="2BD40251">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="000E4027">
         <w:t xml:space="preserve">APPLICATION FOR </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE59B0">
         <w:t>RESTATED ARTICLES OF INCORPORATION</w:t>
       </w:r>
-      <w:r w:rsidR="005D0EAE" w:rsidRPr="000E4027">
+      <w:r w:rsidRPr="000E4027" w:rsidR="005D0EAE">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DAB70D1" w14:textId="2A3ABFF4" w:rsidR="0076613A" w:rsidRPr="0076613A" w:rsidRDefault="00E15FDB" w:rsidP="0076613A">
+    <w:p w:rsidRPr="0076613A" w:rsidR="0076613A" w:rsidP="0076613A" w:rsidRDefault="00E15FDB" w14:paraId="5DAB70D1" w14:textId="6CC926D9">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB2D3F">
+      <w:r w:rsidRPr="7BB517AB" w:rsidR="00E15FDB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Submit one executed copy of the completed application and a</w:t>
       </w:r>
-      <w:r w:rsidR="006F1E2A">
+      <w:r w:rsidRPr="7BB517AB" w:rsidR="006F1E2A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>pplicable</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2D3F">
+      <w:r w:rsidRPr="7BB517AB" w:rsidR="00E15FDB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> supplement</w:t>
       </w:r>
-      <w:r w:rsidR="006F1E2A">
+      <w:r w:rsidRPr="7BB517AB" w:rsidR="006F1E2A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>al documents</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2D3F">
+      <w:r w:rsidRPr="7BB517AB" w:rsidR="00E15FDB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> t</w:t>
       </w:r>
-      <w:r w:rsidR="00C0769A">
+      <w:r w:rsidRPr="7BB517AB" w:rsidR="00C0769A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">hrough </w:t>
       </w:r>
-      <w:r w:rsidR="00BD5C7C">
+      <w:r w:rsidRPr="7BB517AB" w:rsidR="00BD5C7C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the online submission portal</w:t>
       </w:r>
-      <w:r w:rsidR="003A1358">
+      <w:r w:rsidRPr="7BB517AB" w:rsidR="003A1358">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on the Iowa Division of Banking websi</w:t>
       </w:r>
-      <w:r w:rsidR="008601C2">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00CB2D3F">
+      <w:r w:rsidRPr="7BB517AB" w:rsidR="008601C2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7BB517AB" w:rsidR="008601C2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7BB517AB" w:rsidR="00E15FDB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">All information is to be sent </w:t>
       </w:r>
-      <w:r w:rsidR="001613AC" w:rsidRPr="00CB2D3F">
+      <w:r w:rsidRPr="7BB517AB" w:rsidR="001613AC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2D3F">
+      <w:r w:rsidRPr="7BB517AB" w:rsidR="00E15FDB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2D3F">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="7BB517AB" w:rsidR="00E15FDB">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>one</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2D3F">
-[...55 lines deleted...]
-      <w:r w:rsidRPr="00CB2D3F">
+      <w:r w:rsidRPr="7BB517AB" w:rsidR="00E15FDB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> file in Microsoft Word or Adobe PDF format</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7BB517AB" w:rsidR="00E15FDB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:r w:rsidR="0085221F" w:rsidRPr="00CB2D3F">
-[...6 lines deleted...]
-      <w:r w:rsidR="00DE2EA2" w:rsidRPr="00DE2EA2">
+      <w:r w:rsidRPr="7BB517AB" w:rsidR="00E00223">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The file size cannot exceed 25 megabytes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7BB517AB" w:rsidR="00E00223">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7BB517AB" w:rsidR="00E15FDB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Once uploaded, instructions will be provided on paying </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7BB517AB" w:rsidR="001613AC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>$50</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7BB517AB" w:rsidR="64EE15FE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which will be collected and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7BB517AB" w:rsidR="64EE15FE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>submitted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7BB517AB" w:rsidR="64EE15FE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the Secretary of State for filing.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7BB517AB" w:rsidR="0076613A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>The bank may consult an attorney to draft or review the applicable legal documents, if desired.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="113D6588" w14:textId="0C0ABC0F" w:rsidR="00E15FDB" w:rsidRPr="00CB2D3F" w:rsidRDefault="00E15FDB" w:rsidP="000D3014">
+    <w:p w:rsidRPr="00CB2D3F" w:rsidR="00E15FDB" w:rsidP="000D3014" w:rsidRDefault="00E15FDB" w14:paraId="113D6588" w14:textId="0C0ABC0F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00255DD2" w14:textId="36F13C02" w:rsidR="0088579D" w:rsidRPr="00CB2D3F" w:rsidRDefault="0088579D" w:rsidP="000D3014">
+    <w:p w:rsidRPr="00CB2D3F" w:rsidR="0088579D" w:rsidP="000D3014" w:rsidRDefault="0088579D" w14:paraId="00255DD2" w14:textId="36F13C02">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2D3F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The following items are to be submitted:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B6CC67A" w14:textId="3B992C6C" w:rsidR="00E15FDB" w:rsidRPr="00CB2D3F" w:rsidRDefault="00E5460B" w:rsidP="000D3014">
+    <w:p w:rsidRPr="00CB2D3F" w:rsidR="00E15FDB" w:rsidP="000D3014" w:rsidRDefault="00E5460B" w14:paraId="7B6CC67A" w14:textId="3B992C6C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2D3F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">One </w:t>
       </w:r>
-      <w:r w:rsidR="00BE1BB5" w:rsidRPr="00CB2D3F">
+      <w:r w:rsidRPr="00CB2D3F" w:rsidR="00BE1BB5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">notarized </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB2D3F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>copy</w:t>
       </w:r>
-      <w:r w:rsidR="00F53794" w:rsidRPr="00CB2D3F">
+      <w:r w:rsidRPr="00CB2D3F" w:rsidR="00F53794">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0054612E" w:rsidRPr="00CB2D3F">
+      <w:r w:rsidRPr="00CB2D3F" w:rsidR="0054612E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidR="00F53794" w:rsidRPr="00CB2D3F">
+      <w:r w:rsidRPr="00CB2D3F" w:rsidR="00F53794">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
-      <w:r w:rsidR="0054612E" w:rsidRPr="00CB2D3F">
+      <w:r w:rsidRPr="00CB2D3F" w:rsidR="0054612E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Restated Articles of Incorporation conforming to the requirements of </w:t>
       </w:r>
       <w:r w:rsidR="00765B07">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa Code </w:t>
       </w:r>
-      <w:r w:rsidR="0054612E" w:rsidRPr="002440DD">
+      <w:r w:rsidRPr="002440DD" w:rsidR="0054612E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sections 524.302, 524.532, and 524.1508</w:t>
       </w:r>
-      <w:r w:rsidR="0054612E" w:rsidRPr="00CB2D3F">
+      <w:r w:rsidRPr="00CB2D3F" w:rsidR="0054612E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00D62769" w:rsidRPr="00CB2D3F">
+      <w:r w:rsidRPr="00CB2D3F" w:rsidR="00D62769">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0054612E" w:rsidRPr="00CB2D3F">
+      <w:r w:rsidRPr="00CB2D3F" w:rsidR="0054612E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A template is provided below under “Restated Articles of Incorporation</w:t>
       </w:r>
-      <w:r w:rsidR="00E15FDB" w:rsidRPr="00CB2D3F">
+      <w:r w:rsidRPr="00CB2D3F" w:rsidR="00E15FDB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17073FBE" w14:textId="3E38AF00" w:rsidR="00E15FDB" w:rsidRPr="00CB2D3F" w:rsidRDefault="002F450E" w:rsidP="000D3014">
+    <w:p w:rsidRPr="00CB2D3F" w:rsidR="00E15FDB" w:rsidP="000D3014" w:rsidRDefault="002F450E" w14:paraId="17073FBE" w14:textId="3E38AF00">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2D3F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Resolution of the board of directors</w:t>
       </w:r>
-      <w:r w:rsidR="00E15FDB" w:rsidRPr="00CB2D3F">
+      <w:r w:rsidRPr="00CB2D3F" w:rsidR="00E15FDB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  A template is provided below under “Resolution </w:t>
       </w:r>
       <w:r w:rsidR="00C35D2C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidR="00C062F4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00C35D2C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>he</w:t>
       </w:r>
-      <w:r w:rsidR="00E15FDB" w:rsidRPr="00CB2D3F">
+      <w:r w:rsidRPr="00CB2D3F" w:rsidR="00E15FDB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Board of Directors.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C251499" w14:textId="2C52DF3D" w:rsidR="00E15FDB" w:rsidRPr="00CB2D3F" w:rsidRDefault="002F450E" w:rsidP="000D3014">
+    <w:p w:rsidRPr="00CB2D3F" w:rsidR="00E15FDB" w:rsidP="000D3014" w:rsidRDefault="002F450E" w14:paraId="0C251499" w14:textId="2C52DF3D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2D3F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Copy </w:t>
       </w:r>
-      <w:r w:rsidR="00580E84" w:rsidRPr="00CB2D3F">
+      <w:r w:rsidRPr="00CB2D3F" w:rsidR="00580E84">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
-      <w:r w:rsidR="000E36D9" w:rsidRPr="00CB2D3F">
+      <w:r w:rsidRPr="00CB2D3F" w:rsidR="000E36D9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00580E84" w:rsidRPr="00CB2D3F">
+      <w:r w:rsidRPr="00CB2D3F" w:rsidR="00580E84">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">notice of meeting given to </w:t>
       </w:r>
       <w:r w:rsidR="004173F2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00580E84" w:rsidRPr="00CB2D3F">
+      <w:r w:rsidRPr="00CB2D3F" w:rsidR="00580E84">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">shareholders conforming to the requirements of </w:t>
       </w:r>
       <w:r w:rsidR="009F50D5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa Code </w:t>
       </w:r>
-      <w:r w:rsidR="00580E84" w:rsidRPr="00CB2D3F">
+      <w:r w:rsidRPr="00CB2D3F" w:rsidR="00580E84">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Section 524.533 setting forth the resolution to be adopted.  </w:t>
       </w:r>
       <w:r w:rsidR="00590EB8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00580E84" w:rsidRPr="00CB2D3F">
+      <w:r w:rsidRPr="00CB2D3F" w:rsidR="00580E84">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>emplate</w:t>
       </w:r>
       <w:r w:rsidR="00590EB8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00580E84" w:rsidRPr="00CB2D3F">
+      <w:r w:rsidRPr="00CB2D3F" w:rsidR="00580E84">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00590EB8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
-      <w:r w:rsidR="00580E84" w:rsidRPr="00CB2D3F">
+      <w:r w:rsidRPr="00CB2D3F" w:rsidR="00580E84">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> provided below under </w:t>
       </w:r>
-      <w:r w:rsidR="00E15FDB" w:rsidRPr="00CB2D3F">
+      <w:r w:rsidRPr="00CB2D3F" w:rsidR="00E15FDB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“Notice to Shareholders.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0593EA62" w14:textId="06B52EAD" w:rsidR="002F450E" w:rsidRPr="00437C28" w:rsidRDefault="002F450E" w:rsidP="000D3014">
+    <w:p w:rsidRPr="00437C28" w:rsidR="002F450E" w:rsidP="000D3014" w:rsidRDefault="002F450E" w14:paraId="0593EA62" w14:textId="06B52EAD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2D3F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Resolution </w:t>
       </w:r>
-      <w:r w:rsidR="0048576A" w:rsidRPr="00CB2D3F">
+      <w:r w:rsidRPr="00CB2D3F" w:rsidR="0048576A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>adopted by</w:t>
       </w:r>
       <w:r w:rsidR="00745095">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
-      <w:r w:rsidR="0048576A" w:rsidRPr="00CB2D3F">
+      <w:r w:rsidRPr="00CB2D3F" w:rsidR="0048576A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> shareholders or certification to the effect that the resolution as set </w:t>
       </w:r>
-      <w:r w:rsidR="0048576A" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="0048576A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">forth in the notice of the meeting was adopted by the shareholders.  A template is provided below under </w:t>
       </w:r>
-      <w:r w:rsidR="00E15FDB" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00E15FDB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“Resolution of Shareholders.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="382ACC46" w14:textId="77777777" w:rsidR="00DB55BC" w:rsidRPr="00437C28" w:rsidRDefault="00DB55BC" w:rsidP="00DB55BC">
+    <w:p w:rsidRPr="00437C28" w:rsidR="00DB55BC" w:rsidP="00DB55BC" w:rsidRDefault="00DB55BC" w14:paraId="382ACC46" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E69CD46" w14:textId="77777777" w:rsidR="00DB55BC" w:rsidRPr="00DB55BC" w:rsidRDefault="00DB55BC" w:rsidP="00DB55BC"/>
-    <w:p w14:paraId="04D51425" w14:textId="569DA1A8" w:rsidR="00596719" w:rsidRDefault="00596719" w:rsidP="0028708F">
+    <w:p w:rsidRPr="00DB55BC" w:rsidR="00DB55BC" w:rsidP="00DB55BC" w:rsidRDefault="00DB55BC" w14:paraId="6E69CD46" w14:textId="77777777"/>
+    <w:p w:rsidR="00596719" w:rsidP="0028708F" w:rsidRDefault="00596719" w14:paraId="04D51425" w14:textId="569DA1A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="6360"/>
         </w:tabs>
         <w:sectPr w:rsidR="00596719" w:rsidSect="000E4027">
           <w:headerReference w:type="default" r:id="rId11"/>
           <w:footerReference w:type="default" r:id="rId12"/>
           <w:headerReference w:type="first" r:id="rId13"/>
           <w:footerReference w:type="first" r:id="rId14"/>
-          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="979" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="272"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EF68CF9" w14:textId="71064B7C" w:rsidR="002F450E" w:rsidRPr="009C40D0" w:rsidRDefault="0048576A" w:rsidP="00CE59B0">
+    <w:p w:rsidRPr="009C40D0" w:rsidR="002F450E" w:rsidP="00CE59B0" w:rsidRDefault="0048576A" w14:paraId="2EF68CF9" w14:textId="71064B7C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E4027">
-        <w:lastRenderedPageBreak/>
         <w:t>RESTATED</w:t>
       </w:r>
-      <w:r w:rsidR="00AE7538" w:rsidRPr="000E4027">
+      <w:r w:rsidRPr="000E4027" w:rsidR="00AE7538">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="002F450E" w:rsidRPr="000E4027">
+      <w:r w:rsidRPr="000E4027" w:rsidR="002F450E">
         <w:t>ARTICLES OF INCORPORATION</w:t>
       </w:r>
-      <w:r w:rsidR="00AE7538" w:rsidRPr="000E4027">
+      <w:r w:rsidRPr="000E4027" w:rsidR="00AE7538">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="002F450E" w:rsidRPr="000E4027">
+      <w:r w:rsidRPr="000E4027" w:rsidR="002F450E">
         <w:t>OF</w:t>
       </w:r>
-      <w:r w:rsidR="00AE7538" w:rsidRPr="000E4027">
+      <w:r w:rsidRPr="000E4027" w:rsidR="00AE7538">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="002F450E" w:rsidRPr="000E4027">
+      <w:r w:rsidRPr="000E4027" w:rsidR="002F450E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>(B</w:t>
       </w:r>
-      <w:r w:rsidR="00B92D63" w:rsidRPr="000E4027">
+      <w:r w:rsidRPr="000E4027" w:rsidR="00B92D63">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>ANK</w:t>
       </w:r>
-      <w:r w:rsidR="002F450E" w:rsidRPr="000E4027">
+      <w:r w:rsidRPr="000E4027" w:rsidR="002F450E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="000E4027">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000E4027">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
         <w:t>(C</w:t>
       </w:r>
-      <w:r w:rsidR="00B92D63" w:rsidRPr="000E4027">
+      <w:r w:rsidRPr="000E4027" w:rsidR="00B92D63">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>ITY</w:t>
       </w:r>
       <w:r w:rsidRPr="000E4027">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>/T</w:t>
       </w:r>
-      <w:r w:rsidR="00B92D63" w:rsidRPr="000E4027">
+      <w:r w:rsidRPr="000E4027" w:rsidR="00B92D63">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>OWN</w:t>
       </w:r>
       <w:r w:rsidRPr="000E4027">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
       <w:r w:rsidRPr="000E4027">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="00B92D63" w:rsidRPr="000E4027">
+      <w:r w:rsidRPr="000E4027" w:rsidR="00B92D63">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>OWA</w:t>
       </w:r>
-      <w:r w:rsidR="005D0EAE" w:rsidRPr="000E4027">
+      <w:r w:rsidRPr="000E4027" w:rsidR="005D0EAE">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="438AF31D" w14:textId="09C76C3E" w:rsidR="002F450E" w:rsidRPr="00437C28" w:rsidRDefault="002F450E" w:rsidP="004B0A7A">
+    <w:p w:rsidRPr="00437C28" w:rsidR="002F450E" w:rsidP="004B0A7A" w:rsidRDefault="002F450E" w14:paraId="438AF31D" w14:textId="09C76C3E">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00437C28">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007E5D55" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="007E5D55">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pursuant to</w:t>
       </w:r>
-      <w:r w:rsidR="00145C76" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00145C76">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009F50D5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa Code </w:t>
       </w:r>
-      <w:r w:rsidR="007E5D55" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="007E5D55">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Section 524.1508, the undersigned state bank adopts the following Restated Articles of Incorporation</w:t>
       </w:r>
       <w:r w:rsidRPr="00437C28">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69ECB689" w14:textId="77777777" w:rsidR="002F450E" w:rsidRPr="003D37B3" w:rsidRDefault="002F450E" w:rsidP="00450644">
+    <w:p w:rsidRPr="003D37B3" w:rsidR="002F450E" w:rsidP="00450644" w:rsidRDefault="002F450E" w14:paraId="69ECB689" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D37B3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTICLE I</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2305A849" w14:textId="09369842" w:rsidR="002F450E" w:rsidRPr="00437C28" w:rsidRDefault="002F450E" w:rsidP="004B0A7A">
+    <w:p w:rsidRPr="00437C28" w:rsidR="002F450E" w:rsidP="004B0A7A" w:rsidRDefault="002F450E" w14:paraId="2305A849" w14:textId="09369842">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00437C28">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="002966C6" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="002966C6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The name of the state bank shall be</w:t>
       </w:r>
-      <w:r w:rsidR="002966C6" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="002966C6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00ED7C1D" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00ED7C1D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="002966C6" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="002966C6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ame — </w:t>
       </w:r>
       <w:r w:rsidR="00765B07">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa Code </w:t>
       </w:r>
-      <w:r w:rsidR="002966C6" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="002966C6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Section 524.310</w:t>
       </w:r>
-      <w:r w:rsidR="002966C6" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="002966C6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B15B151" w14:textId="77777777" w:rsidR="002F450E" w:rsidRPr="003D37B3" w:rsidRDefault="002F450E" w:rsidP="00450644">
+    <w:p w:rsidRPr="003D37B3" w:rsidR="002F450E" w:rsidP="00450644" w:rsidRDefault="002F450E" w14:paraId="2B15B151" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D37B3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTICLE II</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31FD6DF1" w14:textId="45BD0E7C" w:rsidR="003951D9" w:rsidRPr="00437C28" w:rsidRDefault="002F450E" w:rsidP="00DA4BE8">
+    <w:p w:rsidRPr="00437C28" w:rsidR="003951D9" w:rsidP="00DA4BE8" w:rsidRDefault="002F450E" w14:paraId="31FD6DF1" w14:textId="45BD0E7C">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00437C28">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="001F7133" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="001F7133">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The location of the principal place of business will be</w:t>
       </w:r>
-      <w:r w:rsidR="001F7133" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="001F7133">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB72FC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00AB72FC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">physical </w:t>
       </w:r>
       <w:r w:rsidR="002848A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>address)</w:t>
       </w:r>
-      <w:r w:rsidR="002848A7" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="002848A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00ED7C1D" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00ED7C1D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="001F7133" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="001F7133">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ity/</w:t>
       </w:r>
-      <w:r w:rsidR="00ED7C1D" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00ED7C1D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="001F7133" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="001F7133">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>own)</w:t>
       </w:r>
-      <w:r w:rsidR="001F7133" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="001F7133">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="001F7133" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="001F7133">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">County of </w:t>
       </w:r>
-      <w:r w:rsidR="001F7133" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="001F7133">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00ED7C1D" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00ED7C1D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="001F7133" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="001F7133">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ounty)</w:t>
       </w:r>
-      <w:r w:rsidR="001F7133" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="001F7133">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, State of Iowa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D61F9BB" w14:textId="3645772B" w:rsidR="002F450E" w:rsidRPr="003D37B3" w:rsidRDefault="002F450E" w:rsidP="00450644">
+    <w:p w:rsidRPr="003D37B3" w:rsidR="002F450E" w:rsidP="00450644" w:rsidRDefault="002F450E" w14:paraId="6D61F9BB" w14:textId="3645772B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D37B3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTICLE III</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A6B8466" w14:textId="06A0BE6D" w:rsidR="002F450E" w:rsidRPr="00437C28" w:rsidRDefault="002F450E" w:rsidP="004B0A7A">
+    <w:p w:rsidRPr="00437C28" w:rsidR="002F450E" w:rsidP="004B0A7A" w:rsidRDefault="002F450E" w14:paraId="0A6B8466" w14:textId="06A0BE6D">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00437C28">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00D86367" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00D86367">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The duration of the state bank shall be perpetual.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59C2EF41" w14:textId="77777777" w:rsidR="002F450E" w:rsidRPr="004B76B5" w:rsidRDefault="002F450E" w:rsidP="00450644">
+    <w:p w:rsidRPr="004B76B5" w:rsidR="002F450E" w:rsidP="00450644" w:rsidRDefault="002F450E" w14:paraId="59C2EF41" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B76B5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTICLE IV</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48CC78C3" w14:textId="75C280DF" w:rsidR="00CE38FD" w:rsidRPr="00437C28" w:rsidRDefault="002F450E" w:rsidP="004B0A7A">
+    <w:p w:rsidRPr="00437C28" w:rsidR="00CE38FD" w:rsidP="004B0A7A" w:rsidRDefault="002F450E" w14:paraId="48CC78C3" w14:textId="75C280DF">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00437C28">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="001368B7" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="001368B7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="004869AA" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="004869AA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="001368B7" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="001368B7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>umber)</w:t>
       </w:r>
-      <w:r w:rsidR="001368B7" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="001368B7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> common shares are authorized, with a par value of</w:t>
       </w:r>
-      <w:r w:rsidR="00DF7518" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00DF7518">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DF7518" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00DF7518">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="001368B7" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="001368B7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>dollars</w:t>
       </w:r>
-      <w:r w:rsidR="00DF7518" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00DF7518">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="001368B7" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="001368B7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, totaling </w:t>
       </w:r>
-      <w:r w:rsidR="00DF7518" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00DF7518">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="001368B7" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="001368B7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>dollars</w:t>
       </w:r>
-      <w:r w:rsidR="00DF7518" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00DF7518">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="001368B7" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="001368B7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="003C3BDB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001368B7" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="001368B7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[Express the number of common shares, par value, and total in words.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0642C785" w14:textId="69FA77A2" w:rsidR="002F450E" w:rsidRPr="004B76B5" w:rsidRDefault="002F450E" w:rsidP="00450644">
+    <w:p w:rsidRPr="004B76B5" w:rsidR="002F450E" w:rsidP="00450644" w:rsidRDefault="002F450E" w14:paraId="0642C785" w14:textId="69FA77A2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B76B5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTICLE V</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AECDACF" w14:textId="5F737C33" w:rsidR="002F450E" w:rsidRDefault="002F450E" w:rsidP="004B0A7A">
+    <w:p w:rsidR="002F450E" w:rsidP="004B0A7A" w:rsidRDefault="002F450E" w14:paraId="4AECDACF" w14:textId="5F737C33">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00437C28">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="006A2748" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="006A2748">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The state bank is incorporated under the Iowa Banking Act for the purpose of conducting the business of banking as a state bank </w:t>
       </w:r>
-      <w:r w:rsidR="006A2748" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="006A2748">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(with</w:t>
       </w:r>
       <w:r w:rsidR="00F3157B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:r w:rsidR="006A2748" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="006A2748">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>without)</w:t>
       </w:r>
-      <w:r w:rsidR="006A2748" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="006A2748">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> fiduciary powers, subject to the powers and duties </w:t>
       </w:r>
-      <w:r w:rsidR="006A2748" w:rsidRPr="00100255">
+      <w:r w:rsidRPr="00100255" w:rsidR="006A2748">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">conferred by the Act. </w:t>
       </w:r>
-      <w:r w:rsidR="00FE4F64" w:rsidRPr="00100255">
+      <w:r w:rsidRPr="00100255" w:rsidR="00FE4F64">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006A2748" w:rsidRPr="00100255">
+      <w:r w:rsidRPr="00100255" w:rsidR="006A2748">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[If fiduciary powers are to be limited, so state. </w:t>
       </w:r>
-      <w:r w:rsidR="00D62769" w:rsidRPr="00100255">
+      <w:r w:rsidRPr="00100255" w:rsidR="00D62769">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006A2748" w:rsidRPr="00100255">
+      <w:r w:rsidRPr="00100255" w:rsidR="006A2748">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">See </w:t>
       </w:r>
       <w:r w:rsidR="00272787">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa Code </w:t>
       </w:r>
-      <w:r w:rsidR="006A2748" w:rsidRPr="00100255">
+      <w:r w:rsidRPr="00100255" w:rsidR="006A2748">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Section 524.100</w:t>
       </w:r>
       <w:r w:rsidR="00272787">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="006A2748" w:rsidRPr="00100255">
+      <w:r w:rsidRPr="00100255" w:rsidR="006A2748">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="138AE2D2" w14:textId="77777777" w:rsidR="00100255" w:rsidRPr="00100255" w:rsidRDefault="00100255" w:rsidP="004B0A7A">
+    <w:p w:rsidRPr="00100255" w:rsidR="00100255" w:rsidP="004B0A7A" w:rsidRDefault="00100255" w14:paraId="138AE2D2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D6233FA" w14:textId="77777777" w:rsidR="005D0EAE" w:rsidRDefault="005D0EAE">
+    <w:p w:rsidR="005D0EAE" w:rsidRDefault="005D0EAE" w14:paraId="7D6233FA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D9242F9" w14:textId="198AD035" w:rsidR="002F450E" w:rsidRPr="003D37B3" w:rsidRDefault="002F450E" w:rsidP="00450644">
+    <w:p w:rsidRPr="003D37B3" w:rsidR="002F450E" w:rsidP="00450644" w:rsidRDefault="002F450E" w14:paraId="7D9242F9" w14:textId="198AD035">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D37B3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ARTICLE VI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F2044BD" w14:textId="4FC1D5F9" w:rsidR="002F450E" w:rsidRPr="00437C28" w:rsidRDefault="002F450E" w:rsidP="004B0A7A">
+    <w:p w:rsidRPr="00437C28" w:rsidR="002F450E" w:rsidP="004B0A7A" w:rsidRDefault="002F450E" w14:paraId="6F2044BD" w14:textId="4FC1D5F9">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00437C28">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="002376ED" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="002376ED">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The board of directors who shall serve until election and qualification of directors at the next annual meeting of </w:t>
       </w:r>
       <w:r w:rsidR="00F3157B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="002376ED" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="002376ED">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>shareholders shall consist of the following individuals:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2605"/>
         <w:gridCol w:w="5130"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0079722C" w:rsidRPr="008A15D8" w14:paraId="2C3EDC9E" w14:textId="77777777" w:rsidTr="004B254A">
+      <w:tr w:rsidRPr="008A15D8" w:rsidR="0079722C" w:rsidTr="004B254A" w14:paraId="2C3EDC9E" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00E4075D" w14:textId="67DF01B8" w:rsidR="0079722C" w:rsidRPr="008A15D8" w:rsidRDefault="0079722C" w:rsidP="00DB6208">
+          <w:p w:rsidRPr="008A15D8" w:rsidR="0079722C" w:rsidP="00DB6208" w:rsidRDefault="0079722C" w14:paraId="00E4075D" w14:textId="67DF01B8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidR="00F3157B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>AME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46FB281E" w14:textId="256B234C" w:rsidR="0079722C" w:rsidRPr="008A15D8" w:rsidRDefault="0079722C" w:rsidP="00DB6208">
+          <w:p w:rsidRPr="008A15D8" w:rsidR="0079722C" w:rsidP="00DB6208" w:rsidRDefault="0079722C" w14:paraId="46FB281E" w14:textId="256B234C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="00F3157B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DDRESS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0079722C" w:rsidRPr="008A15D8" w14:paraId="1D72556A" w14:textId="77777777" w:rsidTr="0017013F">
+      <w:tr w:rsidRPr="008A15D8" w:rsidR="0079722C" w:rsidTr="0017013F" w14:paraId="1D72556A" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="02A276EA" w14:textId="77777777" w:rsidR="0079722C" w:rsidRPr="008A15D8" w:rsidRDefault="0079722C" w:rsidP="00DB6208">
+          <w:p w:rsidRPr="008A15D8" w:rsidR="0079722C" w:rsidP="00DB6208" w:rsidRDefault="0079722C" w14:paraId="02A276EA" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2DB8967F" w14:textId="77777777" w:rsidR="0079722C" w:rsidRPr="008A15D8" w:rsidRDefault="0079722C" w:rsidP="00DB6208">
+          <w:p w:rsidRPr="008A15D8" w:rsidR="0079722C" w:rsidP="00DB6208" w:rsidRDefault="0079722C" w14:paraId="2DB8967F" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0079722C" w:rsidRPr="008A15D8" w14:paraId="04DB3B55" w14:textId="77777777" w:rsidTr="0017013F">
+      <w:tr w:rsidRPr="008A15D8" w:rsidR="0079722C" w:rsidTr="0017013F" w14:paraId="04DB3B55" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="464394BB" w14:textId="77777777" w:rsidR="0079722C" w:rsidRPr="008A15D8" w:rsidRDefault="0079722C" w:rsidP="00DB6208">
+          <w:p w:rsidRPr="008A15D8" w:rsidR="0079722C" w:rsidP="00DB6208" w:rsidRDefault="0079722C" w14:paraId="464394BB" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="29AD9FE1" w14:textId="77777777" w:rsidR="0079722C" w:rsidRPr="008A15D8" w:rsidRDefault="0079722C" w:rsidP="00DB6208">
+          <w:p w:rsidRPr="008A15D8" w:rsidR="0079722C" w:rsidP="00DB6208" w:rsidRDefault="0079722C" w14:paraId="29AD9FE1" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F64E9" w:rsidRPr="008A15D8" w14:paraId="479AE5F7" w14:textId="77777777" w:rsidTr="0017013F">
+      <w:tr w:rsidRPr="008A15D8" w:rsidR="008F64E9" w:rsidTr="0017013F" w14:paraId="479AE5F7" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3BEF0EB0" w14:textId="77777777" w:rsidR="008F64E9" w:rsidRPr="008A15D8" w:rsidRDefault="008F64E9" w:rsidP="00DB6208">
+          <w:p w:rsidRPr="008A15D8" w:rsidR="008F64E9" w:rsidP="00DB6208" w:rsidRDefault="008F64E9" w14:paraId="3BEF0EB0" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5D134715" w14:textId="77777777" w:rsidR="008F64E9" w:rsidRPr="008A15D8" w:rsidRDefault="008F64E9" w:rsidP="00DB6208">
+          <w:p w:rsidRPr="008A15D8" w:rsidR="008F64E9" w:rsidP="00DB6208" w:rsidRDefault="008F64E9" w14:paraId="5D134715" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F64E9" w:rsidRPr="008A15D8" w14:paraId="348370C3" w14:textId="77777777" w:rsidTr="0017013F">
+      <w:tr w:rsidRPr="008A15D8" w:rsidR="008F64E9" w:rsidTr="0017013F" w14:paraId="348370C3" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="65AFEA5B" w14:textId="77777777" w:rsidR="008F64E9" w:rsidRPr="008A15D8" w:rsidRDefault="008F64E9" w:rsidP="00DB6208">
+          <w:p w:rsidRPr="008A15D8" w:rsidR="008F64E9" w:rsidP="00DB6208" w:rsidRDefault="008F64E9" w14:paraId="65AFEA5B" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="28BEA317" w14:textId="77777777" w:rsidR="008F64E9" w:rsidRPr="008A15D8" w:rsidRDefault="008F64E9" w:rsidP="00DB6208">
+          <w:p w:rsidRPr="008A15D8" w:rsidR="008F64E9" w:rsidP="00DB6208" w:rsidRDefault="008F64E9" w14:paraId="28BEA317" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00834345" w:rsidRPr="008A15D8" w14:paraId="55259DB8" w14:textId="77777777" w:rsidTr="0017013F">
+      <w:tr w:rsidRPr="008A15D8" w:rsidR="00834345" w:rsidTr="0017013F" w14:paraId="55259DB8" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="50C7C3F9" w14:textId="77777777" w:rsidR="00834345" w:rsidRPr="008A15D8" w:rsidRDefault="00834345" w:rsidP="00DB6208">
+          <w:p w:rsidRPr="008A15D8" w:rsidR="00834345" w:rsidP="00DB6208" w:rsidRDefault="00834345" w14:paraId="50C7C3F9" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1AB60D36" w14:textId="77777777" w:rsidR="00834345" w:rsidRPr="008A15D8" w:rsidRDefault="00834345" w:rsidP="00DB6208">
+          <w:p w:rsidRPr="008A15D8" w:rsidR="00834345" w:rsidP="00DB6208" w:rsidRDefault="00834345" w14:paraId="1AB60D36" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00834345" w:rsidRPr="008A15D8" w14:paraId="5706413A" w14:textId="77777777" w:rsidTr="0017013F">
+      <w:tr w:rsidRPr="008A15D8" w:rsidR="00834345" w:rsidTr="0017013F" w14:paraId="5706413A" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="36D6B56A" w14:textId="77777777" w:rsidR="00834345" w:rsidRPr="008A15D8" w:rsidRDefault="00834345" w:rsidP="00DB6208">
+          <w:p w:rsidRPr="008A15D8" w:rsidR="00834345" w:rsidP="00DB6208" w:rsidRDefault="00834345" w14:paraId="36D6B56A" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="65FA867C" w14:textId="77777777" w:rsidR="00834345" w:rsidRPr="008A15D8" w:rsidRDefault="00834345" w:rsidP="00DB6208">
+          <w:p w:rsidRPr="008A15D8" w:rsidR="00834345" w:rsidP="00DB6208" w:rsidRDefault="00834345" w14:paraId="65FA867C" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00834345" w:rsidRPr="008A15D8" w14:paraId="5A4228C8" w14:textId="77777777" w:rsidTr="0017013F">
+      <w:tr w:rsidRPr="008A15D8" w:rsidR="00834345" w:rsidTr="0017013F" w14:paraId="5A4228C8" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="028A1661" w14:textId="77777777" w:rsidR="00834345" w:rsidRPr="008A15D8" w:rsidRDefault="00834345" w:rsidP="00DB6208">
+          <w:p w:rsidRPr="008A15D8" w:rsidR="00834345" w:rsidP="00DB6208" w:rsidRDefault="00834345" w14:paraId="028A1661" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="06893EFD" w14:textId="77777777" w:rsidR="00834345" w:rsidRPr="008A15D8" w:rsidRDefault="00834345" w:rsidP="00DB6208">
+          <w:p w:rsidRPr="008A15D8" w:rsidR="00834345" w:rsidP="00DB6208" w:rsidRDefault="00834345" w14:paraId="06893EFD" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7EEC0063" w14:textId="3ED7E142" w:rsidR="0079722C" w:rsidRDefault="0079722C" w:rsidP="004B0A7A">
+    <w:p w:rsidR="0079722C" w:rsidP="004B0A7A" w:rsidRDefault="0079722C" w14:paraId="7EEC0063" w14:textId="3ED7E142">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43F9F149" w14:textId="77777777" w:rsidR="002F450E" w:rsidRPr="003D37B3" w:rsidRDefault="002F450E" w:rsidP="00450644">
+    <w:p w:rsidRPr="003D37B3" w:rsidR="002F450E" w:rsidP="00450644" w:rsidRDefault="002F450E" w14:paraId="43F9F149" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D37B3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTICLE VII</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CE3D8C1" w14:textId="42C9B826" w:rsidR="002F450E" w:rsidRPr="00100255" w:rsidRDefault="002F450E" w:rsidP="004B0A7A">
+    <w:p w:rsidRPr="00100255" w:rsidR="002F450E" w:rsidP="004B0A7A" w:rsidRDefault="002F450E" w14:paraId="2CE3D8C1" w14:textId="42C9B826">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00437C28">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00BB3CE8" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00BB3CE8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The annual meeting of the shareholders shall take place at </w:t>
       </w:r>
-      <w:r w:rsidR="00BB3CE8" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00BB3CE8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="004869AA" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="004869AA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00BB3CE8" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00BB3CE8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>lace)</w:t>
       </w:r>
-      <w:r w:rsidR="00BB3CE8" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00BB3CE8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00384155">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00BB3CE8" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00BB3CE8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>for example: the principal office of the state bank</w:t>
       </w:r>
       <w:r w:rsidR="00384155">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00BB3CE8" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00BB3CE8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
-      <w:r w:rsidR="00BB3CE8" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00BB3CE8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="004869AA" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="004869AA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="00BB3CE8" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00BB3CE8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ay</w:t>
       </w:r>
       <w:r w:rsidR="005C4A2F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/month</w:t>
       </w:r>
-      <w:r w:rsidR="00BB3CE8" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00BB3CE8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of meeting)</w:t>
       </w:r>
-      <w:r w:rsidR="00BB3CE8" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00BB3CE8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00384155">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00BB3CE8" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00BB3CE8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">for example: the second Monday of January </w:t>
       </w:r>
-      <w:r w:rsidR="00BB3CE8" w:rsidRPr="00100255">
+      <w:r w:rsidRPr="00100255" w:rsidR="00BB3CE8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">or the specific month). </w:t>
       </w:r>
-      <w:r w:rsidR="00D62769" w:rsidRPr="00100255">
+      <w:r w:rsidRPr="00100255" w:rsidR="00D62769">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BB3CE8" w:rsidRPr="00100255">
+      <w:r w:rsidRPr="00100255" w:rsidR="00BB3CE8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[See </w:t>
       </w:r>
       <w:r w:rsidR="00D3317C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa Code </w:t>
       </w:r>
-      <w:r w:rsidR="00BB3CE8" w:rsidRPr="00100255">
+      <w:r w:rsidRPr="00100255" w:rsidR="00BB3CE8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sections 524.532 and 524.302(1)(g).]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43AA2DEB" w14:textId="2A8DAC5F" w:rsidR="004258E8" w:rsidRPr="003D37B3" w:rsidRDefault="004258E8" w:rsidP="00450644">
+    <w:p w:rsidRPr="003D37B3" w:rsidR="004258E8" w:rsidP="00450644" w:rsidRDefault="004258E8" w14:paraId="43AA2DEB" w14:textId="2A8DAC5F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D37B3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ARTICLE </w:t>
       </w:r>
       <w:r w:rsidR="00BB3CE8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72B05A3F" w14:textId="7D380964" w:rsidR="004258E8" w:rsidRPr="00100255" w:rsidRDefault="004258E8" w:rsidP="004B0A7A">
+    <w:p w:rsidRPr="00100255" w:rsidR="004258E8" w:rsidP="004B0A7A" w:rsidRDefault="004258E8" w14:paraId="72B05A3F" w14:textId="7D380964">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00437C28">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00E26A23" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00E26A23">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Other provisions </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00E26A23" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00E26A23">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00E26A23" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00E26A23">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> inconsistent with law which the shareholders elect to set forth in the </w:t>
       </w:r>
-      <w:r w:rsidR="00D62769" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00D62769">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidR="00E26A23" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00E26A23">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">estated </w:t>
       </w:r>
-      <w:r w:rsidR="00D62769" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00D62769">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00E26A23" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00E26A23">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">rticles of </w:t>
       </w:r>
-      <w:r w:rsidR="00D62769" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00D62769">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="00E26A23" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00E26A23">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ncorporation for management of the internal affairs of the state bank. </w:t>
       </w:r>
-      <w:r w:rsidR="00D62769" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00D62769">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E26A23" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00E26A23">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This article </w:t>
       </w:r>
-      <w:r w:rsidR="00E26A23" w:rsidRPr="00100255">
+      <w:r w:rsidRPr="00100255" w:rsidR="00E26A23">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>would include any restriction on the transfer of shares of stock.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B67BCD6" w14:textId="77777777" w:rsidR="00AC5E38" w:rsidRPr="003D37B3" w:rsidRDefault="00AC5E38" w:rsidP="00450644">
+    <w:p w:rsidRPr="003D37B3" w:rsidR="00AC5E38" w:rsidP="00450644" w:rsidRDefault="00AC5E38" w14:paraId="3B67BCD6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D37B3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ARTICLE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15C43F9A" w14:textId="13091400" w:rsidR="00AC5E38" w:rsidRPr="008C01F9" w:rsidRDefault="00AC5E38" w:rsidP="004B0A7A">
+    <w:p w:rsidRPr="008C01F9" w:rsidR="00AC5E38" w:rsidP="004B0A7A" w:rsidRDefault="00AC5E38" w14:paraId="15C43F9A" w14:textId="13091400">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00437C28">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00D80852" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00D80852">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">These Restated Articles of Incorporation set forth the provisions of the Articles of Incorporation of </w:t>
       </w:r>
-      <w:r w:rsidR="00BF4814" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00BF4814">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00BF4814" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00BF4814">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidR="00D80852" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00D80852">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ank)</w:t>
       </w:r>
-      <w:r w:rsidR="00D80852" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00D80852">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D80852" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00D80852">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">as heretofore and hereby amended; have been duly adopted as required by law; and supersede </w:t>
       </w:r>
-      <w:r w:rsidR="00D80852" w:rsidRPr="008C01F9">
+      <w:r w:rsidRPr="008C01F9" w:rsidR="00D80852">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the original </w:t>
       </w:r>
       <w:r w:rsidR="0093019F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00D80852" w:rsidRPr="008C01F9">
+      <w:r w:rsidRPr="008C01F9" w:rsidR="00D80852">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">rticles of </w:t>
       </w:r>
       <w:r w:rsidR="0093019F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="00D80852" w:rsidRPr="008C01F9">
+      <w:r w:rsidRPr="008C01F9" w:rsidR="00D80852">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ncorporation and all amendments thereto.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74C07979" w14:textId="77777777" w:rsidR="00D80852" w:rsidRPr="003D37B3" w:rsidRDefault="00D80852" w:rsidP="00450644">
+    <w:p w:rsidRPr="003D37B3" w:rsidR="00D80852" w:rsidP="00450644" w:rsidRDefault="00D80852" w14:paraId="74C07979" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D37B3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ARTICLE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55FAB105" w14:textId="60BF0AD0" w:rsidR="00B21361" w:rsidRPr="00437C28" w:rsidRDefault="00D80852" w:rsidP="00770810">
+    <w:p w:rsidRPr="00437C28" w:rsidR="00B21361" w:rsidP="00770810" w:rsidRDefault="00D80852" w14:paraId="55FAB105" w14:textId="60BF0AD0">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00437C28">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="006078F7" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="006078F7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The effective date of the Restated Articles of Incorporation is </w:t>
       </w:r>
-      <w:r w:rsidR="006078F7" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="006078F7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(effective date)</w:t>
       </w:r>
-      <w:r w:rsidR="006078F7" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="006078F7">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="006078F7" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="006078F7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D60E61" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00D60E61">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006078F7" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="006078F7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[May be filed with the Secretary of State up to 90 days prior to the effective date.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C0EBC4F" w14:textId="4E29C7C8" w:rsidR="003F07BF" w:rsidRDefault="003F07BF" w:rsidP="00770810">
+    <w:p w:rsidR="003F07BF" w:rsidP="00770810" w:rsidRDefault="003F07BF" w14:paraId="1C0EBC4F" w14:textId="4E29C7C8">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33E2207E" w14:textId="77777777" w:rsidR="00437C28" w:rsidRPr="00821ADD" w:rsidRDefault="00437C28" w:rsidP="00770810">
+    <w:p w:rsidRPr="00821ADD" w:rsidR="00437C28" w:rsidP="00770810" w:rsidRDefault="00437C28" w14:paraId="33E2207E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="6120" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6120"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001E068E" w:rsidRPr="00821ADD" w14:paraId="7B25F0C8" w14:textId="77777777" w:rsidTr="001E068E">
+      <w:tr w:rsidRPr="00821ADD" w:rsidR="001E068E" w:rsidTr="001E068E" w14:paraId="7B25F0C8" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19EB83A4" w14:textId="77777777" w:rsidR="001E068E" w:rsidRPr="00821ADD" w:rsidRDefault="001E068E" w:rsidP="00704826">
+          <w:p w:rsidRPr="00821ADD" w:rsidR="001E068E" w:rsidP="00704826" w:rsidRDefault="001E068E" w14:paraId="19EB83A4" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E4F0D" w:rsidRPr="00821ADD" w14:paraId="33DF0005" w14:textId="77777777" w:rsidTr="001E068E">
+      <w:tr w:rsidRPr="00821ADD" w:rsidR="001E4F0D" w:rsidTr="001E068E" w14:paraId="33DF0005" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="194CD6F4" w14:textId="555AC15D" w:rsidR="001E4F0D" w:rsidRPr="00821ADD" w:rsidRDefault="001E4F0D" w:rsidP="00704826">
+          <w:p w:rsidRPr="00821ADD" w:rsidR="001E4F0D" w:rsidP="00704826" w:rsidRDefault="001E4F0D" w14:paraId="194CD6F4" w14:textId="555AC15D">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00821ADD">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Name of Bank Adopting the Restated Article</w:t>
             </w:r>
             <w:r w:rsidR="005C3D31">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00821ADD">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
             <w:r w:rsidR="005C3D31">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Incorporation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E4F0D" w:rsidRPr="00821ADD" w14:paraId="1C678CDC" w14:textId="77777777" w:rsidTr="00362495">
+      <w:tr w:rsidRPr="00821ADD" w:rsidR="001E4F0D" w:rsidTr="00362495" w14:paraId="1C678CDC" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D90F082" w14:textId="77777777" w:rsidR="001E4F0D" w:rsidRPr="00821ADD" w:rsidRDefault="001E4F0D" w:rsidP="00704826">
+          <w:p w:rsidRPr="00821ADD" w:rsidR="001E4F0D" w:rsidP="00704826" w:rsidRDefault="001E4F0D" w14:paraId="5D90F082" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E4F0D" w:rsidRPr="00821ADD" w14:paraId="6B5946F3" w14:textId="77777777" w:rsidTr="001E068E">
+      <w:tr w:rsidRPr="00821ADD" w:rsidR="001E4F0D" w:rsidTr="001E068E" w14:paraId="6B5946F3" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="142BB206" w14:textId="3B82B325" w:rsidR="001E4F0D" w:rsidRPr="00821ADD" w:rsidRDefault="00DA458D" w:rsidP="00704826">
+          <w:p w:rsidRPr="00821ADD" w:rsidR="001E4F0D" w:rsidP="00704826" w:rsidRDefault="00DA458D" w14:paraId="142BB206" w14:textId="3B82B325">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
-            <w:r w:rsidR="001E4F0D" w:rsidRPr="00821ADD">
+            <w:r w:rsidRPr="00821ADD" w:rsidR="001E4F0D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> and Title</w:t>
             </w:r>
             <w:r w:rsidR="004319CD">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (president </w:t>
             </w:r>
             <w:r w:rsidR="0079158E">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>or vice president)</w:t>
             </w:r>
             <w:r w:rsidR="004319CD">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E4F0D" w:rsidRPr="00821ADD" w14:paraId="379EFADF" w14:textId="77777777" w:rsidTr="00362495">
+      <w:tr w:rsidRPr="00821ADD" w:rsidR="001E4F0D" w:rsidTr="00362495" w14:paraId="379EFADF" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6062568B" w14:textId="77777777" w:rsidR="001E4F0D" w:rsidRPr="00821ADD" w:rsidRDefault="001E4F0D" w:rsidP="00704826">
+          <w:p w:rsidRPr="00821ADD" w:rsidR="001E4F0D" w:rsidP="00704826" w:rsidRDefault="001E4F0D" w14:paraId="6062568B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E4F0D" w:rsidRPr="00821ADD" w14:paraId="45CD107E" w14:textId="77777777" w:rsidTr="001E068E">
+      <w:tr w:rsidRPr="00821ADD" w:rsidR="001E4F0D" w:rsidTr="001E068E" w14:paraId="45CD107E" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67A1D09D" w14:textId="0204FFBE" w:rsidR="001E4F0D" w:rsidRPr="00821ADD" w:rsidRDefault="00DA458D" w:rsidP="00704826">
+          <w:p w:rsidRPr="00821ADD" w:rsidR="001E4F0D" w:rsidP="00704826" w:rsidRDefault="00DA458D" w14:paraId="67A1D09D" w14:textId="0204FFBE">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
-            <w:r w:rsidR="001E4F0D" w:rsidRPr="00821ADD">
+            <w:r w:rsidRPr="00821ADD" w:rsidR="001E4F0D">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> and Title</w:t>
             </w:r>
             <w:r w:rsidR="0079158E">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (cashier or assistant cashier)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="26F7D8BB" w14:textId="7079314F" w:rsidR="008C01F9" w:rsidRDefault="008C01F9" w:rsidP="00704826">
+    <w:p w:rsidR="008C01F9" w:rsidP="00704826" w:rsidRDefault="008C01F9" w14:paraId="26F7D8BB" w14:textId="7079314F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7465906B" w14:textId="21FA8F22" w:rsidR="00225A2C" w:rsidRDefault="00225A2C" w:rsidP="00704826">
+    <w:p w:rsidR="00225A2C" w:rsidP="00704826" w:rsidRDefault="00225A2C" w14:paraId="7465906B" w14:textId="21FA8F22">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2451BD55" w14:textId="77777777" w:rsidR="0024649D" w:rsidRPr="00821ADD" w:rsidRDefault="0024649D" w:rsidP="00704826">
+    <w:p w:rsidRPr="00821ADD" w:rsidR="0024649D" w:rsidP="00704826" w:rsidRDefault="0024649D" w14:paraId="2451BD55" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1548"/>
         <w:gridCol w:w="2282"/>
         <w:gridCol w:w="328"/>
         <w:gridCol w:w="540"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002F450E" w:rsidRPr="00821ADD" w14:paraId="139C5027" w14:textId="77777777">
+      <w:tr w:rsidRPr="00821ADD" w:rsidR="002F450E" w14:paraId="139C5027" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5E6E6C90" w14:textId="77777777" w:rsidR="002F450E" w:rsidRPr="00821ADD" w:rsidRDefault="002F450E" w:rsidP="004D440D">
+          <w:p w:rsidRPr="00821ADD" w:rsidR="002F450E" w:rsidP="004D440D" w:rsidRDefault="002F450E" w14:paraId="5E6E6C90" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00821ADD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>State of Iowa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4D47BF81" w14:textId="77777777" w:rsidR="002F450E" w:rsidRPr="00821ADD" w:rsidRDefault="002F450E" w:rsidP="004D440D">
+          <w:p w:rsidRPr="00821ADD" w:rsidR="002F450E" w:rsidP="004D440D" w:rsidRDefault="002F450E" w14:paraId="4D47BF81" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="548AA6FB" w14:textId="77777777" w:rsidR="002F450E" w:rsidRPr="00821ADD" w:rsidRDefault="002F450E" w:rsidP="004D440D">
+          <w:p w:rsidRPr="00821ADD" w:rsidR="002F450E" w:rsidP="004D440D" w:rsidRDefault="002F450E" w14:paraId="548AA6FB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00821ADD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6634D355" w14:textId="77777777" w:rsidR="002F450E" w:rsidRPr="00821ADD" w:rsidRDefault="002F450E" w:rsidP="004D440D">
+          <w:p w:rsidRPr="00821ADD" w:rsidR="002F450E" w:rsidP="004D440D" w:rsidRDefault="002F450E" w14:paraId="6634D355" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F450E" w:rsidRPr="00821ADD" w14:paraId="6DEEED5F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00821ADD" w:rsidR="002F450E" w14:paraId="6DEEED5F" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6EBBADB3" w14:textId="77777777" w:rsidR="002F450E" w:rsidRPr="00821ADD" w:rsidRDefault="002F450E" w:rsidP="004D440D">
+          <w:p w:rsidRPr="00821ADD" w:rsidR="002F450E" w:rsidP="004D440D" w:rsidRDefault="002F450E" w14:paraId="6EBBADB3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="31039B72" w14:textId="77777777" w:rsidR="002F450E" w:rsidRPr="00821ADD" w:rsidRDefault="002F450E" w:rsidP="004D440D">
+          <w:p w:rsidRPr="00821ADD" w:rsidR="002F450E" w:rsidP="004D440D" w:rsidRDefault="002F450E" w14:paraId="31039B72" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="726F4226" w14:textId="77777777" w:rsidR="002F450E" w:rsidRPr="00821ADD" w:rsidRDefault="002F450E" w:rsidP="004D440D">
+          <w:p w:rsidRPr="00821ADD" w:rsidR="002F450E" w:rsidP="004D440D" w:rsidRDefault="002F450E" w14:paraId="726F4226" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00821ADD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="31498E90" w14:textId="77777777" w:rsidR="002F450E" w:rsidRPr="00821ADD" w:rsidRDefault="002F450E" w:rsidP="004D440D">
+          <w:p w:rsidRPr="00821ADD" w:rsidR="002F450E" w:rsidP="004D440D" w:rsidRDefault="002F450E" w14:paraId="31498E90" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00821ADD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F450E" w:rsidRPr="00821ADD" w14:paraId="74CCBA45" w14:textId="77777777">
+      <w:tr w:rsidRPr="00821ADD" w:rsidR="002F450E" w14:paraId="74CCBA45" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="02154529" w14:textId="77777777" w:rsidR="002F450E" w:rsidRPr="00821ADD" w:rsidRDefault="002F450E" w:rsidP="004D440D">
+          <w:p w:rsidRPr="00821ADD" w:rsidR="002F450E" w:rsidP="004D440D" w:rsidRDefault="002F450E" w14:paraId="02154529" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00821ADD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">County of </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="050ADBE3" w14:textId="77777777" w:rsidR="002F450E" w:rsidRPr="00821ADD" w:rsidRDefault="002F450E" w:rsidP="004D440D">
+          <w:p w:rsidRPr="00821ADD" w:rsidR="002F450E" w:rsidP="004D440D" w:rsidRDefault="002F450E" w14:paraId="050ADBE3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0CA24A78" w14:textId="77777777" w:rsidR="002F450E" w:rsidRPr="00821ADD" w:rsidRDefault="002F450E" w:rsidP="004D440D">
+          <w:p w:rsidRPr="00821ADD" w:rsidR="002F450E" w:rsidP="004D440D" w:rsidRDefault="002F450E" w14:paraId="0CA24A78" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00821ADD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="490F8E23" w14:textId="77777777" w:rsidR="002F450E" w:rsidRPr="00821ADD" w:rsidRDefault="002F450E" w:rsidP="004D440D">
+          <w:p w:rsidRPr="00821ADD" w:rsidR="002F450E" w:rsidP="004D440D" w:rsidRDefault="002F450E" w14:paraId="490F8E23" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6D12CF0B" w14:textId="77777777" w:rsidR="002F450E" w:rsidRPr="00821ADD" w:rsidRDefault="002F450E" w:rsidP="00704826">
+    <w:p w:rsidRPr="00821ADD" w:rsidR="002F450E" w:rsidP="00704826" w:rsidRDefault="002F450E" w14:paraId="6D12CF0B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="059DBB15" w14:textId="406A45EB" w:rsidR="002F450E" w:rsidRPr="00821ADD" w:rsidRDefault="002F450E" w:rsidP="00B31C31">
+    <w:p w:rsidRPr="00821ADD" w:rsidR="002F450E" w:rsidP="00B31C31" w:rsidRDefault="002F450E" w14:paraId="059DBB15" w14:textId="406A45EB">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00821ADD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00821ADD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">On </w:t>
       </w:r>
-      <w:r w:rsidR="007C430A" w:rsidRPr="007C430A">
+      <w:r w:rsidRPr="007C430A" w:rsidR="007C430A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(date)</w:t>
       </w:r>
       <w:r w:rsidR="008A43CA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00821ADD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> before me, a Notary Public in and for the State of Iowa, personally appeared </w:t>
       </w:r>
       <w:r w:rsidRPr="0024649D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00BF4814" w:rsidRPr="0024649D">
+      <w:r w:rsidRPr="0024649D" w:rsidR="00BF4814">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="0024649D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ame)</w:t>
       </w:r>
       <w:r w:rsidRPr="00821ADD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="0024649D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00BF4814" w:rsidRPr="0024649D">
+      <w:r w:rsidRPr="0024649D" w:rsidR="00BF4814">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="0024649D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ame)</w:t>
       </w:r>
       <w:r w:rsidRPr="00821ADD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, who, being by me duly sworn, did say that they are the </w:t>
@@ -3246,2593 +3247,2640 @@
       <w:r w:rsidRPr="0024649D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00821ADD">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00821ADD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> respectively, of the corporation executing the within and foregoing instrument; that </w:t>
       </w:r>
-      <w:r w:rsidR="00A023EC" w:rsidRPr="000A398F">
+      <w:r w:rsidRPr="000A398F" w:rsidR="00A023EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="000A398F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the seal affixed thereto is the seal of the corporation</w:t>
       </w:r>
-      <w:r w:rsidR="00A023EC" w:rsidRPr="000A398F">
+      <w:r w:rsidRPr="000A398F" w:rsidR="00A023EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A023EC" w:rsidRPr="008A43CA">
+      <w:r w:rsidRPr="008A43CA" w:rsidR="00A023EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidR="00A023EC" w:rsidRPr="000A398F">
+      <w:r w:rsidRPr="000A398F" w:rsidR="00A023EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A023EC" w:rsidRPr="000A398F">
+      <w:r w:rsidRPr="000A398F" w:rsidR="00A023EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the corporation has no seal)</w:t>
       </w:r>
       <w:r w:rsidRPr="00821ADD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; that said instrument was signed </w:t>
       </w:r>
-      <w:r w:rsidR="00A023EC" w:rsidRPr="00821ADD">
+      <w:r w:rsidRPr="00821ADD" w:rsidR="00A023EC">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00821ADD">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>and sealed</w:t>
       </w:r>
-      <w:r w:rsidR="00A023EC" w:rsidRPr="00821ADD">
+      <w:r w:rsidRPr="00821ADD" w:rsidR="00A023EC">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00821ADD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on behalf of the corporation by the authority of its </w:t>
       </w:r>
-      <w:r w:rsidR="00F023E0" w:rsidRPr="00821ADD">
+      <w:r w:rsidRPr="00821ADD" w:rsidR="00F023E0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00821ADD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oard of </w:t>
       </w:r>
-      <w:r w:rsidR="00F023E0" w:rsidRPr="00821ADD">
+      <w:r w:rsidRPr="00821ADD" w:rsidR="00F023E0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00821ADD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">irectors; and that  </w:t>
       </w:r>
       <w:r w:rsidRPr="00045F7D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="003612D6" w:rsidRPr="00045F7D">
+      <w:r w:rsidRPr="00045F7D" w:rsidR="003612D6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00045F7D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ame)</w:t>
       </w:r>
       <w:r w:rsidRPr="00821ADD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="00045F7D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="003612D6" w:rsidRPr="00045F7D">
+      <w:r w:rsidRPr="00045F7D" w:rsidR="003612D6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00045F7D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ame)</w:t>
       </w:r>
       <w:r w:rsidRPr="00821ADD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, as officers, acknowledged the execution of said instrument to be the voluntary act and deed of the corporation, by it and by them voluntarily executed.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4788"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B21361" w:rsidRPr="00821ADD" w14:paraId="6D6BC9F9" w14:textId="77777777">
+      <w:tr w:rsidRPr="00821ADD" w:rsidR="00B21361" w14:paraId="6D6BC9F9" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="600"/>
+          <w:trHeight w:val="600" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="299C54BE" w14:textId="77777777" w:rsidR="00B21361" w:rsidRPr="00821ADD" w:rsidRDefault="00B21361" w:rsidP="00704826">
+          <w:p w:rsidRPr="00821ADD" w:rsidR="00B21361" w:rsidP="00704826" w:rsidRDefault="00B21361" w14:paraId="299C54BE" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B21361" w:rsidRPr="00821ADD" w14:paraId="760BF2C7" w14:textId="77777777">
+      <w:tr w:rsidRPr="00821ADD" w:rsidR="00B21361" w14:paraId="760BF2C7" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="600"/>
+          <w:trHeight w:val="600" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48E5B860" w14:textId="77777777" w:rsidR="00B21361" w:rsidRDefault="00B21361" w:rsidP="00704826">
+          <w:p w:rsidR="00B21361" w:rsidP="00704826" w:rsidRDefault="00B21361" w14:paraId="48E5B860" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00821ADD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Notary Public in and for Said County and State</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D35D621" w14:textId="77777777" w:rsidR="006F3F02" w:rsidRDefault="006F3F02" w:rsidP="00704826">
+          <w:p w:rsidR="006F3F02" w:rsidP="00704826" w:rsidRDefault="006F3F02" w14:paraId="1D35D621" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="65B54459" w14:textId="2FDF1BAF" w:rsidR="006F3F02" w:rsidRPr="00821ADD" w:rsidRDefault="006F3F02" w:rsidP="00704826">
+          <w:p w:rsidRPr="00821ADD" w:rsidR="006F3F02" w:rsidP="00704826" w:rsidRDefault="006F3F02" w14:paraId="65B54459" w14:textId="2FDF1BAF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6745BE08" w14:textId="0DBB304F" w:rsidR="003951D9" w:rsidRDefault="003951D9" w:rsidP="006F3F02">
+    <w:p w:rsidR="003951D9" w:rsidP="006F3F02" w:rsidRDefault="003951D9" w14:paraId="6745BE08" w14:textId="0DBB304F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6138FF91" w14:textId="77777777" w:rsidR="00576B67" w:rsidRDefault="00576B67" w:rsidP="006F3F02">
+    <w:p w:rsidR="00576B67" w:rsidP="006F3F02" w:rsidRDefault="00576B67" w14:paraId="6138FF91" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6776189A" w14:textId="11FBBC53" w:rsidR="006F3F02" w:rsidRPr="006F3F02" w:rsidRDefault="006F3F02" w:rsidP="006F3F02">
+    <w:p w:rsidRPr="006F3F02" w:rsidR="006F3F02" w:rsidP="006F3F02" w:rsidRDefault="006F3F02" w14:paraId="6776189A" w14:textId="11FBBC53">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="670D8C8E" w14:textId="77777777" w:rsidR="006F3F02" w:rsidRDefault="006F3F02">
+    <w:p w:rsidR="006F3F02" w:rsidRDefault="006F3F02" w14:paraId="670D8C8E" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="436DC470" w14:textId="5AA0D4B8" w:rsidR="006F3F02" w:rsidRPr="00821ADD" w:rsidRDefault="006F3F02">
+    <w:p w:rsidRPr="00821ADD" w:rsidR="006F3F02" w:rsidRDefault="006F3F02" w14:paraId="436DC470" w14:textId="5AA0D4B8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:sectPr w:rsidR="006F3F02" w:rsidRPr="00821ADD" w:rsidSect="004B76B5">
+        <w:sectPr w:rsidRPr="00821ADD" w:rsidR="006F3F02" w:rsidSect="004B76B5">
           <w:headerReference w:type="default" r:id="rId15"/>
           <w:footerReference w:type="default" r:id="rId16"/>
-          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D07C8B2" w14:textId="19CB7FB0" w:rsidR="002F450E" w:rsidRPr="000E4027" w:rsidRDefault="002F450E" w:rsidP="00CE59B0">
+    <w:p w:rsidRPr="000E4027" w:rsidR="002F450E" w:rsidP="00CE59B0" w:rsidRDefault="002F450E" w14:paraId="4D07C8B2" w14:textId="19CB7FB0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="000E4027">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">RESOLUTION OF </w:t>
       </w:r>
-      <w:r w:rsidR="006D184D" w:rsidRPr="000E4027">
+      <w:r w:rsidRPr="000E4027" w:rsidR="006D184D">
         <w:t xml:space="preserve">THE </w:t>
       </w:r>
       <w:r w:rsidRPr="000E4027">
         <w:t>BOARD OF DIRECTORS</w:t>
       </w:r>
-      <w:r w:rsidR="00B2590C" w:rsidRPr="000E4027">
+      <w:r w:rsidRPr="000E4027" w:rsidR="00B2590C">
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000E4027" w:rsidR="00B2590C">
         <w:t xml:space="preserve">TO RESTATE </w:t>
       </w:r>
-      <w:r w:rsidR="00420A98" w:rsidRPr="000E4027">
+      <w:r w:rsidRPr="000E4027" w:rsidR="00420A98">
         <w:t xml:space="preserve">THE </w:t>
       </w:r>
-      <w:r w:rsidR="00B2590C" w:rsidRPr="000E4027">
+      <w:r w:rsidRPr="000E4027" w:rsidR="00B2590C">
         <w:t>ARTICLES OF INCORPORATION</w:t>
       </w:r>
-      <w:r w:rsidR="0008371A" w:rsidRPr="000E4027">
+      <w:r w:rsidRPr="000E4027" w:rsidR="0008371A">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E1F0B12" w14:textId="00F8DFAD" w:rsidR="00735E77" w:rsidRPr="00437C28" w:rsidRDefault="002F450E" w:rsidP="00B31C31">
+    <w:p w:rsidRPr="00437C28" w:rsidR="00735E77" w:rsidP="00B31C31" w:rsidRDefault="002F450E" w14:paraId="1E1F0B12" w14:textId="00F8DFAD">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00437C28">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00735E77" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00735E77">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Resolved</w:t>
       </w:r>
       <w:r w:rsidR="008A43CA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00735E77" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00735E77">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> that the board of directors of </w:t>
       </w:r>
-      <w:r w:rsidR="00735E77" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00735E77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="009615D4" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="009615D4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidR="00735E77" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00735E77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ank)</w:t>
       </w:r>
-      <w:r w:rsidR="00735E77" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00735E77">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> submit to </w:t>
       </w:r>
-      <w:r w:rsidR="00735E77" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00735E77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(an annual</w:t>
       </w:r>
       <w:r w:rsidR="008A43CA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:r w:rsidR="00735E77" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00735E77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a special)</w:t>
       </w:r>
-      <w:r w:rsidR="00735E77" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00735E77">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> meeting of the shareholders of the state bank to be held</w:t>
       </w:r>
-      <w:r w:rsidR="00926AEB" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00926AEB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on</w:t>
       </w:r>
-      <w:r w:rsidR="00735E77" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00735E77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00735E77" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00735E77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="003612D6" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="003612D6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="00735E77" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00735E77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ate)</w:t>
       </w:r>
-      <w:r w:rsidR="00735E77" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00735E77">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, a resolution called for the adoption of Restated Articles of Incorporation of the state bank as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27F883E3" w14:textId="58D7CA2C" w:rsidR="00735E77" w:rsidRPr="00DE614F" w:rsidRDefault="00735E77" w:rsidP="00B31C31">
+    <w:p w:rsidRPr="00DE614F" w:rsidR="00735E77" w:rsidP="00B31C31" w:rsidRDefault="00735E77" w14:paraId="27F883E3" w14:textId="58D7CA2C">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE614F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DE614F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Resolved, that the shareholders of </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE614F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="003612D6" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="003612D6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE614F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
-      <w:r w:rsidR="00664A86" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="00664A86">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE614F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE614F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> do hereby direct the board of directors and officers to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00146E07" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="00146E07">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">submit </w:t>
       </w:r>
-      <w:r w:rsidR="00CB7F56" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="00CB7F56">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE614F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> application</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00DE614F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the Superintendent of Banking for </w:t>
       </w:r>
-      <w:r w:rsidR="00CB7F56" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="00CB7F56">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE614F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">approval of </w:t>
       </w:r>
-      <w:r w:rsidR="00CB7F56" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="00CB7F56">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE614F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Restated Articles of Incorporation in accordance with the provisions of </w:t>
       </w:r>
       <w:r w:rsidR="00D3317C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa Code </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE614F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Section 524.1508.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03E866D9" w14:textId="77BC36B9" w:rsidR="00735E77" w:rsidRPr="00DE614F" w:rsidRDefault="00275BB5" w:rsidP="00275BB5">
+    <w:p w:rsidRPr="00DE614F" w:rsidR="00735E77" w:rsidP="00275BB5" w:rsidRDefault="00275BB5" w14:paraId="03E866D9" w14:textId="77BC36B9">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00735E77" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="00735E77">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidR="00735E77" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="00735E77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003612D6" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="003612D6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00D557CD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>president or vice president</w:t>
       </w:r>
-      <w:r w:rsidR="00735E77" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="00735E77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00735E77" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="00735E77">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidR="00735E77" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="00735E77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00D557CD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">cashier or </w:t>
       </w:r>
       <w:r w:rsidR="002B6F42">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>assistant cashier</w:t>
       </w:r>
-      <w:r w:rsidR="00735E77" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="00735E77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00735E77" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="00735E77">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the state bank are authorized to prepare and sign the required application and the Restated Articles of Incorporation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70990A4D" w14:textId="73711259" w:rsidR="002F450E" w:rsidRPr="003F07BF" w:rsidRDefault="00735E77" w:rsidP="00B31C31">
+    <w:p w:rsidRPr="003F07BF" w:rsidR="002F450E" w:rsidP="00B31C31" w:rsidRDefault="00735E77" w14:paraId="70990A4D" w14:textId="73711259">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE614F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DE614F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Resolved further</w:t>
       </w:r>
       <w:r w:rsidR="008A43CA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE614F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> that the notice to the shareholders of the meeting at which the resolution is to be considered shall contain or be accompanied by a copy of the foregoing resolution and that such notice </w:t>
       </w:r>
       <w:r w:rsidRPr="003F07BF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">shall be given </w:t>
       </w:r>
       <w:r w:rsidRPr="001F7E3B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">by the </w:t>
       </w:r>
       <w:r w:rsidRPr="001F7E3B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="003612D6" w:rsidRPr="001F7E3B">
+      <w:r w:rsidRPr="001F7E3B" w:rsidR="003612D6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="001F7E3B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>resident</w:t>
       </w:r>
       <w:r w:rsidR="008A43CA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001F7E3B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidR="004372AE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> vice president) and (</w:t>
       </w:r>
-      <w:r w:rsidR="003612D6" w:rsidRPr="001F7E3B">
+      <w:r w:rsidRPr="001F7E3B" w:rsidR="003612D6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="001F7E3B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ashier</w:t>
       </w:r>
       <w:r w:rsidR="004372AE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or assistant cashier</w:t>
       </w:r>
       <w:r w:rsidRPr="001F7E3B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="003F07BF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the bank.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D7C5448" w14:textId="30925837" w:rsidR="003F07BF" w:rsidRPr="003F07BF" w:rsidRDefault="003F07BF" w:rsidP="003F07BF">
+    <w:p w:rsidRPr="003F07BF" w:rsidR="003F07BF" w:rsidP="003F07BF" w:rsidRDefault="003F07BF" w14:paraId="4D7C5448" w14:textId="30925837">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5508"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003F07BF" w:rsidRPr="003F07BF" w14:paraId="44775276" w14:textId="77777777" w:rsidTr="003F07BF">
+      <w:tr w:rsidRPr="003F07BF" w:rsidR="003F07BF" w:rsidTr="003F07BF" w14:paraId="44775276" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="577"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35BA3B07" w14:textId="5B3AFB9D" w:rsidR="003F07BF" w:rsidRPr="003F07BF" w:rsidRDefault="003F07BF">
+          <w:p w:rsidRPr="003F07BF" w:rsidR="003F07BF" w:rsidRDefault="003F07BF" w14:paraId="35BA3B07" w14:textId="5B3AFB9D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F07BF">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Chairperson</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F07BF" w:rsidRPr="003F07BF" w14:paraId="02F3CF16" w14:textId="77777777" w:rsidTr="003F07BF">
+      <w:tr w:rsidRPr="003F07BF" w:rsidR="003F07BF" w:rsidTr="003F07BF" w14:paraId="02F3CF16" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="500"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30A34752" w14:textId="0B08F0B3" w:rsidR="003F07BF" w:rsidRPr="003F07BF" w:rsidRDefault="003F07BF" w:rsidP="00CF39C7">
+          <w:p w:rsidRPr="003F07BF" w:rsidR="003F07BF" w:rsidP="00CF39C7" w:rsidRDefault="003F07BF" w14:paraId="30A34752" w14:textId="0B08F0B3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F07BF" w:rsidRPr="003F07BF" w14:paraId="13DAA252" w14:textId="77777777" w:rsidTr="003F07BF">
+      <w:tr w:rsidRPr="003F07BF" w:rsidR="003F07BF" w:rsidTr="003F07BF" w14:paraId="13DAA252" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="388"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E5C3E9B" w14:textId="5BC278B3" w:rsidR="003F07BF" w:rsidRPr="003F07BF" w:rsidRDefault="003F07BF">
+          <w:p w:rsidRPr="003F07BF" w:rsidR="003F07BF" w:rsidRDefault="003F07BF" w14:paraId="5E5C3E9B" w14:textId="5BC278B3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F07BF">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Secretary</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F07BF" w:rsidRPr="003F07BF" w14:paraId="080D3118" w14:textId="77777777" w:rsidTr="003F07BF">
+      <w:tr w:rsidRPr="003F07BF" w:rsidR="003F07BF" w:rsidTr="003F07BF" w14:paraId="080D3118" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="500"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4591DE62" w14:textId="77777777" w:rsidR="003F07BF" w:rsidRPr="003F07BF" w:rsidRDefault="003F07BF" w:rsidP="00CF39C7">
+          <w:p w:rsidRPr="003F07BF" w:rsidR="003F07BF" w:rsidP="00CF39C7" w:rsidRDefault="003F07BF" w14:paraId="4591DE62" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F07BF" w:rsidRPr="003F07BF" w14:paraId="78915330" w14:textId="77777777" w:rsidTr="003F07BF">
+      <w:tr w:rsidRPr="003F07BF" w:rsidR="003F07BF" w:rsidTr="003F07BF" w14:paraId="78915330" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="379"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D2110E0" w14:textId="77777777" w:rsidR="003F07BF" w:rsidRPr="003F07BF" w:rsidRDefault="003F07BF">
+          <w:p w:rsidRPr="003F07BF" w:rsidR="003F07BF" w:rsidRDefault="003F07BF" w14:paraId="7D2110E0" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F07BF">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="253CEF1E" w14:textId="2DAE225F" w:rsidR="003F07BF" w:rsidRPr="00437C28" w:rsidRDefault="003F07BF" w:rsidP="00B31C31">
+    <w:p w:rsidRPr="00437C28" w:rsidR="003F07BF" w:rsidP="00B31C31" w:rsidRDefault="003F07BF" w14:paraId="253CEF1E" w14:textId="2DAE225F">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="194394F3" w14:textId="651A174D" w:rsidR="003F07BF" w:rsidRDefault="00C958D5" w:rsidP="00C958D5">
+    <w:p w:rsidR="003F07BF" w:rsidP="00C958D5" w:rsidRDefault="00C958D5" w14:paraId="194394F3" w14:textId="651A174D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5297B295" w14:textId="743C7E48" w:rsidR="002F450E" w:rsidRPr="000E4027" w:rsidRDefault="002F450E" w:rsidP="00CE59B0">
+    <w:p w:rsidRPr="000E4027" w:rsidR="002F450E" w:rsidP="00CE59B0" w:rsidRDefault="002F450E" w14:paraId="5297B295" w14:textId="743C7E48">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="000E4027">
-        <w:lastRenderedPageBreak/>
         <w:t>NOTICE TO SHAREHOLDERS</w:t>
       </w:r>
-      <w:r w:rsidR="00867E5A" w:rsidRPr="000E4027">
+      <w:r w:rsidRPr="000E4027" w:rsidR="00867E5A">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="000E4027">
         <w:t>OF</w:t>
       </w:r>
-      <w:r w:rsidR="00867E5A" w:rsidRPr="000E4027">
+      <w:r w:rsidRPr="000E4027" w:rsidR="00867E5A">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="000E4027">
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00A84BA4" w:rsidRPr="000E4027">
+      <w:r w:rsidRPr="000E4027" w:rsidR="00A84BA4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>BANK</w:t>
       </w:r>
       <w:r w:rsidRPr="000E4027">
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00867E5A" w:rsidRPr="000E4027">
+      <w:r w:rsidRPr="000E4027" w:rsidR="00867E5A">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="000E4027">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="000E4027">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00A84BA4" w:rsidRPr="000E4027">
+      <w:r w:rsidRPr="000E4027" w:rsidR="00A84BA4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ITY</w:t>
       </w:r>
       <w:r w:rsidRPr="000E4027">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>/T</w:t>
       </w:r>
-      <w:r w:rsidR="00CF4069" w:rsidRPr="000E4027">
+      <w:r w:rsidRPr="000E4027" w:rsidR="00CF4069">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>OWN</w:t>
       </w:r>
       <w:r w:rsidRPr="000E4027">
         <w:t>), I</w:t>
       </w:r>
-      <w:r w:rsidR="00A84BA4" w:rsidRPr="000E4027">
+      <w:r w:rsidRPr="000E4027" w:rsidR="00A84BA4">
         <w:t>OWA</w:t>
       </w:r>
-      <w:r w:rsidR="0008371A" w:rsidRPr="000E4027">
+      <w:r w:rsidRPr="000E4027" w:rsidR="0008371A">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BD85E85" w14:textId="14667A74" w:rsidR="0062098D" w:rsidRPr="00DE614F" w:rsidRDefault="002F450E" w:rsidP="00B31C31">
+    <w:p w:rsidRPr="00DE614F" w:rsidR="0062098D" w:rsidP="00B31C31" w:rsidRDefault="002F450E" w14:paraId="7BD85E85" w14:textId="14667A74">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0062098D" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="0062098D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">You are notified that the annual meeting of the shareholders of </w:t>
       </w:r>
-      <w:r w:rsidR="0062098D" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="0062098D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="003612D6" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="003612D6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidR="0062098D" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="0062098D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ank), (</w:t>
       </w:r>
-      <w:r w:rsidR="003612D6" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="003612D6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="0062098D" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="0062098D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ity/</w:t>
       </w:r>
-      <w:r w:rsidR="003612D6" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="003612D6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="0062098D" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="0062098D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>own)</w:t>
       </w:r>
-      <w:r w:rsidR="0062098D" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="0062098D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Iowa, will be held at </w:t>
       </w:r>
-      <w:r w:rsidR="0062098D" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="0062098D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="003612D6" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="003612D6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="0062098D" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="0062098D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>lace)</w:t>
       </w:r>
-      <w:r w:rsidR="0062098D" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="0062098D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
-      <w:r w:rsidR="0062098D" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="0062098D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00402BF7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>date)</w:t>
       </w:r>
       <w:r w:rsidR="008A43CA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00402BF7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00402BF7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
-      <w:r w:rsidR="0062098D" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="0062098D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0062098D" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="0062098D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="003612D6" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="003612D6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="0062098D" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="0062098D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ime)</w:t>
       </w:r>
-      <w:r w:rsidR="0062098D" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="0062098D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36AF07B5" w14:textId="09E71608" w:rsidR="0062098D" w:rsidRPr="00DE614F" w:rsidRDefault="0062098D" w:rsidP="00B31C31">
+    <w:p w:rsidRPr="00DE614F" w:rsidR="0062098D" w:rsidP="00B31C31" w:rsidRDefault="0062098D" w14:paraId="36AF07B5" w14:textId="09E71608">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE614F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DE614F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">In addition to the usual business to come before this meeting, the following resolution will be considered to adopt Restated Articles of Incorporation in accordance with the provisions of </w:t>
       </w:r>
       <w:r w:rsidR="008659EE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa Code </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE614F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Section 524.1508</w:t>
       </w:r>
-      <w:r w:rsidR="001E1EEC" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="001E1EEC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73C77A1A" w14:textId="55DF3B80" w:rsidR="0062098D" w:rsidRPr="00DE614F" w:rsidRDefault="0062098D" w:rsidP="00B31C31">
+    <w:p w:rsidRPr="00DE614F" w:rsidR="0062098D" w:rsidP="00B31C31" w:rsidRDefault="0062098D" w14:paraId="73C77A1A" w14:textId="55DF3B80">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE614F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DE614F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Resolved</w:t>
       </w:r>
       <w:r w:rsidR="00874B88">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE614F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> that the shareholders of </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE614F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="003612D6" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="003612D6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE614F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ank)</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE614F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> do hereby direct the board of directors and officers to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="0085221F" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="0085221F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">submit </w:t>
       </w:r>
-      <w:r w:rsidR="001E1EEC" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="001E1EEC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">an </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE614F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>application</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00DE614F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the Superintendent of Banking for </w:t>
       </w:r>
-      <w:r w:rsidR="001E1EEC" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="001E1EEC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE614F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">approval of </w:t>
       </w:r>
-      <w:r w:rsidR="001E1EEC" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="001E1EEC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE614F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Restated Articles of Incorporation in accordance with the provisions of </w:t>
       </w:r>
       <w:r w:rsidR="008659EE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa Code </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE614F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Section 524.1508.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46A41EFF" w14:textId="537A5EF4" w:rsidR="0062098D" w:rsidRPr="00DE614F" w:rsidRDefault="00FA2211" w:rsidP="00FA2211">
+    <w:p w:rsidRPr="00DE614F" w:rsidR="0062098D" w:rsidP="00FA2211" w:rsidRDefault="00FA2211" w14:paraId="46A41EFF" w14:textId="537A5EF4">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0062098D" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="0062098D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="0062098D" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="0062098D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00381BAF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>president or vice president</w:t>
       </w:r>
-      <w:r w:rsidR="0062098D" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="0062098D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="0062098D" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="0062098D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidR="0062098D" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="0062098D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00381BAF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>cashier or assistant cashier</w:t>
       </w:r>
-      <w:r w:rsidR="0062098D" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="0062098D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="0062098D" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="0062098D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the bank are authorized to prepare and sign the required application and Restated Articles of Incorporation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2145F7AD" w14:textId="569AD69A" w:rsidR="0062098D" w:rsidRPr="00DE614F" w:rsidRDefault="0062098D" w:rsidP="00B31C31">
+    <w:p w:rsidRPr="00DE614F" w:rsidR="0062098D" w:rsidP="00B31C31" w:rsidRDefault="0062098D" w14:paraId="2145F7AD" w14:textId="569AD69A">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE614F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DE614F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">You may cast your vote, either in person or by proxy, equal to the number of shares registered in your name on </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE614F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00664A86" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="00664A86">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE614F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ate)</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE614F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E224BEB" w14:textId="16F3E01A" w:rsidR="002F450E" w:rsidRDefault="0062098D" w:rsidP="00F27A54">
+    <w:p w:rsidR="002F450E" w:rsidP="00F27A54" w:rsidRDefault="0062098D" w14:paraId="5E224BEB" w14:textId="16F3E01A">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE614F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DE614F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>A copy of the Restated Articles of Incorporation which will accompany the application is attached.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5778"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00206C0D" w14:paraId="7BD5A79E" w14:textId="77777777" w:rsidTr="00206C0D">
+      <w:tr w:rsidR="00206C0D" w:rsidTr="00206C0D" w14:paraId="7BD5A79E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5778" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AE83BE0" w14:textId="28013831" w:rsidR="00206C0D" w:rsidRPr="00AE1590" w:rsidRDefault="00206C0D">
+          <w:p w:rsidRPr="00AE1590" w:rsidR="00206C0D" w:rsidRDefault="00206C0D" w14:paraId="3AE83BE0" w14:textId="28013831">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="5508"/>
             </w:tblGrid>
             <w:tr w:rsidR="00206C0D" w14:paraId="160FD4CC" w14:textId="77777777">
               <w:trPr>
                 <w:cantSplit/>
                 <w:trHeight w:val="577"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5508" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="7A4DCF1F" w14:textId="77777777" w:rsidR="00206C0D" w:rsidRPr="00AC1DE8" w:rsidRDefault="00206C0D">
+                <w:p w:rsidRPr="00AC1DE8" w:rsidR="00206C0D" w:rsidRDefault="00206C0D" w14:paraId="7A4DCF1F" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:iCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AC1DE8">
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:iCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Signature and Title of Individual Entitled to Issue Call</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00206C0D" w14:paraId="1369D869" w14:textId="77777777" w:rsidTr="00AC1DE8">
+            <w:tr w:rsidR="00206C0D" w:rsidTr="00AC1DE8" w14:paraId="1369D869" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="162"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5508" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
-                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="78634563" w14:textId="55DCC47B" w:rsidR="00206C0D" w:rsidRPr="00AC1DE8" w:rsidRDefault="00206C0D" w:rsidP="00206C0D">
+                <w:p w:rsidRPr="00AC1DE8" w:rsidR="00206C0D" w:rsidP="00206C0D" w:rsidRDefault="00206C0D" w14:paraId="78634563" w14:textId="55DCC47B">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00206C0D" w14:paraId="37910FEB" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="388"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5508" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="5E9FE7EB" w14:textId="77777777" w:rsidR="00206C0D" w:rsidRPr="00AC1DE8" w:rsidRDefault="00206C0D">
+                <w:p w:rsidRPr="00AC1DE8" w:rsidR="00206C0D" w:rsidRDefault="00206C0D" w14:paraId="5E9FE7EB" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:iCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AC1DE8">
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:iCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Signature and Title of Individual Entitled to Issue Call</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00206C0D" w14:paraId="057F3A85" w14:textId="77777777" w:rsidTr="00EF60EE">
+            <w:tr w:rsidR="00206C0D" w:rsidTr="00EF60EE" w14:paraId="057F3A85" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="360"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5508" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
-                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="531C7347" w14:textId="77777777" w:rsidR="00206C0D" w:rsidRPr="00AC1DE8" w:rsidRDefault="00206C0D" w:rsidP="00206C0D">
+                <w:p w:rsidRPr="00AC1DE8" w:rsidR="00206C0D" w:rsidP="00206C0D" w:rsidRDefault="00206C0D" w14:paraId="531C7347" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00206C0D" w14:paraId="542932D4" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="379"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5508" w:type="dxa"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="7CF4BDFB" w14:textId="77777777" w:rsidR="00206C0D" w:rsidRPr="00AC1DE8" w:rsidRDefault="00206C0D">
+                <w:p w:rsidRPr="00AC1DE8" w:rsidR="00206C0D" w:rsidRDefault="00206C0D" w14:paraId="7CF4BDFB" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:iCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AC1DE8">
                     <w:rPr>
                       <w:rFonts w:cs="Calibri"/>
                       <w:iCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Date</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="61510264" w14:textId="77777777" w:rsidR="00206C0D" w:rsidRDefault="00206C0D">
+          <w:p w:rsidR="00206C0D" w:rsidRDefault="00206C0D" w14:paraId="61510264" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="642F98AA" w14:textId="2820055D" w:rsidR="00821ADD" w:rsidRDefault="006A6BCA" w:rsidP="00821ADD">
+    <w:p w:rsidR="00821ADD" w:rsidP="00821ADD" w:rsidRDefault="006A6BCA" w14:paraId="642F98AA" w14:textId="2820055D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE614F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Note: </w:t>
       </w:r>
-      <w:r w:rsidR="002F450E" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="002F450E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice shall be delivered not less than 10 </w:t>
       </w:r>
-      <w:r w:rsidR="001E1EEC" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="001E1EEC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidR="002F450E" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="002F450E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">no more than 60 days before the date of the meeting. </w:t>
       </w:r>
-      <w:r w:rsidR="001E1EEC" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="001E1EEC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002F450E" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="002F450E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For further guidance see </w:t>
       </w:r>
       <w:r w:rsidR="00EA6294">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa Code </w:t>
       </w:r>
-      <w:r w:rsidR="002F450E" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="002F450E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Section 524.533.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="391B004B" w14:textId="3F469EFE" w:rsidR="002F450E" w:rsidRPr="000E4027" w:rsidRDefault="002F450E" w:rsidP="00CE59B0">
+    <w:p w:rsidRPr="000E4027" w:rsidR="002F450E" w:rsidP="00CE59B0" w:rsidRDefault="002F450E" w14:paraId="391B004B" w14:textId="3F469EFE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="000E4027">
-        <w:lastRenderedPageBreak/>
         <w:t>NOTICE TO SHAREHOLDERS</w:t>
       </w:r>
-      <w:r w:rsidR="00E14BFE" w:rsidRPr="000E4027">
+      <w:r w:rsidRPr="000E4027" w:rsidR="00E14BFE">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="000E4027">
         <w:t>OF</w:t>
       </w:r>
-      <w:r w:rsidR="00E14BFE" w:rsidRPr="000E4027">
+      <w:r w:rsidRPr="000E4027" w:rsidR="00E14BFE">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="000E4027">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="000E4027">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidR="0047694B" w:rsidRPr="000E4027">
+      <w:r w:rsidRPr="000E4027" w:rsidR="0047694B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ANK</w:t>
       </w:r>
       <w:r w:rsidRPr="000E4027">
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00E14BFE" w:rsidRPr="000E4027">
+      <w:r w:rsidRPr="000E4027" w:rsidR="00E14BFE">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="000E4027">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="000E4027">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="0047694B" w:rsidRPr="000E4027">
+      <w:r w:rsidRPr="000E4027" w:rsidR="0047694B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ITY</w:t>
       </w:r>
       <w:r w:rsidRPr="000E4027">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>/T</w:t>
       </w:r>
-      <w:r w:rsidR="0047694B" w:rsidRPr="000E4027">
+      <w:r w:rsidRPr="000E4027" w:rsidR="0047694B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>OWN</w:t>
       </w:r>
       <w:r w:rsidRPr="000E4027">
         <w:t>), I</w:t>
       </w:r>
-      <w:r w:rsidR="0047694B" w:rsidRPr="000E4027">
+      <w:r w:rsidRPr="000E4027" w:rsidR="0047694B">
         <w:t>OWA</w:t>
       </w:r>
-      <w:r w:rsidR="0008371A" w:rsidRPr="000E4027">
+      <w:r w:rsidRPr="000E4027" w:rsidR="0008371A">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0576C1AF" w14:textId="348465AF" w:rsidR="00B90B78" w:rsidRPr="00DE614F" w:rsidRDefault="002F450E" w:rsidP="00105FE0">
+    <w:p w:rsidRPr="00DE614F" w:rsidR="00B90B78" w:rsidP="00105FE0" w:rsidRDefault="002F450E" w14:paraId="0576C1AF" w14:textId="348465AF">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B90B78" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="00B90B78">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">You are notified that a special meeting of the shareholders of </w:t>
       </w:r>
-      <w:r w:rsidR="00B90B78" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="00B90B78">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00664A86" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="00664A86">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidR="00B90B78" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="00B90B78">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ank)</w:t>
       </w:r>
-      <w:r w:rsidR="00B90B78" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="00B90B78">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00B90B78" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="00B90B78">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00664A86" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="00664A86">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="00B90B78" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="00B90B78">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ity/</w:t>
       </w:r>
-      <w:r w:rsidR="00664A86" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="00664A86">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="00B90B78" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="00B90B78">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>own)</w:t>
       </w:r>
-      <w:r w:rsidR="00B90B78" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="00B90B78">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Iowa, will be held at </w:t>
       </w:r>
-      <w:r w:rsidR="00B90B78" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="00B90B78">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00664A86" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="00664A86">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00B90B78" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="00B90B78">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>lace)</w:t>
       </w:r>
-      <w:r w:rsidR="00B90B78" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="00B90B78">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
-      <w:r w:rsidR="00B90B78" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="00B90B78">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="006C3F3D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>date)</w:t>
       </w:r>
       <w:r w:rsidR="00444185">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="006C3F3D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> at </w:t>
       </w:r>
-      <w:r w:rsidR="00B90B78" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="00B90B78">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00664A86" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="00664A86">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="00B90B78" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="00B90B78">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ime)</w:t>
       </w:r>
-      <w:r w:rsidR="00B90B78" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="00B90B78">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F1179D" w14:textId="0C6E78E5" w:rsidR="00B90B78" w:rsidRPr="00DE614F" w:rsidRDefault="00B90B78" w:rsidP="00105FE0">
+    <w:p w:rsidRPr="00DE614F" w:rsidR="00B90B78" w:rsidP="00105FE0" w:rsidRDefault="00B90B78" w14:paraId="37F1179D" w14:textId="0C6E78E5">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE614F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DE614F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">The meeting is called for the purpose of considering the following resolution to adopt Restated Articles of Incorporation in accordance with the provisions of </w:t>
       </w:r>
       <w:r w:rsidR="005F229A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa Code </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE614F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Section 524.1508.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3723AEFD" w14:textId="503A3E66" w:rsidR="00B90B78" w:rsidRPr="00E2388D" w:rsidRDefault="00B90B78" w:rsidP="00105FE0">
+    <w:p w:rsidRPr="00E2388D" w:rsidR="00B90B78" w:rsidP="00105FE0" w:rsidRDefault="00B90B78" w14:paraId="3723AEFD" w14:textId="503A3E66">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE614F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DE614F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Resolved</w:t>
       </w:r>
       <w:r w:rsidR="00444185">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE614F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> that the shareholders of </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE614F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="002809AB" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="002809AB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE614F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ank)</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE614F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> do hereby direct the board of directors and officers to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00213F37" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="00213F37">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>submit</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE614F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E72B8C" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="00E72B8C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">an </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE614F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>application</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00DE614F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the Superintendent of Banking for </w:t>
       </w:r>
-      <w:r w:rsidR="00E72B8C" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="00E72B8C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE614F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">approval of </w:t>
       </w:r>
-      <w:r w:rsidR="00E72B8C" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="00E72B8C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE614F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Restated Articles of </w:t>
       </w:r>
       <w:r w:rsidRPr="00E2388D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Incorporation in accordance with the provisions of </w:t>
       </w:r>
       <w:r w:rsidR="005F229A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa Code </w:t>
       </w:r>
       <w:r w:rsidRPr="00E2388D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Section 524.1508.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EFCE84A" w14:textId="1E8E6AC2" w:rsidR="00B90B78" w:rsidRPr="00DE614F" w:rsidRDefault="00FA2211" w:rsidP="00FA2211">
+    <w:p w:rsidRPr="00DE614F" w:rsidR="00B90B78" w:rsidP="00FA2211" w:rsidRDefault="00FA2211" w14:paraId="6EFCE84A" w14:textId="1E8E6AC2">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E2388D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B90B78" w:rsidRPr="00E2388D">
+      <w:r w:rsidRPr="00E2388D" w:rsidR="00B90B78">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidR="009D14AB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009D14AB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="0023433F">
@@ -5875,475 +5923,492 @@
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="0023433F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>cashier or assistant cashier</w:t>
       </w:r>
       <w:r w:rsidR="009D14AB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00B90B78" w:rsidRPr="00E2388D">
+      <w:r w:rsidRPr="00E2388D" w:rsidR="00B90B78">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the bank</w:t>
       </w:r>
-      <w:r w:rsidR="00B90B78" w:rsidRPr="00AE1590">
+      <w:r w:rsidRPr="00AE1590" w:rsidR="00B90B78">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are authorized to prepare and sign the required application a</w:t>
       </w:r>
-      <w:r w:rsidR="00B90B78" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="00B90B78">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>nd Restated Articles of Incorporation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77684A8D" w14:textId="13172D75" w:rsidR="00B90B78" w:rsidRPr="00DE614F" w:rsidRDefault="00B90B78" w:rsidP="00105FE0">
+    <w:p w:rsidRPr="00DE614F" w:rsidR="00B90B78" w:rsidP="00105FE0" w:rsidRDefault="00B90B78" w14:paraId="77684A8D" w14:textId="13172D75">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE614F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DE614F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">You may cast your vote, either in person or by proxy, equal to the number of shares registered in your name on </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE614F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="002809AB" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="002809AB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE614F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ate)</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE614F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28889C12" w14:textId="77D808A6" w:rsidR="002F450E" w:rsidRDefault="00B90B78" w:rsidP="00CA68E7">
+    <w:p w:rsidR="002F450E" w:rsidP="00CA68E7" w:rsidRDefault="00B90B78" w14:paraId="28889C12" w14:textId="77D808A6">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00DE614F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DE614F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>A copy of the Restated Articles of Incorporation which will accompany the application is attached</w:t>
       </w:r>
       <w:r w:rsidRPr="00B90B78">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5778"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00316747" w:rsidRPr="00821ADD" w14:paraId="56EE691A" w14:textId="77777777" w:rsidTr="00042FA9">
+      <w:tr w:rsidRPr="00821ADD" w:rsidR="00316747" w:rsidTr="00042FA9" w14:paraId="56EE691A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5778" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A98FFAD" w14:textId="45DBF521" w:rsidR="00BA68BC" w:rsidRPr="00AE1590" w:rsidRDefault="00BA68BC" w:rsidP="00BA68BC">
+          <w:p w:rsidRPr="00AE1590" w:rsidR="00BA68BC" w:rsidP="00BA68BC" w:rsidRDefault="00BA68BC" w14:paraId="3A98FFAD" w14:textId="45DBF521">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="5508"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00BA68BC" w14:paraId="7054FE7F" w14:textId="77777777" w:rsidTr="00633C38">
+            <w:tr w:rsidR="00BA68BC" w:rsidTr="00633C38" w14:paraId="7054FE7F" w14:textId="77777777">
               <w:trPr>
                 <w:cantSplit/>
                 <w:trHeight w:val="432"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5508" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="1A95651E" w14:textId="77777777" w:rsidR="00BA68BC" w:rsidRDefault="00BA68BC" w:rsidP="00BA68BC">
+                <w:p w:rsidR="00BA68BC" w:rsidP="00BA68BC" w:rsidRDefault="00BA68BC" w14:paraId="1A95651E" w14:textId="77777777">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                       <w:iCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                       <w:iCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Signature and Title of Individual Entitled to Issue Call</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00BA68BC" w14:paraId="288AAFAC" w14:textId="77777777" w:rsidTr="00633C38">
+            <w:tr w:rsidR="00BA68BC" w:rsidTr="00633C38" w14:paraId="288AAFAC" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="432"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5508" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
-                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="07B43CBC" w14:textId="021FCF7E" w:rsidR="00BA68BC" w:rsidRPr="00AE1590" w:rsidRDefault="00BA68BC" w:rsidP="00BA68BC">
+                <w:p w:rsidRPr="00AE1590" w:rsidR="00BA68BC" w:rsidP="00BA68BC" w:rsidRDefault="00BA68BC" w14:paraId="07B43CBC" w14:textId="021FCF7E">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:bookmarkStart w:id="0" w:name="_Hlk67835837"/>
+                  <w:bookmarkStart w:name="_Hlk67835837" w:id="0"/>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:bookmarkEnd w:id="0"/>
-            <w:tr w:rsidR="00BA68BC" w14:paraId="788E1BA5" w14:textId="77777777" w:rsidTr="00633C38">
+            <w:tr w:rsidR="00BA68BC" w:rsidTr="00633C38" w14:paraId="788E1BA5" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="432"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5508" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="6B8215E0" w14:textId="77777777" w:rsidR="00BA68BC" w:rsidRDefault="00BA68BC" w:rsidP="00BA68BC">
+                <w:p w:rsidR="00BA68BC" w:rsidP="00BA68BC" w:rsidRDefault="00BA68BC" w14:paraId="6B8215E0" w14:textId="77777777">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                       <w:iCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                       <w:iCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Signature and Title of Individual Entitled to Issue Call</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00BA68BC" w14:paraId="4915D47B" w14:textId="77777777" w:rsidTr="00633C38">
+            <w:tr w:rsidR="00BA68BC" w:rsidTr="00633C38" w14:paraId="4915D47B" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="432"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5508" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
-                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="7EC79115" w14:textId="77777777" w:rsidR="00BA68BC" w:rsidRPr="00AE1590" w:rsidRDefault="00BA68BC" w:rsidP="00BA68BC">
+                <w:p w:rsidRPr="00AE1590" w:rsidR="00BA68BC" w:rsidP="00BA68BC" w:rsidRDefault="00BA68BC" w14:paraId="7EC79115" w14:textId="77777777">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00BA68BC" w14:paraId="44995094" w14:textId="77777777" w:rsidTr="00633C38">
+            <w:tr w:rsidR="00BA68BC" w:rsidTr="00633C38" w14:paraId="44995094" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="432"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5508" w:type="dxa"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="65854447" w14:textId="77777777" w:rsidR="00BA68BC" w:rsidRDefault="00BA68BC" w:rsidP="00BA68BC">
+                <w:p w:rsidR="00BA68BC" w:rsidP="00BA68BC" w:rsidRDefault="00BA68BC" w14:paraId="65854447" w14:textId="77777777">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                       <w:iCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                       <w:iCs/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Date</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="652EFEB6" w14:textId="52B39CEE" w:rsidR="00610108" w:rsidRPr="00821ADD" w:rsidRDefault="00610108" w:rsidP="00042FA9">
+          <w:p w:rsidRPr="00821ADD" w:rsidR="00610108" w:rsidP="00042FA9" w:rsidRDefault="00610108" w14:paraId="652EFEB6" w14:textId="52B39CEE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5C6A4F04" w14:textId="3512C3A1" w:rsidR="002F450E" w:rsidRPr="00DE614F" w:rsidRDefault="00042FA9" w:rsidP="00105FE0">
+    <w:p w:rsidRPr="00DE614F" w:rsidR="002F450E" w:rsidP="00105FE0" w:rsidRDefault="00042FA9" w14:paraId="5C6A4F04" w14:textId="3512C3A1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
-      <w:r w:rsidR="008A1BD5" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="008A1BD5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">te: </w:t>
       </w:r>
-      <w:r w:rsidR="002F450E" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="002F450E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice shall be delivered not less than 10 </w:t>
       </w:r>
-      <w:r w:rsidR="006372F0" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="006372F0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidR="002F450E" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="002F450E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">no more than 60 days before the date of the meeting. </w:t>
       </w:r>
-      <w:r w:rsidR="006372F0" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="006372F0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002F450E" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="002F450E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>For further guidance see Iowa Code Section 524.533</w:t>
       </w:r>
-      <w:r w:rsidR="006372F0" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="006372F0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A174595" w14:textId="77777777" w:rsidR="00867EAD" w:rsidRPr="00DE614F" w:rsidRDefault="00867EAD">
+    <w:p w:rsidRPr="00DE614F" w:rsidR="00867EAD" w:rsidRDefault="00867EAD" w14:paraId="6A174595" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00867EAD" w:rsidRPr="00DE614F">
+        <w:sectPr w:rsidRPr="00DE614F" w:rsidR="00867EAD">
           <w:footerReference w:type="default" r:id="rId17"/>
-          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D8228C3" w14:textId="7A8E8536" w:rsidR="00AC1DE8" w:rsidRPr="009D256C" w:rsidRDefault="00AC1DE8" w:rsidP="00CE59B0">
+    <w:p w:rsidRPr="009D256C" w:rsidR="00AC1DE8" w:rsidP="00CE59B0" w:rsidRDefault="00AC1DE8" w14:paraId="2D8228C3" w14:textId="7A8E8536">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00772779">
-        <w:lastRenderedPageBreak/>
         <w:t>PROXY</w:t>
       </w:r>
-      <w:r w:rsidR="009D256C" w:rsidRPr="00772779">
+      <w:r w:rsidRPr="00772779" w:rsidR="009D256C">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75628638" w14:textId="77777777" w:rsidR="00AC1DE8" w:rsidRPr="00414F3A" w:rsidRDefault="00AC1DE8" w:rsidP="00AC1DE8">
+    <w:p w:rsidRPr="00414F3A" w:rsidR="00AC1DE8" w:rsidP="00AC1DE8" w:rsidRDefault="00AC1DE8" w14:paraId="75628638" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00414F3A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00414F3A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">I, the undersigned shareholder of </w:t>
       </w:r>
       <w:r w:rsidRPr="00414F3A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(bank)</w:t>
       </w:r>
       <w:r w:rsidRPr="00414F3A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> do hereby appoint </w:t>
       </w:r>
       <w:r w:rsidRPr="00414F3A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
@@ -6423,952 +6488,957 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00414F3A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>and hereby revoke all previous proxies.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3330"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D03C32" w:rsidRPr="00821ADD" w14:paraId="4AFD8984" w14:textId="77777777" w:rsidTr="009F465D">
+      <w:tr w:rsidRPr="00821ADD" w:rsidR="00D03C32" w:rsidTr="009F465D" w14:paraId="4AFD8984" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5FC41A30" w14:textId="7AB838F5" w:rsidR="00D03C32" w:rsidRPr="00821ADD" w:rsidRDefault="00D03C32" w:rsidP="009F465D">
+          <w:p w:rsidRPr="00821ADD" w:rsidR="00D03C32" w:rsidP="009F465D" w:rsidRDefault="00D03C32" w14:paraId="5FC41A30" w14:textId="7AB838F5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D03C32" w:rsidRPr="00821ADD" w14:paraId="0BBF3CBB" w14:textId="77777777" w:rsidTr="009F465D">
+      <w:tr w:rsidRPr="00821ADD" w:rsidR="00D03C32" w:rsidTr="009F465D" w14:paraId="0BBF3CBB" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7B9156E8" w14:textId="77777777" w:rsidR="00D03C32" w:rsidRPr="00821ADD" w:rsidRDefault="00D03C32" w:rsidP="009F465D">
+          <w:p w:rsidRPr="00821ADD" w:rsidR="00D03C32" w:rsidP="009F465D" w:rsidRDefault="00D03C32" w14:paraId="7B9156E8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00821ADD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Name (printed)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D03C32" w:rsidRPr="00821ADD" w14:paraId="782CD26E" w14:textId="77777777" w:rsidTr="009F465D">
+      <w:tr w:rsidRPr="00821ADD" w:rsidR="00D03C32" w:rsidTr="009F465D" w14:paraId="782CD26E" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="428993B9" w14:textId="3388DAAA" w:rsidR="00D03C32" w:rsidRPr="00821ADD" w:rsidRDefault="00D03C32" w:rsidP="009F465D">
+          <w:p w:rsidRPr="00821ADD" w:rsidR="00D03C32" w:rsidP="009F465D" w:rsidRDefault="00D03C32" w14:paraId="428993B9" w14:textId="3388DAAA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D03C32" w:rsidRPr="00821ADD" w14:paraId="4F525E36" w14:textId="77777777" w:rsidTr="009F465D">
+      <w:tr w:rsidRPr="00821ADD" w:rsidR="00D03C32" w:rsidTr="009F465D" w14:paraId="4F525E36" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6A91B561" w14:textId="77777777" w:rsidR="00D03C32" w:rsidRPr="00821ADD" w:rsidRDefault="00D03C32" w:rsidP="009F465D">
+          <w:p w:rsidRPr="00821ADD" w:rsidR="00D03C32" w:rsidP="009F465D" w:rsidRDefault="00D03C32" w14:paraId="6A91B561" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00821ADD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D2F14" w:rsidRPr="00821ADD" w14:paraId="05028D76" w14:textId="77777777" w:rsidTr="003D2F14">
+      <w:tr w:rsidRPr="00821ADD" w:rsidR="003D2F14" w:rsidTr="003D2F14" w14:paraId="05028D76" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6A882BBB" w14:textId="77777777" w:rsidR="003D2F14" w:rsidRPr="00821ADD" w:rsidRDefault="003D2F14" w:rsidP="009F465D">
+          <w:p w:rsidRPr="00821ADD" w:rsidR="003D2F14" w:rsidP="009F465D" w:rsidRDefault="003D2F14" w14:paraId="6A882BBB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D2F14" w:rsidRPr="00821ADD" w14:paraId="2DE3CD36" w14:textId="77777777" w:rsidTr="003D2F14">
+      <w:tr w:rsidRPr="00821ADD" w:rsidR="003D2F14" w:rsidTr="003D2F14" w14:paraId="2DE3CD36" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7E0556E7" w14:textId="70C15BAA" w:rsidR="003D2F14" w:rsidRPr="00821ADD" w:rsidRDefault="003D2F14" w:rsidP="009F465D">
+          <w:p w:rsidRPr="00821ADD" w:rsidR="003D2F14" w:rsidP="009F465D" w:rsidRDefault="003D2F14" w14:paraId="7E0556E7" w14:textId="70C15BAA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3532B98E" w14:textId="77777777" w:rsidR="00BA7859" w:rsidRPr="00BA7859" w:rsidRDefault="00BA7859" w:rsidP="00AC1DE8">
+    <w:p w:rsidRPr="00BA7859" w:rsidR="00BA7859" w:rsidP="00AC1DE8" w:rsidRDefault="00BA7859" w14:paraId="3532B98E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7818F4DC" w14:textId="76055705" w:rsidR="00AC1DE8" w:rsidRPr="00BA7859" w:rsidRDefault="00BA7859" w:rsidP="00AC1DE8">
+    <w:p w:rsidRPr="00BA7859" w:rsidR="00AC1DE8" w:rsidP="00AC1DE8" w:rsidRDefault="00BA7859" w14:paraId="7818F4DC" w14:textId="76055705">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA7859">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidR="00AC1DE8" w:rsidRPr="00BA7859">
+      <w:r w:rsidRPr="00BA7859" w:rsidR="00AC1DE8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ote: If signed by attorney-in-fact, attach copy of appointment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="707682CC" w14:textId="77777777" w:rsidR="00AC1DE8" w:rsidRDefault="00AC1DE8" w:rsidP="00AC1DE8"/>
-    <w:p w14:paraId="1F721BFF" w14:textId="7FAE9F87" w:rsidR="00BA7859" w:rsidRPr="009C40D0" w:rsidRDefault="00BA7859">
+    <w:p w:rsidR="00AC1DE8" w:rsidP="00AC1DE8" w:rsidRDefault="00AC1DE8" w14:paraId="707682CC" w14:textId="77777777"/>
+    <w:p w:rsidRPr="009C40D0" w:rsidR="00BA7859" w:rsidRDefault="00BA7859" w14:paraId="1F721BFF" w14:textId="7FAE9F87">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="756E76E1" w14:textId="477E9D8B" w:rsidR="00F45AC6" w:rsidRPr="00772779" w:rsidRDefault="002F450E" w:rsidP="00CE59B0">
+    <w:p w:rsidRPr="00772779" w:rsidR="00F45AC6" w:rsidP="00CE59B0" w:rsidRDefault="002F450E" w14:paraId="756E76E1" w14:textId="477E9D8B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00772779">
-        <w:lastRenderedPageBreak/>
         <w:t>RESOLUTION OF SHAREHOLDERS</w:t>
       </w:r>
-      <w:r w:rsidR="00F45AC6" w:rsidRPr="00772779">
+      <w:r w:rsidRPr="00772779" w:rsidR="00F45AC6">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00F02A46" w:rsidRPr="00772779">
+      <w:r w:rsidRPr="00772779" w:rsidR="00F02A46">
         <w:t>TO</w:t>
       </w:r>
-      <w:r w:rsidR="00420A98" w:rsidRPr="00772779">
+      <w:r w:rsidRPr="00772779" w:rsidR="00420A98">
         <w:t xml:space="preserve"> RESTATE THE ARTICLES OF INCORPORATION</w:t>
       </w:r>
-      <w:r w:rsidR="009D256C" w:rsidRPr="00772779">
+      <w:r w:rsidRPr="00772779" w:rsidR="009D256C">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ACED7A8" w14:textId="5E3005A2" w:rsidR="00EF460C" w:rsidRPr="00414F3A" w:rsidRDefault="002F450E" w:rsidP="00414F3A">
+    <w:p w:rsidRPr="00414F3A" w:rsidR="00EF460C" w:rsidP="00414F3A" w:rsidRDefault="002F450E" w14:paraId="4ACED7A8" w14:textId="5E3005A2">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00414F3A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00EF460C" w:rsidRPr="00414F3A">
+      <w:r w:rsidRPr="00414F3A" w:rsidR="00EF460C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Resolved, that the shareholders of </w:t>
       </w:r>
-      <w:r w:rsidR="00EF460C" w:rsidRPr="00414F3A">
+      <w:r w:rsidRPr="00414F3A" w:rsidR="00EF460C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="002809AB" w:rsidRPr="00414F3A">
+      <w:r w:rsidRPr="00414F3A" w:rsidR="002809AB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidR="00EF460C" w:rsidRPr="00414F3A">
+      <w:r w:rsidRPr="00414F3A" w:rsidR="00EF460C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ank)</w:t>
       </w:r>
-      <w:r w:rsidR="00EF460C" w:rsidRPr="00414F3A">
+      <w:r w:rsidRPr="00414F3A" w:rsidR="00EF460C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> do hereby direct the board of directors and officers to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="0047632A" w:rsidRPr="00414F3A">
+      <w:r w:rsidRPr="00414F3A" w:rsidR="0047632A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">submit </w:t>
       </w:r>
-      <w:r w:rsidR="004D6B18" w:rsidRPr="00414F3A">
+      <w:r w:rsidRPr="00414F3A" w:rsidR="004D6B18">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">an </w:t>
       </w:r>
-      <w:r w:rsidR="00EF460C" w:rsidRPr="00414F3A">
+      <w:r w:rsidRPr="00414F3A" w:rsidR="00EF460C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>application</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00EF460C" w:rsidRPr="00414F3A">
+      <w:r w:rsidRPr="00414F3A" w:rsidR="00EF460C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the Superintendent of Banking for </w:t>
       </w:r>
-      <w:r w:rsidR="004D6B18" w:rsidRPr="00414F3A">
+      <w:r w:rsidRPr="00414F3A" w:rsidR="004D6B18">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00EF460C" w:rsidRPr="00414F3A">
+      <w:r w:rsidRPr="00414F3A" w:rsidR="00EF460C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">approval of </w:t>
       </w:r>
-      <w:r w:rsidR="004D6B18" w:rsidRPr="00414F3A">
+      <w:r w:rsidRPr="00414F3A" w:rsidR="004D6B18">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00EF460C" w:rsidRPr="00414F3A">
+      <w:r w:rsidRPr="00414F3A" w:rsidR="00EF460C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Restated Articles of Incorporation in accordance with the provisions of </w:t>
       </w:r>
       <w:r w:rsidR="005863D5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa Code </w:t>
       </w:r>
-      <w:r w:rsidR="00EF460C" w:rsidRPr="00414F3A">
+      <w:r w:rsidRPr="00414F3A" w:rsidR="00EF460C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Section 524.1508.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C34301A" w14:textId="47808B91" w:rsidR="00EF460C" w:rsidRPr="00414F3A" w:rsidRDefault="00FA2211" w:rsidP="00FA2211">
+    <w:p w:rsidRPr="00414F3A" w:rsidR="00EF460C" w:rsidP="00FA2211" w:rsidRDefault="00FA2211" w14:paraId="7C34301A" w14:textId="47808B91">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00EF460C" w:rsidRPr="00414F3A">
+      <w:r w:rsidRPr="00414F3A" w:rsidR="00EF460C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="00EF460C" w:rsidRPr="00414F3A">
+      <w:r w:rsidRPr="00414F3A" w:rsidR="00EF460C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="009E69A5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>president or vice president</w:t>
       </w:r>
-      <w:r w:rsidR="00EF460C" w:rsidRPr="00414F3A">
+      <w:r w:rsidRPr="00414F3A" w:rsidR="00EF460C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00EF460C" w:rsidRPr="00414F3A">
+      <w:r w:rsidRPr="00414F3A" w:rsidR="00EF460C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidR="00EF460C" w:rsidRPr="00414F3A">
+      <w:r w:rsidRPr="00414F3A" w:rsidR="00EF460C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="009E69A5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>cashier or assistant cashier</w:t>
       </w:r>
-      <w:r w:rsidR="00EF460C" w:rsidRPr="00414F3A">
+      <w:r w:rsidRPr="00414F3A" w:rsidR="00EF460C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00EF460C" w:rsidRPr="00414F3A">
+      <w:r w:rsidRPr="00414F3A" w:rsidR="00EF460C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the state bank are authorized to prepare and sign the required application and the Restated Articles of Incorporation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F18A38E" w14:textId="56710BE0" w:rsidR="00EF460C" w:rsidRDefault="00EF460C" w:rsidP="00414F3A">
+    <w:p w:rsidR="00EF460C" w:rsidP="00414F3A" w:rsidRDefault="00EF460C" w14:paraId="4F18A38E" w14:textId="56710BE0">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00414F3A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00414F3A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">On the question of adoption of the resolution, “yes” votes were cast by </w:t>
       </w:r>
       <w:r w:rsidRPr="00414F3A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00A26BD2" w:rsidRPr="00414F3A">
+      <w:r w:rsidRPr="00414F3A" w:rsidR="00A26BD2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00414F3A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>umber)</w:t>
       </w:r>
       <w:r w:rsidRPr="00414F3A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00414F3A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">shares. </w:t>
       </w:r>
-      <w:r w:rsidR="00C473CF" w:rsidRPr="00414F3A">
+      <w:r w:rsidRPr="00414F3A" w:rsidR="00C473CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00414F3A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“No” votes were cast by</w:t>
       </w:r>
       <w:r w:rsidRPr="00414F3A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00414F3A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00C473CF" w:rsidRPr="00414F3A">
+      <w:r w:rsidRPr="00414F3A" w:rsidR="00C473CF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00414F3A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>umber)</w:t>
       </w:r>
       <w:r w:rsidRPr="00414F3A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> shares. </w:t>
       </w:r>
-      <w:r w:rsidR="00C473CF" w:rsidRPr="00414F3A">
+      <w:r w:rsidRPr="00414F3A" w:rsidR="00C473CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00414F3A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A total of </w:t>
       </w:r>
       <w:r w:rsidRPr="00414F3A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00C473CF" w:rsidRPr="00414F3A">
+      <w:r w:rsidRPr="00414F3A" w:rsidR="00C473CF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00414F3A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>umber)</w:t>
       </w:r>
       <w:r w:rsidRPr="00414F3A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> shares were entitled to vote at the meeting.</w:t>
       </w:r>
-      <w:r w:rsidR="00C0215B" w:rsidRPr="00414F3A">
+      <w:r w:rsidRPr="00414F3A" w:rsidR="00C0215B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [</w:t>
       </w:r>
       <w:r w:rsidRPr="00414F3A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If there are several classes, show vote</w:t>
       </w:r>
-      <w:r w:rsidR="00614E3B" w:rsidRPr="00414F3A">
+      <w:r w:rsidRPr="00414F3A" w:rsidR="00614E3B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00414F3A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for each class. </w:t>
       </w:r>
-      <w:r w:rsidR="00614E3B" w:rsidRPr="00414F3A">
+      <w:r w:rsidRPr="00414F3A" w:rsidR="00614E3B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00414F3A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">See </w:t>
       </w:r>
       <w:r w:rsidR="005863D5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa Code </w:t>
       </w:r>
       <w:r w:rsidRPr="00414F3A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Section 524.1503 for limitations.</w:t>
       </w:r>
-      <w:r w:rsidR="001857E3" w:rsidRPr="00414F3A">
+      <w:r w:rsidRPr="00414F3A" w:rsidR="001857E3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70EE09AB" w14:textId="50797FE1" w:rsidR="00B76316" w:rsidRPr="00414F3A" w:rsidRDefault="00B76316" w:rsidP="00414F3A">
+    <w:p w:rsidRPr="00414F3A" w:rsidR="00B76316" w:rsidP="00414F3A" w:rsidRDefault="00B76316" w14:paraId="70EE09AB" w14:textId="50797FE1">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Shareholders’ Meeting</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3825"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F519E7" w:rsidRPr="00821ADD" w14:paraId="7C5CB16C" w14:textId="77777777" w:rsidTr="004078A7">
+      <w:tr w:rsidRPr="00821ADD" w:rsidR="00F519E7" w:rsidTr="004078A7" w14:paraId="7C5CB16C" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3825" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1ADD8DEC" w14:textId="4D5EF4E9" w:rsidR="00F519E7" w:rsidRPr="00821ADD" w:rsidRDefault="00F519E7" w:rsidP="00E14BFE">
+          <w:p w:rsidRPr="00821ADD" w:rsidR="00F519E7" w:rsidP="00E14BFE" w:rsidRDefault="00F519E7" w14:paraId="1ADD8DEC" w14:textId="4D5EF4E9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F519E7" w:rsidRPr="00821ADD" w14:paraId="22218806" w14:textId="77777777" w:rsidTr="004078A7">
+      <w:tr w:rsidRPr="00821ADD" w:rsidR="00F519E7" w:rsidTr="004078A7" w14:paraId="22218806" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3825" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="731817C7" w14:textId="1EB5DB8F" w:rsidR="00F519E7" w:rsidRPr="00821ADD" w:rsidRDefault="00F519E7" w:rsidP="00E14BFE">
+          <w:p w:rsidRPr="00821ADD" w:rsidR="00F519E7" w:rsidP="00E14BFE" w:rsidRDefault="00F519E7" w14:paraId="731817C7" w14:textId="1EB5DB8F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00821ADD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Chairperson</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D2F14" w:rsidRPr="00821ADD" w14:paraId="1DDF47E5" w14:textId="77777777" w:rsidTr="003D2F14">
+      <w:tr w:rsidRPr="00821ADD" w:rsidR="003D2F14" w:rsidTr="003D2F14" w14:paraId="1DDF47E5" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3825" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="34683C55" w14:textId="77777777" w:rsidR="003D2F14" w:rsidRPr="00821ADD" w:rsidRDefault="003D2F14" w:rsidP="00E14BFE">
+          <w:p w:rsidRPr="00821ADD" w:rsidR="003D2F14" w:rsidP="00E14BFE" w:rsidRDefault="003D2F14" w14:paraId="34683C55" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D2F14" w:rsidRPr="00821ADD" w14:paraId="5199C09A" w14:textId="77777777" w:rsidTr="003D2F14">
+      <w:tr w:rsidRPr="00821ADD" w:rsidR="003D2F14" w:rsidTr="003D2F14" w14:paraId="5199C09A" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3825" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3EEAD27C" w14:textId="5B2C6726" w:rsidR="003D2F14" w:rsidRPr="00821ADD" w:rsidRDefault="003D2F14" w:rsidP="00E14BFE">
+          <w:p w:rsidRPr="00821ADD" w:rsidR="003D2F14" w:rsidP="00E14BFE" w:rsidRDefault="003D2F14" w14:paraId="3EEAD27C" w14:textId="5B2C6726">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Secretary</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D2F14" w:rsidRPr="00821ADD" w14:paraId="616C74EB" w14:textId="77777777" w:rsidTr="003D2F14">
+      <w:tr w:rsidRPr="00821ADD" w:rsidR="003D2F14" w:rsidTr="003D2F14" w14:paraId="616C74EB" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3825" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="23B7E8D8" w14:textId="77777777" w:rsidR="003D2F14" w:rsidRPr="00821ADD" w:rsidRDefault="003D2F14" w:rsidP="00E14BFE">
+          <w:p w:rsidRPr="00821ADD" w:rsidR="003D2F14" w:rsidP="00E14BFE" w:rsidRDefault="003D2F14" w14:paraId="23B7E8D8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D2F14" w:rsidRPr="003D2F14" w14:paraId="0156D654" w14:textId="77777777" w:rsidTr="003D2F14">
+      <w:tr w:rsidRPr="003D2F14" w:rsidR="003D2F14" w:rsidTr="003D2F14" w14:paraId="0156D654" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3825" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3AE1BE85" w14:textId="55920A57" w:rsidR="003D2F14" w:rsidRPr="003D2F14" w:rsidRDefault="003D2F14" w:rsidP="00E14BFE">
+          <w:p w:rsidRPr="003D2F14" w:rsidR="003D2F14" w:rsidP="00E14BFE" w:rsidRDefault="003D2F14" w14:paraId="3AE1BE85" w14:textId="55920A57">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="63B16B76" w14:textId="77777777" w:rsidR="00296974" w:rsidRDefault="00296974" w:rsidP="00296974"/>
+    <w:p w:rsidR="00296974" w:rsidP="00296974" w:rsidRDefault="00296974" w14:paraId="63B16B76" w14:textId="77777777"/>
     <w:sectPr w:rsidR="00296974" w:rsidSect="00867EAD">
       <w:footerReference w:type="default" r:id="rId18"/>
-      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4677F4AF" w14:textId="77777777" w:rsidR="00AB0AD6" w:rsidRDefault="00AB0AD6">
+    <w:p w:rsidR="00AB0AD6" w:rsidRDefault="00AB0AD6" w14:paraId="4677F4AF" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35E5FE7F" w14:textId="77777777" w:rsidR="00AB0AD6" w:rsidRDefault="00AB0AD6">
+    <w:p w:rsidR="00AB0AD6" w:rsidRDefault="00AB0AD6" w14:paraId="35E5FE7F" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="520821D4" w14:textId="77777777" w:rsidR="00AB0AD6" w:rsidRDefault="00AB0AD6">
+    <w:p w:rsidR="00AB0AD6" w:rsidRDefault="00AB0AD6" w14:paraId="520821D4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -7411,155 +7481,157 @@
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="38A420DC" w14:textId="5C154581" w:rsidR="00EB76A5" w:rsidRPr="00851BA8" w:rsidRDefault="00696FDC" w:rsidP="00851BA8">
+  <w:p w:rsidRPr="00851BA8" w:rsidR="00EB76A5" w:rsidP="00851BA8" w:rsidRDefault="00696FDC" w14:paraId="38A420DC" w14:textId="5C154581">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="9270"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       </w:rPr>
       <w:t>Effective March 2021</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="433B1479" w14:textId="503943E4" w:rsidR="00960CA2" w:rsidRDefault="00960CA2">
+  <w:p w:rsidR="00960CA2" w:rsidRDefault="00960CA2" w14:paraId="433B1479" w14:textId="242EB3B5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidR="7BB517AB">
+      <w:rPr/>
       <w:t xml:space="preserve">Effective </w:t>
     </w:r>
-    <w:r w:rsidR="005D36B2">
-      <w:t>July 2022</w:t>
+    <w:r w:rsidR="7BB517AB">
+      <w:rPr/>
+      <w:t>October 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4966B923" w14:textId="0A0ABBB7" w:rsidR="00EB76A5" w:rsidRPr="004258E8" w:rsidRDefault="00EB76A5" w:rsidP="004258E8">
+  <w:p w:rsidRPr="004258E8" w:rsidR="00EB76A5" w:rsidP="004258E8" w:rsidRDefault="00EB76A5" w14:paraId="4966B923" w14:textId="0A0ABBB7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="533A0F65" w14:textId="64CDC58F" w:rsidR="00EB76A5" w:rsidRPr="003F08B2" w:rsidRDefault="00EB76A5" w:rsidP="00D868C3">
+  <w:p w:rsidRPr="003F08B2" w:rsidR="00EB76A5" w:rsidP="00D868C3" w:rsidRDefault="00EB76A5" w14:paraId="533A0F65" w14:textId="64CDC58F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="9270"/>
       </w:tabs>
       <w:rPr>
         <w:iCs/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="031FFD4A" w14:textId="415768DD" w:rsidR="00EB76A5" w:rsidRPr="00740F44" w:rsidRDefault="00EB76A5" w:rsidP="00740F44">
+  <w:p w:rsidRPr="00740F44" w:rsidR="00EB76A5" w:rsidP="00740F44" w:rsidRDefault="00EB76A5" w14:paraId="031FFD4A" w14:textId="415768DD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="9270"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6EC02E1A" w14:textId="77777777" w:rsidR="00AB0AD6" w:rsidRDefault="00AB0AD6">
+    <w:p w:rsidR="00AB0AD6" w:rsidRDefault="00AB0AD6" w14:paraId="6EC02E1A" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="17EA8A08" w14:textId="77777777" w:rsidR="00AB0AD6" w:rsidRDefault="00AB0AD6">
+    <w:p w:rsidR="00AB0AD6" w:rsidRDefault="00AB0AD6" w14:paraId="17EA8A08" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6365D401" w14:textId="77777777" w:rsidR="00AB0AD6" w:rsidRDefault="00AB0AD6">
+    <w:p w:rsidR="00AB0AD6" w:rsidRDefault="00AB0AD6" w14:paraId="6365D401" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="760A5973" w14:textId="394FB94D" w:rsidR="00365768" w:rsidRDefault="00E35C0B" w:rsidP="00365768">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00365768" w:rsidP="00365768" w:rsidRDefault="00E35C0B" w14:paraId="760A5973" w14:textId="394FB94D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-1440" w:right="-1440"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6993FEA9" wp14:editId="54C05EB5">
           <wp:extent cx="6800850" cy="885825"/>
           <wp:effectExtent l="0" t="0" r="0" b="9525"/>
           <wp:docPr id="7" name="Picture 7">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -7591,300 +7663,301 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6800850" cy="885825"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="56110A64" w14:textId="77777777" w:rsidR="000E4027" w:rsidRDefault="000E4027" w:rsidP="000E4027">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="000E4027" w:rsidP="000E4027" w:rsidRDefault="000E4027" w14:paraId="56110A64" w14:textId="77777777">
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="dashDotStroked" w:sz="24" w:space="1" w:color="067070"/>
+        <w:bottom w:val="dashDotStroked" w:color="067070" w:sz="24" w:space="1"/>
       </w:pBdr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3793AECE" wp14:editId="7722B824">
           <wp:extent cx="4334265" cy="792482"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="744627801" name="Picture 1" descr="Iowa Division of Banking logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="744627801" name="Picture 1" descr="Iowa Division of Banking logo"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="4334265" cy="792482"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="66C891F1" w14:textId="77777777" w:rsidR="000E4027" w:rsidRDefault="000E4027" w:rsidP="003149BA">
+  <w:p w:rsidR="000E4027" w:rsidP="003149BA" w:rsidRDefault="000E4027" w14:paraId="66C891F1" w14:textId="77777777">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="dashDotStroked" w:sz="24" w:space="1" w:color="067070"/>
+        <w:top w:val="dashDotStroked" w:color="067070" w:sz="24" w:space="1"/>
       </w:pBdr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="12DA272A" w14:textId="77777777" w:rsidR="003A2D78" w:rsidRPr="004B254A" w:rsidRDefault="003A2D78" w:rsidP="004B254A">
+  <w:p w:rsidRPr="004B254A" w:rsidR="003A2D78" w:rsidP="004B254A" w:rsidRDefault="003A2D78" w14:paraId="12DA272A" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="9E9EBB44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06633F69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D7F45084"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D0035A9"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="9CFCDB6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="373236889">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1547914536">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1525703645">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -8389,177 +8462,182 @@
     <w:rsid w:val="00F02A46"/>
     <w:rsid w:val="00F105A9"/>
     <w:rsid w:val="00F14B5B"/>
     <w:rsid w:val="00F16226"/>
     <w:rsid w:val="00F27A54"/>
     <w:rsid w:val="00F30FC9"/>
     <w:rsid w:val="00F3157B"/>
     <w:rsid w:val="00F41A8E"/>
     <w:rsid w:val="00F45AC6"/>
     <w:rsid w:val="00F46D5F"/>
     <w:rsid w:val="00F519E7"/>
     <w:rsid w:val="00F53794"/>
     <w:rsid w:val="00F63BE6"/>
     <w:rsid w:val="00F70680"/>
     <w:rsid w:val="00F90569"/>
     <w:rsid w:val="00F91574"/>
     <w:rsid w:val="00F93C5B"/>
     <w:rsid w:val="00FA2211"/>
     <w:rsid w:val="00FB02BE"/>
     <w:rsid w:val="00FB59FB"/>
     <w:rsid w:val="00FC0D28"/>
     <w:rsid w:val="00FC4E20"/>
     <w:rsid w:val="00FD11F6"/>
     <w:rsid w:val="00FD6B36"/>
     <w:rsid w:val="00FE4F64"/>
+    <w:rsid w:val="06CEA352"/>
+    <w:rsid w:val="42BE3DBC"/>
+    <w:rsid w:val="64EE15FE"/>
+    <w:rsid w:val="67A3C69B"/>
+    <w:rsid w:val="7BB517AB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0D3BD420"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{96BC5F64-F2E0-4A1D-817B-7CF750EA670F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:uiPriority="99" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:uiPriority="99" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -8602,52 +8680,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -8708,317 +8786,317 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00CA6D31"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00CE59B0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CA6D31"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun"/>
       <w:color w:val="404040"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CA6D31"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun"/>
       <w:color w:val="44546A"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CA6D31"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CA6D31"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun"/>
       <w:color w:val="44546A"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CA6D31"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="44546A"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CA6D31"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="1F4E79"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CA6D31"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="44546A"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CA6D31"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="44546A"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00CA6D31"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun"/>
       <w:color w:val="5B9BD5"/>
       <w:spacing w:val="-10"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="004258E8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004258E8"/>
     <w:pPr>
       <w:tabs>
@@ -9030,344 +9108,344 @@
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00596719"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:rsid w:val="00851BA8"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0038750B"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+  <w:style w:type="paragraph" w:styleId="TableParagraph" w:customStyle="1">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00CA6D31"/>
     <w:pPr>
       <w:spacing w:line="252" w:lineRule="exact"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00CE59B0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00CA6D31"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:spacing w:val="5"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CA6D31"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun" w:cs="Times New Roman"/>
       <w:color w:val="404040"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CA6D31"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun" w:cs="Times New Roman"/>
       <w:color w:val="44546A"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CA6D31"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun" w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
     <w:name w:val="Heading 5 Char"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CA6D31"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun" w:cs="Times New Roman"/>
       <w:color w:val="44546A"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
     <w:name w:val="Heading 6 Char"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CA6D31"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="44546A"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
     <w:name w:val="Heading 7 Char"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CA6D31"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="1F4E79"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
     <w:name w:val="Heading 8 Char"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CA6D31"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="44546A"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
     <w:name w:val="Heading 9 Char"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CA6D31"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="44546A"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CA6D31"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="595959"/>
       <w:spacing w:val="6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00CA6D31"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun" w:cs="Times New Roman"/>
       <w:color w:val="5B9BD5"/>
       <w:spacing w:val="-10"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00CA6D31"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
     <w:name w:val="Subtitle Char"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00CA6D31"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00CA6D31"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00CA6D31"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00CA6D31"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00CA6D31"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:ind w:left="720" w:right="720"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
     <w:name w:val="Quote Char"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00CA6D31"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00CA6D31"/>
     <w:pPr>
       <w:pBdr>
-        <w:left w:val="single" w:sz="18" w:space="12" w:color="5B9BD5"/>
+        <w:left w:val="single" w:color="5B9BD5" w:sz="18" w:space="12"/>
       </w:pBdr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:line="300" w:lineRule="auto"/>
       <w:ind w:left="1224" w:right="1224"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun"/>
       <w:color w:val="5B9BD5"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
     <w:name w:val="Intense Quote Char"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00CA6D31"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun" w:cs="Times New Roman"/>
       <w:color w:val="5B9BD5"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="00CA6D31"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00CA6D31"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
@@ -9396,100 +9474,100 @@
       <w:smallCaps/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CA6D31"/>
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="2E74B5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="00782112"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+    <w:name w:val="Comment Reference"/>
     <w:rsid w:val="00D62769"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+    <w:name w:val="Comment Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:rsid w:val="00D62769"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:rsid w:val="00D62769"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
-    <w:name w:val="annotation subject"/>
+    <w:name w:val="Comment Subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:rsid w:val="00D62769"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:rsid w:val="00D62769"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00146675"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="110250498">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -9502,64 +9580,63 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1706517599">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -9830,72 +9907,73 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100004116819EEBBA43B071ADEAABD7CDA0" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2cfebbc3e43ec4681aedb2c54be0718a">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="ec68e26f-a2bc-4408-a52a-4bed410c5093" xmlns:ns3="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="10adf789fd5108a72d26f898f537a182" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100004116819EEBBA43B071ADEAABD7CDA0" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a413ad8f8cacf9600904427cd1574e49">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="ec68e26f-a2bc-4408-a52a-4bed410c5093" xmlns:ns3="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b4a772b0b3af535052cf18beee026fbd" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
     <xsd:import namespace="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="10" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="11" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ec68e26f-a2bc-4408-a52a-4bed410c5093" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -9918,50 +9996,55 @@
     <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="18" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="19" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{17bf9f8e-2519-4288-b1f9-3fa10b026a6b}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="fdb1662f-fd37-417e-b6a8-345ff9ff89b9">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -10066,130 +10149,92 @@
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ec68e26f-a2bc-4408-a52a-4bed410c5093">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5397EA42-81FF-4203-BFC9-5D8EA12CFD7B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F6BE56A-3CB8-41BD-A91E-2C69429290EA}">
-[...15 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23C8AE4C-575B-464D-91ED-5988D2C9B456}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6D5978D-DE35-41F8-90B7-ABFF2B0B0087}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <ds:schemaRef ds:uri="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3CEFA62-4022-4F9A-A724-AD1AF8F1C938}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{a9bc8cfd-9b51-41b5-9523-fdea261bf622}" enabled="0" method="" siteId="{a9bc8cfd-9b51-41b5-9523-fdea261bf622}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>IDOB</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IDOB Restate Articles of Incorporation - Bank Application</dc:title>
   <dc:subject/>
   <dc:creator>Kathy Johnson</dc:creator>
-  <cp:keywords/>
-[...2 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <keywords/>
+  <lastModifiedBy>Jill Pasbrig</lastModifiedBy>
+  <revision>12</revision>
+  <lastPrinted>2001-06-13T13:09:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100004116819EEBBA43B071ADEAABD7CDA0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>