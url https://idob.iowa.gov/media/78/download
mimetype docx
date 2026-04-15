--- v0 (2025-10-09)
+++ v1 (2026-04-15)
@@ -9,932 +9,842 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="11574502" w14:textId="13AE5A4A" w:rsidR="00E432F8" w:rsidRPr="00727B00" w:rsidRDefault="00E432F8" w:rsidP="00587D18">
+    <w:p w14:paraId="11574502" w14:textId="13AE5A4A" w:rsidR="00E432F8" w:rsidRPr="00523994" w:rsidRDefault="00E432F8" w:rsidP="00523994">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00523994">
+        <w:t>APPLICATION TO RELOCATE THE PRINCIPAL PLACE OF BUSINESS</w:t>
+      </w:r>
+      <w:r w:rsidR="00C6641D" w:rsidRPr="00523994">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BFF14B9" w14:textId="77777777" w:rsidR="00E432F8" w:rsidRPr="00523994" w:rsidRDefault="00E432F8" w:rsidP="00523994">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00523994">
+        <w:t>General Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7985E38F" w14:textId="30CFF5DF" w:rsidR="00E432F8" w:rsidRPr="005472C6" w:rsidRDefault="004D106A" w:rsidP="005472C6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005472C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00E432F8" w:rsidRPr="005472C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ontact the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005472C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="00E432F8" w:rsidRPr="005472C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ank </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005472C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="009B2240" w:rsidRPr="005472C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nalyst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005472C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">assigned to the institution at (515)-281-4014 </w:t>
+      </w:r>
+      <w:r w:rsidR="00E432F8" w:rsidRPr="005472C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prior to </w:t>
+      </w:r>
+      <w:r w:rsidR="00066CBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E432F8" w:rsidRPr="005472C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">submission of </w:t>
+      </w:r>
+      <w:r w:rsidR="007F2B1A" w:rsidRPr="005472C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00E432F8" w:rsidRPr="005472C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> completed application</w:t>
+      </w:r>
+      <w:r w:rsidR="007F2B1A" w:rsidRPr="005472C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2077EB26" w14:textId="77777777" w:rsidR="00E432F8" w:rsidRPr="005472C6" w:rsidRDefault="00E432F8" w:rsidP="005472C6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3384D092" w14:textId="0B19E756" w:rsidR="00E432F8" w:rsidRPr="005472C6" w:rsidRDefault="00E432F8" w:rsidP="005472C6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005472C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>All sections of the application should be completed</w:t>
+      </w:r>
+      <w:r w:rsidR="007F2B1A" w:rsidRPr="005472C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.  Indicate i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005472C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>f a section is not applicable</w:t>
+      </w:r>
+      <w:r w:rsidR="005C2DEB" w:rsidRPr="005472C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (N/A)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005472C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46BB7DFF" w14:textId="5F7F14E7" w:rsidR="00E432F8" w:rsidRPr="005472C6" w:rsidRDefault="00E432F8" w:rsidP="005472C6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45F7CC9C" w14:textId="3B781A83" w:rsidR="00E432F8" w:rsidRPr="0073696A" w:rsidRDefault="0037534A" w:rsidP="005472C6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="195E0730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An application to amend the Articles of Incorporation will also need to be submitted with </w:t>
+      </w:r>
+      <w:r w:rsidR="00A8722A" w:rsidRPr="195E0730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the proposed </w:t>
+      </w:r>
+      <w:r w:rsidR="00F45A76" w:rsidRPr="195E0730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">principal place of business </w:t>
+      </w:r>
+      <w:r w:rsidR="003B47FE" w:rsidRPr="195E0730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">relocation application.  </w:t>
+      </w:r>
+      <w:r w:rsidR="008A62B8" w:rsidRPr="195E0730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>This application is ava</w:t>
+      </w:r>
+      <w:r w:rsidR="00A01D29" w:rsidRPr="195E0730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ilable</w:t>
+      </w:r>
+      <w:r w:rsidR="008A62B8" w:rsidRPr="195E0730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="4AC069B5" w:rsidRPr="195E0730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>on the Iowa Division of Banking website.</w:t>
+      </w:r>
+      <w:r w:rsidR="008A62B8" w:rsidRPr="195E0730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="0045202A" w:rsidRPr="195E0730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="008A62B8" w:rsidRPr="195E0730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> applications </w:t>
+      </w:r>
+      <w:r w:rsidR="00E432F8" w:rsidRPr="195E0730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>will be processed together.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B996B5A" w14:textId="77777777" w:rsidR="00BD7FF8" w:rsidRPr="0073696A" w:rsidRDefault="00BD7FF8" w:rsidP="005472C6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AB22C8C" w14:textId="588BEF9B" w:rsidR="00E432F8" w:rsidRPr="005472C6" w:rsidRDefault="00E432F8" w:rsidP="005472C6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005472C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>The applicant shoul</w:t>
+      </w:r>
+      <w:r w:rsidR="001F25CD" w:rsidRPr="005472C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>d contact its primary Federal regulatory authority</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005472C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to determine any </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB2F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005472C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ederal requirements for the application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78810AD1" w14:textId="77777777" w:rsidR="00736EE8" w:rsidRDefault="00736EE8" w:rsidP="005472C6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AEB4D20" w14:textId="77777777" w:rsidR="004F15DD" w:rsidRPr="002F175C" w:rsidRDefault="004F15DD" w:rsidP="004F15DD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The bank may consult </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F175C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an attorney </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F175C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>draft or review the applicable legal documents</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, if desired</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F175C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35FDE2EE" w14:textId="0324EED7" w:rsidR="00736EE8" w:rsidRPr="00853CC6" w:rsidRDefault="00736EE8" w:rsidP="00736EE8">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07740672" w14:textId="24B91A97" w:rsidR="005472C6" w:rsidRPr="005472C6" w:rsidRDefault="005472C6" w:rsidP="005472C6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005472C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>All correspondence will be sent to the contact person listed on the application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56839774" w14:textId="77777777" w:rsidR="00F94586" w:rsidRDefault="00F94586" w:rsidP="00E6499C"/>
+    <w:p w14:paraId="1B921B07" w14:textId="376807B4" w:rsidR="002C79BE" w:rsidRPr="00727B00" w:rsidRDefault="001E77A9" w:rsidP="00523994">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00727B00">
+        <w:t>Fees and Submission</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17FD0DBA" w14:textId="3CE2682C" w:rsidR="005472C6" w:rsidRDefault="006B15CD" w:rsidP="005D4B5D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="195E0730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Submit one executed copy of the completed application</w:t>
+      </w:r>
+      <w:r w:rsidR="003D2055" w:rsidRPr="195E0730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and applicable supplement</w:t>
+      </w:r>
+      <w:r w:rsidR="00224210" w:rsidRPr="195E0730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>al documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="195E0730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> t</w:t>
+      </w:r>
+      <w:r w:rsidR="59ADB732" w:rsidRPr="195E0730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hrough the online submission portal on the Iowa Division of Banking website. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="195E0730">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="195E0730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All information, including items deemed confidential, is to be sent </w:t>
+      </w:r>
+      <w:r w:rsidR="00526499" w:rsidRPr="195E0730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="195E0730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="195E0730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="03637B"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>one</w:t>
+      </w:r>
+      <w:r w:rsidRPr="195E0730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> file in Microsoft Word or Adobe PDF format.  </w:t>
+      </w:r>
+      <w:r w:rsidR="001D6E2B" w:rsidRPr="195E0730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The file size cannot exceed 25 megabytes.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="195E0730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Once uploaded, instructions will be provided regarding payment of the $</w:t>
+      </w:r>
+      <w:r w:rsidR="002F52E0" w:rsidRPr="195E0730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="195E0730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,0</w:t>
+      </w:r>
+      <w:r w:rsidR="002F52E0" w:rsidRPr="195E0730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="195E0730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>0 application fee via credit card or e-check.  The application fee will be refunded if the application is not accepted.  After the application is accepted, the fee is not refundable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="298C2EDC" w14:textId="3F4D4933" w:rsidR="004C6046" w:rsidRPr="00727B00" w:rsidRDefault="0075246B" w:rsidP="00523994">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="004C6046" w:rsidRPr="00727B00">
+        <w:lastRenderedPageBreak/>
+        <w:t>Public Disclosure of Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01EE6E37" w14:textId="3AD45902" w:rsidR="004C6046" w:rsidRPr="004C6046" w:rsidRDefault="004C6046" w:rsidP="004C6046">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C6046">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Superintendent </w:t>
+      </w:r>
+      <w:r w:rsidR="00526499">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of Banking (Superintendent) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C6046">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>may treat all information submitted with this application as public information unless the applicant properly requests that information be treated as confidential at the time of submitting the application.  The Superintendent’s release of information is governed by Iowa Code Chapters 22 and 524 and I</w:t>
+      </w:r>
+      <w:r w:rsidR="00526499">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">owa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C6046">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00526499">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dministrative </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C6046">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00526499">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ode</w:t>
+      </w:r>
+      <w:r w:rsidR="009E37A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E3B7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C6046">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>187-7.  The Superintendent will copy public records as required to comply with the public records laws.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3306E19D" w14:textId="77777777" w:rsidR="004C6046" w:rsidRPr="004C6046" w:rsidRDefault="004C6046" w:rsidP="001C1FE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C6046">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A0A0F44" w14:textId="14E68A61" w:rsidR="004C6046" w:rsidRPr="004C6046" w:rsidRDefault="004C6046" w:rsidP="004C6046">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C6046">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Any request for confidential treatment of information must be included in a cover letter submitted with the application.  In addition, the applicant must enumerate the specific grounds in Iowa Code Chapter 22 or other applicable law which support</w:t>
+      </w:r>
+      <w:r w:rsidR="00526499">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C6046">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> treatment of the material as confidential.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF87C44" w14:textId="77777777" w:rsidR="004C6046" w:rsidRPr="004C6046" w:rsidRDefault="004C6046" w:rsidP="004C6046">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C6046">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DC4315D" w14:textId="77777777" w:rsidR="004C6046" w:rsidRPr="004C6046" w:rsidRDefault="004C6046" w:rsidP="004C6046">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="03637B"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C6046">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Each page of the application upon which confidential information appears must be conspicuously marked as containing confidential information.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C6046">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="03637B"/>
-[...11 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>Applicants may not identify the entire application as confidential.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AA6B5DE" w14:textId="77777777" w:rsidR="004C6046" w:rsidRPr="004C6046" w:rsidRDefault="004C6046" w:rsidP="004C6046">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="189BF3DF" w14:textId="5E13B80A" w:rsidR="004C6046" w:rsidRPr="004C6046" w:rsidRDefault="004C6046" w:rsidP="004C6046">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C6046">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>If the applicant designates any portion of the application as confidential, the applicant must submit a “public” copy of the application from which the confidential information has been excised.  The public copy must be clearly marked as “Public Copy – Excludes Confidential Information” and will be made available for public inspection and copying in accordance with the Iowa Division of Banking’s fee schedule.  The confidential material must be excised from the public copy in such a way as to allow the public to determine the general nature of the material removed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31E76CE8" w14:textId="77777777" w:rsidR="004C6046" w:rsidRPr="004C6046" w:rsidRDefault="004C6046" w:rsidP="004C6046">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C6046">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1649D148" w14:textId="77777777" w:rsidR="004C6046" w:rsidRPr="004C6046" w:rsidRDefault="004C6046" w:rsidP="004C6046">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C6046">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>The Superintendent will treat the information marked confidential as confidential information if the Superintendent or a court of competent jurisdiction determines the information is entitled to confidential treatment under Iowa Code Chapter 22 or other applicable law.  The Superintendent reserves the right to release information designated as confidential if the Superintendent determines there is no legal basis to withhold the information from public inspection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28EE7832" w14:textId="77777777" w:rsidR="004C6046" w:rsidRPr="004C6046" w:rsidRDefault="004C6046" w:rsidP="004C6046">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C6046">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F85E31D" w14:textId="77777777" w:rsidR="004C6046" w:rsidRPr="004C6046" w:rsidRDefault="004C6046" w:rsidP="004C6046">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C6046">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>It is the applicant’s responsibility to identify and properly excise the information it believes to be confidential from the public copy.  The applicant’s failure to request confidential treatment of material or failure to provide a public copy with the confidential information excised will be deemed by the Superintendent as a waiver of any right to confidentiality, which the applicant may have had, and shall relieve the Superintendent from any responsibility if the information is viewed by the public or a competitor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E66BE48" w14:textId="77777777" w:rsidR="004C6046" w:rsidRPr="004C6046" w:rsidRDefault="004C6046" w:rsidP="004C6046">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="369E9577" w14:textId="36D1CE8F" w:rsidR="004C6046" w:rsidRPr="00727B00" w:rsidRDefault="004C6046" w:rsidP="00523994">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00727B00">
-        <w:rPr>
-[...284 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+        <w:t>Publication</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F4C748C" w14:textId="382519AE" w:rsidR="00E432F8" w:rsidRPr="007472D2" w:rsidRDefault="003B47FE" w:rsidP="008413AC">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">The bank may consult </w:t>
-[...199 lines deleted...]
-          <w:szCs w:val="32"/>
+        <w:t xml:space="preserve">No Publication is required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="332013E6" w14:textId="77777777" w:rsidR="00E432F8" w:rsidRPr="007472D2" w:rsidRDefault="00E432F8" w:rsidP="00E6499C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F39583B" w14:textId="5A287D89" w:rsidR="005D5A1D" w:rsidRPr="00727B00" w:rsidRDefault="001C1FE8" w:rsidP="00194198">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="004C6046" w:rsidRPr="00727B00">
-[...306 lines deleted...]
-      </w:r>
       <w:r w:rsidR="0051461D" w:rsidRPr="00727B00">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>APPLICATION TO RELOCATE THE PRINCIPAL PLACE OF BUSINESS</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk69397089"/>
       <w:r w:rsidR="00EC332E" w:rsidRPr="00727B00">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="2A90606B" w14:textId="7BA83655" w:rsidR="0051461D" w:rsidRPr="00727B00" w:rsidRDefault="0051461D" w:rsidP="00F06E4C">
-[...13 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="2A90606B" w14:textId="7BA83655" w:rsidR="0051461D" w:rsidRPr="00CC2E1E" w:rsidRDefault="0051461D" w:rsidP="00CC2E1E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC2E1E">
         <w:t>Applicant Bank</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9786" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1306"/>
         <w:gridCol w:w="551"/>
         <w:gridCol w:w="2392"/>
         <w:gridCol w:w="1103"/>
         <w:gridCol w:w="735"/>
         <w:gridCol w:w="1287"/>
         <w:gridCol w:w="2412"/>
       </w:tblGrid>
       <w:tr w:rsidR="0051461D" w14:paraId="43E56B60" w14:textId="77777777" w:rsidTr="007462F2">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1306" w:type="dxa"/>
@@ -1142,65 +1052,55 @@
             <w:tcW w:w="1857" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="12E01789" w14:textId="5DBCCA71" w:rsidR="00D11DDC" w:rsidRDefault="00D11DDC" w:rsidP="00790737">
             <w:r>
               <w:t>Email address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7929" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="21511548" w14:textId="77777777" w:rsidR="00D11DDC" w:rsidRDefault="00D11DDC" w:rsidP="00790737"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6A2D8D73" w14:textId="77777777" w:rsidR="0051461D" w:rsidRDefault="0051461D" w:rsidP="00790737"/>
-    <w:p w14:paraId="1FF29F37" w14:textId="6AC161B8" w:rsidR="0051461D" w:rsidRPr="00727B00" w:rsidRDefault="0051461D" w:rsidP="00F06E4C">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="1FF29F37" w14:textId="6AC161B8" w:rsidR="0051461D" w:rsidRPr="00727B00" w:rsidRDefault="0051461D" w:rsidP="00CC2E1E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00727B00">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Proposed Location</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1278"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="576"/>
         <w:gridCol w:w="1764"/>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="270"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="1260"/>
         <w:gridCol w:w="2448"/>
       </w:tblGrid>
       <w:tr w:rsidR="00095AF6" w:rsidRPr="00095AF6" w14:paraId="41BBFF3B" w14:textId="77777777" w:rsidTr="007462F2">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="403"/>
         </w:trPr>
@@ -1572,65 +1472,55 @@
           <w:tcPr>
             <w:tcW w:w="4518" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="41E2A43C" w14:textId="77777777" w:rsidR="008931CC" w:rsidRPr="001D3FBE" w:rsidRDefault="008931CC" w:rsidP="00790737">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0D02D462" w14:textId="77777777" w:rsidR="00E43F90" w:rsidRDefault="00E43F90" w:rsidP="00790737">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A6F05A9" w14:textId="0C0F0BDF" w:rsidR="0051461D" w:rsidRPr="00727B00" w:rsidRDefault="0051461D" w:rsidP="009D45D8">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="7A6F05A9" w14:textId="0C0F0BDF" w:rsidR="0051461D" w:rsidRPr="00727B00" w:rsidRDefault="0051461D" w:rsidP="00CC2E1E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00727B00">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Facility</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B0F378A" w14:textId="77777777" w:rsidR="00887A31" w:rsidRPr="00E81215" w:rsidRDefault="00887A31" w:rsidP="00887A31">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E81215">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Provide a brief statement as to why the principal place of business is being relocated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03B81162" w14:textId="77777777" w:rsidR="00887A31" w:rsidRDefault="00887A31" w:rsidP="00E42E48">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04E973E1" w14:textId="77777777" w:rsidR="00887A31" w:rsidRDefault="00887A31" w:rsidP="00E42E48">
@@ -1921,101 +1811,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00831176">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">If another institution uses the same or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00831176">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>similar name, indicate what steps you have taken to reduce the bank’s exposure to a trademark dispute over the name.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6357D338" w14:textId="77777777" w:rsidR="0051461D" w:rsidRDefault="0051461D" w:rsidP="00790737"/>
     <w:p w14:paraId="23DF8EDC" w14:textId="77777777" w:rsidR="00B71007" w:rsidRDefault="00B71007" w:rsidP="004A760D"/>
-    <w:p w14:paraId="69BDB44A" w14:textId="77777777" w:rsidR="004E7B84" w:rsidRPr="00727B00" w:rsidRDefault="0051461D" w:rsidP="004E7B84">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="69BDB44A" w14:textId="77777777" w:rsidR="004E7B84" w:rsidRPr="00727B00" w:rsidRDefault="0051461D" w:rsidP="00CC2E1E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00727B00">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Capital Structure and Earnings Prospect</w:t>
       </w:r>
       <w:r w:rsidR="00595015" w:rsidRPr="00727B00">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0850EA46" w14:textId="2DBA776A" w:rsidR="00CD3704" w:rsidRPr="00C820F5" w:rsidRDefault="00CD3704" w:rsidP="00C70884">
-[...23 lines deleted...]
-    <w:p w14:paraId="554F1DA4" w14:textId="77777777" w:rsidR="00CD3704" w:rsidRDefault="00CD3704" w:rsidP="002763EE">
+    <w:p w14:paraId="0850EA46" w14:textId="2DBA776A" w:rsidR="00CD3704" w:rsidRPr="00FA1DDD" w:rsidRDefault="00CD3704" w:rsidP="00FA1DDD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provide details </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FA1DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>if</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FA1DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the capital structure of the bank will be increased prior to the relocation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="554F1DA4" w14:textId="77777777" w:rsidR="00CD3704" w:rsidRPr="00FA1DDD" w:rsidRDefault="00CD3704" w:rsidP="00FA1DDD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B8A02A2" w14:textId="77777777" w:rsidR="00CD3704" w:rsidRDefault="00CD3704" w:rsidP="002763EE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7448BAFA" w14:textId="77777777" w:rsidR="0051461D" w:rsidRPr="002763EE" w:rsidRDefault="0051461D" w:rsidP="002763EE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="253A055A" w14:textId="77777777" w:rsidR="0051461D" w:rsidRPr="002763EE" w:rsidRDefault="0051461D" w:rsidP="002763EE">
       <w:pPr>
@@ -2075,67 +1954,55 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FC48813" w14:textId="77777777" w:rsidR="0051461D" w:rsidRPr="008A53A9" w:rsidRDefault="0051461D" w:rsidP="002763EE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="223CD4C7" w14:textId="77777777" w:rsidR="0051461D" w:rsidRPr="008A53A9" w:rsidRDefault="0051461D" w:rsidP="00790737">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12BBA9D7" w14:textId="77777777" w:rsidR="0051461D" w:rsidRPr="008A53A9" w:rsidRDefault="0051461D" w:rsidP="00790737">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="046DEB3C" w14:textId="4ABD5C7B" w:rsidR="0051461D" w:rsidRPr="00727B00" w:rsidRDefault="0051461D" w:rsidP="009D45D8">
-[...7 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="046DEB3C" w14:textId="4ABD5C7B" w:rsidR="0051461D" w:rsidRPr="00727B00" w:rsidRDefault="0051461D" w:rsidP="00CC2E1E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00727B00">
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Management</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36BC460A" w14:textId="51651F50" w:rsidR="0060565F" w:rsidRDefault="0060565F" w:rsidP="002763EE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Detail any proposed management or board of director changes </w:t>
       </w:r>
       <w:r w:rsidR="0090224B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>following the relocation of the principal place of business.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="453FD0CB" w14:textId="77777777" w:rsidR="0060565F" w:rsidRDefault="0060565F" w:rsidP="002763EE">
       <w:pPr>
@@ -2165,81 +2032,62 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A2624CB" w14:textId="77777777" w:rsidR="0051461D" w:rsidRPr="008A53A9" w:rsidRDefault="0051461D" w:rsidP="00790737">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="245E7755" w14:textId="5894C969" w:rsidR="0051461D" w:rsidRDefault="0051461D" w:rsidP="00790737">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EFFB4C2" w14:textId="77777777" w:rsidR="009B3A37" w:rsidRPr="008A53A9" w:rsidRDefault="009B3A37" w:rsidP="00790737">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C94C9A7" w14:textId="33AD34BE" w:rsidR="0051461D" w:rsidRPr="00727B00" w:rsidRDefault="0051461D" w:rsidP="009D45D8">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="1C94C9A7" w14:textId="33AD34BE" w:rsidR="0051461D" w:rsidRPr="00727B00" w:rsidRDefault="0051461D" w:rsidP="00CC2E1E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00727B00">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Needs of the Community, Population Density</w:t>
       </w:r>
       <w:r w:rsidR="004A64FD" w:rsidRPr="00727B00">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00727B00">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> and Economic Characteristics</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A03EBFE" w14:textId="53C84268" w:rsidR="001C3D58" w:rsidRDefault="001E709E" w:rsidP="00831176">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Complete the following section </w:t>
       </w:r>
       <w:r w:rsidR="00435796">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">If the proposed principal place of business is </w:t>
       </w:r>
       <w:r w:rsidR="00435796" w:rsidRPr="001E709E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -2932,82 +2780,65 @@
     </w:p>
     <w:p w14:paraId="2CA283E4" w14:textId="77777777" w:rsidR="0051461D" w:rsidRPr="00831176" w:rsidRDefault="0051461D" w:rsidP="00831176">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71AA9871" w14:textId="77777777" w:rsidR="0051461D" w:rsidRPr="00831176" w:rsidRDefault="0051461D" w:rsidP="00831176">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CF66398" w14:textId="416ED587" w:rsidR="004B7375" w:rsidRDefault="004B7375" w:rsidP="00831176">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="580978DE" w14:textId="1D7C9F75" w:rsidR="00A87908" w:rsidRPr="00727B00" w:rsidRDefault="00821890" w:rsidP="00C70884">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="580978DE" w14:textId="1D7C9F75" w:rsidR="00A87908" w:rsidRPr="00727B00" w:rsidRDefault="00821890" w:rsidP="00CC2E1E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="001A697C" w:rsidRPr="00727B00">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ACKNOWLEDGEMENT</w:t>
       </w:r>
       <w:r w:rsidR="00146B7F" w:rsidRPr="00727B00">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="75FE7947" w14:textId="14F22D7E" w:rsidR="0051461D" w:rsidRPr="00831176" w:rsidRDefault="0051461D" w:rsidP="00831176">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00831176">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">In connection with this application, management of </w:t>
       </w:r>
       <w:r w:rsidR="00011151">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>the b</w:t>
       </w:r>
       <w:r w:rsidRPr="00831176">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -3087,60 +2918,52 @@
       <w:r w:rsidRPr="00BB0F67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Location of state bank - exception</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21E0A86D" w14:textId="77777777" w:rsidR="0051461D" w:rsidRPr="00BB0F67" w:rsidRDefault="0051461D" w:rsidP="00831176">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB0F67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Section 524.1502</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB0F67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Procedure to </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Procedure to amend</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="42AA235B" w14:textId="77777777" w:rsidR="0051461D" w:rsidRPr="00BB0F67" w:rsidRDefault="0051461D" w:rsidP="00831176">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB0F67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Section 524.1504</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB0F67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t>Articles of amendment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="141B3806" w14:textId="77777777" w:rsidR="0051461D" w:rsidRPr="00831176" w:rsidRDefault="0051461D" w:rsidP="00831176">
       <w:pPr>
         <w:jc w:val="both"/>
@@ -3336,84 +3159,65 @@
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001609A7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2EF448CA" w14:textId="77777777" w:rsidR="0051461D" w:rsidRPr="00831176" w:rsidRDefault="0051461D" w:rsidP="00790737">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="767B662B" w14:textId="3DC006E0" w:rsidR="00116EAA" w:rsidRPr="00727B00" w:rsidRDefault="00E72E51" w:rsidP="00C70884">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="767B662B" w14:textId="3DC006E0" w:rsidR="00116EAA" w:rsidRPr="00727B00" w:rsidRDefault="00E72E51" w:rsidP="00045587">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="0051461D" w:rsidRPr="00727B00">
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>CERTIFICATE OF APPLICANT BANK</w:t>
       </w:r>
       <w:r w:rsidR="00146B7F" w:rsidRPr="00727B00">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="37D50A00" w14:textId="48EDB8F8" w:rsidR="0051461D" w:rsidRPr="00831176" w:rsidRDefault="0051461D" w:rsidP="00BC2F7E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00831176">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">This is to certify that the </w:t>
       </w:r>
       <w:r w:rsidR="00BC2F7E" w:rsidRPr="00831176">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00831176">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -3532,65 +3336,51 @@
         </w:rPr>
         <w:t>and further directed that a</w:t>
       </w:r>
       <w:r w:rsidR="00116EAA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00831176">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> application be filed with the Superintendent </w:t>
       </w:r>
       <w:r w:rsidR="002E471A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">of Banking </w:t>
       </w:r>
       <w:r w:rsidRPr="00831176">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">for approval to </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> the relocation.</w:t>
+        <w:t>for approval to effect the relocation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02ED6F68" w14:textId="77777777" w:rsidR="0051461D" w:rsidRPr="00831176" w:rsidRDefault="0051461D" w:rsidP="00074D26">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69D78E3E" w14:textId="387897B8" w:rsidR="0051461D" w:rsidRPr="00831176" w:rsidRDefault="0051461D" w:rsidP="00074D26">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AB95193" w14:textId="77777777" w:rsidR="0021373B" w:rsidRPr="00831176" w:rsidRDefault="0021373B" w:rsidP="0021373B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
@@ -3740,240 +3530,264 @@
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00307619" w:rsidRPr="00307619" w:rsidSect="00727B00">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="404BC99E" w14:textId="77777777" w:rsidR="00CF36F3" w:rsidRDefault="00CF36F3">
+    <w:p w14:paraId="30B82C12" w14:textId="77777777" w:rsidR="00945469" w:rsidRDefault="00945469">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B953773" w14:textId="77777777" w:rsidR="00CF36F3" w:rsidRDefault="00CF36F3">
+    <w:p w14:paraId="493E5E54" w14:textId="77777777" w:rsidR="00945469" w:rsidRDefault="00945469">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="02A9FD31" w14:textId="66B2A878" w:rsidR="00FB1842" w:rsidRPr="00FB1842" w:rsidRDefault="00FB1842" w:rsidP="003D6A77">
     <w:pPr>
       <w:widowControl/>
       <w:tabs>
         <w:tab w:val="left" w:pos="2085"/>
       </w:tabs>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3C0890FA" w14:textId="12CD376B" w:rsidR="006753E4" w:rsidRPr="006753E4" w:rsidRDefault="006753E4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve">Effective </w:t>
     </w:r>
     <w:r w:rsidR="0036218A">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>July 2022</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E47E3D9" w14:textId="77777777" w:rsidR="00CF36F3" w:rsidRDefault="00CF36F3">
+    <w:p w14:paraId="02551C9D" w14:textId="77777777" w:rsidR="00945469" w:rsidRDefault="00945469">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E7B23B1" w14:textId="77777777" w:rsidR="00CF36F3" w:rsidRDefault="00CF36F3">
+    <w:p w14:paraId="6741D74E" w14:textId="77777777" w:rsidR="00945469" w:rsidRDefault="00945469">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="0E2FFBD8" w14:textId="768EE089" w:rsidR="00727B00" w:rsidRDefault="00727B00" w:rsidP="00727B00">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0E2FFBD8" w14:textId="54B78C9C" w:rsidR="00727B00" w:rsidRDefault="00C84CC3" w:rsidP="00727B00">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="dashDotStroked" w:sz="24" w:space="1" w:color="067070"/>
       </w:pBdr>
       <w:spacing w:after="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:r w:rsidRPr="009C0A21">
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="56049492">
-[...22 lines deleted...]
-      </w:pict>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="56049492" wp14:editId="00D0042C">
+          <wp:extent cx="4333875" cy="790575"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="1" name="Picture 1" descr="Iowa Division of Banking logo"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1" name="Picture 1" descr="Iowa Division of Banking logo"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="4333875" cy="790575"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="61DD449D" w14:textId="77777777" w:rsidR="00727B00" w:rsidRDefault="00727B00" w:rsidP="00727B00">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="dashDotStroked" w:sz="24" w:space="1" w:color="067070"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15F17DB9"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="109EF35C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21E51882"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AB580102"/>
     <w:lvl w:ilvl="0" w:tplc="65668736">
@@ -4583,207 +4397,179 @@
   <w:num w:numId="2" w16cid:durableId="233205419">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="897397851">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2081756976">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1274091967">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="921568090">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1864126104">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1362316284">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:val="bestFit" w:percent="219"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:doNotTrackMoves/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:wpJustification/>
-[...1 lines deleted...]
-    <w:subFontBySize/>
     <w:suppressBottomSpacing/>
-    <w:truncateFontHeightsLikeWP6/>
-[...5 lines deleted...]
-    <w:forgetLastTabAlignment/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
-    <w:layoutRawTableWidth/>
-[...25 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009B2240"/>
     <w:rsid w:val="000030B2"/>
     <w:rsid w:val="00005E55"/>
     <w:rsid w:val="00011151"/>
     <w:rsid w:val="00015B2D"/>
     <w:rsid w:val="00020C99"/>
     <w:rsid w:val="000224B3"/>
     <w:rsid w:val="00035E11"/>
+    <w:rsid w:val="00045587"/>
     <w:rsid w:val="00047143"/>
     <w:rsid w:val="000549FB"/>
     <w:rsid w:val="00060009"/>
     <w:rsid w:val="00066CBD"/>
     <w:rsid w:val="000704F0"/>
     <w:rsid w:val="0007092B"/>
     <w:rsid w:val="0007436A"/>
     <w:rsid w:val="00074D26"/>
     <w:rsid w:val="00095AF6"/>
     <w:rsid w:val="000968BE"/>
     <w:rsid w:val="000A3399"/>
     <w:rsid w:val="000A5BD1"/>
     <w:rsid w:val="000B35C3"/>
     <w:rsid w:val="000C1E87"/>
     <w:rsid w:val="000C7D0E"/>
     <w:rsid w:val="000D3442"/>
     <w:rsid w:val="000E400F"/>
     <w:rsid w:val="000E4803"/>
+    <w:rsid w:val="000F216A"/>
     <w:rsid w:val="000F5731"/>
     <w:rsid w:val="00100700"/>
     <w:rsid w:val="00104005"/>
     <w:rsid w:val="00107B76"/>
     <w:rsid w:val="00116EAA"/>
     <w:rsid w:val="00124DE7"/>
     <w:rsid w:val="00125084"/>
     <w:rsid w:val="00127D61"/>
     <w:rsid w:val="00146B7F"/>
     <w:rsid w:val="001578F5"/>
     <w:rsid w:val="0016738E"/>
     <w:rsid w:val="00176691"/>
     <w:rsid w:val="00177215"/>
+    <w:rsid w:val="00194198"/>
     <w:rsid w:val="001964F1"/>
     <w:rsid w:val="00197ABE"/>
     <w:rsid w:val="001A697C"/>
     <w:rsid w:val="001B263E"/>
     <w:rsid w:val="001B60E7"/>
     <w:rsid w:val="001C1FE8"/>
     <w:rsid w:val="001C3D2C"/>
     <w:rsid w:val="001C3D58"/>
     <w:rsid w:val="001D3FBE"/>
     <w:rsid w:val="001D56C2"/>
     <w:rsid w:val="001D6E2B"/>
     <w:rsid w:val="001E709E"/>
     <w:rsid w:val="001E7658"/>
     <w:rsid w:val="001E77A9"/>
     <w:rsid w:val="001F25CD"/>
     <w:rsid w:val="001F2B8D"/>
     <w:rsid w:val="0020346D"/>
     <w:rsid w:val="00203DC4"/>
     <w:rsid w:val="00204FA7"/>
     <w:rsid w:val="0021373B"/>
     <w:rsid w:val="00213913"/>
     <w:rsid w:val="00224210"/>
     <w:rsid w:val="00237CB2"/>
     <w:rsid w:val="002410BA"/>
     <w:rsid w:val="002501BA"/>
     <w:rsid w:val="0027499D"/>
     <w:rsid w:val="002763EE"/>
     <w:rsid w:val="00282C12"/>
     <w:rsid w:val="002930A1"/>
     <w:rsid w:val="002C79BE"/>
     <w:rsid w:val="002D2B91"/>
     <w:rsid w:val="002D629D"/>
     <w:rsid w:val="002E0A4A"/>
     <w:rsid w:val="002E180B"/>
     <w:rsid w:val="002E471A"/>
     <w:rsid w:val="002F000C"/>
     <w:rsid w:val="002F00CC"/>
     <w:rsid w:val="002F325D"/>
     <w:rsid w:val="002F52E0"/>
     <w:rsid w:val="00300428"/>
     <w:rsid w:val="0030712D"/>
     <w:rsid w:val="00307619"/>
     <w:rsid w:val="0031078D"/>
     <w:rsid w:val="003135DE"/>
+    <w:rsid w:val="003255BE"/>
     <w:rsid w:val="00335A0F"/>
     <w:rsid w:val="00342E72"/>
     <w:rsid w:val="0036218A"/>
     <w:rsid w:val="00371538"/>
     <w:rsid w:val="00372AC0"/>
     <w:rsid w:val="0037534A"/>
     <w:rsid w:val="00376D8D"/>
     <w:rsid w:val="003802AE"/>
     <w:rsid w:val="00381AAE"/>
     <w:rsid w:val="00382020"/>
     <w:rsid w:val="00386148"/>
     <w:rsid w:val="00397540"/>
     <w:rsid w:val="003978A7"/>
     <w:rsid w:val="003A4CA4"/>
     <w:rsid w:val="003A509D"/>
     <w:rsid w:val="003B29BA"/>
     <w:rsid w:val="003B47FE"/>
     <w:rsid w:val="003C2EFB"/>
     <w:rsid w:val="003C4287"/>
     <w:rsid w:val="003C521E"/>
     <w:rsid w:val="003C6DF3"/>
     <w:rsid w:val="003D1295"/>
     <w:rsid w:val="003D2055"/>
     <w:rsid w:val="003D4C75"/>
     <w:rsid w:val="003D6A77"/>
@@ -4800,81 +4586,84 @@
     <w:rsid w:val="0041562E"/>
     <w:rsid w:val="00435796"/>
     <w:rsid w:val="0044231C"/>
     <w:rsid w:val="00451CA5"/>
     <w:rsid w:val="0045202A"/>
     <w:rsid w:val="00453CA5"/>
     <w:rsid w:val="004555EE"/>
     <w:rsid w:val="00475AB9"/>
     <w:rsid w:val="00482B45"/>
     <w:rsid w:val="004919FB"/>
     <w:rsid w:val="00493A18"/>
     <w:rsid w:val="004A64FD"/>
     <w:rsid w:val="004A651C"/>
     <w:rsid w:val="004A760D"/>
     <w:rsid w:val="004B02A4"/>
     <w:rsid w:val="004B32BE"/>
     <w:rsid w:val="004B7375"/>
     <w:rsid w:val="004C4E5E"/>
     <w:rsid w:val="004C5FEC"/>
     <w:rsid w:val="004C6046"/>
     <w:rsid w:val="004D106A"/>
     <w:rsid w:val="004D63EA"/>
     <w:rsid w:val="004E7B84"/>
     <w:rsid w:val="004F15DD"/>
     <w:rsid w:val="004F1F84"/>
+    <w:rsid w:val="005133EB"/>
     <w:rsid w:val="0051461D"/>
     <w:rsid w:val="0051775A"/>
+    <w:rsid w:val="00523994"/>
     <w:rsid w:val="005243B7"/>
     <w:rsid w:val="00524A9D"/>
     <w:rsid w:val="00525E74"/>
     <w:rsid w:val="00526499"/>
     <w:rsid w:val="00526A9A"/>
     <w:rsid w:val="00535D60"/>
     <w:rsid w:val="005418AA"/>
     <w:rsid w:val="00544E85"/>
     <w:rsid w:val="00546403"/>
     <w:rsid w:val="0054664B"/>
     <w:rsid w:val="005472C6"/>
     <w:rsid w:val="00552480"/>
     <w:rsid w:val="00561CE8"/>
     <w:rsid w:val="00564B2F"/>
     <w:rsid w:val="00565DF0"/>
     <w:rsid w:val="00566C28"/>
     <w:rsid w:val="00583A8C"/>
     <w:rsid w:val="00583BFD"/>
     <w:rsid w:val="0058715E"/>
     <w:rsid w:val="00587D18"/>
     <w:rsid w:val="00595015"/>
     <w:rsid w:val="005A3C8B"/>
     <w:rsid w:val="005C2DEB"/>
     <w:rsid w:val="005C5D59"/>
     <w:rsid w:val="005D1794"/>
     <w:rsid w:val="005D1C2E"/>
     <w:rsid w:val="005D4B5D"/>
     <w:rsid w:val="005D5A1D"/>
     <w:rsid w:val="005D5F3E"/>
+    <w:rsid w:val="005E05F1"/>
     <w:rsid w:val="005E12C8"/>
     <w:rsid w:val="00600551"/>
     <w:rsid w:val="0060565F"/>
     <w:rsid w:val="00607B64"/>
     <w:rsid w:val="00616ED8"/>
     <w:rsid w:val="00617481"/>
     <w:rsid w:val="006264C6"/>
     <w:rsid w:val="00627C9C"/>
     <w:rsid w:val="00633852"/>
     <w:rsid w:val="00651D98"/>
     <w:rsid w:val="00656F03"/>
     <w:rsid w:val="00663035"/>
     <w:rsid w:val="00667E35"/>
     <w:rsid w:val="006753E4"/>
     <w:rsid w:val="00675D14"/>
     <w:rsid w:val="00680DD4"/>
     <w:rsid w:val="0068120C"/>
     <w:rsid w:val="0068669C"/>
     <w:rsid w:val="0069032A"/>
     <w:rsid w:val="006B15CD"/>
     <w:rsid w:val="006B3C73"/>
     <w:rsid w:val="006B6A87"/>
     <w:rsid w:val="006B7DD7"/>
     <w:rsid w:val="006C6BAB"/>
     <w:rsid w:val="006F4E2D"/>
@@ -4928,253 +4717,261 @@
     <w:rsid w:val="00841B7D"/>
     <w:rsid w:val="00854870"/>
     <w:rsid w:val="00862949"/>
     <w:rsid w:val="00863186"/>
     <w:rsid w:val="008641C6"/>
     <w:rsid w:val="00876DA2"/>
     <w:rsid w:val="0088422A"/>
     <w:rsid w:val="0088652F"/>
     <w:rsid w:val="00887A31"/>
     <w:rsid w:val="008931CC"/>
     <w:rsid w:val="0089489D"/>
     <w:rsid w:val="008A53A9"/>
     <w:rsid w:val="008A62B8"/>
     <w:rsid w:val="008C15DE"/>
     <w:rsid w:val="008D160F"/>
     <w:rsid w:val="008D561B"/>
     <w:rsid w:val="008D5E96"/>
     <w:rsid w:val="008D664A"/>
     <w:rsid w:val="008E5217"/>
     <w:rsid w:val="008E626A"/>
     <w:rsid w:val="0090224B"/>
     <w:rsid w:val="00910341"/>
     <w:rsid w:val="0091061C"/>
     <w:rsid w:val="00916B46"/>
     <w:rsid w:val="009254CE"/>
+    <w:rsid w:val="00945469"/>
     <w:rsid w:val="00953CDA"/>
     <w:rsid w:val="00962898"/>
     <w:rsid w:val="00964651"/>
     <w:rsid w:val="00967CFF"/>
     <w:rsid w:val="00972777"/>
     <w:rsid w:val="00976707"/>
     <w:rsid w:val="009821A6"/>
     <w:rsid w:val="00982F63"/>
     <w:rsid w:val="0098794C"/>
     <w:rsid w:val="00987CF0"/>
     <w:rsid w:val="00993BE5"/>
     <w:rsid w:val="009A0000"/>
     <w:rsid w:val="009B2240"/>
     <w:rsid w:val="009B3A37"/>
     <w:rsid w:val="009C3301"/>
     <w:rsid w:val="009D000F"/>
     <w:rsid w:val="009D2B95"/>
     <w:rsid w:val="009D45D8"/>
     <w:rsid w:val="009E37A0"/>
     <w:rsid w:val="009E569F"/>
     <w:rsid w:val="009F0E22"/>
     <w:rsid w:val="00A01D29"/>
     <w:rsid w:val="00A04245"/>
     <w:rsid w:val="00A246A1"/>
     <w:rsid w:val="00A27468"/>
     <w:rsid w:val="00A33BFE"/>
     <w:rsid w:val="00A425D7"/>
     <w:rsid w:val="00A517B1"/>
     <w:rsid w:val="00A5533D"/>
     <w:rsid w:val="00A55C26"/>
     <w:rsid w:val="00A57F42"/>
     <w:rsid w:val="00A63E3C"/>
+    <w:rsid w:val="00A65C1D"/>
     <w:rsid w:val="00A80836"/>
     <w:rsid w:val="00A83F63"/>
     <w:rsid w:val="00A8722A"/>
     <w:rsid w:val="00A87908"/>
     <w:rsid w:val="00A94D08"/>
     <w:rsid w:val="00A96B11"/>
     <w:rsid w:val="00AA3C3D"/>
     <w:rsid w:val="00AA54CF"/>
     <w:rsid w:val="00AB2F2E"/>
     <w:rsid w:val="00AB2F36"/>
     <w:rsid w:val="00AC3F19"/>
     <w:rsid w:val="00AC4D8A"/>
     <w:rsid w:val="00AC6AE8"/>
     <w:rsid w:val="00AF1D92"/>
     <w:rsid w:val="00AF6824"/>
     <w:rsid w:val="00B10382"/>
     <w:rsid w:val="00B167A8"/>
     <w:rsid w:val="00B265BB"/>
     <w:rsid w:val="00B32D36"/>
     <w:rsid w:val="00B3382D"/>
     <w:rsid w:val="00B64ADE"/>
     <w:rsid w:val="00B655C0"/>
     <w:rsid w:val="00B71007"/>
     <w:rsid w:val="00B74A80"/>
     <w:rsid w:val="00B95038"/>
     <w:rsid w:val="00BA10DC"/>
     <w:rsid w:val="00BA2485"/>
     <w:rsid w:val="00BB0F67"/>
     <w:rsid w:val="00BC2F7E"/>
     <w:rsid w:val="00BD7FF8"/>
     <w:rsid w:val="00BE10BD"/>
     <w:rsid w:val="00BE347A"/>
     <w:rsid w:val="00BF365F"/>
     <w:rsid w:val="00BF3815"/>
     <w:rsid w:val="00C03A44"/>
     <w:rsid w:val="00C0742B"/>
     <w:rsid w:val="00C17CB3"/>
     <w:rsid w:val="00C24506"/>
     <w:rsid w:val="00C272F5"/>
     <w:rsid w:val="00C37BF4"/>
     <w:rsid w:val="00C474C5"/>
     <w:rsid w:val="00C507C5"/>
     <w:rsid w:val="00C51AE0"/>
     <w:rsid w:val="00C56635"/>
     <w:rsid w:val="00C628F0"/>
     <w:rsid w:val="00C6641D"/>
     <w:rsid w:val="00C70884"/>
     <w:rsid w:val="00C820F5"/>
     <w:rsid w:val="00C83090"/>
+    <w:rsid w:val="00C84CC3"/>
     <w:rsid w:val="00C91586"/>
     <w:rsid w:val="00C93AD0"/>
     <w:rsid w:val="00CA5F99"/>
     <w:rsid w:val="00CB4F3B"/>
+    <w:rsid w:val="00CC2E1E"/>
     <w:rsid w:val="00CD3704"/>
     <w:rsid w:val="00CE4D62"/>
     <w:rsid w:val="00CF1683"/>
     <w:rsid w:val="00CF36F3"/>
     <w:rsid w:val="00CF7563"/>
     <w:rsid w:val="00D02C5D"/>
     <w:rsid w:val="00D036A6"/>
     <w:rsid w:val="00D03A68"/>
     <w:rsid w:val="00D11DDC"/>
     <w:rsid w:val="00D1540D"/>
     <w:rsid w:val="00D161E4"/>
     <w:rsid w:val="00D27A54"/>
     <w:rsid w:val="00D417E3"/>
+    <w:rsid w:val="00D460F6"/>
     <w:rsid w:val="00D51888"/>
     <w:rsid w:val="00D534B6"/>
     <w:rsid w:val="00D57C52"/>
     <w:rsid w:val="00D604DE"/>
+    <w:rsid w:val="00D82486"/>
     <w:rsid w:val="00D95DE5"/>
     <w:rsid w:val="00D9611E"/>
     <w:rsid w:val="00DA0E17"/>
     <w:rsid w:val="00DA4073"/>
     <w:rsid w:val="00DB4FCB"/>
     <w:rsid w:val="00DC1D37"/>
     <w:rsid w:val="00DC4B4B"/>
     <w:rsid w:val="00DC60DB"/>
     <w:rsid w:val="00DD170D"/>
     <w:rsid w:val="00DF4B3C"/>
     <w:rsid w:val="00E027CC"/>
     <w:rsid w:val="00E1309A"/>
     <w:rsid w:val="00E13740"/>
     <w:rsid w:val="00E329B8"/>
     <w:rsid w:val="00E369ED"/>
     <w:rsid w:val="00E42E48"/>
     <w:rsid w:val="00E432F8"/>
     <w:rsid w:val="00E43F90"/>
     <w:rsid w:val="00E47FC7"/>
     <w:rsid w:val="00E50EAB"/>
     <w:rsid w:val="00E60204"/>
     <w:rsid w:val="00E64661"/>
     <w:rsid w:val="00E6499C"/>
     <w:rsid w:val="00E72E51"/>
     <w:rsid w:val="00E73350"/>
     <w:rsid w:val="00E801B1"/>
     <w:rsid w:val="00E81215"/>
     <w:rsid w:val="00E81A90"/>
     <w:rsid w:val="00E87C58"/>
     <w:rsid w:val="00EA2FD7"/>
     <w:rsid w:val="00EA4B0B"/>
     <w:rsid w:val="00EA62D4"/>
     <w:rsid w:val="00EB4551"/>
     <w:rsid w:val="00EC332E"/>
     <w:rsid w:val="00EC75C2"/>
     <w:rsid w:val="00EE3105"/>
     <w:rsid w:val="00EF2DE4"/>
     <w:rsid w:val="00EF422B"/>
+    <w:rsid w:val="00F03E5D"/>
     <w:rsid w:val="00F06E4C"/>
     <w:rsid w:val="00F1116F"/>
     <w:rsid w:val="00F2422F"/>
     <w:rsid w:val="00F26BA4"/>
     <w:rsid w:val="00F36AE8"/>
     <w:rsid w:val="00F437EA"/>
     <w:rsid w:val="00F44D32"/>
     <w:rsid w:val="00F45A76"/>
     <w:rsid w:val="00F80E36"/>
     <w:rsid w:val="00F8244C"/>
     <w:rsid w:val="00F9364A"/>
     <w:rsid w:val="00F94586"/>
     <w:rsid w:val="00F94B75"/>
     <w:rsid w:val="00F97E9A"/>
     <w:rsid w:val="00FA0271"/>
     <w:rsid w:val="00FA0D6E"/>
+    <w:rsid w:val="00FA1DDD"/>
     <w:rsid w:val="00FA20FF"/>
     <w:rsid w:val="00FA43DA"/>
     <w:rsid w:val="00FB1842"/>
     <w:rsid w:val="00FB5356"/>
     <w:rsid w:val="00FC3ACD"/>
     <w:rsid w:val="00FC3C2A"/>
     <w:rsid w:val="00FC6EAF"/>
     <w:rsid w:val="00FD22CB"/>
     <w:rsid w:val="00FF05E3"/>
     <w:rsid w:val="00FF596E"/>
     <w:rsid w:val="195E0730"/>
     <w:rsid w:val="49FACE95"/>
     <w:rsid w:val="4AC069B5"/>
     <w:rsid w:val="59ADB732"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="53108832"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7EBA0E5E-9EC7-40EE-93C9-4B36CB07BBB9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
@@ -5425,122 +5222,115 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CB4F3B"/>
+    <w:rsid w:val="003255BE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00CB4F3B"/>
+    <w:rsid w:val="00523994"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="2F5496"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CB4F3B"/>
+    <w:rsid w:val="00523994"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:line="360" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
-    <w:rPr>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="NoSpacing"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CB4F3B"/>
+    <w:rsid w:val="00CC2E1E"/>
     <w:pPr>
+      <w:spacing w:after="120"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
+      <w:color w:val="03637B"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB4F3B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496"/>
     </w:rPr>
@@ -5736,57 +5526,58 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00CB4F3B"/>
+    <w:rsid w:val="003255BE"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
-[...3 lines deleted...]
-      <w:u w:val="single"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="03637B"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002C79BE"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00CB4F3B"/>
     <w:pPr>
       <w:spacing w:line="252" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
     </w:rPr>
   </w:style>
@@ -5809,70 +5600,72 @@
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:link w:val="NoSpacingChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00CB4F3B"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00CB4F3B"/>
+    <w:rsid w:val="00523994"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
-      <w:color w:val="2F5496"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00CB4F3B"/>
+    <w:rsid w:val="00CC2E1E"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:color w:val="03637B"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB4F3B"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB4F3B"/>
     <w:rPr>
@@ -6240,51 +6033,51 @@
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:rsid w:val="007E77F3"/>
     <w:rPr>
       <w:color w:val="954F72"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="002F325D"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -6561,72 +6354,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...20 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100004116819EEBBA43B071ADEAABD7CDA0" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2cfebbc3e43ec4681aedb2c54be0718a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="ec68e26f-a2bc-4408-a52a-4bed410c5093" xmlns:ns3="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="10adf789fd5108a72d26f898f537a182" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
     <xsd:import namespace="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -6788,123 +6559,153 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ec68e26f-a2bc-4408-a52a-4bed410c5093">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F78A68C1-4B8D-45BA-81B2-00CEE21F4AF3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
     <ds:schemaRef ds:uri="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B772776-D32E-4C02-8109-730C086369CF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5EF1FBF0-635F-40F4-9673-CC22EC8DED06}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
+    <ds:schemaRef ds:uri="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{a9bc8cfd-9b51-41b5-9523-fdea261bf622}" enabled="0" method="" siteId="{a9bc8cfd-9b51-41b5-9523-fdea261bf622}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1316</Words>
-  <Characters>7503</Characters>
+  <Words>1346</Words>
+  <Characters>7473</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>62</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>266</Lines>
+  <Paragraphs>94</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>APPLICATION TO ESTABLISH A BANK OFFICE</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>IDOB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8802</CharactersWithSpaces>
+  <CharactersWithSpaces>8725</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>APPLICATION TO ESTABLISH A BANK OFFICE</dc:title>
+  <dc:title>IDOB Relocate the Principal Place of Business - Bank Application</dc:title>
   <dc:subject/>
   <dc:creator>Kathy Johnson</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100004116819EEBBA43B071ADEAABD7CDA0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>