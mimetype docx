--- v1 (2026-04-15)
+++ v2 (2026-10-25)
@@ -1,1791 +1,1921 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="11574502" w14:textId="13AE5A4A" w:rsidR="00E432F8" w:rsidRPr="00523994" w:rsidRDefault="00E432F8" w:rsidP="00523994">
+    <w:p w:rsidRPr="00523994" w:rsidR="00E432F8" w:rsidP="00523994" w:rsidRDefault="00E432F8" w14:paraId="11574502" w14:textId="13AE5A4A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00523994">
         <w:t>APPLICATION TO RELOCATE THE PRINCIPAL PLACE OF BUSINESS</w:t>
       </w:r>
-      <w:r w:rsidR="00C6641D" w:rsidRPr="00523994">
+      <w:r w:rsidRPr="00523994" w:rsidR="00C6641D">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BFF14B9" w14:textId="77777777" w:rsidR="00E432F8" w:rsidRPr="00523994" w:rsidRDefault="00E432F8" w:rsidP="00523994">
+    <w:p w:rsidRPr="00523994" w:rsidR="00E432F8" w:rsidP="00523994" w:rsidRDefault="00E432F8" w14:paraId="5BFF14B9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00523994">
         <w:t>General Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7985E38F" w14:textId="30CFF5DF" w:rsidR="00E432F8" w:rsidRPr="005472C6" w:rsidRDefault="004D106A" w:rsidP="005472C6">
+    <w:p w:rsidRPr="005472C6" w:rsidR="00E432F8" w:rsidP="005472C6" w:rsidRDefault="004D106A" w14:paraId="7985E38F" w14:textId="30CFF5DF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005472C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00E432F8" w:rsidRPr="005472C6">
+      <w:r w:rsidRPr="005472C6" w:rsidR="00E432F8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ontact the </w:t>
       </w:r>
       <w:r w:rsidRPr="005472C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidR="00E432F8" w:rsidRPr="005472C6">
+      <w:r w:rsidRPr="005472C6" w:rsidR="00E432F8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ank </w:t>
       </w:r>
       <w:r w:rsidRPr="005472C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="009B2240" w:rsidRPr="005472C6">
+      <w:r w:rsidRPr="005472C6" w:rsidR="009B2240">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">nalyst </w:t>
       </w:r>
       <w:r w:rsidRPr="005472C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">assigned to the institution at (515)-281-4014 </w:t>
       </w:r>
-      <w:r w:rsidR="00E432F8" w:rsidRPr="005472C6">
+      <w:r w:rsidRPr="005472C6" w:rsidR="00E432F8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">prior to </w:t>
       </w:r>
       <w:r w:rsidR="00066CBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00E432F8" w:rsidRPr="005472C6">
+      <w:r w:rsidRPr="005472C6" w:rsidR="00E432F8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">submission of </w:t>
       </w:r>
-      <w:r w:rsidR="007F2B1A" w:rsidRPr="005472C6">
+      <w:r w:rsidRPr="005472C6" w:rsidR="007F2B1A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="00E432F8" w:rsidRPr="005472C6">
+      <w:r w:rsidRPr="005472C6" w:rsidR="00E432F8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> completed application</w:t>
       </w:r>
-      <w:r w:rsidR="007F2B1A" w:rsidRPr="005472C6">
+      <w:r w:rsidRPr="005472C6" w:rsidR="007F2B1A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2077EB26" w14:textId="77777777" w:rsidR="00E432F8" w:rsidRPr="005472C6" w:rsidRDefault="00E432F8" w:rsidP="005472C6">
-[...7 lines deleted...]
-    <w:p w14:paraId="3384D092" w14:textId="0B19E756" w:rsidR="00E432F8" w:rsidRPr="005472C6" w:rsidRDefault="00E432F8" w:rsidP="005472C6">
+    <w:p w:rsidRPr="005472C6" w:rsidR="00E432F8" w:rsidP="005472C6" w:rsidRDefault="00E432F8" w14:paraId="2077EB26" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005472C6" w:rsidR="00E432F8" w:rsidP="005472C6" w:rsidRDefault="00E432F8" w14:paraId="3384D092" w14:textId="0B19E756">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005472C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>All sections of the application should be completed</w:t>
       </w:r>
-      <w:r w:rsidR="007F2B1A" w:rsidRPr="005472C6">
+      <w:r w:rsidRPr="005472C6" w:rsidR="007F2B1A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.  Indicate i</w:t>
       </w:r>
       <w:r w:rsidRPr="005472C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>f a section is not applicable</w:t>
       </w:r>
-      <w:r w:rsidR="005C2DEB" w:rsidRPr="005472C6">
+      <w:r w:rsidRPr="005472C6" w:rsidR="005C2DEB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> (N/A)</w:t>
       </w:r>
       <w:r w:rsidRPr="005472C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46BB7DFF" w14:textId="5F7F14E7" w:rsidR="00E432F8" w:rsidRPr="005472C6" w:rsidRDefault="00E432F8" w:rsidP="005472C6">
-[...7 lines deleted...]
-    <w:p w14:paraId="45F7CC9C" w14:textId="3B781A83" w:rsidR="00E432F8" w:rsidRPr="0073696A" w:rsidRDefault="0037534A" w:rsidP="005472C6">
+    <w:p w:rsidRPr="005472C6" w:rsidR="00E432F8" w:rsidP="005472C6" w:rsidRDefault="00E432F8" w14:paraId="46BB7DFF" w14:textId="5F7F14E7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0073696A" w:rsidR="00E432F8" w:rsidP="005472C6" w:rsidRDefault="0037534A" w14:paraId="45F7CC9C" w14:textId="3B781A83">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="195E0730">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">An application to amend the Articles of Incorporation will also need to be submitted with </w:t>
       </w:r>
-      <w:r w:rsidR="00A8722A" w:rsidRPr="195E0730">
+      <w:r w:rsidRPr="195E0730" w:rsidR="00A8722A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the proposed </w:t>
       </w:r>
-      <w:r w:rsidR="00F45A76" w:rsidRPr="195E0730">
+      <w:r w:rsidRPr="195E0730" w:rsidR="00F45A76">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">principal place of business </w:t>
       </w:r>
-      <w:r w:rsidR="003B47FE" w:rsidRPr="195E0730">
+      <w:r w:rsidRPr="195E0730" w:rsidR="003B47FE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">relocation application.  </w:t>
       </w:r>
-      <w:r w:rsidR="008A62B8" w:rsidRPr="195E0730">
+      <w:r w:rsidRPr="195E0730" w:rsidR="008A62B8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>This application is ava</w:t>
       </w:r>
-      <w:r w:rsidR="00A01D29" w:rsidRPr="195E0730">
+      <w:r w:rsidRPr="195E0730" w:rsidR="00A01D29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ilable</w:t>
       </w:r>
-      <w:r w:rsidR="008A62B8" w:rsidRPr="195E0730">
+      <w:r w:rsidRPr="195E0730" w:rsidR="008A62B8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="4AC069B5" w:rsidRPr="195E0730">
+      <w:r w:rsidRPr="195E0730" w:rsidR="4AC069B5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>on the Iowa Division of Banking website.</w:t>
       </w:r>
-      <w:r w:rsidR="008A62B8" w:rsidRPr="195E0730">
+      <w:r w:rsidRPr="195E0730" w:rsidR="008A62B8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="0045202A" w:rsidRPr="195E0730">
+      <w:r w:rsidRPr="195E0730" w:rsidR="0045202A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidR="008A62B8" w:rsidRPr="195E0730">
+      <w:r w:rsidRPr="195E0730" w:rsidR="008A62B8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> applications </w:t>
       </w:r>
-      <w:r w:rsidR="00E432F8" w:rsidRPr="195E0730">
+      <w:r w:rsidRPr="195E0730" w:rsidR="00E432F8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>will be processed together.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B996B5A" w14:textId="77777777" w:rsidR="00BD7FF8" w:rsidRPr="0073696A" w:rsidRDefault="00BD7FF8" w:rsidP="005472C6">
-[...7 lines deleted...]
-    <w:p w14:paraId="6AB22C8C" w14:textId="588BEF9B" w:rsidR="00E432F8" w:rsidRPr="005472C6" w:rsidRDefault="00E432F8" w:rsidP="005472C6">
+    <w:p w:rsidRPr="0073696A" w:rsidR="00BD7FF8" w:rsidP="005472C6" w:rsidRDefault="00BD7FF8" w14:paraId="6B996B5A" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005472C6" w:rsidR="00E432F8" w:rsidP="005472C6" w:rsidRDefault="00E432F8" w14:paraId="6AB22C8C" w14:textId="588BEF9B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005472C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The applicant shoul</w:t>
       </w:r>
-      <w:r w:rsidR="001F25CD" w:rsidRPr="005472C6">
+      <w:r w:rsidRPr="005472C6" w:rsidR="001F25CD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>d contact its primary Federal regulatory authority</w:t>
       </w:r>
       <w:r w:rsidRPr="005472C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> to determine any </w:t>
       </w:r>
       <w:r w:rsidR="00AB2F2E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="005472C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ederal requirements for the application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78810AD1" w14:textId="77777777" w:rsidR="00736EE8" w:rsidRDefault="00736EE8" w:rsidP="005472C6">
+    <w:p w:rsidR="00736EE8" w:rsidP="005472C6" w:rsidRDefault="00736EE8" w14:paraId="78810AD1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AEB4D20" w14:textId="77777777" w:rsidR="004F15DD" w:rsidRPr="002F175C" w:rsidRDefault="004F15DD" w:rsidP="004F15DD">
+    <w:p w:rsidRPr="002F175C" w:rsidR="004F15DD" w:rsidP="004F15DD" w:rsidRDefault="004F15DD" w14:paraId="3AEB4D20" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The bank may consult </w:t>
       </w:r>
       <w:r w:rsidRPr="002F175C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">an attorney </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidRPr="002F175C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>draft or review the applicable legal documents</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, if desired</w:t>
       </w:r>
       <w:r w:rsidRPr="002F175C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35FDE2EE" w14:textId="0324EED7" w:rsidR="00736EE8" w:rsidRPr="00853CC6" w:rsidRDefault="00736EE8" w:rsidP="00736EE8">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="00736EE8" w:rsidP="00736EE8" w:rsidRDefault="00736EE8" w14:paraId="35FDE2EE" w14:textId="0324EED7">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07740672" w14:textId="24B91A97" w:rsidR="005472C6" w:rsidRPr="005472C6" w:rsidRDefault="005472C6" w:rsidP="005472C6">
+    <w:p w:rsidRPr="005472C6" w:rsidR="005472C6" w:rsidP="005472C6" w:rsidRDefault="005472C6" w14:paraId="07740672" w14:textId="24B91A97">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005472C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>All correspondence will be sent to the contact person listed on the application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56839774" w14:textId="77777777" w:rsidR="00F94586" w:rsidRDefault="00F94586" w:rsidP="00E6499C"/>
-    <w:p w14:paraId="1B921B07" w14:textId="376807B4" w:rsidR="002C79BE" w:rsidRPr="00727B00" w:rsidRDefault="001E77A9" w:rsidP="00523994">
+    <w:p w:rsidR="00F94586" w:rsidP="00E6499C" w:rsidRDefault="00F94586" w14:paraId="56839774" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00727B00" w:rsidR="002C79BE" w:rsidP="00523994" w:rsidRDefault="001E77A9" w14:paraId="1B921B07" w14:textId="376807B4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00727B00">
         <w:t>Fees and Submission</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17FD0DBA" w14:textId="3CE2682C" w:rsidR="005472C6" w:rsidRDefault="006B15CD" w:rsidP="005D4B5D">
+    <w:p w:rsidR="005472C6" w:rsidP="005D4B5D" w:rsidRDefault="006B15CD" w14:paraId="17FD0DBA" w14:textId="004EBAF2">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="195E0730">
+      <w:r w:rsidRPr="713F3B09" w:rsidR="006B15CD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Submit one executed copy of the completed application</w:t>
       </w:r>
-      <w:r w:rsidR="003D2055" w:rsidRPr="195E0730">
+      <w:r w:rsidRPr="713F3B09" w:rsidR="003D2055">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and applicable supplement</w:t>
       </w:r>
-      <w:r w:rsidR="00224210" w:rsidRPr="195E0730">
+      <w:r w:rsidRPr="713F3B09" w:rsidR="00224210">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>al documents</w:t>
       </w:r>
-      <w:r w:rsidRPr="195E0730">
+      <w:r w:rsidRPr="713F3B09" w:rsidR="006B15CD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> t</w:t>
       </w:r>
-      <w:r w:rsidR="59ADB732" w:rsidRPr="195E0730">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="195E0730">
+      <w:r w:rsidRPr="713F3B09" w:rsidR="59ADB732">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hrough the online submission portal on the Iowa Division of Banking website</w:t>
+      </w:r>
+      <w:r w:rsidRPr="713F3B09" w:rsidR="59ADB732">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="713F3B09" w:rsidR="006B15CD">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="195E0730">
-[...5 lines deleted...]
-      <w:r w:rsidR="00526499" w:rsidRPr="195E0730">
+      <w:r w:rsidRPr="713F3B09" w:rsidR="006B15CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All information, including items </w:t>
+      </w:r>
+      <w:r w:rsidRPr="713F3B09" w:rsidR="006B15CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deemed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="713F3B09" w:rsidR="006B15CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> confidential, is to be sent </w:t>
+      </w:r>
+      <w:r w:rsidRPr="713F3B09" w:rsidR="00526499">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="195E0730">
+      <w:r w:rsidRPr="713F3B09" w:rsidR="006B15CD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="195E0730">
+      <w:r w:rsidRPr="713F3B09" w:rsidR="006B15CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>one</w:t>
+      </w:r>
+      <w:r w:rsidRPr="713F3B09" w:rsidR="006B15CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> file in Microsoft Word or Adobe PDF format</w:t>
+      </w:r>
+      <w:r w:rsidRPr="713F3B09" w:rsidR="006B15CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="713F3B09" w:rsidR="001D6E2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>The file size cannot exceed 25 megabytes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="713F3B09" w:rsidR="001D6E2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="713F3B09" w:rsidR="006B15CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Once uploaded, instructions will be provided </w:t>
+      </w:r>
+      <w:r w:rsidRPr="713F3B09" w:rsidR="006B15CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>regarding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="713F3B09" w:rsidR="006B15CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> payment of $</w:t>
+      </w:r>
+      <w:r w:rsidRPr="713F3B09" w:rsidR="002F52E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="713F3B09" w:rsidR="006B15CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="713F3B09" w:rsidR="002F52E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="713F3B09" w:rsidR="006B15CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="713F3B09" w:rsidR="00D23DA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="713F3B09" w:rsidR="0F3698F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="713F3B09" w:rsidR="00D23DA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>the $1,000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="713F3B09" w:rsidR="006B15CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="713F3B09" w:rsidR="006B15CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">application fee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="713F3B09" w:rsidR="3FA7AA4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>and $50 Secretary of State filing fee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="713F3B09" w:rsidR="006B15CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="713F3B09" w:rsidR="42190C72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All </w:t>
+      </w:r>
+      <w:r w:rsidRPr="713F3B09" w:rsidR="006B15CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>fee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="713F3B09" w:rsidR="1F6D2DB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="713F3B09" w:rsidR="006B15CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be refunded if the application is not accepted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="713F3B09" w:rsidR="006B15CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="713F3B09" w:rsidR="006B15CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">After the application is accepted, the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="713F3B09" w:rsidR="50A4B28E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">application </w:t>
+      </w:r>
+      <w:r w:rsidRPr="713F3B09" w:rsidR="006B15CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>fee is not refundable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00727B00" w:rsidR="004C6046" w:rsidP="00523994" w:rsidRDefault="0075246B" w14:paraId="298C2EDC" w14:textId="3F4D4933">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidRPr="00727B00" w:rsidR="004C6046">
+        <w:t>Public Disclosure of Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C6046" w:rsidR="004C6046" w:rsidP="004C6046" w:rsidRDefault="004C6046" w14:paraId="01EE6E37" w14:textId="3AD45902">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C6046">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Superintendent </w:t>
+      </w:r>
+      <w:r w:rsidR="00526499">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of Banking (Superintendent) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C6046">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>may treat all information submitted with this application as public information unless the applicant properly requests that information be treated as confidential at the time of submitting the application.  The Superintendent’s release of information is governed by Iowa Code Chapters 22 and 524 and I</w:t>
+      </w:r>
+      <w:r w:rsidR="00526499">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">owa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C6046">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00526499">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dministrative </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C6046">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00526499">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ode</w:t>
+      </w:r>
+      <w:r w:rsidR="009E37A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E3B7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C6046">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>187-7.  The Superintendent will copy public records as required to comply with the public records laws.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C6046" w:rsidR="004C6046" w:rsidP="001C1FE8" w:rsidRDefault="004C6046" w14:paraId="3306E19D" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C6046">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C6046" w:rsidR="004C6046" w:rsidP="004C6046" w:rsidRDefault="004C6046" w14:paraId="2A0A0F44" w14:textId="14E68A61">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C6046">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Any request for confidential treatment of information must be included in a cover letter submitted with the application.  In addition, the applicant must enumerate the specific grounds in Iowa Code Chapter 22 or other applicable law which support</w:t>
+      </w:r>
+      <w:r w:rsidR="00526499">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C6046">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> treatment of the material as confidential.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C6046" w:rsidR="004C6046" w:rsidP="004C6046" w:rsidRDefault="004C6046" w14:paraId="5EF87C44" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C6046">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C6046" w:rsidR="004C6046" w:rsidP="004C6046" w:rsidRDefault="004C6046" w14:paraId="7DC4315D" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>one</w:t>
-[...44 lines deleted...]
-    <w:p w14:paraId="298C2EDC" w14:textId="3F4D4933" w:rsidR="004C6046" w:rsidRPr="00727B00" w:rsidRDefault="0075246B" w:rsidP="00523994">
+      </w:pPr>
+      <w:r w:rsidRPr="004C6046">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Each page of the application upon which confidential information appears must be conspicuously marked as containing confidential information.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C6046">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Applicants may not identify the entire application as confidential.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C6046" w:rsidR="004C6046" w:rsidP="004C6046" w:rsidRDefault="004C6046" w14:paraId="6AA6B5DE" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C6046" w:rsidR="004C6046" w:rsidP="004C6046" w:rsidRDefault="004C6046" w14:paraId="189BF3DF" w14:textId="5E13B80A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C6046">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>If the applicant designates any portion of the application as confidential, the applicant must submit a “public” copy of the application from which the confidential information has been excised.  The public copy must be clearly marked as “Public Copy – Excludes Confidential Information” and will be made available for public inspection and copying in accordance with the Iowa Division of Banking’s fee schedule.  The confidential material must be excised from the public copy in such a way as to allow the public to determine the general nature of the material removed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C6046" w:rsidR="004C6046" w:rsidP="004C6046" w:rsidRDefault="004C6046" w14:paraId="31E76CE8" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C6046">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C6046" w:rsidR="004C6046" w:rsidP="004C6046" w:rsidRDefault="004C6046" w14:paraId="1649D148" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C6046">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>The Superintendent will treat the information marked confidential as confidential information if the Superintendent or a court of competent jurisdiction determines the information is entitled to confidential treatment under Iowa Code Chapter 22 or other applicable law.  The Superintendent reserves the right to release information designated as confidential if the Superintendent determines there is no legal basis to withhold the information from public inspection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C6046" w:rsidR="004C6046" w:rsidP="004C6046" w:rsidRDefault="004C6046" w14:paraId="28EE7832" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C6046">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C6046" w:rsidR="004C6046" w:rsidP="004C6046" w:rsidRDefault="004C6046" w14:paraId="5F85E31D" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C6046">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>It is the applicant’s responsibility to identify and properly excise the information it believes to be confidential from the public copy.  The applicant’s failure to request confidential treatment of material or failure to provide a public copy with the confidential information excised will be deemed by the Superintendent as a waiver of any right to confidentiality, which the applicant may have had, and shall relieve the Superintendent from any responsibility if the information is viewed by the public or a competitor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C6046" w:rsidR="004C6046" w:rsidP="004C6046" w:rsidRDefault="004C6046" w14:paraId="2E66BE48" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00727B00" w:rsidR="004C6046" w:rsidP="00523994" w:rsidRDefault="004C6046" w14:paraId="369E9577" w14:textId="36D1CE8F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00727B00">
+        <w:t>Publication</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007472D2" w:rsidR="00E432F8" w:rsidP="008413AC" w:rsidRDefault="003B47FE" w14:paraId="7F4C748C" w14:textId="382519AE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No Publication is required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007472D2" w:rsidR="00E432F8" w:rsidP="00E6499C" w:rsidRDefault="00E432F8" w14:paraId="332013E6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00727B00" w:rsidR="005D5A1D" w:rsidP="00194198" w:rsidRDefault="001C1FE8" w14:paraId="7F39583B" w14:textId="5A287D89">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="004C6046" w:rsidRPr="00727B00">
-[...281 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00727B00" w:rsidR="0051461D">
         <w:t>APPLICATION TO RELOCATE THE PRINCIPAL PLACE OF BUSINESS</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_Hlk69397089"/>
-      <w:r w:rsidR="00EC332E" w:rsidRPr="00727B00">
+      <w:bookmarkStart w:name="_Hlk69397089" w:id="0"/>
+      <w:r w:rsidRPr="00727B00" w:rsidR="00EC332E">
         <w:br/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="2A90606B" w14:textId="7BA83655" w:rsidR="0051461D" w:rsidRPr="00CC2E1E" w:rsidRDefault="0051461D" w:rsidP="00CC2E1E">
+    <w:p w:rsidRPr="00CC2E1E" w:rsidR="0051461D" w:rsidP="00CC2E1E" w:rsidRDefault="0051461D" w14:paraId="2A90606B" w14:textId="7BA83655">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00CC2E1E">
         <w:t>Applicant Bank</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9786" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1306"/>
         <w:gridCol w:w="551"/>
         <w:gridCol w:w="2392"/>
         <w:gridCol w:w="1103"/>
         <w:gridCol w:w="735"/>
         <w:gridCol w:w="1287"/>
         <w:gridCol w:w="2412"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0051461D" w14:paraId="43E56B60" w14:textId="77777777" w:rsidTr="007462F2">
+      <w:tr w:rsidR="0051461D" w:rsidTr="007462F2" w14:paraId="43E56B60" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="403"/>
+          <w:trHeight w:val="403" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1306" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7FCFA0C4" w14:textId="77777777" w:rsidR="0051461D" w:rsidRDefault="0051461D" w:rsidP="00790737">
+          <w:p w:rsidR="0051461D" w:rsidP="00790737" w:rsidRDefault="0051461D" w14:paraId="7FCFA0C4" w14:textId="77777777">
             <w:r>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8480" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5B576C5F" w14:textId="30A4A55F" w:rsidR="0051461D" w:rsidRDefault="0051461D" w:rsidP="00790737"/>
+          <w:p w:rsidR="0051461D" w:rsidP="00790737" w:rsidRDefault="0051461D" w14:paraId="5B576C5F" w14:textId="30A4A55F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0051461D" w14:paraId="37BCCB15" w14:textId="77777777" w:rsidTr="007462F2">
+      <w:tr w:rsidR="0051461D" w:rsidTr="007462F2" w14:paraId="37BCCB15" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="403"/>
+          <w:trHeight w:val="403" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1306" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="53552D2C" w14:textId="77777777" w:rsidR="0051461D" w:rsidRDefault="0051461D" w:rsidP="00790737">
+          <w:p w:rsidR="0051461D" w:rsidP="00790737" w:rsidRDefault="0051461D" w14:paraId="53552D2C" w14:textId="77777777">
             <w:r>
               <w:t>Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8480" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="05B2CF06" w14:textId="75C872B1" w:rsidR="0051461D" w:rsidRDefault="0051461D" w:rsidP="00790737"/>
+          <w:p w:rsidR="0051461D" w:rsidP="00790737" w:rsidRDefault="0051461D" w14:paraId="05B2CF06" w14:textId="75C872B1"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D11DDC" w14:paraId="434B9FCD" w14:textId="77777777" w:rsidTr="00DC60DB">
+      <w:tr w:rsidR="00D11DDC" w:rsidTr="00DC60DB" w14:paraId="434B9FCD" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="403"/>
+          <w:trHeight w:val="403" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1306" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="60C7BD6B" w14:textId="119DCF41" w:rsidR="00D11DDC" w:rsidRDefault="00D11DDC" w:rsidP="00790737">
+          <w:p w:rsidR="00D11DDC" w:rsidP="00790737" w:rsidRDefault="00D11DDC" w14:paraId="60C7BD6B" w14:textId="119DCF41">
             <w:r>
               <w:t>City:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="69BA9513" w14:textId="1BF9B0C7" w:rsidR="00D11DDC" w:rsidRDefault="00D11DDC" w:rsidP="00790737"/>
+          <w:p w:rsidR="00D11DDC" w:rsidP="00790737" w:rsidRDefault="00D11DDC" w14:paraId="69BA9513" w14:textId="1BF9B0C7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="35F5E6A0" w14:textId="77777777" w:rsidR="00D11DDC" w:rsidRDefault="00D11DDC" w:rsidP="00790737">
+          <w:p w:rsidR="00D11DDC" w:rsidP="00790737" w:rsidRDefault="00D11DDC" w14:paraId="35F5E6A0" w14:textId="77777777">
             <w:r>
               <w:t>County:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4434" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1E1FC169" w14:textId="77777777" w:rsidR="00D11DDC" w:rsidRDefault="00D11DDC" w:rsidP="00790737"/>
+          <w:p w:rsidR="00D11DDC" w:rsidP="00790737" w:rsidRDefault="00D11DDC" w14:paraId="1E1FC169" w14:textId="77777777"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0051461D" w14:paraId="7EE6D040" w14:textId="77777777" w:rsidTr="00DC60DB">
+      <w:tr w:rsidR="0051461D" w:rsidTr="00DC60DB" w14:paraId="7EE6D040" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="403"/>
+          <w:trHeight w:val="403" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1857" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="473E6053" w14:textId="29048C4C" w:rsidR="0051461D" w:rsidRDefault="00B64ADE" w:rsidP="00790737">
+          <w:p w:rsidR="0051461D" w:rsidP="00790737" w:rsidRDefault="00B64ADE" w14:paraId="473E6053" w14:textId="29048C4C">
             <w:r>
               <w:t>State</w:t>
             </w:r>
             <w:r w:rsidR="0051461D">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4230" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3F023CB9" w14:textId="4D83FFDB" w:rsidR="0051461D" w:rsidRDefault="0051461D" w:rsidP="00790737"/>
+          <w:p w:rsidR="0051461D" w:rsidP="00790737" w:rsidRDefault="0051461D" w14:paraId="3F023CB9" w14:textId="4D83FFDB"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="53E0669D" w14:textId="3A0C8AEC" w:rsidR="0051461D" w:rsidRDefault="0051461D" w:rsidP="00790737">
+          <w:p w:rsidR="0051461D" w:rsidP="00790737" w:rsidRDefault="0051461D" w14:paraId="53E0669D" w14:textId="3A0C8AEC">
             <w:r>
               <w:t xml:space="preserve">ZIP </w:t>
             </w:r>
             <w:r w:rsidR="00F80E36">
               <w:t>C</w:t>
             </w:r>
             <w:r>
               <w:t>ode:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2412" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="62CD73F8" w14:textId="77777777" w:rsidR="0051461D" w:rsidRDefault="0051461D" w:rsidP="00790737"/>
+          <w:p w:rsidR="0051461D" w:rsidP="00790737" w:rsidRDefault="0051461D" w14:paraId="62CD73F8" w14:textId="77777777"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D1540D" w14:paraId="796EA0B7" w14:textId="77777777" w:rsidTr="005072CD">
+      <w:tr w:rsidR="00D1540D" w:rsidTr="005072CD" w14:paraId="796EA0B7" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="403"/>
+          <w:trHeight w:val="403" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1857" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="77D01B50" w14:textId="093C14D0" w:rsidR="00D1540D" w:rsidRDefault="00D1540D" w:rsidP="00790737">
+          <w:p w:rsidR="00D1540D" w:rsidP="00790737" w:rsidRDefault="00D1540D" w14:paraId="77D01B50" w14:textId="093C14D0">
             <w:r>
               <w:t xml:space="preserve">Contact person: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4230" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="05B4B3D8" w14:textId="30F18DC2" w:rsidR="00D1540D" w:rsidRDefault="00D1540D" w:rsidP="00790737"/>
+          <w:p w:rsidR="00D1540D" w:rsidP="00790737" w:rsidRDefault="00D1540D" w14:paraId="05B4B3D8" w14:textId="30F18DC2"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3699" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="18AB29C8" w14:textId="6AFD224A" w:rsidR="00D1540D" w:rsidRDefault="00D1540D" w:rsidP="00790737">
+          <w:p w:rsidR="00D1540D" w:rsidP="00790737" w:rsidRDefault="00D1540D" w14:paraId="18AB29C8" w14:textId="6AFD224A">
             <w:r>
               <w:t>Phone:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D11DDC" w14:paraId="3EAA357C" w14:textId="77777777" w:rsidTr="00F1097C">
+      <w:tr w:rsidR="00D11DDC" w:rsidTr="00F1097C" w14:paraId="3EAA357C" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="403"/>
+          <w:trHeight w:val="403" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1857" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="12E01789" w14:textId="5DBCCA71" w:rsidR="00D11DDC" w:rsidRDefault="00D11DDC" w:rsidP="00790737">
+          <w:p w:rsidR="00D11DDC" w:rsidP="00790737" w:rsidRDefault="00D11DDC" w14:paraId="12E01789" w14:textId="5DBCCA71">
             <w:r>
               <w:t>Email address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7929" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="21511548" w14:textId="77777777" w:rsidR="00D11DDC" w:rsidRDefault="00D11DDC" w:rsidP="00790737"/>
+          <w:p w:rsidR="00D11DDC" w:rsidP="00790737" w:rsidRDefault="00D11DDC" w14:paraId="21511548" w14:textId="77777777"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6A2D8D73" w14:textId="77777777" w:rsidR="0051461D" w:rsidRDefault="0051461D" w:rsidP="00790737"/>
-    <w:p w14:paraId="1FF29F37" w14:textId="6AC161B8" w:rsidR="0051461D" w:rsidRPr="00727B00" w:rsidRDefault="0051461D" w:rsidP="00CC2E1E">
+    <w:p w:rsidR="0051461D" w:rsidP="00790737" w:rsidRDefault="0051461D" w14:paraId="6A2D8D73" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00727B00" w:rsidR="0051461D" w:rsidP="00CC2E1E" w:rsidRDefault="0051461D" w14:paraId="1FF29F37" w14:textId="6AC161B8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00727B00">
         <w:t>Proposed Location</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1278"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="576"/>
         <w:gridCol w:w="1764"/>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="270"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="1260"/>
         <w:gridCol w:w="2448"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00095AF6" w:rsidRPr="00095AF6" w14:paraId="41BBFF3B" w14:textId="77777777" w:rsidTr="007462F2">
+      <w:tr w:rsidRPr="00095AF6" w:rsidR="00095AF6" w:rsidTr="007462F2" w14:paraId="41BBFF3B" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="403"/>
+          <w:trHeight w:val="403" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2B480CD6" w14:textId="77777777" w:rsidR="00095AF6" w:rsidRPr="00095AF6" w:rsidRDefault="00095AF6" w:rsidP="00095AF6">
+          <w:p w:rsidRPr="00095AF6" w:rsidR="00095AF6" w:rsidP="00095AF6" w:rsidRDefault="00095AF6" w14:paraId="2B480CD6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00095AF6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8298" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="06212CB0" w14:textId="77777777" w:rsidR="00095AF6" w:rsidRPr="00095AF6" w:rsidRDefault="00095AF6" w:rsidP="00095AF6">
+          <w:p w:rsidRPr="00095AF6" w:rsidR="00095AF6" w:rsidP="00095AF6" w:rsidRDefault="00095AF6" w14:paraId="06212CB0" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D11DDC" w:rsidRPr="00095AF6" w14:paraId="0F2E897A" w14:textId="77777777" w:rsidTr="00DA6C95">
+      <w:tr w:rsidRPr="00095AF6" w:rsidR="00D11DDC" w:rsidTr="00DA6C95" w14:paraId="0F2E897A" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="403"/>
+          <w:trHeight w:val="403" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="643B431D" w14:textId="76361BAD" w:rsidR="00D11DDC" w:rsidRPr="00095AF6" w:rsidRDefault="00D11DDC" w:rsidP="00095AF6">
+          <w:p w:rsidRPr="00095AF6" w:rsidR="00D11DDC" w:rsidP="00095AF6" w:rsidRDefault="00D11DDC" w14:paraId="643B431D" w14:textId="76361BAD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00095AF6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>City:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="508A90B7" w14:textId="77777777" w:rsidR="00D11DDC" w:rsidRPr="00095AF6" w:rsidRDefault="00D11DDC" w:rsidP="00095AF6">
+          <w:p w:rsidRPr="00095AF6" w:rsidR="00D11DDC" w:rsidP="00095AF6" w:rsidRDefault="00D11DDC" w14:paraId="508A90B7" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6EDEACDF" w14:textId="77777777" w:rsidR="00D11DDC" w:rsidRPr="00095AF6" w:rsidRDefault="00D11DDC" w:rsidP="00095AF6">
+          <w:p w:rsidRPr="00095AF6" w:rsidR="00D11DDC" w:rsidP="00095AF6" w:rsidRDefault="00D11DDC" w14:paraId="6EDEACDF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00095AF6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>County:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4338" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0449682F" w14:textId="77777777" w:rsidR="00D11DDC" w:rsidRPr="00095AF6" w:rsidRDefault="00D11DDC" w:rsidP="00095AF6">
+          <w:p w:rsidRPr="00095AF6" w:rsidR="00D11DDC" w:rsidP="00095AF6" w:rsidRDefault="00D11DDC" w14:paraId="0449682F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00095AF6" w:rsidRPr="00095AF6" w14:paraId="5EA8430A" w14:textId="77777777" w:rsidTr="007462F2">
+      <w:tr w:rsidRPr="00095AF6" w:rsidR="00095AF6" w:rsidTr="007462F2" w14:paraId="5EA8430A" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="403"/>
+          <w:trHeight w:val="403" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="075CBBDB" w14:textId="6CBF481A" w:rsidR="00095AF6" w:rsidRPr="00095AF6" w:rsidRDefault="0083216A" w:rsidP="00095AF6">
+          <w:p w:rsidRPr="00095AF6" w:rsidR="00095AF6" w:rsidP="00095AF6" w:rsidRDefault="0083216A" w14:paraId="075CBBDB" w14:textId="6CBF481A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>State</w:t>
             </w:r>
-            <w:r w:rsidR="00095AF6" w:rsidRPr="00095AF6">
+            <w:r w:rsidRPr="00095AF6" w:rsidR="00095AF6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0B9F6C52" w14:textId="77777777" w:rsidR="00095AF6" w:rsidRPr="00095AF6" w:rsidRDefault="00095AF6" w:rsidP="00095AF6">
+          <w:p w:rsidRPr="00095AF6" w:rsidR="00095AF6" w:rsidP="00095AF6" w:rsidRDefault="00095AF6" w14:paraId="0B9F6C52" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7E0B3C42" w14:textId="5F3B8C1F" w:rsidR="00095AF6" w:rsidRPr="00095AF6" w:rsidRDefault="00095AF6" w:rsidP="00095AF6">
+          <w:p w:rsidRPr="00095AF6" w:rsidR="00095AF6" w:rsidP="00095AF6" w:rsidRDefault="00095AF6" w14:paraId="7E0B3C42" w14:textId="5F3B8C1F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00095AF6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">ZIP </w:t>
             </w:r>
             <w:r w:rsidR="00EC332E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00095AF6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>ode:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2448" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1013B235" w14:textId="77777777" w:rsidR="00095AF6" w:rsidRPr="00095AF6" w:rsidRDefault="00095AF6" w:rsidP="00095AF6">
+          <w:p w:rsidRPr="00095AF6" w:rsidR="00095AF6" w:rsidP="00095AF6" w:rsidRDefault="00095AF6" w14:paraId="1013B235" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0051461D" w:rsidRPr="001D3FBE" w14:paraId="4673E332" w14:textId="77777777" w:rsidTr="007462F2">
+      <w:tr w:rsidRPr="001D3FBE" w:rsidR="0051461D" w:rsidTr="007462F2" w14:paraId="4673E332" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="403"/>
+          <w:trHeight w:val="403" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5058" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0170C504" w14:textId="55F2638A" w:rsidR="0051461D" w:rsidRPr="001D3FBE" w:rsidRDefault="007626BB" w:rsidP="00790737">
+          <w:p w:rsidRPr="001D3FBE" w:rsidR="0051461D" w:rsidP="00790737" w:rsidRDefault="007626BB" w14:paraId="0170C504" w14:textId="55F2638A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidR="0051461D" w:rsidRPr="001D3FBE">
+            <w:r w:rsidRPr="001D3FBE" w:rsidR="0051461D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">istance from </w:t>
             </w:r>
-            <w:r w:rsidR="00FF05E3" w:rsidRPr="001D3FBE">
+            <w:r w:rsidRPr="001D3FBE" w:rsidR="00FF05E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
-            <w:r w:rsidR="0051461D" w:rsidRPr="001D3FBE">
+            <w:r w:rsidRPr="001D3FBE" w:rsidR="0051461D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">current </w:t>
             </w:r>
-            <w:r w:rsidR="004A651C" w:rsidRPr="001D3FBE">
+            <w:r w:rsidRPr="001D3FBE" w:rsidR="004A651C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>principal place of business</w:t>
             </w:r>
-            <w:r w:rsidR="0051461D" w:rsidRPr="001D3FBE">
+            <w:r w:rsidRPr="001D3FBE" w:rsidR="0051461D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4518" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5E42DF0D" w14:textId="77777777" w:rsidR="0051461D" w:rsidRPr="001D3FBE" w:rsidRDefault="0051461D" w:rsidP="00790737">
+          <w:p w:rsidRPr="001D3FBE" w:rsidR="0051461D" w:rsidP="00790737" w:rsidRDefault="0051461D" w14:paraId="5E42DF0D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A3399" w:rsidRPr="001D3FBE" w14:paraId="359D8B92" w14:textId="77777777" w:rsidTr="008A0E61">
+      <w:tr w:rsidRPr="001D3FBE" w:rsidR="000A3399" w:rsidTr="008A0E61" w14:paraId="359D8B92" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="403"/>
+          <w:trHeight w:val="403" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="36C018CD" w14:textId="77777777" w:rsidR="000A3399" w:rsidRDefault="000A3399" w:rsidP="00790737">
+          <w:p w:rsidR="000A3399" w:rsidP="00790737" w:rsidRDefault="000A3399" w14:paraId="36C018CD" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Proposed opening date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7182" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="75AAD440" w14:textId="2D25B93B" w:rsidR="000A3399" w:rsidRPr="001D3FBE" w:rsidRDefault="000A3399" w:rsidP="00790737">
+          <w:p w:rsidRPr="001D3FBE" w:rsidR="000A3399" w:rsidP="00790737" w:rsidRDefault="000A3399" w14:paraId="75AAD440" w14:textId="2D25B93B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008931CC" w:rsidRPr="001D3FBE" w14:paraId="2EC366FE" w14:textId="77777777" w:rsidTr="00972777">
+      <w:tr w:rsidRPr="001D3FBE" w:rsidR="008931CC" w:rsidTr="00972777" w14:paraId="2EC366FE" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="630"/>
+          <w:trHeight w:val="630" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4FB43E70" w14:textId="37484DF8" w:rsidR="008931CC" w:rsidRDefault="00972777" w:rsidP="00790737">
+          <w:p w:rsidR="008931CC" w:rsidP="00790737" w:rsidRDefault="00972777" w14:paraId="4FB43E70" w14:textId="37484DF8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Will the former location continue to operate as an office?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="50CC1F89" w14:textId="77777777" w:rsidR="008931CC" w:rsidRDefault="008931CC" w:rsidP="00790737">
+          <w:p w:rsidR="008931CC" w:rsidP="00790737" w:rsidRDefault="008931CC" w14:paraId="50CC1F89" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4518" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="41E2A43C" w14:textId="77777777" w:rsidR="008931CC" w:rsidRPr="001D3FBE" w:rsidRDefault="008931CC" w:rsidP="00790737">
+          <w:p w:rsidRPr="001D3FBE" w:rsidR="008931CC" w:rsidP="00790737" w:rsidRDefault="008931CC" w14:paraId="41E2A43C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0D02D462" w14:textId="77777777" w:rsidR="00E43F90" w:rsidRDefault="00E43F90" w:rsidP="00790737">
-[...6 lines deleted...]
-    <w:p w14:paraId="7A6F05A9" w14:textId="0C0F0BDF" w:rsidR="0051461D" w:rsidRPr="00727B00" w:rsidRDefault="0051461D" w:rsidP="00CC2E1E">
+    <w:p w:rsidR="00E43F90" w:rsidP="00790737" w:rsidRDefault="00E43F90" w14:paraId="0D02D462" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00727B00" w:rsidR="0051461D" w:rsidP="00CC2E1E" w:rsidRDefault="0051461D" w14:paraId="7A6F05A9" w14:textId="0C0F0BDF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00727B00">
         <w:t>Facility</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B0F378A" w14:textId="77777777" w:rsidR="00887A31" w:rsidRPr="00E81215" w:rsidRDefault="00887A31" w:rsidP="00887A31">
+    <w:p w:rsidRPr="00E81215" w:rsidR="00887A31" w:rsidP="00887A31" w:rsidRDefault="00887A31" w14:paraId="0B0F378A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E81215">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Provide a brief statement as to why the principal place of business is being relocated.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03B81162" w14:textId="77777777" w:rsidR="00887A31" w:rsidRDefault="00887A31" w:rsidP="00E42E48">
-[...23 lines deleted...]
-    <w:p w14:paraId="10390F65" w14:textId="61D25078" w:rsidR="0051461D" w:rsidRPr="00E42E48" w:rsidRDefault="0051461D" w:rsidP="00E42E48">
+    <w:p w:rsidR="00887A31" w:rsidP="00E42E48" w:rsidRDefault="00887A31" w14:paraId="03B81162" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00887A31" w:rsidP="00E42E48" w:rsidRDefault="00887A31" w14:paraId="04E973E1" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00887A31" w:rsidP="00E42E48" w:rsidRDefault="00887A31" w14:paraId="5C65F34B" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E42E48" w:rsidR="0051461D" w:rsidP="00E42E48" w:rsidRDefault="0051461D" w14:paraId="10390F65" w14:textId="61D25078">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E42E48">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe the services to be provided at the proposed </w:t>
       </w:r>
       <w:r w:rsidR="00B3382D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>principal place of business</w:t>
       </w:r>
-      <w:r w:rsidR="001964F1" w:rsidRPr="00E42E48">
+      <w:r w:rsidRPr="00E42E48" w:rsidR="001964F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E42E48">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">and the days and hours the </w:t>
       </w:r>
       <w:r w:rsidR="00BF365F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>location</w:t>
       </w:r>
       <w:r w:rsidRPr="00E42E48">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> is to be open for business.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="781057DA" w14:textId="77777777" w:rsidR="0051461D" w:rsidRPr="00E42E48" w:rsidRDefault="0051461D" w:rsidP="00E42E48">
-[...31 lines deleted...]
-    <w:p w14:paraId="154EDFA0" w14:textId="268ADF17" w:rsidR="0051461D" w:rsidRPr="00987CF0" w:rsidRDefault="00F2422F" w:rsidP="00E42E48">
+    <w:p w:rsidRPr="00E42E48" w:rsidR="0051461D" w:rsidP="00E42E48" w:rsidRDefault="0051461D" w14:paraId="781057DA" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E42E48" w:rsidR="0051461D" w:rsidP="00E42E48" w:rsidRDefault="0051461D" w14:paraId="26072EF2" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E42E48" w:rsidR="0051461D" w:rsidP="00E42E48" w:rsidRDefault="0051461D" w14:paraId="7CA0D15A" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E42E48" w:rsidR="0051461D" w:rsidP="00E42E48" w:rsidRDefault="0051461D" w14:paraId="408C68ED" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00987CF0" w:rsidR="0051461D" w:rsidP="00E42E48" w:rsidRDefault="00F2422F" w14:paraId="154EDFA0" w14:textId="268ADF17">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00213913">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Describe </w:t>
       </w:r>
-      <w:r w:rsidR="0051461D" w:rsidRPr="00987CF0">
+      <w:r w:rsidRPr="00987CF0" w:rsidR="0051461D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the premises to be occupied. </w:t>
       </w:r>
       <w:r w:rsidR="004A64FD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0051461D" w:rsidRPr="00987CF0">
+      <w:r w:rsidRPr="00987CF0" w:rsidR="0051461D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">If the property is to be purchased, include a copy of the purchase agreement and a summary of the costs to be incurred to prepare the facility for occupancy, including furniture, fixtures, and equipment. </w:t>
       </w:r>
       <w:r w:rsidR="004A64FD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0051461D" w:rsidRPr="00987CF0">
+      <w:r w:rsidRPr="00987CF0" w:rsidR="0051461D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">In the case of new construction, provide a summary of the costs. </w:t>
       </w:r>
       <w:r w:rsidR="004A64FD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0051461D" w:rsidRPr="00987CF0">
+      <w:r w:rsidRPr="00987CF0" w:rsidR="0051461D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe any plans for temporary quarters. </w:t>
       </w:r>
       <w:r w:rsidR="004A64FD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0051461D" w:rsidRPr="00987CF0">
+      <w:r w:rsidRPr="00987CF0" w:rsidR="0051461D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>If the property is to be leased, provide a copy of the proposed lease and a summary of the costs to prepare the leased premises for occupancy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69808FBB" w14:textId="77777777" w:rsidR="0051461D" w:rsidRDefault="0051461D" w:rsidP="00790737"/>
-[...32 lines deleted...]
-    <w:p w14:paraId="0416DC4B" w14:textId="60CF1988" w:rsidR="0051461D" w:rsidRPr="00104005" w:rsidRDefault="0051461D" w:rsidP="00104005">
+    <w:p w:rsidR="0051461D" w:rsidP="00790737" w:rsidRDefault="0051461D" w14:paraId="69808FBB" w14:textId="77777777"/>
+    <w:p w:rsidR="004A64FD" w:rsidP="00104005" w:rsidRDefault="004A64FD" w14:paraId="1E819B64" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004A64FD" w:rsidP="00104005" w:rsidRDefault="004A64FD" w14:paraId="57FE7B2A" w14:textId="01CB91FF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0016738E" w:rsidP="00104005" w:rsidRDefault="0016738E" w14:paraId="79ACA665" w14:textId="6F786AD3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0016738E" w:rsidP="00104005" w:rsidRDefault="0016738E" w14:paraId="79A7146A" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00104005" w:rsidR="0051461D" w:rsidP="00104005" w:rsidRDefault="0051461D" w14:paraId="0416DC4B" w14:textId="60CF1988">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00104005">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Describe any business or personal affiliations between the seller or lessor of the property and the bank, bank holding company, or any other affiliate and any of the directors, officers, or shareholders of the bank, bank holding company, or other affiliate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C0DD72C" w14:textId="77777777" w:rsidR="0051461D" w:rsidRDefault="0051461D" w:rsidP="00790737"/>
-[...25 lines deleted...]
-    <w:p w14:paraId="1350694C" w14:textId="5C1B9C98" w:rsidR="00793B89" w:rsidRPr="00831176" w:rsidRDefault="00793B89" w:rsidP="00793B89">
+    <w:p w:rsidR="0051461D" w:rsidP="00790737" w:rsidRDefault="0051461D" w14:paraId="7C0DD72C" w14:textId="77777777"/>
+    <w:p w:rsidR="0051461D" w:rsidP="00790737" w:rsidRDefault="0051461D" w14:paraId="3A04C073" w14:textId="77777777"/>
+    <w:p w:rsidR="00793B89" w:rsidP="00793B89" w:rsidRDefault="00793B89" w14:paraId="6693F622" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00793B89" w:rsidP="00793B89" w:rsidRDefault="00793B89" w14:paraId="6FB8E6A5" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00793B89" w:rsidP="00793B89" w:rsidRDefault="00793B89" w14:paraId="640D3464" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00831176" w:rsidR="00793B89" w:rsidP="00793B89" w:rsidRDefault="00793B89" w14:paraId="1350694C" w14:textId="5C1B9C98">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidR="009D000F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>different</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, i</w:t>
       </w:r>
       <w:r w:rsidRPr="00831176">
@@ -1809,1040 +1939,1038 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00831176">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">If another institution uses the same or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00831176">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>similar name, indicate what steps you have taken to reduce the bank’s exposure to a trademark dispute over the name.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6357D338" w14:textId="77777777" w:rsidR="0051461D" w:rsidRDefault="0051461D" w:rsidP="00790737"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="69BDB44A" w14:textId="77777777" w:rsidR="004E7B84" w:rsidRPr="00727B00" w:rsidRDefault="0051461D" w:rsidP="00CC2E1E">
+    <w:p w:rsidR="0051461D" w:rsidP="00790737" w:rsidRDefault="0051461D" w14:paraId="6357D338" w14:textId="77777777"/>
+    <w:p w:rsidR="00B71007" w:rsidP="004A760D" w:rsidRDefault="00B71007" w14:paraId="23DF8EDC" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00727B00" w:rsidR="004E7B84" w:rsidP="00CC2E1E" w:rsidRDefault="0051461D" w14:paraId="69BDB44A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00727B00">
         <w:t>Capital Structure and Earnings Prospect</w:t>
       </w:r>
-      <w:r w:rsidR="00595015" w:rsidRPr="00727B00">
+      <w:r w:rsidRPr="00727B00" w:rsidR="00595015">
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0850EA46" w14:textId="2DBA776A" w:rsidR="00CD3704" w:rsidRPr="00FA1DDD" w:rsidRDefault="00CD3704" w:rsidP="00FA1DDD">
+    <w:p w:rsidRPr="00FA1DDD" w:rsidR="00CD3704" w:rsidP="00FA1DDD" w:rsidRDefault="00CD3704" w14:paraId="0850EA46" w14:textId="2DBA776A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1DDD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide details </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FA1DDD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>if</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00FA1DDD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> the capital structure of the bank will be increased prior to the relocation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="554F1DA4" w14:textId="77777777" w:rsidR="00CD3704" w:rsidRPr="00FA1DDD" w:rsidRDefault="00CD3704" w:rsidP="00FA1DDD">
-[...39 lines deleted...]
-    <w:p w14:paraId="5A3F9290" w14:textId="4A1AC70A" w:rsidR="0051461D" w:rsidRPr="008A53A9" w:rsidRDefault="00CD3704" w:rsidP="002763EE">
+    <w:p w:rsidRPr="00FA1DDD" w:rsidR="00CD3704" w:rsidP="00FA1DDD" w:rsidRDefault="00CD3704" w14:paraId="554F1DA4" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CD3704" w:rsidP="002763EE" w:rsidRDefault="00CD3704" w14:paraId="0B8A02A2" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002763EE" w:rsidR="0051461D" w:rsidP="002763EE" w:rsidRDefault="0051461D" w14:paraId="7448BAFA" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002763EE" w:rsidR="0051461D" w:rsidP="002763EE" w:rsidRDefault="0051461D" w14:paraId="253A055A" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002763EE" w:rsidR="0051461D" w:rsidP="002763EE" w:rsidRDefault="0051461D" w14:paraId="3DEC2357" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008A53A9" w:rsidR="0051461D" w:rsidP="002763EE" w:rsidRDefault="00CD3704" w14:paraId="5A3F9290" w14:textId="4A1AC70A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Describe what c</w:t>
       </w:r>
-      <w:r w:rsidR="0051461D" w:rsidRPr="008A53A9">
+      <w:r w:rsidRPr="008A53A9" w:rsidR="0051461D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ontingencies are in place for additional capital</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> should growth exceed expectations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53E67DEC" w14:textId="77777777" w:rsidR="0051461D" w:rsidRPr="008A53A9" w:rsidRDefault="0051461D" w:rsidP="002763EE">
-[...37 lines deleted...]
-    <w:p w14:paraId="046DEB3C" w14:textId="4ABD5C7B" w:rsidR="0051461D" w:rsidRPr="00727B00" w:rsidRDefault="0051461D" w:rsidP="00CC2E1E">
+    <w:p w:rsidRPr="008A53A9" w:rsidR="0051461D" w:rsidP="002763EE" w:rsidRDefault="0051461D" w14:paraId="53E67DEC" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008A53A9" w:rsidR="0051461D" w:rsidP="002763EE" w:rsidRDefault="0051461D" w14:paraId="4C7997E2" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008A53A9" w:rsidR="0051461D" w:rsidP="002763EE" w:rsidRDefault="0051461D" w14:paraId="6FC48813" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008A53A9" w:rsidR="0051461D" w:rsidP="00790737" w:rsidRDefault="0051461D" w14:paraId="223CD4C7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008A53A9" w:rsidR="0051461D" w:rsidP="00790737" w:rsidRDefault="0051461D" w14:paraId="12BBA9D7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00727B00" w:rsidR="0051461D" w:rsidP="00CC2E1E" w:rsidRDefault="0051461D" w14:paraId="046DEB3C" w14:textId="4ABD5C7B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00727B00">
         <w:t>Management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36BC460A" w14:textId="51651F50" w:rsidR="0060565F" w:rsidRDefault="0060565F" w:rsidP="002763EE">
+    <w:p w:rsidR="0060565F" w:rsidP="002763EE" w:rsidRDefault="0060565F" w14:paraId="36BC460A" w14:textId="51651F50">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Detail any proposed management or board of director changes </w:t>
       </w:r>
       <w:r w:rsidR="0090224B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>following the relocation of the principal place of business.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="453FD0CB" w14:textId="77777777" w:rsidR="0060565F" w:rsidRDefault="0060565F" w:rsidP="002763EE">
-[...49 lines deleted...]
-    <w:p w14:paraId="1C94C9A7" w14:textId="33AD34BE" w:rsidR="0051461D" w:rsidRPr="00727B00" w:rsidRDefault="0051461D" w:rsidP="00CC2E1E">
+    <w:p w:rsidR="0060565F" w:rsidP="002763EE" w:rsidRDefault="0060565F" w14:paraId="453FD0CB" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008A53A9" w:rsidR="00F36AE8" w:rsidP="00790737" w:rsidRDefault="00F36AE8" w14:paraId="6D3A4B3A" w14:textId="7064ED0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008A53A9" w:rsidR="0051461D" w:rsidP="00790737" w:rsidRDefault="0051461D" w14:paraId="2B8C7EA7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008A53A9" w:rsidR="0051461D" w:rsidP="00790737" w:rsidRDefault="0051461D" w14:paraId="5232990B" w14:textId="4DEA6140">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008A53A9" w:rsidR="0051461D" w:rsidP="00790737" w:rsidRDefault="0051461D" w14:paraId="7A2624CB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0051461D" w:rsidP="00790737" w:rsidRDefault="0051461D" w14:paraId="245E7755" w14:textId="5894C969">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008A53A9" w:rsidR="009B3A37" w:rsidP="00790737" w:rsidRDefault="009B3A37" w14:paraId="5EFFB4C2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00727B00" w:rsidR="0051461D" w:rsidP="00CC2E1E" w:rsidRDefault="0051461D" w14:paraId="1C94C9A7" w14:textId="33AD34BE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00727B00">
-        <w:lastRenderedPageBreak/>
         <w:t>Needs of the Community, Population Density</w:t>
       </w:r>
-      <w:r w:rsidR="004A64FD" w:rsidRPr="00727B00">
+      <w:r w:rsidRPr="00727B00" w:rsidR="004A64FD">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00727B00">
         <w:t xml:space="preserve"> and Economic Characteristics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A03EBFE" w14:textId="53C84268" w:rsidR="001C3D58" w:rsidRDefault="001E709E" w:rsidP="00831176">
+    <w:p w:rsidR="001C3D58" w:rsidP="00831176" w:rsidRDefault="001E709E" w14:paraId="3A03EBFE" w14:textId="53C84268">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Complete the following section </w:t>
       </w:r>
       <w:r w:rsidR="00435796">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">If the proposed principal place of business is </w:t>
       </w:r>
-      <w:r w:rsidR="00435796" w:rsidRPr="001E709E">
+      <w:r w:rsidRPr="001E709E" w:rsidR="00435796">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>not located</w:t>
       </w:r>
       <w:r w:rsidR="00435796">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the same city</w:t>
       </w:r>
       <w:r w:rsidR="00107B76">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>/town</w:t>
       </w:r>
       <w:r w:rsidR="00435796">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> as the current principal place of business</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52ECE30D" w14:textId="412F161C" w:rsidR="001C3D58" w:rsidRDefault="001C3D58" w:rsidP="00831176">
-[...15 lines deleted...]
-    <w:p w14:paraId="1308CEBB" w14:textId="7DBEC439" w:rsidR="0051461D" w:rsidRPr="00831176" w:rsidRDefault="001C3D58" w:rsidP="00831176">
+    <w:p w:rsidR="001C3D58" w:rsidP="00831176" w:rsidRDefault="001C3D58" w14:paraId="52ECE30D" w14:textId="412F161C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007029B2" w:rsidP="00831176" w:rsidRDefault="007029B2" w14:paraId="466FFDDF" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00831176" w:rsidR="0051461D" w:rsidP="00831176" w:rsidRDefault="001C3D58" w14:paraId="1308CEBB" w14:textId="7DBEC439">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="0051461D" w:rsidRPr="00831176">
+      <w:r w:rsidRPr="00831176" w:rsidR="0051461D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>escribe the trade area</w:t>
       </w:r>
       <w:r w:rsidR="002F00CC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, including the population,</w:t>
       </w:r>
-      <w:r w:rsidR="0051461D" w:rsidRPr="00831176">
+      <w:r w:rsidRPr="00831176" w:rsidR="0051461D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> to be served</w:t>
       </w:r>
       <w:r w:rsidR="00B10382">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> by the proposed location</w:t>
       </w:r>
-      <w:r w:rsidR="0051461D" w:rsidRPr="00831176">
+      <w:r w:rsidRPr="00831176" w:rsidR="0051461D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53EFA536" w14:textId="77777777" w:rsidR="0051461D" w:rsidRPr="00831176" w:rsidRDefault="0051461D" w:rsidP="00831176">
-[...39 lines deleted...]
-    <w:p w14:paraId="75C0B41E" w14:textId="028448AA" w:rsidR="0051461D" w:rsidRPr="00831176" w:rsidRDefault="007E346A" w:rsidP="00831176">
+    <w:p w:rsidRPr="00831176" w:rsidR="0051461D" w:rsidP="00831176" w:rsidRDefault="0051461D" w14:paraId="53EFA536" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00831176" w:rsidP="00831176" w:rsidRDefault="00831176" w14:paraId="25475170" w14:textId="29B956DB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009B3A37" w:rsidP="00831176" w:rsidRDefault="009B3A37" w14:paraId="4645DA69" w14:textId="00D8D999">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009B3A37" w:rsidP="00831176" w:rsidRDefault="009B3A37" w14:paraId="1A2061D4" w14:textId="6755D20A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00831176" w:rsidR="009B3A37" w:rsidP="00831176" w:rsidRDefault="009B3A37" w14:paraId="6267AEAC" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00831176" w:rsidR="0051461D" w:rsidP="00831176" w:rsidRDefault="007E346A" w14:paraId="75C0B41E" w14:textId="028448AA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="0051461D" w:rsidRPr="00831176">
+      <w:r w:rsidRPr="00831176" w:rsidR="0051461D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ndicate the approximate number and dollar volume of current loan and deposit customers who work or reside in the trade area to be served by the proposed principal place of business.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CCAD1DD" w14:textId="77777777" w:rsidR="0051461D" w:rsidRPr="00831176" w:rsidRDefault="0051461D" w:rsidP="00790737">
+    <w:p w:rsidRPr="00831176" w:rsidR="0051461D" w:rsidP="00790737" w:rsidRDefault="0051461D" w14:paraId="7CCAD1DD" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2808"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="450"/>
         <w:gridCol w:w="2610"/>
         <w:gridCol w:w="2627"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0051461D" w:rsidRPr="00831176" w14:paraId="230CCC8A" w14:textId="77777777" w:rsidTr="006F4E2D">
+      <w:tr w:rsidRPr="00831176" w:rsidR="0051461D" w:rsidTr="006F4E2D" w14:paraId="230CCC8A" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0BE20BF1" w14:textId="78DF87C5" w:rsidR="0051461D" w:rsidRPr="00831176" w:rsidRDefault="0051461D" w:rsidP="00790737">
+          <w:p w:rsidRPr="00831176" w:rsidR="0051461D" w:rsidP="00790737" w:rsidRDefault="0051461D" w14:paraId="0BE20BF1" w14:textId="78DF87C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831176">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">No. of </w:t>
             </w:r>
             <w:r w:rsidR="009E37A0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
             <w:r w:rsidRPr="00831176">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>oan customers</w:t>
             </w:r>
             <w:r w:rsidR="009E37A0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="79F0CB61" w14:textId="77777777" w:rsidR="0051461D" w:rsidRPr="00831176" w:rsidRDefault="0051461D" w:rsidP="00790737">
+          <w:p w:rsidRPr="00831176" w:rsidR="0051461D" w:rsidP="00790737" w:rsidRDefault="0051461D" w14:paraId="79F0CB61" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="25B7363C" w14:textId="77777777" w:rsidR="0051461D" w:rsidRPr="00831176" w:rsidRDefault="0051461D" w:rsidP="00790737">
+          <w:p w:rsidRPr="00831176" w:rsidR="0051461D" w:rsidP="00790737" w:rsidRDefault="0051461D" w14:paraId="25B7363C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="00A86827" w14:textId="3CD222A4" w:rsidR="0051461D" w:rsidRPr="00831176" w:rsidRDefault="0051461D" w:rsidP="00790737">
+          <w:p w:rsidRPr="00831176" w:rsidR="0051461D" w:rsidP="00790737" w:rsidRDefault="0051461D" w14:paraId="00A86827" w14:textId="3CD222A4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831176">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Total loans outstanding</w:t>
             </w:r>
             <w:r w:rsidR="009E37A0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2627" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="57B0572A" w14:textId="77777777" w:rsidR="0051461D" w:rsidRPr="00831176" w:rsidRDefault="0051461D" w:rsidP="00790737">
+          <w:p w:rsidRPr="00831176" w:rsidR="0051461D" w:rsidP="00790737" w:rsidRDefault="0051461D" w14:paraId="57B0572A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831176">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0051461D" w:rsidRPr="00831176" w14:paraId="41B5B103" w14:textId="77777777" w:rsidTr="006F4E2D">
+      <w:tr w:rsidRPr="00831176" w:rsidR="0051461D" w:rsidTr="006F4E2D" w14:paraId="41B5B103" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3D0F86C0" w14:textId="32688D9F" w:rsidR="0051461D" w:rsidRPr="00831176" w:rsidRDefault="0051461D" w:rsidP="00790737">
+          <w:p w:rsidRPr="00831176" w:rsidR="0051461D" w:rsidP="00790737" w:rsidRDefault="0051461D" w14:paraId="3D0F86C0" w14:textId="32688D9F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831176">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">No. of </w:t>
             </w:r>
             <w:r w:rsidR="009E37A0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="00831176">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>eposit customers</w:t>
             </w:r>
             <w:r w:rsidR="009E37A0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="17B14B92" w14:textId="77777777" w:rsidR="0051461D" w:rsidRPr="00831176" w:rsidRDefault="0051461D" w:rsidP="00790737">
+          <w:p w:rsidRPr="00831176" w:rsidR="0051461D" w:rsidP="00790737" w:rsidRDefault="0051461D" w14:paraId="17B14B92" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="07ACCF06" w14:textId="77777777" w:rsidR="0051461D" w:rsidRPr="00831176" w:rsidRDefault="0051461D" w:rsidP="00790737">
+          <w:p w:rsidRPr="00831176" w:rsidR="0051461D" w:rsidP="00790737" w:rsidRDefault="0051461D" w14:paraId="07ACCF06" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0B8EC863" w14:textId="6487D401" w:rsidR="0051461D" w:rsidRPr="00831176" w:rsidRDefault="0051461D" w:rsidP="00790737">
+          <w:p w:rsidRPr="00831176" w:rsidR="0051461D" w:rsidP="00790737" w:rsidRDefault="0051461D" w14:paraId="0B8EC863" w14:textId="6487D401">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831176">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Total deposits</w:t>
             </w:r>
             <w:r w:rsidR="009E37A0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2627" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7FAA4212" w14:textId="77777777" w:rsidR="0051461D" w:rsidRPr="00831176" w:rsidRDefault="0051461D" w:rsidP="00790737">
+          <w:p w:rsidRPr="00831176" w:rsidR="0051461D" w:rsidP="00790737" w:rsidRDefault="0051461D" w14:paraId="7FAA4212" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831176">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="72549F52" w14:textId="77777777" w:rsidR="0051461D" w:rsidRPr="00831176" w:rsidRDefault="0051461D" w:rsidP="00790737">
-[...13 lines deleted...]
-    <w:p w14:paraId="1245E706" w14:textId="6384704F" w:rsidR="0051461D" w:rsidRPr="00831176" w:rsidRDefault="0051461D" w:rsidP="00831176">
+    <w:p w:rsidRPr="00831176" w:rsidR="0051461D" w:rsidP="00790737" w:rsidRDefault="0051461D" w14:paraId="72549F52" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00831176" w:rsidR="0051461D" w:rsidP="00790737" w:rsidRDefault="0051461D" w14:paraId="337107D3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00831176" w:rsidR="0051461D" w:rsidP="00831176" w:rsidRDefault="0051461D" w14:paraId="1245E706" w14:textId="6384704F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00831176">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Indicate th</w:t>
       </w:r>
       <w:r w:rsidR="000E400F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00831176">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> new deposits proposed to be generated by operation of the proposed principal place of business in the first three years after establishment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EBC7B97" w14:textId="77777777" w:rsidR="0051461D" w:rsidRPr="00831176" w:rsidRDefault="0051461D" w:rsidP="00790737">
+    <w:p w:rsidRPr="00831176" w:rsidR="0051461D" w:rsidP="00790737" w:rsidRDefault="0051461D" w14:paraId="1EBC7B97" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1278"/>
         <w:gridCol w:w="1914"/>
         <w:gridCol w:w="1236"/>
         <w:gridCol w:w="1956"/>
         <w:gridCol w:w="1284"/>
         <w:gridCol w:w="1908"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0051461D" w:rsidRPr="00831176" w14:paraId="4DEE2B7E" w14:textId="77777777" w:rsidTr="006F4E2D">
+      <w:tr w:rsidRPr="00831176" w:rsidR="0051461D" w:rsidTr="006F4E2D" w14:paraId="4DEE2B7E" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3FDE225A" w14:textId="7CABACC5" w:rsidR="0051461D" w:rsidRPr="00831176" w:rsidRDefault="0051461D" w:rsidP="00790737">
+          <w:p w:rsidRPr="00831176" w:rsidR="0051461D" w:rsidP="00790737" w:rsidRDefault="0051461D" w14:paraId="3FDE225A" w14:textId="7CABACC5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831176">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Year one</w:t>
             </w:r>
             <w:r w:rsidR="009E37A0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1914" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="47D8B002" w14:textId="77777777" w:rsidR="0051461D" w:rsidRPr="00831176" w:rsidRDefault="0051461D" w:rsidP="00790737">
+          <w:p w:rsidRPr="00831176" w:rsidR="0051461D" w:rsidP="00790737" w:rsidRDefault="0051461D" w14:paraId="47D8B002" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831176">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1236" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5EE52A58" w14:textId="610FF8B3" w:rsidR="0051461D" w:rsidRPr="00831176" w:rsidRDefault="0051461D" w:rsidP="00790737">
+          <w:p w:rsidRPr="00831176" w:rsidR="0051461D" w:rsidP="00790737" w:rsidRDefault="0051461D" w14:paraId="5EE52A58" w14:textId="610FF8B3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831176">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Year two</w:t>
             </w:r>
             <w:r w:rsidR="009E37A0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1956" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="18966835" w14:textId="77777777" w:rsidR="0051461D" w:rsidRPr="00831176" w:rsidRDefault="0051461D" w:rsidP="00790737">
+          <w:p w:rsidRPr="00831176" w:rsidR="0051461D" w:rsidP="00790737" w:rsidRDefault="0051461D" w14:paraId="18966835" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831176">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1284" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5D2884DB" w14:textId="3CC4E409" w:rsidR="0051461D" w:rsidRPr="00831176" w:rsidRDefault="0051461D" w:rsidP="00790737">
+          <w:p w:rsidRPr="00831176" w:rsidR="0051461D" w:rsidP="00790737" w:rsidRDefault="0051461D" w14:paraId="5D2884DB" w14:textId="3CC4E409">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831176">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Year three</w:t>
             </w:r>
             <w:r w:rsidR="009E37A0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="767DA9F6" w14:textId="77777777" w:rsidR="0051461D" w:rsidRPr="00831176" w:rsidRDefault="0051461D" w:rsidP="00790737">
+          <w:p w:rsidRPr="00831176" w:rsidR="0051461D" w:rsidP="00790737" w:rsidRDefault="0051461D" w14:paraId="767DA9F6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831176">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4507549E" w14:textId="26733B21" w:rsidR="0051461D" w:rsidRDefault="0051461D" w:rsidP="00790737">
-[...21 lines deleted...]
-    <w:p w14:paraId="4546150E" w14:textId="2F0ECC88" w:rsidR="0051461D" w:rsidRPr="00831176" w:rsidRDefault="0051461D" w:rsidP="00831176">
+    <w:p w:rsidR="0051461D" w:rsidP="00790737" w:rsidRDefault="0051461D" w14:paraId="4507549E" w14:textId="26733B21">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00831176" w:rsidR="00125084" w:rsidP="00790737" w:rsidRDefault="00125084" w14:paraId="2DB03B21" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00035E11" w:rsidP="00831176" w:rsidRDefault="00035E11" w14:paraId="2290A694" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00831176" w:rsidR="0051461D" w:rsidP="00831176" w:rsidRDefault="0051461D" w14:paraId="4546150E" w14:textId="2F0ECC88">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00831176">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Explain how t</w:t>
       </w:r>
       <w:r w:rsidR="00EA62D4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>he b</w:t>
       </w:r>
       <w:r w:rsidRPr="00831176">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ank intends to meet the convenience and needs of the residents of the city</w:t>
       </w:r>
       <w:r w:rsidR="00107B76">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>/town</w:t>
       </w:r>
       <w:r w:rsidRPr="00831176">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and trade area to be served. </w:t>
       </w:r>
       <w:r w:rsidR="009E37A0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00831176">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Also describe whether the population density and other economic characteristics of the area provide reasonable promise of adequate support for the location.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CA283E4" w14:textId="77777777" w:rsidR="0051461D" w:rsidRPr="00831176" w:rsidRDefault="0051461D" w:rsidP="00831176">
-[...23 lines deleted...]
-    <w:p w14:paraId="580978DE" w14:textId="1D7C9F75" w:rsidR="00A87908" w:rsidRPr="00727B00" w:rsidRDefault="00821890" w:rsidP="00CC2E1E">
+    <w:p w:rsidRPr="00831176" w:rsidR="0051461D" w:rsidP="00831176" w:rsidRDefault="0051461D" w14:paraId="2CA283E4" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00831176" w:rsidR="0051461D" w:rsidP="00831176" w:rsidRDefault="0051461D" w14:paraId="71AA9871" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B7375" w:rsidP="00831176" w:rsidRDefault="004B7375" w14:paraId="0CF66398" w14:textId="416ED587">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00727B00" w:rsidR="00A87908" w:rsidP="00CC2E1E" w:rsidRDefault="00821890" w14:paraId="580978DE" w14:textId="1D7C9F75">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="001A697C" w:rsidRPr="00727B00">
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00727B00" w:rsidR="001A697C">
         <w:t>ACKNOWLEDGEMENT</w:t>
       </w:r>
-      <w:r w:rsidR="00146B7F" w:rsidRPr="00727B00">
+      <w:r w:rsidRPr="00727B00" w:rsidR="00146B7F">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75FE7947" w14:textId="14F22D7E" w:rsidR="0051461D" w:rsidRPr="00831176" w:rsidRDefault="0051461D" w:rsidP="00831176">
+    <w:p w:rsidRPr="00831176" w:rsidR="0051461D" w:rsidP="00831176" w:rsidRDefault="0051461D" w14:paraId="75FE7947" w14:textId="14F22D7E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00831176">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">In connection with this application, management of </w:t>
       </w:r>
       <w:r w:rsidR="00011151">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>the b</w:t>
       </w:r>
       <w:r w:rsidRPr="00831176">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ank has read the following applicable provisions of the Iowa</w:t>
       </w:r>
       <w:r w:rsidR="00862949">
@@ -2860,461 +2988,475 @@
       <w:r w:rsidRPr="00831176">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">which govern applications by Iowa banks to </w:t>
       </w:r>
       <w:r w:rsidR="00BB0F67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>relocate the principal p</w:t>
       </w:r>
       <w:r w:rsidR="00FA43DA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>lace of business</w:t>
       </w:r>
       <w:r w:rsidRPr="00831176">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, namely:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E7F9074" w14:textId="77777777" w:rsidR="0051461D" w:rsidRPr="00831176" w:rsidRDefault="0051461D" w:rsidP="00831176">
-[...7 lines deleted...]
-    <w:p w14:paraId="3ED58F21" w14:textId="79AC26CA" w:rsidR="0051461D" w:rsidRPr="00BB0F67" w:rsidRDefault="0051461D" w:rsidP="00831176">
+    <w:p w:rsidRPr="00831176" w:rsidR="0051461D" w:rsidP="00831176" w:rsidRDefault="0051461D" w14:paraId="3E7F9074" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BB0F67" w:rsidR="0051461D" w:rsidP="00831176" w:rsidRDefault="0051461D" w14:paraId="3ED58F21" w14:textId="79AC26CA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB0F67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Section 524.312</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB0F67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="005418AA" w:rsidRPr="00BB0F67">
+      <w:r w:rsidRPr="00BB0F67" w:rsidR="005418AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BB0F67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Location of state bank - exception</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21E0A86D" w14:textId="77777777" w:rsidR="0051461D" w:rsidRPr="00BB0F67" w:rsidRDefault="0051461D" w:rsidP="00831176">
+    <w:p w:rsidRPr="00BB0F67" w:rsidR="0051461D" w:rsidP="00831176" w:rsidRDefault="0051461D" w14:paraId="21E0A86D" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB0F67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Section 524.1502</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB0F67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB0F67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Procedure to amend</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42AA235B" w14:textId="77777777" w:rsidR="0051461D" w:rsidRPr="00BB0F67" w:rsidRDefault="0051461D" w:rsidP="00831176">
+    <w:p w:rsidRPr="00BB0F67" w:rsidR="0051461D" w:rsidP="00831176" w:rsidRDefault="0051461D" w14:paraId="42AA235B" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB0F67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Section 524.1504</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB0F67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB0F67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Articles of amendment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="141B3806" w14:textId="77777777" w:rsidR="0051461D" w:rsidRPr="00831176" w:rsidRDefault="0051461D" w:rsidP="00831176">
+    <w:p w:rsidRPr="00831176" w:rsidR="0051461D" w:rsidP="00831176" w:rsidRDefault="0051461D" w14:paraId="141B3806" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB0F67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Section 524.1506</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB0F67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB0F67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Certificate of amendment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C3BDA73" w14:textId="77777777" w:rsidR="0051461D" w:rsidRPr="00831176" w:rsidRDefault="0051461D" w:rsidP="00831176">
-[...7 lines deleted...]
-    <w:p w14:paraId="3F382A3F" w14:textId="07AF6216" w:rsidR="0051461D" w:rsidRDefault="0051461D" w:rsidP="00831176">
+    <w:p w:rsidRPr="00831176" w:rsidR="0051461D" w:rsidP="00831176" w:rsidRDefault="0051461D" w14:paraId="1C3BDA73" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0051461D" w:rsidP="00831176" w:rsidRDefault="0051461D" w14:paraId="3F382A3F" w14:textId="07AF6216">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00831176">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The applicant hereby acknowledges that </w:t>
       </w:r>
       <w:r w:rsidR="00DB4FCB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>he/she</w:t>
       </w:r>
       <w:r w:rsidRPr="00831176">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> has read the explanation about public disclosure of information contained in the application instructions and that </w:t>
       </w:r>
       <w:r w:rsidR="00DA0E17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>he/she</w:t>
       </w:r>
       <w:r w:rsidRPr="00831176">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> understands that the information submitted with the application will be treated as public information unless the applicant has requested confidential treatment of material in the application and submitted a “public” copy of the application from which the confidential information has been excised.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62B20DD4" w14:textId="77777777" w:rsidR="0020346D" w:rsidRDefault="0020346D" w:rsidP="00831176">
-[...7 lines deleted...]
-    <w:p w14:paraId="63C95F58" w14:textId="77777777" w:rsidR="0020346D" w:rsidRPr="00D40BBA" w:rsidRDefault="0020346D" w:rsidP="0020346D">
+    <w:p w:rsidR="0020346D" w:rsidP="00831176" w:rsidRDefault="0020346D" w14:paraId="62B20DD4" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D40BBA" w:rsidR="0020346D" w:rsidP="0020346D" w:rsidRDefault="0020346D" w14:paraId="63C95F58" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D40BBA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The undersigned hereby certify that the statements contained in this application are true to their best knowledge and belief.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D8FC40A" w14:textId="4DA2F731" w:rsidR="009A0000" w:rsidRDefault="009A0000" w:rsidP="00831176">
-[...15 lines deleted...]
-    <w:p w14:paraId="68B97CC4" w14:textId="1DB53FAA" w:rsidR="0051461D" w:rsidRPr="00831176" w:rsidRDefault="0051461D" w:rsidP="00790737">
+    <w:p w:rsidR="009A0000" w:rsidP="00831176" w:rsidRDefault="009A0000" w14:paraId="0D8FC40A" w14:textId="4DA2F731">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00831176" w:rsidR="00D03A68" w:rsidP="00831176" w:rsidRDefault="00D03A68" w14:paraId="7FF1E31F" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00831176" w:rsidR="0051461D" w:rsidP="00790737" w:rsidRDefault="0051461D" w14:paraId="68B97CC4" w14:textId="1DB53FAA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5508"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009A0000" w:rsidRPr="001609A7" w14:paraId="67E264B3" w14:textId="77777777" w:rsidTr="0088422A">
+      <w:tr w:rsidRPr="001609A7" w:rsidR="009A0000" w:rsidTr="0088422A" w14:paraId="67E264B3" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68D253B6" w14:textId="77777777" w:rsidR="009A0000" w:rsidRPr="001609A7" w:rsidRDefault="009A0000" w:rsidP="00DF3E3C">
+          <w:p w:rsidRPr="001609A7" w:rsidR="009A0000" w:rsidP="00DF3E3C" w:rsidRDefault="009A0000" w14:paraId="68D253B6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001609A7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> and Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A0000" w:rsidRPr="001609A7" w14:paraId="31DE5AD5" w14:textId="77777777" w:rsidTr="00DF3E3C">
+      <w:tr w:rsidRPr="001609A7" w:rsidR="009A0000" w:rsidTr="00DF3E3C" w14:paraId="31DE5AD5" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="733E2355" w14:textId="77777777" w:rsidR="009A0000" w:rsidRPr="001609A7" w:rsidRDefault="009A0000" w:rsidP="00DF3E3C">
+          <w:p w:rsidRPr="001609A7" w:rsidR="009A0000" w:rsidP="00DF3E3C" w:rsidRDefault="009A0000" w14:paraId="733E2355" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A0000" w:rsidRPr="001609A7" w14:paraId="13308CF4" w14:textId="77777777" w:rsidTr="0088422A">
+      <w:tr w:rsidRPr="001609A7" w:rsidR="009A0000" w:rsidTr="0088422A" w14:paraId="13308CF4" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A4F6709" w14:textId="77777777" w:rsidR="009A0000" w:rsidRPr="001609A7" w:rsidRDefault="009A0000" w:rsidP="00DF3E3C">
+          <w:p w:rsidRPr="001609A7" w:rsidR="009A0000" w:rsidP="00DF3E3C" w:rsidRDefault="009A0000" w14:paraId="3A4F6709" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001609A7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2EF448CA" w14:textId="77777777" w:rsidR="0051461D" w:rsidRPr="00831176" w:rsidRDefault="0051461D" w:rsidP="00790737">
-[...6 lines deleted...]
-    <w:p w14:paraId="767B662B" w14:textId="3DC006E0" w:rsidR="00116EAA" w:rsidRPr="00727B00" w:rsidRDefault="00E72E51" w:rsidP="00045587">
+    <w:p w:rsidRPr="00831176" w:rsidR="0051461D" w:rsidP="00790737" w:rsidRDefault="0051461D" w14:paraId="2EF448CA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00727B00" w:rsidR="00116EAA" w:rsidP="00045587" w:rsidRDefault="00E72E51" w14:paraId="767B662B" w14:textId="3DC006E0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="0051461D" w:rsidRPr="00727B00">
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00727B00" w:rsidR="0051461D">
         <w:t>CERTIFICATE OF APPLICANT BANK</w:t>
       </w:r>
-      <w:r w:rsidR="00146B7F" w:rsidRPr="00727B00">
+      <w:r w:rsidRPr="00727B00" w:rsidR="00146B7F">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37D50A00" w14:textId="48EDB8F8" w:rsidR="0051461D" w:rsidRPr="00831176" w:rsidRDefault="0051461D" w:rsidP="00BC2F7E">
+    <w:p w:rsidRPr="00831176" w:rsidR="0051461D" w:rsidP="00BC2F7E" w:rsidRDefault="0051461D" w14:paraId="37D50A00" w14:textId="48EDB8F8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00831176">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">This is to certify that the </w:t>
       </w:r>
-      <w:r w:rsidR="00BC2F7E" w:rsidRPr="00831176">
+      <w:r w:rsidRPr="00831176" w:rsidR="00BC2F7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00831176">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">oard of </w:t>
       </w:r>
-      <w:r w:rsidR="00BC2F7E" w:rsidRPr="00831176">
+      <w:r w:rsidRPr="00831176" w:rsidR="00BC2F7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00831176">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">irectors of </w:t>
       </w:r>
       <w:r w:rsidR="009E37A0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00BC2F7E" w:rsidRPr="00831176">
+      <w:r w:rsidRPr="00831176" w:rsidR="00BC2F7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00831176">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">pplicant </w:t>
       </w:r>
-      <w:r w:rsidR="00BC2F7E" w:rsidRPr="00831176">
+      <w:r w:rsidRPr="00831176" w:rsidR="00BC2F7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00831176">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ank adopted a resolution at a meeting held</w:t>
       </w:r>
-      <w:r w:rsidR="00FC6EAF" w:rsidRPr="00831176">
+      <w:r w:rsidRPr="00831176" w:rsidR="00FC6EAF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
-      <w:r w:rsidR="00FC6EAF" w:rsidRPr="00F1116F">
+      <w:r w:rsidRPr="00F1116F" w:rsidR="00FC6EAF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(date)</w:t>
       </w:r>
       <w:r w:rsidR="00116EAA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00FC6EAF" w:rsidRPr="00831176">
+      <w:r w:rsidRPr="00831176" w:rsidR="00FC6EAF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00831176">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>to relocate the bank’s principal place of business to</w:t>
       </w:r>
       <w:r w:rsidR="00C70884">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005D1C2E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
@@ -3339,251 +3481,252 @@
       <w:r w:rsidR="00116EAA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00831176">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> application be filed with the Superintendent </w:t>
       </w:r>
       <w:r w:rsidR="002E471A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">of Banking </w:t>
       </w:r>
       <w:r w:rsidRPr="00831176">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>for approval to effect the relocation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02ED6F68" w14:textId="77777777" w:rsidR="0051461D" w:rsidRPr="00831176" w:rsidRDefault="0051461D" w:rsidP="00074D26">
-[...13 lines deleted...]
-    <w:p w14:paraId="5AB95193" w14:textId="77777777" w:rsidR="0021373B" w:rsidRPr="00831176" w:rsidRDefault="0021373B" w:rsidP="0021373B">
+    <w:p w:rsidRPr="00831176" w:rsidR="0051461D" w:rsidP="00074D26" w:rsidRDefault="0051461D" w14:paraId="02ED6F68" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00831176" w:rsidR="0051461D" w:rsidP="00074D26" w:rsidRDefault="0051461D" w14:paraId="69D78E3E" w14:textId="387897B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00831176" w:rsidR="0021373B" w:rsidP="0021373B" w:rsidRDefault="0021373B" w14:paraId="5AB95193" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5508"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0021373B" w:rsidRPr="0021373B" w14:paraId="22A8AD57" w14:textId="77777777" w:rsidTr="00AB2F36">
+      <w:tr w:rsidRPr="0021373B" w:rsidR="0021373B" w:rsidTr="00AB2F36" w14:paraId="22A8AD57" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="127B6399" w14:textId="77777777" w:rsidR="0021373B" w:rsidRPr="00831176" w:rsidRDefault="0021373B" w:rsidP="0021373B">
+          <w:p w:rsidRPr="00831176" w:rsidR="0021373B" w:rsidP="0021373B" w:rsidRDefault="0021373B" w14:paraId="127B6399" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831176">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Applicant Bank</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0021373B" w:rsidRPr="0021373B" w14:paraId="18C57C9A" w14:textId="77777777" w:rsidTr="00D15E22">
+      <w:tr w:rsidRPr="0021373B" w:rsidR="0021373B" w:rsidTr="00D15E22" w14:paraId="18C57C9A" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C0EA465" w14:textId="77777777" w:rsidR="0021373B" w:rsidRPr="00831176" w:rsidRDefault="0021373B" w:rsidP="0021373B">
+          <w:p w:rsidRPr="00831176" w:rsidR="0021373B" w:rsidP="0021373B" w:rsidRDefault="0021373B" w14:paraId="3C0EA465" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0021373B" w:rsidRPr="0021373B" w14:paraId="0CF568BE" w14:textId="77777777" w:rsidTr="00AB2F36">
+      <w:tr w:rsidRPr="0021373B" w:rsidR="0021373B" w:rsidTr="00AB2F36" w14:paraId="0CF568BE" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B49E57A" w14:textId="77777777" w:rsidR="0021373B" w:rsidRPr="00831176" w:rsidRDefault="0021373B" w:rsidP="0021373B">
+          <w:p w:rsidRPr="00831176" w:rsidR="0021373B" w:rsidP="0021373B" w:rsidRDefault="0021373B" w14:paraId="6B49E57A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831176">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Signature and Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0021373B" w:rsidRPr="0021373B" w14:paraId="08A91D73" w14:textId="77777777" w:rsidTr="00D15E22">
+      <w:tr w:rsidRPr="0021373B" w:rsidR="0021373B" w:rsidTr="00D15E22" w14:paraId="08A91D73" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3DBFF865" w14:textId="77777777" w:rsidR="0021373B" w:rsidRPr="00831176" w:rsidRDefault="0021373B" w:rsidP="0021373B">
+          <w:p w:rsidRPr="00831176" w:rsidR="0021373B" w:rsidP="0021373B" w:rsidRDefault="0021373B" w14:paraId="3DBFF865" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0021373B" w:rsidRPr="0021373B" w14:paraId="32F14CA5" w14:textId="77777777" w:rsidTr="00AB2F36">
+      <w:tr w:rsidRPr="0021373B" w:rsidR="0021373B" w:rsidTr="00AB2F36" w14:paraId="32F14CA5" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5ADB87B0" w14:textId="77777777" w:rsidR="0021373B" w:rsidRPr="00831176" w:rsidRDefault="0021373B" w:rsidP="0021373B">
+          <w:p w:rsidRPr="00831176" w:rsidR="0021373B" w:rsidP="0021373B" w:rsidRDefault="0021373B" w14:paraId="5ADB87B0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831176">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7545D25C" w14:textId="77777777" w:rsidR="00307619" w:rsidRPr="00307619" w:rsidRDefault="00307619" w:rsidP="007C08CD">
+    <w:p w:rsidRPr="00307619" w:rsidR="00307619" w:rsidP="007C08CD" w:rsidRDefault="00307619" w14:paraId="7545D25C" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-    <w:sectPr w:rsidR="00307619" w:rsidRPr="00307619" w:rsidSect="00727B00">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00307619" w:rsidR="00307619" w:rsidSect="00727B00">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
-      <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
+      <w:headerReference w:type="default" r:id="R7edbe826e22448cd"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30B82C12" w14:textId="77777777" w:rsidR="00945469" w:rsidRDefault="00945469">
+    <w:p w:rsidR="00945469" w:rsidRDefault="00945469" w14:paraId="30B82C12" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="493E5E54" w14:textId="77777777" w:rsidR="00945469" w:rsidRDefault="00945469">
+    <w:p w:rsidR="00945469" w:rsidRDefault="00945469" w14:paraId="493E5E54" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3605,119 +3748,119 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="02A9FD31" w14:textId="66B2A878" w:rsidR="00FB1842" w:rsidRPr="00FB1842" w:rsidRDefault="00FB1842" w:rsidP="003D6A77">
+  <w:p w:rsidRPr="00FB1842" w:rsidR="00FB1842" w:rsidP="003D6A77" w:rsidRDefault="00FB1842" w14:paraId="02A9FD31" w14:textId="66B2A878">
     <w:pPr>
       <w:widowControl/>
       <w:tabs>
         <w:tab w:val="left" w:pos="2085"/>
       </w:tabs>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3C0890FA" w14:textId="12CD376B" w:rsidR="006753E4" w:rsidRPr="006753E4" w:rsidRDefault="006753E4">
+  <w:p w:rsidRPr="006753E4" w:rsidR="006753E4" w:rsidRDefault="006753E4" w14:paraId="3C0890FA" w14:textId="49786E1E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="713F3B09" w:rsidR="713F3B09">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve">Effective </w:t>
     </w:r>
-    <w:r w:rsidR="0036218A">
+    <w:r w:rsidRPr="713F3B09" w:rsidR="713F3B09">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
-      <w:t>July 2022</w:t>
+      <w:t>October 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="02551C9D" w14:textId="77777777" w:rsidR="00945469" w:rsidRDefault="00945469">
+    <w:p w:rsidR="00945469" w:rsidRDefault="00945469" w14:paraId="02551C9D" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6741D74E" w14:textId="77777777" w:rsidR="00945469" w:rsidRDefault="00945469">
+    <w:p w:rsidR="00945469" w:rsidRDefault="00945469" w14:paraId="6741D74E" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0E2FFBD8" w14:textId="54B78C9C" w:rsidR="00727B00" w:rsidRDefault="00C84CC3" w:rsidP="00727B00">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00727B00" w:rsidP="00727B00" w:rsidRDefault="00C84CC3" w14:paraId="0E2FFBD8" w14:textId="54B78C9C">
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="dashDotStroked" w:sz="24" w:space="1" w:color="067070"/>
+        <w:bottom w:val="dashDotStroked" w:color="067070" w:sz="24" w:space="1"/>
       </w:pBdr>
       <w:spacing w:after="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="56049492" wp14:editId="00D0042C">
           <wp:extent cx="4333875" cy="790575"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Picture 1" descr="Iowa Division of Banking logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Picture 1" descr="Iowa Division of Banking logo"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
@@ -3732,55 +3875,125 @@
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="4333875" cy="790575"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="61DD449D" w14:textId="77777777" w:rsidR="00727B00" w:rsidRDefault="00727B00" w:rsidP="00727B00">
+  <w:p w:rsidR="00727B00" w:rsidP="00727B00" w:rsidRDefault="00727B00" w14:paraId="61DD449D" w14:textId="77777777">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="dashDotStroked" w:sz="24" w:space="1" w:color="067070"/>
+        <w:top w:val="dashDotStroked" w:color="067070" w:sz="24" w:space="1"/>
       </w:pBdr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableNormal"/>
+      <w:bidiVisual w:val="0"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="713F3B09" w:rsidTr="713F3B09" w14:paraId="117540FC">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="713F3B09" w:rsidP="713F3B09" w:rsidRDefault="713F3B09" w14:paraId="304D4F7A" w14:textId="0161072C">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:left="-115"/>
+            <w:jc w:val="left"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="713F3B09" w:rsidP="713F3B09" w:rsidRDefault="713F3B09" w14:paraId="12EFB053" w14:textId="4C50A690">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="713F3B09" w:rsidP="713F3B09" w:rsidRDefault="713F3B09" w14:paraId="4E24A60B" w14:textId="576ACD90">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="713F3B09" w:rsidP="713F3B09" w:rsidRDefault="713F3B09" w14:paraId="08CBD66F" w14:textId="3BA90E89">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:bidi w:val="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15F17DB9"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="109EF35C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -4269,185 +4482,186 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EBB1DED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="99168862"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1023095538">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="233205419">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="897397851">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2081756976">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1274091967">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="921568090">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1864126104">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1362316284">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
@@ -4817,50 +5031,51 @@
     <w:rsid w:val="00C507C5"/>
     <w:rsid w:val="00C51AE0"/>
     <w:rsid w:val="00C56635"/>
     <w:rsid w:val="00C628F0"/>
     <w:rsid w:val="00C6641D"/>
     <w:rsid w:val="00C70884"/>
     <w:rsid w:val="00C820F5"/>
     <w:rsid w:val="00C83090"/>
     <w:rsid w:val="00C84CC3"/>
     <w:rsid w:val="00C91586"/>
     <w:rsid w:val="00C93AD0"/>
     <w:rsid w:val="00CA5F99"/>
     <w:rsid w:val="00CB4F3B"/>
     <w:rsid w:val="00CC2E1E"/>
     <w:rsid w:val="00CD3704"/>
     <w:rsid w:val="00CE4D62"/>
     <w:rsid w:val="00CF1683"/>
     <w:rsid w:val="00CF36F3"/>
     <w:rsid w:val="00CF7563"/>
     <w:rsid w:val="00D02C5D"/>
     <w:rsid w:val="00D036A6"/>
     <w:rsid w:val="00D03A68"/>
     <w:rsid w:val="00D11DDC"/>
     <w:rsid w:val="00D1540D"/>
     <w:rsid w:val="00D161E4"/>
+    <w:rsid w:val="00D23DA3"/>
     <w:rsid w:val="00D27A54"/>
     <w:rsid w:val="00D417E3"/>
     <w:rsid w:val="00D460F6"/>
     <w:rsid w:val="00D51888"/>
     <w:rsid w:val="00D534B6"/>
     <w:rsid w:val="00D57C52"/>
     <w:rsid w:val="00D604DE"/>
     <w:rsid w:val="00D82486"/>
     <w:rsid w:val="00D95DE5"/>
     <w:rsid w:val="00D9611E"/>
     <w:rsid w:val="00DA0E17"/>
     <w:rsid w:val="00DA4073"/>
     <w:rsid w:val="00DB4FCB"/>
     <w:rsid w:val="00DC1D37"/>
     <w:rsid w:val="00DC4B4B"/>
     <w:rsid w:val="00DC60DB"/>
     <w:rsid w:val="00DD170D"/>
     <w:rsid w:val="00DF4B3C"/>
     <w:rsid w:val="00E027CC"/>
     <w:rsid w:val="00E1309A"/>
     <w:rsid w:val="00E13740"/>
     <w:rsid w:val="00E329B8"/>
     <w:rsid w:val="00E369ED"/>
     <w:rsid w:val="00E42E48"/>
     <w:rsid w:val="00E432F8"/>
@@ -4891,180 +5106,190 @@
     <w:rsid w:val="00F2422F"/>
     <w:rsid w:val="00F26BA4"/>
     <w:rsid w:val="00F36AE8"/>
     <w:rsid w:val="00F437EA"/>
     <w:rsid w:val="00F44D32"/>
     <w:rsid w:val="00F45A76"/>
     <w:rsid w:val="00F80E36"/>
     <w:rsid w:val="00F8244C"/>
     <w:rsid w:val="00F9364A"/>
     <w:rsid w:val="00F94586"/>
     <w:rsid w:val="00F94B75"/>
     <w:rsid w:val="00F97E9A"/>
     <w:rsid w:val="00FA0271"/>
     <w:rsid w:val="00FA0D6E"/>
     <w:rsid w:val="00FA1DDD"/>
     <w:rsid w:val="00FA20FF"/>
     <w:rsid w:val="00FA43DA"/>
     <w:rsid w:val="00FB1842"/>
     <w:rsid w:val="00FB5356"/>
     <w:rsid w:val="00FC3ACD"/>
     <w:rsid w:val="00FC3C2A"/>
     <w:rsid w:val="00FC6EAF"/>
     <w:rsid w:val="00FD22CB"/>
     <w:rsid w:val="00FF05E3"/>
     <w:rsid w:val="00FF596E"/>
+    <w:rsid w:val="0DB81154"/>
+    <w:rsid w:val="0F3698F0"/>
     <w:rsid w:val="195E0730"/>
+    <w:rsid w:val="1F6D2DB8"/>
+    <w:rsid w:val="2354A6F3"/>
+    <w:rsid w:val="3FA7AA4B"/>
+    <w:rsid w:val="42190C72"/>
+    <w:rsid w:val="43B10163"/>
     <w:rsid w:val="49FACE95"/>
     <w:rsid w:val="4AC069B5"/>
+    <w:rsid w:val="50A4B28E"/>
     <w:rsid w:val="59ADB732"/>
+    <w:rsid w:val="5BD93E5C"/>
+    <w:rsid w:val="713F3B09"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="53108832"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7EBA0E5E-9EC7-40EE-93C9-4B36CB07BBB9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:uiPriority="99" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:uiPriority="99" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5107,52 +5332,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -5213,57 +5438,57 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003255BE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00523994"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
@@ -5426,72 +5651,72 @@
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB4F3B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00CB4F3B"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
@@ -5522,398 +5747,398 @@
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="003255BE"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002C79BE"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+  <w:style w:type="paragraph" w:styleId="TableParagraph" w:customStyle="1">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00CB4F3B"/>
     <w:pPr>
       <w:spacing w:line="252" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalDouble">
+  <w:style w:type="paragraph" w:styleId="NormalDouble" w:customStyle="1">
     <w:name w:val="Normal Double"/>
     <w:basedOn w:val="NoSpacing"/>
     <w:link w:val="NormalDoubleChar"/>
     <w:qFormat/>
     <w:rsid w:val="00CB4F3B"/>
     <w:pPr>
       <w:spacing w:line="480" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NormalDoubleChar">
+  <w:style w:type="character" w:styleId="NormalDoubleChar" w:customStyle="1">
     <w:name w:val="Normal Double Char"/>
     <w:link w:val="NormalDouble"/>
     <w:rsid w:val="00CB4F3B"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:link w:val="NoSpacingChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00CB4F3B"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00523994"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00CC2E1E"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="03637B"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB4F3B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
     <w:name w:val="Heading 5 Char"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB4F3B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
     <w:name w:val="Heading 6 Char"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB4F3B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:color w:val="1F3763"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
     <w:name w:val="Heading 7 Char"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB4F3B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="1F3763"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
     <w:name w:val="Heading 8 Char"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB4F3B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:color w:val="272727"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
     <w:name w:val="Heading 9 Char"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB4F3B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB4F3B"/>
     <w:pPr>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="44546A"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00CB4F3B"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00CB4F3B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
       <w:color w:val="5A5A5A"/>
       <w:spacing w:val="15"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
     <w:name w:val="Subtitle Char"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00CB4F3B"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:color w:val="5A5A5A"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00CB4F3B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00CB4F3B"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
+  <w:style w:type="character" w:styleId="NoSpacingChar" w:customStyle="1">
     <w:name w:val="No Spacing Char"/>
     <w:link w:val="NoSpacing"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00CB4F3B"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00CB4F3B"/>
     <w:pPr>
       <w:spacing w:before="200" w:after="160"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
     <w:name w:val="Quote Char"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00CB4F3B"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00CB4F3B"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="10" w:color="4472C4"/>
-        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="4472C4"/>
+        <w:top w:val="single" w:color="4472C4" w:sz="4" w:space="10"/>
+        <w:bottom w:val="single" w:color="4472C4" w:sz="4" w:space="10"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
     <w:name w:val="Intense Quote Char"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00CB4F3B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="00CB4F3B"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00CB4F3B"/>
     <w:rPr>
       <w:i/>
@@ -5963,135 +6188,160 @@
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB4F3B"/>
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008A62B8"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+    <w:name w:val="Comment Reference"/>
     <w:rsid w:val="00335A0F"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+    <w:name w:val="Comment Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:rsid w:val="00335A0F"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:link w:val="CommentText"/>
     <w:rsid w:val="00335A0F"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
-    <w:name w:val="annotation subject"/>
+    <w:name w:val="Comment Subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:rsid w:val="00335A0F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:rsid w:val="00335A0F"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:rsid w:val="007E77F3"/>
     <w:rPr>
       <w:color w:val="954F72"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="002F325D"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
+  <w:style xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="table" w:styleId="TableGrid">
+    <w:name xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="Table Grid"/>
+    <w:basedOn xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="TableNormal"/>
+    <w:uiPriority xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="59"/>
+    <w:rsid xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="00FB4123"/>
+    <w:pPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="R7edbe826e22448cd" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -6354,72 +6604,73 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100004116819EEBBA43B071ADEAABD7CDA0" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2cfebbc3e43ec4681aedb2c54be0718a">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="ec68e26f-a2bc-4408-a52a-4bed410c5093" xmlns:ns3="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="10adf789fd5108a72d26f898f537a182" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100004116819EEBBA43B071ADEAABD7CDA0" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a413ad8f8cacf9600904427cd1574e49">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="ec68e26f-a2bc-4408-a52a-4bed410c5093" xmlns:ns3="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b4a772b0b3af535052cf18beee026fbd" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
     <xsd:import namespace="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="10" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="11" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ec68e26f-a2bc-4408-a52a-4bed410c5093" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -6442,50 +6693,55 @@
     <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="18" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="19" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{17bf9f8e-2519-4288-b1f9-3fa10b026a6b}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="fdb1662f-fd37-417e-b6a8-345ff9ff89b9">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -6582,130 +6838,92 @@
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TaxCatchAll xmlns="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ec68e26f-a2bc-4408-a52a-4bed410c5093">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F78A68C1-4B8D-45BA-81B2-00CEE21F4AF3}">
-[...15 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E71555AF-2997-49FA-8085-5E038DA07E4F}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B772776-D32E-4C02-8109-730C086369CF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5EF1FBF0-635F-40F4-9673-CC22EC8DED06}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <ds:schemaRef ds:uri="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{a9bc8cfd-9b51-41b5-9523-fdea261bf622}" enabled="0" method="" siteId="{a9bc8cfd-9b51-41b5-9523-fdea261bf622}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>IDOB</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IDOB Relocate the Principal Place of Business - Bank Application</dc:title>
   <dc:subject/>
   <dc:creator>Kathy Johnson</dc:creator>
-  <cp:keywords/>
-[...2 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <keywords/>
+  <lastModifiedBy>Jill Pasbrig</lastModifiedBy>
+  <revision>16</revision>
+  <lastPrinted>2006-06-29T15:36:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100004116819EEBBA43B071ADEAABD7CDA0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>