--- v1 (2026-04-15)
+++ v2 (2026-10-25)
@@ -1,1923 +1,1937 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="26569445" w14:textId="3D79D5A7" w:rsidR="00D04064" w:rsidRPr="00A328DF" w:rsidRDefault="00D04064" w:rsidP="00A328DF">
+    <w:p w:rsidRPr="00A328DF" w:rsidR="00D04064" w:rsidP="00A328DF" w:rsidRDefault="00D04064" w14:paraId="26569445" w14:textId="3D79D5A7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A328DF">
         <w:t>APPLICATION TO RELOCATE A BANK OFFICE</w:t>
       </w:r>
-      <w:r w:rsidR="00AF78C5" w:rsidRPr="00A328DF">
+      <w:r w:rsidRPr="00A328DF" w:rsidR="00AF78C5">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E1582EE" w14:textId="5B5CF512" w:rsidR="00D76ECF" w:rsidRPr="00A328DF" w:rsidRDefault="00D04064" w:rsidP="00A328DF">
+    <w:p w:rsidRPr="00A328DF" w:rsidR="00D76ECF" w:rsidP="00A328DF" w:rsidRDefault="00D04064" w14:paraId="4E1582EE" w14:textId="5B5CF512">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A328DF">
         <w:t>General Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C3BE469" w14:textId="77777777" w:rsidR="00D76ECF" w:rsidRPr="00853CC6" w:rsidRDefault="00D76ECF" w:rsidP="00D76ECF">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="00D76ECF" w:rsidP="00D76ECF" w:rsidRDefault="00D76ECF" w14:paraId="2C3BE469" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Contact the bank analyst assigned to the institution at (515)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>281-4014 prior to the submission of the completed application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10B66AA9" w14:textId="77777777" w:rsidR="00D76ECF" w:rsidRPr="00853CC6" w:rsidRDefault="00D76ECF" w:rsidP="00D76ECF">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="00D76ECF" w:rsidP="00D76ECF" w:rsidRDefault="00D76ECF" w14:paraId="10B66AA9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4126990E" w14:textId="48C9345F" w:rsidR="00D76ECF" w:rsidRPr="00853CC6" w:rsidRDefault="00D76ECF" w:rsidP="00D76ECF">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="00D76ECF" w:rsidP="00D76ECF" w:rsidRDefault="00D76ECF" w14:paraId="4126990E" w14:textId="48C9345F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>All sections of the application should be completed.  Indicate if a section is not applicable (N/A).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00CA88C1" w14:textId="77777777" w:rsidR="00D76ECF" w:rsidRPr="00853CC6" w:rsidRDefault="00D76ECF" w:rsidP="00D76ECF">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="00D76ECF" w:rsidP="00D76ECF" w:rsidRDefault="00D76ECF" w14:paraId="00CA88C1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74ECFF58" w14:textId="357D24A0" w:rsidR="00D76ECF" w:rsidRPr="00853CC6" w:rsidRDefault="00D76ECF" w:rsidP="00D76ECF">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="00D76ECF" w:rsidP="00D76ECF" w:rsidRDefault="00D76ECF" w14:paraId="74ECFF58" w14:textId="357D24A0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>A separate application is to be completed for each proposed bank office</w:t>
       </w:r>
       <w:r w:rsidR="005A506B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> relocation</w:t>
       </w:r>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="430CCBC1" w14:textId="77777777" w:rsidR="00D76ECF" w:rsidRPr="00853CC6" w:rsidRDefault="00D76ECF" w:rsidP="00D76ECF">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="00D76ECF" w:rsidP="00D76ECF" w:rsidRDefault="00D76ECF" w14:paraId="430CCBC1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CF188FF" w14:textId="23404B80" w:rsidR="00D76ECF" w:rsidRPr="00853CC6" w:rsidRDefault="00D76ECF" w:rsidP="00D76ECF">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="00D76ECF" w:rsidP="00D76ECF" w:rsidRDefault="00D76ECF" w14:paraId="5CF188FF" w14:textId="23404B80">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">If the bank office is to be </w:t>
       </w:r>
       <w:r w:rsidR="00F6226D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>relocated</w:t>
       </w:r>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> in connection with another application for any other purpose, they will be processed together.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39218F54" w14:textId="77777777" w:rsidR="00D76ECF" w:rsidRPr="00853CC6" w:rsidRDefault="00D76ECF" w:rsidP="00D76ECF">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="00D76ECF" w:rsidP="00D76ECF" w:rsidRDefault="00D76ECF" w14:paraId="39218F54" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57846A8C" w14:textId="0AC849C4" w:rsidR="00D76ECF" w:rsidRDefault="00D76ECF" w:rsidP="00D76ECF">
+    <w:p w:rsidR="00D76ECF" w:rsidP="00D76ECF" w:rsidRDefault="00D76ECF" w14:paraId="57846A8C" w14:textId="0AC849C4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The applicant should </w:t>
       </w:r>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t>contact its primary Federal regulatory authority</w:t>
       </w:r>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> to determine any Federal requirements for the application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40C28A6B" w14:textId="0244F6C7" w:rsidR="00C4553B" w:rsidRDefault="00C4553B" w:rsidP="00D76ECF">
+    <w:p w:rsidR="00C4553B" w:rsidP="00D76ECF" w:rsidRDefault="00C4553B" w14:paraId="40C28A6B" w14:textId="0244F6C7">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12213D5E" w14:textId="77777777" w:rsidR="003113A5" w:rsidRPr="002F175C" w:rsidRDefault="003113A5" w:rsidP="003113A5">
+    <w:p w:rsidRPr="002F175C" w:rsidR="003113A5" w:rsidP="003113A5" w:rsidRDefault="003113A5" w14:paraId="12213D5E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The bank may consult </w:t>
       </w:r>
       <w:r w:rsidRPr="002F175C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">an attorney </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidRPr="002F175C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>draft or review the applicable legal documents</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, if desired</w:t>
       </w:r>
       <w:r w:rsidRPr="002F175C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E0157D7" w14:textId="77777777" w:rsidR="00D76ECF" w:rsidRPr="00853CC6" w:rsidRDefault="00D76ECF" w:rsidP="00D76ECF">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="00D76ECF" w:rsidP="00D76ECF" w:rsidRDefault="00D76ECF" w14:paraId="5E0157D7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7493CC69" w14:textId="77777777" w:rsidR="00D76ECF" w:rsidRPr="00853CC6" w:rsidRDefault="00D76ECF" w:rsidP="00D76ECF">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="00D76ECF" w:rsidP="00D76ECF" w:rsidRDefault="00D76ECF" w14:paraId="7493CC69" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>All correspondence will be sent to the contact person listed on the application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6515DB44" w14:textId="77777777" w:rsidR="00D76ECF" w:rsidRDefault="00D76ECF" w:rsidP="00D76ECF">
+    <w:p w:rsidR="00D76ECF" w:rsidP="00D76ECF" w:rsidRDefault="00D76ECF" w14:paraId="6515DB44" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1289BB1D" w14:textId="77777777" w:rsidR="00D76ECF" w:rsidRPr="00372739" w:rsidRDefault="00D76ECF" w:rsidP="00A328DF">
+    <w:p w:rsidRPr="00372739" w:rsidR="00D76ECF" w:rsidP="00A328DF" w:rsidRDefault="00D76ECF" w14:paraId="1289BB1D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00372739">
         <w:t>Fees and Submission</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48DC013B" w14:textId="5EE0347F" w:rsidR="00D76ECF" w:rsidRPr="00D418A3" w:rsidRDefault="00D76ECF" w:rsidP="00D76ECF">
+    <w:p w:rsidRPr="00D418A3" w:rsidR="00D76ECF" w:rsidP="00D76ECF" w:rsidRDefault="00D76ECF" w14:paraId="48DC013B" w14:textId="1A42E020">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D418A3">
+      <w:r w:rsidRPr="32347E58" w:rsidR="00D76ECF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Submit one executed copy of the completed application</w:t>
       </w:r>
-      <w:r w:rsidR="00646F32">
+      <w:r w:rsidRPr="32347E58" w:rsidR="00646F32">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> an</w:t>
       </w:r>
-      <w:r w:rsidR="00576AE5">
+      <w:r w:rsidRPr="32347E58" w:rsidR="00576AE5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="00907A01">
+      <w:r w:rsidRPr="32347E58" w:rsidR="00907A01">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> app</w:t>
       </w:r>
-      <w:r w:rsidR="00E85286">
+      <w:r w:rsidRPr="32347E58" w:rsidR="00E85286">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>licable</w:t>
       </w:r>
-      <w:r w:rsidR="00907A01">
+      <w:r w:rsidRPr="32347E58" w:rsidR="00907A01">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> supplement</w:t>
       </w:r>
-      <w:r w:rsidR="000C2876">
+      <w:r w:rsidRPr="32347E58" w:rsidR="000C2876">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>al documents</w:t>
       </w:r>
-      <w:r w:rsidR="007170CE">
+      <w:r w:rsidRPr="32347E58" w:rsidR="007170CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D418A3">
+      <w:r w:rsidRPr="32347E58" w:rsidR="00D76ECF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="001644C0">
-[...11 lines deleted...]
-      <w:r w:rsidR="008D7F98">
+      <w:r w:rsidRPr="32347E58" w:rsidR="001644C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hrough the online submission portal on the Iowa Division of Banking website</w:t>
+      </w:r>
+      <w:r w:rsidRPr="32347E58" w:rsidR="001644C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="32347E58" w:rsidR="00D76ECF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All information, including items </w:t>
+      </w:r>
+      <w:r w:rsidRPr="32347E58" w:rsidR="00D76ECF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deemed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="32347E58" w:rsidR="00D76ECF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> confidential, is to be sent </w:t>
+      </w:r>
+      <w:r w:rsidRPr="32347E58" w:rsidR="008D7F98">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D418A3">
+      <w:r w:rsidRPr="32347E58" w:rsidR="00D76ECF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D418A3">
+      <w:r w:rsidRPr="32347E58" w:rsidR="00D76ECF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>one</w:t>
+      </w:r>
+      <w:r w:rsidRPr="32347E58" w:rsidR="00D76ECF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> file in Microsoft Word or Adobe PDF format</w:t>
+      </w:r>
+      <w:r w:rsidRPr="32347E58" w:rsidR="00D76ECF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="32347E58" w:rsidR="002D4537">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The file size cannot exceed 25 megabytes.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="32347E58" w:rsidR="5158BDA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>As of October 21, 2026, there is no fee associated with this application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D76ECF" w:rsidP="00D76ECF" w:rsidRDefault="00D76ECF" w14:paraId="3B280907" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00372739" w:rsidR="00D76ECF" w:rsidP="00A328DF" w:rsidRDefault="00D76ECF" w14:paraId="09EF2E28" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00372739">
+        <w:t>Public Disclosure of Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006D3940" w:rsidP="00D76ECF" w:rsidRDefault="00D76ECF" w14:paraId="37CA7B7D" w14:textId="5665FFD6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853CC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>The Superintendent of Banking (Superintendent) may treat all information submitted with this application as public information unless the applicant properly requests that information be treated as confidential at the time of submitting the application.  The Superintendent’s release of information is governed by Iowa Code Chapters 22 and 524 and</w:t>
+      </w:r>
+      <w:r w:rsidR="000850D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853CC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Iowa Administrative Code</w:t>
+      </w:r>
+      <w:r w:rsidR="00A20E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00686B1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapter </w:t>
+      </w:r>
+      <w:r w:rsidR="000850D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>187-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853CC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>7.  The Superintendent will copy public records as required to comply with the public records laws.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853CC6" w:rsidR="00D76ECF" w:rsidP="00D76ECF" w:rsidRDefault="006D3940" w14:paraId="358B3C04" w14:textId="5012DFBA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidRPr="00853CC6" w:rsidR="00D76ECF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Any request for confidential treatment of information must be included in a cover letter submitted with the application.  In addition, the applicant must enumerate the specific grounds in Iowa Code Chapter 22 or other applicable law which support</w:t>
+      </w:r>
+      <w:r w:rsidR="001E71B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853CC6" w:rsidR="00D76ECF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> treatment of the material as confidential.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853CC6" w:rsidR="00D76ECF" w:rsidP="00D76ECF" w:rsidRDefault="00D76ECF" w14:paraId="398A486F" w14:textId="7F1DBFB4">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00853CC6" w:rsidR="00D76ECF" w:rsidP="00D76ECF" w:rsidRDefault="00D76ECF" w14:paraId="0909A225" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853CC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Each page of the application upon which confidential information appears must be conspicuously marked as containing confidential information.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>one</w:t>
-[...45 lines deleted...]
-    <w:p w14:paraId="37CA7B7D" w14:textId="5665FFD6" w:rsidR="006D3940" w:rsidRDefault="00D76ECF" w:rsidP="00D76ECF">
+        <w:t>Applicants may not identify the entire application as confidential.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853CC6" w:rsidR="00D76ECF" w:rsidP="00D76ECF" w:rsidRDefault="00D76ECF" w14:paraId="519E146C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00853CC6">
-[...42 lines deleted...]
-    <w:p w14:paraId="358B3C04" w14:textId="5012DFBA" w:rsidR="00D76ECF" w:rsidRPr="00853CC6" w:rsidRDefault="006D3940" w:rsidP="00D76ECF">
+    </w:p>
+    <w:p w:rsidRPr="00853CC6" w:rsidR="00D76ECF" w:rsidP="00D76ECF" w:rsidRDefault="00D76ECF" w14:paraId="388248CE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...25 lines deleted...]
-    <w:p w14:paraId="398A486F" w14:textId="7F1DBFB4" w:rsidR="00D76ECF" w:rsidRPr="00853CC6" w:rsidRDefault="00D76ECF" w:rsidP="00D76ECF">
+      <w:r w:rsidRPr="00853CC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>If the applicant designates any portion of the application as confidential, the applicant must submit a “public” copy of the application from which the confidential information has been excised.  The public copy must be clearly marked as “Public Copy – Excludes Confidential Information” and will be made available for public inspection and copying in accordance with the Iowa Division of Banking’s fee schedule.  The confidential material must be excised from the public copy in such a way as to allow the public to determine the general nature of the material removed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853CC6" w:rsidR="00D76ECF" w:rsidP="00D76ECF" w:rsidRDefault="00D76ECF" w14:paraId="792FCAF1" w14:textId="33505421">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0909A225" w14:textId="77777777" w:rsidR="00D76ECF" w:rsidRPr="00853CC6" w:rsidRDefault="00D76ECF" w:rsidP="00D76ECF">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="00D76ECF" w:rsidP="00D76ECF" w:rsidRDefault="00D76ECF" w14:paraId="39898406" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Each page of the application upon which confidential information appears must be conspicuously marked as containing confidential information.  </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="519E146C" w14:textId="77777777" w:rsidR="00D76ECF" w:rsidRPr="00853CC6" w:rsidRDefault="00D76ECF" w:rsidP="00D76ECF">
+        <w:t>The Superintendent will treat the information marked confidential as confidential information if the Superintendent or a court of competent jurisdiction determines the information is entitled to confidential treatment under Iowa Code Chapter 22 or other applicable law.  The Superintendent reserves the right to release information designated as confidential if the Superintendent determines there is no legal basis to withhold the information from public inspection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853CC6" w:rsidR="00D76ECF" w:rsidP="00D76ECF" w:rsidRDefault="00D76ECF" w14:paraId="6B9AB969" w14:textId="2BB833A8">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="388248CE" w14:textId="77777777" w:rsidR="00D76ECF" w:rsidRPr="00853CC6" w:rsidRDefault="00D76ECF" w:rsidP="00D76ECF">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="00D76ECF" w:rsidP="00D76ECF" w:rsidRDefault="00D76ECF" w14:paraId="29C7EC2E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>If the applicant designates any portion of the application as confidential, the applicant must submit a “public” copy of the application from which the confidential information has been excised.  The public copy must be clearly marked as “Public Copy – Excludes Confidential Information” and will be made available for public inspection and copying in accordance with the Iowa Division of Banking’s fee schedule.  The confidential material must be excised from the public copy in such a way as to allow the public to determine the general nature of the material removed.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="792FCAF1" w14:textId="33505421" w:rsidR="00D76ECF" w:rsidRPr="00853CC6" w:rsidRDefault="00D76ECF" w:rsidP="00D76ECF">
+        <w:t>It is the applicant’s responsibility to identify and properly excise the information it believes to be confidential from the public copy.  The applicant’s failure to request confidential treatment of material or failure to provide a public copy with the confidential information excised will be deemed by the Superintendent as a waiver of any right to confidentiality, which the applicant may have had, and shall relieve the Superintendent from any responsibility if the information is viewed by the public or a competitor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D76ECF" w:rsidP="00D76ECF" w:rsidRDefault="00D76ECF" w14:paraId="75BC5E13" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
-        <w:jc w:val="both"/>
-[...49 lines deleted...]
-    <w:p w14:paraId="5671F60A" w14:textId="77777777" w:rsidR="00D76ECF" w:rsidRPr="00372739" w:rsidRDefault="00D76ECF" w:rsidP="00A328DF">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00372739" w:rsidR="00D76ECF" w:rsidP="00A328DF" w:rsidRDefault="00D76ECF" w14:paraId="5671F60A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00372739">
         <w:t>Publication</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CF8B047" w14:textId="77777777" w:rsidR="00D76ECF" w:rsidRPr="00853CC6" w:rsidRDefault="00D76ECF" w:rsidP="00D76ECF">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="00D76ECF" w:rsidP="00D76ECF" w:rsidRDefault="00D76ECF" w14:paraId="6CF8B047" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>No publication notices are required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65407BE1" w14:textId="77777777" w:rsidR="00003942" w:rsidRDefault="00003942">
+    <w:p w:rsidR="00003942" w:rsidRDefault="00003942" w14:paraId="65407BE1" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67F80CDF" w14:textId="51181BF7" w:rsidR="00784811" w:rsidRPr="00372739" w:rsidRDefault="00C24F10" w:rsidP="00D45235">
+    <w:p w:rsidRPr="00372739" w:rsidR="00784811" w:rsidP="00D45235" w:rsidRDefault="00C24F10" w14:paraId="67F80CDF" w14:textId="51181BF7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00003942" w:rsidRPr="00372739">
+      <w:r w:rsidRPr="00372739" w:rsidR="00003942">
         <w:lastRenderedPageBreak/>
         <w:t>APPLICATION TO RELOCATE A BANK OFFICE</w:t>
       </w:r>
-      <w:r w:rsidR="00B922C7" w:rsidRPr="00372739">
+      <w:r w:rsidRPr="00372739" w:rsidR="00B922C7">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44D91232" w14:textId="77777777" w:rsidR="00523088" w:rsidRPr="0067595F" w:rsidRDefault="00523088" w:rsidP="0067595F">
+    <w:p w:rsidRPr="0067595F" w:rsidR="00523088" w:rsidP="0067595F" w:rsidRDefault="00523088" w14:paraId="44D91232" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="0067595F">
         <w:t>Applicant Bank</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1278"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="2340"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="2448"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00523088" w:rsidRPr="00523088" w14:paraId="5CEA35B7" w14:textId="77777777" w:rsidTr="00781B2B">
+      <w:tr w:rsidRPr="00523088" w:rsidR="00523088" w:rsidTr="00781B2B" w14:paraId="5CEA35B7" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="569BD650" w14:textId="77777777" w:rsidR="00523088" w:rsidRPr="00523088" w:rsidRDefault="00523088" w:rsidP="00523088">
+          <w:p w:rsidRPr="00523088" w:rsidR="00523088" w:rsidP="00523088" w:rsidRDefault="00523088" w14:paraId="569BD650" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_Hlk67393596"/>
+            <w:bookmarkStart w:name="_Hlk67393596" w:id="0"/>
             <w:r w:rsidRPr="00523088">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8298" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3379A636" w14:textId="77777777" w:rsidR="00523088" w:rsidRPr="00523088" w:rsidRDefault="00523088" w:rsidP="00523088">
+          <w:p w:rsidRPr="00523088" w:rsidR="00523088" w:rsidP="00523088" w:rsidRDefault="00523088" w14:paraId="3379A636" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00523088" w:rsidRPr="00523088" w14:paraId="45022687" w14:textId="77777777" w:rsidTr="00781B2B">
+      <w:tr w:rsidRPr="00523088" w:rsidR="00523088" w:rsidTr="00781B2B" w14:paraId="45022687" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="201B8DFE" w14:textId="77777777" w:rsidR="00523088" w:rsidRPr="00523088" w:rsidRDefault="00523088" w:rsidP="00523088">
+          <w:p w:rsidRPr="00523088" w:rsidR="00523088" w:rsidP="00523088" w:rsidRDefault="00523088" w14:paraId="201B8DFE" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00523088">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8298" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5C22FAF3" w14:textId="77777777" w:rsidR="00523088" w:rsidRPr="00523088" w:rsidRDefault="00523088" w:rsidP="00523088">
+          <w:p w:rsidRPr="00523088" w:rsidR="00523088" w:rsidP="00523088" w:rsidRDefault="00523088" w14:paraId="5C22FAF3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00492E60" w:rsidRPr="00523088" w14:paraId="3EA47E3B" w14:textId="77777777" w:rsidTr="00402B9B">
+      <w:tr w:rsidRPr="00523088" w:rsidR="00492E60" w:rsidTr="00402B9B" w14:paraId="3EA47E3B" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7E8CD23F" w14:textId="77777777" w:rsidR="00492E60" w:rsidRPr="00523088" w:rsidRDefault="00492E60" w:rsidP="00523088">
+          <w:p w:rsidRPr="00523088" w:rsidR="00492E60" w:rsidP="00523088" w:rsidRDefault="00492E60" w14:paraId="7E8CD23F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="1" w:name="_Hlk66432181"/>
+            <w:bookmarkStart w:name="_Hlk66432181" w:id="1"/>
             <w:r w:rsidRPr="00523088">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>City:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7B6AA67B" w14:textId="77777777" w:rsidR="00492E60" w:rsidRPr="00523088" w:rsidRDefault="00492E60" w:rsidP="00523088">
+          <w:p w:rsidRPr="00523088" w:rsidR="00492E60" w:rsidP="00523088" w:rsidRDefault="00492E60" w14:paraId="7B6AA67B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4581B698" w14:textId="77777777" w:rsidR="00492E60" w:rsidRPr="00523088" w:rsidRDefault="00492E60" w:rsidP="00523088">
+          <w:p w:rsidRPr="00523088" w:rsidR="00492E60" w:rsidP="00523088" w:rsidRDefault="00492E60" w14:paraId="4581B698" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00523088">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>County:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4338" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="399C5CE5" w14:textId="77777777" w:rsidR="00492E60" w:rsidRPr="00523088" w:rsidRDefault="00492E60" w:rsidP="00523088">
+          <w:p w:rsidRPr="00523088" w:rsidR="00492E60" w:rsidP="00523088" w:rsidRDefault="00492E60" w14:paraId="399C5CE5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
-      <w:tr w:rsidR="00523088" w:rsidRPr="00523088" w14:paraId="4DDD2561" w14:textId="77777777" w:rsidTr="00FD6583">
+      <w:tr w:rsidRPr="00523088" w:rsidR="00523088" w:rsidTr="00FD6583" w14:paraId="4DDD2561" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="403"/>
+          <w:trHeight w:val="403" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="478B6A63" w14:textId="374D81C1" w:rsidR="00523088" w:rsidRPr="00523088" w:rsidRDefault="002304A9" w:rsidP="00523088">
+          <w:p w:rsidRPr="00523088" w:rsidR="00523088" w:rsidP="00523088" w:rsidRDefault="002304A9" w14:paraId="478B6A63" w14:textId="374D81C1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>State</w:t>
             </w:r>
-            <w:r w:rsidR="00523088" w:rsidRPr="00523088">
+            <w:r w:rsidRPr="00523088" w:rsidR="00523088">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4A7D2058" w14:textId="77777777" w:rsidR="00523088" w:rsidRPr="00523088" w:rsidRDefault="00523088" w:rsidP="00523088">
+          <w:p w:rsidRPr="00523088" w:rsidR="00523088" w:rsidP="00523088" w:rsidRDefault="00523088" w14:paraId="4A7D2058" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3D4EBBA4" w14:textId="034887EB" w:rsidR="00523088" w:rsidRPr="00523088" w:rsidRDefault="00523088" w:rsidP="00523088">
+          <w:p w:rsidRPr="00523088" w:rsidR="00523088" w:rsidP="00523088" w:rsidRDefault="00523088" w14:paraId="3D4EBBA4" w14:textId="034887EB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00523088">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">ZIP </w:t>
             </w:r>
             <w:r w:rsidR="00B922C7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00523088">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>ode:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2448" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="10815D18" w14:textId="77777777" w:rsidR="00523088" w:rsidRPr="00523088" w:rsidRDefault="00523088" w:rsidP="00523088">
+          <w:p w:rsidRPr="00523088" w:rsidR="00523088" w:rsidP="00523088" w:rsidRDefault="00523088" w14:paraId="10815D18" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00492E60" w:rsidRPr="00523088" w14:paraId="4A03471B" w14:textId="77777777" w:rsidTr="00FD6583">
+      <w:tr w:rsidRPr="00523088" w:rsidR="00492E60" w:rsidTr="00FD6583" w14:paraId="4A03471B" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7F2EA424" w14:textId="08CE1148" w:rsidR="00492E60" w:rsidRPr="00523088" w:rsidRDefault="00492E60" w:rsidP="00523088">
+          <w:p w:rsidRPr="00523088" w:rsidR="00492E60" w:rsidP="00523088" w:rsidRDefault="00492E60" w14:paraId="7F2EA424" w14:textId="08CE1148">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Contact person:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="11C191CE" w14:textId="77777777" w:rsidR="00492E60" w:rsidRPr="00523088" w:rsidRDefault="00492E60" w:rsidP="00523088">
+          <w:p w:rsidRPr="00523088" w:rsidR="00492E60" w:rsidP="00523088" w:rsidRDefault="00492E60" w14:paraId="11C191CE" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00523088" w:rsidRPr="00523088" w14:paraId="7EDDC015" w14:textId="77777777" w:rsidTr="00FD6583">
+      <w:tr w:rsidRPr="00523088" w:rsidR="00523088" w:rsidTr="00FD6583" w14:paraId="7EDDC015" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="37EFD4E7" w14:textId="2D73D069" w:rsidR="00523088" w:rsidRPr="00523088" w:rsidRDefault="00523088" w:rsidP="00523088">
+          <w:p w:rsidRPr="00523088" w:rsidR="00523088" w:rsidP="00523088" w:rsidRDefault="00523088" w14:paraId="37EFD4E7" w14:textId="2D73D069">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00523088">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Email </w:t>
             </w:r>
             <w:r w:rsidR="00DA6BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="00523088">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>ddress:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="06C77385" w14:textId="77777777" w:rsidR="00523088" w:rsidRPr="00523088" w:rsidRDefault="00523088" w:rsidP="00523088">
+          <w:p w:rsidRPr="00523088" w:rsidR="00523088" w:rsidP="00523088" w:rsidRDefault="00523088" w14:paraId="06C77385" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2CA76160" w14:textId="77777777" w:rsidR="00523088" w:rsidRPr="00523088" w:rsidRDefault="00523088" w:rsidP="00523088">
+          <w:p w:rsidRPr="00523088" w:rsidR="00523088" w:rsidP="00523088" w:rsidRDefault="00523088" w14:paraId="2CA76160" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00523088">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Phone:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2C4F7239" w14:textId="77777777" w:rsidR="00523088" w:rsidRPr="00523088" w:rsidRDefault="00523088" w:rsidP="00523088">
+          <w:p w:rsidRPr="00523088" w:rsidR="00523088" w:rsidP="00523088" w:rsidRDefault="00523088" w14:paraId="2C4F7239" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00523088" w:rsidRPr="00523088" w14:paraId="66D73FF8" w14:textId="77777777" w:rsidTr="00781B2B">
+      <w:tr w:rsidRPr="00523088" w:rsidR="00523088" w:rsidTr="00781B2B" w14:paraId="66D73FF8" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="315"/>
+          <w:trHeight w:val="315" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9576" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1C1EDB7E" w14:textId="77777777" w:rsidR="00523088" w:rsidRPr="00523088" w:rsidRDefault="00523088" w:rsidP="00523088">
+          <w:p w:rsidRPr="00523088" w:rsidR="00523088" w:rsidP="00523088" w:rsidRDefault="00523088" w14:paraId="1C1EDB7E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="6ABE0D12" w14:textId="77777777" w:rsidR="00523088" w:rsidRPr="00523088" w:rsidRDefault="00523088" w:rsidP="00523088">
-[...6 lines deleted...]
-    <w:p w14:paraId="18084EAC" w14:textId="0546AE5F" w:rsidR="00523088" w:rsidRPr="00D45235" w:rsidRDefault="00124444" w:rsidP="0067595F">
+    <w:p w:rsidRPr="00523088" w:rsidR="00523088" w:rsidP="00523088" w:rsidRDefault="00523088" w14:paraId="6ABE0D12" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D45235" w:rsidR="00523088" w:rsidP="0067595F" w:rsidRDefault="00124444" w14:paraId="18084EAC" w14:textId="0546AE5F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00D45235">
         <w:t>Current Office</w:t>
       </w:r>
-      <w:r w:rsidR="00523088" w:rsidRPr="00D45235">
+      <w:r w:rsidRPr="00D45235" w:rsidR="00523088">
         <w:t xml:space="preserve"> Location</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1458"/>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="4338"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AC3236" w14:paraId="69280E31" w14:textId="77777777" w:rsidTr="00781B2B">
+      <w:tr w:rsidR="00AC3236" w:rsidTr="00781B2B" w14:paraId="69280E31" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1458" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2E759D49" w14:textId="77777777" w:rsidR="00AC3236" w:rsidRPr="008E58FD" w:rsidRDefault="00AC3236" w:rsidP="00781B2B">
+          <w:p w:rsidRPr="008E58FD" w:rsidR="00AC3236" w:rsidP="00781B2B" w:rsidRDefault="00AC3236" w14:paraId="2E759D49" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E58FD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8118" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="711FB9CE" w14:textId="77777777" w:rsidR="00AC3236" w:rsidRPr="008E58FD" w:rsidRDefault="00AC3236" w:rsidP="00781B2B">
+          <w:p w:rsidRPr="008E58FD" w:rsidR="00AC3236" w:rsidP="00781B2B" w:rsidRDefault="00AC3236" w14:paraId="711FB9CE" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00492E60" w14:paraId="13B6F862" w14:textId="77777777" w:rsidTr="00F65CD4">
+      <w:tr w:rsidR="00492E60" w:rsidTr="00F65CD4" w14:paraId="13B6F862" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1458" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="40B55F78" w14:textId="77777777" w:rsidR="00492E60" w:rsidRPr="008E58FD" w:rsidRDefault="00492E60" w:rsidP="00781B2B">
+          <w:p w:rsidRPr="008E58FD" w:rsidR="00492E60" w:rsidP="00781B2B" w:rsidRDefault="00492E60" w14:paraId="40B55F78" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E58FD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>City:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="091C4721" w14:textId="77777777" w:rsidR="00492E60" w:rsidRPr="008E58FD" w:rsidRDefault="00492E60" w:rsidP="00781B2B">
+          <w:p w:rsidRPr="008E58FD" w:rsidR="00492E60" w:rsidP="00781B2B" w:rsidRDefault="00492E60" w14:paraId="091C4721" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1CE169DF" w14:textId="77777777" w:rsidR="00492E60" w:rsidRPr="008E58FD" w:rsidRDefault="00492E60" w:rsidP="00781B2B">
+          <w:p w:rsidRPr="008E58FD" w:rsidR="00492E60" w:rsidP="00781B2B" w:rsidRDefault="00492E60" w14:paraId="1CE169DF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E58FD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>County:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4338" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2A4AD415" w14:textId="77777777" w:rsidR="00492E60" w:rsidRPr="008E58FD" w:rsidRDefault="00492E60" w:rsidP="00781B2B">
+          <w:p w:rsidRPr="008E58FD" w:rsidR="00492E60" w:rsidP="00781B2B" w:rsidRDefault="00492E60" w14:paraId="2A4AD415" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00492E60" w14:paraId="7378F89A" w14:textId="77777777" w:rsidTr="00B652FC">
+      <w:tr w:rsidR="00492E60" w:rsidTr="00B652FC" w14:paraId="7378F89A" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1458" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2E34F5CB" w14:textId="13B0CDB9" w:rsidR="00492E60" w:rsidRPr="008E58FD" w:rsidRDefault="00492E60" w:rsidP="00781B2B">
+          <w:p w:rsidRPr="008E58FD" w:rsidR="00492E60" w:rsidP="00781B2B" w:rsidRDefault="00492E60" w14:paraId="2E34F5CB" w14:textId="13B0CDB9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>State:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="40C64B9B" w14:textId="77777777" w:rsidR="00492E60" w:rsidRPr="008E58FD" w:rsidRDefault="00492E60" w:rsidP="00781B2B">
+          <w:p w:rsidRPr="008E58FD" w:rsidR="00492E60" w:rsidP="00781B2B" w:rsidRDefault="00492E60" w14:paraId="40C64B9B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="124F5181" w14:textId="6F8FA748" w:rsidR="00492E60" w:rsidRPr="008E58FD" w:rsidRDefault="00492E60" w:rsidP="00781B2B">
+          <w:p w:rsidRPr="008E58FD" w:rsidR="00492E60" w:rsidP="00781B2B" w:rsidRDefault="00492E60" w14:paraId="124F5181" w14:textId="6F8FA748">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">ZIP </w:t>
             </w:r>
             <w:r w:rsidR="00B922C7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>ode:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4338" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3272A6E2" w14:textId="77777777" w:rsidR="00492E60" w:rsidRPr="008E58FD" w:rsidRDefault="00492E60" w:rsidP="00781B2B">
+          <w:p w:rsidRPr="008E58FD" w:rsidR="00492E60" w:rsidP="00781B2B" w:rsidRDefault="00492E60" w14:paraId="3272A6E2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00523088" w:rsidRPr="00523088" w14:paraId="2C8E61AA" w14:textId="77777777" w:rsidTr="00781B2B">
+      <w:tr w:rsidRPr="00523088" w:rsidR="00523088" w:rsidTr="00781B2B" w14:paraId="2C8E61AA" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="315"/>
+          <w:trHeight w:val="315" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9576" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3969D7F3" w14:textId="77777777" w:rsidR="00523088" w:rsidRPr="00523088" w:rsidRDefault="00523088" w:rsidP="00AC3236">
+          <w:p w:rsidRPr="00523088" w:rsidR="00523088" w:rsidP="00AC3236" w:rsidRDefault="00523088" w14:paraId="3969D7F3" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="469F53C1" w14:textId="7A59A9CD" w:rsidR="00523088" w:rsidRPr="00EC182C" w:rsidRDefault="00523088" w:rsidP="00EC182C">
+    <w:p w:rsidRPr="00EC182C" w:rsidR="00523088" w:rsidP="00EC182C" w:rsidRDefault="00523088" w14:paraId="469F53C1" w14:textId="7A59A9CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60342549" w14:textId="77777777" w:rsidR="00124444" w:rsidRPr="00D45235" w:rsidRDefault="00124444" w:rsidP="0067595F">
+    <w:p w:rsidRPr="00D45235" w:rsidR="00124444" w:rsidP="0067595F" w:rsidRDefault="00124444" w14:paraId="60342549" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00D45235">
         <w:t>Proposed Location</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1278"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="1260"/>
         <w:gridCol w:w="2448"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00124444" w:rsidRPr="00523088" w14:paraId="403E8444" w14:textId="77777777" w:rsidTr="00781B2B">
+      <w:tr w:rsidRPr="00523088" w:rsidR="00124444" w:rsidTr="00781B2B" w14:paraId="403E8444" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4B873A16" w14:textId="77777777" w:rsidR="00124444" w:rsidRPr="00523088" w:rsidRDefault="00124444" w:rsidP="00781B2B">
+          <w:p w:rsidRPr="00523088" w:rsidR="00124444" w:rsidP="00781B2B" w:rsidRDefault="00124444" w14:paraId="4B873A16" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00523088">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8298" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1DCC434C" w14:textId="77777777" w:rsidR="00124444" w:rsidRPr="00523088" w:rsidRDefault="00124444" w:rsidP="00781B2B">
+          <w:p w:rsidRPr="00523088" w:rsidR="00124444" w:rsidP="00781B2B" w:rsidRDefault="00124444" w14:paraId="1DCC434C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00492E60" w:rsidRPr="00523088" w14:paraId="2C6E5A57" w14:textId="77777777" w:rsidTr="00BB72B5">
+      <w:tr w:rsidRPr="00523088" w:rsidR="00492E60" w:rsidTr="00BB72B5" w14:paraId="2C6E5A57" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3964ED62" w14:textId="77777777" w:rsidR="00492E60" w:rsidRPr="00523088" w:rsidRDefault="00492E60" w:rsidP="00781B2B">
+          <w:p w:rsidRPr="00523088" w:rsidR="00492E60" w:rsidP="00781B2B" w:rsidRDefault="00492E60" w14:paraId="3964ED62" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00523088">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>City:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6FF3A9C8" w14:textId="77777777" w:rsidR="00492E60" w:rsidRPr="00523088" w:rsidRDefault="00492E60" w:rsidP="00781B2B">
+          <w:p w:rsidRPr="00523088" w:rsidR="00492E60" w:rsidP="00781B2B" w:rsidRDefault="00492E60" w14:paraId="6FF3A9C8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="71C54E0C" w14:textId="77777777" w:rsidR="00492E60" w:rsidRPr="00523088" w:rsidRDefault="00492E60" w:rsidP="00781B2B">
+          <w:p w:rsidRPr="00523088" w:rsidR="00492E60" w:rsidP="00781B2B" w:rsidRDefault="00492E60" w14:paraId="71C54E0C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00523088">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>County:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4338" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="34CCB5FC" w14:textId="77777777" w:rsidR="00492E60" w:rsidRPr="00523088" w:rsidRDefault="00492E60" w:rsidP="00781B2B">
+          <w:p w:rsidRPr="00523088" w:rsidR="00492E60" w:rsidP="00781B2B" w:rsidRDefault="00492E60" w14:paraId="34CCB5FC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00124444" w:rsidRPr="00523088" w14:paraId="1191EDB6" w14:textId="77777777" w:rsidTr="00C34681">
+      <w:tr w:rsidRPr="00523088" w:rsidR="00124444" w:rsidTr="00C34681" w14:paraId="1191EDB6" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="403"/>
+          <w:trHeight w:val="403" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="208C949F" w14:textId="48CFD7A9" w:rsidR="00124444" w:rsidRPr="00523088" w:rsidRDefault="005A72D7" w:rsidP="00781B2B">
+          <w:p w:rsidRPr="00523088" w:rsidR="00124444" w:rsidP="00781B2B" w:rsidRDefault="005A72D7" w14:paraId="208C949F" w14:textId="48CFD7A9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>State</w:t>
             </w:r>
-            <w:r w:rsidR="00124444" w:rsidRPr="00523088">
+            <w:r w:rsidRPr="00523088" w:rsidR="00124444">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4C2E6982" w14:textId="77777777" w:rsidR="00124444" w:rsidRPr="00523088" w:rsidRDefault="00124444" w:rsidP="00781B2B">
+          <w:p w:rsidRPr="00523088" w:rsidR="00124444" w:rsidP="00781B2B" w:rsidRDefault="00124444" w14:paraId="4C2E6982" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2B928096" w14:textId="380CD08C" w:rsidR="00124444" w:rsidRPr="00523088" w:rsidRDefault="00124444" w:rsidP="00781B2B">
+          <w:p w:rsidRPr="00523088" w:rsidR="00124444" w:rsidP="00781B2B" w:rsidRDefault="00124444" w14:paraId="2B928096" w14:textId="380CD08C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00523088">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">ZIP </w:t>
             </w:r>
             <w:r w:rsidR="00B922C7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00523088">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>ode:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2448" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2E5BC499" w14:textId="77777777" w:rsidR="00124444" w:rsidRPr="00523088" w:rsidRDefault="00124444" w:rsidP="00781B2B">
+          <w:p w:rsidRPr="00523088" w:rsidR="00124444" w:rsidP="00781B2B" w:rsidRDefault="00124444" w14:paraId="2E5BC499" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0087190D" w14:paraId="278EC547" w14:textId="77777777" w:rsidTr="001B1F80">
+      <w:tr w:rsidR="0087190D" w:rsidTr="001B1F80" w14:paraId="278EC547" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="403"/>
+          <w:trHeight w:val="403" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3618" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2E69C6E1" w14:textId="12B58C46" w:rsidR="0087190D" w:rsidRPr="006674A7" w:rsidRDefault="0087190D" w:rsidP="0087190D">
+          <w:p w:rsidRPr="006674A7" w:rsidR="0087190D" w:rsidP="0087190D" w:rsidRDefault="0087190D" w14:paraId="2E69C6E1" w14:textId="12B58C46">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006674A7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Distance from current location:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5958" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2AFF849A" w14:textId="23F5C7B0" w:rsidR="0087190D" w:rsidRDefault="0087190D" w:rsidP="0087190D"/>
+          <w:p w:rsidR="0087190D" w:rsidP="0087190D" w:rsidRDefault="0087190D" w14:paraId="2AFF849A" w14:textId="23F5C7B0"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0087190D" w14:paraId="71DA36EE" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3618" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0196B95D" w14:textId="5F056736" w:rsidR="0087190D" w:rsidRPr="006674A7" w:rsidRDefault="0087190D" w:rsidP="0087190D">
+          <w:p w:rsidRPr="006674A7" w:rsidR="0087190D" w:rsidP="0087190D" w:rsidRDefault="0087190D" w14:paraId="0196B95D" w14:textId="5F056736">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Proposed opening date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5958" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0E51C409" w14:textId="77777777" w:rsidR="0087190D" w:rsidRDefault="0087190D" w:rsidP="0087190D"/>
+          <w:p w:rsidR="0087190D" w:rsidP="0087190D" w:rsidRDefault="0087190D" w14:paraId="0E51C409" w14:textId="77777777"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2B32EEE7" w14:textId="77777777" w:rsidR="00003942" w:rsidRDefault="00003942" w:rsidP="005E14C4"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="2F7B0745" w14:textId="3964B9F5" w:rsidR="00003942" w:rsidRPr="00372739" w:rsidRDefault="00003942" w:rsidP="0067595F">
+    <w:p w:rsidR="00003942" w:rsidP="005E14C4" w:rsidRDefault="00003942" w14:paraId="2B32EEE7" w14:textId="77777777"/>
+    <w:p w:rsidR="00003942" w:rsidP="005E14C4" w:rsidRDefault="00003942" w14:paraId="61D1F067" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00372739" w:rsidR="00003942" w:rsidP="0067595F" w:rsidRDefault="00003942" w14:paraId="2F7B0745" w14:textId="3964B9F5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00372739">
         <w:t>Facility</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5864C3BF" w14:textId="77777777" w:rsidR="00342130" w:rsidRPr="00B85A38" w:rsidRDefault="00342130" w:rsidP="00342130">
+    <w:p w:rsidRPr="00B85A38" w:rsidR="00342130" w:rsidP="00342130" w:rsidRDefault="00342130" w14:paraId="5864C3BF" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B85A38">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Provide a brief statement as to why the bank office is being relocated.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49036987" w14:textId="77777777" w:rsidR="00342130" w:rsidRDefault="00342130" w:rsidP="002A6AC9">
+    <w:p w:rsidR="00342130" w:rsidP="002A6AC9" w:rsidRDefault="00342130" w14:paraId="49036987" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FB09584" w14:textId="77777777" w:rsidR="00342130" w:rsidRDefault="00342130" w:rsidP="002A6AC9">
+    <w:p w:rsidR="00342130" w:rsidP="002A6AC9" w:rsidRDefault="00342130" w14:paraId="0FB09584" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="249DE4F1" w14:textId="77777777" w:rsidR="00342130" w:rsidRDefault="00342130" w:rsidP="002A6AC9">
+    <w:p w:rsidR="00342130" w:rsidP="002A6AC9" w:rsidRDefault="00342130" w14:paraId="249DE4F1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6540134A" w14:textId="7DDBB688" w:rsidR="002A6AC9" w:rsidRPr="00853CC6" w:rsidRDefault="002A6AC9" w:rsidP="002A6AC9">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="002A6AC9" w:rsidP="002A6AC9" w:rsidRDefault="002A6AC9" w14:paraId="6540134A" w14:textId="7DDBB688">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe the services to be provided at the </w:t>
       </w:r>
       <w:r w:rsidR="006F19E8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">new location </w:t>
       </w:r>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>and the days and hours the office is to be open for business.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FF52AA5" w14:textId="77777777" w:rsidR="002A6AC9" w:rsidRPr="00853CC6" w:rsidRDefault="002A6AC9" w:rsidP="002A6AC9">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="002A6AC9" w:rsidP="002A6AC9" w:rsidRDefault="002A6AC9" w14:paraId="7FF52AA5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B71F40C" w14:textId="77777777" w:rsidR="002A6AC9" w:rsidRPr="00853CC6" w:rsidRDefault="002A6AC9" w:rsidP="002A6AC9">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="002A6AC9" w:rsidP="002A6AC9" w:rsidRDefault="002A6AC9" w14:paraId="7B71F40C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DAC7727" w14:textId="77777777" w:rsidR="002A6AC9" w:rsidRPr="00853CC6" w:rsidRDefault="002A6AC9" w:rsidP="002A6AC9">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="002A6AC9" w:rsidP="002A6AC9" w:rsidRDefault="002A6AC9" w14:paraId="5DAC7727" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64FA842F" w14:textId="406B8C2A" w:rsidR="002A6AC9" w:rsidRPr="00853CC6" w:rsidRDefault="008159C3" w:rsidP="00B53767">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="002A6AC9" w:rsidP="00B53767" w:rsidRDefault="008159C3" w14:paraId="64FA842F" w14:textId="406B8C2A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="002A6AC9" w:rsidRPr="00853CC6">
+      <w:r w:rsidRPr="00853CC6" w:rsidR="002A6AC9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Provide a description of the premises to be occupied.  If the property is to be purchased, include a copy of the purchase agreement and a summary of the costs to be incurred to prepare the facility for occupancy, including furniture, fixtures, and equipment.  In the case of new construction, provide a summary of the costs.  Describe any plans for temporary quarters.  If the property is to be leased, provide a copy of the proposed lease and a summary of the costs to prepare the leased premises for occupancy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79ADEA25" w14:textId="77777777" w:rsidR="002A6AC9" w:rsidRPr="00853CC6" w:rsidRDefault="002A6AC9" w:rsidP="002A6AC9">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="002A6AC9" w:rsidP="002A6AC9" w:rsidRDefault="002A6AC9" w14:paraId="79ADEA25" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FFC7CF0" w14:textId="77777777" w:rsidR="002A6AC9" w:rsidRPr="00853CC6" w:rsidRDefault="002A6AC9" w:rsidP="002A6AC9">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="002A6AC9" w:rsidP="002A6AC9" w:rsidRDefault="002A6AC9" w14:paraId="1FFC7CF0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3451C174" w14:textId="77777777" w:rsidR="002A6AC9" w:rsidRPr="00853CC6" w:rsidRDefault="002A6AC9" w:rsidP="002A6AC9">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="002A6AC9" w:rsidP="002A6AC9" w:rsidRDefault="002A6AC9" w14:paraId="3451C174" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F7756CF" w14:textId="77777777" w:rsidR="002A6AC9" w:rsidRPr="00853CC6" w:rsidRDefault="002A6AC9" w:rsidP="002A6AC9">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="002A6AC9" w:rsidP="002A6AC9" w:rsidRDefault="002A6AC9" w14:paraId="3F7756CF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="604A0A9B" w14:textId="77777777" w:rsidR="002A6AC9" w:rsidRPr="00853CC6" w:rsidRDefault="002A6AC9" w:rsidP="002A6AC9">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="002A6AC9" w:rsidP="002A6AC9" w:rsidRDefault="002A6AC9" w14:paraId="604A0A9B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1385BA1F" w14:textId="77777777" w:rsidR="002A6AC9" w:rsidRPr="00853CC6" w:rsidRDefault="002A6AC9" w:rsidP="002A6AC9">
+    <w:p w:rsidRPr="00853CC6" w:rsidR="002A6AC9" w:rsidP="002A6AC9" w:rsidRDefault="002A6AC9" w14:paraId="1385BA1F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Describe any business or personal affiliations between the seller or lessor of the property and the bank, bank holding company, or any other affiliate and any of the directors, officers, or shareholders of the bank, bank holding company, or other affiliate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AC2A398" w14:textId="77777777" w:rsidR="00003942" w:rsidRPr="00D40BBA" w:rsidRDefault="00003942" w:rsidP="005E14C4">
-[...16 lines deleted...]
-    <w:p w14:paraId="288F9688" w14:textId="2F231E1D" w:rsidR="001743BB" w:rsidRPr="00831176" w:rsidRDefault="001743BB" w:rsidP="001743BB">
+    <w:p w:rsidRPr="00D40BBA" w:rsidR="00003942" w:rsidP="005E14C4" w:rsidRDefault="00003942" w14:paraId="2AC2A398" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D40BBA" w:rsidR="00003942" w:rsidP="00636EDF" w:rsidRDefault="00003942" w14:paraId="080AC0D5" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00875590" w:rsidR="00875590" w:rsidP="00636EDF" w:rsidRDefault="00875590" w14:paraId="49BC887A" w14:textId="5B1FF18C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00875590" w:rsidP="00636EDF" w:rsidRDefault="00875590" w14:paraId="1F9592D2" w14:textId="1C002998"/>
+    <w:p w:rsidR="00875590" w:rsidP="00636EDF" w:rsidRDefault="00875590" w14:paraId="4D48719A" w14:textId="6F3B026D"/>
+    <w:p w:rsidRPr="00831176" w:rsidR="001743BB" w:rsidP="001743BB" w:rsidRDefault="001743BB" w14:paraId="288F9688" w14:textId="2F231E1D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>If different, i</w:t>
       </w:r>
       <w:r w:rsidRPr="00831176">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ndicate the name that will be used for the office or main bank. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Also, l</w:t>
       </w:r>
       <w:r w:rsidRPr="00831176">
@@ -1929,393 +1943,393 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00831176">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">If another institution uses the same or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00831176">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>similar name, indicate what steps you have taken to reduce the bank’s exposure to a trademark dispute over the name.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="668CDE88" w14:textId="4541E956" w:rsidR="001743BB" w:rsidRDefault="001743BB" w:rsidP="00636EDF"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="542F09E8" w14:textId="3F2EB1BE" w:rsidR="00003942" w:rsidRPr="00372739" w:rsidRDefault="00003942" w:rsidP="007E370E">
+    <w:p w:rsidR="001743BB" w:rsidP="00636EDF" w:rsidRDefault="001743BB" w14:paraId="668CDE88" w14:textId="4541E956"/>
+    <w:p w:rsidR="001743BB" w:rsidP="00636EDF" w:rsidRDefault="001743BB" w14:paraId="0CA17198" w14:textId="77777777"/>
+    <w:p w:rsidR="00875590" w:rsidP="00636EDF" w:rsidRDefault="00875590" w14:paraId="06541E36" w14:textId="6417BB6E"/>
+    <w:p w:rsidR="00875590" w:rsidP="00636EDF" w:rsidRDefault="00875590" w14:paraId="7D7E658A" w14:textId="2619B0F8"/>
+    <w:p w:rsidRPr="00636EDF" w:rsidR="00806923" w:rsidP="00636EDF" w:rsidRDefault="00806923" w14:paraId="42A6DF7A" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00372739" w:rsidR="00003942" w:rsidP="007E370E" w:rsidRDefault="00003942" w14:paraId="542F09E8" w14:textId="3F2EB1BE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00372739">
         <w:t>Capital Structure</w:t>
       </w:r>
-      <w:r w:rsidR="006A19DE" w:rsidRPr="00372739">
+      <w:r w:rsidRPr="00372739" w:rsidR="006A19DE">
         <w:t xml:space="preserve"> and Earnings Prospects</w:t>
       </w:r>
       <w:r w:rsidRPr="00372739">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DBF0F51" w14:textId="34AC6C25" w:rsidR="00D404EA" w:rsidRPr="00903B8E" w:rsidRDefault="00D404EA" w:rsidP="00D404EA">
+    <w:p w:rsidRPr="00903B8E" w:rsidR="00D404EA" w:rsidP="00D404EA" w:rsidRDefault="00D404EA" w14:paraId="6DBF0F51" w14:textId="34AC6C25">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00903B8E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide details </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00903B8E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>if</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00903B8E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> the capital structure of the bank will be increased prior to the </w:t>
       </w:r>
       <w:r w:rsidR="00BD0884">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>relocation</w:t>
       </w:r>
       <w:r w:rsidRPr="00903B8E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1491FE13" w14:textId="77777777" w:rsidR="00D404EA" w:rsidRPr="00903B8E" w:rsidRDefault="00D404EA" w:rsidP="00D404EA">
+    <w:p w:rsidRPr="00903B8E" w:rsidR="00D404EA" w:rsidP="00D404EA" w:rsidRDefault="00D404EA" w14:paraId="1491FE13" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FCCD719" w14:textId="77777777" w:rsidR="00D404EA" w:rsidRPr="00903B8E" w:rsidRDefault="00D404EA" w:rsidP="00D404EA">
+    <w:p w:rsidRPr="00903B8E" w:rsidR="00D404EA" w:rsidP="00D404EA" w:rsidRDefault="00D404EA" w14:paraId="3FCCD719" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3064BCC4" w14:textId="77777777" w:rsidR="00D404EA" w:rsidRPr="00903B8E" w:rsidRDefault="00D404EA" w:rsidP="00D404EA">
+    <w:p w:rsidRPr="00903B8E" w:rsidR="00D404EA" w:rsidP="00D404EA" w:rsidRDefault="00D404EA" w14:paraId="3064BCC4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23AA6726" w14:textId="60850A04" w:rsidR="00D404EA" w:rsidRDefault="00D404EA" w:rsidP="00D404EA">
+    <w:p w:rsidR="00D404EA" w:rsidP="00D404EA" w:rsidRDefault="00D404EA" w14:paraId="23AA6726" w14:textId="60850A04">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6ADE13CB" w14:textId="77777777" w:rsidR="005E2788" w:rsidRPr="00903B8E" w:rsidRDefault="005E2788" w:rsidP="00D404EA">
+    <w:p w:rsidRPr="00903B8E" w:rsidR="005E2788" w:rsidP="00D404EA" w:rsidRDefault="005E2788" w14:paraId="6ADE13CB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55661723" w14:textId="77777777" w:rsidR="00D404EA" w:rsidRPr="00903B8E" w:rsidRDefault="00D404EA" w:rsidP="00D404EA">
+    <w:p w:rsidRPr="00903B8E" w:rsidR="00D404EA" w:rsidP="00D404EA" w:rsidRDefault="00D404EA" w14:paraId="55661723" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00903B8E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Describe what contingencies are in place for additional capital should growth exceed expectations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48926BE9" w14:textId="77777777" w:rsidR="00D404EA" w:rsidRPr="00903B8E" w:rsidRDefault="00D404EA" w:rsidP="00D404EA">
+    <w:p w:rsidRPr="00903B8E" w:rsidR="00D404EA" w:rsidP="00D404EA" w:rsidRDefault="00D404EA" w14:paraId="48926BE9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2024D48F" w14:textId="138DFEA2" w:rsidR="00042499" w:rsidRDefault="00042499" w:rsidP="005E14C4"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="3B300EE2" w14:textId="213E7A2C" w:rsidR="00342130" w:rsidRDefault="00342130" w:rsidP="00B85A38">
+    <w:p w:rsidR="00042499" w:rsidP="005E14C4" w:rsidRDefault="00042499" w14:paraId="2024D48F" w14:textId="138DFEA2"/>
+    <w:p w:rsidR="00D40BBA" w:rsidP="005E14C4" w:rsidRDefault="00D40BBA" w14:paraId="496E3756" w14:textId="244DB7B5"/>
+    <w:p w:rsidR="00A93243" w:rsidP="005E14C4" w:rsidRDefault="00A93243" w14:paraId="34AD7DD6" w14:textId="77777777"/>
+    <w:p w:rsidR="00F20718" w:rsidP="005E14C4" w:rsidRDefault="00F20718" w14:paraId="25B242C8" w14:textId="681015DC"/>
+    <w:p w:rsidR="00342130" w:rsidP="00B85A38" w:rsidRDefault="00342130" w14:paraId="3B300EE2" w14:textId="213E7A2C">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3444FF0B" w14:textId="42B067FD" w:rsidR="00522D98" w:rsidRPr="00372739" w:rsidRDefault="00804586" w:rsidP="00D45235">
+    <w:p w:rsidRPr="00372739" w:rsidR="00522D98" w:rsidP="00D45235" w:rsidRDefault="00804586" w14:paraId="3444FF0B" w14:textId="42B067FD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="001609A7" w:rsidRPr="00372739">
+      <w:r w:rsidRPr="00372739" w:rsidR="001609A7">
         <w:lastRenderedPageBreak/>
         <w:t>ACKNOWLEDGEMENT</w:t>
       </w:r>
-      <w:r w:rsidR="0082070C" w:rsidRPr="00372739">
+      <w:r w:rsidRPr="00372739" w:rsidR="0082070C">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23DFB55B" w14:textId="17477C83" w:rsidR="00042499" w:rsidRPr="00D40BBA" w:rsidRDefault="00042499" w:rsidP="00B85A38">
+    <w:p w:rsidRPr="00D40BBA" w:rsidR="00042499" w:rsidP="00B85A38" w:rsidRDefault="00042499" w14:paraId="23DFB55B" w14:textId="17477C83">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D40BBA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The applicant hereby acknowledges that </w:t>
       </w:r>
       <w:r w:rsidR="00DA4ACD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>he/she</w:t>
       </w:r>
       <w:r w:rsidRPr="00D40BBA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> has read the explanation about public disclosure of information contained in the application instructions and that </w:t>
       </w:r>
       <w:r w:rsidR="00787753">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>he/she</w:t>
       </w:r>
       <w:r w:rsidRPr="00D40BBA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> understands that the information submitted with the application will be treated as public information unless the applicant has requested confidential treatment of material in the application and submitted a “public” copy of the application from which the confidential information has been excised.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="583D16EF" w14:textId="03C032C2" w:rsidR="00042499" w:rsidRPr="00D40BBA" w:rsidRDefault="00042499" w:rsidP="005E14C4">
-[...6 lines deleted...]
-    <w:p w14:paraId="68EAEDB0" w14:textId="77777777" w:rsidR="00A503D4" w:rsidRPr="00D40BBA" w:rsidRDefault="00A503D4" w:rsidP="00A503D4">
+    <w:p w:rsidRPr="00D40BBA" w:rsidR="00042499" w:rsidP="005E14C4" w:rsidRDefault="00042499" w14:paraId="583D16EF" w14:textId="03C032C2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D40BBA" w:rsidR="00A503D4" w:rsidP="00A503D4" w:rsidRDefault="00A503D4" w14:paraId="68EAEDB0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D40BBA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The undersigned hereby certify that the statements contained in this application are true to their best knowledge and belief.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F67F6C4" w14:textId="5272C98B" w:rsidR="00A503D4" w:rsidRDefault="00A503D4" w:rsidP="005E14C4"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="68264104" w14:textId="23395ED6" w:rsidR="001609A7" w:rsidRDefault="001609A7" w:rsidP="005E14C4"/>
+    <w:p w:rsidR="00A503D4" w:rsidP="005E14C4" w:rsidRDefault="00A503D4" w14:paraId="7F67F6C4" w14:textId="5272C98B"/>
+    <w:p w:rsidR="00A503D4" w:rsidP="005E14C4" w:rsidRDefault="00A503D4" w14:paraId="18AABB94" w14:textId="77777777"/>
+    <w:p w:rsidR="001609A7" w:rsidP="005E14C4" w:rsidRDefault="001609A7" w14:paraId="68264104" w14:textId="23395ED6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5508"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001609A7" w:rsidRPr="001609A7" w14:paraId="4E6C2936" w14:textId="77777777" w:rsidTr="00A25B27">
+      <w:tr w:rsidRPr="001609A7" w:rsidR="001609A7" w:rsidTr="00A25B27" w14:paraId="4E6C2936" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40245F63" w14:textId="33F4EB93" w:rsidR="001609A7" w:rsidRPr="001609A7" w:rsidRDefault="001609A7" w:rsidP="001609A7">
+          <w:p w:rsidRPr="001609A7" w:rsidR="001609A7" w:rsidP="001609A7" w:rsidRDefault="001609A7" w14:paraId="40245F63" w14:textId="33F4EB93">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001609A7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
             <w:r w:rsidR="004E33D8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> and Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001609A7" w:rsidRPr="001609A7" w14:paraId="14C7949D" w14:textId="77777777" w:rsidTr="00DF3E3C">
+      <w:tr w:rsidRPr="001609A7" w:rsidR="001609A7" w:rsidTr="00DF3E3C" w14:paraId="14C7949D" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2675EB10" w14:textId="77777777" w:rsidR="001609A7" w:rsidRPr="001609A7" w:rsidRDefault="001609A7" w:rsidP="001609A7">
+          <w:p w:rsidRPr="001609A7" w:rsidR="001609A7" w:rsidP="001609A7" w:rsidRDefault="001609A7" w14:paraId="2675EB10" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001609A7" w:rsidRPr="001609A7" w14:paraId="6F6EFBA5" w14:textId="77777777" w:rsidTr="00A25B27">
+      <w:tr w:rsidRPr="001609A7" w:rsidR="001609A7" w:rsidTr="00A25B27" w14:paraId="6F6EFBA5" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="479D0FAB" w14:textId="77777777" w:rsidR="001609A7" w:rsidRPr="001609A7" w:rsidRDefault="001609A7" w:rsidP="001609A7">
+          <w:p w:rsidRPr="001609A7" w:rsidR="001609A7" w:rsidP="001609A7" w:rsidRDefault="001609A7" w14:paraId="479D0FAB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001609A7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="75BBC93F" w14:textId="77777777" w:rsidR="001609A7" w:rsidRPr="00636EDF" w:rsidRDefault="001609A7" w:rsidP="005E14C4">
-[...13 lines deleted...]
-    <w:p w14:paraId="7B21832A" w14:textId="34975F9C" w:rsidR="00FD373B" w:rsidRPr="00372739" w:rsidRDefault="00386BEA" w:rsidP="00D45235">
+    <w:p w:rsidRPr="00636EDF" w:rsidR="001609A7" w:rsidP="005E14C4" w:rsidRDefault="001609A7" w14:paraId="75BBC93F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00636EDF" w:rsidR="00003942" w:rsidP="005E14C4" w:rsidRDefault="00003942" w14:paraId="3AA5B57A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00372739" w:rsidR="00FD373B" w:rsidP="00D45235" w:rsidRDefault="00386BEA" w14:paraId="7B21832A" w14:textId="34975F9C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00D21033" w:rsidRPr="00372739">
+      <w:r w:rsidRPr="00372739" w:rsidR="00D21033">
         <w:lastRenderedPageBreak/>
         <w:t>CERTIFICATE OF APPLICANT BANK</w:t>
       </w:r>
-      <w:r w:rsidR="0082070C" w:rsidRPr="00372739">
+      <w:r w:rsidRPr="00372739" w:rsidR="0082070C">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68DF4A6A" w14:textId="1417DD83" w:rsidR="00D21033" w:rsidRPr="00831176" w:rsidRDefault="00D21033" w:rsidP="00D21033">
+    <w:p w:rsidRPr="00831176" w:rsidR="00D21033" w:rsidP="00D21033" w:rsidRDefault="00D21033" w14:paraId="68DF4A6A" w14:textId="1417DD83">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00831176">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">This is to certify that the board of directors of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00831176">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">applicant bank adopted a resolution at a meeting held on </w:t>
       </w:r>
       <w:r w:rsidRPr="00F1116F">
@@ -2328,61 +2342,61 @@
         </w:rPr>
         <w:t>(date)</w:t>
       </w:r>
       <w:r w:rsidR="009577DA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00831176">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> to relocate the ban</w:t>
       </w:r>
       <w:r w:rsidR="00743458">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">k office now located at </w:t>
       </w:r>
-      <w:r w:rsidR="00743458" w:rsidRPr="0075121A">
+      <w:r w:rsidRPr="0075121A" w:rsidR="00743458">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(current</w:t>
       </w:r>
-      <w:r w:rsidR="00A8536F" w:rsidRPr="0075121A">
+      <w:r w:rsidRPr="0075121A" w:rsidR="00A8536F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> office location address)</w:t>
       </w:r>
       <w:r w:rsidRPr="0075121A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00831176">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
@@ -2451,342 +2465,414 @@
       <w:r w:rsidR="009577DA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
       <w:r w:rsidRPr="00831176">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> application be filed with the Superintendent </w:t>
       </w:r>
       <w:r w:rsidR="00E9221F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">of Banking </w:t>
       </w:r>
       <w:r w:rsidRPr="00831176">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>for approval to effect the relocation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5936B606" w14:textId="77777777" w:rsidR="00D21033" w:rsidRPr="00831176" w:rsidRDefault="00D21033" w:rsidP="00D21033">
-[...13 lines deleted...]
-    <w:p w14:paraId="34F04B34" w14:textId="77777777" w:rsidR="00D21033" w:rsidRPr="00831176" w:rsidRDefault="00D21033" w:rsidP="00D21033">
+    <w:p w:rsidRPr="00831176" w:rsidR="00D21033" w:rsidP="00D21033" w:rsidRDefault="00D21033" w14:paraId="5936B606" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00831176" w:rsidR="00D21033" w:rsidP="00D21033" w:rsidRDefault="00D21033" w14:paraId="22F1E524" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00831176" w:rsidR="00D21033" w:rsidP="00D21033" w:rsidRDefault="00D21033" w14:paraId="34F04B34" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5508"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D21033" w:rsidRPr="0021373B" w14:paraId="6DCB3CF5" w14:textId="77777777" w:rsidTr="00A25B27">
+      <w:tr w:rsidRPr="0021373B" w:rsidR="00D21033" w:rsidTr="00A25B27" w14:paraId="6DCB3CF5" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0181DB6B" w14:textId="77777777" w:rsidR="00D21033" w:rsidRPr="00831176" w:rsidRDefault="00D21033" w:rsidP="00781B2B">
+          <w:p w:rsidRPr="00831176" w:rsidR="00D21033" w:rsidP="00781B2B" w:rsidRDefault="00D21033" w14:paraId="0181DB6B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831176">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Applicant Bank</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D21033" w:rsidRPr="0021373B" w14:paraId="60AB0B48" w14:textId="77777777" w:rsidTr="00781B2B">
+      <w:tr w:rsidRPr="0021373B" w:rsidR="00D21033" w:rsidTr="00781B2B" w14:paraId="60AB0B48" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="28EE7FD6" w14:textId="77777777" w:rsidR="00D21033" w:rsidRPr="00831176" w:rsidRDefault="00D21033" w:rsidP="00781B2B">
+          <w:p w:rsidRPr="00831176" w:rsidR="00D21033" w:rsidP="00781B2B" w:rsidRDefault="00D21033" w14:paraId="28EE7FD6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D21033" w:rsidRPr="0021373B" w14:paraId="5BF7CDAC" w14:textId="77777777" w:rsidTr="00A25B27">
+      <w:tr w:rsidRPr="0021373B" w:rsidR="00D21033" w:rsidTr="00A25B27" w14:paraId="5BF7CDAC" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1CDCC17E" w14:textId="77777777" w:rsidR="00D21033" w:rsidRPr="00831176" w:rsidRDefault="00D21033" w:rsidP="00781B2B">
+          <w:p w:rsidRPr="00831176" w:rsidR="00D21033" w:rsidP="00781B2B" w:rsidRDefault="00D21033" w14:paraId="1CDCC17E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831176">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Signature and Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D21033" w:rsidRPr="0021373B" w14:paraId="5054251B" w14:textId="77777777" w:rsidTr="00781B2B">
+      <w:tr w:rsidRPr="0021373B" w:rsidR="00D21033" w:rsidTr="00781B2B" w14:paraId="5054251B" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C9A2397" w14:textId="77777777" w:rsidR="00D21033" w:rsidRPr="00831176" w:rsidRDefault="00D21033" w:rsidP="00781B2B">
+          <w:p w:rsidRPr="00831176" w:rsidR="00D21033" w:rsidP="00781B2B" w:rsidRDefault="00D21033" w14:paraId="4C9A2397" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D21033" w:rsidRPr="0021373B" w14:paraId="40387E00" w14:textId="77777777" w:rsidTr="00A25B27">
+      <w:tr w:rsidRPr="0021373B" w:rsidR="00D21033" w:rsidTr="00A25B27" w14:paraId="40387E00" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47206110" w14:textId="77777777" w:rsidR="00D21033" w:rsidRPr="00831176" w:rsidRDefault="00D21033" w:rsidP="00781B2B">
+          <w:p w:rsidRPr="00831176" w:rsidR="00D21033" w:rsidP="00781B2B" w:rsidRDefault="00D21033" w14:paraId="47206110" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831176">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2A2E2244" w14:textId="77777777" w:rsidR="00D21033" w:rsidRPr="00542ECD" w:rsidRDefault="00D21033" w:rsidP="00542ECD">
-[...6 lines deleted...]
-    <w:sectPr w:rsidR="00D21033" w:rsidRPr="00542ECD" w:rsidSect="00372739">
+    <w:p w:rsidRPr="00542ECD" w:rsidR="00D21033" w:rsidP="00542ECD" w:rsidRDefault="00D21033" w14:paraId="2A2E2244" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00542ECD" w:rsidR="00D21033" w:rsidSect="00372739">
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
-      <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
+      <w:headerReference w:type="default" r:id="R4d1f06b5a2754207"/>
+      <w:footerReference w:type="default" r:id="R2728055f881d4194"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="790DE690" w14:textId="77777777" w:rsidR="00BB675D" w:rsidRDefault="00BB675D">
+    <w:p w:rsidR="00BB675D" w:rsidRDefault="00BB675D" w14:paraId="790DE690" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="01B07015" w14:textId="77777777" w:rsidR="00BB675D" w:rsidRDefault="00BB675D">
+    <w:p w:rsidR="00BB675D" w:rsidRDefault="00BB675D" w14:paraId="01B07015" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7A28D2D3" w14:textId="4EFAD272" w:rsidR="0037528E" w:rsidRPr="006610CC" w:rsidRDefault="0037528E">
+  <w:p w:rsidRPr="006610CC" w:rsidR="0037528E" w:rsidRDefault="0037528E" w14:paraId="7A28D2D3" w14:textId="00B6088F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="006610CC">
+    <w:r w:rsidRPr="32347E58" w:rsidR="32347E58">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve">Effective </w:t>
     </w:r>
-    <w:r w:rsidR="00C07B01">
+    <w:r w:rsidRPr="32347E58" w:rsidR="32347E58">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
-      <w:t>July 2022</w:t>
+      <w:t>October 2026</w:t>
     </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableNormal"/>
+      <w:bidiVisual w:val="0"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="32347E58" w:rsidTr="32347E58" w14:paraId="0C7E838C">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="32347E58" w:rsidP="32347E58" w:rsidRDefault="32347E58" w14:paraId="67E55564" w14:textId="64F2DAAA">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:left="-115"/>
+            <w:jc w:val="left"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="32347E58" w:rsidP="32347E58" w:rsidRDefault="32347E58" w14:paraId="5B3264E1" w14:textId="29A016FF">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="32347E58" w:rsidP="32347E58" w:rsidRDefault="32347E58" w14:paraId="764CB5BE" w14:textId="550EF33F">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="32347E58" w:rsidP="32347E58" w:rsidRDefault="32347E58" w14:paraId="488781AB" w14:textId="0622F9B4">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="211930C5" w14:textId="77777777" w:rsidR="00BB675D" w:rsidRDefault="00BB675D">
+    <w:p w:rsidR="00BB675D" w:rsidRDefault="00BB675D" w14:paraId="211930C5" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26EEB02F" w14:textId="77777777" w:rsidR="00BB675D" w:rsidRDefault="00BB675D">
+    <w:p w:rsidR="00BB675D" w:rsidRDefault="00BB675D" w14:paraId="26EEB02F" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="23476321" w14:textId="53584F8B" w:rsidR="00372739" w:rsidRDefault="00A328DF" w:rsidP="00372739">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00372739" w:rsidP="00372739" w:rsidRDefault="00A328DF" w14:paraId="23476321" w14:textId="53584F8B">
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="dashDotStroked" w:sz="24" w:space="1" w:color="067070"/>
+        <w:bottom w:val="dashDotStroked" w:color="067070" w:sz="24" w:space="1"/>
       </w:pBdr>
       <w:spacing w:after="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4E774AF3" wp14:editId="1F6E4B60">
           <wp:extent cx="4335780" cy="792480"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Picture 1" descr="Iowa Division of Banking logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Picture 1" descr="Iowa Division of Banking logo"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
@@ -2801,68 +2887,139 @@
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="4335780" cy="792480"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="04B2C035" w14:textId="77777777" w:rsidR="00372739" w:rsidRDefault="00372739" w:rsidP="00372739">
+  <w:p w:rsidR="00372739" w:rsidP="00372739" w:rsidRDefault="00372739" w14:paraId="04B2C035" w14:textId="77777777">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="dashDotStroked" w:sz="24" w:space="1" w:color="067070"/>
+        <w:top w:val="dashDotStroked" w:color="067070" w:sz="24" w:space="1"/>
       </w:pBdr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableNormal"/>
+      <w:bidiVisual w:val="0"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="32347E58" w:rsidTr="32347E58" w14:paraId="739F719B">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="32347E58" w:rsidP="32347E58" w:rsidRDefault="32347E58" w14:paraId="1FC8E540" w14:textId="5DD50FF6">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:left="-115"/>
+            <w:jc w:val="left"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="32347E58" w:rsidP="32347E58" w:rsidRDefault="32347E58" w14:paraId="016F8A98" w14:textId="74D67A68">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="32347E58" w:rsidP="32347E58" w:rsidRDefault="32347E58" w14:paraId="0F4E411E" w14:textId="277B1357">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="32347E58" w:rsidP="32347E58" w:rsidRDefault="32347E58" w14:paraId="6C3B43BB" w14:textId="27C25D2E">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:bidi w:val="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3112,176 +3269,178 @@
     <w:rsid w:val="00E80B5C"/>
     <w:rsid w:val="00E85286"/>
     <w:rsid w:val="00E9221F"/>
     <w:rsid w:val="00EA03F8"/>
     <w:rsid w:val="00EB15C9"/>
     <w:rsid w:val="00EC182C"/>
     <w:rsid w:val="00ED1306"/>
     <w:rsid w:val="00EE00B6"/>
     <w:rsid w:val="00EF70E3"/>
     <w:rsid w:val="00F0242B"/>
     <w:rsid w:val="00F03E5D"/>
     <w:rsid w:val="00F06C1B"/>
     <w:rsid w:val="00F20718"/>
     <w:rsid w:val="00F247E5"/>
     <w:rsid w:val="00F26660"/>
     <w:rsid w:val="00F55EB6"/>
     <w:rsid w:val="00F6226D"/>
     <w:rsid w:val="00F82016"/>
     <w:rsid w:val="00F82E3A"/>
     <w:rsid w:val="00F87407"/>
     <w:rsid w:val="00F96750"/>
     <w:rsid w:val="00F96F01"/>
     <w:rsid w:val="00F97DC5"/>
     <w:rsid w:val="00FD373B"/>
     <w:rsid w:val="00FD6583"/>
+    <w:rsid w:val="32347E58"/>
+    <w:rsid w:val="5158BDA2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="16A244D1"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F0312368-8B6D-4CAA-9938-56EF0B7E75E1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:uiPriority="99" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:uiPriority="99" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3324,52 +3483,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -3430,57 +3589,57 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0067595F"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00A328DF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
@@ -3640,72 +3799,72 @@
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BE0595"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00BE0595"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
@@ -3746,244 +3905,244 @@
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007D0A4E"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+  <w:style w:type="paragraph" w:styleId="TableParagraph" w:customStyle="1">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00BE0595"/>
     <w:pPr>
       <w:spacing w:line="252" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00A328DF"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="0067595F"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="0067595F"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="03637B"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00BE0595"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
     <w:name w:val="Heading 5 Char"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00BE0595"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
     <w:name w:val="Heading 6 Char"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00BE0595"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:color w:val="1F3763"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
     <w:name w:val="Heading 7 Char"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00BE0595"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="1F3763"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
     <w:name w:val="Heading 8 Char"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00BE0595"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:color w:val="272727"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
     <w:name w:val="Heading 9 Char"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00BE0595"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BE0595"/>
     <w:pPr>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="44546A"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00BE0595"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00BE0595"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
       <w:color w:val="5A5A5A"/>
       <w:spacing w:val="15"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
     <w:name w:val="Subtitle Char"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00BE0595"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:color w:val="5A5A5A"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00BE0595"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:uiPriority w:val="20"/>
@@ -4008,95 +4167,95 @@
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00BE0595"/>
     <w:pPr>
       <w:spacing w:before="200" w:after="160"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
     <w:name w:val="Quote Char"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00BE0595"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00BE0595"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="10" w:color="4472C4"/>
-        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="4472C4"/>
+        <w:top w:val="single" w:color="4472C4" w:sz="4" w:space="10"/>
+        <w:bottom w:val="single" w:color="4472C4" w:sz="4" w:space="10"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
     <w:name w:val="Intense Quote Char"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00BE0595"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="00BE0595"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00BE0595"/>
     <w:rPr>
       <w:i/>
@@ -4134,153 +4293,178 @@
     <w:rsid w:val="00BE0595"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BE0595"/>
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalDouble">
+  <w:style w:type="paragraph" w:styleId="NormalDouble" w:customStyle="1">
     <w:name w:val="Normal Double"/>
     <w:basedOn w:val="NoSpacing"/>
     <w:link w:val="NormalDoubleChar"/>
     <w:qFormat/>
     <w:rsid w:val="00BE0595"/>
     <w:pPr>
       <w:spacing w:line="480" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NormalDoubleChar">
+  <w:style w:type="character" w:styleId="NormalDoubleChar" w:customStyle="1">
     <w:name w:val="Normal Double Char"/>
     <w:link w:val="NormalDouble"/>
     <w:rsid w:val="00BE0595"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
+  <w:style w:type="character" w:styleId="NoSpacingChar" w:customStyle="1">
     <w:name w:val="No Spacing Char"/>
     <w:link w:val="NoSpacing"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00BE0595"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:rsid w:val="00D21033"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:rsid w:val="00D21033"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:link w:val="CommentText"/>
     <w:rsid w:val="00D21033"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F6226D"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:rsid w:val="002304A9"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:rsid w:val="002304A9"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
+  </w:style>
+  <w:style xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="table" w:styleId="TableGrid">
+    <w:name xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="Table Grid"/>
+    <w:basedOn xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="TableNormal"/>
+    <w:uiPriority xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="59"/>
+    <w:rsid xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="00FB4123"/>
+    <w:pPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="R4d1f06b5a2754207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="R2728055f881d4194" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -4543,72 +4727,73 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100004116819EEBBA43B071ADEAABD7CDA0" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2cfebbc3e43ec4681aedb2c54be0718a">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="ec68e26f-a2bc-4408-a52a-4bed410c5093" xmlns:ns3="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="10adf789fd5108a72d26f898f537a182" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100004116819EEBBA43B071ADEAABD7CDA0" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a413ad8f8cacf9600904427cd1574e49">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="ec68e26f-a2bc-4408-a52a-4bed410c5093" xmlns:ns3="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b4a772b0b3af535052cf18beee026fbd" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
     <xsd:import namespace="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="10" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="11" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ec68e26f-a2bc-4408-a52a-4bed410c5093" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -4631,50 +4816,55 @@
     <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="18" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="19" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{17bf9f8e-2519-4288-b1f9-3fa10b026a6b}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="fdb1662f-fd37-417e-b6a8-345ff9ff89b9">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -4771,165 +4961,105 @@
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TaxCatchAll xmlns="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ec68e26f-a2bc-4408-a52a-4bed410c5093">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34A64314-766B-49C9-A589-BEFA31FE4140}">
-[...15 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{401FA934-0347-4F12-AF3C-C3A987286EBD}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7F1C7CC-90C2-406F-9742-73927E662615}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <ds:schemaRef ds:uri="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25F2CC0F-3CB1-4484-AAC7-0D7B0142451C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{a9bc8cfd-9b51-41b5-9523-fdea261bf622}" enabled="0" method="" siteId="{a9bc8cfd-9b51-41b5-9523-fdea261bf622}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...53 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>IDOB</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IDOB Relocate a Bank Office - Bank Application</dc:title>
   <dc:subject/>
   <dc:creator>Kathy Johnson</dc:creator>
-  <cp:keywords/>
-[...2 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <keywords/>
+  <lastModifiedBy>Jill Pasbrig</lastModifiedBy>
+  <revision>11</revision>
+  <lastPrinted>2001-05-15T18:42:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100004116819EEBBA43B071ADEAABD7CDA0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>