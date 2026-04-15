--- v0 (2025-10-09)
+++ v1 (2026-04-15)
@@ -7,799 +7,708 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="26569445" w14:textId="3D79D5A7" w:rsidR="00D04064" w:rsidRPr="00372739" w:rsidRDefault="00D04064" w:rsidP="0030590E">
+    <w:p w14:paraId="26569445" w14:textId="3D79D5A7" w:rsidR="00D04064" w:rsidRPr="00A328DF" w:rsidRDefault="00D04064" w:rsidP="00A328DF">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A328DF">
+        <w:t>APPLICATION TO RELOCATE A BANK OFFICE</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF78C5" w:rsidRPr="00A328DF">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E1582EE" w14:textId="5B5CF512" w:rsidR="00D76ECF" w:rsidRPr="00A328DF" w:rsidRDefault="00D04064" w:rsidP="00A328DF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A328DF">
+        <w:t>General Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C3BE469" w14:textId="77777777" w:rsidR="00D76ECF" w:rsidRPr="00853CC6" w:rsidRDefault="00D76ECF" w:rsidP="00D76ECF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853CC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Contact the bank analyst assigned to the institution at (515)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853CC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>281-4014 prior to the submission of the completed application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10B66AA9" w14:textId="77777777" w:rsidR="00D76ECF" w:rsidRPr="00853CC6" w:rsidRDefault="00D76ECF" w:rsidP="00D76ECF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4126990E" w14:textId="48C9345F" w:rsidR="00D76ECF" w:rsidRPr="00853CC6" w:rsidRDefault="00D76ECF" w:rsidP="00D76ECF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853CC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>All sections of the application should be completed.  Indicate if a section is not applicable (N/A).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00CA88C1" w14:textId="77777777" w:rsidR="00D76ECF" w:rsidRPr="00853CC6" w:rsidRDefault="00D76ECF" w:rsidP="00D76ECF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74ECFF58" w14:textId="357D24A0" w:rsidR="00D76ECF" w:rsidRPr="00853CC6" w:rsidRDefault="00D76ECF" w:rsidP="00D76ECF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853CC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>A separate application is to be completed for each proposed bank office</w:t>
+      </w:r>
+      <w:r w:rsidR="005A506B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> relocation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853CC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="430CCBC1" w14:textId="77777777" w:rsidR="00D76ECF" w:rsidRPr="00853CC6" w:rsidRDefault="00D76ECF" w:rsidP="00D76ECF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CF188FF" w14:textId="23404B80" w:rsidR="00D76ECF" w:rsidRPr="00853CC6" w:rsidRDefault="00D76ECF" w:rsidP="00D76ECF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853CC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the bank office is to be </w:t>
+      </w:r>
+      <w:r w:rsidR="00F6226D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>relocated</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853CC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in connection with another application for any other purpose, they will be processed together.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39218F54" w14:textId="77777777" w:rsidR="00D76ECF" w:rsidRPr="00853CC6" w:rsidRDefault="00D76ECF" w:rsidP="00D76ECF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57846A8C" w14:textId="0AC849C4" w:rsidR="00D76ECF" w:rsidRDefault="00D76ECF" w:rsidP="00D76ECF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853CC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The applicant should </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853CC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>contact its primary Federal regulatory authority</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853CC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to determine any Federal requirements for the application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40C28A6B" w14:textId="0244F6C7" w:rsidR="00C4553B" w:rsidRDefault="00C4553B" w:rsidP="00D76ECF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12213D5E" w14:textId="77777777" w:rsidR="003113A5" w:rsidRPr="002F175C" w:rsidRDefault="003113A5" w:rsidP="003113A5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The bank may consult </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F175C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an attorney </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F175C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>draft or review the applicable legal documents</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, if desired</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F175C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E0157D7" w14:textId="77777777" w:rsidR="00D76ECF" w:rsidRPr="00853CC6" w:rsidRDefault="00D76ECF" w:rsidP="00D76ECF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7493CC69" w14:textId="77777777" w:rsidR="00D76ECF" w:rsidRPr="00853CC6" w:rsidRDefault="00D76ECF" w:rsidP="00D76ECF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853CC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>All correspondence will be sent to the contact person listed on the application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6515DB44" w14:textId="77777777" w:rsidR="00D76ECF" w:rsidRDefault="00D76ECF" w:rsidP="00D76ECF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1289BB1D" w14:textId="77777777" w:rsidR="00D76ECF" w:rsidRPr="00372739" w:rsidRDefault="00D76ECF" w:rsidP="00A328DF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00372739">
+        <w:t>Fees and Submission</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48DC013B" w14:textId="5EE0347F" w:rsidR="00D76ECF" w:rsidRPr="00D418A3" w:rsidRDefault="00D76ECF" w:rsidP="00D76ECF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D418A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Submit one executed copy of the completed application</w:t>
+      </w:r>
+      <w:r w:rsidR="00646F32">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an</w:t>
+      </w:r>
+      <w:r w:rsidR="00576AE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00907A01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> app</w:t>
+      </w:r>
+      <w:r w:rsidR="00E85286">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>licable</w:t>
+      </w:r>
+      <w:r w:rsidR="00907A01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> supplement</w:t>
+      </w:r>
+      <w:r w:rsidR="000C2876">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>al documents</w:t>
+      </w:r>
+      <w:r w:rsidR="007170CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D418A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="001644C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hrough the online submission portal on the Iowa Division of Banking website.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D418A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All information, including items deemed confidential, is to be sent </w:t>
+      </w:r>
+      <w:r w:rsidR="008D7F98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D418A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D418A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="03637B"/>
-        </w:rPr>
+        </w:rPr>
+        <w:t>one</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D418A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> file in Microsoft Word or Adobe PDF format.  </w:t>
+      </w:r>
+      <w:r w:rsidR="002D4537">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The file size cannot exceed 25 megabytes.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D418A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Once uploaded, instructions will be provided regarding payment of the $</w:t>
+      </w:r>
+      <w:r w:rsidR="00B937EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D418A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,000 application fee via credit card or e-check.  The application fee will be refunded if the application is not accepted.  After the application is accepted, the fee is not refundable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B280907" w14:textId="77777777" w:rsidR="00D76ECF" w:rsidRDefault="00D76ECF" w:rsidP="00D76ECF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09EF2E28" w14:textId="77777777" w:rsidR="00D76ECF" w:rsidRPr="00372739" w:rsidRDefault="00D76ECF" w:rsidP="00A328DF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00372739">
-        <w:rPr>
+        <w:t>Public Disclosure of Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37CA7B7D" w14:textId="5665FFD6" w:rsidR="006D3940" w:rsidRDefault="00D76ECF" w:rsidP="00D76ECF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853CC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>The Superintendent of Banking (Superintendent) may treat all information submitted with this application as public information unless the applicant properly requests that information be treated as confidential at the time of submitting the application.  The Superintendent’s release of information is governed by Iowa Code Chapters 22 and 524 and</w:t>
+      </w:r>
+      <w:r w:rsidR="000850D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853CC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Iowa Administrative Code</w:t>
+      </w:r>
+      <w:r w:rsidR="00A20E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00686B1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapter </w:t>
+      </w:r>
+      <w:r w:rsidR="000850D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>187-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853CC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>7.  The Superintendent will copy public records as required to comply with the public records laws.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="358B3C04" w14:textId="5012DFBA" w:rsidR="00D76ECF" w:rsidRPr="00853CC6" w:rsidRDefault="006D3940" w:rsidP="00D76ECF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="00D76ECF" w:rsidRPr="00853CC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Any request for confidential treatment of information must be included in a cover letter submitted with the application.  In addition, the applicant must enumerate the specific grounds in Iowa Code Chapter 22 or other applicable law which support</w:t>
+      </w:r>
+      <w:r w:rsidR="001E71B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00D76ECF" w:rsidRPr="00853CC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> treatment of the material as confidential.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="398A486F" w14:textId="7F1DBFB4" w:rsidR="00D76ECF" w:rsidRPr="00853CC6" w:rsidRDefault="00D76ECF" w:rsidP="00D76ECF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0909A225" w14:textId="77777777" w:rsidR="00D76ECF" w:rsidRPr="00853CC6" w:rsidRDefault="00D76ECF" w:rsidP="00D76ECF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853CC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Each page of the application upon which confidential information appears must be conspicuously marked as containing confidential information.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853CC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="03637B"/>
-[...19 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>Applicants may not identify the entire application as confidential.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="519E146C" w14:textId="77777777" w:rsidR="00D76ECF" w:rsidRPr="00853CC6" w:rsidRDefault="00D76ECF" w:rsidP="00D76ECF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="388248CE" w14:textId="77777777" w:rsidR="00D76ECF" w:rsidRPr="00853CC6" w:rsidRDefault="00D76ECF" w:rsidP="00D76ECF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853CC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>If the applicant designates any portion of the application as confidential, the applicant must submit a “public” copy of the application from which the confidential information has been excised.  The public copy must be clearly marked as “Public Copy – Excludes Confidential Information” and will be made available for public inspection and copying in accordance with the Iowa Division of Banking’s fee schedule.  The confidential material must be excised from the public copy in such a way as to allow the public to determine the general nature of the material removed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="792FCAF1" w14:textId="33505421" w:rsidR="00D76ECF" w:rsidRPr="00853CC6" w:rsidRDefault="00D76ECF" w:rsidP="00D76ECF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39898406" w14:textId="77777777" w:rsidR="00D76ECF" w:rsidRPr="00853CC6" w:rsidRDefault="00D76ECF" w:rsidP="00D76ECF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853CC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>The Superintendent will treat the information marked confidential as confidential information if the Superintendent or a court of competent jurisdiction determines the information is entitled to confidential treatment under Iowa Code Chapter 22 or other applicable law.  The Superintendent reserves the right to release information designated as confidential if the Superintendent determines there is no legal basis to withhold the information from public inspection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B9AB969" w14:textId="2BB833A8" w:rsidR="00D76ECF" w:rsidRPr="00853CC6" w:rsidRDefault="00D76ECF" w:rsidP="00D76ECF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29C7EC2E" w14:textId="77777777" w:rsidR="00D76ECF" w:rsidRPr="00853CC6" w:rsidRDefault="00D76ECF" w:rsidP="00D76ECF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853CC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>It is the applicant’s responsibility to identify and properly excise the information it believes to be confidential from the public copy.  The applicant’s failure to request confidential treatment of material or failure to provide a public copy with the confidential information excised will be deemed by the Superintendent as a waiver of any right to confidentiality, which the applicant may have had, and shall relieve the Superintendent from any responsibility if the information is viewed by the public or a competitor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75BC5E13" w14:textId="77777777" w:rsidR="00D76ECF" w:rsidRDefault="00D76ECF" w:rsidP="00D76ECF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5671F60A" w14:textId="77777777" w:rsidR="00D76ECF" w:rsidRPr="00372739" w:rsidRDefault="00D76ECF" w:rsidP="00A328DF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00372739">
-        <w:rPr>
-[...624 lines deleted...]
-        </w:rPr>
         <w:t>Publication</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CF8B047" w14:textId="77777777" w:rsidR="00D76ECF" w:rsidRPr="00853CC6" w:rsidRDefault="00D76ECF" w:rsidP="00D76ECF">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>No publication notices are required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65407BE1" w14:textId="77777777" w:rsidR="00003942" w:rsidRDefault="00003942">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67F80CDF" w14:textId="51181BF7" w:rsidR="00784811" w:rsidRPr="00372739" w:rsidRDefault="00C24F10" w:rsidP="00542ECD">
+    <w:p w14:paraId="67F80CDF" w14:textId="51181BF7" w:rsidR="00784811" w:rsidRPr="00372739" w:rsidRDefault="00C24F10" w:rsidP="00D45235">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:keepNext w:val="0"/>
-[...5 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00003942" w:rsidRPr="00372739">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>APPLICATION TO RELOCATE A BANK OFFICE</w:t>
       </w:r>
       <w:r w:rsidR="00B922C7" w:rsidRPr="00372739">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44D91232" w14:textId="77777777" w:rsidR="00523088" w:rsidRPr="00372739" w:rsidRDefault="00523088" w:rsidP="00523088">
-[...22 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="44D91232" w14:textId="77777777" w:rsidR="00523088" w:rsidRPr="0067595F" w:rsidRDefault="00523088" w:rsidP="0067595F">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0067595F">
         <w:t>Applicant Bank</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1278"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="2340"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="2448"/>
       </w:tblGrid>
       <w:tr w:rsidR="00523088" w:rsidRPr="00523088" w14:paraId="5CEA35B7" w14:textId="77777777" w:rsidTr="00781B2B">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1199,85 +1108,58 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9576" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1C1EDB7E" w14:textId="77777777" w:rsidR="00523088" w:rsidRPr="00523088" w:rsidRDefault="00523088" w:rsidP="00523088">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="6ABE0D12" w14:textId="77777777" w:rsidR="00523088" w:rsidRPr="00523088" w:rsidRDefault="00523088" w:rsidP="00523088">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18084EAC" w14:textId="0546AE5F" w:rsidR="00523088" w:rsidRPr="00372739" w:rsidRDefault="00124444" w:rsidP="00523088">
-[...22 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="18084EAC" w14:textId="0546AE5F" w:rsidR="00523088" w:rsidRPr="00D45235" w:rsidRDefault="00124444" w:rsidP="0067595F">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D45235">
         <w:t>Current Office</w:t>
       </w:r>
-      <w:r w:rsidR="00523088" w:rsidRPr="00372739">
-[...7 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00523088" w:rsidRPr="00D45235">
         <w:t xml:space="preserve"> Location</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1458"/>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="4338"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AC3236" w14:paraId="69280E31" w14:textId="77777777" w:rsidTr="00781B2B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1458" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
@@ -1486,74 +1368,55 @@
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3969D7F3" w14:textId="77777777" w:rsidR="00523088" w:rsidRPr="00523088" w:rsidRDefault="00523088" w:rsidP="00AC3236">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="469F53C1" w14:textId="7A59A9CD" w:rsidR="00523088" w:rsidRPr="00EC182C" w:rsidRDefault="00523088" w:rsidP="00EC182C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60342549" w14:textId="77777777" w:rsidR="00124444" w:rsidRPr="00372739" w:rsidRDefault="00124444" w:rsidP="00124444">
-[...22 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="60342549" w14:textId="77777777" w:rsidR="00124444" w:rsidRPr="00D45235" w:rsidRDefault="00124444" w:rsidP="0067595F">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D45235">
         <w:t>Proposed Location</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1278"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="1260"/>
         <w:gridCol w:w="2448"/>
       </w:tblGrid>
       <w:tr w:rsidR="00124444" w:rsidRPr="00523088" w14:paraId="403E8444" w14:textId="77777777" w:rsidTr="00781B2B">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1817,65 +1680,55 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Proposed opening date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5958" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0E51C409" w14:textId="77777777" w:rsidR="0087190D" w:rsidRDefault="0087190D" w:rsidP="0087190D"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2B32EEE7" w14:textId="77777777" w:rsidR="00003942" w:rsidRDefault="00003942" w:rsidP="005E14C4"/>
     <w:p w14:paraId="61D1F067" w14:textId="77777777" w:rsidR="00003942" w:rsidRDefault="00003942" w:rsidP="005E14C4"/>
-    <w:p w14:paraId="2F7B0745" w14:textId="3964B9F5" w:rsidR="00003942" w:rsidRPr="00372739" w:rsidRDefault="00003942" w:rsidP="005C730D">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="2F7B0745" w14:textId="3964B9F5" w:rsidR="00003942" w:rsidRPr="00372739" w:rsidRDefault="00003942" w:rsidP="0067595F">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00372739">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Facility</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5864C3BF" w14:textId="77777777" w:rsidR="00342130" w:rsidRPr="00B85A38" w:rsidRDefault="00342130" w:rsidP="00342130">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B85A38">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Provide a brief statement as to why the bank office is being relocated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49036987" w14:textId="77777777" w:rsidR="00342130" w:rsidRDefault="00342130" w:rsidP="002A6AC9">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -2081,97 +1934,91 @@
       </w:r>
       <w:r w:rsidRPr="00831176">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">If another institution uses the same or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00831176">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>similar name, indicate what steps you have taken to reduce the bank’s exposure to a trademark dispute over the name.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="668CDE88" w14:textId="4541E956" w:rsidR="001743BB" w:rsidRDefault="001743BB" w:rsidP="00636EDF"/>
     <w:p w14:paraId="0CA17198" w14:textId="77777777" w:rsidR="001743BB" w:rsidRDefault="001743BB" w:rsidP="00636EDF"/>
     <w:p w14:paraId="06541E36" w14:textId="6417BB6E" w:rsidR="00875590" w:rsidRDefault="00875590" w:rsidP="00636EDF"/>
     <w:p w14:paraId="7D7E658A" w14:textId="2619B0F8" w:rsidR="00875590" w:rsidRDefault="00875590" w:rsidP="00636EDF"/>
     <w:p w14:paraId="42A6DF7A" w14:textId="77777777" w:rsidR="00806923" w:rsidRPr="00636EDF" w:rsidRDefault="00806923" w:rsidP="00636EDF"/>
-    <w:p w14:paraId="542F09E8" w14:textId="3F2EB1BE" w:rsidR="00003942" w:rsidRPr="00372739" w:rsidRDefault="00003942" w:rsidP="005C730D">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="542F09E8" w14:textId="3F2EB1BE" w:rsidR="00003942" w:rsidRPr="00372739" w:rsidRDefault="00003942" w:rsidP="007E370E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00372739">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Capital Structure</w:t>
       </w:r>
       <w:r w:rsidR="006A19DE" w:rsidRPr="00372739">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> and Earnings Prospects</w:t>
       </w:r>
       <w:r w:rsidRPr="00372739">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DBF0F51" w14:textId="34AC6C25" w:rsidR="00D404EA" w:rsidRPr="00903B8E" w:rsidRDefault="00D404EA" w:rsidP="00D404EA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00903B8E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Provide details if the capital structure of the bank will be increased prior to the </w:t>
+        <w:t xml:space="preserve">Provide details </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00903B8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>if</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00903B8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the capital structure of the bank will be increased prior to the </w:t>
       </w:r>
       <w:r w:rsidR="00BD0884">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>relocation</w:t>
       </w:r>
       <w:r w:rsidRPr="00903B8E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1491FE13" w14:textId="77777777" w:rsidR="00D404EA" w:rsidRPr="00903B8E" w:rsidRDefault="00D404EA" w:rsidP="00D404EA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FCCD719" w14:textId="77777777" w:rsidR="00D404EA" w:rsidRPr="00903B8E" w:rsidRDefault="00D404EA" w:rsidP="00D404EA">
       <w:pPr>
@@ -2220,83 +2067,62 @@
       <w:r w:rsidRPr="00903B8E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Describe what contingencies are in place for additional capital should growth exceed expectations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48926BE9" w14:textId="77777777" w:rsidR="00D404EA" w:rsidRPr="00903B8E" w:rsidRDefault="00D404EA" w:rsidP="00D404EA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2024D48F" w14:textId="138DFEA2" w:rsidR="00042499" w:rsidRDefault="00042499" w:rsidP="005E14C4"/>
     <w:p w14:paraId="496E3756" w14:textId="244DB7B5" w:rsidR="00D40BBA" w:rsidRDefault="00D40BBA" w:rsidP="005E14C4"/>
     <w:p w14:paraId="34AD7DD6" w14:textId="77777777" w:rsidR="00A93243" w:rsidRDefault="00A93243" w:rsidP="005E14C4"/>
     <w:p w14:paraId="25B242C8" w14:textId="681015DC" w:rsidR="00F20718" w:rsidRDefault="00F20718" w:rsidP="005E14C4"/>
     <w:p w14:paraId="3B300EE2" w14:textId="213E7A2C" w:rsidR="00342130" w:rsidRDefault="00342130" w:rsidP="00B85A38">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3444FF0B" w14:textId="42B067FD" w:rsidR="00522D98" w:rsidRPr="00372739" w:rsidRDefault="00804586" w:rsidP="00542ECD">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="3444FF0B" w14:textId="42B067FD" w:rsidR="00522D98" w:rsidRPr="00372739" w:rsidRDefault="00804586" w:rsidP="00D45235">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="001609A7" w:rsidRPr="00372739">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ACKNOWLEDGEMENT</w:t>
       </w:r>
       <w:r w:rsidR="0082070C" w:rsidRPr="00372739">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="23DFB55B" w14:textId="17477C83" w:rsidR="00042499" w:rsidRPr="00D40BBA" w:rsidRDefault="00042499" w:rsidP="00B85A38">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D40BBA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The applicant hereby acknowledges that </w:t>
       </w:r>
       <w:r w:rsidR="00DA4ACD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>he/she</w:t>
       </w:r>
       <w:r w:rsidRPr="00D40BBA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -2430,84 +2256,62 @@
             <w:r w:rsidRPr="001609A7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="75BBC93F" w14:textId="77777777" w:rsidR="001609A7" w:rsidRPr="00636EDF" w:rsidRDefault="001609A7" w:rsidP="005E14C4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AA5B57A" w14:textId="77777777" w:rsidR="00003942" w:rsidRPr="00636EDF" w:rsidRDefault="00003942" w:rsidP="005E14C4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B21832A" w14:textId="34975F9C" w:rsidR="00FD373B" w:rsidRPr="00372739" w:rsidRDefault="00386BEA" w:rsidP="00542ECD">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="7B21832A" w14:textId="34975F9C" w:rsidR="00FD373B" w:rsidRPr="00372739" w:rsidRDefault="00386BEA" w:rsidP="00D45235">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00D21033" w:rsidRPr="00372739">
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>CERTIFICATE OF APPLICANT BANK</w:t>
       </w:r>
       <w:r w:rsidR="0082070C" w:rsidRPr="00372739">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="68DF4A6A" w14:textId="1417DD83" w:rsidR="00D21033" w:rsidRPr="00831176" w:rsidRDefault="00D21033" w:rsidP="00D21033">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00831176">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">This is to certify that the board of directors of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00831176">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -2644,65 +2448,51 @@
         </w:rPr>
         <w:t xml:space="preserve">and further directed that </w:t>
       </w:r>
       <w:r w:rsidR="009577DA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
       <w:r w:rsidRPr="00831176">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> application be filed with the Superintendent </w:t>
       </w:r>
       <w:r w:rsidR="00E9221F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">of Banking </w:t>
       </w:r>
       <w:r w:rsidRPr="00831176">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">for approval to </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> the relocation.</w:t>
+        <w:t>for approval to effect the relocation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5936B606" w14:textId="77777777" w:rsidR="00D21033" w:rsidRPr="00831176" w:rsidRDefault="00D21033" w:rsidP="00D21033">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22F1E524" w14:textId="77777777" w:rsidR="00D21033" w:rsidRPr="00831176" w:rsidRDefault="00D21033" w:rsidP="00D21033">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34F04B34" w14:textId="77777777" w:rsidR="00D21033" w:rsidRPr="00831176" w:rsidRDefault="00D21033" w:rsidP="00D21033">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
@@ -2851,547 +2641,554 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D21033" w:rsidRPr="00542ECD" w:rsidSect="00372739">
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2AFD55AA" w14:textId="77777777" w:rsidR="000D193B" w:rsidRDefault="000D193B">
+    <w:p w14:paraId="790DE690" w14:textId="77777777" w:rsidR="00BB675D" w:rsidRDefault="00BB675D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5784375F" w14:textId="77777777" w:rsidR="000D193B" w:rsidRDefault="000D193B">
+    <w:p w14:paraId="01B07015" w14:textId="77777777" w:rsidR="00BB675D" w:rsidRDefault="00BB675D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7A28D2D3" w14:textId="4EFAD272" w:rsidR="0037528E" w:rsidRPr="006610CC" w:rsidRDefault="0037528E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006610CC">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve">Effective </w:t>
     </w:r>
     <w:r w:rsidR="00C07B01">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>July 2022</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C0512B5" w14:textId="77777777" w:rsidR="000D193B" w:rsidRDefault="000D193B">
+    <w:p w14:paraId="211930C5" w14:textId="77777777" w:rsidR="00BB675D" w:rsidRDefault="00BB675D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="237414F0" w14:textId="77777777" w:rsidR="000D193B" w:rsidRDefault="000D193B">
+    <w:p w14:paraId="26EEB02F" w14:textId="77777777" w:rsidR="00BB675D" w:rsidRDefault="00BB675D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="23476321" w14:textId="322B9E1C" w:rsidR="00372739" w:rsidRDefault="00372739" w:rsidP="00372739">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="23476321" w14:textId="53584F8B" w:rsidR="00372739" w:rsidRDefault="00A328DF" w:rsidP="00372739">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="dashDotStroked" w:sz="24" w:space="1" w:color="067070"/>
       </w:pBdr>
       <w:spacing w:after="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:r w:rsidRPr="009C0A21">
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="4E774AF3">
-[...22 lines deleted...]
-      </w:pict>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4E774AF3" wp14:editId="1F6E4B60">
+          <wp:extent cx="4335780" cy="792480"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="1" name="Picture 1" descr="Iowa Division of Banking logo"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1" name="Picture 1" descr="Iowa Division of Banking logo"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="4335780" cy="792480"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="04B2C035" w14:textId="77777777" w:rsidR="00372739" w:rsidRDefault="00372739" w:rsidP="00372739">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="dashDotStroked" w:sz="24" w:space="1" w:color="067070"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:val="bestFit" w:percent="219"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:doNotTrackMoves/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14338"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:wpJustification/>
-[...1 lines deleted...]
-    <w:subFontBySize/>
     <w:suppressBottomSpacing/>
-    <w:truncateFontHeightsLikeWP6/>
-[...5 lines deleted...]
-    <w:forgetLastTabAlignment/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
-    <w:layoutRawTableWidth/>
-[...25 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000F35C1"/>
     <w:rsid w:val="00003942"/>
     <w:rsid w:val="00025195"/>
     <w:rsid w:val="00031E69"/>
     <w:rsid w:val="000335F5"/>
     <w:rsid w:val="00042499"/>
     <w:rsid w:val="00061A52"/>
     <w:rsid w:val="000850D9"/>
     <w:rsid w:val="000C2876"/>
     <w:rsid w:val="000D193B"/>
     <w:rsid w:val="000E12F8"/>
     <w:rsid w:val="000F35C1"/>
     <w:rsid w:val="000F3B6C"/>
     <w:rsid w:val="00124444"/>
     <w:rsid w:val="001427CE"/>
+    <w:rsid w:val="00143FF9"/>
     <w:rsid w:val="00153A83"/>
     <w:rsid w:val="001609A7"/>
     <w:rsid w:val="001644C0"/>
     <w:rsid w:val="00173B2E"/>
     <w:rsid w:val="001741AB"/>
     <w:rsid w:val="001743BB"/>
+    <w:rsid w:val="00193342"/>
     <w:rsid w:val="001B159C"/>
     <w:rsid w:val="001B1F80"/>
     <w:rsid w:val="001C6129"/>
     <w:rsid w:val="001E71B5"/>
     <w:rsid w:val="002304A9"/>
     <w:rsid w:val="00231BEE"/>
     <w:rsid w:val="00231EBC"/>
     <w:rsid w:val="002334CE"/>
     <w:rsid w:val="0025047F"/>
     <w:rsid w:val="0025394D"/>
     <w:rsid w:val="00254215"/>
     <w:rsid w:val="00283317"/>
     <w:rsid w:val="00284FBD"/>
     <w:rsid w:val="002A32C1"/>
     <w:rsid w:val="002A4304"/>
     <w:rsid w:val="002A5BCD"/>
     <w:rsid w:val="002A6AC9"/>
     <w:rsid w:val="002B3425"/>
     <w:rsid w:val="002B58FF"/>
     <w:rsid w:val="002B740E"/>
     <w:rsid w:val="002C1622"/>
     <w:rsid w:val="002C4EE8"/>
     <w:rsid w:val="002D4537"/>
     <w:rsid w:val="0030590E"/>
     <w:rsid w:val="003113A5"/>
     <w:rsid w:val="00315B32"/>
     <w:rsid w:val="00335D29"/>
     <w:rsid w:val="00342130"/>
     <w:rsid w:val="00372739"/>
     <w:rsid w:val="00372972"/>
     <w:rsid w:val="0037528E"/>
     <w:rsid w:val="00376A37"/>
     <w:rsid w:val="00386BEA"/>
     <w:rsid w:val="003A1153"/>
     <w:rsid w:val="003B36BB"/>
     <w:rsid w:val="003B588E"/>
     <w:rsid w:val="003C038F"/>
     <w:rsid w:val="003D4C93"/>
     <w:rsid w:val="00405E4F"/>
     <w:rsid w:val="00416B6B"/>
     <w:rsid w:val="00452992"/>
     <w:rsid w:val="00455A3B"/>
     <w:rsid w:val="00492E60"/>
     <w:rsid w:val="0049576E"/>
     <w:rsid w:val="004A339F"/>
+    <w:rsid w:val="004A49B9"/>
     <w:rsid w:val="004A7B36"/>
+    <w:rsid w:val="004C3830"/>
     <w:rsid w:val="004E33D8"/>
     <w:rsid w:val="004E5CE2"/>
     <w:rsid w:val="00505DBD"/>
     <w:rsid w:val="00522D98"/>
     <w:rsid w:val="00523088"/>
     <w:rsid w:val="005244D8"/>
     <w:rsid w:val="00542ECD"/>
     <w:rsid w:val="00551ECB"/>
     <w:rsid w:val="00552399"/>
     <w:rsid w:val="00562AFE"/>
     <w:rsid w:val="00576144"/>
     <w:rsid w:val="00576AE5"/>
     <w:rsid w:val="005A506B"/>
     <w:rsid w:val="005A72D7"/>
     <w:rsid w:val="005C5254"/>
     <w:rsid w:val="005C730D"/>
     <w:rsid w:val="005D7A13"/>
     <w:rsid w:val="005E14C4"/>
     <w:rsid w:val="005E2788"/>
     <w:rsid w:val="005F38A3"/>
     <w:rsid w:val="00607E5F"/>
     <w:rsid w:val="006222E5"/>
     <w:rsid w:val="00622612"/>
     <w:rsid w:val="00632004"/>
     <w:rsid w:val="00636A6C"/>
     <w:rsid w:val="00636EDF"/>
     <w:rsid w:val="006443A4"/>
     <w:rsid w:val="00646F32"/>
     <w:rsid w:val="00650746"/>
     <w:rsid w:val="006610CC"/>
     <w:rsid w:val="006651B8"/>
     <w:rsid w:val="006674A7"/>
+    <w:rsid w:val="0067595F"/>
     <w:rsid w:val="00680C5B"/>
     <w:rsid w:val="00686B1E"/>
+    <w:rsid w:val="00696276"/>
     <w:rsid w:val="00697E80"/>
     <w:rsid w:val="006A19DE"/>
     <w:rsid w:val="006B7D79"/>
     <w:rsid w:val="006C35A4"/>
     <w:rsid w:val="006D3940"/>
     <w:rsid w:val="006D635A"/>
     <w:rsid w:val="006E2039"/>
     <w:rsid w:val="006F19E8"/>
     <w:rsid w:val="00701C18"/>
     <w:rsid w:val="00702AA6"/>
     <w:rsid w:val="007127FF"/>
     <w:rsid w:val="007170CE"/>
     <w:rsid w:val="0071773E"/>
     <w:rsid w:val="00730193"/>
     <w:rsid w:val="0073335A"/>
     <w:rsid w:val="00743458"/>
     <w:rsid w:val="00747A23"/>
     <w:rsid w:val="0075121A"/>
     <w:rsid w:val="0075252E"/>
     <w:rsid w:val="00770CF0"/>
     <w:rsid w:val="00773EA9"/>
     <w:rsid w:val="00780900"/>
     <w:rsid w:val="00784811"/>
     <w:rsid w:val="00787753"/>
     <w:rsid w:val="0079458C"/>
     <w:rsid w:val="007973F7"/>
     <w:rsid w:val="0079756D"/>
     <w:rsid w:val="007C5600"/>
     <w:rsid w:val="007D0A4E"/>
+    <w:rsid w:val="007E370E"/>
     <w:rsid w:val="007F29E6"/>
     <w:rsid w:val="007F75B4"/>
     <w:rsid w:val="00804586"/>
     <w:rsid w:val="00806923"/>
     <w:rsid w:val="00807846"/>
+    <w:rsid w:val="00807FD0"/>
     <w:rsid w:val="008159C3"/>
     <w:rsid w:val="0082070C"/>
     <w:rsid w:val="00871788"/>
     <w:rsid w:val="0087190D"/>
     <w:rsid w:val="00875590"/>
     <w:rsid w:val="0088021C"/>
     <w:rsid w:val="00882FF8"/>
     <w:rsid w:val="008839D1"/>
     <w:rsid w:val="0089437E"/>
     <w:rsid w:val="008D3B18"/>
     <w:rsid w:val="008D7F98"/>
     <w:rsid w:val="008E4EF5"/>
     <w:rsid w:val="008E58FD"/>
     <w:rsid w:val="00907A01"/>
     <w:rsid w:val="0091783F"/>
     <w:rsid w:val="00940486"/>
     <w:rsid w:val="00941B1D"/>
     <w:rsid w:val="0094521A"/>
     <w:rsid w:val="009577DA"/>
     <w:rsid w:val="00957CA7"/>
     <w:rsid w:val="009C7D34"/>
     <w:rsid w:val="00A20E07"/>
     <w:rsid w:val="00A25B27"/>
     <w:rsid w:val="00A262EC"/>
+    <w:rsid w:val="00A328DF"/>
     <w:rsid w:val="00A357E0"/>
     <w:rsid w:val="00A4288F"/>
     <w:rsid w:val="00A503D4"/>
+    <w:rsid w:val="00A707B4"/>
     <w:rsid w:val="00A8536F"/>
     <w:rsid w:val="00A93243"/>
     <w:rsid w:val="00A939F7"/>
     <w:rsid w:val="00A97C92"/>
     <w:rsid w:val="00AC3236"/>
     <w:rsid w:val="00AF78C5"/>
     <w:rsid w:val="00B317EB"/>
     <w:rsid w:val="00B37B05"/>
     <w:rsid w:val="00B50473"/>
     <w:rsid w:val="00B53767"/>
     <w:rsid w:val="00B579E4"/>
     <w:rsid w:val="00B85A38"/>
     <w:rsid w:val="00B922C7"/>
     <w:rsid w:val="00B937EF"/>
+    <w:rsid w:val="00BB675D"/>
     <w:rsid w:val="00BC122F"/>
     <w:rsid w:val="00BC612F"/>
     <w:rsid w:val="00BD0884"/>
     <w:rsid w:val="00BE0595"/>
     <w:rsid w:val="00BF422A"/>
     <w:rsid w:val="00C01DE4"/>
     <w:rsid w:val="00C07B01"/>
     <w:rsid w:val="00C11FA8"/>
     <w:rsid w:val="00C22B4D"/>
     <w:rsid w:val="00C24F10"/>
     <w:rsid w:val="00C34681"/>
     <w:rsid w:val="00C4553B"/>
     <w:rsid w:val="00C64589"/>
     <w:rsid w:val="00C80A62"/>
     <w:rsid w:val="00C92D6A"/>
     <w:rsid w:val="00C946C6"/>
     <w:rsid w:val="00C95511"/>
     <w:rsid w:val="00CA16B9"/>
     <w:rsid w:val="00CA2CDD"/>
     <w:rsid w:val="00CC23A3"/>
     <w:rsid w:val="00CD3CC6"/>
     <w:rsid w:val="00CE239D"/>
     <w:rsid w:val="00CE2C8E"/>
     <w:rsid w:val="00CF4AE7"/>
     <w:rsid w:val="00CF7EE9"/>
     <w:rsid w:val="00D04064"/>
     <w:rsid w:val="00D21033"/>
     <w:rsid w:val="00D404EA"/>
     <w:rsid w:val="00D40BBA"/>
+    <w:rsid w:val="00D45235"/>
     <w:rsid w:val="00D76ECF"/>
     <w:rsid w:val="00D82376"/>
     <w:rsid w:val="00DA4ACD"/>
     <w:rsid w:val="00DA6BFD"/>
     <w:rsid w:val="00DB731F"/>
     <w:rsid w:val="00DC402D"/>
     <w:rsid w:val="00DE3C9E"/>
     <w:rsid w:val="00E00EE9"/>
     <w:rsid w:val="00E04E66"/>
     <w:rsid w:val="00E20768"/>
     <w:rsid w:val="00E3613D"/>
     <w:rsid w:val="00E372CF"/>
     <w:rsid w:val="00E439B1"/>
     <w:rsid w:val="00E502A3"/>
     <w:rsid w:val="00E7528E"/>
     <w:rsid w:val="00E80B5C"/>
     <w:rsid w:val="00E85286"/>
     <w:rsid w:val="00E9221F"/>
     <w:rsid w:val="00EA03F8"/>
     <w:rsid w:val="00EB15C9"/>
     <w:rsid w:val="00EC182C"/>
     <w:rsid w:val="00ED1306"/>
     <w:rsid w:val="00EE00B6"/>
+    <w:rsid w:val="00EF70E3"/>
     <w:rsid w:val="00F0242B"/>
+    <w:rsid w:val="00F03E5D"/>
     <w:rsid w:val="00F06C1B"/>
     <w:rsid w:val="00F20718"/>
     <w:rsid w:val="00F247E5"/>
+    <w:rsid w:val="00F26660"/>
     <w:rsid w:val="00F55EB6"/>
     <w:rsid w:val="00F6226D"/>
     <w:rsid w:val="00F82016"/>
     <w:rsid w:val="00F82E3A"/>
     <w:rsid w:val="00F87407"/>
     <w:rsid w:val="00F96750"/>
     <w:rsid w:val="00F96F01"/>
     <w:rsid w:val="00F97DC5"/>
     <w:rsid w:val="00FD373B"/>
     <w:rsid w:val="00FD6583"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14338"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="16A244D1"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F0312368-8B6D-4CAA-9938-56EF0B7E75E1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
@@ -3642,121 +3439,112 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00BE0595"/>
+    <w:rsid w:val="0067595F"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00BE0595"/>
+    <w:rsid w:val="00A328DF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="2F5496"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00BE0595"/>
+    <w:rsid w:val="00A328DF"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:line="360" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="NoSpacing"/>
+    <w:basedOn w:val="Heading2"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00BE0595"/>
+    <w:rsid w:val="0067595F"/>
     <w:pPr>
+      <w:jc w:val="left"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BE0595"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496"/>
     </w:rPr>
@@ -3975,83 +3763,86 @@
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007D0A4E"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00BE0595"/>
     <w:pPr>
       <w:spacing w:line="252" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00BE0595"/>
+    <w:rsid w:val="00A328DF"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
-      <w:color w:val="2F5496"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00BE0595"/>
+    <w:rsid w:val="0067595F"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
-      <w:color w:val="2F5496"/>
-[...2 lines deleted...]
-      <w:u w:val="single"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="03637B"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00BE0595"/>
+    <w:rsid w:val="0067595F"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:color w:val="03637B"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00BE0595"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00BE0595"/>
     <w:rPr>
@@ -4431,51 +4222,51 @@
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:rsid w:val="002304A9"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:rsid w:val="002304A9"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -5002,142 +4793,134 @@
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34A64314-766B-49C9-A589-BEFA31FE4140}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
     <ds:schemaRef ds:uri="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7F1C7CC-90C2-406F-9742-73927E662615}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="04773f39-6084-4b85-84da-511ba15048f0"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <ds:schemaRef ds:uri="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25F2CC0F-3CB1-4484-AAC7-0D7B0142451C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{a9bc8cfd-9b51-41b5-9523-fdea261bf622}" enabled="0" method="" siteId="{a9bc8cfd-9b51-41b5-9523-fdea261bf622}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1058</Words>
-  <Characters>6034</Characters>
+  <Words>1082</Words>
+  <Characters>6010</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>50</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>214</Lines>
+  <Paragraphs>76</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>APPLICATION TO ESTABLISH A BANK OFFICE</vt:lpstr>
+      <vt:lpstr>IDOB Relocate a Bank Office - Bank Application</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>IDOB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7078</CharactersWithSpaces>
+  <CharactersWithSpaces>7016</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>2162790</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.idob.state.ia.us/bank/applications/bankApp.html</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>APPLICATION TO ESTABLISH A BANK OFFICE</dc:title>
+  <dc:title>IDOB Relocate a Bank Office - Bank Application</dc:title>
   <dc:subject/>
   <dc:creator>Kathy Johnson</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100004116819EEBBA43B071ADEAABD7CDA0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="TemplateUrl">
     <vt:lpwstr/>
   </property>