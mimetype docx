--- v1 (2026-02-28)
+++ v2 (2026-04-15)
@@ -1965,58 +1965,58 @@
       <w:r w:rsidRPr="00103ED4">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10321AB3" w14:textId="36489ED9" w:rsidR="0060137A" w:rsidRPr="00594D9C" w:rsidRDefault="00600E4E" w:rsidP="00F1548F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00416A6D" w:rsidRPr="00594D9C">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">APPLICATION TO ORGANIZE A </w:t>
       </w:r>
       <w:r w:rsidR="008760E7" w:rsidRPr="00594D9C">
         <w:t xml:space="preserve">NEW </w:t>
       </w:r>
       <w:r w:rsidR="00416A6D" w:rsidRPr="00594D9C">
         <w:t>STATE BANK</w:t>
       </w:r>
       <w:r w:rsidR="002D336C" w:rsidRPr="00594D9C">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E0CDE71" w14:textId="20E19FF6" w:rsidR="00276A22" w:rsidRPr="00594D9C" w:rsidRDefault="00276A22" w:rsidP="00A55834">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00594D9C">
+    <w:p w14:paraId="3E0CDE71" w14:textId="20E19FF6" w:rsidR="00276A22" w:rsidRPr="00F35B02" w:rsidRDefault="00276A22" w:rsidP="00F35B02">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35B02">
         <w:t>Applicant</w:t>
       </w:r>
-      <w:r w:rsidR="00B72BAC" w:rsidRPr="00594D9C">
+      <w:r w:rsidR="00B72BAC" w:rsidRPr="00F35B02">
         <w:t>(s)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9576" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1278"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="2790"/>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="270"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="2448"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C47428" w:rsidRPr="00C47428" w14:paraId="5B085F1B" w14:textId="77777777" w:rsidTr="002E3B47">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2723,53 +2723,53 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7929" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4B7B39AC" w14:textId="77777777" w:rsidR="00F963C1" w:rsidRPr="00DB3EE8" w:rsidRDefault="00F963C1" w:rsidP="00F85AFE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0E650682" w14:textId="570030E7" w:rsidR="00416A6D" w:rsidRDefault="00416A6D" w:rsidP="00416A56"/>
     <w:p w14:paraId="3D60E177" w14:textId="77777777" w:rsidR="00426CDA" w:rsidRDefault="00426CDA" w:rsidP="00416A56"/>
-    <w:p w14:paraId="54B74FE3" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00594D9C" w:rsidRDefault="00416A6D" w:rsidP="00A55834">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="54B74FE3" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00594D9C" w:rsidRDefault="00416A6D" w:rsidP="00F35B02">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00594D9C">
         <w:t>History</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E807EE6" w14:textId="7B7403BD" w:rsidR="00416A6D" w:rsidRPr="00C75D53" w:rsidRDefault="005D341E" w:rsidP="00C75D53">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00416A6D" w:rsidRPr="00C75D53">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">rovide a brief history of any banking institution </w:t>
       </w:r>
       <w:r w:rsidR="006A4B62">
@@ -2897,53 +2897,53 @@
     </w:p>
     <w:p w14:paraId="779FFDCF" w14:textId="4FD8E81B" w:rsidR="00C47428" w:rsidRDefault="00C47428" w:rsidP="00C75D53">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F4D4207" w14:textId="01FB6FD2" w:rsidR="00CA17FD" w:rsidRDefault="00CA17FD">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B1F7B6C" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00594D9C" w:rsidRDefault="00416A6D" w:rsidP="00F1548F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="3B1F7B6C" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00594D9C" w:rsidRDefault="00416A6D" w:rsidP="0091629B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00594D9C">
         <w:lastRenderedPageBreak/>
         <w:t>Facility</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33AEF49C" w14:textId="33006D88" w:rsidR="00416A6D" w:rsidRPr="00F62A11" w:rsidRDefault="00ED6108" w:rsidP="00F62A11">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F62A11">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00416A6D" w:rsidRPr="00F62A11">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>escr</w:t>
       </w:r>
@@ -3163,53 +3163,53 @@
     </w:p>
     <w:p w14:paraId="6DB2854C" w14:textId="74B0A3BA" w:rsidR="00A53A23" w:rsidRDefault="00A53A23" w:rsidP="00A53A23">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3785FECC" w14:textId="2A8CA510" w:rsidR="00A53A23" w:rsidRDefault="00A53A23" w:rsidP="00A53A23">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70A51F31" w14:textId="77777777" w:rsidR="00A53A23" w:rsidRPr="00A53A23" w:rsidRDefault="00A53A23" w:rsidP="00A53A23">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="405A47AA" w14:textId="4E8A7905" w:rsidR="00416A6D" w:rsidRPr="00594D9C" w:rsidRDefault="00416A6D" w:rsidP="00F1548F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="405A47AA" w14:textId="4E8A7905" w:rsidR="00416A6D" w:rsidRPr="00594D9C" w:rsidRDefault="00416A6D" w:rsidP="0091629B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00594D9C">
         <w:t>Capital Structure and Earnings Prospects</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FB10A09" w14:textId="7DF70E7E" w:rsidR="00211FFC" w:rsidRPr="00276126" w:rsidRDefault="00211FFC" w:rsidP="009B2B53">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276126">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The proposed new state bank is to maintain adequate </w:t>
       </w:r>
       <w:r w:rsidR="009B2B53" w:rsidRPr="00276126">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">total </w:t>
       </w:r>
       <w:r w:rsidRPr="00276126">
@@ -3744,50 +3744,51 @@
           <w:p w14:paraId="7F4D001A" w14:textId="39C3961A" w:rsidR="009A58D9" w:rsidRPr="00276126" w:rsidRDefault="009A58D9" w:rsidP="00DD19B4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3C20F8EA" w14:textId="77777777" w:rsidR="00A30624" w:rsidRDefault="00A30624" w:rsidP="00416A56"/>
     <w:p w14:paraId="2C54DBA1" w14:textId="77777777" w:rsidR="00A30624" w:rsidRDefault="00A30624" w:rsidP="00416A56"/>
     <w:p w14:paraId="4980E066" w14:textId="4D622D56" w:rsidR="00A30624" w:rsidRDefault="00A30624" w:rsidP="00416A56"/>
     <w:p w14:paraId="4A720D50" w14:textId="77777777" w:rsidR="00F85B56" w:rsidRDefault="00F85B56" w:rsidP="00416A56"/>
     <w:p w14:paraId="746DAC70" w14:textId="64068FE6" w:rsidR="00E03D3C" w:rsidRPr="008A53A9" w:rsidRDefault="00E03D3C" w:rsidP="00276126">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Describe </w:t>
       </w:r>
       <w:r w:rsidR="00D2468F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>what</w:t>
       </w:r>
       <w:r w:rsidR="00276126">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="008A53A9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ontingencies are in place for additional capital</w:t>
@@ -3910,53 +3911,53 @@
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="579EDEC4" w14:textId="04D4E797" w:rsidR="00DB4EA1" w:rsidRDefault="00DB4EA1" w:rsidP="00B35C04">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EA2E602" w14:textId="77777777" w:rsidR="00DB4EA1" w:rsidRPr="00903B8E" w:rsidRDefault="00DB4EA1" w:rsidP="00B35C04">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11F41C40" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00594D9C" w:rsidRDefault="00416A6D" w:rsidP="00F1548F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="11F41C40" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00594D9C" w:rsidRDefault="00416A6D" w:rsidP="0091629B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00594D9C">
         <w:t>Management</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38744394" w14:textId="51474841" w:rsidR="002B10E5" w:rsidRPr="00DD26ED" w:rsidRDefault="002B10E5" w:rsidP="00E36DE0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD26ED">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The proposed new state bank is to maintain sufficient surety bond coverage in conformance with generally accepted banking practices.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27A941F9" w14:textId="77777777" w:rsidR="002B10E5" w:rsidRPr="00DD26ED" w:rsidRDefault="002B10E5" w:rsidP="00E36DE0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
@@ -4827,50 +4828,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="00416A6D" w:rsidRPr="00A1782A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>criminal offense involving dishonesty or a breach of trust.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A6BA0B1" w14:textId="0E009C8A" w:rsidR="009E6B8F" w:rsidRDefault="009E6B8F" w:rsidP="00166350"/>
     <w:p w14:paraId="488225E3" w14:textId="43F44171" w:rsidR="009E6B8F" w:rsidRDefault="009E6B8F" w:rsidP="00166350"/>
     <w:p w14:paraId="0C7F6CF0" w14:textId="0F82E159" w:rsidR="009E6B8F" w:rsidRDefault="009E6B8F" w:rsidP="00166350"/>
     <w:p w14:paraId="4E7F70A6" w14:textId="13392AC1" w:rsidR="00640722" w:rsidRPr="00CF4AA6" w:rsidRDefault="00640722" w:rsidP="009303E4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF4AA6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Detail the indebtedness of the above directors and officers and their unincorporated companies to any predecessor institution</w:t>
       </w:r>
       <w:r w:rsidR="007A571A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="009303E4" w:rsidRPr="00CF4AA6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF4AA6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>the indebtedness of corporations in which any of the above directors or officers are substantially interested to any predecessor institution</w:t>
       </w:r>
       <w:r w:rsidR="007A571A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
@@ -5014,53 +5016,53 @@
     </w:p>
     <w:p w14:paraId="67193769" w14:textId="585194BD" w:rsidR="00416A6D" w:rsidRPr="00CF4AA6" w:rsidRDefault="00416A6D" w:rsidP="00CF4AA6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CC3EC9A" w14:textId="1358B6E6" w:rsidR="00F10865" w:rsidRPr="00CF4AA6" w:rsidRDefault="00F10865" w:rsidP="00CF4AA6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D6D5F0F" w14:textId="77777777" w:rsidR="00F10865" w:rsidRPr="00CF4AA6" w:rsidRDefault="00F10865" w:rsidP="00CF4AA6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AFABF38" w14:textId="76FB28AE" w:rsidR="00416A6D" w:rsidRPr="00594D9C" w:rsidRDefault="00416A6D" w:rsidP="00F1548F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="3AFABF38" w14:textId="76FB28AE" w:rsidR="00416A6D" w:rsidRPr="00594D9C" w:rsidRDefault="00416A6D" w:rsidP="0091629B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00594D9C">
         <w:t>Needs of the Community, Population Density</w:t>
       </w:r>
       <w:r w:rsidR="004A5306" w:rsidRPr="00594D9C">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00594D9C">
         <w:t xml:space="preserve"> and Economic Characteristics</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08E50E1C" w14:textId="755C8011" w:rsidR="00416A6D" w:rsidRPr="00851984" w:rsidRDefault="003E59ED" w:rsidP="00B12D3B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00851984">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00416A6D" w:rsidRPr="00851984">
@@ -6116,51 +6118,51 @@
       <w:r w:rsidR="00D97449" w:rsidRPr="00501E25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Chapter 524, t</w:t>
       </w:r>
       <w:r w:rsidRPr="00501E25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">he undersigned </w:t>
       </w:r>
       <w:r w:rsidR="00C47428">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00501E25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ncorporator(s) do hereby adopt the following Articles of Incorporation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75B3BD0B" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00E91AEE" w:rsidRDefault="00416A6D" w:rsidP="00A343F9">
+    <w:p w14:paraId="75B3BD0B" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00E91AEE" w:rsidRDefault="00416A6D" w:rsidP="00F35B02">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00E91AEE">
         <w:t>ARTICLE I</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CF51ACA" w14:textId="45B18AE9" w:rsidR="00416A6D" w:rsidRPr="005F03AF" w:rsidRDefault="00416A6D" w:rsidP="00AD63AC">
       <w:pPr>
         <w:pStyle w:val="NormalDouble"/>
         <w:widowControl/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00416A6D">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00044F2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The name of the state bank shall be</w:t>
       </w:r>
       <w:r w:rsidRPr="005F03AF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -6209,51 +6211,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Iowa Code </w:t>
       </w:r>
       <w:r w:rsidR="008E232E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Section 524.310</w:t>
       </w:r>
       <w:r w:rsidRPr="001A0A0C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="005F03AF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2211968B" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00A343F9" w:rsidRDefault="00416A6D" w:rsidP="00A343F9">
+    <w:p w14:paraId="2211968B" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00A343F9" w:rsidRDefault="00416A6D" w:rsidP="00F35B02">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00A343F9">
         <w:t>ARTICLE II</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19E505DE" w14:textId="1D9A8B0B" w:rsidR="00416A6D" w:rsidRPr="005F03AF" w:rsidRDefault="00416A6D" w:rsidP="00AD63AC">
       <w:pPr>
         <w:pStyle w:val="NormalDouble"/>
         <w:widowControl/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00416A6D">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00044F2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The location of the principal place of business will be </w:t>
       </w:r>
       <w:r w:rsidR="003B7B59">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -6340,51 +6342,51 @@
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00341545">
         <w:t>County</w:t>
       </w:r>
       <w:r w:rsidR="0022147D">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="006C7B40" w:rsidRPr="00044F2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">State of </w:t>
       </w:r>
       <w:r w:rsidRPr="00044F2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Iowa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="021ED81D" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00744C44" w:rsidRDefault="00416A6D" w:rsidP="00A343F9">
+    <w:p w14:paraId="021ED81D" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00744C44" w:rsidRDefault="00416A6D" w:rsidP="00F35B02">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00744C44">
         <w:t>ARTICLE III</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="105FD123" w14:textId="6F5FBAC1" w:rsidR="00416A6D" w:rsidRPr="005F03AF" w:rsidRDefault="00416A6D" w:rsidP="00AD63AC">
       <w:pPr>
         <w:pStyle w:val="NormalDouble"/>
         <w:widowControl/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00416A6D">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00044F2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The state bank is incorporated under the Iowa Banking Act for the purpose of conducting the business of banking as a state bank</w:t>
       </w:r>
       <w:r w:rsidRPr="005F03AF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -6418,78 +6420,78 @@
       <w:r w:rsidRPr="00044F2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> fiduciary powers, subject to the powers and duties conferred by</w:t>
       </w:r>
       <w:r w:rsidR="00C47428">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Iowa Code</w:t>
       </w:r>
       <w:r w:rsidRPr="00044F2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 524</w:t>
       </w:r>
       <w:r w:rsidR="00C47428">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46E6E8C8" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00744C44" w:rsidRDefault="00416A6D" w:rsidP="00A343F9">
+    <w:p w14:paraId="46E6E8C8" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00744C44" w:rsidRDefault="00416A6D" w:rsidP="00F35B02">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00744C44">
         <w:t>ARTICLE IV</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11A4E95B" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00044F2B" w:rsidRDefault="00416A6D" w:rsidP="00AD63AC">
       <w:pPr>
         <w:pStyle w:val="NormalDouble"/>
         <w:widowControl/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00416A6D">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00044F2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The duration of the state bank shall be perpetual.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E98F982" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00744C44" w:rsidRDefault="00416A6D" w:rsidP="00A343F9">
+    <w:p w14:paraId="7E98F982" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00744C44" w:rsidRDefault="00416A6D" w:rsidP="00F35B02">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00744C44">
         <w:t>ARTICLE V</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64700577" w14:textId="4286CC41" w:rsidR="00416A6D" w:rsidRPr="00044F2B" w:rsidRDefault="00416A6D" w:rsidP="00AD63AC">
       <w:pPr>
         <w:pStyle w:val="NormalDouble"/>
         <w:widowControl/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00416A6D">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00044F2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The aggregate number of shares which this bank has authority to issue is </w:t>
       </w:r>
@@ -6636,51 +6638,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">[Express the number of common </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00CE0BAF" w:rsidRPr="00044F2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00906B9A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>tock</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00CE0BAF" w:rsidRPr="00044F2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, par value, and total in words.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="388E97AC" w14:textId="72FA3AC7" w:rsidR="00416A6D" w:rsidRPr="007B737F" w:rsidRDefault="00416A6D" w:rsidP="00A343F9">
+    <w:p w14:paraId="388E97AC" w14:textId="72FA3AC7" w:rsidR="00416A6D" w:rsidRPr="007B737F" w:rsidRDefault="00416A6D" w:rsidP="00F35B02">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="007B737F">
         <w:t>ARTICLE V</w:t>
       </w:r>
       <w:r w:rsidR="000E4521">
         <w:t>I</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29F8B8C8" w14:textId="432824FC" w:rsidR="008677BE" w:rsidRPr="00460A97" w:rsidRDefault="00416A6D" w:rsidP="00AD63AC">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00416A6D">
         <w:tab/>
@@ -7048,51 +7050,51 @@
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6C493CBE" w14:textId="77777777" w:rsidR="007D7AA9" w:rsidRDefault="007D7AA9" w:rsidP="00AD63AC">
       <w:pPr>
         <w:pStyle w:val="NormalDouble"/>
         <w:widowControl/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58E7D0D8" w14:textId="5516F1DB" w:rsidR="00416A6D" w:rsidRPr="001E752B" w:rsidRDefault="00416A6D" w:rsidP="00A343F9">
+    <w:p w14:paraId="58E7D0D8" w14:textId="5516F1DB" w:rsidR="00416A6D" w:rsidRPr="001E752B" w:rsidRDefault="00416A6D" w:rsidP="00F35B02">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="001E752B">
         <w:t>ARTICLE VII</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C11D0DF" w14:textId="44170CA6" w:rsidR="00416A6D" w:rsidRPr="008C4807" w:rsidRDefault="00416A6D" w:rsidP="00AD63AC">
       <w:pPr>
         <w:pStyle w:val="NormalDouble"/>
         <w:widowControl/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00416A6D">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008C4807">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The name(s) and address(es) of the incorporator(s) is:</w:t>
       </w:r>
@@ -7344,51 +7346,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E8B6EF8" w14:textId="77777777" w:rsidR="004B7DBA" w:rsidRPr="00501E25" w:rsidRDefault="004B7DBA" w:rsidP="00AD63AC">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1E313F39" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00416A6D" w:rsidRDefault="00416A6D" w:rsidP="00AD63AC">
       <w:pPr>
         <w:pStyle w:val="NormalDouble"/>
         <w:widowControl/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A7D5620" w14:textId="27D4D2B6" w:rsidR="00416A6D" w:rsidRPr="007D7AA9" w:rsidRDefault="00416A6D" w:rsidP="00A343F9">
+    <w:p w14:paraId="2A7D5620" w14:textId="27D4D2B6" w:rsidR="00416A6D" w:rsidRPr="007D7AA9" w:rsidRDefault="00416A6D" w:rsidP="00F35B02">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="007D7AA9">
         <w:t>ARTICLE VIII</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09EA2454" w14:textId="30D6EBA1" w:rsidR="009B54D5" w:rsidRPr="009B54D5" w:rsidRDefault="00416A6D" w:rsidP="00AD63AC">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00791A96">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009B54D5" w:rsidRPr="009B54D5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The annual meeting of the shareholders shall take place at </w:t>
       </w:r>
@@ -7432,74 +7434,74 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>wa</w:t>
       </w:r>
       <w:r w:rsidR="00B12132">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Code</w:t>
       </w:r>
       <w:r w:rsidR="009B54D5" w:rsidRPr="009B54D5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66F02277" w14:textId="0AF29391" w:rsidR="001C3F4B" w:rsidRDefault="001C3F4B" w:rsidP="00AD63AC">
       <w:pPr>
         <w:pStyle w:val="NormalDouble"/>
         <w:widowControl/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DCF5F33" w14:textId="2AED26A4" w:rsidR="00416A6D" w:rsidRPr="001C3F4B" w:rsidRDefault="00416A6D" w:rsidP="00A343F9">
+    <w:p w14:paraId="1DCF5F33" w14:textId="2AED26A4" w:rsidR="00416A6D" w:rsidRPr="001C3F4B" w:rsidRDefault="00416A6D" w:rsidP="00F35B02">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="001C3F4B">
+        <w:lastRenderedPageBreak/>
         <w:t>ARTICLE _____</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ED3900E" w14:textId="0C2E6485" w:rsidR="00BC1CA1" w:rsidRDefault="00E16469" w:rsidP="00AD63AC">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E16469">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t xml:space="preserve">Other provisions </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E16469">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E16469">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> inconsistent with law which the shareholders elect to set forth </w:t>
       </w:r>
       <w:r w:rsidR="00E95C39">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidRPr="00E16469">
         <w:rPr>
@@ -14012,58 +14014,58 @@
     </w:tbl>
     <w:p w14:paraId="6111A126" w14:textId="77777777" w:rsidR="00612124" w:rsidRPr="008A51F0" w:rsidRDefault="00612124" w:rsidP="00612124">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36CB72E9" w14:textId="0FBEDF80" w:rsidR="00416A6D" w:rsidRPr="00416A6D" w:rsidRDefault="00416A6D" w:rsidP="0053552A"/>
     <w:sectPr w:rsidR="00416A6D" w:rsidRPr="00416A6D">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6803DDD5" w14:textId="77777777" w:rsidR="00E541CE" w:rsidRDefault="00E541CE">
+    <w:p w14:paraId="54324881" w14:textId="77777777" w:rsidR="000E7CDA" w:rsidRDefault="000E7CDA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D938949" w14:textId="77777777" w:rsidR="00E541CE" w:rsidRDefault="00E541CE">
+    <w:p w14:paraId="304EDD8E" w14:textId="77777777" w:rsidR="000E7CDA" w:rsidRDefault="000E7CDA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -14133,58 +14135,58 @@
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9270"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="00954A3D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve">Effective </w:t>
     </w:r>
     <w:r w:rsidR="000F4D01">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>July 2022</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43ACB083" w14:textId="77777777" w:rsidR="00E541CE" w:rsidRDefault="00E541CE">
+    <w:p w14:paraId="088DA400" w14:textId="77777777" w:rsidR="000E7CDA" w:rsidRDefault="000E7CDA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="376D5B3F" w14:textId="77777777" w:rsidR="00E541CE" w:rsidRDefault="00E541CE">
+    <w:p w14:paraId="7458FEDB" w14:textId="77777777" w:rsidR="000E7CDA" w:rsidRDefault="000E7CDA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="608AE757" w14:textId="77777777" w:rsidR="00594D9C" w:rsidRDefault="00594D9C" w:rsidP="00594D9C">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="dashDotStroked" w:sz="24" w:space="1" w:color="067070"/>
       </w:pBdr>
       <w:spacing w:after="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02F641DC" wp14:editId="2EA52B1A">
           <wp:extent cx="4334265" cy="792482"/>
@@ -16344,80 +16346,82 @@
     <w:rsid w:val="00045107"/>
     <w:rsid w:val="000479A2"/>
     <w:rsid w:val="00050600"/>
     <w:rsid w:val="00054CED"/>
     <w:rsid w:val="00055F21"/>
     <w:rsid w:val="0005732F"/>
     <w:rsid w:val="00066E5F"/>
     <w:rsid w:val="0007085B"/>
     <w:rsid w:val="0007124C"/>
     <w:rsid w:val="000742EC"/>
     <w:rsid w:val="00076E90"/>
     <w:rsid w:val="0008136F"/>
     <w:rsid w:val="0008326F"/>
     <w:rsid w:val="00085B12"/>
     <w:rsid w:val="00095564"/>
     <w:rsid w:val="00096E1B"/>
     <w:rsid w:val="000B691D"/>
     <w:rsid w:val="000C6CB0"/>
     <w:rsid w:val="000C756C"/>
     <w:rsid w:val="000D1FE8"/>
     <w:rsid w:val="000E06F3"/>
     <w:rsid w:val="000E4521"/>
     <w:rsid w:val="000E4E50"/>
     <w:rsid w:val="000E5241"/>
     <w:rsid w:val="000E5CD6"/>
+    <w:rsid w:val="000E7CDA"/>
     <w:rsid w:val="000F413B"/>
     <w:rsid w:val="000F4C69"/>
     <w:rsid w:val="000F4D01"/>
     <w:rsid w:val="000F5F99"/>
     <w:rsid w:val="00101429"/>
     <w:rsid w:val="00101E8D"/>
     <w:rsid w:val="00103ED4"/>
     <w:rsid w:val="00103F74"/>
     <w:rsid w:val="001108E9"/>
     <w:rsid w:val="00111876"/>
     <w:rsid w:val="00112C9B"/>
     <w:rsid w:val="001205F7"/>
     <w:rsid w:val="001218E0"/>
     <w:rsid w:val="00123189"/>
     <w:rsid w:val="00123352"/>
     <w:rsid w:val="0012684E"/>
     <w:rsid w:val="00135D7F"/>
     <w:rsid w:val="00142E6D"/>
     <w:rsid w:val="00146C63"/>
     <w:rsid w:val="00160BF8"/>
     <w:rsid w:val="00161284"/>
     <w:rsid w:val="0016460A"/>
     <w:rsid w:val="00166350"/>
     <w:rsid w:val="001720A0"/>
     <w:rsid w:val="00174CA9"/>
     <w:rsid w:val="001769C3"/>
     <w:rsid w:val="001771FA"/>
     <w:rsid w:val="00181F33"/>
     <w:rsid w:val="001839D2"/>
     <w:rsid w:val="00184EDA"/>
+    <w:rsid w:val="00193342"/>
     <w:rsid w:val="00196E4F"/>
     <w:rsid w:val="001A0A0C"/>
     <w:rsid w:val="001A0A68"/>
     <w:rsid w:val="001A50E8"/>
     <w:rsid w:val="001B152E"/>
     <w:rsid w:val="001B3DA0"/>
     <w:rsid w:val="001B5959"/>
     <w:rsid w:val="001B7E37"/>
     <w:rsid w:val="001C2164"/>
     <w:rsid w:val="001C3F4B"/>
     <w:rsid w:val="001C7C85"/>
     <w:rsid w:val="001D175E"/>
     <w:rsid w:val="001D4319"/>
     <w:rsid w:val="001D4BF7"/>
     <w:rsid w:val="001D5998"/>
     <w:rsid w:val="001D75D8"/>
     <w:rsid w:val="001E752B"/>
     <w:rsid w:val="001F0BDD"/>
     <w:rsid w:val="001F31DB"/>
     <w:rsid w:val="00211CE4"/>
     <w:rsid w:val="00211FFC"/>
     <w:rsid w:val="00213FD5"/>
     <w:rsid w:val="00215EC3"/>
     <w:rsid w:val="0022147D"/>
     <w:rsid w:val="00221DAA"/>
@@ -16513,50 +16517,51 @@
     <w:rsid w:val="00426CDA"/>
     <w:rsid w:val="004300AB"/>
     <w:rsid w:val="0043127D"/>
     <w:rsid w:val="00440BAA"/>
     <w:rsid w:val="00440F75"/>
     <w:rsid w:val="00455F97"/>
     <w:rsid w:val="004561E0"/>
     <w:rsid w:val="004606C1"/>
     <w:rsid w:val="00462610"/>
     <w:rsid w:val="004654EB"/>
     <w:rsid w:val="0046615E"/>
     <w:rsid w:val="00473C83"/>
     <w:rsid w:val="00477032"/>
     <w:rsid w:val="00481FAE"/>
     <w:rsid w:val="004820A0"/>
     <w:rsid w:val="00486CBE"/>
     <w:rsid w:val="00487E3D"/>
     <w:rsid w:val="00495C61"/>
     <w:rsid w:val="00495EE7"/>
     <w:rsid w:val="0049718F"/>
     <w:rsid w:val="004A2896"/>
     <w:rsid w:val="004A5306"/>
     <w:rsid w:val="004A6FDA"/>
     <w:rsid w:val="004B135E"/>
     <w:rsid w:val="004B7DBA"/>
+    <w:rsid w:val="004C3830"/>
     <w:rsid w:val="004C412D"/>
     <w:rsid w:val="004D5687"/>
     <w:rsid w:val="004F2C9B"/>
     <w:rsid w:val="004F563F"/>
     <w:rsid w:val="004F7452"/>
     <w:rsid w:val="004F7E84"/>
     <w:rsid w:val="0050171D"/>
     <w:rsid w:val="00501E25"/>
     <w:rsid w:val="005101ED"/>
     <w:rsid w:val="00515290"/>
     <w:rsid w:val="005214FB"/>
     <w:rsid w:val="00532896"/>
     <w:rsid w:val="0053552A"/>
     <w:rsid w:val="00535759"/>
     <w:rsid w:val="00536A02"/>
     <w:rsid w:val="00540EDB"/>
     <w:rsid w:val="00541727"/>
     <w:rsid w:val="005430C0"/>
     <w:rsid w:val="005431C8"/>
     <w:rsid w:val="00551F40"/>
     <w:rsid w:val="0055339F"/>
     <w:rsid w:val="005550BB"/>
     <w:rsid w:val="00557F31"/>
     <w:rsid w:val="0056229D"/>
     <w:rsid w:val="00564ADC"/>
@@ -16674,50 +16679,51 @@
     <w:rsid w:val="00884428"/>
     <w:rsid w:val="008A1CB2"/>
     <w:rsid w:val="008A1E95"/>
     <w:rsid w:val="008A255E"/>
     <w:rsid w:val="008A51F0"/>
     <w:rsid w:val="008B1C52"/>
     <w:rsid w:val="008B4B0D"/>
     <w:rsid w:val="008C09EB"/>
     <w:rsid w:val="008C3ECE"/>
     <w:rsid w:val="008C473F"/>
     <w:rsid w:val="008C4807"/>
     <w:rsid w:val="008C6B2A"/>
     <w:rsid w:val="008D10D9"/>
     <w:rsid w:val="008D6620"/>
     <w:rsid w:val="008E232E"/>
     <w:rsid w:val="008E71DF"/>
     <w:rsid w:val="008F3ACC"/>
     <w:rsid w:val="008F3D96"/>
     <w:rsid w:val="008F58B6"/>
     <w:rsid w:val="008F64AA"/>
     <w:rsid w:val="008F6EC1"/>
     <w:rsid w:val="00904ABD"/>
     <w:rsid w:val="00906B9A"/>
     <w:rsid w:val="00907041"/>
     <w:rsid w:val="00910B6E"/>
+    <w:rsid w:val="0091629B"/>
     <w:rsid w:val="009208B5"/>
     <w:rsid w:val="00923A66"/>
     <w:rsid w:val="0092782A"/>
     <w:rsid w:val="009303E4"/>
     <w:rsid w:val="009321A3"/>
     <w:rsid w:val="00932BD0"/>
     <w:rsid w:val="00954A3D"/>
     <w:rsid w:val="00960565"/>
     <w:rsid w:val="009676AE"/>
     <w:rsid w:val="00967FB1"/>
     <w:rsid w:val="0097136E"/>
     <w:rsid w:val="00971989"/>
     <w:rsid w:val="00981CB2"/>
     <w:rsid w:val="009871E9"/>
     <w:rsid w:val="00987DA5"/>
     <w:rsid w:val="009962BA"/>
     <w:rsid w:val="009A1E1E"/>
     <w:rsid w:val="009A3602"/>
     <w:rsid w:val="009A58D9"/>
     <w:rsid w:val="009A7372"/>
     <w:rsid w:val="009B1D7F"/>
     <w:rsid w:val="009B1E0F"/>
     <w:rsid w:val="009B2B53"/>
     <w:rsid w:val="009B2CA7"/>
     <w:rsid w:val="009B52F3"/>
@@ -16760,69 +16766,71 @@
     <w:rsid w:val="00AC2636"/>
     <w:rsid w:val="00AC4DC4"/>
     <w:rsid w:val="00AC717F"/>
     <w:rsid w:val="00AD1568"/>
     <w:rsid w:val="00AD3F1A"/>
     <w:rsid w:val="00AD63AC"/>
     <w:rsid w:val="00AE4DCA"/>
     <w:rsid w:val="00AF2030"/>
     <w:rsid w:val="00AF3EA7"/>
     <w:rsid w:val="00B12132"/>
     <w:rsid w:val="00B12D3B"/>
     <w:rsid w:val="00B14A72"/>
     <w:rsid w:val="00B14AAB"/>
     <w:rsid w:val="00B15C1D"/>
     <w:rsid w:val="00B2364B"/>
     <w:rsid w:val="00B23F99"/>
     <w:rsid w:val="00B2576C"/>
     <w:rsid w:val="00B3357E"/>
     <w:rsid w:val="00B3437E"/>
     <w:rsid w:val="00B35C04"/>
     <w:rsid w:val="00B4187A"/>
     <w:rsid w:val="00B43616"/>
     <w:rsid w:val="00B504A8"/>
     <w:rsid w:val="00B54529"/>
     <w:rsid w:val="00B54579"/>
+    <w:rsid w:val="00B633E3"/>
     <w:rsid w:val="00B72BAC"/>
     <w:rsid w:val="00B80D85"/>
     <w:rsid w:val="00B8191F"/>
     <w:rsid w:val="00B92BA8"/>
     <w:rsid w:val="00BA0BD7"/>
     <w:rsid w:val="00BB22B0"/>
     <w:rsid w:val="00BB61A7"/>
     <w:rsid w:val="00BC1CA1"/>
     <w:rsid w:val="00BC1F05"/>
     <w:rsid w:val="00BC3721"/>
     <w:rsid w:val="00BC3937"/>
     <w:rsid w:val="00BC5244"/>
     <w:rsid w:val="00BC6323"/>
     <w:rsid w:val="00BC7EBD"/>
     <w:rsid w:val="00BD08BC"/>
     <w:rsid w:val="00BD5A05"/>
     <w:rsid w:val="00BE2028"/>
     <w:rsid w:val="00BE5CBA"/>
     <w:rsid w:val="00BE73B0"/>
+    <w:rsid w:val="00BF0DD8"/>
     <w:rsid w:val="00BF597D"/>
     <w:rsid w:val="00BF6F5E"/>
     <w:rsid w:val="00BF75AF"/>
     <w:rsid w:val="00C00168"/>
     <w:rsid w:val="00C00FB1"/>
     <w:rsid w:val="00C04472"/>
     <w:rsid w:val="00C06334"/>
     <w:rsid w:val="00C06FD3"/>
     <w:rsid w:val="00C07979"/>
     <w:rsid w:val="00C07CF3"/>
     <w:rsid w:val="00C12AD9"/>
     <w:rsid w:val="00C23E91"/>
     <w:rsid w:val="00C26FEE"/>
     <w:rsid w:val="00C31378"/>
     <w:rsid w:val="00C31DB4"/>
     <w:rsid w:val="00C36627"/>
     <w:rsid w:val="00C36710"/>
     <w:rsid w:val="00C40109"/>
     <w:rsid w:val="00C47428"/>
     <w:rsid w:val="00C63EDF"/>
     <w:rsid w:val="00C6613B"/>
     <w:rsid w:val="00C7236F"/>
     <w:rsid w:val="00C75D53"/>
     <w:rsid w:val="00C84264"/>
     <w:rsid w:val="00C85D60"/>
@@ -16926,50 +16934,51 @@
     <w:rsid w:val="00EB736E"/>
     <w:rsid w:val="00EC40EE"/>
     <w:rsid w:val="00EC57DE"/>
     <w:rsid w:val="00EC76C1"/>
     <w:rsid w:val="00ED2DBF"/>
     <w:rsid w:val="00ED41D5"/>
     <w:rsid w:val="00ED533A"/>
     <w:rsid w:val="00ED6108"/>
     <w:rsid w:val="00ED6610"/>
     <w:rsid w:val="00ED7F64"/>
     <w:rsid w:val="00EE02B8"/>
     <w:rsid w:val="00EE443A"/>
     <w:rsid w:val="00EF2470"/>
     <w:rsid w:val="00EF4944"/>
     <w:rsid w:val="00EF4E60"/>
     <w:rsid w:val="00EF5667"/>
     <w:rsid w:val="00EF5859"/>
     <w:rsid w:val="00EF6A0C"/>
     <w:rsid w:val="00F01C07"/>
     <w:rsid w:val="00F06058"/>
     <w:rsid w:val="00F10865"/>
     <w:rsid w:val="00F1548F"/>
     <w:rsid w:val="00F24F2C"/>
     <w:rsid w:val="00F26870"/>
     <w:rsid w:val="00F353C0"/>
+    <w:rsid w:val="00F35B02"/>
     <w:rsid w:val="00F41DE4"/>
     <w:rsid w:val="00F43D30"/>
     <w:rsid w:val="00F52657"/>
     <w:rsid w:val="00F53395"/>
     <w:rsid w:val="00F61824"/>
     <w:rsid w:val="00F62A11"/>
     <w:rsid w:val="00F64710"/>
     <w:rsid w:val="00F64FEC"/>
     <w:rsid w:val="00F760E1"/>
     <w:rsid w:val="00F82082"/>
     <w:rsid w:val="00F82EC9"/>
     <w:rsid w:val="00F85AFE"/>
     <w:rsid w:val="00F85B56"/>
     <w:rsid w:val="00F937CC"/>
     <w:rsid w:val="00F963C1"/>
     <w:rsid w:val="00FA5C1C"/>
     <w:rsid w:val="00FA6575"/>
     <w:rsid w:val="00FB2680"/>
     <w:rsid w:val="00FB3963"/>
     <w:rsid w:val="00FB6FFE"/>
     <w:rsid w:val="00FB7B4C"/>
     <w:rsid w:val="00FC1FB2"/>
     <w:rsid w:val="00FC2D7B"/>
     <w:rsid w:val="00FD7627"/>
     <w:rsid w:val="00FE24CD"/>
@@ -17330,67 +17339,65 @@
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F1548F"/>
     <w:pPr>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="NormalDouble"/>
+    <w:basedOn w:val="Heading2"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00A343F9"/>
+    <w:rsid w:val="00F35B02"/>
     <w:pPr>
-      <w:widowControl/>
-      <w:jc w:val="center"/>
+      <w:jc w:val="left"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="003A1383"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496"/>
     </w:rPr>
   </w:style>
@@ -17488,50 +17495,51 @@
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="003A1383"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
@@ -17672,57 +17680,59 @@
       <w:b/>
       <w:bCs/>
       <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00F1548F"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00A343F9"/>
+    <w:rsid w:val="00F35B02"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:color w:val="03637B"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="003A1383"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="003A1383"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
@@ -18379,72 +18389,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...20 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100004116819EEBBA43B071ADEAABD7CDA0" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2cfebbc3e43ec4681aedb2c54be0718a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="ec68e26f-a2bc-4408-a52a-4bed410c5093" xmlns:ns3="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="10adf789fd5108a72d26f898f537a182" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
     <xsd:import namespace="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -18606,115 +18594,137 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ec68e26f-a2bc-4408-a52a-4bed410c5093">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB6ACE33-038C-4889-AEAC-78730C73CE74}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
     <ds:schemaRef ds:uri="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C55A572E-3161-4370-BBDF-75AF572C66CB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FFF71A59-7EA9-4658-A09A-9D75727A2928}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
+    <ds:schemaRef ds:uri="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>18</Pages>
   <Words>3528</Words>
   <Characters>18702</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>779</Lines>
   <Paragraphs>288</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>APPLICATION TO ESTABLISH A BANK OFFICE</vt:lpstr>
+      <vt:lpstr>IDOB Organize a New State Bank - Bank Application</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>IDOB</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>21942</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>2162790</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.idob.state.ia.us/bank/applications/bankApp.html</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>