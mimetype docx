--- v2 (2026-04-15)
+++ v3 (2026-10-25)
@@ -1,85 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4B0E7034" w14:textId="77777777" w:rsidR="00C84264" w:rsidRPr="00F1548F" w:rsidRDefault="009321A3" w:rsidP="00F1548F">
+    <w:p w:rsidRPr="00F1548F" w:rsidR="00C84264" w:rsidP="00F1548F" w:rsidRDefault="009321A3" w14:paraId="4B0E7034" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00F1548F">
         <w:t xml:space="preserve">APPLICATION TO ORGANIZE A </w:t>
       </w:r>
-      <w:r w:rsidR="008760E7" w:rsidRPr="00F1548F">
+      <w:r w:rsidRPr="00F1548F" w:rsidR="008760E7">
         <w:t xml:space="preserve">NEW </w:t>
       </w:r>
       <w:r w:rsidRPr="00F1548F">
         <w:t>STATE BANK</w:t>
       </w:r>
-      <w:r w:rsidR="005C3AAD" w:rsidRPr="00F1548F">
+      <w:r w:rsidRPr="00F1548F" w:rsidR="005C3AAD">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F76595B" w14:textId="03F34992" w:rsidR="009321A3" w:rsidRPr="00F1548F" w:rsidRDefault="009321A3" w:rsidP="00F1548F">
+    <w:p w:rsidRPr="00F1548F" w:rsidR="009321A3" w:rsidP="00F1548F" w:rsidRDefault="009321A3" w14:paraId="1F76595B" w14:textId="03F34992">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00F1548F">
         <w:t>General Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2304F6FE" w14:textId="7711AAAA" w:rsidR="004F7452" w:rsidRPr="00016F27" w:rsidRDefault="004F2C9B" w:rsidP="004F7452">
+    <w:p w:rsidRPr="00016F27" w:rsidR="004F7452" w:rsidP="004F7452" w:rsidRDefault="004F2C9B" w14:paraId="2304F6FE" w14:textId="7711AAAA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F27">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Per Iowa Administrative Code</w:t>
       </w:r>
       <w:r w:rsidR="00EF5859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> (IAC)</w:t>
       </w:r>
       <w:r w:rsidRPr="00016F27">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -87,876 +94,941 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapter </w:t>
       </w:r>
       <w:r w:rsidRPr="00016F27">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">187-2.1, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00016F27">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>persons</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00016F27">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> desiring to organize a state-chartered bank should first meet with the </w:t>
       </w:r>
-      <w:r w:rsidR="004F7452" w:rsidRPr="00016F27">
+      <w:r w:rsidRPr="00016F27" w:rsidR="004F7452">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Superintendent of Banking (Superintendent) </w:t>
       </w:r>
-      <w:r w:rsidR="008B1C52" w:rsidRPr="00016F27">
+      <w:r w:rsidRPr="00016F27" w:rsidR="008B1C52">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">to discuss the proposal.  </w:t>
       </w:r>
-      <w:r w:rsidR="00EB5334" w:rsidRPr="00016F27">
+      <w:r w:rsidRPr="00016F27" w:rsidR="00EB5334">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00BB22B0" w:rsidRPr="00016F27">
+      <w:r w:rsidRPr="00016F27" w:rsidR="00BB22B0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
-      <w:r w:rsidR="00910B6E" w:rsidRPr="00016F27">
+      <w:r w:rsidRPr="00016F27" w:rsidR="00910B6E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00BB22B0" w:rsidRPr="00016F27">
+      <w:r w:rsidRPr="00016F27" w:rsidR="00BB22B0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> meeting can be scheduled by </w:t>
       </w:r>
-      <w:r w:rsidR="00EB5334" w:rsidRPr="00016F27">
+      <w:r w:rsidRPr="00016F27" w:rsidR="00EB5334">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="004F7452" w:rsidRPr="00016F27">
+      <w:r w:rsidRPr="00016F27" w:rsidR="004F7452">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ontact</w:t>
       </w:r>
-      <w:r w:rsidR="00BB22B0" w:rsidRPr="00016F27">
+      <w:r w:rsidRPr="00016F27" w:rsidR="00BB22B0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
-      <w:r w:rsidR="004F7452" w:rsidRPr="00016F27">
+      <w:r w:rsidRPr="00016F27" w:rsidR="004F7452">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00254226" w:rsidRPr="00016F27">
+      <w:r w:rsidRPr="00016F27" w:rsidR="00254226">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="008B1C52" w:rsidRPr="00016F27">
+      <w:r w:rsidRPr="00016F27" w:rsidR="008B1C52">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Iowa Division of Banking</w:t>
       </w:r>
       <w:r w:rsidR="00103F74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> (IDOB)</w:t>
       </w:r>
-      <w:r w:rsidR="008B1C52" w:rsidRPr="00016F27">
+      <w:r w:rsidRPr="00016F27" w:rsidR="008B1C52">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004F7452" w:rsidRPr="00016F27">
+      <w:r w:rsidRPr="00016F27" w:rsidR="004F7452">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>at (515)-281-4014</w:t>
       </w:r>
-      <w:r w:rsidR="00BB22B0" w:rsidRPr="00016F27">
+      <w:r w:rsidRPr="00016F27" w:rsidR="00BB22B0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FA122C4" w14:textId="77777777" w:rsidR="009321A3" w:rsidRPr="00016F27" w:rsidRDefault="009321A3" w:rsidP="00ED2DBF">
+    <w:p w:rsidRPr="00016F27" w:rsidR="009321A3" w:rsidP="00ED2DBF" w:rsidRDefault="009321A3" w14:paraId="6FA122C4" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05CAA3DE" w14:textId="7AAE4B5D" w:rsidR="001F0BDD" w:rsidRPr="00016F27" w:rsidRDefault="001F0BDD" w:rsidP="00ED2DBF">
+    <w:p w:rsidRPr="00016F27" w:rsidR="001F0BDD" w:rsidP="00ED2DBF" w:rsidRDefault="001F0BDD" w14:paraId="05CAA3DE" w14:textId="7AAE4B5D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F27">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>All sections of the application should be completed.  Indicate if a section is not applicable (N/A).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="130DF8E4" w14:textId="77777777" w:rsidR="001F0BDD" w:rsidRPr="00016F27" w:rsidRDefault="001F0BDD" w:rsidP="00ED2DBF">
+    <w:p w:rsidRPr="00016F27" w:rsidR="001F0BDD" w:rsidP="00ED2DBF" w:rsidRDefault="001F0BDD" w14:paraId="130DF8E4" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13BFACAC" w14:textId="49FD3CB0" w:rsidR="00540EDB" w:rsidRPr="00016F27" w:rsidRDefault="00540EDB" w:rsidP="00ED2DBF">
+    <w:p w:rsidRPr="00016F27" w:rsidR="00540EDB" w:rsidP="00ED2DBF" w:rsidRDefault="00540EDB" w14:paraId="13BFACAC" w14:textId="49FD3CB0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F27">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The applicant should </w:t>
       </w:r>
       <w:r w:rsidRPr="00016F27">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">contact its primary </w:t>
       </w:r>
-      <w:r w:rsidR="00BB22B0" w:rsidRPr="00016F27">
+      <w:r w:rsidRPr="00016F27" w:rsidR="00BB22B0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="00016F27">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t>ederal regulatory authority</w:t>
       </w:r>
-      <w:r w:rsidR="00416A6D" w:rsidRPr="00016F27">
+      <w:r w:rsidRPr="00016F27" w:rsidR="00416A6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000E06F3" w:rsidRPr="00016F27">
+      <w:r w:rsidRPr="00016F27" w:rsidR="000E06F3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">to determine any </w:t>
       </w:r>
-      <w:r w:rsidR="00BB22B0" w:rsidRPr="00016F27">
+      <w:r w:rsidRPr="00016F27" w:rsidR="00BB22B0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="00016F27">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ederal requirements </w:t>
       </w:r>
-      <w:r w:rsidR="000E06F3" w:rsidRPr="00016F27">
+      <w:r w:rsidRPr="00016F27" w:rsidR="000E06F3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidRPr="00016F27">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>the application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B4FF284" w14:textId="77777777" w:rsidR="00540EDB" w:rsidRPr="00016F27" w:rsidRDefault="00540EDB" w:rsidP="00ED2DBF">
+    <w:p w:rsidRPr="00016F27" w:rsidR="00540EDB" w:rsidP="00ED2DBF" w:rsidRDefault="00540EDB" w14:paraId="3B4FF284" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54F9EFEF" w14:textId="77777777" w:rsidR="007B79FA" w:rsidRPr="00016F27" w:rsidRDefault="007B79FA" w:rsidP="007B79FA">
+    <w:p w:rsidRPr="00016F27" w:rsidR="007B79FA" w:rsidP="007B79FA" w:rsidRDefault="007B79FA" w14:paraId="54F9EFEF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F27">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The bank may consult an attorney to draft or review the applicable legal documents, if desired.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7016420D" w14:textId="77777777" w:rsidR="00B92BA8" w:rsidRPr="00016F27" w:rsidRDefault="00B92BA8" w:rsidP="00ED2DBF">
+    <w:p w:rsidRPr="00016F27" w:rsidR="00B92BA8" w:rsidP="00ED2DBF" w:rsidRDefault="00B92BA8" w14:paraId="7016420D" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6833EEC4" w14:textId="375E9476" w:rsidR="00DF3265" w:rsidRPr="00016F27" w:rsidRDefault="00DF3265" w:rsidP="00ED2DBF">
+    <w:p w:rsidRPr="00016F27" w:rsidR="00DF3265" w:rsidP="00ED2DBF" w:rsidRDefault="00DF3265" w14:paraId="6833EEC4" w14:textId="375E9476">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F27">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>All correspondence will be sent to the contact person listed on the application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A8765F0" w14:textId="77777777" w:rsidR="00DF3265" w:rsidRPr="00016F27" w:rsidRDefault="00DF3265" w:rsidP="00ED2DBF">
+    <w:p w:rsidRPr="00016F27" w:rsidR="00DF3265" w:rsidP="00ED2DBF" w:rsidRDefault="00DF3265" w14:paraId="7A8765F0" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0830542C" w14:textId="77777777" w:rsidR="00F82082" w:rsidRPr="00594D9C" w:rsidRDefault="00F82082" w:rsidP="00F1548F">
+    <w:p w:rsidRPr="00594D9C" w:rsidR="00F82082" w:rsidP="00F1548F" w:rsidRDefault="00F82082" w14:paraId="0830542C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00594D9C">
         <w:t>Fees and Submission</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4119DC0C" w14:textId="393B62FC" w:rsidR="00F82082" w:rsidRPr="00F82082" w:rsidRDefault="00F82082" w:rsidP="00F82082">
+    <w:p w:rsidRPr="00F82082" w:rsidR="00F82082" w:rsidP="00F82082" w:rsidRDefault="00F82082" w14:paraId="4119DC0C" w14:textId="04F04A54">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F82082">
+      <w:r w:rsidRPr="5ABB3E0E" w:rsidR="00F82082">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Submit </w:t>
       </w:r>
-      <w:r w:rsidR="0043127D">
+      <w:r w:rsidRPr="5ABB3E0E" w:rsidR="0043127D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">via mail </w:t>
       </w:r>
-      <w:r w:rsidR="005430C0">
+      <w:r w:rsidRPr="5ABB3E0E" w:rsidR="005430C0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>one</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F82082">
+      <w:r w:rsidRPr="5ABB3E0E" w:rsidR="00F82082">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00023806">
+      <w:r w:rsidRPr="5ABB3E0E" w:rsidR="00023806">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">executed copy of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F82082">
+      <w:r w:rsidRPr="5ABB3E0E" w:rsidR="00F82082">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>completed application</w:t>
       </w:r>
-      <w:r w:rsidR="00C63EDF">
+      <w:r w:rsidRPr="5ABB3E0E" w:rsidR="00C63EDF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00023806">
+      <w:r w:rsidRPr="5ABB3E0E" w:rsidR="00023806">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="005430C0">
+      <w:r w:rsidRPr="5ABB3E0E" w:rsidR="005430C0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00C63EDF">
+      <w:r w:rsidRPr="5ABB3E0E" w:rsidR="00C63EDF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">rticles of </w:t>
       </w:r>
-      <w:r w:rsidR="005430C0">
+      <w:r w:rsidRPr="5ABB3E0E" w:rsidR="005430C0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="00C63EDF">
+      <w:r w:rsidRPr="5ABB3E0E" w:rsidR="00C63EDF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ncorporation, and </w:t>
       </w:r>
-      <w:r w:rsidR="00E47CE7">
+      <w:r w:rsidRPr="5ABB3E0E" w:rsidR="00E47CE7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">a copy of the </w:t>
       </w:r>
-      <w:r w:rsidR="00477032">
-[...2 lines deleted...]
-          <w:caps/>
+      <w:r w:rsidRPr="5ABB3E0E" w:rsidR="00477032">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:caps w:val="1"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="003E4450">
+      <w:r w:rsidRPr="5ABB3E0E" w:rsidR="003E4450">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">pplication </w:t>
       </w:r>
-      <w:r w:rsidR="00F24F2C">
+      <w:r w:rsidRPr="5ABB3E0E" w:rsidR="00F24F2C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
-      <w:r w:rsidR="00477032">
+      <w:r w:rsidRPr="5ABB3E0E" w:rsidR="00477032">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="00F24F2C">
+      <w:r w:rsidRPr="5ABB3E0E" w:rsidR="00F24F2C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">eposit </w:t>
       </w:r>
-      <w:r w:rsidR="00235C59">
+      <w:r w:rsidRPr="5ABB3E0E" w:rsidR="00235C59">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="00F24F2C">
+      <w:r w:rsidRPr="5ABB3E0E" w:rsidR="00F24F2C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>nsurance</w:t>
       </w:r>
-      <w:r w:rsidR="00135D7F">
+      <w:r w:rsidRPr="5ABB3E0E" w:rsidR="00135D7F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00235C59">
+      <w:r w:rsidRPr="5ABB3E0E" w:rsidR="00235C59">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>provided</w:t>
       </w:r>
-      <w:r w:rsidR="00F24F2C">
+      <w:r w:rsidRPr="5ABB3E0E" w:rsidR="00F24F2C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidR="00CA5A8A">
+      <w:r w:rsidRPr="5ABB3E0E" w:rsidR="00CA5A8A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="003E4450">
+      <w:r w:rsidRPr="5ABB3E0E" w:rsidR="003E4450">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Federal Deposit </w:t>
       </w:r>
-      <w:r w:rsidR="00CA5A8A">
+      <w:r w:rsidRPr="5ABB3E0E" w:rsidR="00CA5A8A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Insurance </w:t>
       </w:r>
-      <w:r w:rsidR="003E4450">
+      <w:r w:rsidRPr="5ABB3E0E" w:rsidR="003E4450">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Corporation</w:t>
       </w:r>
-      <w:r w:rsidR="00CA5A8A">
+      <w:r w:rsidRPr="5ABB3E0E" w:rsidR="00CA5A8A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> (FDIC)</w:t>
       </w:r>
-      <w:r w:rsidR="0046615E">
-[...11 lines deleted...]
-      <w:r w:rsidR="00335430">
+      <w:r w:rsidRPr="5ABB3E0E" w:rsidR="0046615E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5ABB3E0E" w:rsidR="0046615E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Include </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5ABB3E0E" w:rsidR="00586444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>payment of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5ABB3E0E" w:rsidR="4D08FE84">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E9531E">
+      <w:r w:rsidRPr="5ABB3E0E" w:rsidR="00E9531E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>$15,0</w:t>
       </w:r>
-      <w:r w:rsidR="00C00168">
+      <w:r w:rsidRPr="5ABB3E0E" w:rsidR="00C00168">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="00E9531E">
+      <w:r w:rsidRPr="5ABB3E0E" w:rsidR="00E9531E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">0 </w:t>
       </w:r>
-      <w:r w:rsidR="00335430">
-[...5 lines deleted...]
-      <w:r w:rsidR="00586444">
+      <w:r w:rsidRPr="5ABB3E0E" w:rsidR="25646521">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for the $15,000 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5ABB3E0E" w:rsidR="00335430">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>application fee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5ABB3E0E" w:rsidR="4DA9A3F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and $50 Secretary of State filing fee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5ABB3E0E" w:rsidR="00335430">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5ABB3E0E" w:rsidR="00586444">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">via a check made </w:t>
       </w:r>
-      <w:r w:rsidR="006E1B10">
+      <w:r w:rsidRPr="5ABB3E0E" w:rsidR="006E1B10">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>payable to the I</w:t>
       </w:r>
-      <w:r w:rsidR="0043127D">
+      <w:r w:rsidRPr="5ABB3E0E" w:rsidR="0043127D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>DOB</w:t>
       </w:r>
-      <w:r w:rsidR="00C00168">
+      <w:r w:rsidRPr="5ABB3E0E" w:rsidR="00C00168">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F82082">
-[...7 lines deleted...]
-    <w:p w14:paraId="4FD3B87D" w14:textId="77777777" w:rsidR="00EC40EE" w:rsidRPr="00594D9C" w:rsidRDefault="00EC40EE" w:rsidP="00F1548F">
+      <w:r w:rsidRPr="5ABB3E0E" w:rsidR="517B21F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5ABB3E0E" w:rsidR="00F82082">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>fee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5ABB3E0E" w:rsidR="323CDA28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5ABB3E0E" w:rsidR="00F82082">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be refunded if the application is not accepted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5ABB3E0E" w:rsidR="00F82082">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5ABB3E0E" w:rsidR="00F82082">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">After the application is accepted, the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5ABB3E0E" w:rsidR="4079AC83">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">application </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5ABB3E0E" w:rsidR="00F82082">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>fee is not refundable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009321A3" w:rsidP="003A1383" w:rsidRDefault="009321A3" w14:paraId="396C0240" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00594D9C" w:rsidR="00EC40EE" w:rsidP="00F1548F" w:rsidRDefault="00EC40EE" w14:paraId="4FD3B87D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00594D9C">
         <w:t>Public Disclosure of Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="085983A8" w14:textId="3C49C48B" w:rsidR="00EC40EE" w:rsidRPr="00EC40EE" w:rsidRDefault="00EC40EE" w:rsidP="00EC40EE">
+    <w:p w:rsidRPr="00EC40EE" w:rsidR="00EC40EE" w:rsidP="00EC40EE" w:rsidRDefault="00EC40EE" w14:paraId="085983A8" w14:textId="3C49C48B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The Superintendent may treat all information submitted with this application as public information unless the applicant properly requests that information be treated as confidential at the time of submitting the application.  The Superintendent’s release of information is governed by Iowa Code Chapters 22 and 524 and </w:t>
       </w:r>
       <w:r w:rsidR="00EF5859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>IAC</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AF2030">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapter </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>187-7.  The Superintendent will copy public records as required to comply with the public records laws.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D1C7B40" w14:textId="3651203C" w:rsidR="00EC40EE" w:rsidRPr="00EC40EE" w:rsidRDefault="00EC40EE" w:rsidP="00EC40EE">
+    <w:p w:rsidRPr="00EC40EE" w:rsidR="00EC40EE" w:rsidP="00EC40EE" w:rsidRDefault="00EC40EE" w14:paraId="6D1C7B40" w14:textId="3651203C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78B1416E" w14:textId="77777777" w:rsidR="00EC40EE" w:rsidRPr="00EC40EE" w:rsidRDefault="00EC40EE" w:rsidP="00EC40EE">
+    <w:p w:rsidRPr="00EC40EE" w:rsidR="00EC40EE" w:rsidP="00EC40EE" w:rsidRDefault="00EC40EE" w14:paraId="78B1416E" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Any request for confidential treatment of information must be included in a cover letter submitted with the application.  In addition, the applicant must enumerate the specific grounds in Iowa Code Chapter 22 or other applicable law which supports treatment of the material as confidential</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC40EE">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CDEFAFC" w14:textId="185C5064" w:rsidR="00A85469" w:rsidRDefault="00A85469" w:rsidP="00AF2030">
+    <w:p w:rsidR="00A85469" w:rsidP="00AF2030" w:rsidRDefault="00A85469" w14:paraId="3CDEFAFC" w14:textId="185C5064">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1245"/>
           <w:tab w:val="left" w:pos="3615"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C51DE96" w14:textId="77777777" w:rsidR="00A85469" w:rsidRDefault="00A85469" w:rsidP="00EC40EE">
+    <w:p w:rsidR="00A85469" w:rsidP="00EC40EE" w:rsidRDefault="00A85469" w14:paraId="6C51DE96" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7226CB5A" w14:textId="514F5A8E" w:rsidR="00EC40EE" w:rsidRPr="00EC40EE" w:rsidRDefault="00600E4E" w:rsidP="00EC40EE">
+    <w:p w:rsidRPr="00EC40EE" w:rsidR="00EC40EE" w:rsidP="00EC40EE" w:rsidRDefault="00600E4E" w14:paraId="7226CB5A" w14:textId="514F5A8E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F71A3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00EC40EE" w:rsidRPr="00EC40EE">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00EC40EE" w:rsidR="00EC40EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Each page of the application upon which confidential information appears must be conspicuously marked as containing confidential information.  </w:t>
       </w:r>
-      <w:r w:rsidR="00EC40EE" w:rsidRPr="00EC40EE">
+      <w:r w:rsidRPr="00EC40EE" w:rsidR="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Applicants may not identify the entire application as confidential.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55541E26" w14:textId="77777777" w:rsidR="00EC40EE" w:rsidRPr="00EC40EE" w:rsidRDefault="00EC40EE" w:rsidP="00EC40EE">
+    <w:p w:rsidRPr="00EC40EE" w:rsidR="00EC40EE" w:rsidP="00EC40EE" w:rsidRDefault="00EC40EE" w14:paraId="55541E26" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17158BB9" w14:textId="77777777" w:rsidR="00EC40EE" w:rsidRPr="00EC40EE" w:rsidRDefault="00EC40EE" w:rsidP="00EC40EE">
+    <w:p w:rsidRPr="00EC40EE" w:rsidR="00EC40EE" w:rsidP="00EC40EE" w:rsidRDefault="00EC40EE" w14:paraId="17158BB9" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>If the applicant designates any portion of the application as confidential, the applicant must submit a “public” copy of the application from which the confidential information has been excised.  The public copy must be clearly marked as “Public Copy – Excludes Confidential Information” and will be made available for public inspection and copying in accordance with the IDOB’s fee schedule.  The confidential material must be excised from the public copy in such a way as to allow the public to determine the general nature of the material removed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="309DEB9C" w14:textId="77777777" w:rsidR="00EC40EE" w:rsidRPr="00EC40EE" w:rsidRDefault="00EC40EE" w:rsidP="00EC40EE">
+    <w:p w:rsidRPr="00EC40EE" w:rsidR="00EC40EE" w:rsidP="00EC40EE" w:rsidRDefault="00EC40EE" w14:paraId="309DEB9C" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35648A60" w14:textId="77777777" w:rsidR="00EC40EE" w:rsidRPr="00EC40EE" w:rsidRDefault="00EC40EE" w:rsidP="00EC40EE">
+    <w:p w:rsidRPr="00EC40EE" w:rsidR="00EC40EE" w:rsidP="00EC40EE" w:rsidRDefault="00EC40EE" w14:paraId="35648A60" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The Superintendent will treat the information marked confidential as confidential information if the Superintendent or a court of competent jurisdiction determines the information is entitled to confidential treatment under Iowa Code Chapter 22 or other applicable law.  The Superintendent reserves the right to release information designated as confidential if the Superintendent determines there is no legal basis to withhold the information from public inspection.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D1D6262" w14:textId="77777777" w:rsidR="00EC40EE" w:rsidRPr="00EC40EE" w:rsidRDefault="00EC40EE" w:rsidP="00EC40EE">
+    <w:p w:rsidRPr="00EC40EE" w:rsidR="00EC40EE" w:rsidP="00EC40EE" w:rsidRDefault="00EC40EE" w14:paraId="6D1D6262" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B543DD1" w14:textId="77777777" w:rsidR="00EC40EE" w:rsidRPr="00EC40EE" w:rsidRDefault="00EC40EE" w:rsidP="00EC40EE">
+    <w:p w:rsidRPr="00EC40EE" w:rsidR="00EC40EE" w:rsidP="00EC40EE" w:rsidRDefault="00EC40EE" w14:paraId="1B543DD1" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>It is the applicant’s responsibility to identify and properly excise the information it believes to be confidential from the public copy.  The applicant’s failure to request confidential treatment of material or failure to provide a public copy with the confidential information excised will be deemed by the Superintendent as a waiver of any right to confidentiality which the applicant may have had and shall relieve the Superintendent from any responsibility if the information is viewed by the public or a competitor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EFFF22A" w14:textId="77777777" w:rsidR="009321A3" w:rsidRDefault="009321A3" w:rsidP="003A1383"/>
-    <w:p w14:paraId="3A7950F9" w14:textId="6B1A5DDD" w:rsidR="009321A3" w:rsidRPr="00594D9C" w:rsidRDefault="00557F31" w:rsidP="00F1548F">
+    <w:p w:rsidR="009321A3" w:rsidP="003A1383" w:rsidRDefault="009321A3" w14:paraId="2EFFF22A" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00594D9C" w:rsidR="009321A3" w:rsidP="00F1548F" w:rsidRDefault="00557F31" w14:paraId="3A7950F9" w14:textId="6B1A5DDD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00594D9C">
         <w:t>Publication</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B2435B9" w14:textId="4385B695" w:rsidR="003F6863" w:rsidRPr="006F0E47" w:rsidRDefault="003F6863" w:rsidP="006F0E47">
+    <w:p w:rsidRPr="006F0E47" w:rsidR="003F6863" w:rsidP="006F0E47" w:rsidRDefault="003F6863" w14:paraId="5B2435B9" w14:textId="4385B695">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F0E47">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Within 30 days of acceptance of the application by the Superintendent, a notice of the application </w:t>
       </w:r>
-      <w:r w:rsidR="0050171D" w:rsidRPr="006F0E47">
+      <w:r w:rsidRPr="006F0E47" w:rsidR="0050171D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>is to</w:t>
       </w:r>
       <w:r w:rsidRPr="006F0E47">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> be published once in a newspaper of general circulation in the city</w:t>
       </w:r>
-      <w:r w:rsidR="00AC4DC4" w:rsidRPr="006F0E47">
+      <w:r w:rsidRPr="006F0E47" w:rsidR="00AC4DC4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="006F0E47">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">town in which the principal place of business of the proposed new state bank is to be located. </w:t>
       </w:r>
       <w:r w:rsidR="007B4B1A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F0E47">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Proof of publication is to be furnished to the </w:t>
       </w:r>
-      <w:r w:rsidR="008C09EB" w:rsidRPr="006F0E47">
+      <w:r w:rsidRPr="006F0E47" w:rsidR="008C09EB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00A9348A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>DOB</w:t>
       </w:r>
       <w:r w:rsidRPr="006F0E47">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> as soon as possible following the publication.</w:t>
       </w:r>
-      <w:r w:rsidR="00CA6631" w:rsidRPr="006F0E47">
+      <w:r w:rsidRPr="006F0E47" w:rsidR="00CA6631">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">  Templates are p</w:t>
       </w:r>
-      <w:r w:rsidR="00CA6631" w:rsidRPr="00FA5C1C">
+      <w:r w:rsidRPr="00FA5C1C" w:rsidR="00CA6631">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">rovided below under “Public Notice of </w:t>
       </w:r>
-      <w:r w:rsidR="00E13EB9" w:rsidRPr="00FA5C1C">
+      <w:r w:rsidRPr="00FA5C1C" w:rsidR="00E13EB9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00055F21" w:rsidRPr="00FA5C1C">
+      <w:r w:rsidRPr="00FA5C1C" w:rsidR="00055F21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>pplication to Approve a</w:t>
       </w:r>
-      <w:r w:rsidR="00260927" w:rsidRPr="00FA5C1C">
+      <w:r w:rsidRPr="00FA5C1C" w:rsidR="00260927">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> New State Bank</w:t>
       </w:r>
-      <w:r w:rsidR="00CA6631" w:rsidRPr="00FA5C1C">
+      <w:r w:rsidRPr="00FA5C1C" w:rsidR="00CA6631">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">” and “Proof of </w:t>
       </w:r>
-      <w:r w:rsidR="006F0E47" w:rsidRPr="00FA5C1C">
+      <w:r w:rsidRPr="00FA5C1C" w:rsidR="006F0E47">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Publication.</w:t>
       </w:r>
-      <w:r w:rsidR="00CA6631" w:rsidRPr="00FA5C1C">
+      <w:r w:rsidRPr="00FA5C1C" w:rsidR="00CA6631">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="172DEF2C" w14:textId="77777777" w:rsidR="003F6863" w:rsidRPr="006F0E47" w:rsidRDefault="003F6863" w:rsidP="006F0E47">
+    <w:p w:rsidRPr="006F0E47" w:rsidR="003F6863" w:rsidP="006F0E47" w:rsidRDefault="003F6863" w14:paraId="172DEF2C" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2016D5AD" w14:textId="07A67090" w:rsidR="00B3437E" w:rsidRDefault="00B3437E" w:rsidP="00DF2117">
+    <w:p w:rsidR="00B3437E" w:rsidP="00DF2117" w:rsidRDefault="00B3437E" w14:paraId="2016D5AD" w14:textId="07A67090">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Interested persons may submit written comments or request a hearing within 30 days </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">following </w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r>
@@ -974,639 +1046,638 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> notice</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>If a public hearing is to be held in connection with the application, the Superintendent sets the hearing date and provides notice to interested parties.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="386612AD" w14:textId="77777777" w:rsidR="00DF2117" w:rsidRPr="00DF2117" w:rsidRDefault="00DF2117" w:rsidP="00DF2117">
+    <w:p w:rsidRPr="00DF2117" w:rsidR="00DF2117" w:rsidP="00DF2117" w:rsidRDefault="00DF2117" w14:paraId="386612AD" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="267C5F34" w14:textId="5F3FEBC4" w:rsidR="009321A3" w:rsidRPr="00594D9C" w:rsidRDefault="00A9279D" w:rsidP="00F1548F">
+    <w:p w:rsidRPr="00594D9C" w:rsidR="009321A3" w:rsidP="00F1548F" w:rsidRDefault="00A9279D" w14:paraId="267C5F34" w14:textId="5F3FEBC4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00594D9C">
         <w:t xml:space="preserve">Incorporation </w:t>
       </w:r>
-      <w:r w:rsidR="0075206F" w:rsidRPr="00594D9C">
+      <w:r w:rsidRPr="00594D9C" w:rsidR="0075206F">
         <w:t>Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C5D1E24" w14:textId="77777777" w:rsidR="009321A3" w:rsidRPr="00600E4E" w:rsidRDefault="009321A3" w:rsidP="00600E4E">
+    <w:p w:rsidRPr="00600E4E" w:rsidR="009321A3" w:rsidP="00600E4E" w:rsidRDefault="009321A3" w14:paraId="0C5D1E24" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00600E4E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Incorporators — One or more individuals 18 years of age or older, a majority of whom must be residents of Iowa and U.S. citizens.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="799DDBB1" w14:textId="77777777" w:rsidR="009321A3" w:rsidRPr="00600E4E" w:rsidRDefault="009321A3" w:rsidP="00600E4E">
+    <w:p w:rsidRPr="00600E4E" w:rsidR="009321A3" w:rsidP="00600E4E" w:rsidRDefault="009321A3" w14:paraId="799DDBB1" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00600E4E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Directors — Five or more individuals 18 years of age or older, a majority of whom must be residents of Iowa and U.S. citizens.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD52C15" w14:textId="22E46732" w:rsidR="009321A3" w:rsidRPr="00600E4E" w:rsidRDefault="009321A3" w:rsidP="00600E4E">
+    <w:p w:rsidRPr="00600E4E" w:rsidR="009321A3" w:rsidP="00600E4E" w:rsidRDefault="009321A3" w14:paraId="3FD52C15" w14:textId="22E46732">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00600E4E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Articles of Incorporation — Must comply with</w:t>
       </w:r>
       <w:r w:rsidR="00AF2030">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Iowa Code</w:t>
       </w:r>
       <w:r w:rsidRPr="00600E4E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Section 524.302</w:t>
       </w:r>
       <w:r w:rsidR="00AF2030">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00DD1C4C" w:rsidRPr="00600E4E">
+      <w:r w:rsidRPr="00600E4E" w:rsidR="00DD1C4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63C09D0D" w14:textId="22EF2AA9" w:rsidR="009321A3" w:rsidRPr="00600E4E" w:rsidRDefault="009321A3" w:rsidP="00600E4E">
+    <w:p w:rsidRPr="00600E4E" w:rsidR="009321A3" w:rsidP="00600E4E" w:rsidRDefault="009321A3" w14:paraId="63C09D0D" w14:textId="22EF2AA9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00600E4E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Officers</w:t>
       </w:r>
-      <w:r w:rsidR="00E770BD" w:rsidRPr="00600E4E">
+      <w:r w:rsidRPr="00600E4E" w:rsidR="00E770BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">— </w:t>
       </w:r>
       <w:r w:rsidRPr="00600E4E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>At least three officers</w:t>
       </w:r>
-      <w:r w:rsidR="001B3DA0" w:rsidRPr="00600E4E">
+      <w:r w:rsidRPr="00600E4E" w:rsidR="001B3DA0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> including a </w:t>
       </w:r>
       <w:r w:rsidRPr="00600E4E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">president, one vice president, and a cashier, with no more than two of such positions held by </w:t>
       </w:r>
-      <w:r w:rsidR="001B3DA0" w:rsidRPr="00600E4E">
+      <w:r w:rsidRPr="00600E4E" w:rsidR="001B3DA0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00600E4E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>same individual</w:t>
       </w:r>
-      <w:r w:rsidR="00AC717F" w:rsidRPr="00600E4E">
+      <w:r w:rsidRPr="00600E4E" w:rsidR="00AC717F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00600E4E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">One officer must be named chief executive officer who </w:t>
       </w:r>
-      <w:r w:rsidR="00AC717F" w:rsidRPr="00600E4E">
+      <w:r w:rsidRPr="00600E4E" w:rsidR="00AC717F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">must </w:t>
       </w:r>
       <w:r w:rsidRPr="00600E4E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>be a member of the board of directors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FA3C0B0" w14:textId="18FE75E5" w:rsidR="00135D7F" w:rsidRDefault="00135D7F" w:rsidP="00F85B56">
+    <w:p w:rsidR="00135D7F" w:rsidP="00F85B56" w:rsidRDefault="00135D7F" w14:paraId="2FA3C0B0" w14:textId="18FE75E5">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F74CD3B" w14:textId="0575CB13" w:rsidR="00135D7F" w:rsidRPr="00594D9C" w:rsidRDefault="00E62982" w:rsidP="00F1548F">
+    <w:p w:rsidRPr="00594D9C" w:rsidR="00135D7F" w:rsidP="00F1548F" w:rsidRDefault="00E62982" w14:paraId="0F74CD3B" w14:textId="0575CB13">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00594D9C">
-        <w:lastRenderedPageBreak/>
         <w:t>Application Processing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DD7F0B9" w14:textId="2F57ACE7" w:rsidR="00045107" w:rsidRPr="0056229D" w:rsidRDefault="0072108B" w:rsidP="00833C73">
+    <w:p w:rsidRPr="0056229D" w:rsidR="00045107" w:rsidP="00833C73" w:rsidRDefault="0072108B" w14:paraId="0DD7F0B9" w14:textId="2F57ACE7">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056229D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The Superintendent reviews the submitted application and supplemental items.  The application is accepted for processing once the information is deemed accurate and complete.</w:t>
       </w:r>
-      <w:r w:rsidR="00224D43" w:rsidRPr="0056229D">
+      <w:r w:rsidRPr="0056229D" w:rsidR="00224D43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00045107" w:rsidRPr="0056229D">
+      <w:r w:rsidRPr="0056229D" w:rsidR="00045107">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">If accepted for processing, a letter will be forwarded to the </w:t>
       </w:r>
-      <w:r w:rsidR="00FC2D7B" w:rsidRPr="0056229D">
+      <w:r w:rsidRPr="0056229D" w:rsidR="00FC2D7B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>contact person informing</w:t>
       </w:r>
-      <w:r w:rsidR="00045107" w:rsidRPr="0056229D">
+      <w:r w:rsidRPr="0056229D" w:rsidR="00045107">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> them of</w:t>
       </w:r>
-      <w:r w:rsidR="00FC2D7B" w:rsidRPr="0056229D">
+      <w:r w:rsidRPr="0056229D" w:rsidR="00FC2D7B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
-      <w:r w:rsidR="00045107" w:rsidRPr="0056229D">
+      <w:r w:rsidRPr="0056229D" w:rsidR="00045107">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>accept</w:t>
       </w:r>
-      <w:r w:rsidR="00FC2D7B" w:rsidRPr="0056229D">
+      <w:r w:rsidRPr="0056229D" w:rsidR="00FC2D7B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ance date</w:t>
       </w:r>
-      <w:r w:rsidR="00045107" w:rsidRPr="0056229D">
+      <w:r w:rsidRPr="0056229D" w:rsidR="00045107">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> with instructions to commence publication.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C107465" w14:textId="6BB7BBA8" w:rsidR="00F41DE4" w:rsidRPr="0056229D" w:rsidRDefault="00F41DE4" w:rsidP="00833C73">
+    <w:p w:rsidRPr="0056229D" w:rsidR="00F41DE4" w:rsidP="00833C73" w:rsidRDefault="00F41DE4" w14:paraId="5C107465" w14:textId="6BB7BBA8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056229D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidR="00B15C1D" w:rsidRPr="0056229D">
+      <w:r w:rsidRPr="0056229D" w:rsidR="00B15C1D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> IDOB will conduct </w:t>
       </w:r>
       <w:r w:rsidR="003422FC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">a review </w:t>
       </w:r>
       <w:r w:rsidRPr="0056229D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">of the application to determine </w:t>
       </w:r>
-      <w:r w:rsidR="00536A02" w:rsidRPr="0056229D">
+      <w:r w:rsidRPr="0056229D" w:rsidR="00536A02">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">satisfactory </w:t>
       </w:r>
       <w:r w:rsidRPr="0056229D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">compliance </w:t>
       </w:r>
-      <w:r w:rsidR="008D6620" w:rsidRPr="0056229D">
+      <w:r w:rsidRPr="0056229D" w:rsidR="008D6620">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
-      <w:r w:rsidR="00536A02" w:rsidRPr="0056229D">
+      <w:r w:rsidRPr="0056229D" w:rsidR="00536A02">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> the requirements of </w:t>
       </w:r>
-      <w:r w:rsidR="007304D6" w:rsidRPr="0056229D">
+      <w:r w:rsidRPr="0056229D" w:rsidR="007304D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa Code </w:t>
       </w:r>
       <w:r w:rsidRPr="0056229D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Section 524.305.</w:t>
       </w:r>
       <w:r w:rsidR="00876E0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">  The </w:t>
       </w:r>
       <w:r w:rsidR="003422FC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>review</w:t>
       </w:r>
       <w:r w:rsidR="00876E0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> will ensure the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E4E313C" w14:textId="636229B3" w:rsidR="00F41DE4" w:rsidRPr="0056229D" w:rsidRDefault="00142E6D" w:rsidP="00833C73">
+    <w:p w:rsidRPr="0056229D" w:rsidR="00F41DE4" w:rsidP="00833C73" w:rsidRDefault="00142E6D" w14:paraId="7E4E313C" w14:textId="636229B3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="00F41DE4" w:rsidRPr="0056229D">
+      <w:r w:rsidRPr="0056229D" w:rsidR="00F41DE4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Articles of Incorporation and supporting items are satisfactory.</w:t>
       </w:r>
       <w:r w:rsidR="00AF2030">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">  A template is provided below under “Articles of Incorporation.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18C3D63E" w14:textId="214BFCBE" w:rsidR="00F41DE4" w:rsidRPr="0056229D" w:rsidRDefault="00981CB2" w:rsidP="00833C73">
+    <w:p w:rsidRPr="0056229D" w:rsidR="00F41DE4" w:rsidP="00833C73" w:rsidRDefault="00981CB2" w14:paraId="18C3D63E" w14:textId="214BFCBE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The c</w:t>
       </w:r>
-      <w:r w:rsidR="00F41DE4" w:rsidRPr="0056229D">
+      <w:r w:rsidRPr="0056229D" w:rsidR="00F41DE4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>onvenience and needs of the public will be served.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BFEBD59" w14:textId="77777777" w:rsidR="00F41DE4" w:rsidRPr="0056229D" w:rsidRDefault="00F41DE4" w:rsidP="00833C73">
+    <w:p w:rsidRPr="0056229D" w:rsidR="00F41DE4" w:rsidP="00833C73" w:rsidRDefault="00F41DE4" w14:paraId="2BFEBD59" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056229D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Population density and economic characteristics of the area to be served are sufficient to provide adequate support for the proposed new bank.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66B2DB58" w14:textId="3A50EEF3" w:rsidR="00F41DE4" w:rsidRPr="0056229D" w:rsidRDefault="00F41DE4" w:rsidP="00833C73">
+    <w:p w:rsidRPr="0056229D" w:rsidR="00F41DE4" w:rsidP="00833C73" w:rsidRDefault="00F41DE4" w14:paraId="66B2DB58" w14:textId="3A50EEF3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056229D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Character and fitness of the incorporators </w:t>
       </w:r>
-      <w:r w:rsidR="0032763D" w:rsidRPr="0056229D">
+      <w:r w:rsidRPr="0056229D" w:rsidR="0032763D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">or organizers </w:t>
       </w:r>
       <w:r w:rsidRPr="0056229D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>and the initial boar</w:t>
       </w:r>
-      <w:r w:rsidR="0032763D" w:rsidRPr="0056229D">
+      <w:r w:rsidRPr="0056229D" w:rsidR="0032763D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="0056229D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> will command the confidence of the community to be served and the business of the proposed new bank will be conducted honestly and efficiently.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76959AE7" w14:textId="60858281" w:rsidR="00F41DE4" w:rsidRPr="0056229D" w:rsidRDefault="00DF020F" w:rsidP="00833C73">
+    <w:p w:rsidRPr="0056229D" w:rsidR="00F41DE4" w:rsidP="00833C73" w:rsidRDefault="00DF020F" w14:paraId="76959AE7" w14:textId="60858281">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The p</w:t>
       </w:r>
-      <w:r w:rsidR="00F41DE4" w:rsidRPr="0056229D">
+      <w:r w:rsidRPr="0056229D" w:rsidR="00F41DE4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>roposed capital structure is adequate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CC8AD76" w14:textId="02B3CF1C" w:rsidR="00ED6610" w:rsidRPr="00146C63" w:rsidRDefault="0072108B" w:rsidP="00833C73">
+    <w:p w:rsidRPr="00146C63" w:rsidR="00ED6610" w:rsidP="00833C73" w:rsidRDefault="0072108B" w14:paraId="7CC8AD76" w14:textId="02B3CF1C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146C63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The Superintendent notifies the applicant in writing of approval or denial</w:t>
       </w:r>
-      <w:r w:rsidR="00BD08BC" w:rsidRPr="00146C63">
+      <w:r w:rsidRPr="00146C63" w:rsidR="00BD08BC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> within 180 days of the applications</w:t>
       </w:r>
-      <w:r w:rsidR="008814D4" w:rsidRPr="00146C63">
+      <w:r w:rsidRPr="00146C63" w:rsidR="008814D4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidR="00BD08BC" w:rsidRPr="00146C63">
+      <w:r w:rsidRPr="00146C63" w:rsidR="00BD08BC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> acceptance</w:t>
       </w:r>
       <w:r w:rsidRPr="00146C63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:r w:rsidR="00ED6610" w:rsidRPr="00146C63">
+      <w:r w:rsidRPr="00146C63" w:rsidR="00ED6610">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The approval will be contingent on </w:t>
       </w:r>
-      <w:r w:rsidR="00240AB8" w:rsidRPr="00146C63">
+      <w:r w:rsidRPr="00146C63" w:rsidR="00240AB8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">applicant(s) receiving </w:t>
       </w:r>
-      <w:r w:rsidR="00642312" w:rsidRPr="00146C63">
+      <w:r w:rsidRPr="00146C63" w:rsidR="00642312">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">approval </w:t>
       </w:r>
-      <w:r w:rsidR="00240AB8" w:rsidRPr="00146C63">
+      <w:r w:rsidRPr="00146C63" w:rsidR="00240AB8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">from </w:t>
       </w:r>
-      <w:r w:rsidR="00642312" w:rsidRPr="00146C63">
+      <w:r w:rsidRPr="00146C63" w:rsidR="00642312">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>the FDIC</w:t>
       </w:r>
-      <w:r w:rsidR="00240AB8" w:rsidRPr="00146C63">
+      <w:r w:rsidRPr="00146C63" w:rsidR="00240AB8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> to provide deposit insurance</w:t>
       </w:r>
-      <w:r w:rsidR="00642312" w:rsidRPr="00146C63">
+      <w:r w:rsidRPr="00146C63" w:rsidR="00642312">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="796A355B" w14:textId="4FF81EF6" w:rsidR="0072108B" w:rsidRPr="003A2075" w:rsidRDefault="0072108B" w:rsidP="00833C73">
+    <w:p w:rsidRPr="003A2075" w:rsidR="0072108B" w:rsidP="00833C73" w:rsidRDefault="0072108B" w14:paraId="796A355B" w14:textId="4FF81EF6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A2075">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>If approved, an Order will be prepared and signed by the Superintendent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D014143" w14:textId="5749D923" w:rsidR="00495C61" w:rsidRPr="009208B5" w:rsidRDefault="0072108B" w:rsidP="00833C73">
+    <w:p w:rsidRPr="009208B5" w:rsidR="00495C61" w:rsidP="00833C73" w:rsidRDefault="0072108B" w14:paraId="4D014143" w14:textId="5749D923">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00771792">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The Superintendent will deliver </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00771792">
         <w:rPr>
@@ -1665,2189 +1736,2187 @@
       <w:r w:rsidRPr="0071393B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Articles of </w:t>
       </w:r>
       <w:r w:rsidR="00181F33">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Incorporation </w:t>
       </w:r>
       <w:r w:rsidRPr="0071393B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">can be filed with the Secretary of State up to 90 days </w:t>
       </w:r>
       <w:r w:rsidRPr="009208B5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>prior to the effective date.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="617CCD4E" w14:textId="1F53B3DE" w:rsidR="00495C61" w:rsidRPr="009208B5" w:rsidRDefault="00A54939" w:rsidP="00833C73">
+    <w:p w:rsidRPr="009208B5" w:rsidR="00495C61" w:rsidP="00833C73" w:rsidRDefault="00A54939" w14:paraId="617CCD4E" w14:textId="1F53B3DE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009208B5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The following p</w:t>
       </w:r>
-      <w:r w:rsidR="00495C61" w:rsidRPr="009208B5">
+      <w:r w:rsidRPr="009208B5" w:rsidR="00495C61">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>re-opening forms</w:t>
       </w:r>
       <w:r w:rsidRPr="009208B5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00495C61" w:rsidRPr="009208B5">
+      <w:r w:rsidRPr="009208B5" w:rsidR="00495C61">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>are furnished to the Superintendent:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BDD116A" w14:textId="24192F95" w:rsidR="00495C61" w:rsidRPr="009208B5" w:rsidRDefault="00495C61" w:rsidP="00833C73">
+    <w:p w:rsidRPr="009208B5" w:rsidR="00495C61" w:rsidP="00833C73" w:rsidRDefault="00495C61" w14:paraId="0BDD116A" w14:textId="24192F95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009208B5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Certification by a correspondent bank that capital funds are on deposit.</w:t>
       </w:r>
       <w:r w:rsidR="00AF2030">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">  A template is provided below under ‘Certification.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF1CE73" w14:textId="75431BCD" w:rsidR="00495C61" w:rsidRPr="009208B5" w:rsidRDefault="00495C61" w:rsidP="00833C73">
+    <w:p w:rsidRPr="009208B5" w:rsidR="00495C61" w:rsidP="00833C73" w:rsidRDefault="00495C61" w14:paraId="3AF1CE73" w14:textId="75431BCD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009208B5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Statement by the </w:t>
       </w:r>
-      <w:r w:rsidR="00D826D7" w:rsidRPr="009208B5">
+      <w:r w:rsidRPr="009208B5" w:rsidR="00D826D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="009208B5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">hief </w:t>
       </w:r>
-      <w:r w:rsidR="00D826D7" w:rsidRPr="009208B5">
+      <w:r w:rsidRPr="009208B5" w:rsidR="00D826D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="009208B5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">xecutive </w:t>
       </w:r>
-      <w:r w:rsidR="00D826D7" w:rsidRPr="009208B5">
+      <w:r w:rsidRPr="009208B5" w:rsidR="00D826D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="009208B5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>fficer that the required capital has been paid in and that the</w:t>
       </w:r>
-      <w:r w:rsidR="00D826D7" w:rsidRPr="009208B5">
+      <w:r w:rsidRPr="009208B5" w:rsidR="00D826D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009208B5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">bank will be operated in compliance with </w:t>
       </w:r>
       <w:r w:rsidR="003422FC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa Code </w:t>
       </w:r>
       <w:r w:rsidRPr="009208B5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Chapter 524.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6989DB6E" w14:textId="77777777" w:rsidR="00495C61" w:rsidRPr="009208B5" w:rsidRDefault="00495C61" w:rsidP="00833C73">
+    <w:p w:rsidRPr="009208B5" w:rsidR="00495C61" w:rsidP="00833C73" w:rsidRDefault="00495C61" w14:paraId="6989DB6E" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009208B5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>An Authorization to do Business will be issued as of the date the new bank is opened for business.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68B3FA01" w14:textId="67FB892A" w:rsidR="00495C61" w:rsidRPr="009208B5" w:rsidRDefault="009208B5" w:rsidP="00833C73">
+    <w:p w:rsidRPr="009208B5" w:rsidR="00495C61" w:rsidP="00833C73" w:rsidRDefault="009208B5" w14:paraId="68B3FA01" w14:textId="67FB892A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="00495C61" w:rsidRPr="009208B5">
+      <w:r w:rsidRPr="009208B5" w:rsidR="00495C61">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Notice of Issuance of Authorization to do Business must be published once within two weeks following commencement of operations in a newspaper of general circulation in the city</w:t>
       </w:r>
       <w:r w:rsidR="00D82185">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00495C61" w:rsidRPr="009208B5">
+      <w:r w:rsidRPr="009208B5" w:rsidR="00495C61">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>town in which the principal place of business of the new bank is located with an affidavit of publication furnished to the Superintendent of Banking.</w:t>
       </w:r>
       <w:r w:rsidR="00FB6FFE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00AF2030">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Templates are included under “Proof of Publication” </w:t>
       </w:r>
       <w:r w:rsidR="00C47428">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="00FB6FFE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>“Notice of Issuance of Authorization to do Business.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AC26D0C" w14:textId="4FDE34A2" w:rsidR="00495C61" w:rsidRDefault="00495C61" w:rsidP="00833C73">
+    <w:p w:rsidR="00495C61" w:rsidP="00833C73" w:rsidRDefault="00495C61" w14:paraId="3AC26D0C" w14:textId="4FDE34A2">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E791EC2" w14:textId="77777777" w:rsidR="0072108B" w:rsidRPr="00771792" w:rsidRDefault="0072108B" w:rsidP="00833C73">
+    <w:p w:rsidRPr="00771792" w:rsidR="0072108B" w:rsidP="00833C73" w:rsidRDefault="0072108B" w14:paraId="7E791EC2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="009E4079">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>he Superintendent reserves the right to request additional information beyond the items noted above.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="079DFA08" w14:textId="77777777" w:rsidR="0072108B" w:rsidRPr="005C5484" w:rsidRDefault="0072108B" w:rsidP="00833C73">
+    <w:p w:rsidRPr="005C5484" w:rsidR="0072108B" w:rsidP="00833C73" w:rsidRDefault="0072108B" w14:paraId="079DFA08" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2238DCC3" w14:textId="03BD2307" w:rsidR="00416A6D" w:rsidRPr="00FB6FFE" w:rsidRDefault="009321A3" w:rsidP="00FB6FFE">
-[...1 lines deleted...]
-        <w:sectPr w:rsidR="00416A6D" w:rsidRPr="00FB6FFE" w:rsidSect="00594D9C">
+    <w:p w:rsidRPr="00FB6FFE" w:rsidR="00416A6D" w:rsidP="00FB6FFE" w:rsidRDefault="009321A3" w14:paraId="2238DCC3" w14:textId="03BD2307">
+      <w:pPr>
+        <w:sectPr w:rsidRPr="00FB6FFE" w:rsidR="00416A6D" w:rsidSect="00594D9C">
           <w:footerReference w:type="default" r:id="rId10"/>
           <w:headerReference w:type="first" r:id="rId11"/>
           <w:footerReference w:type="first" r:id="rId12"/>
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:type w:val="continuous"/>
-          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
+          <w:headerReference w:type="default" r:id="R4189eea6ffad4a25"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00103ED4">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10321AB3" w14:textId="36489ED9" w:rsidR="0060137A" w:rsidRPr="00594D9C" w:rsidRDefault="00600E4E" w:rsidP="00F1548F">
+    <w:p w:rsidRPr="00594D9C" w:rsidR="0060137A" w:rsidP="00F1548F" w:rsidRDefault="00600E4E" w14:paraId="10321AB3" w14:textId="36489ED9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00416A6D" w:rsidRPr="00594D9C">
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00594D9C" w:rsidR="00416A6D">
         <w:t xml:space="preserve">APPLICATION TO ORGANIZE A </w:t>
       </w:r>
-      <w:r w:rsidR="008760E7" w:rsidRPr="00594D9C">
+      <w:r w:rsidRPr="00594D9C" w:rsidR="008760E7">
         <w:t xml:space="preserve">NEW </w:t>
       </w:r>
-      <w:r w:rsidR="00416A6D" w:rsidRPr="00594D9C">
+      <w:r w:rsidRPr="00594D9C" w:rsidR="00416A6D">
         <w:t>STATE BANK</w:t>
       </w:r>
-      <w:r w:rsidR="002D336C" w:rsidRPr="00594D9C">
+      <w:r w:rsidRPr="00594D9C" w:rsidR="002D336C">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E0CDE71" w14:textId="20E19FF6" w:rsidR="00276A22" w:rsidRPr="00F35B02" w:rsidRDefault="00276A22" w:rsidP="00F35B02">
+    <w:p w:rsidRPr="00F35B02" w:rsidR="00276A22" w:rsidP="00F35B02" w:rsidRDefault="00276A22" w14:paraId="3E0CDE71" w14:textId="20E19FF6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00F35B02">
         <w:t>Applicant</w:t>
       </w:r>
-      <w:r w:rsidR="00B72BAC" w:rsidRPr="00F35B02">
+      <w:r w:rsidRPr="00F35B02" w:rsidR="00B72BAC">
         <w:t>(s)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9576" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1278"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="2790"/>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="270"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="2448"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C47428" w:rsidRPr="00C47428" w14:paraId="5B085F1B" w14:textId="77777777" w:rsidTr="002E3B47">
+      <w:tr w:rsidRPr="00C47428" w:rsidR="00C47428" w:rsidTr="002E3B47" w14:paraId="5B085F1B" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7167C180" w14:textId="77777777" w:rsidR="00C47428" w:rsidRPr="00C47428" w:rsidRDefault="00C47428" w:rsidP="00C47428">
+          <w:p w:rsidRPr="00C47428" w:rsidR="00C47428" w:rsidP="00C47428" w:rsidRDefault="00C47428" w14:paraId="7167C180" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C47428">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8298" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="34772D0F" w14:textId="77777777" w:rsidR="00C47428" w:rsidRPr="00C47428" w:rsidRDefault="00C47428" w:rsidP="00C47428">
+          <w:p w:rsidRPr="00C47428" w:rsidR="00C47428" w:rsidP="00C47428" w:rsidRDefault="00C47428" w14:paraId="34772D0F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C47428" w:rsidRPr="00C47428" w14:paraId="154F1337" w14:textId="77777777" w:rsidTr="002E3B47">
+      <w:tr w:rsidRPr="00C47428" w:rsidR="00C47428" w:rsidTr="002E3B47" w14:paraId="154F1337" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6B3573A9" w14:textId="77777777" w:rsidR="00C47428" w:rsidRPr="00C47428" w:rsidRDefault="00C47428" w:rsidP="00C47428">
+          <w:p w:rsidRPr="00C47428" w:rsidR="00C47428" w:rsidP="00C47428" w:rsidRDefault="00C47428" w14:paraId="6B3573A9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C47428">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8298" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7CA306F6" w14:textId="77777777" w:rsidR="00C47428" w:rsidRPr="00C47428" w:rsidRDefault="00C47428" w:rsidP="00C47428">
+          <w:p w:rsidRPr="00C47428" w:rsidR="00C47428" w:rsidP="00C47428" w:rsidRDefault="00C47428" w14:paraId="7CA306F6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C47428" w:rsidRPr="00C47428" w14:paraId="72A462FE" w14:textId="77777777" w:rsidTr="002E3B47">
+      <w:tr w:rsidRPr="00C47428" w:rsidR="00C47428" w:rsidTr="002E3B47" w14:paraId="72A462FE" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="15A0E499" w14:textId="77777777" w:rsidR="00C47428" w:rsidRPr="00C47428" w:rsidRDefault="00C47428" w:rsidP="00C47428">
+          <w:p w:rsidRPr="00C47428" w:rsidR="00C47428" w:rsidP="00C47428" w:rsidRDefault="00C47428" w14:paraId="15A0E499" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C47428">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>City:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="586E7D39" w14:textId="77777777" w:rsidR="00C47428" w:rsidRPr="00C47428" w:rsidRDefault="00C47428" w:rsidP="00C47428">
+          <w:p w:rsidRPr="00C47428" w:rsidR="00C47428" w:rsidP="00C47428" w:rsidRDefault="00C47428" w14:paraId="586E7D39" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="21C6E407" w14:textId="77777777" w:rsidR="00C47428" w:rsidRPr="00C47428" w:rsidRDefault="00C47428" w:rsidP="00C47428">
+          <w:p w:rsidRPr="00C47428" w:rsidR="00C47428" w:rsidP="00C47428" w:rsidRDefault="00C47428" w14:paraId="21C6E407" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C47428">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>County:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3978" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="66269EBB" w14:textId="77777777" w:rsidR="00C47428" w:rsidRPr="00C47428" w:rsidRDefault="00C47428" w:rsidP="00C47428">
+          <w:p w:rsidRPr="00C47428" w:rsidR="00C47428" w:rsidP="00C47428" w:rsidRDefault="00C47428" w14:paraId="66269EBB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E3B47" w:rsidRPr="00C47428" w14:paraId="210BE2D3" w14:textId="77777777" w:rsidTr="002E3B47">
+      <w:tr w:rsidRPr="00C47428" w:rsidR="002E3B47" w:rsidTr="002E3B47" w14:paraId="210BE2D3" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="523"/>
+          <w:trHeight w:val="523" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="27769C2B" w14:textId="77777777" w:rsidR="002E3B47" w:rsidRPr="00C47428" w:rsidRDefault="002E3B47" w:rsidP="002E3B47">
+          <w:p w:rsidRPr="00C47428" w:rsidR="002E3B47" w:rsidP="002E3B47" w:rsidRDefault="002E3B47" w14:paraId="27769C2B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C47428">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>State:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0C51D4B2" w14:textId="77777777" w:rsidR="002E3B47" w:rsidRPr="00C47428" w:rsidRDefault="002E3B47" w:rsidP="002E3B47">
+          <w:p w:rsidRPr="00C47428" w:rsidR="002E3B47" w:rsidP="002E3B47" w:rsidRDefault="002E3B47" w14:paraId="0C51D4B2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3A59778C" w14:textId="77777777" w:rsidR="002E3B47" w:rsidRPr="00C47428" w:rsidRDefault="002E3B47" w:rsidP="002E3B47">
+          <w:p w:rsidRPr="00C47428" w:rsidR="002E3B47" w:rsidP="002E3B47" w:rsidRDefault="002E3B47" w14:paraId="3A59778C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C47428">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>ZIP Code:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2448" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="154C0942" w14:textId="77777777" w:rsidR="002E3B47" w:rsidRPr="006E6712" w:rsidRDefault="002E3B47" w:rsidP="002E3B47">
+          <w:p w:rsidRPr="006E6712" w:rsidR="002E3B47" w:rsidP="002E3B47" w:rsidRDefault="002E3B47" w14:paraId="154C0942" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C47428" w:rsidRPr="00C47428" w14:paraId="7B95CB19" w14:textId="77777777" w:rsidTr="002E3B47">
+      <w:tr w:rsidRPr="00C47428" w:rsidR="00C47428" w:rsidTr="002E3B47" w14:paraId="7B95CB19" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="600974D1" w14:textId="77777777" w:rsidR="00C47428" w:rsidRPr="00C47428" w:rsidRDefault="00C47428" w:rsidP="00C47428">
+          <w:p w:rsidRPr="00C47428" w:rsidR="00C47428" w:rsidP="00C47428" w:rsidRDefault="00C47428" w14:paraId="600974D1" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C47428">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Contact person:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="65D370A8" w14:textId="77777777" w:rsidR="00C47428" w:rsidRPr="00C47428" w:rsidRDefault="00C47428" w:rsidP="00C47428">
+          <w:p w:rsidRPr="00C47428" w:rsidR="00C47428" w:rsidP="00C47428" w:rsidRDefault="00C47428" w14:paraId="65D370A8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C47428" w:rsidRPr="00C47428" w14:paraId="7FAEA3D4" w14:textId="77777777" w:rsidTr="002E3B47">
+      <w:tr w:rsidRPr="00C47428" w:rsidR="00C47428" w:rsidTr="002E3B47" w14:paraId="7FAEA3D4" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3C9D77C4" w14:textId="77777777" w:rsidR="00C47428" w:rsidRPr="00C47428" w:rsidRDefault="00C47428" w:rsidP="00C47428">
+          <w:p w:rsidRPr="00C47428" w:rsidR="00C47428" w:rsidP="00C47428" w:rsidRDefault="00C47428" w14:paraId="3C9D77C4" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C47428">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Email address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="00087372" w14:textId="77777777" w:rsidR="00C47428" w:rsidRPr="00C47428" w:rsidRDefault="00C47428" w:rsidP="00C47428">
+          <w:p w:rsidRPr="00C47428" w:rsidR="00C47428" w:rsidP="00C47428" w:rsidRDefault="00C47428" w14:paraId="00087372" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5F419CB3" w14:textId="77777777" w:rsidR="00C47428" w:rsidRPr="00C47428" w:rsidRDefault="00C47428" w:rsidP="00C47428">
+          <w:p w:rsidRPr="00C47428" w:rsidR="00C47428" w:rsidP="00C47428" w:rsidRDefault="00C47428" w14:paraId="5F419CB3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C47428">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Phone:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="73257962" w14:textId="77777777" w:rsidR="00C47428" w:rsidRPr="00C47428" w:rsidRDefault="00C47428" w:rsidP="00C47428">
+          <w:p w:rsidRPr="00C47428" w:rsidR="00C47428" w:rsidP="00C47428" w:rsidRDefault="00C47428" w14:paraId="73257962" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="75DA0B1E" w14:textId="77777777" w:rsidR="00C47428" w:rsidRPr="00DB3EE8" w:rsidRDefault="00C47428">
+    <w:p w:rsidRPr="00DB3EE8" w:rsidR="00C47428" w:rsidRDefault="00C47428" w14:paraId="75DA0B1E" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5198324F" w14:textId="66EC7FAF" w:rsidR="00EB6F06" w:rsidRPr="000E5241" w:rsidRDefault="002F5C0B">
+    <w:p w:rsidRPr="000E5241" w:rsidR="00EB6F06" w:rsidRDefault="002F5C0B" w14:paraId="5198324F" w14:textId="66EC7FAF">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E5241">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>[The below information can be deleted if there is only one applicant.]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9786" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1306"/>
         <w:gridCol w:w="551"/>
         <w:gridCol w:w="2392"/>
         <w:gridCol w:w="1103"/>
         <w:gridCol w:w="735"/>
         <w:gridCol w:w="1287"/>
         <w:gridCol w:w="2412"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F963C1" w:rsidRPr="00DB3EE8" w14:paraId="0D5B8B9D" w14:textId="77777777" w:rsidTr="00F85AFE">
+      <w:tr w:rsidRPr="00DB3EE8" w:rsidR="00F963C1" w:rsidTr="00F85AFE" w14:paraId="0D5B8B9D" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="403"/>
+          <w:trHeight w:val="403" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1306" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="113B5037" w14:textId="77777777" w:rsidR="00F963C1" w:rsidRPr="00DB3EE8" w:rsidRDefault="00F963C1" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="00DB3EE8" w:rsidR="00F963C1" w:rsidP="00F85AFE" w:rsidRDefault="00F963C1" w14:paraId="113B5037" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB3EE8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8480" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2B80F59E" w14:textId="77777777" w:rsidR="00F963C1" w:rsidRPr="00DB3EE8" w:rsidRDefault="00F963C1" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="00DB3EE8" w:rsidR="00F963C1" w:rsidP="00F85AFE" w:rsidRDefault="00F963C1" w14:paraId="2B80F59E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F963C1" w:rsidRPr="00DB3EE8" w14:paraId="5617A5EA" w14:textId="77777777" w:rsidTr="00F85AFE">
+      <w:tr w:rsidRPr="00DB3EE8" w:rsidR="00F963C1" w:rsidTr="00F85AFE" w14:paraId="5617A5EA" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="403"/>
+          <w:trHeight w:val="403" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1306" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0C07B804" w14:textId="77777777" w:rsidR="00F963C1" w:rsidRPr="00DB3EE8" w:rsidRDefault="00F963C1" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="00DB3EE8" w:rsidR="00F963C1" w:rsidP="00F85AFE" w:rsidRDefault="00F963C1" w14:paraId="0C07B804" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB3EE8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8480" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1F2B2ADA" w14:textId="77777777" w:rsidR="00F963C1" w:rsidRPr="00DB3EE8" w:rsidRDefault="00F963C1" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="00DB3EE8" w:rsidR="00F963C1" w:rsidP="00F85AFE" w:rsidRDefault="00F963C1" w14:paraId="1F2B2ADA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F963C1" w:rsidRPr="00DB3EE8" w14:paraId="18184FB1" w14:textId="77777777" w:rsidTr="00F85AFE">
+      <w:tr w:rsidRPr="00DB3EE8" w:rsidR="00F963C1" w:rsidTr="00F85AFE" w14:paraId="18184FB1" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="403"/>
+          <w:trHeight w:val="403" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1306" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6444EF1A" w14:textId="77777777" w:rsidR="00F963C1" w:rsidRPr="00DB3EE8" w:rsidRDefault="00F963C1" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="00DB3EE8" w:rsidR="00F963C1" w:rsidP="00F85AFE" w:rsidRDefault="00F963C1" w14:paraId="6444EF1A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB3EE8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>City:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4395A444" w14:textId="77777777" w:rsidR="00F963C1" w:rsidRPr="00DB3EE8" w:rsidRDefault="00F963C1" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="00DB3EE8" w:rsidR="00F963C1" w:rsidP="00F85AFE" w:rsidRDefault="00F963C1" w14:paraId="4395A444" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5ECBAD27" w14:textId="77777777" w:rsidR="00F963C1" w:rsidRPr="00DB3EE8" w:rsidRDefault="00F963C1" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="00DB3EE8" w:rsidR="00F963C1" w:rsidP="00F85AFE" w:rsidRDefault="00F963C1" w14:paraId="5ECBAD27" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB3EE8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>County:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4434" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="46BE92F3" w14:textId="77777777" w:rsidR="00F963C1" w:rsidRPr="00DB3EE8" w:rsidRDefault="00F963C1" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="00DB3EE8" w:rsidR="00F963C1" w:rsidP="00F85AFE" w:rsidRDefault="00F963C1" w14:paraId="46BE92F3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E3B47" w:rsidRPr="00DB3EE8" w14:paraId="088E9F99" w14:textId="77777777" w:rsidTr="001F6D29">
+      <w:tr w:rsidRPr="00DB3EE8" w:rsidR="002E3B47" w:rsidTr="001F6D29" w14:paraId="088E9F99" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="403"/>
+          <w:trHeight w:val="403" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1857" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="77B603DA" w14:textId="77777777" w:rsidR="002E3B47" w:rsidRPr="00DB3EE8" w:rsidRDefault="002E3B47" w:rsidP="002E3B47">
+          <w:p w:rsidRPr="00DB3EE8" w:rsidR="002E3B47" w:rsidP="002E3B47" w:rsidRDefault="002E3B47" w14:paraId="77B603DA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB3EE8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>State:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4230" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1CBEB823" w14:textId="77777777" w:rsidR="002E3B47" w:rsidRPr="00DB3EE8" w:rsidRDefault="002E3B47" w:rsidP="002E3B47">
+          <w:p w:rsidRPr="00DB3EE8" w:rsidR="002E3B47" w:rsidP="002E3B47" w:rsidRDefault="002E3B47" w14:paraId="1CBEB823" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5BAAC698" w14:textId="6D49C6BD" w:rsidR="002E3B47" w:rsidRPr="00C47428" w:rsidRDefault="002E3B47" w:rsidP="002E3B47">
+          <w:p w:rsidRPr="00C47428" w:rsidR="002E3B47" w:rsidP="002E3B47" w:rsidRDefault="002E3B47" w14:paraId="5BAAC698" w14:textId="6D49C6BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C47428">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>ZIP Code:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2412" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="419191AE" w14:textId="77777777" w:rsidR="002E3B47" w:rsidRPr="00C47428" w:rsidRDefault="002E3B47" w:rsidP="002E3B47">
+          <w:p w:rsidRPr="00C47428" w:rsidR="002E3B47" w:rsidP="002E3B47" w:rsidRDefault="002E3B47" w14:paraId="419191AE" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0039466D" w:rsidRPr="00DB3EE8" w14:paraId="71E77630" w14:textId="77777777" w:rsidTr="002E3B47">
+      <w:tr w:rsidRPr="00DB3EE8" w:rsidR="0039466D" w:rsidTr="002E3B47" w14:paraId="71E77630" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="403"/>
+          <w:trHeight w:val="403" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1857" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="628D6CD3" w14:textId="62F7DA37" w:rsidR="0039466D" w:rsidRPr="00DB3EE8" w:rsidRDefault="0039466D" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="00DB3EE8" w:rsidR="0039466D" w:rsidP="00F85AFE" w:rsidRDefault="0039466D" w14:paraId="628D6CD3" w14:textId="62F7DA37">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB3EE8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Phone:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7929" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="67598F9D" w14:textId="77777777" w:rsidR="0039466D" w:rsidRPr="00DB3EE8" w:rsidRDefault="0039466D" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="00DB3EE8" w:rsidR="0039466D" w:rsidP="00F85AFE" w:rsidRDefault="0039466D" w14:paraId="67598F9D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F963C1" w:rsidRPr="00DB3EE8" w14:paraId="51605BD7" w14:textId="77777777" w:rsidTr="002E3B47">
+      <w:tr w:rsidRPr="00DB3EE8" w:rsidR="00F963C1" w:rsidTr="002E3B47" w14:paraId="51605BD7" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="403"/>
+          <w:trHeight w:val="403" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1857" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="57AE0ED1" w14:textId="77777777" w:rsidR="00F963C1" w:rsidRPr="00DB3EE8" w:rsidRDefault="00F963C1" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="00DB3EE8" w:rsidR="00F963C1" w:rsidP="00F85AFE" w:rsidRDefault="00F963C1" w14:paraId="57AE0ED1" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB3EE8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Email address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7929" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4B7B39AC" w14:textId="77777777" w:rsidR="00F963C1" w:rsidRPr="00DB3EE8" w:rsidRDefault="00F963C1" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="00DB3EE8" w:rsidR="00F963C1" w:rsidP="00F85AFE" w:rsidRDefault="00F963C1" w14:paraId="4B7B39AC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0E650682" w14:textId="570030E7" w:rsidR="00416A6D" w:rsidRDefault="00416A6D" w:rsidP="00416A56"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="54B74FE3" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00594D9C" w:rsidRDefault="00416A6D" w:rsidP="00F35B02">
+    <w:p w:rsidR="00416A6D" w:rsidP="00416A56" w:rsidRDefault="00416A6D" w14:paraId="0E650682" w14:textId="570030E7"/>
+    <w:p w:rsidR="00426CDA" w:rsidP="00416A56" w:rsidRDefault="00426CDA" w14:paraId="3D60E177" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00594D9C" w:rsidR="00416A6D" w:rsidP="00F35B02" w:rsidRDefault="00416A6D" w14:paraId="54B74FE3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00594D9C">
         <w:t>History</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E807EE6" w14:textId="7B7403BD" w:rsidR="00416A6D" w:rsidRPr="00C75D53" w:rsidRDefault="005D341E" w:rsidP="00C75D53">
+    <w:p w:rsidRPr="00C75D53" w:rsidR="00416A6D" w:rsidP="00C75D53" w:rsidRDefault="005D341E" w14:paraId="3E807EE6" w14:textId="7B7403BD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00416A6D" w:rsidRPr="00C75D53">
+      <w:r w:rsidRPr="00C75D53" w:rsidR="00416A6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">rovide a brief history of any banking institution </w:t>
       </w:r>
       <w:r w:rsidR="006A4B62">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">of which </w:t>
       </w:r>
-      <w:r w:rsidR="00416A6D" w:rsidRPr="00C75D53">
+      <w:r w:rsidRPr="00C75D53" w:rsidR="00416A6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>the assets and liabilities are to be assumed in whole or in part by the proposed new state bank.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62911871" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00C75D53" w:rsidRDefault="00416A6D" w:rsidP="00C75D53">
+    <w:p w:rsidRPr="00C75D53" w:rsidR="00416A6D" w:rsidP="00C75D53" w:rsidRDefault="00416A6D" w14:paraId="62911871" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73638D8D" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00C75D53" w:rsidRDefault="00416A6D" w:rsidP="00C75D53">
+    <w:p w:rsidRPr="00C75D53" w:rsidR="00416A6D" w:rsidP="00C75D53" w:rsidRDefault="00416A6D" w14:paraId="73638D8D" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D3A46A5" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00C75D53" w:rsidRDefault="00416A6D" w:rsidP="00C75D53">
+    <w:p w:rsidRPr="00C75D53" w:rsidR="00416A6D" w:rsidP="00C75D53" w:rsidRDefault="00416A6D" w14:paraId="4D3A46A5" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FB4FB7C" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00C75D53" w:rsidRDefault="00416A6D" w:rsidP="00C75D53">
+    <w:p w:rsidRPr="00C75D53" w:rsidR="00416A6D" w:rsidP="00C75D53" w:rsidRDefault="00416A6D" w14:paraId="4FB4FB7C" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A60DC18" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00C75D53" w:rsidRDefault="00416A6D" w:rsidP="00C75D53">
+    <w:p w:rsidRPr="00C75D53" w:rsidR="00416A6D" w:rsidP="00C75D53" w:rsidRDefault="00416A6D" w14:paraId="1A60DC18" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10E8338D" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00C75D53" w:rsidRDefault="00416A6D" w:rsidP="00C75D53">
+    <w:p w:rsidRPr="00C75D53" w:rsidR="00416A6D" w:rsidP="00C75D53" w:rsidRDefault="00416A6D" w14:paraId="10E8338D" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75D53">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Describe the services to be provided by the proposed new state bank and the days and hours the bank is to be open for business.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="370E6FDB" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00C75D53" w:rsidRDefault="00416A6D" w:rsidP="00C75D53">
+    <w:p w:rsidRPr="00C75D53" w:rsidR="00416A6D" w:rsidP="00C75D53" w:rsidRDefault="00416A6D" w14:paraId="370E6FDB" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FE5F0E9" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00C75D53" w:rsidRDefault="00416A6D" w:rsidP="00C75D53">
+    <w:p w:rsidRPr="00C75D53" w:rsidR="00416A6D" w:rsidP="00C75D53" w:rsidRDefault="00416A6D" w14:paraId="3FE5F0E9" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7357F801" w14:textId="77416CA0" w:rsidR="00416A6D" w:rsidRDefault="00416A6D" w:rsidP="00C75D53">
+    <w:p w:rsidR="00416A6D" w:rsidP="00C75D53" w:rsidRDefault="00416A6D" w14:paraId="7357F801" w14:textId="77416CA0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23F12FA9" w14:textId="76BE31D8" w:rsidR="00D51C92" w:rsidRDefault="00D51C92" w:rsidP="00C75D53">
+    <w:p w:rsidR="00D51C92" w:rsidP="00C75D53" w:rsidRDefault="00D51C92" w14:paraId="23F12FA9" w14:textId="76BE31D8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="798B284C" w14:textId="77777777" w:rsidR="00D51C92" w:rsidRPr="00C75D53" w:rsidRDefault="00D51C92" w:rsidP="00C75D53">
+    <w:p w:rsidRPr="00C75D53" w:rsidR="00D51C92" w:rsidP="00C75D53" w:rsidRDefault="00D51C92" w14:paraId="798B284C" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68D47F2B" w14:textId="060A3938" w:rsidR="00416A6D" w:rsidRDefault="00416A6D" w:rsidP="00C75D53">
+    <w:p w:rsidR="00416A6D" w:rsidP="00C75D53" w:rsidRDefault="00416A6D" w14:paraId="68D47F2B" w14:textId="060A3938">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5141DD3A" w14:textId="66D0E9A3" w:rsidR="00C47428" w:rsidRDefault="00C47428" w:rsidP="00C75D53">
+    <w:p w:rsidR="00C47428" w:rsidP="00C75D53" w:rsidRDefault="00C47428" w14:paraId="5141DD3A" w14:textId="66D0E9A3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="779FFDCF" w14:textId="4FD8E81B" w:rsidR="00C47428" w:rsidRDefault="00C47428" w:rsidP="00C75D53">
+    <w:p w:rsidR="00C47428" w:rsidP="00C75D53" w:rsidRDefault="00C47428" w14:paraId="779FFDCF" w14:textId="4FD8E81B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F4D4207" w14:textId="01FB6FD2" w:rsidR="00CA17FD" w:rsidRDefault="00CA17FD">
+    <w:p w:rsidR="00CA17FD" w:rsidRDefault="00CA17FD" w14:paraId="4F4D4207" w14:textId="01FB6FD2">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B1F7B6C" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00594D9C" w:rsidRDefault="00416A6D" w:rsidP="0091629B">
+    <w:p w:rsidRPr="00594D9C" w:rsidR="00416A6D" w:rsidP="0091629B" w:rsidRDefault="00416A6D" w14:paraId="3B1F7B6C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00594D9C">
-        <w:lastRenderedPageBreak/>
         <w:t>Facility</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33AEF49C" w14:textId="33006D88" w:rsidR="00416A6D" w:rsidRPr="00F62A11" w:rsidRDefault="00ED6108" w:rsidP="00F62A11">
+    <w:p w:rsidRPr="00F62A11" w:rsidR="00416A6D" w:rsidP="00F62A11" w:rsidRDefault="00ED6108" w14:paraId="33AEF49C" w14:textId="33006D88">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F62A11">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="00416A6D" w:rsidRPr="00F62A11">
+      <w:r w:rsidRPr="00F62A11" w:rsidR="00416A6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>escr</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A11">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ibe</w:t>
       </w:r>
-      <w:r w:rsidR="00416A6D" w:rsidRPr="00F62A11">
+      <w:r w:rsidRPr="00F62A11" w:rsidR="00416A6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62A11">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="00416A6D" w:rsidRPr="00F62A11">
+      <w:r w:rsidRPr="00F62A11" w:rsidR="00416A6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">he premises to be occupied. </w:t>
       </w:r>
       <w:r w:rsidR="00584D2E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00416A6D" w:rsidRPr="00F62A11">
+      <w:r w:rsidRPr="00F62A11" w:rsidR="00416A6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">If the property is to be purchased, include a copy of the purchase agreement and a summary of the costs to be incurred to prepare the facility for occupancy, including furniture, fixtures, and equipment. </w:t>
       </w:r>
       <w:r w:rsidR="001A0A68">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00416A6D" w:rsidRPr="00F62A11">
+      <w:r w:rsidRPr="00F62A11" w:rsidR="00416A6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">In the case of new construction, provide a summary of the costs. Describe any plans for temporary quarters. </w:t>
       </w:r>
       <w:r w:rsidR="001A0A68">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00416A6D" w:rsidRPr="00F62A11">
+      <w:r w:rsidRPr="00F62A11" w:rsidR="00416A6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>If the property is to be leased, provide a copy of the proposed lease and a summary of the costs to prepare the leased premises for occupancy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59EAC6FB" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00F62A11" w:rsidRDefault="00416A6D" w:rsidP="00F62A11">
+    <w:p w:rsidRPr="00F62A11" w:rsidR="00416A6D" w:rsidP="00F62A11" w:rsidRDefault="00416A6D" w14:paraId="59EAC6FB" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1EE081DF" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00F62A11" w:rsidRDefault="00416A6D" w:rsidP="00F62A11">
+    <w:p w:rsidRPr="00F62A11" w:rsidR="00416A6D" w:rsidP="00F62A11" w:rsidRDefault="00416A6D" w14:paraId="1EE081DF" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25E31710" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00F62A11" w:rsidRDefault="00416A6D" w:rsidP="00F62A11">
+    <w:p w:rsidRPr="00F62A11" w:rsidR="00416A6D" w:rsidP="00F62A11" w:rsidRDefault="00416A6D" w14:paraId="25E31710" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13F88C7E" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00F62A11" w:rsidRDefault="00416A6D" w:rsidP="00F62A11">
+    <w:p w:rsidRPr="00F62A11" w:rsidR="00416A6D" w:rsidP="00F62A11" w:rsidRDefault="00416A6D" w14:paraId="13F88C7E" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="413282C8" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00F62A11" w:rsidRDefault="00416A6D" w:rsidP="00F62A11">
+    <w:p w:rsidRPr="00F62A11" w:rsidR="00416A6D" w:rsidP="00F62A11" w:rsidRDefault="00416A6D" w14:paraId="413282C8" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49D017A9" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00F62A11" w:rsidRDefault="00416A6D" w:rsidP="00F62A11">
+    <w:p w:rsidRPr="00F62A11" w:rsidR="00416A6D" w:rsidP="00F62A11" w:rsidRDefault="00416A6D" w14:paraId="49D017A9" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F62A11">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Describe any business or personal affiliations between the seller or lessor of the property and the bank, bank holding company, or any other affiliate of the proposed new state bank and any of the directors, officers, and shareholders of the proposed new state bank, bank holding company, or other affiliate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F28828A" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00F62A11" w:rsidRDefault="00416A6D" w:rsidP="00F62A11">
+    <w:p w:rsidRPr="00F62A11" w:rsidR="00416A6D" w:rsidP="00F62A11" w:rsidRDefault="00416A6D" w14:paraId="4F28828A" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6024C14C" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00F62A11" w:rsidRDefault="00416A6D" w:rsidP="00F62A11">
+    <w:p w:rsidRPr="00F62A11" w:rsidR="00416A6D" w:rsidP="00F62A11" w:rsidRDefault="00416A6D" w14:paraId="6024C14C" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D18604A" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00F62A11" w:rsidRDefault="00416A6D" w:rsidP="00F62A11">
+    <w:p w:rsidRPr="00F62A11" w:rsidR="00416A6D" w:rsidP="00F62A11" w:rsidRDefault="00416A6D" w14:paraId="7D18604A" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B32F55D" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00F62A11" w:rsidRDefault="00416A6D" w:rsidP="00F62A11">
+    <w:p w:rsidRPr="00F62A11" w:rsidR="00416A6D" w:rsidP="00F62A11" w:rsidRDefault="00416A6D" w14:paraId="2B32F55D" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C105D59" w14:textId="77777777" w:rsidR="00314645" w:rsidRDefault="00314645" w:rsidP="00314645"/>
-    <w:p w14:paraId="0AD9EC23" w14:textId="6928B31C" w:rsidR="00314645" w:rsidRPr="00A53A23" w:rsidRDefault="00314645" w:rsidP="00A53A23">
+    <w:p w:rsidR="00314645" w:rsidP="00314645" w:rsidRDefault="00314645" w14:paraId="2C105D59" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00A53A23" w:rsidR="00314645" w:rsidP="00A53A23" w:rsidRDefault="00314645" w14:paraId="0AD9EC23" w14:textId="6928B31C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A53A23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Indicate the name that will be used for the proposed new state bank. </w:t>
       </w:r>
       <w:r w:rsidR="00112C9B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A53A23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">List all financial institutions either headquartered or with offices in your proposed market area. </w:t>
       </w:r>
       <w:r w:rsidR="00112C9B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A53A23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">If another institution uses the same or similar name, indicate what steps you have taken to reduce the </w:t>
       </w:r>
-      <w:r w:rsidR="00DB4EA1" w:rsidRPr="00A53A23">
+      <w:r w:rsidRPr="00A53A23" w:rsidR="00DB4EA1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">new state </w:t>
       </w:r>
       <w:r w:rsidRPr="00A53A23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>bank’s exposure to a trademark dispute over the name.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CFBBBA3" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00A53A23" w:rsidRDefault="00416A6D" w:rsidP="00F62A11">
+    <w:p w:rsidRPr="00A53A23" w:rsidR="00416A6D" w:rsidP="00F62A11" w:rsidRDefault="00416A6D" w14:paraId="5CFBBBA3" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B09EB2B" w14:textId="39C8F6D8" w:rsidR="00A53A23" w:rsidRDefault="00A53A23" w:rsidP="00A53A23">
+    <w:p w:rsidR="00A53A23" w:rsidP="00A53A23" w:rsidRDefault="00A53A23" w14:paraId="4B09EB2B" w14:textId="39C8F6D8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DB2854C" w14:textId="74B0A3BA" w:rsidR="00A53A23" w:rsidRDefault="00A53A23" w:rsidP="00A53A23">
+    <w:p w:rsidR="00A53A23" w:rsidP="00A53A23" w:rsidRDefault="00A53A23" w14:paraId="6DB2854C" w14:textId="74B0A3BA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3785FECC" w14:textId="2A8CA510" w:rsidR="00A53A23" w:rsidRDefault="00A53A23" w:rsidP="00A53A23">
+    <w:p w:rsidR="00A53A23" w:rsidP="00A53A23" w:rsidRDefault="00A53A23" w14:paraId="3785FECC" w14:textId="2A8CA510">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70A51F31" w14:textId="77777777" w:rsidR="00A53A23" w:rsidRPr="00A53A23" w:rsidRDefault="00A53A23" w:rsidP="00A53A23">
+    <w:p w:rsidRPr="00A53A23" w:rsidR="00A53A23" w:rsidP="00A53A23" w:rsidRDefault="00A53A23" w14:paraId="70A51F31" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="405A47AA" w14:textId="4E8A7905" w:rsidR="00416A6D" w:rsidRPr="00594D9C" w:rsidRDefault="00416A6D" w:rsidP="0091629B">
+    <w:p w:rsidRPr="00594D9C" w:rsidR="00416A6D" w:rsidP="0091629B" w:rsidRDefault="00416A6D" w14:paraId="405A47AA" w14:textId="4E8A7905">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00594D9C">
         <w:t>Capital Structure and Earnings Prospects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FB10A09" w14:textId="7DF70E7E" w:rsidR="00211FFC" w:rsidRPr="00276126" w:rsidRDefault="00211FFC" w:rsidP="009B2B53">
+    <w:p w:rsidRPr="00276126" w:rsidR="00211FFC" w:rsidP="009B2B53" w:rsidRDefault="00211FFC" w14:paraId="4FB10A09" w14:textId="7DF70E7E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276126">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The proposed new state bank is to maintain adequate </w:t>
       </w:r>
-      <w:r w:rsidR="009B2B53" w:rsidRPr="00276126">
+      <w:r w:rsidRPr="00276126" w:rsidR="009B2B53">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">total </w:t>
       </w:r>
       <w:r w:rsidRPr="00276126">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>capital accounts in relation to the true value of its total assets.</w:t>
       </w:r>
-      <w:r w:rsidR="009B2B53" w:rsidRPr="00276126">
+      <w:r w:rsidRPr="00276126" w:rsidR="009B2B53">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">  In addition, t</w:t>
       </w:r>
       <w:r w:rsidRPr="00276126">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">he proposed new state bank </w:t>
       </w:r>
-      <w:r w:rsidR="00CC04F3" w:rsidRPr="00276126">
+      <w:r w:rsidRPr="00276126" w:rsidR="00CC04F3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="00276126">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> not</w:t>
       </w:r>
-      <w:r w:rsidR="00CC04F3" w:rsidRPr="00276126">
+      <w:r w:rsidRPr="00276126" w:rsidR="00CC04F3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
       <w:r w:rsidRPr="00276126">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> refinance, either directly or indirectly, any loan, advance, or credit extension made to any prospective shareholder by any existing financial institution or by others, if such loan, advance, or credit extension was made to a prospective shareholder to obtain funds for purchase of stock in the proposed new state bank.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CB68638" w14:textId="77777777" w:rsidR="00211FFC" w:rsidRPr="00276126" w:rsidRDefault="00211FFC" w:rsidP="00A30624">
-[...6 lines deleted...]
-    <w:p w14:paraId="2E8AF258" w14:textId="20213C46" w:rsidR="00A30624" w:rsidRPr="00276126" w:rsidRDefault="00FE24CD" w:rsidP="00A30624">
+    <w:p w:rsidRPr="00276126" w:rsidR="00211FFC" w:rsidP="00A30624" w:rsidRDefault="00211FFC" w14:paraId="4CB68638" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00276126" w:rsidR="00A30624" w:rsidP="00A30624" w:rsidRDefault="00FE24CD" w14:paraId="2E8AF258" w14:textId="20213C46">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276126">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Complete the information re</w:t>
       </w:r>
-      <w:r w:rsidR="00F353C0" w:rsidRPr="00276126">
+      <w:r w:rsidRPr="00276126" w:rsidR="00F353C0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">garding </w:t>
       </w:r>
       <w:r w:rsidRPr="00276126">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>the capital structure of the proposed state bank.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E0CA5A1" w14:textId="77777777" w:rsidR="00A30624" w:rsidRPr="00276126" w:rsidRDefault="00A30624" w:rsidP="00A30624">
+    <w:p w:rsidRPr="00276126" w:rsidR="00A30624" w:rsidP="00A30624" w:rsidRDefault="00A30624" w14:paraId="7E0CA5A1" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2718"/>
         <w:gridCol w:w="1260"/>
         <w:gridCol w:w="3420"/>
         <w:gridCol w:w="2178"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A30624" w:rsidRPr="00276126" w14:paraId="5CF45A98" w14:textId="77777777" w:rsidTr="00F85B56">
+      <w:tr w:rsidRPr="00276126" w:rsidR="00A30624" w:rsidTr="00F85B56" w14:paraId="5CF45A98" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2718" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49E9746F" w14:textId="189E7482" w:rsidR="00A30624" w:rsidRPr="00276126" w:rsidRDefault="0022230D" w:rsidP="00A30624">
+          <w:p w:rsidRPr="00276126" w:rsidR="00A30624" w:rsidP="00A30624" w:rsidRDefault="0022230D" w14:paraId="49E9746F" w14:textId="189E7482">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00276126">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="00DD26ED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>APITAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C249F7E" w14:textId="6798356B" w:rsidR="00A30624" w:rsidRPr="00276126" w:rsidRDefault="0022230D" w:rsidP="00A30624">
+          <w:p w:rsidRPr="00276126" w:rsidR="00A30624" w:rsidP="00A30624" w:rsidRDefault="0022230D" w14:paraId="1C249F7E" w14:textId="6798356B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00276126">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidR="00DD26ED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>UMBER OF SHARES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44075E18" w14:textId="4F0C11AB" w:rsidR="00A30624" w:rsidRPr="00276126" w:rsidRDefault="00DD26ED" w:rsidP="00A30624">
+          <w:p w:rsidRPr="00276126" w:rsidR="00A30624" w:rsidP="00A30624" w:rsidRDefault="00DD26ED" w14:paraId="44075E18" w14:textId="4F0C11AB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>PAR VALUE PER SHARE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2178" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69B196D5" w14:textId="6D340F5A" w:rsidR="00A30624" w:rsidRPr="00276126" w:rsidRDefault="0022230D" w:rsidP="00A30624">
+          <w:p w:rsidRPr="00276126" w:rsidR="00A30624" w:rsidP="00A30624" w:rsidRDefault="0022230D" w14:paraId="69B196D5" w14:textId="6D340F5A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00276126">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="00DD26ED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>MOUNT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A30624" w:rsidRPr="00276126" w14:paraId="718CDAA8" w14:textId="77777777" w:rsidTr="00F85AFE">
+      <w:tr w:rsidRPr="00276126" w:rsidR="00A30624" w:rsidTr="00F85AFE" w14:paraId="718CDAA8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2718" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="254464AB" w14:textId="73E8EA65" w:rsidR="00A30624" w:rsidRPr="00276126" w:rsidRDefault="0022230D" w:rsidP="00A30624">
+          <w:p w:rsidRPr="00276126" w:rsidR="00A30624" w:rsidP="00A30624" w:rsidRDefault="0022230D" w14:paraId="254464AB" w14:textId="73E8EA65">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00276126">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Preferred stock</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4BD6B9BB" w14:textId="77777777" w:rsidR="00A30624" w:rsidRPr="00276126" w:rsidRDefault="00A30624" w:rsidP="00A30624">
+          <w:p w:rsidRPr="00276126" w:rsidR="00A30624" w:rsidP="00A30624" w:rsidRDefault="00A30624" w14:paraId="4BD6B9BB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="07A00AF6" w14:textId="77777777" w:rsidR="00A30624" w:rsidRPr="00276126" w:rsidRDefault="00A30624" w:rsidP="00A30624">
+          <w:p w:rsidRPr="00276126" w:rsidR="00A30624" w:rsidP="00A30624" w:rsidRDefault="00A30624" w14:paraId="07A00AF6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2178" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="21D1328C" w14:textId="77777777" w:rsidR="00A30624" w:rsidRPr="00276126" w:rsidRDefault="00A30624" w:rsidP="00A30624">
+          <w:p w:rsidRPr="00276126" w:rsidR="00A30624" w:rsidP="00A30624" w:rsidRDefault="00A30624" w14:paraId="21D1328C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A30624" w:rsidRPr="00276126" w14:paraId="13C1CEED" w14:textId="77777777" w:rsidTr="00F85AFE">
+      <w:tr w:rsidRPr="00276126" w:rsidR="00A30624" w:rsidTr="00F85AFE" w14:paraId="13C1CEED" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2718" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="43AD48E8" w14:textId="2A860003" w:rsidR="00A30624" w:rsidRPr="00276126" w:rsidRDefault="0022230D" w:rsidP="00A30624">
+          <w:p w:rsidRPr="00276126" w:rsidR="00A30624" w:rsidP="00A30624" w:rsidRDefault="0022230D" w14:paraId="43AD48E8" w14:textId="2A860003">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00276126">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Common stock</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="69D2B915" w14:textId="77777777" w:rsidR="00A30624" w:rsidRPr="00276126" w:rsidRDefault="00A30624" w:rsidP="00A30624">
+          <w:p w:rsidRPr="00276126" w:rsidR="00A30624" w:rsidP="00A30624" w:rsidRDefault="00A30624" w14:paraId="69D2B915" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="54133B6F" w14:textId="77777777" w:rsidR="00A30624" w:rsidRPr="00276126" w:rsidRDefault="00A30624" w:rsidP="00A30624">
+          <w:p w:rsidRPr="00276126" w:rsidR="00A30624" w:rsidP="00A30624" w:rsidRDefault="00A30624" w14:paraId="54133B6F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2178" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="00DC053E" w14:textId="77777777" w:rsidR="00A30624" w:rsidRPr="00276126" w:rsidRDefault="00A30624" w:rsidP="00A30624">
+          <w:p w:rsidRPr="00276126" w:rsidR="00A30624" w:rsidP="00A30624" w:rsidRDefault="00A30624" w14:paraId="00DC053E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002633CD" w:rsidRPr="00276126" w14:paraId="1FACBC08" w14:textId="77777777" w:rsidTr="00F85AFE">
+      <w:tr w:rsidRPr="00276126" w:rsidR="002633CD" w:rsidTr="00F85AFE" w14:paraId="1FACBC08" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2718" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0D2C24CE" w14:textId="02E3EDED" w:rsidR="002633CD" w:rsidRPr="00276126" w:rsidRDefault="002633CD" w:rsidP="002633CD">
+          <w:p w:rsidRPr="00276126" w:rsidR="002633CD" w:rsidP="002633CD" w:rsidRDefault="002633CD" w14:paraId="0D2C24CE" w14:textId="02E3EDED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00276126">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Surplus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:shd w:val="thinDiagCross" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="718CB57B" w14:textId="77777777" w:rsidR="002633CD" w:rsidRPr="00276126" w:rsidRDefault="002633CD" w:rsidP="002633CD">
+          <w:p w:rsidRPr="00276126" w:rsidR="002633CD" w:rsidP="002633CD" w:rsidRDefault="002633CD" w14:paraId="718CB57B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:shd w:val="thinDiagCross" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3E1B328C" w14:textId="77777777" w:rsidR="002633CD" w:rsidRPr="00276126" w:rsidRDefault="002633CD" w:rsidP="002633CD">
+          <w:p w:rsidRPr="00276126" w:rsidR="002633CD" w:rsidP="002633CD" w:rsidRDefault="002633CD" w14:paraId="3E1B328C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2178" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="346EF4A9" w14:textId="77777777" w:rsidR="002633CD" w:rsidRPr="00276126" w:rsidRDefault="002633CD" w:rsidP="002633CD">
+          <w:p w:rsidRPr="00276126" w:rsidR="002633CD" w:rsidP="002633CD" w:rsidRDefault="002633CD" w14:paraId="346EF4A9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002633CD" w:rsidRPr="00276126" w14:paraId="03BDC308" w14:textId="77777777" w:rsidTr="00F85AFE">
+      <w:tr w:rsidRPr="00276126" w:rsidR="002633CD" w:rsidTr="00F85AFE" w14:paraId="03BDC308" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2718" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="40B64111" w14:textId="30D37079" w:rsidR="002633CD" w:rsidRPr="00276126" w:rsidRDefault="002633CD" w:rsidP="002633CD">
+          <w:p w:rsidRPr="00276126" w:rsidR="002633CD" w:rsidP="002633CD" w:rsidRDefault="002633CD" w14:paraId="40B64111" w14:textId="30D37079">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00276126">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Undivided profits</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:shd w:val="thinDiagCross" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2AEB11ED" w14:textId="77777777" w:rsidR="002633CD" w:rsidRPr="00276126" w:rsidRDefault="002633CD" w:rsidP="002633CD">
+          <w:p w:rsidRPr="00276126" w:rsidR="002633CD" w:rsidP="002633CD" w:rsidRDefault="002633CD" w14:paraId="2AEB11ED" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:shd w:val="thinDiagCross" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="171B8864" w14:textId="77777777" w:rsidR="002633CD" w:rsidRPr="00276126" w:rsidRDefault="002633CD" w:rsidP="002633CD">
+          <w:p w:rsidRPr="00276126" w:rsidR="002633CD" w:rsidP="002633CD" w:rsidRDefault="002633CD" w14:paraId="171B8864" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2178" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="164C2F42" w14:textId="77777777" w:rsidR="002633CD" w:rsidRPr="00276126" w:rsidRDefault="002633CD" w:rsidP="002633CD">
+          <w:p w:rsidRPr="00276126" w:rsidR="002633CD" w:rsidP="002633CD" w:rsidRDefault="002633CD" w14:paraId="164C2F42" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A58D9" w:rsidRPr="00276126" w14:paraId="4809EB44" w14:textId="77777777" w:rsidTr="00D90A86">
+      <w:tr w:rsidRPr="00276126" w:rsidR="009A58D9" w:rsidTr="00D90A86" w14:paraId="4809EB44" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2718" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7B6E022D" w14:textId="53958366" w:rsidR="009A58D9" w:rsidRPr="00276126" w:rsidRDefault="009A58D9" w:rsidP="00DD19B4">
+          <w:p w:rsidRPr="00276126" w:rsidR="009A58D9" w:rsidP="00DD19B4" w:rsidRDefault="009A58D9" w14:paraId="7B6E022D" w14:textId="53958366">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00276126">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="00C47428">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>OTAL</w:t>
             </w:r>
             <w:r w:rsidRPr="00276126">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="46567ED8" w14:textId="77777777" w:rsidR="009A58D9" w:rsidRPr="00276126" w:rsidRDefault="009A58D9" w:rsidP="00DD19B4">
+          <w:p w:rsidRPr="00276126" w:rsidR="009A58D9" w:rsidP="00DD19B4" w:rsidRDefault="009A58D9" w14:paraId="46567ED8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:shd w:val="thinDiagCross" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1F6236FE" w14:textId="77777777" w:rsidR="009A58D9" w:rsidRPr="00276126" w:rsidRDefault="009A58D9" w:rsidP="00DD19B4">
+          <w:p w:rsidRPr="00276126" w:rsidR="009A58D9" w:rsidP="00DD19B4" w:rsidRDefault="009A58D9" w14:paraId="1F6236FE" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2178" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7F4D001A" w14:textId="39C3961A" w:rsidR="009A58D9" w:rsidRPr="00276126" w:rsidRDefault="009A58D9" w:rsidP="00DD19B4">
+          <w:p w:rsidRPr="00276126" w:rsidR="009A58D9" w:rsidP="00DD19B4" w:rsidRDefault="009A58D9" w14:paraId="7F4D001A" w14:textId="39C3961A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3C20F8EA" w14:textId="77777777" w:rsidR="00A30624" w:rsidRDefault="00A30624" w:rsidP="00416A56"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="746DAC70" w14:textId="64068FE6" w:rsidR="00E03D3C" w:rsidRPr="008A53A9" w:rsidRDefault="00E03D3C" w:rsidP="00276126">
+    <w:p w:rsidR="00A30624" w:rsidP="00416A56" w:rsidRDefault="00A30624" w14:paraId="3C20F8EA" w14:textId="77777777"/>
+    <w:p w:rsidR="00A30624" w:rsidP="00416A56" w:rsidRDefault="00A30624" w14:paraId="2C54DBA1" w14:textId="77777777"/>
+    <w:p w:rsidR="00A30624" w:rsidP="00416A56" w:rsidRDefault="00A30624" w14:paraId="4980E066" w14:textId="4D622D56"/>
+    <w:p w:rsidR="00F85B56" w:rsidP="00416A56" w:rsidRDefault="00F85B56" w14:paraId="4A720D50" w14:textId="77777777"/>
+    <w:p w:rsidRPr="008A53A9" w:rsidR="00E03D3C" w:rsidP="00276126" w:rsidRDefault="00E03D3C" w14:paraId="746DAC70" w14:textId="64068FE6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Describe </w:t>
       </w:r>
       <w:r w:rsidR="00D2468F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>what</w:t>
       </w:r>
       <w:r w:rsidR="00276126">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="008A53A9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ontingencies are in place for additional capital</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> should growth exceed expectations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="200B79F3" w14:textId="77777777" w:rsidR="00A30624" w:rsidRDefault="00A30624" w:rsidP="00276126">
+    <w:p w:rsidR="00A30624" w:rsidP="00276126" w:rsidRDefault="00A30624" w14:paraId="200B79F3" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E8F48D2" w14:textId="77777777" w:rsidR="00A30624" w:rsidRDefault="00A30624" w:rsidP="00276126">
+    <w:p w:rsidR="00A30624" w:rsidP="00276126" w:rsidRDefault="00A30624" w14:paraId="2E8F48D2" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B5D9F3F" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRDefault="00416A6D" w:rsidP="00276126">
+    <w:p w:rsidR="00416A6D" w:rsidP="00276126" w:rsidRDefault="00416A6D" w14:paraId="4B5D9F3F" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D4AA86F" w14:textId="2276A815" w:rsidR="00416A6D" w:rsidRDefault="00416A6D" w:rsidP="00276126">
+    <w:p w:rsidR="00416A6D" w:rsidP="00276126" w:rsidRDefault="00416A6D" w14:paraId="2D4AA86F" w14:textId="2276A815">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D1B01A0" w14:textId="77777777" w:rsidR="00276126" w:rsidRDefault="00276126" w:rsidP="00276126">
+    <w:p w:rsidR="00276126" w:rsidP="00276126" w:rsidRDefault="00276126" w14:paraId="3D1B01A0" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="218A104B" w14:textId="3D809BB7" w:rsidR="00B35C04" w:rsidRDefault="00B35C04" w:rsidP="00276126">
+    <w:p w:rsidR="00B35C04" w:rsidP="00276126" w:rsidRDefault="00B35C04" w14:paraId="218A104B" w14:textId="3D809BB7">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Provide</w:t>
       </w:r>
       <w:r w:rsidRPr="00903B8E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> three-year proforma balance sheets and income statements for the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">proposed </w:t>
       </w:r>
@@ -3884,2860 +3953,2869 @@
       <w:r w:rsidR="00987DA5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>by any</w:t>
       </w:r>
       <w:r w:rsidRPr="00903B8E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> proposed office</w:t>
       </w:r>
       <w:r w:rsidR="00096E1B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00903B8E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09E28A02" w14:textId="52D52FFD" w:rsidR="00DB4EA1" w:rsidRDefault="00DB4EA1" w:rsidP="00B35C04">
+    <w:p w:rsidR="00DB4EA1" w:rsidP="00B35C04" w:rsidRDefault="00DB4EA1" w14:paraId="09E28A02" w14:textId="52D52FFD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="579EDEC4" w14:textId="04D4E797" w:rsidR="00DB4EA1" w:rsidRDefault="00DB4EA1" w:rsidP="00B35C04">
+    <w:p w:rsidR="00DB4EA1" w:rsidP="00B35C04" w:rsidRDefault="00DB4EA1" w14:paraId="579EDEC4" w14:textId="04D4E797">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EA2E602" w14:textId="77777777" w:rsidR="00DB4EA1" w:rsidRPr="00903B8E" w:rsidRDefault="00DB4EA1" w:rsidP="00B35C04">
+    <w:p w:rsidRPr="00903B8E" w:rsidR="00DB4EA1" w:rsidP="00B35C04" w:rsidRDefault="00DB4EA1" w14:paraId="0EA2E602" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11F41C40" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00594D9C" w:rsidRDefault="00416A6D" w:rsidP="0091629B">
+    <w:p w:rsidRPr="00594D9C" w:rsidR="00416A6D" w:rsidP="0091629B" w:rsidRDefault="00416A6D" w14:paraId="11F41C40" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00594D9C">
         <w:t>Management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38744394" w14:textId="51474841" w:rsidR="002B10E5" w:rsidRPr="00DD26ED" w:rsidRDefault="002B10E5" w:rsidP="00E36DE0">
+    <w:p w:rsidRPr="00DD26ED" w:rsidR="002B10E5" w:rsidP="00E36DE0" w:rsidRDefault="002B10E5" w14:paraId="38744394" w14:textId="51474841">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD26ED">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The proposed new state bank is to maintain sufficient surety bond coverage in conformance with generally accepted banking practices.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27A941F9" w14:textId="77777777" w:rsidR="002B10E5" w:rsidRPr="00DD26ED" w:rsidRDefault="002B10E5" w:rsidP="00E36DE0">
+    <w:p w:rsidRPr="00DD26ED" w:rsidR="002B10E5" w:rsidP="00E36DE0" w:rsidRDefault="002B10E5" w14:paraId="27A941F9" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78F4F3D2" w14:textId="00AA70DE" w:rsidR="00416A6D" w:rsidRPr="00DD26ED" w:rsidRDefault="00EE02B8" w:rsidP="00E36DE0">
+    <w:p w:rsidRPr="00DD26ED" w:rsidR="00416A6D" w:rsidP="00E36DE0" w:rsidRDefault="00EE02B8" w14:paraId="78F4F3D2" w14:textId="00AA70DE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD26ED">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide names </w:t>
       </w:r>
-      <w:r w:rsidR="00866483" w:rsidRPr="00DD26ED">
+      <w:r w:rsidRPr="00DD26ED" w:rsidR="00866483">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidR="00ED41D5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00330FC9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00416A6D" w:rsidRPr="00DD26ED">
+      <w:r w:rsidRPr="00DD26ED" w:rsidR="00416A6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">directors and officers </w:t>
       </w:r>
-      <w:r w:rsidR="00866483" w:rsidRPr="00DD26ED">
+      <w:r w:rsidRPr="00DD26ED" w:rsidR="00866483">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>for the proposed new state bank</w:t>
       </w:r>
-      <w:r w:rsidR="00416A6D" w:rsidRPr="00DD26ED">
+      <w:r w:rsidRPr="00DD26ED" w:rsidR="00416A6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:r w:rsidR="00866483" w:rsidRPr="00DD26ED">
+      <w:r w:rsidRPr="00DD26ED" w:rsidR="00866483">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Include a </w:t>
       </w:r>
-      <w:r w:rsidR="00416A6D" w:rsidRPr="00DD26ED">
+      <w:r w:rsidRPr="00DD26ED" w:rsidR="00416A6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">brief description of his/her past business and banking experience and other qualifications and a brief statement of his/her proposed duties in connection with </w:t>
       </w:r>
       <w:r w:rsidR="007A571A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00416A6D" w:rsidRPr="00DD26ED">
+      <w:r w:rsidRPr="00DD26ED" w:rsidR="00416A6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>operation of the proposed new state bank.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="683AC7BB" w14:textId="2E577D2F" w:rsidR="00416A6D" w:rsidRPr="00DD26ED" w:rsidRDefault="00416A6D" w:rsidP="00166350">
+    <w:p w:rsidRPr="00DD26ED" w:rsidR="00416A6D" w:rsidP="00166350" w:rsidRDefault="00416A6D" w14:paraId="683AC7BB" w14:textId="2E577D2F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9648" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2394"/>
         <w:gridCol w:w="7254"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00814382" w:rsidRPr="00DD26ED" w14:paraId="5F2EF132" w14:textId="77777777" w:rsidTr="00F85B56">
+      <w:tr w:rsidRPr="00DD26ED" w:rsidR="00814382" w:rsidTr="00F85B56" w14:paraId="5F2EF132" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="315D48A4" w14:textId="3A39A7A1" w:rsidR="00814382" w:rsidRPr="00DD26ED" w:rsidRDefault="0031172B" w:rsidP="00814382">
+          <w:p w:rsidRPr="00DD26ED" w:rsidR="00814382" w:rsidP="00814382" w:rsidRDefault="0031172B" w14:paraId="315D48A4" w14:textId="3A39A7A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD26ED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidR="001F31DB" w:rsidRPr="00DD26ED">
+            <w:r w:rsidRPr="00DD26ED" w:rsidR="001F31DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>IRECTORS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7254" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62B89B69" w14:textId="3FB974BA" w:rsidR="00814382" w:rsidRPr="00DD26ED" w:rsidRDefault="00455F97" w:rsidP="00814382">
+          <w:p w:rsidRPr="00DD26ED" w:rsidR="00814382" w:rsidP="00814382" w:rsidRDefault="00455F97" w14:paraId="62B89B69" w14:textId="3FB974BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD26ED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
-            <w:r w:rsidR="001F31DB" w:rsidRPr="00DD26ED">
+            <w:r w:rsidRPr="00DD26ED" w:rsidR="001F31DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>CCUPATION</w:t>
             </w:r>
             <w:r w:rsidR="009B1E0F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">, EXPERIENCE, AND </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD26ED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
-            <w:r w:rsidR="001F31DB" w:rsidRPr="00DD26ED">
+            <w:r w:rsidRPr="00DD26ED" w:rsidR="001F31DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>AR</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD26ED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> V</w:t>
             </w:r>
-            <w:r w:rsidR="001F31DB" w:rsidRPr="00DD26ED">
+            <w:r w:rsidRPr="00DD26ED" w:rsidR="001F31DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ALUE</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD26ED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001F31DB" w:rsidRPr="00DD26ED">
+            <w:r w:rsidRPr="00DD26ED" w:rsidR="001F31DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>OF</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD26ED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001F31DB" w:rsidRPr="00DD26ED">
+            <w:r w:rsidRPr="00DD26ED" w:rsidR="001F31DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>STOCK</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD26ED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> O</w:t>
             </w:r>
-            <w:r w:rsidR="001F31DB" w:rsidRPr="00DD26ED">
+            <w:r w:rsidRPr="00DD26ED" w:rsidR="001F31DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>WNED</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00814382" w:rsidRPr="00DD26ED" w14:paraId="7A47A592" w14:textId="77777777" w:rsidTr="00F85AFE">
+      <w:tr w:rsidRPr="00DD26ED" w:rsidR="00814382" w:rsidTr="00F85AFE" w14:paraId="7A47A592" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26E7F424" w14:textId="77777777" w:rsidR="00814382" w:rsidRPr="00DD26ED" w:rsidRDefault="00814382" w:rsidP="00814382">
+          <w:p w:rsidRPr="00DD26ED" w:rsidR="00814382" w:rsidP="00814382" w:rsidRDefault="00814382" w14:paraId="26E7F424" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B8DCEEA" w14:textId="77777777" w:rsidR="00814382" w:rsidRPr="00DD26ED" w:rsidRDefault="00814382" w:rsidP="00814382">
+          <w:p w:rsidRPr="00DD26ED" w:rsidR="00814382" w:rsidP="00814382" w:rsidRDefault="00814382" w14:paraId="2B8DCEEA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00814382" w:rsidRPr="00DD26ED" w14:paraId="369C3DC6" w14:textId="77777777" w:rsidTr="00F85AFE">
+      <w:tr w:rsidRPr="00DD26ED" w:rsidR="00814382" w:rsidTr="00F85AFE" w14:paraId="369C3DC6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29A7C595" w14:textId="77777777" w:rsidR="00814382" w:rsidRPr="00DD26ED" w:rsidRDefault="00814382" w:rsidP="00814382">
+          <w:p w:rsidRPr="00DD26ED" w:rsidR="00814382" w:rsidP="00814382" w:rsidRDefault="00814382" w14:paraId="29A7C595" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24539C34" w14:textId="77777777" w:rsidR="00814382" w:rsidRPr="00DD26ED" w:rsidRDefault="00814382" w:rsidP="00814382">
+          <w:p w:rsidRPr="00DD26ED" w:rsidR="00814382" w:rsidP="00814382" w:rsidRDefault="00814382" w14:paraId="24539C34" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00814382" w:rsidRPr="00DD26ED" w14:paraId="1202A3F5" w14:textId="77777777" w:rsidTr="00F85AFE">
+      <w:tr w:rsidRPr="00DD26ED" w:rsidR="00814382" w:rsidTr="00F85AFE" w14:paraId="1202A3F5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="152"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22FAA854" w14:textId="77777777" w:rsidR="00814382" w:rsidRPr="00DD26ED" w:rsidRDefault="00814382" w:rsidP="00814382">
+          <w:p w:rsidRPr="00DD26ED" w:rsidR="00814382" w:rsidP="00814382" w:rsidRDefault="00814382" w14:paraId="22FAA854" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0518585D" w14:textId="77777777" w:rsidR="00814382" w:rsidRPr="00DD26ED" w:rsidRDefault="00814382" w:rsidP="00814382">
+          <w:p w:rsidRPr="00DD26ED" w:rsidR="00814382" w:rsidP="00814382" w:rsidRDefault="00814382" w14:paraId="0518585D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001771FA" w:rsidRPr="00DD26ED" w14:paraId="438EB717" w14:textId="77777777" w:rsidTr="00F85AFE">
+      <w:tr w:rsidRPr="00DD26ED" w:rsidR="001771FA" w:rsidTr="00F85AFE" w14:paraId="438EB717" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="152"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67E24324" w14:textId="77777777" w:rsidR="001771FA" w:rsidRPr="00DD26ED" w:rsidRDefault="001771FA" w:rsidP="00814382">
+          <w:p w:rsidRPr="00DD26ED" w:rsidR="001771FA" w:rsidP="00814382" w:rsidRDefault="001771FA" w14:paraId="67E24324" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E36B370" w14:textId="77777777" w:rsidR="001771FA" w:rsidRPr="00DD26ED" w:rsidRDefault="001771FA" w:rsidP="00814382">
+          <w:p w:rsidRPr="00DD26ED" w:rsidR="001771FA" w:rsidP="00814382" w:rsidRDefault="001771FA" w14:paraId="6E36B370" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00455F97" w:rsidRPr="00DD26ED" w14:paraId="728A620B" w14:textId="77777777" w:rsidTr="00F85AFE">
+      <w:tr w:rsidRPr="00DD26ED" w:rsidR="00455F97" w:rsidTr="00F85AFE" w14:paraId="728A620B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="152"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1835C5AF" w14:textId="77777777" w:rsidR="00455F97" w:rsidRPr="00DD26ED" w:rsidRDefault="00455F97" w:rsidP="00814382">
+          <w:p w:rsidRPr="00DD26ED" w:rsidR="00455F97" w:rsidP="00814382" w:rsidRDefault="00455F97" w14:paraId="1835C5AF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61ED956D" w14:textId="77777777" w:rsidR="00455F97" w:rsidRPr="00DD26ED" w:rsidRDefault="00455F97" w:rsidP="00814382">
+          <w:p w:rsidRPr="00DD26ED" w:rsidR="00455F97" w:rsidP="00814382" w:rsidRDefault="00455F97" w14:paraId="61ED956D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5784A319" w14:textId="2342013D" w:rsidR="00EE02B8" w:rsidRPr="00DD26ED" w:rsidRDefault="00EE02B8" w:rsidP="00166350">
-[...6 lines deleted...]
-    <w:p w14:paraId="769AF2B0" w14:textId="0E7CAB93" w:rsidR="00814382" w:rsidRPr="00DD26ED" w:rsidRDefault="00814382" w:rsidP="00166350">
+    <w:p w:rsidRPr="00DD26ED" w:rsidR="00EE02B8" w:rsidP="00166350" w:rsidRDefault="00EE02B8" w14:paraId="5784A319" w14:textId="2342013D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD26ED" w:rsidR="00814382" w:rsidP="00166350" w:rsidRDefault="00814382" w14:paraId="769AF2B0" w14:textId="0E7CAB93">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9648" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2394"/>
         <w:gridCol w:w="7254"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EE02B8" w:rsidRPr="00DD26ED" w14:paraId="7EDEDB33" w14:textId="77777777" w:rsidTr="00F85B56">
+      <w:tr w:rsidRPr="00DD26ED" w:rsidR="00EE02B8" w:rsidTr="00F85B56" w14:paraId="7EDEDB33" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63D53F67" w14:textId="0A468C57" w:rsidR="00EE02B8" w:rsidRPr="00DD26ED" w:rsidRDefault="0031172B" w:rsidP="00EE02B8">
+          <w:p w:rsidRPr="00DD26ED" w:rsidR="00EE02B8" w:rsidP="00EE02B8" w:rsidRDefault="0031172B" w14:paraId="63D53F67" w14:textId="0A468C57">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD26ED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
-            <w:r w:rsidR="001F31DB" w:rsidRPr="00DD26ED">
+            <w:r w:rsidRPr="00DD26ED" w:rsidR="001F31DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>FFICERS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7254" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06EE4BCE" w14:textId="30B54608" w:rsidR="00EE02B8" w:rsidRPr="00DD26ED" w:rsidRDefault="00EE02B8" w:rsidP="00EE02B8">
+          <w:p w:rsidRPr="00DD26ED" w:rsidR="00EE02B8" w:rsidP="00EE02B8" w:rsidRDefault="00EE02B8" w14:paraId="06EE4BCE" w14:textId="30B54608">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD26ED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
-            <w:r w:rsidR="001F31DB" w:rsidRPr="00DD26ED">
+            <w:r w:rsidRPr="00DD26ED" w:rsidR="001F31DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ITLE</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD26ED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>, D</w:t>
             </w:r>
-            <w:r w:rsidR="001F31DB" w:rsidRPr="00DD26ED">
+            <w:r w:rsidRPr="00DD26ED" w:rsidR="001F31DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>UTIES</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD26ED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="001F31DB" w:rsidRPr="00DD26ED">
+            <w:r w:rsidRPr="00DD26ED" w:rsidR="001F31DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>AND</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD26ED">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001F31DB" w:rsidRPr="00DD26ED">
+            <w:r w:rsidRPr="00DD26ED" w:rsidR="001F31DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>EXPERIENCE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE02B8" w:rsidRPr="00DD26ED" w14:paraId="5C5CECAB" w14:textId="77777777" w:rsidTr="00F85AFE">
+      <w:tr w:rsidRPr="00DD26ED" w:rsidR="00EE02B8" w:rsidTr="00F85AFE" w14:paraId="5C5CECAB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="468C2AAA" w14:textId="77777777" w:rsidR="00EE02B8" w:rsidRPr="00DD26ED" w:rsidRDefault="00EE02B8" w:rsidP="00EE02B8">
+          <w:p w:rsidRPr="00DD26ED" w:rsidR="00EE02B8" w:rsidP="00EE02B8" w:rsidRDefault="00EE02B8" w14:paraId="468C2AAA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A4D8E68" w14:textId="77777777" w:rsidR="00EE02B8" w:rsidRPr="00DD26ED" w:rsidRDefault="00EE02B8" w:rsidP="00EE02B8">
+          <w:p w:rsidRPr="00DD26ED" w:rsidR="00EE02B8" w:rsidP="00EE02B8" w:rsidRDefault="00EE02B8" w14:paraId="0A4D8E68" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE02B8" w:rsidRPr="00DD26ED" w14:paraId="1C2B3C30" w14:textId="77777777" w:rsidTr="00F85AFE">
+      <w:tr w:rsidRPr="00DD26ED" w:rsidR="00EE02B8" w:rsidTr="00F85AFE" w14:paraId="1C2B3C30" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73F0417F" w14:textId="77777777" w:rsidR="00EE02B8" w:rsidRPr="00DD26ED" w:rsidRDefault="00EE02B8" w:rsidP="00EE02B8">
+          <w:p w:rsidRPr="00DD26ED" w:rsidR="00EE02B8" w:rsidP="00EE02B8" w:rsidRDefault="00EE02B8" w14:paraId="73F0417F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="630D9C1F" w14:textId="77777777" w:rsidR="00EE02B8" w:rsidRPr="00DD26ED" w:rsidRDefault="00EE02B8" w:rsidP="00EE02B8">
+          <w:p w:rsidRPr="00DD26ED" w:rsidR="00EE02B8" w:rsidP="00EE02B8" w:rsidRDefault="00EE02B8" w14:paraId="630D9C1F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE02B8" w:rsidRPr="00DD26ED" w14:paraId="4B16D157" w14:textId="77777777" w:rsidTr="00F85AFE">
+      <w:tr w:rsidRPr="00DD26ED" w:rsidR="00EE02B8" w:rsidTr="00F85AFE" w14:paraId="4B16D157" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="152"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41B0B8A2" w14:textId="77777777" w:rsidR="00EE02B8" w:rsidRPr="00DD26ED" w:rsidRDefault="00EE02B8" w:rsidP="00EE02B8">
+          <w:p w:rsidRPr="00DD26ED" w:rsidR="00EE02B8" w:rsidP="00EE02B8" w:rsidRDefault="00EE02B8" w14:paraId="41B0B8A2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33A7E55C" w14:textId="77777777" w:rsidR="00EE02B8" w:rsidRPr="00DD26ED" w:rsidRDefault="00EE02B8" w:rsidP="00EE02B8">
+          <w:p w:rsidRPr="00DD26ED" w:rsidR="00EE02B8" w:rsidP="00EE02B8" w:rsidRDefault="00EE02B8" w14:paraId="33A7E55C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001771FA" w:rsidRPr="00DD26ED" w14:paraId="5DFD590D" w14:textId="77777777" w:rsidTr="00F85AFE">
+      <w:tr w:rsidRPr="00DD26ED" w:rsidR="001771FA" w:rsidTr="00F85AFE" w14:paraId="5DFD590D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="152"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FA1B7EF" w14:textId="77777777" w:rsidR="001771FA" w:rsidRPr="00DD26ED" w:rsidRDefault="001771FA" w:rsidP="00EE02B8">
+          <w:p w:rsidRPr="00DD26ED" w:rsidR="001771FA" w:rsidP="00EE02B8" w:rsidRDefault="001771FA" w14:paraId="7FA1B7EF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A1A4CB3" w14:textId="77777777" w:rsidR="001771FA" w:rsidRPr="00DD26ED" w:rsidRDefault="001771FA" w:rsidP="00EE02B8">
+          <w:p w:rsidRPr="00DD26ED" w:rsidR="001771FA" w:rsidP="00EE02B8" w:rsidRDefault="001771FA" w14:paraId="7A1A4CB3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001771FA" w:rsidRPr="00DD26ED" w14:paraId="6428BDB0" w14:textId="77777777" w:rsidTr="00F85AFE">
+      <w:tr w:rsidRPr="00DD26ED" w:rsidR="001771FA" w:rsidTr="00F85AFE" w14:paraId="6428BDB0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="152"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AB12DA0" w14:textId="77777777" w:rsidR="001771FA" w:rsidRPr="00DD26ED" w:rsidRDefault="001771FA" w:rsidP="00EE02B8">
+          <w:p w:rsidRPr="00DD26ED" w:rsidR="001771FA" w:rsidP="00EE02B8" w:rsidRDefault="001771FA" w14:paraId="3AB12DA0" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A3025D9" w14:textId="77777777" w:rsidR="001771FA" w:rsidRPr="00DD26ED" w:rsidRDefault="001771FA" w:rsidP="00EE02B8">
+          <w:p w:rsidRPr="00DD26ED" w:rsidR="001771FA" w:rsidP="00EE02B8" w:rsidRDefault="001771FA" w14:paraId="3A3025D9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="702267FB" w14:textId="72FC029D" w:rsidR="00EE02B8" w:rsidRPr="00DD26ED" w:rsidRDefault="00EE02B8" w:rsidP="00166350">
-[...6 lines deleted...]
-    <w:p w14:paraId="300778B2" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00DD26ED" w:rsidRDefault="00416A6D" w:rsidP="00386136">
+    <w:p w:rsidRPr="00DD26ED" w:rsidR="00EE02B8" w:rsidP="00166350" w:rsidRDefault="00EE02B8" w14:paraId="702267FB" w14:textId="72FC029D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD26ED" w:rsidR="00416A6D" w:rsidP="00386136" w:rsidRDefault="00416A6D" w14:paraId="300778B2" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29AE1823" w14:textId="622965BA" w:rsidR="00416A6D" w:rsidRPr="00A1782A" w:rsidRDefault="00DB2F2B" w:rsidP="00386136">
+    <w:p w:rsidRPr="00A1782A" w:rsidR="00416A6D" w:rsidP="00386136" w:rsidRDefault="00DB2F2B" w14:paraId="29AE1823" w14:textId="622965BA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A1782A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Describe any</w:t>
       </w:r>
-      <w:r w:rsidR="00416A6D" w:rsidRPr="00A1782A">
+      <w:r w:rsidRPr="00A1782A" w:rsidR="00416A6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B8191F" w:rsidRPr="00A1782A">
+      <w:r w:rsidRPr="00A1782A" w:rsidR="00B8191F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">anticipated </w:t>
       </w:r>
       <w:r w:rsidRPr="00A1782A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">changes in the proposed </w:t>
       </w:r>
-      <w:r w:rsidR="00416A6D" w:rsidRPr="00A1782A">
+      <w:r w:rsidRPr="00A1782A" w:rsidR="00416A6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>directorate or of</w:t>
       </w:r>
-      <w:r w:rsidR="00343FD5" w:rsidRPr="00A1782A">
+      <w:r w:rsidRPr="00A1782A" w:rsidR="00343FD5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ficers</w:t>
       </w:r>
-      <w:r w:rsidR="00416A6D" w:rsidRPr="00A1782A">
+      <w:r w:rsidRPr="00A1782A" w:rsidR="00416A6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00343FD5" w:rsidRPr="00A1782A">
+      <w:r w:rsidRPr="00A1782A" w:rsidR="00343FD5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
-      <w:r w:rsidR="00416A6D" w:rsidRPr="00A1782A">
+      <w:r w:rsidRPr="00A1782A" w:rsidR="00416A6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the new </w:t>
       </w:r>
-      <w:r w:rsidR="00A1782A" w:rsidRPr="00A1782A">
+      <w:r w:rsidRPr="00A1782A" w:rsidR="00A1782A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">state </w:t>
       </w:r>
-      <w:r w:rsidR="00416A6D" w:rsidRPr="00A1782A">
+      <w:r w:rsidRPr="00A1782A" w:rsidR="00416A6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>bank</w:t>
       </w:r>
-      <w:r w:rsidR="00C95D18" w:rsidRPr="00A1782A">
+      <w:r w:rsidRPr="00A1782A" w:rsidR="00C95D18">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00416A6D" w:rsidRPr="00A1782A">
+      <w:r w:rsidRPr="00A1782A" w:rsidR="00416A6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>in the first year of op</w:t>
       </w:r>
-      <w:r w:rsidR="00C95D18" w:rsidRPr="00A1782A">
+      <w:r w:rsidRPr="00A1782A" w:rsidR="00C95D18">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>eration</w:t>
       </w:r>
-      <w:r w:rsidR="009E6B8F" w:rsidRPr="00A1782A">
+      <w:r w:rsidRPr="00A1782A" w:rsidR="009E6B8F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16E0B788" w14:textId="53E54613" w:rsidR="00416A6D" w:rsidRPr="00A1782A" w:rsidRDefault="00416A6D" w:rsidP="00386136">
+    <w:p w:rsidRPr="00A1782A" w:rsidR="00416A6D" w:rsidP="00386136" w:rsidRDefault="00416A6D" w14:paraId="16E0B788" w14:textId="53E54613">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DBE2BD5" w14:textId="77777777" w:rsidR="009B52F3" w:rsidRPr="00A1782A" w:rsidRDefault="009B52F3" w:rsidP="00386136">
+    <w:p w:rsidRPr="00A1782A" w:rsidR="009B52F3" w:rsidP="00386136" w:rsidRDefault="009B52F3" w14:paraId="1DBE2BD5" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45ED9474" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00A1782A" w:rsidRDefault="00416A6D" w:rsidP="00386136">
+    <w:p w:rsidRPr="00A1782A" w:rsidR="00416A6D" w:rsidP="00386136" w:rsidRDefault="00416A6D" w14:paraId="45ED9474" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4664FAE2" w14:textId="23A4578F" w:rsidR="00416A6D" w:rsidRPr="00A1782A" w:rsidRDefault="00416A6D" w:rsidP="00386136">
+    <w:p w:rsidRPr="00A1782A" w:rsidR="00416A6D" w:rsidP="00386136" w:rsidRDefault="00416A6D" w14:paraId="4664FAE2" w14:textId="23A4578F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72BFBFDE" w14:textId="18BA0474" w:rsidR="009B52F3" w:rsidRPr="00A1782A" w:rsidRDefault="009B52F3" w:rsidP="00386136">
+    <w:p w:rsidRPr="00A1782A" w:rsidR="009B52F3" w:rsidP="00386136" w:rsidRDefault="009B52F3" w14:paraId="72BFBFDE" w14:textId="18BA0474">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AF99AA7" w14:textId="7E135774" w:rsidR="00416A6D" w:rsidRPr="00A1782A" w:rsidRDefault="00386136" w:rsidP="00386136">
+    <w:p w:rsidRPr="00A1782A" w:rsidR="00416A6D" w:rsidP="00386136" w:rsidRDefault="00386136" w14:paraId="2AF99AA7" w14:textId="7E135774">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A1782A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">List </w:t>
       </w:r>
-      <w:r w:rsidR="00B8191F" w:rsidRPr="00A1782A">
+      <w:r w:rsidRPr="00A1782A" w:rsidR="00B8191F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">any </w:t>
       </w:r>
-      <w:r w:rsidR="00416A6D" w:rsidRPr="00A1782A">
+      <w:r w:rsidRPr="00A1782A" w:rsidR="00416A6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">proposed directors, officers, or employees of the new </w:t>
       </w:r>
       <w:r w:rsidR="00A1782A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">state </w:t>
       </w:r>
-      <w:r w:rsidR="00416A6D" w:rsidRPr="00A1782A">
+      <w:r w:rsidRPr="00A1782A" w:rsidR="00416A6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">bank </w:t>
       </w:r>
       <w:r w:rsidR="00A1782A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>that have</w:t>
       </w:r>
-      <w:r w:rsidR="00416A6D" w:rsidRPr="00A1782A">
+      <w:r w:rsidRPr="00A1782A" w:rsidR="00416A6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> been convicted of </w:t>
       </w:r>
-      <w:r w:rsidR="00DE7527" w:rsidRPr="00A1782A">
+      <w:r w:rsidRPr="00A1782A" w:rsidR="00DE7527">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidR="00416A6D" w:rsidRPr="00A1782A">
+      <w:r w:rsidRPr="00A1782A" w:rsidR="00416A6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>criminal offense involving dishonesty or a breach of trust.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A6BA0B1" w14:textId="0E009C8A" w:rsidR="009E6B8F" w:rsidRDefault="009E6B8F" w:rsidP="00166350"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="4E7F70A6" w14:textId="13392AC1" w:rsidR="00640722" w:rsidRPr="00CF4AA6" w:rsidRDefault="00640722" w:rsidP="009303E4">
+    <w:p w:rsidR="009E6B8F" w:rsidP="00166350" w:rsidRDefault="009E6B8F" w14:paraId="7A6BA0B1" w14:textId="0E009C8A"/>
+    <w:p w:rsidR="009E6B8F" w:rsidP="00166350" w:rsidRDefault="009E6B8F" w14:paraId="488225E3" w14:textId="43F44171"/>
+    <w:p w:rsidR="009E6B8F" w:rsidP="00166350" w:rsidRDefault="009E6B8F" w14:paraId="0C7F6CF0" w14:textId="0F82E159"/>
+    <w:p w:rsidRPr="00CF4AA6" w:rsidR="00640722" w:rsidP="009303E4" w:rsidRDefault="00640722" w14:paraId="4E7F70A6" w14:textId="13392AC1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF4AA6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Detail the indebtedness of the above directors and officers and their unincorporated companies to any predecessor institution</w:t>
       </w:r>
       <w:r w:rsidR="007A571A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="009303E4" w:rsidRPr="00CF4AA6">
+      <w:r w:rsidRPr="00CF4AA6" w:rsidR="009303E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF4AA6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>the indebtedness of corporations in which any of the above directors or officers are substantially interested to any predecessor institution</w:t>
       </w:r>
       <w:r w:rsidR="007A571A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="009303E4" w:rsidRPr="00CF4AA6">
+      <w:r w:rsidRPr="00CF4AA6" w:rsidR="009303E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF4AA6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>securities held by any predecessor institution issued by corporations in which any of the above directors or officers are substantially interested</w:t>
       </w:r>
       <w:r w:rsidR="007A571A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="009303E4" w:rsidRPr="00CF4AA6">
+      <w:r w:rsidRPr="00CF4AA6" w:rsidR="009303E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF4AA6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> the indebtedness of others to any predecessor institution collateralized by securities issued by corporations in which any of the above directors or officers are substantially interested</w:t>
       </w:r>
-      <w:r w:rsidR="00066E5F" w:rsidRPr="00CF4AA6">
+      <w:r w:rsidRPr="00CF4AA6" w:rsidR="00066E5F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">.  The </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF4AA6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>term indebtedness includes direct and indirect liabilities</w:t>
       </w:r>
-      <w:r w:rsidR="00066E5F" w:rsidRPr="00CF4AA6">
+      <w:r w:rsidRPr="00CF4AA6" w:rsidR="00066E5F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DEE1285" w14:textId="13ABBA07" w:rsidR="00416A6D" w:rsidRPr="00CF4AA6" w:rsidRDefault="00416A6D" w:rsidP="00CF4AA6">
+    <w:p w:rsidRPr="00CF4AA6" w:rsidR="00416A6D" w:rsidP="00CF4AA6" w:rsidRDefault="00416A6D" w14:paraId="7DEE1285" w14:textId="13ABBA07">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E0C661A" w14:textId="7CB5B8D3" w:rsidR="00F10865" w:rsidRPr="00CF4AA6" w:rsidRDefault="00F10865" w:rsidP="00CF4AA6">
+    <w:p w:rsidRPr="00CF4AA6" w:rsidR="00F10865" w:rsidP="00CF4AA6" w:rsidRDefault="00F10865" w14:paraId="3E0C661A" w14:textId="7CB5B8D3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62807E7F" w14:textId="7681B41C" w:rsidR="00F10865" w:rsidRPr="00CF4AA6" w:rsidRDefault="00F10865" w:rsidP="00CF4AA6">
+    <w:p w:rsidRPr="00CF4AA6" w:rsidR="00F10865" w:rsidP="00CF4AA6" w:rsidRDefault="00F10865" w14:paraId="62807E7F" w14:textId="7681B41C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68E79E8A" w14:textId="77777777" w:rsidR="00F10865" w:rsidRPr="00CF4AA6" w:rsidRDefault="00F10865" w:rsidP="00CF4AA6">
+    <w:p w:rsidRPr="00CF4AA6" w:rsidR="00F10865" w:rsidP="00CF4AA6" w:rsidRDefault="00F10865" w14:paraId="68E79E8A" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31497ED0" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00CF4AA6" w:rsidRDefault="00416A6D" w:rsidP="00CF4AA6">
+    <w:p w:rsidRPr="00CF4AA6" w:rsidR="00416A6D" w:rsidP="00CF4AA6" w:rsidRDefault="00416A6D" w14:paraId="31497ED0" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47B43945" w14:textId="5D022670" w:rsidR="00416A6D" w:rsidRPr="00CF4AA6" w:rsidRDefault="00CC3C25" w:rsidP="00CF4AA6">
+    <w:p w:rsidRPr="00CF4AA6" w:rsidR="00416A6D" w:rsidP="00CF4AA6" w:rsidRDefault="00CC3C25" w14:paraId="47B43945" w14:textId="5D022670">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF4AA6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Detail</w:t>
       </w:r>
-      <w:r w:rsidR="00416A6D" w:rsidRPr="00CF4AA6">
+      <w:r w:rsidRPr="00CF4AA6" w:rsidR="00416A6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> each prospective shareholder, excluding officers and directors, </w:t>
       </w:r>
       <w:r w:rsidR="00C47428">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>who will own 1</w:t>
       </w:r>
-      <w:r w:rsidR="00416A6D" w:rsidRPr="00CF4AA6">
+      <w:r w:rsidRPr="00CF4AA6" w:rsidR="00416A6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>0 percent or more of the aggregate par value of stock to be issued by the proposed new state bank and the aggregate par value of common or preferred stock to be purchased by each prospective shareholder.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6805F14B" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00CF4AA6" w:rsidRDefault="00416A6D" w:rsidP="00CF4AA6">
+    <w:p w:rsidRPr="00CF4AA6" w:rsidR="00416A6D" w:rsidP="00CF4AA6" w:rsidRDefault="00416A6D" w14:paraId="6805F14B" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4706B34C" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00CF4AA6" w:rsidRDefault="00416A6D" w:rsidP="00CF4AA6">
+    <w:p w:rsidRPr="00CF4AA6" w:rsidR="00416A6D" w:rsidP="00CF4AA6" w:rsidRDefault="00416A6D" w14:paraId="4706B34C" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67193769" w14:textId="585194BD" w:rsidR="00416A6D" w:rsidRPr="00CF4AA6" w:rsidRDefault="00416A6D" w:rsidP="00CF4AA6">
+    <w:p w:rsidRPr="00CF4AA6" w:rsidR="00416A6D" w:rsidP="00CF4AA6" w:rsidRDefault="00416A6D" w14:paraId="67193769" w14:textId="585194BD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CC3EC9A" w14:textId="1358B6E6" w:rsidR="00F10865" w:rsidRPr="00CF4AA6" w:rsidRDefault="00F10865" w:rsidP="00CF4AA6">
+    <w:p w:rsidRPr="00CF4AA6" w:rsidR="00F10865" w:rsidP="00CF4AA6" w:rsidRDefault="00F10865" w14:paraId="4CC3EC9A" w14:textId="1358B6E6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D6D5F0F" w14:textId="77777777" w:rsidR="00F10865" w:rsidRPr="00CF4AA6" w:rsidRDefault="00F10865" w:rsidP="00CF4AA6">
+    <w:p w:rsidRPr="00CF4AA6" w:rsidR="00F10865" w:rsidP="00CF4AA6" w:rsidRDefault="00F10865" w14:paraId="4D6D5F0F" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AFABF38" w14:textId="76FB28AE" w:rsidR="00416A6D" w:rsidRPr="00594D9C" w:rsidRDefault="00416A6D" w:rsidP="0091629B">
+    <w:p w:rsidRPr="00594D9C" w:rsidR="00416A6D" w:rsidP="0091629B" w:rsidRDefault="00416A6D" w14:paraId="3AFABF38" w14:textId="76FB28AE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00594D9C">
         <w:t>Needs of the Community, Population Density</w:t>
       </w:r>
-      <w:r w:rsidR="004A5306" w:rsidRPr="00594D9C">
+      <w:r w:rsidRPr="00594D9C" w:rsidR="004A5306">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00594D9C">
         <w:t xml:space="preserve"> and Economic Characteristics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08E50E1C" w14:textId="755C8011" w:rsidR="00416A6D" w:rsidRPr="00851984" w:rsidRDefault="003E59ED" w:rsidP="00B12D3B">
+    <w:p w:rsidRPr="00851984" w:rsidR="00416A6D" w:rsidP="00B12D3B" w:rsidRDefault="003E59ED" w14:paraId="08E50E1C" w14:textId="755C8011">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00851984">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="00416A6D" w:rsidRPr="00851984">
+      <w:r w:rsidRPr="00851984" w:rsidR="00416A6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">escribe </w:t>
       </w:r>
-      <w:r w:rsidR="001720A0" w:rsidRPr="00851984">
+      <w:r w:rsidRPr="00851984" w:rsidR="001720A0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>the trade area, including the population, to be served by the proposed bank office</w:t>
       </w:r>
       <w:r w:rsidR="007A571A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
-      <w:r w:rsidR="001720A0" w:rsidRPr="00851984">
+      <w:r w:rsidRPr="00851984" w:rsidR="001720A0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="565B07EF" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00851984" w:rsidRDefault="00416A6D" w:rsidP="00B12D3B">
+    <w:p w:rsidRPr="00851984" w:rsidR="00416A6D" w:rsidP="00B12D3B" w:rsidRDefault="00416A6D" w14:paraId="565B07EF" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D4C4BC3" w14:textId="7EB94F9C" w:rsidR="00416A6D" w:rsidRDefault="00416A6D" w:rsidP="00B12D3B">
+    <w:p w:rsidR="00416A6D" w:rsidP="00B12D3B" w:rsidRDefault="00416A6D" w14:paraId="7D4C4BC3" w14:textId="7EB94F9C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="263018F9" w14:textId="1E3AC154" w:rsidR="00904ABD" w:rsidRDefault="00904ABD" w:rsidP="00B12D3B">
+    <w:p w:rsidR="00904ABD" w:rsidP="00B12D3B" w:rsidRDefault="00904ABD" w14:paraId="263018F9" w14:textId="1E3AC154">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F17882F" w14:textId="77777777" w:rsidR="00904ABD" w:rsidRPr="00851984" w:rsidRDefault="00904ABD" w:rsidP="00B12D3B">
+    <w:p w:rsidRPr="00851984" w:rsidR="00904ABD" w:rsidP="00B12D3B" w:rsidRDefault="00904ABD" w14:paraId="4F17882F" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CE1C5C3" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00851984" w:rsidRDefault="00416A6D" w:rsidP="00B12D3B">
+    <w:p w:rsidRPr="00851984" w:rsidR="00416A6D" w:rsidP="00B12D3B" w:rsidRDefault="00416A6D" w14:paraId="1CE1C5C3" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C6C8603" w14:textId="734CFEA8" w:rsidR="00416A6D" w:rsidRPr="00851984" w:rsidRDefault="00416A6D" w:rsidP="00B12D3B">
+    <w:p w:rsidRPr="00851984" w:rsidR="00416A6D" w:rsidP="00B12D3B" w:rsidRDefault="00416A6D" w14:paraId="1C6C8603" w14:textId="734CFEA8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00851984">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Indicate the</w:t>
       </w:r>
-      <w:r w:rsidR="00C40109" w:rsidRPr="00851984">
+      <w:r w:rsidRPr="00851984" w:rsidR="00C40109">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E30525">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">projected </w:t>
       </w:r>
       <w:r w:rsidRPr="00851984">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">deposits to be generated by </w:t>
       </w:r>
-      <w:r w:rsidR="00C40109" w:rsidRPr="00851984">
+      <w:r w:rsidRPr="00851984" w:rsidR="00C40109">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">operation of the proposed </w:t>
       </w:r>
       <w:r w:rsidRPr="00851984">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">new state bank </w:t>
       </w:r>
-      <w:r w:rsidR="00A153B6" w:rsidRPr="00851984">
+      <w:r w:rsidRPr="00851984" w:rsidR="00A153B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidRPr="00851984">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> the first three years after establishment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A5DE61A" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00851984" w:rsidRDefault="00416A6D" w:rsidP="00B12D3B">
+    <w:p w:rsidRPr="00851984" w:rsidR="00416A6D" w:rsidP="00B12D3B" w:rsidRDefault="00416A6D" w14:paraId="0A5DE61A" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1278"/>
         <w:gridCol w:w="1914"/>
         <w:gridCol w:w="1236"/>
         <w:gridCol w:w="1956"/>
         <w:gridCol w:w="1284"/>
         <w:gridCol w:w="1908"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00416A6D" w:rsidRPr="00851984" w14:paraId="4CA80CB6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00851984" w:rsidR="00416A6D" w14:paraId="4CA80CB6" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4F513216" w14:textId="4BB2F1CF" w:rsidR="00416A6D" w:rsidRPr="00851984" w:rsidRDefault="00416A6D" w:rsidP="00B12D3B">
+          <w:p w:rsidRPr="00851984" w:rsidR="00416A6D" w:rsidP="00B12D3B" w:rsidRDefault="00416A6D" w14:paraId="4F513216" w14:textId="4BB2F1CF">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851984">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Year one</w:t>
             </w:r>
             <w:r w:rsidR="008A255E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1914" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="78FB4A22" w14:textId="3FC59AB7" w:rsidR="00416A6D" w:rsidRPr="00851984" w:rsidRDefault="00416A6D" w:rsidP="00B12D3B">
+          <w:p w:rsidRPr="00851984" w:rsidR="00416A6D" w:rsidP="00B12D3B" w:rsidRDefault="00416A6D" w14:paraId="78FB4A22" w14:textId="3FC59AB7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851984">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1236" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5B57F9E1" w14:textId="2AF37C00" w:rsidR="00416A6D" w:rsidRPr="00851984" w:rsidRDefault="00416A6D" w:rsidP="00B12D3B">
+          <w:p w:rsidRPr="00851984" w:rsidR="00416A6D" w:rsidP="00B12D3B" w:rsidRDefault="00416A6D" w14:paraId="5B57F9E1" w14:textId="2AF37C00">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851984">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Year two</w:t>
             </w:r>
             <w:r w:rsidR="008A255E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1956" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="591A0C92" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00851984" w:rsidRDefault="00416A6D" w:rsidP="00B12D3B">
+          <w:p w:rsidRPr="00851984" w:rsidR="00416A6D" w:rsidP="00B12D3B" w:rsidRDefault="00416A6D" w14:paraId="591A0C92" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851984">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1284" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="57612317" w14:textId="59E8D1C2" w:rsidR="00416A6D" w:rsidRPr="00851984" w:rsidRDefault="00416A6D" w:rsidP="00B12D3B">
+          <w:p w:rsidRPr="00851984" w:rsidR="00416A6D" w:rsidP="00B12D3B" w:rsidRDefault="00416A6D" w14:paraId="57612317" w14:textId="59E8D1C2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851984">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Year three</w:t>
             </w:r>
             <w:r w:rsidR="008A255E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="448C1254" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00851984" w:rsidRDefault="00416A6D" w:rsidP="00B12D3B">
+          <w:p w:rsidRPr="00851984" w:rsidR="00416A6D" w:rsidP="00B12D3B" w:rsidRDefault="00416A6D" w14:paraId="448C1254" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851984">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="65FC870B" w14:textId="2AD676D2" w:rsidR="00416A6D" w:rsidRPr="00851984" w:rsidRDefault="00416A6D" w:rsidP="00B12D3B">
+    <w:p w:rsidRPr="00851984" w:rsidR="00416A6D" w:rsidP="00B12D3B" w:rsidRDefault="00416A6D" w14:paraId="65FC870B" w14:textId="2AD676D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00992F62" w14:textId="77777777" w:rsidR="00A153B6" w:rsidRPr="00851984" w:rsidRDefault="00A153B6" w:rsidP="00B12D3B">
+    <w:p w:rsidRPr="00851984" w:rsidR="00A153B6" w:rsidP="00B12D3B" w:rsidRDefault="00A153B6" w14:paraId="00992F62" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23D5A48A" w14:textId="53C3DD70" w:rsidR="00416A6D" w:rsidRPr="007B7476" w:rsidRDefault="00416A6D" w:rsidP="007B7476">
+    <w:p w:rsidRPr="007B7476" w:rsidR="00416A6D" w:rsidP="007B7476" w:rsidRDefault="00416A6D" w14:paraId="23D5A48A" w14:textId="53C3DD70">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B7476">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Explain how the proposed new state bank intends to meet the convenience and needs of the residents of the cit</w:t>
       </w:r>
-      <w:r w:rsidR="00361487" w:rsidRPr="007B7476">
+      <w:r w:rsidRPr="007B7476" w:rsidR="00361487">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>y/</w:t>
       </w:r>
       <w:r w:rsidRPr="007B7476">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">town and trade area to be served. </w:t>
       </w:r>
       <w:r w:rsidR="008A255E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007B7476">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Also</w:t>
       </w:r>
-      <w:r w:rsidR="00DB4EA1" w:rsidRPr="007B7476">
+      <w:r w:rsidRPr="007B7476" w:rsidR="00DB4EA1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="007B7476">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> describe whether the population density and other economic characteristics of the area provide reasonable promise of adequate support</w:t>
       </w:r>
-      <w:r w:rsidR="005831E7" w:rsidRPr="007B7476">
+      <w:r w:rsidRPr="007B7476" w:rsidR="005831E7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the bank.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5615F90E" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="007B7476" w:rsidRDefault="00416A6D" w:rsidP="007B7476">
+    <w:p w:rsidRPr="007B7476" w:rsidR="00416A6D" w:rsidP="007B7476" w:rsidRDefault="00416A6D" w14:paraId="5615F90E" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24006D66" w14:textId="0FBB74F5" w:rsidR="00416A6D" w:rsidRPr="007B7476" w:rsidRDefault="00416A6D" w:rsidP="007B7476">
+    <w:p w:rsidRPr="007B7476" w:rsidR="00416A6D" w:rsidP="007B7476" w:rsidRDefault="00416A6D" w14:paraId="24006D66" w14:textId="0FBB74F5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="258290E1" w14:textId="1CFCDDB9" w:rsidR="00A153B6" w:rsidRPr="007B7476" w:rsidRDefault="00A153B6" w:rsidP="007B7476">
+    <w:p w:rsidRPr="007B7476" w:rsidR="00A153B6" w:rsidP="007B7476" w:rsidRDefault="00A153B6" w14:paraId="258290E1" w14:textId="1CFCDDB9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BD2B319" w14:textId="4D2DA0B5" w:rsidR="00A153B6" w:rsidRPr="007B7476" w:rsidRDefault="00A153B6" w:rsidP="007B7476">
+    <w:p w:rsidRPr="007B7476" w:rsidR="00A153B6" w:rsidP="007B7476" w:rsidRDefault="00A153B6" w14:paraId="2BD2B319" w14:textId="4D2DA0B5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E76EC20" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="007B7476" w:rsidRDefault="00416A6D" w:rsidP="007B7476">
+    <w:p w:rsidRPr="007B7476" w:rsidR="00416A6D" w:rsidP="007B7476" w:rsidRDefault="00416A6D" w14:paraId="3E76EC20" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="372EBA61" w14:textId="77777777" w:rsidR="00EF2470" w:rsidRPr="007B7476" w:rsidRDefault="00EF2470" w:rsidP="007B7476">
+    <w:p w:rsidRPr="007B7476" w:rsidR="00EF2470" w:rsidP="007B7476" w:rsidRDefault="00EF2470" w14:paraId="372EBA61" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F38009C" w14:textId="77777777" w:rsidR="00EF2470" w:rsidRPr="007B7476" w:rsidRDefault="00EF2470" w:rsidP="007B7476">
+    <w:p w:rsidRPr="007B7476" w:rsidR="00EF2470" w:rsidP="007B7476" w:rsidRDefault="00EF2470" w14:paraId="1F38009C" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3087A02A" w14:textId="77777777" w:rsidR="00EF2470" w:rsidRPr="007B7476" w:rsidRDefault="00EF2470" w:rsidP="007B7476">
+    <w:p w:rsidRPr="007B7476" w:rsidR="00EF2470" w:rsidP="007B7476" w:rsidRDefault="00EF2470" w14:paraId="3087A02A" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D57F2DA" w14:textId="11D595E2" w:rsidR="00E863C0" w:rsidRPr="000742EC" w:rsidRDefault="00851984" w:rsidP="00C26FEE">
+    <w:p w:rsidRPr="000742EC" w:rsidR="00E863C0" w:rsidP="00C26FEE" w:rsidRDefault="00851984" w14:paraId="2D57F2DA" w14:textId="11D595E2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00E863C0" w:rsidRPr="00594D9C">
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00594D9C" w:rsidR="00E863C0">
         <w:t>ACKNOWLEDGEMENT</w:t>
       </w:r>
-      <w:r w:rsidR="000742EC" w:rsidRPr="00594D9C">
+      <w:r w:rsidRPr="00594D9C" w:rsidR="000742EC">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="734D4B95" w14:textId="3689880E" w:rsidR="00416A6D" w:rsidRPr="00CE258D" w:rsidRDefault="00416A6D" w:rsidP="00851984">
+    <w:p w:rsidRPr="00CE258D" w:rsidR="00416A6D" w:rsidP="00851984" w:rsidRDefault="00416A6D" w14:paraId="734D4B95" w14:textId="3689880E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE258D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">In connection with this application, </w:t>
       </w:r>
-      <w:r w:rsidR="00DC0D7E" w:rsidRPr="00CE258D">
+      <w:r w:rsidRPr="00CE258D" w:rsidR="00DC0D7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00123189">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>applicant</w:t>
       </w:r>
-      <w:r w:rsidR="00DC0D7E" w:rsidRPr="00CE258D">
+      <w:r w:rsidRPr="00CE258D" w:rsidR="00DC0D7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE258D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the proposed new state bank has read the following applicable provisions of the Iowa</w:t>
       </w:r>
-      <w:r w:rsidR="000B691D" w:rsidRPr="00CE258D">
+      <w:r w:rsidRPr="00CE258D" w:rsidR="000B691D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Code</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE258D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidR="00573E61" w:rsidRPr="00CE258D">
+      <w:r w:rsidRPr="00CE258D" w:rsidR="00573E61">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00341545">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>AC</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE258D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> which govern the organization of new state banks</w:t>
       </w:r>
       <w:r w:rsidR="00341545">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, namely</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE258D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12277BFA" w14:textId="77777777" w:rsidR="00D842D9" w:rsidRDefault="00D842D9" w:rsidP="00851984">
+    <w:p w:rsidR="00D842D9" w:rsidP="00851984" w:rsidRDefault="00D842D9" w14:paraId="12277BFA" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41032662" w14:textId="4EB8F924" w:rsidR="00416A6D" w:rsidRPr="00CE258D" w:rsidRDefault="00D842D9" w:rsidP="00851984">
+    <w:p w:rsidRPr="00CE258D" w:rsidR="00416A6D" w:rsidP="00851984" w:rsidRDefault="00D842D9" w14:paraId="41032662" w14:textId="4EB8F924">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">524 </w:t>
       </w:r>
-      <w:r w:rsidR="00426414" w:rsidRPr="009A7372">
+      <w:r w:rsidRPr="009A7372" w:rsidR="00426414">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Subchapter </w:t>
       </w:r>
-      <w:r w:rsidR="00416A6D" w:rsidRPr="009A7372">
+      <w:r w:rsidRPr="009A7372" w:rsidR="00416A6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>III</w:t>
       </w:r>
-      <w:r w:rsidR="00416A6D" w:rsidRPr="009A7372">
+      <w:r w:rsidRPr="009A7372" w:rsidR="00416A6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009A7372" w:rsidR="00416A6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Incorporation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F61BEF6" w14:textId="51BB4CC2" w:rsidR="00D90670" w:rsidRPr="00CE258D" w:rsidRDefault="009F35C4" w:rsidP="00851984">
+    <w:p w:rsidRPr="00CE258D" w:rsidR="00D90670" w:rsidP="00851984" w:rsidRDefault="009F35C4" w14:paraId="3F61BEF6" w14:textId="51BB4CC2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE258D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
-      <w:r w:rsidR="00B23F99" w:rsidRPr="00CE258D">
+      <w:r w:rsidRPr="00CE258D" w:rsidR="00B23F99">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>524.302</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE258D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CE258D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CE258D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Articles of incorporation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30E45F89" w14:textId="077F72BF" w:rsidR="00416A6D" w:rsidRPr="00CE258D" w:rsidRDefault="00416A6D" w:rsidP="00851984">
+    <w:p w:rsidRPr="00CE258D" w:rsidR="00416A6D" w:rsidP="00851984" w:rsidRDefault="00416A6D" w14:paraId="30E45F89" w14:textId="077F72BF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE258D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Section 524.401</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE258D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00243F34" w:rsidRPr="00CE258D">
+      <w:r w:rsidRPr="00CE258D" w:rsidR="00243F34">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CE258D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Minimum capital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4431CDC1" w14:textId="27910F40" w:rsidR="00416A6D" w:rsidRPr="00CE258D" w:rsidRDefault="00416A6D" w:rsidP="00851984">
+    <w:p w:rsidRPr="00CE258D" w:rsidR="00416A6D" w:rsidP="00851984" w:rsidRDefault="00416A6D" w14:paraId="4431CDC1" w14:textId="27910F40">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE258D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>IAC 187-2.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE258D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00243F34" w:rsidRPr="00CE258D">
+      <w:r w:rsidRPr="00CE258D" w:rsidR="00243F34">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CE258D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Organization of a state</w:t>
       </w:r>
-      <w:r w:rsidR="00877AA6" w:rsidRPr="00CE258D">
+      <w:r w:rsidRPr="00CE258D" w:rsidR="00877AA6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE258D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>chartered bank</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45AF4DCA" w14:textId="5124AFF7" w:rsidR="00416A6D" w:rsidRPr="00CE258D" w:rsidRDefault="00416A6D" w:rsidP="00851984">
+    <w:p w:rsidRPr="00CE258D" w:rsidR="00416A6D" w:rsidP="00851984" w:rsidRDefault="00416A6D" w14:paraId="45AF4DCA" w14:textId="5124AFF7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F2EC41B" w14:textId="46FE0180" w:rsidR="009A3602" w:rsidRPr="00CE258D" w:rsidRDefault="009A3602" w:rsidP="00851984">
+    <w:p w:rsidRPr="00CE258D" w:rsidR="009A3602" w:rsidP="00851984" w:rsidRDefault="009A3602" w14:paraId="7F2EC41B" w14:textId="46FE0180">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE258D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The applicant</w:t>
       </w:r>
-      <w:r w:rsidR="003F0C22" w:rsidRPr="00CE258D">
+      <w:r w:rsidRPr="00CE258D" w:rsidR="003F0C22">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE258D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> hereby acknowledges that he/she has also read the explanation about public disclosure of information contained in the application instructions and that he/she understands that the information submitted with the application will be treated as public information unless the applicant has requested confidential treatment of material in the application and submitted a “public” copy of the application from which the confidential information has been excised.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40264901" w14:textId="77777777" w:rsidR="009A3602" w:rsidRPr="00CE258D" w:rsidRDefault="009A3602" w:rsidP="00851984">
+    <w:p w:rsidRPr="00CE258D" w:rsidR="009A3602" w:rsidP="00851984" w:rsidRDefault="009A3602" w14:paraId="40264901" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68EA5CC7" w14:textId="3E08ACA9" w:rsidR="00285E1B" w:rsidRPr="00CE258D" w:rsidRDefault="009A3602" w:rsidP="00851984">
+    <w:p w:rsidRPr="00CE258D" w:rsidR="00285E1B" w:rsidP="00851984" w:rsidRDefault="009A3602" w14:paraId="68EA5CC7" w14:textId="3E08ACA9">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE258D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The undersigned hereby certify that the statements contained in this application are true to their best knowledge and belief</w:t>
       </w:r>
-      <w:r w:rsidR="003F0C22" w:rsidRPr="00CE258D">
+      <w:r w:rsidRPr="00CE258D" w:rsidR="003F0C22">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C68A343" w14:textId="554C2BF6" w:rsidR="009A3602" w:rsidRPr="00184EDA" w:rsidRDefault="009A3602" w:rsidP="00851984">
+    <w:p w:rsidRPr="00184EDA" w:rsidR="009A3602" w:rsidP="00851984" w:rsidRDefault="009A3602" w14:paraId="7C68A343" w14:textId="554C2BF6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F3EE8BA" w14:textId="7368065E" w:rsidR="004061BB" w:rsidRPr="00184EDA" w:rsidRDefault="004061BB" w:rsidP="00851984">
+    <w:p w:rsidRPr="00184EDA" w:rsidR="004061BB" w:rsidP="00851984" w:rsidRDefault="004061BB" w14:paraId="0F3EE8BA" w14:textId="7368065E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78C943F9" w14:textId="77777777" w:rsidR="00EF4944" w:rsidRPr="00184EDA" w:rsidRDefault="00EF4944" w:rsidP="00851984">
+    <w:p w:rsidRPr="00184EDA" w:rsidR="00EF4944" w:rsidP="00851984" w:rsidRDefault="00EF4944" w14:paraId="78C943F9" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5508"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00285E1B" w:rsidRPr="00184EDA" w14:paraId="1B97357C" w14:textId="77777777" w:rsidTr="00285E1B">
+      <w:tr w:rsidRPr="00184EDA" w:rsidR="00285E1B" w:rsidTr="00285E1B" w14:paraId="1B97357C" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59DD5874" w14:textId="77777777" w:rsidR="00285E1B" w:rsidRPr="00184EDA" w:rsidRDefault="00285E1B" w:rsidP="00851984">
+          <w:p w:rsidRPr="00184EDA" w:rsidR="00285E1B" w:rsidP="00851984" w:rsidRDefault="00285E1B" w14:paraId="59DD5874" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00285E1B" w:rsidRPr="00184EDA" w14:paraId="2BD02819" w14:textId="77777777" w:rsidTr="0012684E">
+      <w:tr w:rsidRPr="00184EDA" w:rsidR="00285E1B" w:rsidTr="0012684E" w14:paraId="2BD02819" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="600B47D9" w14:textId="5DF1FF2E" w:rsidR="00285E1B" w:rsidRPr="00184EDA" w:rsidRDefault="00285E1B" w:rsidP="00851984">
+          <w:p w:rsidRPr="00184EDA" w:rsidR="00285E1B" w:rsidP="00851984" w:rsidRDefault="00285E1B" w14:paraId="600B47D9" w14:textId="5DF1FF2E">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184EDA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0012684E" w:rsidRPr="00184EDA" w14:paraId="12CA2A3C" w14:textId="77777777" w:rsidTr="0012684E">
+      <w:tr w:rsidRPr="00184EDA" w:rsidR="0012684E" w:rsidTr="0012684E" w14:paraId="12CA2A3C" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E2C4119" w14:textId="77777777" w:rsidR="0012684E" w:rsidRPr="00184EDA" w:rsidRDefault="0012684E" w:rsidP="00851984">
+          <w:p w:rsidRPr="00184EDA" w:rsidR="0012684E" w:rsidP="00851984" w:rsidRDefault="0012684E" w14:paraId="4E2C4119" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0012684E" w:rsidRPr="00184EDA" w14:paraId="0F38128F" w14:textId="77777777" w:rsidTr="0012684E">
+      <w:tr w:rsidRPr="00184EDA" w:rsidR="0012684E" w:rsidTr="0012684E" w14:paraId="0F38128F" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F698C4B" w14:textId="382762CC" w:rsidR="0012684E" w:rsidRPr="00184EDA" w:rsidRDefault="0012684E" w:rsidP="00851984">
+          <w:p w:rsidRPr="00184EDA" w:rsidR="0012684E" w:rsidP="00851984" w:rsidRDefault="0012684E" w14:paraId="7F698C4B" w14:textId="382762CC">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184EDA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Signatur</w:t>
             </w:r>
-            <w:r w:rsidR="006C1120" w:rsidRPr="00184EDA">
+            <w:r w:rsidRPr="00184EDA" w:rsidR="006C1120">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00285E1B" w:rsidRPr="00184EDA" w14:paraId="52969137" w14:textId="77777777" w:rsidTr="00F85AFE">
+      <w:tr w:rsidRPr="00184EDA" w:rsidR="00285E1B" w:rsidTr="00F85AFE" w14:paraId="52969137" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B9F1FDF" w14:textId="77777777" w:rsidR="00285E1B" w:rsidRPr="00184EDA" w:rsidRDefault="00285E1B" w:rsidP="00851984">
+          <w:p w:rsidRPr="00184EDA" w:rsidR="00285E1B" w:rsidP="00851984" w:rsidRDefault="00285E1B" w14:paraId="6B9F1FDF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00285E1B" w:rsidRPr="00184EDA" w14:paraId="4658DD5F" w14:textId="77777777" w:rsidTr="00F85AFE">
+      <w:tr w:rsidRPr="00184EDA" w:rsidR="00285E1B" w:rsidTr="00F85AFE" w14:paraId="4658DD5F" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="754DD7B3" w14:textId="77777777" w:rsidR="00285E1B" w:rsidRPr="00184EDA" w:rsidRDefault="00285E1B" w:rsidP="00851984">
+          <w:p w:rsidRPr="00184EDA" w:rsidR="00285E1B" w:rsidP="00851984" w:rsidRDefault="00285E1B" w14:paraId="754DD7B3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184EDA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="55DC4ACF" w14:textId="77777777" w:rsidR="009A3602" w:rsidRPr="00184EDA" w:rsidRDefault="009A3602" w:rsidP="00166350">
-[...7 lines deleted...]
-    <w:p w14:paraId="595DFE1C" w14:textId="77777777" w:rsidR="00FB7B4C" w:rsidRDefault="00FB7B4C" w:rsidP="00166350">
+    <w:p w:rsidRPr="00184EDA" w:rsidR="009A3602" w:rsidP="00166350" w:rsidRDefault="009A3602" w14:paraId="55DC4ACF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00416A6D" w:rsidP="00166350" w:rsidRDefault="00416A6D" w14:paraId="07A8F262" w14:textId="77777777"/>
+    <w:p w:rsidR="00FB7B4C" w:rsidP="00166350" w:rsidRDefault="00FB7B4C" w14:paraId="595DFE1C" w14:textId="77777777">
       <w:pPr>
         <w:sectPr w:rsidR="00FB7B4C">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:type w:val="continuous"/>
-          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="720" w:left="1440" w:header="1440" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:formProt w:val="0"/>
           <w:noEndnote/>
+          <w:headerReference w:type="default" r:id="R53e3d94e0d5e47ca"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="126E3BA9" w14:textId="77777777" w:rsidR="00FB7B4C" w:rsidRDefault="00FB7B4C" w:rsidP="00F1548F">
+    <w:p w:rsidR="00FB7B4C" w:rsidP="00F1548F" w:rsidRDefault="00FB7B4C" w14:paraId="126E3BA9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:sectPr w:rsidR="00FB7B4C" w:rsidSect="00281F16">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:type w:val="continuous"/>
-          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="720" w:left="1440" w:header="1440" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:formProt w:val="0"/>
           <w:noEndnote/>
+          <w:headerReference w:type="default" r:id="Rf90dcd5d1587492f"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4421B83C" w14:textId="00D04C2C" w:rsidR="004300AB" w:rsidRPr="00594D9C" w:rsidRDefault="00416A6D" w:rsidP="00C26FEE">
+    <w:p w:rsidRPr="00594D9C" w:rsidR="004300AB" w:rsidP="00C26FEE" w:rsidRDefault="00416A6D" w14:paraId="4421B83C" w14:textId="00D04C2C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00594D9C">
-        <w:lastRenderedPageBreak/>
         <w:t>ARTICLES OF INCORPORATION</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_Hlk69225703"/>
-      <w:r w:rsidR="00566D93" w:rsidRPr="00594D9C">
+      <w:bookmarkStart w:name="_Hlk69225703" w:id="0"/>
+      <w:r w:rsidRPr="00594D9C" w:rsidR="00566D93">
         <w:br/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00594D9C">
         <w:t>OF</w:t>
       </w:r>
-      <w:r w:rsidR="00E970FF" w:rsidRPr="00594D9C">
+      <w:r w:rsidRPr="00594D9C" w:rsidR="00E970FF">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="004300AB" w:rsidRPr="00594D9C">
+      <w:r w:rsidRPr="00594D9C" w:rsidR="004300AB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(BANK)</w:t>
       </w:r>
-      <w:r w:rsidR="004300AB" w:rsidRPr="00594D9C">
+      <w:r w:rsidRPr="00594D9C" w:rsidR="004300AB">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="004300AB" w:rsidRPr="00594D9C">
+      <w:r w:rsidRPr="00594D9C" w:rsidR="004300AB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(CITY/TOWN)</w:t>
       </w:r>
-      <w:r w:rsidR="004300AB" w:rsidRPr="00594D9C">
+      <w:r w:rsidRPr="00594D9C" w:rsidR="004300AB">
         <w:t>, IOWA</w:t>
       </w:r>
-      <w:r w:rsidR="002D336C" w:rsidRPr="00594D9C">
+      <w:r w:rsidRPr="00594D9C" w:rsidR="002D336C">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40CF51A7" w14:textId="59C99E14" w:rsidR="00416A6D" w:rsidRPr="00501E25" w:rsidRDefault="00416A6D" w:rsidP="00AD63AC">
+    <w:p w:rsidRPr="00501E25" w:rsidR="00416A6D" w:rsidP="00AD63AC" w:rsidRDefault="00416A6D" w14:paraId="40CF51A7" w14:textId="59C99E14">
       <w:pPr>
         <w:pStyle w:val="NormalDouble"/>
         <w:widowControl/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00416A6D">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00D97449" w:rsidRPr="00501E25">
+      <w:r w:rsidRPr="00501E25" w:rsidR="00D97449">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Pursuant to </w:t>
       </w:r>
       <w:r w:rsidR="001D4319">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa Code </w:t>
       </w:r>
-      <w:r w:rsidR="00D97449" w:rsidRPr="00501E25">
+      <w:r w:rsidRPr="00501E25" w:rsidR="00D97449">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Chapter 524, t</w:t>
       </w:r>
       <w:r w:rsidRPr="00501E25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">he undersigned </w:t>
       </w:r>
       <w:r w:rsidR="00C47428">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00501E25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ncorporator(s) do hereby adopt the following Articles of Incorporation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75B3BD0B" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00E91AEE" w:rsidRDefault="00416A6D" w:rsidP="00F35B02">
+    <w:p w:rsidRPr="00E91AEE" w:rsidR="00416A6D" w:rsidP="00F35B02" w:rsidRDefault="00416A6D" w14:paraId="75B3BD0B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00E91AEE">
         <w:t>ARTICLE I</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CF51ACA" w14:textId="45B18AE9" w:rsidR="00416A6D" w:rsidRPr="005F03AF" w:rsidRDefault="00416A6D" w:rsidP="00AD63AC">
+    <w:p w:rsidRPr="005F03AF" w:rsidR="00416A6D" w:rsidP="00AD63AC" w:rsidRDefault="00416A6D" w14:paraId="3CF51ACA" w14:textId="45B18AE9">
       <w:pPr>
         <w:pStyle w:val="NormalDouble"/>
         <w:widowControl/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00416A6D">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00044F2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The name of the state bank shall be</w:t>
       </w:r>
       <w:r w:rsidRPr="005F03AF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001A0A0C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="008E232E" w:rsidRPr="001A0A0C">
+      <w:r w:rsidRPr="001A0A0C" w:rsidR="008E232E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>name</w:t>
       </w:r>
       <w:r w:rsidR="008E232E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008E232E" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="008E232E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">— </w:t>
       </w:r>
       <w:r w:rsidR="00225137">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa Code </w:t>
       </w:r>
       <w:r w:rsidR="008E232E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Section 524.310</w:t>
       </w:r>
       <w:r w:rsidRPr="001A0A0C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="005F03AF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2211968B" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00A343F9" w:rsidRDefault="00416A6D" w:rsidP="00F35B02">
+    <w:p w:rsidRPr="00A343F9" w:rsidR="00416A6D" w:rsidP="00F35B02" w:rsidRDefault="00416A6D" w14:paraId="2211968B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00A343F9">
         <w:t>ARTICLE II</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19E505DE" w14:textId="1D9A8B0B" w:rsidR="00416A6D" w:rsidRPr="005F03AF" w:rsidRDefault="00416A6D" w:rsidP="00AD63AC">
+    <w:p w:rsidRPr="005F03AF" w:rsidR="00416A6D" w:rsidP="00AD63AC" w:rsidRDefault="00416A6D" w14:paraId="19E505DE" w14:textId="1D9A8B0B">
       <w:pPr>
         <w:pStyle w:val="NormalDouble"/>
         <w:widowControl/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00416A6D">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00044F2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The location of the principal place of business will be </w:t>
       </w:r>
       <w:r w:rsidR="003B7B59">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">(physical </w:t>
       </w:r>
       <w:r w:rsidR="00CB7D92">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>address)</w:t>
       </w:r>
-      <w:r w:rsidR="00CB7D92" w:rsidRPr="00C23E91">
+      <w:r w:rsidRPr="00C23E91" w:rsidR="00CB7D92">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00C23E91" w:rsidRPr="00C23E91">
+      <w:r w:rsidRPr="00C23E91" w:rsidR="00C23E91">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00C23E91">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ity</w:t>
       </w:r>
       <w:r w:rsidR="0022147D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>/town</w:t>
       </w:r>
       <w:r w:rsidRPr="00C23E91">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="005F03AF">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="006C7B40">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006C7B40" w:rsidRPr="006C7B40">
+      <w:r w:rsidRPr="006C7B40" w:rsidR="006C7B40">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(county)</w:t>
       </w:r>
       <w:r w:rsidR="00341545">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00341545">
         <w:t>County</w:t>
       </w:r>
       <w:r w:rsidR="0022147D">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="006C7B40" w:rsidRPr="00044F2B">
+      <w:r w:rsidRPr="00044F2B" w:rsidR="006C7B40">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">State of </w:t>
       </w:r>
       <w:r w:rsidRPr="00044F2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Iowa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="021ED81D" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00744C44" w:rsidRDefault="00416A6D" w:rsidP="00F35B02">
+    <w:p w:rsidRPr="00744C44" w:rsidR="00416A6D" w:rsidP="00F35B02" w:rsidRDefault="00416A6D" w14:paraId="021ED81D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00744C44">
         <w:t>ARTICLE III</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="105FD123" w14:textId="6F5FBAC1" w:rsidR="00416A6D" w:rsidRPr="005F03AF" w:rsidRDefault="00416A6D" w:rsidP="00AD63AC">
+    <w:p w:rsidRPr="005F03AF" w:rsidR="00416A6D" w:rsidP="00AD63AC" w:rsidRDefault="00416A6D" w14:paraId="105FD123" w14:textId="6F5FBAC1">
       <w:pPr>
         <w:pStyle w:val="NormalDouble"/>
         <w:widowControl/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00416A6D">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00044F2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The state bank is incorporated under the Iowa Banking Act for the purpose of conducting the business of banking as a state bank</w:t>
       </w:r>
       <w:r w:rsidRPr="005F03AF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC76C1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(with</w:t>
       </w:r>
-      <w:r w:rsidR="00EC76C1" w:rsidRPr="00EC76C1">
+      <w:r w:rsidRPr="00EC76C1" w:rsidR="00EC76C1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC76C1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>without)</w:t>
       </w:r>
       <w:r w:rsidRPr="00044F2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> fiduciary powers, subject to the powers and duties conferred by</w:t>
       </w:r>
       <w:r w:rsidR="00C47428">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Iowa Code</w:t>
       </w:r>
       <w:r w:rsidRPr="00044F2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 524</w:t>
       </w:r>
       <w:r w:rsidR="00C47428">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46E6E8C8" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00744C44" w:rsidRDefault="00416A6D" w:rsidP="00F35B02">
+    <w:p w:rsidRPr="00744C44" w:rsidR="00416A6D" w:rsidP="00F35B02" w:rsidRDefault="00416A6D" w14:paraId="46E6E8C8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00744C44">
         <w:t>ARTICLE IV</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11A4E95B" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00044F2B" w:rsidRDefault="00416A6D" w:rsidP="00AD63AC">
+    <w:p w:rsidRPr="00044F2B" w:rsidR="00416A6D" w:rsidP="00AD63AC" w:rsidRDefault="00416A6D" w14:paraId="11A4E95B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NormalDouble"/>
         <w:widowControl/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00416A6D">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00044F2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The duration of the state bank shall be perpetual.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E98F982" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00744C44" w:rsidRDefault="00416A6D" w:rsidP="00F35B02">
+    <w:p w:rsidRPr="00744C44" w:rsidR="00416A6D" w:rsidP="00F35B02" w:rsidRDefault="00416A6D" w14:paraId="7E98F982" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00744C44">
         <w:t>ARTICLE V</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64700577" w14:textId="4286CC41" w:rsidR="00416A6D" w:rsidRPr="00044F2B" w:rsidRDefault="00416A6D" w:rsidP="00AD63AC">
+    <w:p w:rsidRPr="00044F2B" w:rsidR="00416A6D" w:rsidP="00AD63AC" w:rsidRDefault="00416A6D" w14:paraId="64700577" w14:textId="4286CC41">
       <w:pPr>
         <w:pStyle w:val="NormalDouble"/>
         <w:widowControl/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00416A6D">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00044F2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The aggregate number of shares which this bank has authority to issue is </w:t>
       </w:r>
-      <w:r w:rsidR="00F61824" w:rsidRPr="00044F2B">
+      <w:r w:rsidRPr="00044F2B" w:rsidR="00F61824">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="005C6A61" w:rsidRPr="00044F2B">
+      <w:r w:rsidRPr="00044F2B" w:rsidR="005C6A61">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>number</w:t>
       </w:r>
       <w:r w:rsidRPr="00044F2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00044F2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> shares of common stock, </w:t>
       </w:r>
       <w:r w:rsidR="00906B9A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">with a </w:t>
       </w:r>
       <w:r w:rsidRPr="00044F2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">par value </w:t>
       </w:r>
-      <w:r w:rsidR="00C91315" w:rsidRPr="00044F2B">
+      <w:r w:rsidRPr="00044F2B" w:rsidR="00C91315">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidRPr="00044F2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="001C2164" w:rsidRPr="00044F2B">
+      <w:r w:rsidRPr="00044F2B" w:rsidR="001C2164">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>dollars</w:t>
       </w:r>
       <w:r w:rsidRPr="00044F2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00044F2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, totaling </w:t>
       </w:r>
       <w:r w:rsidRPr="00044F2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00F64FEC" w:rsidRPr="00044F2B">
+      <w:r w:rsidRPr="00044F2B" w:rsidR="00F64FEC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>dollars</w:t>
       </w:r>
       <w:r w:rsidRPr="00044F2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00044F2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00CE0BAF" w:rsidRPr="00044F2B">
+      <w:r w:rsidRPr="00044F2B" w:rsidR="00CE0BAF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00906B9A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CE0BAF" w:rsidRPr="00044F2B">
+      <w:r w:rsidRPr="00044F2B" w:rsidR="00CE0BAF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">[Express the number of common </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00CE0BAF" w:rsidRPr="00044F2B">
+      <w:r w:rsidRPr="00044F2B" w:rsidR="00CE0BAF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00906B9A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>tock</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00CE0BAF" w:rsidRPr="00044F2B">
+      <w:r w:rsidRPr="00044F2B" w:rsidR="00CE0BAF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, par value, and total in words.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="388E97AC" w14:textId="72FA3AC7" w:rsidR="00416A6D" w:rsidRPr="007B737F" w:rsidRDefault="00416A6D" w:rsidP="00F35B02">
+    <w:p w:rsidRPr="007B737F" w:rsidR="00416A6D" w:rsidP="00F35B02" w:rsidRDefault="00416A6D" w14:paraId="388E97AC" w14:textId="72FA3AC7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="007B737F">
         <w:t>ARTICLE V</w:t>
       </w:r>
       <w:r w:rsidR="000E4521">
         <w:t>I</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29F8B8C8" w14:textId="432824FC" w:rsidR="008677BE" w:rsidRPr="00460A97" w:rsidRDefault="00416A6D" w:rsidP="00AD63AC">
+    <w:p w:rsidRPr="00460A97" w:rsidR="008677BE" w:rsidP="00AD63AC" w:rsidRDefault="00416A6D" w14:paraId="29F8B8C8" w14:textId="432824FC">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00416A6D">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00044F2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The initial board of directors </w:t>
       </w:r>
       <w:r w:rsidR="008677BE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>shall be composed of</w:t>
       </w:r>
       <w:r w:rsidRPr="00044F2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00044F2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="007B737F" w:rsidRPr="00044F2B">
+      <w:r w:rsidRPr="00044F2B" w:rsidR="007B737F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00044F2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>umber)</w:t>
       </w:r>
       <w:r w:rsidRPr="00044F2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -6745,1590 +6823,1610 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">directors </w:t>
       </w:r>
       <w:r w:rsidRPr="00044F2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">who shall serve until the first annual meeting of the shareholders or until their successors are elected and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00044F2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>qualify</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="008677BE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="008677BE" w:rsidRPr="008677BE">
+      <w:r w:rsidRPr="008677BE" w:rsidR="008677BE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008677BE" w:rsidRPr="00460A97">
+      <w:r w:rsidRPr="00460A97" w:rsidR="008677BE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The names and </w:t>
       </w:r>
-      <w:r w:rsidR="008677BE" w:rsidRPr="00460A97">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00460A97" w:rsidR="008677BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>addresses of the individuals who shall serve as directors are as follows (minimum of five directors, 18 years or older, the majority must be Iowa residents and U.S. citizens per Iowa Code Section 524.601(1)).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71A39710" w14:textId="45D5A9E5" w:rsidR="00095564" w:rsidRPr="00044F2B" w:rsidRDefault="00095564" w:rsidP="00AD63AC">
+    <w:p w:rsidRPr="00044F2B" w:rsidR="00095564" w:rsidP="00AD63AC" w:rsidRDefault="00095564" w14:paraId="71A39710" w14:textId="45D5A9E5">
       <w:pPr>
         <w:pStyle w:val="NormalDouble"/>
         <w:widowControl/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9468" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3078"/>
         <w:gridCol w:w="6390"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00095564" w:rsidRPr="00095564" w14:paraId="5A8B7690" w14:textId="77777777" w:rsidTr="00AD63AC">
+      <w:tr w:rsidRPr="00095564" w:rsidR="00095564" w:rsidTr="00AD63AC" w14:paraId="5A8B7690" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="360"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="007AB771" w14:textId="77777777" w:rsidR="00095564" w:rsidRPr="00501E25" w:rsidRDefault="00095564" w:rsidP="00AD63AC">
+          <w:p w:rsidRPr="00501E25" w:rsidR="00095564" w:rsidP="00AD63AC" w:rsidRDefault="00095564" w14:paraId="007AB771" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00501E25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>NAME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EDC0A7E" w14:textId="77777777" w:rsidR="00095564" w:rsidRPr="00501E25" w:rsidRDefault="00095564" w:rsidP="00AD63AC">
+          <w:p w:rsidRPr="00501E25" w:rsidR="00095564" w:rsidP="00AD63AC" w:rsidRDefault="00095564" w14:paraId="7EDC0A7E" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00501E25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>ADDRESS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00095564" w:rsidRPr="00095564" w14:paraId="210FBE5A" w14:textId="77777777" w:rsidTr="00F85AFE">
+      <w:tr w:rsidRPr="00095564" w:rsidR="00095564" w:rsidTr="00F85AFE" w14:paraId="210FBE5A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3350622E" w14:textId="77777777" w:rsidR="00095564" w:rsidRPr="00501E25" w:rsidRDefault="00095564" w:rsidP="00AD63AC">
+          <w:p w:rsidRPr="00501E25" w:rsidR="00095564" w:rsidP="00AD63AC" w:rsidRDefault="00095564" w14:paraId="3350622E" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DD35FD2" w14:textId="77777777" w:rsidR="00095564" w:rsidRPr="00501E25" w:rsidRDefault="00095564" w:rsidP="00AD63AC">
+          <w:p w:rsidRPr="00501E25" w:rsidR="00095564" w:rsidP="00AD63AC" w:rsidRDefault="00095564" w14:paraId="2DD35FD2" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00095564" w:rsidRPr="00095564" w14:paraId="2591EFAE" w14:textId="77777777" w:rsidTr="004654EB">
+      <w:tr w:rsidRPr="00095564" w:rsidR="00095564" w:rsidTr="004654EB" w14:paraId="2591EFAE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74064BF9" w14:textId="77777777" w:rsidR="00095564" w:rsidRPr="00501E25" w:rsidRDefault="00095564" w:rsidP="00AD63AC">
+          <w:p w:rsidRPr="00501E25" w:rsidR="00095564" w:rsidP="00AD63AC" w:rsidRDefault="00095564" w14:paraId="74064BF9" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="309D8206" w14:textId="77777777" w:rsidR="00095564" w:rsidRPr="00501E25" w:rsidRDefault="00095564" w:rsidP="00AD63AC">
+          <w:p w:rsidRPr="00501E25" w:rsidR="00095564" w:rsidP="00AD63AC" w:rsidRDefault="00095564" w14:paraId="309D8206" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00095564" w:rsidRPr="00095564" w14:paraId="2456C9B8" w14:textId="77777777" w:rsidTr="004654EB">
+      <w:tr w:rsidRPr="00095564" w:rsidR="00095564" w:rsidTr="004654EB" w14:paraId="2456C9B8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AA4B555" w14:textId="77777777" w:rsidR="00095564" w:rsidRPr="00501E25" w:rsidRDefault="00095564" w:rsidP="00AD63AC">
+          <w:p w:rsidRPr="00501E25" w:rsidR="00095564" w:rsidP="00AD63AC" w:rsidRDefault="00095564" w14:paraId="6AA4B555" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BCD76E3" w14:textId="77777777" w:rsidR="00095564" w:rsidRPr="00501E25" w:rsidRDefault="00095564" w:rsidP="00AD63AC">
+          <w:p w:rsidRPr="00501E25" w:rsidR="00095564" w:rsidP="00AD63AC" w:rsidRDefault="00095564" w14:paraId="4BCD76E3" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00095564" w:rsidRPr="00095564" w14:paraId="79A1ED6A" w14:textId="77777777" w:rsidTr="004654EB">
+      <w:tr w:rsidRPr="00095564" w:rsidR="00095564" w:rsidTr="004654EB" w14:paraId="79A1ED6A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="308556DC" w14:textId="77777777" w:rsidR="00095564" w:rsidRPr="00501E25" w:rsidRDefault="00095564" w:rsidP="00AD63AC">
+          <w:p w:rsidRPr="00501E25" w:rsidR="00095564" w:rsidP="00AD63AC" w:rsidRDefault="00095564" w14:paraId="308556DC" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0662068C" w14:textId="77777777" w:rsidR="00095564" w:rsidRPr="00501E25" w:rsidRDefault="00095564" w:rsidP="00AD63AC">
+          <w:p w:rsidRPr="00501E25" w:rsidR="00095564" w:rsidP="00AD63AC" w:rsidRDefault="00095564" w14:paraId="0662068C" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00095564" w:rsidRPr="00095564" w14:paraId="3D58E741" w14:textId="77777777" w:rsidTr="004654EB">
+      <w:tr w:rsidRPr="00095564" w:rsidR="00095564" w:rsidTr="004654EB" w14:paraId="3D58E741" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="541E036D" w14:textId="77777777" w:rsidR="00095564" w:rsidRPr="00501E25" w:rsidRDefault="00095564" w:rsidP="00AD63AC">
+          <w:p w:rsidRPr="00501E25" w:rsidR="00095564" w:rsidP="00AD63AC" w:rsidRDefault="00095564" w14:paraId="541E036D" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E76599F" w14:textId="77777777" w:rsidR="00095564" w:rsidRPr="00501E25" w:rsidRDefault="00095564" w:rsidP="00AD63AC">
+          <w:p w:rsidRPr="00501E25" w:rsidR="00095564" w:rsidP="00AD63AC" w:rsidRDefault="00095564" w14:paraId="1E76599F" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6C493CBE" w14:textId="77777777" w:rsidR="007D7AA9" w:rsidRDefault="007D7AA9" w:rsidP="00AD63AC">
+    <w:p w:rsidR="007D7AA9" w:rsidP="00AD63AC" w:rsidRDefault="007D7AA9" w14:paraId="6C493CBE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NormalDouble"/>
         <w:widowControl/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58E7D0D8" w14:textId="5516F1DB" w:rsidR="00416A6D" w:rsidRPr="001E752B" w:rsidRDefault="00416A6D" w:rsidP="00F35B02">
+    <w:p w:rsidRPr="001E752B" w:rsidR="00416A6D" w:rsidP="00F35B02" w:rsidRDefault="00416A6D" w14:paraId="58E7D0D8" w14:textId="5516F1DB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="001E752B">
         <w:t>ARTICLE VII</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C11D0DF" w14:textId="44170CA6" w:rsidR="00416A6D" w:rsidRPr="008C4807" w:rsidRDefault="00416A6D" w:rsidP="00AD63AC">
+    <w:p w:rsidRPr="008C4807" w:rsidR="00416A6D" w:rsidP="00AD63AC" w:rsidRDefault="00416A6D" w14:paraId="2C11D0DF" w14:textId="44170CA6">
       <w:pPr>
         <w:pStyle w:val="NormalDouble"/>
         <w:widowControl/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00416A6D">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008C4807">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The name(s) and address(es) of the incorporator(s) is:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9468" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3078"/>
         <w:gridCol w:w="6390"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B7DBA" w:rsidRPr="00095564" w14:paraId="68C3B46E" w14:textId="77777777" w:rsidTr="00AD63AC">
+      <w:tr w:rsidRPr="00095564" w:rsidR="004B7DBA" w:rsidTr="00AD63AC" w14:paraId="68C3B46E" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="360"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C032CC9" w14:textId="77777777" w:rsidR="004B7DBA" w:rsidRPr="00501E25" w:rsidRDefault="004B7DBA" w:rsidP="00AD63AC">
+          <w:p w:rsidRPr="00501E25" w:rsidR="004B7DBA" w:rsidP="00AD63AC" w:rsidRDefault="004B7DBA" w14:paraId="7C032CC9" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00501E25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>NAME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20DA10D0" w14:textId="77777777" w:rsidR="004B7DBA" w:rsidRPr="00501E25" w:rsidRDefault="004B7DBA" w:rsidP="00AD63AC">
+          <w:p w:rsidRPr="00501E25" w:rsidR="004B7DBA" w:rsidP="00AD63AC" w:rsidRDefault="004B7DBA" w14:paraId="20DA10D0" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00501E25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>ADDRESS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B7DBA" w:rsidRPr="00095564" w14:paraId="6D740564" w14:textId="77777777" w:rsidTr="00F85AFE">
+      <w:tr w:rsidRPr="00095564" w:rsidR="004B7DBA" w:rsidTr="00F85AFE" w14:paraId="6D740564" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36EDDAFE" w14:textId="77777777" w:rsidR="004B7DBA" w:rsidRPr="00501E25" w:rsidRDefault="004B7DBA" w:rsidP="00AD63AC">
+          <w:p w:rsidRPr="00501E25" w:rsidR="004B7DBA" w:rsidP="00AD63AC" w:rsidRDefault="004B7DBA" w14:paraId="36EDDAFE" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DF725DA" w14:textId="77777777" w:rsidR="004B7DBA" w:rsidRPr="00501E25" w:rsidRDefault="004B7DBA" w:rsidP="00AD63AC">
+          <w:p w:rsidRPr="00501E25" w:rsidR="004B7DBA" w:rsidP="00AD63AC" w:rsidRDefault="004B7DBA" w14:paraId="5DF725DA" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B7DBA" w:rsidRPr="00095564" w14:paraId="6B322B36" w14:textId="77777777" w:rsidTr="004654EB">
+      <w:tr w:rsidRPr="00095564" w:rsidR="004B7DBA" w:rsidTr="004654EB" w14:paraId="6B322B36" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16FFCE6F" w14:textId="77777777" w:rsidR="004B7DBA" w:rsidRPr="00501E25" w:rsidRDefault="004B7DBA" w:rsidP="00AD63AC">
+          <w:p w:rsidRPr="00501E25" w:rsidR="004B7DBA" w:rsidP="00AD63AC" w:rsidRDefault="004B7DBA" w14:paraId="16FFCE6F" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E9F2A99" w14:textId="77777777" w:rsidR="004B7DBA" w:rsidRPr="00501E25" w:rsidRDefault="004B7DBA" w:rsidP="00AD63AC">
+          <w:p w:rsidRPr="00501E25" w:rsidR="004B7DBA" w:rsidP="00AD63AC" w:rsidRDefault="004B7DBA" w14:paraId="6E9F2A99" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B7DBA" w:rsidRPr="00095564" w14:paraId="0588C9E3" w14:textId="77777777" w:rsidTr="004654EB">
+      <w:tr w:rsidRPr="00095564" w:rsidR="004B7DBA" w:rsidTr="004654EB" w14:paraId="0588C9E3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EB0ABBA" w14:textId="77777777" w:rsidR="004B7DBA" w:rsidRPr="00501E25" w:rsidRDefault="004B7DBA" w:rsidP="00AD63AC">
+          <w:p w:rsidRPr="00501E25" w:rsidR="004B7DBA" w:rsidP="00AD63AC" w:rsidRDefault="004B7DBA" w14:paraId="7EB0ABBA" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AB8FB2D" w14:textId="77777777" w:rsidR="004B7DBA" w:rsidRPr="00501E25" w:rsidRDefault="004B7DBA" w:rsidP="00AD63AC">
+          <w:p w:rsidRPr="00501E25" w:rsidR="004B7DBA" w:rsidP="00AD63AC" w:rsidRDefault="004B7DBA" w14:paraId="5AB8FB2D" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B7DBA" w:rsidRPr="00095564" w14:paraId="30C1E6EA" w14:textId="77777777" w:rsidTr="004654EB">
+      <w:tr w:rsidRPr="00095564" w:rsidR="004B7DBA" w:rsidTr="004654EB" w14:paraId="30C1E6EA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BB5C974" w14:textId="77777777" w:rsidR="004B7DBA" w:rsidRPr="00501E25" w:rsidRDefault="004B7DBA" w:rsidP="00AD63AC">
+          <w:p w:rsidRPr="00501E25" w:rsidR="004B7DBA" w:rsidP="00AD63AC" w:rsidRDefault="004B7DBA" w14:paraId="6BB5C974" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37FE45A0" w14:textId="77777777" w:rsidR="004B7DBA" w:rsidRPr="00501E25" w:rsidRDefault="004B7DBA" w:rsidP="00AD63AC">
+          <w:p w:rsidRPr="00501E25" w:rsidR="004B7DBA" w:rsidP="00AD63AC" w:rsidRDefault="004B7DBA" w14:paraId="37FE45A0" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B7DBA" w:rsidRPr="00095564" w14:paraId="662CD1B2" w14:textId="77777777" w:rsidTr="004654EB">
+      <w:tr w:rsidRPr="00095564" w:rsidR="004B7DBA" w:rsidTr="004654EB" w14:paraId="662CD1B2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19C4660B" w14:textId="77777777" w:rsidR="004B7DBA" w:rsidRPr="00501E25" w:rsidRDefault="004B7DBA" w:rsidP="00AD63AC">
+          <w:p w:rsidRPr="00501E25" w:rsidR="004B7DBA" w:rsidP="00AD63AC" w:rsidRDefault="004B7DBA" w14:paraId="19C4660B" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E8B6EF8" w14:textId="77777777" w:rsidR="004B7DBA" w:rsidRPr="00501E25" w:rsidRDefault="004B7DBA" w:rsidP="00AD63AC">
+          <w:p w:rsidRPr="00501E25" w:rsidR="004B7DBA" w:rsidP="00AD63AC" w:rsidRDefault="004B7DBA" w14:paraId="1E8B6EF8" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1E313F39" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00416A6D" w:rsidRDefault="00416A6D" w:rsidP="00AD63AC">
+    <w:p w:rsidRPr="00416A6D" w:rsidR="00416A6D" w:rsidP="00AD63AC" w:rsidRDefault="00416A6D" w14:paraId="1E313F39" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NormalDouble"/>
         <w:widowControl/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A7D5620" w14:textId="27D4D2B6" w:rsidR="00416A6D" w:rsidRPr="007D7AA9" w:rsidRDefault="00416A6D" w:rsidP="00F35B02">
+    <w:p w:rsidRPr="007D7AA9" w:rsidR="00416A6D" w:rsidP="00F35B02" w:rsidRDefault="00416A6D" w14:paraId="2A7D5620" w14:textId="27D4D2B6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="007D7AA9">
         <w:t>ARTICLE VIII</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09EA2454" w14:textId="30D6EBA1" w:rsidR="009B54D5" w:rsidRPr="009B54D5" w:rsidRDefault="00416A6D" w:rsidP="00AD63AC">
+    <w:p w:rsidRPr="009B54D5" w:rsidR="009B54D5" w:rsidP="00AD63AC" w:rsidRDefault="00416A6D" w14:paraId="09EA2454" w14:textId="30D6EBA1">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00791A96">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="009B54D5" w:rsidRPr="009B54D5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="009B54D5" w:rsidR="009B54D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">The annual meeting of the shareholders shall take place at </w:t>
       </w:r>
-      <w:r w:rsidR="009B54D5" w:rsidRPr="009B54D5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="009B54D5" w:rsidR="009B54D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(place)</w:t>
       </w:r>
-      <w:r w:rsidR="009B54D5" w:rsidRPr="009B54D5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="009B54D5" w:rsidR="009B54D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (for example: the principal office of the state bank) on </w:t>
       </w:r>
-      <w:r w:rsidR="009B54D5" w:rsidRPr="009B54D5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="009B54D5" w:rsidR="009B54D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(day/month of meeting)</w:t>
       </w:r>
-      <w:r w:rsidR="009B54D5" w:rsidRPr="009B54D5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="009B54D5" w:rsidR="009B54D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (for example: the second Monday of January or the specific month).  [See Sections 524.532 and 524.302(1)(g) of the </w:t>
       </w:r>
       <w:r w:rsidR="007178D0">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Io</w:t>
       </w:r>
-      <w:r w:rsidR="009B54D5" w:rsidRPr="009B54D5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="009B54D5" w:rsidR="009B54D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>wa</w:t>
       </w:r>
       <w:r w:rsidR="00B12132">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Code</w:t>
       </w:r>
-      <w:r w:rsidR="009B54D5" w:rsidRPr="009B54D5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="009B54D5" w:rsidR="009B54D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66F02277" w14:textId="0AF29391" w:rsidR="001C3F4B" w:rsidRDefault="001C3F4B" w:rsidP="00AD63AC">
+    <w:p w:rsidR="001C3F4B" w:rsidP="00AD63AC" w:rsidRDefault="001C3F4B" w14:paraId="66F02277" w14:textId="0AF29391">
       <w:pPr>
         <w:pStyle w:val="NormalDouble"/>
         <w:widowControl/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DCF5F33" w14:textId="2AED26A4" w:rsidR="00416A6D" w:rsidRPr="001C3F4B" w:rsidRDefault="00416A6D" w:rsidP="00F35B02">
+    <w:p w:rsidRPr="001C3F4B" w:rsidR="00416A6D" w:rsidP="00F35B02" w:rsidRDefault="00416A6D" w14:paraId="1DCF5F33" w14:textId="2AED26A4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="001C3F4B">
-        <w:lastRenderedPageBreak/>
         <w:t>ARTICLE _____</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ED3900E" w14:textId="0C2E6485" w:rsidR="00BC1CA1" w:rsidRDefault="00E16469" w:rsidP="00AD63AC">
+    <w:p w:rsidR="00BC1CA1" w:rsidP="00AD63AC" w:rsidRDefault="00E16469" w14:paraId="4ED3900E" w14:textId="0C2E6485">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E16469">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E16469">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">Other provisions </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E16469">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E16469">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> inconsistent with law which the shareholders elect to set forth </w:t>
       </w:r>
       <w:r w:rsidR="00E95C39">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidRPr="00E16469">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>management of the internal affairs of the state bank</w:t>
       </w:r>
       <w:r w:rsidRPr="008673DB">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AD2F0B2" w14:textId="77777777" w:rsidR="00BC1CA1" w:rsidRPr="00BC1CA1" w:rsidRDefault="00BC1CA1" w:rsidP="00AD63AC">
+    <w:p w:rsidRPr="00BC1CA1" w:rsidR="00BC1CA1" w:rsidP="00AD63AC" w:rsidRDefault="00BC1CA1" w14:paraId="6AD2F0B2" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="61E8D70D" w14:textId="326E669F" w:rsidR="00BF6F5E" w:rsidRPr="00CF7E1A" w:rsidRDefault="00416A6D" w:rsidP="00AD63AC">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CF7E1A" w:rsidR="00BF6F5E" w:rsidP="00AD63AC" w:rsidRDefault="00416A6D" w14:paraId="61E8D70D" w14:textId="326E669F">
       <w:pPr>
         <w:pStyle w:val="NormalDouble"/>
         <w:widowControl/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="008673DB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008673DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">I/We, the undersigned incorporator(s), have signed the Articles of Incorporation </w:t>
       </w:r>
       <w:r w:rsidR="00FF2751">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
       <w:r w:rsidRPr="00791A96">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00660ADD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00660ADD" w:rsidRPr="00660ADD">
+      <w:r w:rsidRPr="00660ADD" w:rsidR="00660ADD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>date</w:t>
       </w:r>
       <w:r w:rsidRPr="00660ADD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00791A96">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="6120" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6120"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00660ADD" w:rsidRPr="00BF6F5E" w14:paraId="700F9052" w14:textId="77777777" w:rsidTr="00660ADD">
+      <w:tr w:rsidRPr="00BF6F5E" w:rsidR="00660ADD" w:rsidTr="00660ADD" w14:paraId="700F9052" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EA376C0" w14:textId="77777777" w:rsidR="00660ADD" w:rsidRPr="00BF6F5E" w:rsidRDefault="00660ADD" w:rsidP="00BF6F5E">
+          <w:p w:rsidRPr="00BF6F5E" w:rsidR="00660ADD" w:rsidP="00BF6F5E" w:rsidRDefault="00660ADD" w14:paraId="4EA376C0" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF6F5E" w:rsidRPr="00BF6F5E" w14:paraId="526A4491" w14:textId="77777777" w:rsidTr="00660ADD">
+      <w:tr w:rsidRPr="00BF6F5E" w:rsidR="00BF6F5E" w:rsidTr="00660ADD" w14:paraId="526A4491" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C8EEEC1" w14:textId="18AF1282" w:rsidR="00BF6F5E" w:rsidRPr="00BF6F5E" w:rsidRDefault="00BF6F5E" w:rsidP="00BF6F5E">
+          <w:p w:rsidRPr="00BF6F5E" w:rsidR="00BF6F5E" w:rsidP="00BF6F5E" w:rsidRDefault="00BF6F5E" w14:paraId="3C8EEEC1" w14:textId="18AF1282">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6F5E">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Name of Bank Adopting the Articles of Incorporation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF6F5E" w:rsidRPr="00BF6F5E" w14:paraId="022E54E2" w14:textId="77777777" w:rsidTr="00F85AFE">
+      <w:tr w:rsidRPr="00BF6F5E" w:rsidR="00BF6F5E" w:rsidTr="00F85AFE" w14:paraId="022E54E2" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51D56270" w14:textId="77777777" w:rsidR="00BF6F5E" w:rsidRPr="00BF6F5E" w:rsidRDefault="00BF6F5E" w:rsidP="00BF6F5E">
+          <w:p w:rsidRPr="00BF6F5E" w:rsidR="00BF6F5E" w:rsidP="00BF6F5E" w:rsidRDefault="00BF6F5E" w14:paraId="51D56270" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF6F5E" w:rsidRPr="00BF6F5E" w14:paraId="79EF2C56" w14:textId="77777777" w:rsidTr="00660ADD">
+      <w:tr w:rsidRPr="00BF6F5E" w:rsidR="00BF6F5E" w:rsidTr="00660ADD" w14:paraId="79EF2C56" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="467B0EAF" w14:textId="003067FE" w:rsidR="00BF6F5E" w:rsidRPr="00BF6F5E" w:rsidRDefault="00BF6F5E" w:rsidP="00BF6F5E">
+          <w:p w:rsidRPr="00BF6F5E" w:rsidR="00BF6F5E" w:rsidP="00BF6F5E" w:rsidRDefault="00BF6F5E" w14:paraId="467B0EAF" w14:textId="003067FE">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6F5E">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Signatur</w:t>
             </w:r>
             <w:r w:rsidR="00660ADD">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF6F5E" w:rsidRPr="00BF6F5E" w14:paraId="6C71ED21" w14:textId="77777777" w:rsidTr="00F85AFE">
+      <w:tr w:rsidRPr="00BF6F5E" w:rsidR="00BF6F5E" w:rsidTr="00F85AFE" w14:paraId="6C71ED21" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6784CB23" w14:textId="77777777" w:rsidR="00BF6F5E" w:rsidRPr="00BF6F5E" w:rsidRDefault="00BF6F5E" w:rsidP="00BF6F5E">
+          <w:p w:rsidRPr="00BF6F5E" w:rsidR="00BF6F5E" w:rsidP="00BF6F5E" w:rsidRDefault="00BF6F5E" w14:paraId="6784CB23" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF6F5E" w:rsidRPr="00BF6F5E" w14:paraId="2F83C207" w14:textId="77777777" w:rsidTr="00660ADD">
+      <w:tr w:rsidRPr="00BF6F5E" w:rsidR="00BF6F5E" w:rsidTr="00660ADD" w14:paraId="2F83C207" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69A30F02" w14:textId="48D0A424" w:rsidR="00BF6F5E" w:rsidRPr="00BF6F5E" w:rsidRDefault="00BF6F5E" w:rsidP="00BF6F5E">
+          <w:p w:rsidRPr="00BF6F5E" w:rsidR="00BF6F5E" w:rsidP="00BF6F5E" w:rsidRDefault="00BF6F5E" w14:paraId="69A30F02" w14:textId="48D0A424">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6F5E">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6CB75B82" w14:textId="77777777" w:rsidR="00BF6F5E" w:rsidRPr="00BF6F5E" w:rsidRDefault="00BF6F5E" w:rsidP="00BF6F5E">
+    <w:p w:rsidRPr="00BF6F5E" w:rsidR="00BF6F5E" w:rsidP="00BF6F5E" w:rsidRDefault="00BF6F5E" w14:paraId="6CB75B82" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="513E89AE" w14:textId="77777777" w:rsidR="00BF6F5E" w:rsidRPr="00BF6F5E" w:rsidRDefault="00BF6F5E" w:rsidP="00BF6F5E">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BF6F5E" w:rsidR="00BF6F5E" w:rsidP="00BF6F5E" w:rsidRDefault="00BF6F5E" w14:paraId="513E89AE" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="5A4FF3DC" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00791A96" w:rsidRDefault="00416A6D" w:rsidP="00791A96"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00791A96" w:rsidR="00416A6D" w:rsidP="00791A96" w:rsidRDefault="00416A6D" w14:paraId="5A4FF3DC" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1548"/>
         <w:gridCol w:w="2282"/>
         <w:gridCol w:w="328"/>
         <w:gridCol w:w="540"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00416A6D" w:rsidRPr="00BC3937" w14:paraId="186DE41A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BC3937" w:rsidR="00416A6D" w14:paraId="186DE41A" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="484B342F" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00BC3937" w:rsidRDefault="00416A6D" w:rsidP="002C6A09">
+          <w:p w:rsidRPr="00BC3937" w:rsidR="00416A6D" w:rsidP="002C6A09" w:rsidRDefault="00416A6D" w14:paraId="484B342F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC3937">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>State of Iowa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="081DD32F" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00BC3937" w:rsidRDefault="00416A6D" w:rsidP="002C6A09">
+          <w:p w:rsidRPr="00BC3937" w:rsidR="00416A6D" w:rsidP="002C6A09" w:rsidRDefault="00416A6D" w14:paraId="081DD32F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7B3B58F5" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00BC3937" w:rsidRDefault="00416A6D" w:rsidP="002C6A09">
+          <w:p w:rsidRPr="00BC3937" w:rsidR="00416A6D" w:rsidP="002C6A09" w:rsidRDefault="00416A6D" w14:paraId="7B3B58F5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC3937">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2ED0B99F" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00BC3937" w:rsidRDefault="00416A6D" w:rsidP="002C6A09">
+          <w:p w:rsidRPr="00BC3937" w:rsidR="00416A6D" w:rsidP="002C6A09" w:rsidRDefault="00416A6D" w14:paraId="2ED0B99F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00416A6D" w:rsidRPr="00BC3937" w14:paraId="74290FB3" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BC3937" w:rsidR="00416A6D" w14:paraId="74290FB3" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4AD47D08" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00BC3937" w:rsidRDefault="00416A6D" w:rsidP="002C6A09">
+          <w:p w:rsidRPr="00BC3937" w:rsidR="00416A6D" w:rsidP="002C6A09" w:rsidRDefault="00416A6D" w14:paraId="4AD47D08" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="54CD6F9A" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00BC3937" w:rsidRDefault="00416A6D" w:rsidP="002C6A09">
+          <w:p w:rsidRPr="00BC3937" w:rsidR="00416A6D" w:rsidP="002C6A09" w:rsidRDefault="00416A6D" w14:paraId="54CD6F9A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="683F3CA9" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00BC3937" w:rsidRDefault="00416A6D" w:rsidP="002C6A09">
+          <w:p w:rsidRPr="00BC3937" w:rsidR="00416A6D" w:rsidP="002C6A09" w:rsidRDefault="00416A6D" w14:paraId="683F3CA9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC3937">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5D0717CE" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00BC3937" w:rsidRDefault="00416A6D" w:rsidP="002C6A09">
+          <w:p w:rsidRPr="00BC3937" w:rsidR="00416A6D" w:rsidP="002C6A09" w:rsidRDefault="00416A6D" w14:paraId="5D0717CE" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC3937">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>SS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00416A6D" w:rsidRPr="00BC3937" w14:paraId="648CAE53" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BC3937" w:rsidR="00416A6D" w14:paraId="648CAE53" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="664C4C5F" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00BC3937" w:rsidRDefault="00416A6D" w:rsidP="002C6A09">
+          <w:p w:rsidRPr="00BC3937" w:rsidR="00416A6D" w:rsidP="002C6A09" w:rsidRDefault="00416A6D" w14:paraId="664C4C5F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC3937">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">County of </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="181ACC94" w14:textId="29DC9577" w:rsidR="00416A6D" w:rsidRPr="00BC3937" w:rsidRDefault="00416A6D" w:rsidP="002C6A09">
+          <w:p w:rsidRPr="00BC3937" w:rsidR="00416A6D" w:rsidP="002C6A09" w:rsidRDefault="00416A6D" w14:paraId="181ACC94" w14:textId="29DC9577">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="57270B1A" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00BC3937" w:rsidRDefault="00416A6D" w:rsidP="002C6A09">
+          <w:p w:rsidRPr="00BC3937" w:rsidR="00416A6D" w:rsidP="002C6A09" w:rsidRDefault="00416A6D" w14:paraId="57270B1A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC3937">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0FE1CD46" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00BC3937" w:rsidRDefault="00416A6D" w:rsidP="002C6A09">
+          <w:p w:rsidRPr="00BC3937" w:rsidR="00416A6D" w:rsidP="002C6A09" w:rsidRDefault="00416A6D" w14:paraId="0FE1CD46" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="04089354" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00BC3937" w:rsidRDefault="00416A6D" w:rsidP="00791A96">
-[...6 lines deleted...]
-    <w:p w14:paraId="35A2E864" w14:textId="1713CA4A" w:rsidR="002E455E" w:rsidRPr="00BC3937" w:rsidRDefault="002E455E" w:rsidP="004820A0">
+    <w:p w:rsidRPr="00BC3937" w:rsidR="00416A6D" w:rsidP="00791A96" w:rsidRDefault="00416A6D" w14:paraId="04089354" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3937" w:rsidR="002E455E" w:rsidP="004820A0" w:rsidRDefault="002E455E" w14:paraId="35A2E864" w14:textId="1713CA4A">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E455E">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002E455E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">On </w:t>
       </w:r>
       <w:r w:rsidRPr="002E455E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(date)</w:t>
       </w:r>
       <w:r w:rsidRPr="002E455E">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="002E455E">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> before me, a Notary Public in and for the State of Iowa, personally appeared </w:t>
       </w:r>
       <w:r w:rsidRPr="00B4187A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(name</w:t>
       </w:r>
       <w:r w:rsidRPr="002E455E">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="002E455E">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="002E455E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(name)</w:t>
       </w:r>
       <w:r w:rsidRPr="002E455E">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, who, being by me duly sworn, did say that they are the</w:t>
       </w:r>
       <w:r w:rsidRPr="002E455E">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00495EE7" w:rsidRPr="00BC3937">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00BC3937" w:rsidR="00495EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
         <w:t>person</w:t>
       </w:r>
       <w:r w:rsidR="00A46A4E">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00495EE7" w:rsidRPr="00BC3937">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00BC3937" w:rsidR="00495EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00A46A4E">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00495EE7" w:rsidRPr="00BC3937">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00BC3937" w:rsidR="00495EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> named in and who executed the foregoing instrument and acknowledged that they executed the same as their voluntary act and deed.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4788"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004820A0" w:rsidRPr="004820A0" w14:paraId="354ED42D" w14:textId="77777777" w:rsidTr="00F85AFE">
+      <w:tr w:rsidRPr="004820A0" w:rsidR="004820A0" w:rsidTr="00F85AFE" w14:paraId="354ED42D" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="600"/>
+          <w:trHeight w:val="600" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1E1C0DEC" w14:textId="77777777" w:rsidR="004820A0" w:rsidRPr="004820A0" w:rsidRDefault="004820A0" w:rsidP="004820A0">
+          <w:p w:rsidRPr="004820A0" w:rsidR="004820A0" w:rsidP="004820A0" w:rsidRDefault="004820A0" w14:paraId="1E1C0DEC" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004820A0" w:rsidRPr="004820A0" w14:paraId="3C5302DC" w14:textId="77777777" w:rsidTr="00F85AFE">
+      <w:tr w:rsidRPr="004820A0" w:rsidR="004820A0" w:rsidTr="00F85AFE" w14:paraId="3C5302DC" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="600"/>
+          <w:trHeight w:val="600" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C2E9A17" w14:textId="77777777" w:rsidR="004820A0" w:rsidRPr="004820A0" w:rsidRDefault="004820A0" w:rsidP="004820A0">
+          <w:p w:rsidRPr="004820A0" w:rsidR="004820A0" w:rsidP="004820A0" w:rsidRDefault="004820A0" w14:paraId="2C2E9A17" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004820A0">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Notary Public in and for Said County and State</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12DA32BC" w14:textId="77777777" w:rsidR="004820A0" w:rsidRPr="004820A0" w:rsidRDefault="004820A0" w:rsidP="004820A0">
+          <w:p w:rsidRPr="004820A0" w:rsidR="004820A0" w:rsidP="004820A0" w:rsidRDefault="004820A0" w14:paraId="12DA32BC" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="57D9099F" w14:textId="77777777" w:rsidR="004820A0" w:rsidRPr="004820A0" w:rsidRDefault="004820A0" w:rsidP="004820A0">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="004820A0" w:rsidR="004820A0" w:rsidP="004820A0" w:rsidRDefault="004820A0" w14:paraId="57D9099F" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5E784918" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00791A96" w:rsidRDefault="00416A6D" w:rsidP="00791A96">
+    <w:p w:rsidRPr="00791A96" w:rsidR="00416A6D" w:rsidP="00791A96" w:rsidRDefault="00416A6D" w14:paraId="5E784918" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NormalDouble"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A858FE6" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00416A6D" w:rsidRDefault="00416A6D" w:rsidP="00196E4F">
+    <w:p w:rsidRPr="00416A6D" w:rsidR="00416A6D" w:rsidP="00196E4F" w:rsidRDefault="00416A6D" w14:paraId="6A858FE6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NormalDouble"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00416A6D" w:rsidRPr="00416A6D" w:rsidSect="00FB7B4C">
+        <w:sectPr w:rsidRPr="00416A6D" w:rsidR="00416A6D" w:rsidSect="00FB7B4C">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
-          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="720" w:left="1440" w:header="1440" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:formProt w:val="0"/>
           <w:noEndnote/>
+          <w:headerReference w:type="default" r:id="Ra010df6a88364241"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="781DC0EA" w14:textId="7BDB3A17" w:rsidR="00416A6D" w:rsidRPr="00594D9C" w:rsidRDefault="00416A6D" w:rsidP="00A343F9">
+    <w:p w:rsidRPr="00594D9C" w:rsidR="00416A6D" w:rsidP="00A343F9" w:rsidRDefault="00416A6D" w14:paraId="781DC0EA" w14:textId="7BDB3A17">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00594D9C">
-        <w:lastRenderedPageBreak/>
         <w:t>PUBLIC NOTICE</w:t>
       </w:r>
-      <w:r w:rsidR="00400606" w:rsidRPr="00594D9C">
+      <w:r w:rsidRPr="00594D9C" w:rsidR="00400606">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00594D9C">
         <w:t>OF</w:t>
       </w:r>
-      <w:r w:rsidR="00055F21" w:rsidRPr="00594D9C">
+      <w:r w:rsidRPr="00594D9C" w:rsidR="00055F21">
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00594D9C" w:rsidR="00055F21">
         <w:t xml:space="preserve">APPLICATION FOR APPROVAL OF </w:t>
       </w:r>
       <w:r w:rsidRPr="00594D9C">
         <w:t>A NEW STATE BANK</w:t>
       </w:r>
-      <w:r w:rsidR="00AA2487" w:rsidRPr="00594D9C">
+      <w:r w:rsidRPr="00594D9C" w:rsidR="00AA2487">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="287EC646" w14:textId="4C08F597" w:rsidR="00416A6D" w:rsidRPr="00416A6D" w:rsidRDefault="00416A6D" w:rsidP="007A6F29">
+    <w:p w:rsidRPr="00416A6D" w:rsidR="00416A6D" w:rsidP="007A6F29" w:rsidRDefault="00416A6D" w14:paraId="287EC646" w14:textId="4C08F597">
       <w:pPr>
         <w:pStyle w:val="NormalDouble"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00D51A72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D51A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>The undersigned incorporator(s)</w:t>
       </w:r>
-      <w:r w:rsidR="00860DB4" w:rsidRPr="00D51A72">
+      <w:r w:rsidRPr="00D51A72" w:rsidR="00860DB4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> has</w:t>
       </w:r>
       <w:r w:rsidR="0083006F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D51A72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">delivered to the Superintendent of Banking an </w:t>
       </w:r>
-      <w:r w:rsidR="003B1224" w:rsidRPr="00D51A72">
+      <w:r w:rsidRPr="00D51A72" w:rsidR="003B1224">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00D51A72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">pplication to </w:t>
       </w:r>
       <w:r w:rsidR="009F71A3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00D51A72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">rganize a </w:t>
       </w:r>
       <w:r w:rsidR="009F71A3">
         <w:rPr>
@@ -8371,238 +8469,243 @@
       </w:r>
       <w:r w:rsidRPr="003B1224">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="003B1224">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="003B1224">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>am</w:t>
       </w:r>
-      <w:r w:rsidR="003B1224" w:rsidRPr="003B1224">
+      <w:r w:rsidRPr="003B1224" w:rsidR="003B1224">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="003B1224">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00416A6D">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D51A72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">to be located at </w:t>
       </w:r>
       <w:r w:rsidRPr="002636E5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="003B1224" w:rsidRPr="002636E5">
+      <w:r w:rsidRPr="002636E5" w:rsidR="003B1224">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="002636E5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ddress</w:t>
       </w:r>
       <w:r w:rsidR="002636E5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00416A6D">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="002636E5" w:rsidRPr="006451D7">
+      <w:r w:rsidRPr="006451D7" w:rsidR="002636E5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00D51A72">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="006451D7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="002636E5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ty</w:t>
       </w:r>
       <w:r w:rsidR="00B12132">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>/town</w:t>
       </w:r>
-      <w:r w:rsidR="002636E5" w:rsidRPr="002636E5">
+      <w:r w:rsidRPr="002636E5" w:rsidR="002636E5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00416A6D">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="005C3652" w:rsidRPr="005C3652">
+      <w:r w:rsidRPr="005C3652" w:rsidR="005C3652">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(c</w:t>
       </w:r>
       <w:r w:rsidRPr="005C3652">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ounty)</w:t>
       </w:r>
       <w:r w:rsidR="005C3652">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005C3652" w:rsidRPr="00D51A72">
+      <w:r w:rsidRPr="00D51A72" w:rsidR="005C3652">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>County,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D51A72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Iowa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2289293F" w14:textId="62CA3D2B" w:rsidR="00416A6D" w:rsidRPr="00416A6D" w:rsidRDefault="00416A6D" w:rsidP="007A6F29">
+    <w:p w:rsidRPr="00416A6D" w:rsidR="00416A6D" w:rsidP="007A6F29" w:rsidRDefault="00416A6D" w14:paraId="2289293F" w14:textId="62CA3D2B">
       <w:pPr>
         <w:pStyle w:val="NormalDouble"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00473C83">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00473C83">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">The proposed state bank will be incorporated under </w:t>
       </w:r>
       <w:r w:rsidR="00225137">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa Code </w:t>
       </w:r>
       <w:r w:rsidRPr="00473C83">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Chapter 524, for the purpose of conducting the business of banking as a state bank</w:t>
       </w:r>
       <w:r w:rsidRPr="00D51A72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F4A6D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(with</w:t>
       </w:r>
-      <w:r w:rsidR="006F4A6D" w:rsidRPr="006F4A6D">
+      <w:r w:rsidRPr="006F4A6D" w:rsidR="006F4A6D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidRPr="006F4A6D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>without)</w:t>
       </w:r>
       <w:r w:rsidRPr="00416A6D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D51A72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">fiduciary powers, subject to the duties and possessing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
@@ -8610,1682 +8713,1705 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>all of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D51A72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> the powers now or hereafter provided in </w:t>
       </w:r>
       <w:r w:rsidR="00225137">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa Code </w:t>
       </w:r>
       <w:r w:rsidRPr="00D51A72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Chapter 524.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03002A1C" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="001769C3" w:rsidRDefault="00416A6D" w:rsidP="007A6F29">
+    <w:p w:rsidRPr="001769C3" w:rsidR="00416A6D" w:rsidP="007A6F29" w:rsidRDefault="00416A6D" w14:paraId="03002A1C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NormalDouble"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00416A6D">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001769C3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The names and addresses of the initial board of directors are as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="435B521E" w14:textId="2291C1AF" w:rsidR="00416A6D" w:rsidRPr="00B12132" w:rsidRDefault="006940C3" w:rsidP="00DB2990">
+    <w:p w:rsidRPr="00B12132" w:rsidR="00416A6D" w:rsidP="00DB2990" w:rsidRDefault="006940C3" w14:paraId="435B521E" w14:textId="2291C1AF">
       <w:pPr>
         <w:pStyle w:val="NormalDouble"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B12132">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(insert names</w:t>
       </w:r>
-      <w:r w:rsidR="00EF4E60" w:rsidRPr="00B12132">
+      <w:r w:rsidRPr="00B12132" w:rsidR="00EF4E60">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidR="00076E90" w:rsidRPr="00B12132">
+      <w:r w:rsidRPr="00B12132" w:rsidR="00076E90">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>addresses)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="216A1208" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="003B4D71" w:rsidRDefault="00416A6D" w:rsidP="001769C3">
+    <w:p w:rsidRPr="003B4D71" w:rsidR="00416A6D" w:rsidP="001769C3" w:rsidRDefault="00416A6D" w14:paraId="216A1208" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NormalDouble"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003B4D71">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001769C3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The application was accepted for processing on </w:t>
       </w:r>
       <w:r w:rsidRPr="004D5687">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(date)</w:t>
       </w:r>
       <w:r w:rsidRPr="003B4D71">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D427B2B" w14:textId="7EBA7FF9" w:rsidR="00416A6D" w:rsidRPr="00BC1F05" w:rsidRDefault="00416A6D" w:rsidP="001769C3">
+    <w:p w:rsidRPr="00BC1F05" w:rsidR="00416A6D" w:rsidP="001769C3" w:rsidRDefault="00416A6D" w14:paraId="7D427B2B" w14:textId="7EBA7FF9">
       <w:pPr>
         <w:pStyle w:val="NormalDouble"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B4D71">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BC1F05">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>You are hereby notified that any interested person may submit written comments and information to the Superintendent</w:t>
       </w:r>
       <w:r w:rsidR="009F71A3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Banking</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1F05">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> concerning the application within 30 days after the publication of this notice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A7C1EA6" w14:textId="64DE910C" w:rsidR="00416A6D" w:rsidRPr="00BC1F05" w:rsidRDefault="00416A6D" w:rsidP="001769C3">
+    <w:p w:rsidRPr="00BC1F05" w:rsidR="00416A6D" w:rsidP="001769C3" w:rsidRDefault="00416A6D" w14:paraId="7A7C1EA6" w14:textId="64DE910C">
       <w:pPr>
         <w:pStyle w:val="NormalDouble"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC1F05">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BC1F05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>You are hereby further notified that any interested person may submit a written request to the Superintendent</w:t>
       </w:r>
       <w:r w:rsidR="009F71A3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Banking</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1F05">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> for a hearing on the application within 30 days after the publication of this notice. </w:t>
       </w:r>
       <w:r w:rsidR="009F71A3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1F05">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The request shall state the nature of the issues or facts to be presented and the reasons why written submissions would not be sufficient to make an adequate presentation to the Superintendent</w:t>
       </w:r>
       <w:r w:rsidR="009F71A3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Banking</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1F05">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06B0B43A" w14:textId="697A775B" w:rsidR="00416A6D" w:rsidRPr="00BC1F05" w:rsidRDefault="00416A6D" w:rsidP="001769C3">
+    <w:p w:rsidRPr="00BC1F05" w:rsidR="00416A6D" w:rsidP="001769C3" w:rsidRDefault="00416A6D" w14:paraId="06B0B43A" w14:textId="697A775B">
       <w:pPr>
         <w:pStyle w:val="NormalDouble"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC1F05">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BC1F05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Comments or request for a hearing shall be addressed to: Superintendent of Banking, 200 East Grand Avenue, Suite 300, Des Moines, Iowa 50309.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43FEDA87" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00BC1F05" w:rsidRDefault="00416A6D" w:rsidP="001769C3">
+    <w:p w:rsidRPr="00BC1F05" w:rsidR="00416A6D" w:rsidP="001769C3" w:rsidRDefault="00416A6D" w14:paraId="43FEDA87" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NormalDouble"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC1F05">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BC1F05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>This notice is published pursuant to Iowa Code Sections 524.304 and 524.305(3).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5508"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000479A2" w:rsidRPr="000479A2" w14:paraId="5FE650D7" w14:textId="77777777" w:rsidTr="00B12132">
+      <w:tr w:rsidRPr="000479A2" w:rsidR="000479A2" w:rsidTr="00B12132" w14:paraId="5FE650D7" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="403"/>
+          <w:trHeight w:val="403" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="326B77F9" w14:textId="77777777" w:rsidR="000479A2" w:rsidRPr="000479A2" w:rsidRDefault="000479A2" w:rsidP="000479A2">
+          <w:p w:rsidRPr="000479A2" w:rsidR="000479A2" w:rsidP="000479A2" w:rsidRDefault="000479A2" w14:paraId="326B77F9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000479A2" w:rsidRPr="000479A2" w14:paraId="31204565" w14:textId="77777777" w:rsidTr="004561E0">
+      <w:tr w:rsidRPr="000479A2" w:rsidR="000479A2" w:rsidTr="004561E0" w14:paraId="31204565" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="403"/>
+          <w:trHeight w:val="403" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21B82997" w14:textId="6981852C" w:rsidR="000479A2" w:rsidRPr="000479A2" w:rsidRDefault="000479A2" w:rsidP="000479A2">
+          <w:p w:rsidRPr="000479A2" w:rsidR="000479A2" w:rsidP="000479A2" w:rsidRDefault="000479A2" w14:paraId="21B82997" w14:textId="6981852C">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000479A2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Name and </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
             <w:r w:rsidR="00923A66">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> of Incorpor</w:t>
             </w:r>
             <w:r w:rsidR="00F01C07">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>ator</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000479A2" w:rsidRPr="000479A2" w14:paraId="7C28EA01" w14:textId="77777777" w:rsidTr="004561E0">
+      <w:tr w:rsidRPr="000479A2" w:rsidR="000479A2" w:rsidTr="004561E0" w14:paraId="7C28EA01" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="403"/>
+          <w:trHeight w:val="403" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61172DC3" w14:textId="51438C59" w:rsidR="000479A2" w:rsidRDefault="000479A2" w:rsidP="000479A2">
+          <w:p w:rsidR="000479A2" w:rsidP="000479A2" w:rsidRDefault="000479A2" w14:paraId="61172DC3" w14:textId="51438C59">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="276C0B80" w14:textId="7701E6D1" w:rsidR="00E179F8" w:rsidRDefault="00E179F8" w:rsidP="000479A2">
+          <w:p w:rsidR="00E179F8" w:rsidP="000479A2" w:rsidRDefault="00E179F8" w14:paraId="276C0B80" w14:textId="7701E6D1">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1F00DE68" w14:textId="77777777" w:rsidR="00E179F8" w:rsidRDefault="00E179F8" w:rsidP="000479A2">
+          <w:p w:rsidR="00E179F8" w:rsidP="000479A2" w:rsidRDefault="00E179F8" w14:paraId="1F00DE68" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3E130EBB" w14:textId="71E108B0" w:rsidR="00E179F8" w:rsidRPr="000479A2" w:rsidRDefault="00E179F8" w:rsidP="000479A2">
+          <w:p w:rsidRPr="000479A2" w:rsidR="00E179F8" w:rsidP="000479A2" w:rsidRDefault="00E179F8" w14:paraId="3E130EBB" w14:textId="71E108B0">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000479A2" w:rsidRPr="000479A2" w14:paraId="2AFBC294" w14:textId="77777777" w:rsidTr="004561E0">
+      <w:tr w:rsidRPr="000479A2" w:rsidR="000479A2" w:rsidTr="004561E0" w14:paraId="2AFBC294" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="403"/>
+          <w:trHeight w:val="403" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48A632E8" w14:textId="6FDCF519" w:rsidR="000479A2" w:rsidRPr="000479A2" w:rsidRDefault="000479A2" w:rsidP="000479A2">
+          <w:p w:rsidRPr="000479A2" w:rsidR="000479A2" w:rsidP="000479A2" w:rsidRDefault="000479A2" w14:paraId="48A632E8" w14:textId="6FDCF519">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000479A2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Name and </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
             <w:r w:rsidR="00F01C07">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> of Incorporator</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000479A2" w:rsidRPr="000479A2" w14:paraId="68A1F76A" w14:textId="77777777" w:rsidTr="004561E0">
+      <w:tr w:rsidRPr="000479A2" w:rsidR="000479A2" w:rsidTr="004561E0" w14:paraId="68A1F76A" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="403"/>
+          <w:trHeight w:val="403" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5552E82D" w14:textId="77777777" w:rsidR="000479A2" w:rsidRPr="000479A2" w:rsidRDefault="000479A2" w:rsidP="000479A2">
+          <w:p w:rsidRPr="000479A2" w:rsidR="000479A2" w:rsidP="000479A2" w:rsidRDefault="000479A2" w14:paraId="5552E82D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000479A2" w:rsidRPr="000479A2" w14:paraId="2C8A1729" w14:textId="77777777" w:rsidTr="004561E0">
+      <w:tr w:rsidRPr="000479A2" w:rsidR="000479A2" w:rsidTr="004561E0" w14:paraId="2C8A1729" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="403"/>
+          <w:trHeight w:val="403" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47DAB622" w14:textId="38A53B1C" w:rsidR="000479A2" w:rsidRPr="000479A2" w:rsidRDefault="000479A2" w:rsidP="000479A2">
+          <w:p w:rsidRPr="000479A2" w:rsidR="000479A2" w:rsidP="000479A2" w:rsidRDefault="000479A2" w14:paraId="47DAB622" w14:textId="38A53B1C">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5E75BAEC" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00416A6D" w:rsidRDefault="00416A6D">
+    <w:p w:rsidRPr="00416A6D" w:rsidR="00416A6D" w:rsidRDefault="00416A6D" w14:paraId="5E75BAEC" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00416A6D" w:rsidRPr="00416A6D" w:rsidSect="008D10D9">
-          <w:pgSz w:w="12240" w:h="15840"/>
+        <w:sectPr w:rsidRPr="00416A6D" w:rsidR="00416A6D" w:rsidSect="008D10D9">
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
+          <w:headerReference w:type="default" r:id="R278413776f7d46db"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22370D1B" w14:textId="32CB5A61" w:rsidR="008A51F0" w:rsidRPr="00AA2487" w:rsidRDefault="008A51F0" w:rsidP="00A343F9">
+    <w:p w:rsidRPr="00AA2487" w:rsidR="008A51F0" w:rsidP="00A343F9" w:rsidRDefault="008A51F0" w14:paraId="22370D1B" w14:textId="32CB5A61">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00594D9C">
-        <w:lastRenderedPageBreak/>
         <w:t>PROOF OF PUBLICATION</w:t>
       </w:r>
-      <w:r w:rsidR="00AA2487" w:rsidRPr="00594D9C">
+      <w:r w:rsidRPr="00594D9C" w:rsidR="00AA2487">
         <w:br/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9450" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6930"/>
         <w:gridCol w:w="2520"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00681F64" w:rsidRPr="008A51F0" w14:paraId="4764B557" w14:textId="77777777" w:rsidTr="00A74ABC">
+      <w:tr w:rsidRPr="008A51F0" w:rsidR="00681F64" w:rsidTr="00A74ABC" w14:paraId="4764B557" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9450" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="732AAE11" w14:textId="5C23C13D" w:rsidR="00681F64" w:rsidRPr="008A51F0" w:rsidRDefault="00681F64" w:rsidP="00A74ABC">
+          <w:p w:rsidRPr="008A51F0" w:rsidR="00681F64" w:rsidP="00A74ABC" w:rsidRDefault="00681F64" w14:paraId="732AAE11" w14:textId="5C23C13D">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A51F0">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="008A51F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve">The undersigned, an officer of </w:t>
             </w:r>
             <w:r w:rsidRPr="008A51F0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>(name of newspaper)</w:t>
             </w:r>
             <w:r w:rsidRPr="008A51F0">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">, a newspaper published in </w:t>
             </w:r>
             <w:r w:rsidRPr="008A51F0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
               <w:t>(city</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
               <w:t>/town</w:t>
             </w:r>
             <w:r w:rsidRPr="008A51F0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="008A51F0">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="008A51F0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">(county) </w:t>
             </w:r>
             <w:r w:rsidRPr="008A51F0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>County</w:t>
             </w:r>
             <w:r w:rsidRPr="008A51F0">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">, Iowa, states that the Notice of </w:t>
             </w:r>
             <w:r w:rsidR="002B5374">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Application for</w:t>
             </w:r>
             <w:r w:rsidRPr="008A51F0">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002B5374">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Approval of a New State Bank</w:t>
             </w:r>
             <w:r w:rsidRPr="008A51F0">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> by </w:t>
             </w:r>
             <w:r w:rsidRPr="008A51F0">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00D963EA">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
               <w:t>name</w:t>
             </w:r>
             <w:r w:rsidRPr="008A51F0">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="008A51F0">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="008A51F0">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> was published in the newspaper on</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00515290">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>(date)</w:t>
             </w:r>
             <w:r w:rsidRPr="008A51F0">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>, and that a copy of the notice as published is affixed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00681F64" w:rsidRPr="008A51F0" w14:paraId="66468C0E" w14:textId="77777777" w:rsidTr="00A74ABC">
+      <w:tr w:rsidRPr="008A51F0" w:rsidR="00681F64" w:rsidTr="00A74ABC" w14:paraId="66468C0E" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="594"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6930" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7D8DAB7C" w14:textId="77777777" w:rsidR="00681F64" w:rsidRPr="005D376D" w:rsidRDefault="00681F64" w:rsidP="00A74ABC">
+          <w:p w:rsidRPr="005D376D" w:rsidR="00681F64" w:rsidP="00A74ABC" w:rsidRDefault="00681F64" w14:paraId="7D8DAB7C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="5508"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00681F64" w:rsidRPr="005D376D" w14:paraId="655BB61A" w14:textId="77777777" w:rsidTr="00A74ABC">
+            <w:tr w:rsidRPr="005D376D" w:rsidR="00681F64" w:rsidTr="00A74ABC" w14:paraId="655BB61A" w14:textId="77777777">
               <w:trPr>
                 <w:cantSplit/>
-                <w:trHeight w:hRule="exact" w:val="504"/>
+                <w:trHeight w:val="504" w:hRule="exact"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5508" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="3EF8AEEE" w14:textId="77777777" w:rsidR="00681F64" w:rsidRPr="005D376D" w:rsidRDefault="00681F64" w:rsidP="00A74ABC">
+                <w:p w:rsidRPr="005D376D" w:rsidR="00681F64" w:rsidP="00A74ABC" w:rsidRDefault="00681F64" w14:paraId="3EF8AEEE" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="480" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:iCs/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005D376D">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:iCs/>
                     </w:rPr>
                     <w:t>Signature</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00681F64" w:rsidRPr="005D376D" w14:paraId="04708275" w14:textId="77777777" w:rsidTr="00A74ABC">
+            <w:tr w:rsidRPr="005D376D" w:rsidR="00681F64" w:rsidTr="00A74ABC" w14:paraId="04708275" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:hRule="exact" w:val="504"/>
+                <w:trHeight w:val="504" w:hRule="exact"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5508" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="0A65F4E4" w14:textId="77777777" w:rsidR="00681F64" w:rsidRPr="005D376D" w:rsidRDefault="00681F64" w:rsidP="00A74ABC">
+                <w:p w:rsidRPr="005D376D" w:rsidR="00681F64" w:rsidP="00A74ABC" w:rsidRDefault="00681F64" w14:paraId="0A65F4E4" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="480" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00681F64" w:rsidRPr="005D376D" w14:paraId="7D1D45E5" w14:textId="77777777" w:rsidTr="00A74ABC">
+            <w:tr w:rsidRPr="005D376D" w:rsidR="00681F64" w:rsidTr="00A74ABC" w14:paraId="7D1D45E5" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:hRule="exact" w:val="504"/>
+                <w:trHeight w:val="504" w:hRule="exact"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5508" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="6B497BBF" w14:textId="77777777" w:rsidR="00681F64" w:rsidRPr="005D376D" w:rsidRDefault="00681F64" w:rsidP="00A74ABC">
+                <w:p w:rsidRPr="005D376D" w:rsidR="00681F64" w:rsidP="00A74ABC" w:rsidRDefault="00681F64" w14:paraId="6B497BBF" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="480" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:iCs/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005D376D">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:iCs/>
                     </w:rPr>
                     <w:t>Printed Name and Title</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00681F64" w:rsidRPr="005D376D" w14:paraId="52A0A10F" w14:textId="77777777" w:rsidTr="00A74ABC">
+            <w:tr w:rsidRPr="005D376D" w:rsidR="00681F64" w:rsidTr="00A74ABC" w14:paraId="52A0A10F" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:hRule="exact" w:val="500"/>
+                <w:trHeight w:val="500" w:hRule="exact"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5508" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="670F579A" w14:textId="77777777" w:rsidR="00681F64" w:rsidRPr="005D376D" w:rsidRDefault="00681F64" w:rsidP="00A74ABC">
+                <w:p w:rsidRPr="005D376D" w:rsidR="00681F64" w:rsidP="00A74ABC" w:rsidRDefault="00681F64" w14:paraId="670F579A" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="480" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00681F64" w:rsidRPr="005D376D" w14:paraId="46F15C44" w14:textId="77777777" w:rsidTr="00A74ABC">
+            <w:tr w:rsidRPr="005D376D" w:rsidR="00681F64" w:rsidTr="00A74ABC" w14:paraId="46F15C44" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:hRule="exact" w:val="504"/>
+                <w:trHeight w:val="504" w:hRule="exact"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5508" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="774FAEC9" w14:textId="77777777" w:rsidR="00681F64" w:rsidRPr="005D376D" w:rsidRDefault="00681F64" w:rsidP="00A74ABC">
+                <w:p w:rsidRPr="005D376D" w:rsidR="00681F64" w:rsidP="00A74ABC" w:rsidRDefault="00681F64" w14:paraId="774FAEC9" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="480" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:iCs/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005D376D">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:iCs/>
                     </w:rPr>
                     <w:t>Date</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="346D714C" w14:textId="77777777" w:rsidR="00681F64" w:rsidRPr="005D376D" w:rsidRDefault="00681F64" w:rsidP="00A74ABC">
+          <w:p w:rsidRPr="005D376D" w:rsidR="00681F64" w:rsidP="00A74ABC" w:rsidRDefault="00681F64" w14:paraId="346D714C" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1548"/>
               <w:gridCol w:w="2282"/>
               <w:gridCol w:w="328"/>
               <w:gridCol w:w="540"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00681F64" w:rsidRPr="005D376D" w14:paraId="5B447C3C" w14:textId="77777777" w:rsidTr="00A74ABC">
+            <w:tr w:rsidRPr="005D376D" w:rsidR="00681F64" w:rsidTr="00A74ABC" w14:paraId="5B447C3C" w14:textId="77777777">
               <w:trPr>
                 <w:cantSplit/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1548" w:type="dxa"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="65A04D38" w14:textId="77777777" w:rsidR="00681F64" w:rsidRPr="005D376D" w:rsidRDefault="00681F64" w:rsidP="00A74ABC">
+                <w:p w:rsidRPr="005D376D" w:rsidR="00681F64" w:rsidP="00A74ABC" w:rsidRDefault="00681F64" w14:paraId="65A04D38" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005D376D">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                     <w:t>State of Iowa</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2282" w:type="dxa"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="51BF4AAA" w14:textId="77777777" w:rsidR="00681F64" w:rsidRPr="005D376D" w:rsidRDefault="00681F64" w:rsidP="00A74ABC">
+                <w:p w:rsidRPr="005D376D" w:rsidR="00681F64" w:rsidP="00A74ABC" w:rsidRDefault="00681F64" w14:paraId="51BF4AAA" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="328" w:type="dxa"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="32A0361F" w14:textId="77777777" w:rsidR="00681F64" w:rsidRPr="005D376D" w:rsidRDefault="00681F64" w:rsidP="00A74ABC">
+                <w:p w:rsidRPr="005D376D" w:rsidR="00681F64" w:rsidP="00A74ABC" w:rsidRDefault="00681F64" w14:paraId="32A0361F" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005D376D">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="540" w:type="dxa"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="47491F59" w14:textId="77777777" w:rsidR="00681F64" w:rsidRPr="005D376D" w:rsidRDefault="00681F64" w:rsidP="00A74ABC">
+                <w:p w:rsidRPr="005D376D" w:rsidR="00681F64" w:rsidP="00A74ABC" w:rsidRDefault="00681F64" w14:paraId="47491F59" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00681F64" w:rsidRPr="005D376D" w14:paraId="291C3812" w14:textId="77777777" w:rsidTr="00A74ABC">
+            <w:tr w:rsidRPr="005D376D" w:rsidR="00681F64" w:rsidTr="00A74ABC" w14:paraId="291C3812" w14:textId="77777777">
               <w:trPr>
                 <w:cantSplit/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1548" w:type="dxa"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="6D5F0101" w14:textId="77777777" w:rsidR="00681F64" w:rsidRPr="005D376D" w:rsidRDefault="00681F64" w:rsidP="00A74ABC">
+                <w:p w:rsidRPr="005D376D" w:rsidR="00681F64" w:rsidP="00A74ABC" w:rsidRDefault="00681F64" w14:paraId="6D5F0101" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2282" w:type="dxa"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="70B68330" w14:textId="77777777" w:rsidR="00681F64" w:rsidRPr="005D376D" w:rsidRDefault="00681F64" w:rsidP="00A74ABC">
+                <w:p w:rsidRPr="005D376D" w:rsidR="00681F64" w:rsidP="00A74ABC" w:rsidRDefault="00681F64" w14:paraId="70B68330" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="328" w:type="dxa"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="24D3C425" w14:textId="77777777" w:rsidR="00681F64" w:rsidRPr="005D376D" w:rsidRDefault="00681F64" w:rsidP="00A74ABC">
+                <w:p w:rsidRPr="005D376D" w:rsidR="00681F64" w:rsidP="00A74ABC" w:rsidRDefault="00681F64" w14:paraId="24D3C425" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005D376D">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="540" w:type="dxa"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="6B189515" w14:textId="77777777" w:rsidR="00681F64" w:rsidRPr="005D376D" w:rsidRDefault="00681F64" w:rsidP="00A74ABC">
+                <w:p w:rsidRPr="005D376D" w:rsidR="00681F64" w:rsidP="00A74ABC" w:rsidRDefault="00681F64" w14:paraId="6B189515" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005D376D">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                     <w:t>SS</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00681F64" w:rsidRPr="005D376D" w14:paraId="40E4265E" w14:textId="77777777" w:rsidTr="00A74ABC">
+            <w:tr w:rsidRPr="005D376D" w:rsidR="00681F64" w:rsidTr="00A74ABC" w14:paraId="40E4265E" w14:textId="77777777">
               <w:trPr>
                 <w:cantSplit/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1548" w:type="dxa"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="3A9FE4AE" w14:textId="77777777" w:rsidR="00681F64" w:rsidRPr="005D376D" w:rsidRDefault="00681F64" w:rsidP="00A74ABC">
+                <w:p w:rsidRPr="005D376D" w:rsidR="00681F64" w:rsidP="00A74ABC" w:rsidRDefault="00681F64" w14:paraId="3A9FE4AE" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005D376D">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                     <w:t xml:space="preserve">County of </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2282" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                   </w:tcBorders>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="2314AE65" w14:textId="77777777" w:rsidR="00681F64" w:rsidRPr="005D376D" w:rsidRDefault="00681F64" w:rsidP="00A74ABC">
+                <w:p w:rsidRPr="005D376D" w:rsidR="00681F64" w:rsidP="00A74ABC" w:rsidRDefault="00681F64" w14:paraId="2314AE65" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="328" w:type="dxa"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="6B732198" w14:textId="77777777" w:rsidR="00681F64" w:rsidRPr="005D376D" w:rsidRDefault="00681F64" w:rsidP="00A74ABC">
+                <w:p w:rsidRPr="005D376D" w:rsidR="00681F64" w:rsidP="00A74ABC" w:rsidRDefault="00681F64" w14:paraId="6B732198" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005D376D">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="540" w:type="dxa"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="3ADCBA4E" w14:textId="77777777" w:rsidR="00681F64" w:rsidRPr="005D376D" w:rsidRDefault="00681F64" w:rsidP="00A74ABC">
+                <w:p w:rsidRPr="005D376D" w:rsidR="00681F64" w:rsidP="00A74ABC" w:rsidRDefault="00681F64" w14:paraId="3ADCBA4E" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="0BA0AA6F" w14:textId="77777777" w:rsidR="00681F64" w:rsidRPr="005D376D" w:rsidRDefault="00681F64" w:rsidP="00A74ABC">
+          <w:p w:rsidRPr="005D376D" w:rsidR="00681F64" w:rsidP="00A74ABC" w:rsidRDefault="00681F64" w14:paraId="0BA0AA6F" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DB72656" w14:textId="77777777" w:rsidR="00681F64" w:rsidRPr="008A51F0" w:rsidRDefault="00681F64" w:rsidP="00A74ABC">
+          <w:p w:rsidRPr="008A51F0" w:rsidR="00681F64" w:rsidP="00A74ABC" w:rsidRDefault="00681F64" w14:paraId="2DB72656" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00681F64" w:rsidRPr="008A51F0" w14:paraId="3B656DA6" w14:textId="77777777" w:rsidTr="00A74ABC">
+      <w:tr w:rsidRPr="008A51F0" w:rsidR="00681F64" w:rsidTr="00A74ABC" w14:paraId="3B656DA6" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="591"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6930" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3B77D49F" w14:textId="77777777" w:rsidR="00681F64" w:rsidRPr="005D376D" w:rsidRDefault="00681F64" w:rsidP="00A74ABC">
+          <w:p w:rsidRPr="005D376D" w:rsidR="00681F64" w:rsidP="00A74ABC" w:rsidRDefault="00681F64" w14:paraId="3B77D49F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F24A1F0" w14:textId="77777777" w:rsidR="00681F64" w:rsidRPr="008A51F0" w:rsidRDefault="00681F64" w:rsidP="00A74ABC">
+          <w:p w:rsidRPr="008A51F0" w:rsidR="00681F64" w:rsidP="00A74ABC" w:rsidRDefault="00681F64" w14:paraId="7F24A1F0" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00681F64" w:rsidRPr="008A51F0" w14:paraId="25F4D932" w14:textId="77777777" w:rsidTr="00A74ABC">
+      <w:tr w:rsidRPr="008A51F0" w:rsidR="00681F64" w:rsidTr="00A74ABC" w14:paraId="25F4D932" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="591"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6930" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3D2C3DB7" w14:textId="77777777" w:rsidR="00681F64" w:rsidRPr="005D376D" w:rsidRDefault="00681F64" w:rsidP="00A74ABC">
+          <w:p w:rsidRPr="005D376D" w:rsidR="00681F64" w:rsidP="00A74ABC" w:rsidRDefault="00681F64" w14:paraId="3D2C3DB7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65486919" w14:textId="77777777" w:rsidR="00681F64" w:rsidRPr="008A51F0" w:rsidRDefault="00681F64" w:rsidP="00A74ABC">
+          <w:p w:rsidRPr="008A51F0" w:rsidR="00681F64" w:rsidP="00A74ABC" w:rsidRDefault="00681F64" w14:paraId="65486919" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00681F64" w:rsidRPr="008A51F0" w14:paraId="125B5B05" w14:textId="77777777" w:rsidTr="00A74ABC">
+      <w:tr w:rsidRPr="008A51F0" w:rsidR="00681F64" w:rsidTr="00A74ABC" w14:paraId="125B5B05" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="591"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6930" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3D3D2955" w14:textId="77777777" w:rsidR="00681F64" w:rsidRPr="005D376D" w:rsidRDefault="00681F64" w:rsidP="00A74ABC">
+          <w:p w:rsidRPr="005D376D" w:rsidR="00681F64" w:rsidP="00A74ABC" w:rsidRDefault="00681F64" w14:paraId="3D3D2955" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E67775F" w14:textId="77777777" w:rsidR="00681F64" w:rsidRPr="002A69B9" w:rsidRDefault="00681F64" w:rsidP="00A74ABC">
+          <w:p w:rsidRPr="002A69B9" w:rsidR="00681F64" w:rsidP="00A74ABC" w:rsidRDefault="00681F64" w14:paraId="6E67775F" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A69B9">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Attach Clipping</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00681F64" w:rsidRPr="008A51F0" w14:paraId="78268C83" w14:textId="77777777" w:rsidTr="00A74ABC">
+      <w:tr w:rsidRPr="008A51F0" w:rsidR="00681F64" w:rsidTr="00A74ABC" w14:paraId="78268C83" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="591"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6930" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="55BF8AAF" w14:textId="77777777" w:rsidR="00681F64" w:rsidRPr="005D376D" w:rsidRDefault="00681F64" w:rsidP="00A74ABC">
+          <w:p w:rsidRPr="005D376D" w:rsidR="00681F64" w:rsidP="00A74ABC" w:rsidRDefault="00681F64" w14:paraId="55BF8AAF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30383A6F" w14:textId="77777777" w:rsidR="00681F64" w:rsidRPr="008A51F0" w:rsidRDefault="00681F64" w:rsidP="00A74ABC">
+          <w:p w:rsidRPr="008A51F0" w:rsidR="00681F64" w:rsidP="00A74ABC" w:rsidRDefault="00681F64" w14:paraId="30383A6F" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00681F64" w:rsidRPr="008A51F0" w14:paraId="2A0DEE09" w14:textId="77777777" w:rsidTr="00A74ABC">
+      <w:tr w:rsidRPr="008A51F0" w:rsidR="00681F64" w:rsidTr="00A74ABC" w14:paraId="2A0DEE09" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="591"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6930" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="79E975C6" w14:textId="77777777" w:rsidR="00681F64" w:rsidRPr="005D376D" w:rsidRDefault="00681F64" w:rsidP="00A74ABC">
+          <w:p w:rsidRPr="005D376D" w:rsidR="00681F64" w:rsidP="00A74ABC" w:rsidRDefault="00681F64" w14:paraId="79E975C6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C581442" w14:textId="77777777" w:rsidR="00681F64" w:rsidRPr="008A51F0" w:rsidRDefault="00681F64" w:rsidP="00A74ABC">
+          <w:p w:rsidRPr="008A51F0" w:rsidR="00681F64" w:rsidP="00A74ABC" w:rsidRDefault="00681F64" w14:paraId="0C581442" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00681F64" w:rsidRPr="008A51F0" w14:paraId="7E6ED739" w14:textId="77777777" w:rsidTr="00A74ABC">
+      <w:tr w:rsidRPr="008A51F0" w:rsidR="00681F64" w:rsidTr="00A74ABC" w14:paraId="7E6ED739" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="591"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6930" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7371A2BD" w14:textId="77777777" w:rsidR="00681F64" w:rsidRPr="005D376D" w:rsidRDefault="00681F64" w:rsidP="00A74ABC">
+          <w:p w:rsidRPr="005D376D" w:rsidR="00681F64" w:rsidP="00A74ABC" w:rsidRDefault="00681F64" w14:paraId="7371A2BD" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="697D13D6" w14:textId="77777777" w:rsidR="00681F64" w:rsidRPr="008A51F0" w:rsidRDefault="00681F64" w:rsidP="00A74ABC">
+          <w:p w:rsidRPr="008A51F0" w:rsidR="00681F64" w:rsidP="00A74ABC" w:rsidRDefault="00681F64" w14:paraId="697D13D6" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00681F64" w:rsidRPr="008A51F0" w14:paraId="3C262D28" w14:textId="77777777" w:rsidTr="00A74ABC">
+      <w:tr w:rsidRPr="008A51F0" w:rsidR="00681F64" w:rsidTr="00A74ABC" w14:paraId="3C262D28" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9450" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7D43A7C7" w14:textId="77777777" w:rsidR="00681F64" w:rsidRPr="005D376D" w:rsidRDefault="00681F64" w:rsidP="00A74ABC">
+          <w:p w:rsidRPr="005D376D" w:rsidR="00681F64" w:rsidP="00A74ABC" w:rsidRDefault="00681F64" w14:paraId="7D43A7C7" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="27888A16" w14:textId="77777777" w:rsidR="00681F64" w:rsidRPr="005D376D" w:rsidRDefault="00681F64" w:rsidP="00A74ABC">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="005D376D" w:rsidR="00681F64" w:rsidP="00A74ABC" w:rsidRDefault="00681F64" w14:paraId="27888A16" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00681F64" w:rsidRPr="008A51F0" w14:paraId="4CB4866F" w14:textId="77777777" w:rsidTr="00A74ABC">
+      <w:tr w:rsidRPr="008A51F0" w:rsidR="00681F64" w:rsidTr="00A74ABC" w14:paraId="4CB4866F" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9450" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1F9F3618" w14:textId="77777777" w:rsidR="00681F64" w:rsidRPr="005D376D" w:rsidRDefault="00681F64" w:rsidP="00A74ABC">
+          <w:p w:rsidRPr="005D376D" w:rsidR="00681F64" w:rsidP="00A74ABC" w:rsidRDefault="00681F64" w14:paraId="1F9F3618" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D376D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="005D376D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve">Subscribed and sworn to before me this </w:t>
             </w:r>
             <w:r w:rsidRPr="005D376D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>(date)</w:t>
             </w:r>
             <w:r w:rsidRPr="005D376D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39EAF309" w14:textId="77777777" w:rsidR="00681F64" w:rsidRPr="00594D9C" w:rsidRDefault="00681F64" w:rsidP="00A74ABC">
+          <w:p w:rsidRPr="00594D9C" w:rsidR="00681F64" w:rsidP="00A74ABC" w:rsidRDefault="00681F64" w14:paraId="39EAF309" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4788"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00681F64" w:rsidRPr="005D376D" w14:paraId="47F0273B" w14:textId="77777777" w:rsidTr="00A74ABC">
+            <w:tr w:rsidRPr="005D376D" w:rsidR="00681F64" w:rsidTr="00A74ABC" w14:paraId="47F0273B" w14:textId="77777777">
               <w:trPr>
                 <w:cantSplit/>
-                <w:trHeight w:hRule="exact" w:val="504"/>
+                <w:trHeight w:val="504" w:hRule="exact"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4788" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                   </w:tcBorders>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="057A8294" w14:textId="77777777" w:rsidR="00681F64" w:rsidRPr="005D376D" w:rsidRDefault="00681F64" w:rsidP="00A74ABC">
+                <w:p w:rsidRPr="005D376D" w:rsidR="00681F64" w:rsidP="00A74ABC" w:rsidRDefault="00681F64" w14:paraId="057A8294" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="480" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00681F64" w:rsidRPr="005D376D" w14:paraId="0ABAE510" w14:textId="77777777" w:rsidTr="00A74ABC">
+            <w:tr w:rsidRPr="005D376D" w:rsidR="00681F64" w:rsidTr="00A74ABC" w14:paraId="0ABAE510" w14:textId="77777777">
               <w:trPr>
                 <w:cantSplit/>
-                <w:trHeight w:hRule="exact" w:val="504"/>
+                <w:trHeight w:val="504" w:hRule="exact"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4788" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="631DD680" w14:textId="77777777" w:rsidR="00681F64" w:rsidRPr="005D376D" w:rsidRDefault="00681F64" w:rsidP="00A74ABC">
+                <w:p w:rsidRPr="005D376D" w:rsidR="00681F64" w:rsidP="00A74ABC" w:rsidRDefault="00681F64" w14:paraId="631DD680" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="480" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005D376D">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                     <w:t>Notary Public in and for Said County and State</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="3EF25441" w14:textId="77777777" w:rsidR="00681F64" w:rsidRPr="00594D9C" w:rsidRDefault="00681F64" w:rsidP="00A74ABC">
+          <w:p w:rsidRPr="00594D9C" w:rsidR="00681F64" w:rsidP="00A74ABC" w:rsidRDefault="00681F64" w14:paraId="3EF25441" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="7197195A" w14:textId="77777777" w:rsidR="00681F64" w:rsidRPr="005D376D" w:rsidRDefault="00681F64" w:rsidP="00A74ABC">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="005D376D" w:rsidR="00681F64" w:rsidP="00A74ABC" w:rsidRDefault="00681F64" w14:paraId="7197195A" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2360135E" w14:textId="77777777" w:rsidR="008A51F0" w:rsidRPr="008A51F0" w:rsidRDefault="008A51F0" w:rsidP="008A51F0">
+    <w:p w:rsidRPr="008A51F0" w:rsidR="008A51F0" w:rsidP="008A51F0" w:rsidRDefault="008A51F0" w14:paraId="2360135E" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="37D3B712" w14:textId="77777777" w:rsidR="008A51F0" w:rsidRPr="008A51F0" w:rsidRDefault="008A51F0" w:rsidP="008A51F0">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008A51F0" w:rsidR="008A51F0" w:rsidP="008A51F0" w:rsidRDefault="008A51F0" w14:paraId="37D3B712" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FB9D5DE" w14:textId="1C6DCC31" w:rsidR="00416A6D" w:rsidRPr="00AA2487" w:rsidRDefault="008A51F0" w:rsidP="00A343F9">
+    <w:p w:rsidRPr="00AA2487" w:rsidR="00416A6D" w:rsidP="00A343F9" w:rsidRDefault="008A51F0" w14:paraId="5FB9D5DE" w14:textId="1C6DCC31">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00416A6D" w:rsidRPr="00594D9C">
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00594D9C" w:rsidR="00416A6D">
         <w:t>CERTIFICATION</w:t>
       </w:r>
-      <w:r w:rsidR="00AA2487" w:rsidRPr="00594D9C">
+      <w:r w:rsidRPr="00594D9C" w:rsidR="00AA2487">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="774E9225" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00E32659" w:rsidRDefault="00416A6D" w:rsidP="00AD3F1A">
+    <w:p w:rsidRPr="00E32659" w:rsidR="00416A6D" w:rsidP="00AD3F1A" w:rsidRDefault="00416A6D" w14:paraId="774E9225" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E32659">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Superintendent of Banking</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C4986E3" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00E32659" w:rsidRDefault="00416A6D" w:rsidP="00AD3F1A">
+    <w:p w:rsidRPr="00E32659" w:rsidR="00416A6D" w:rsidP="00AD3F1A" w:rsidRDefault="00416A6D" w14:paraId="1C4986E3" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E32659">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>State of Iowa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BC8663D" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00E32659" w:rsidRDefault="00416A6D" w:rsidP="00AD3F1A">
+    <w:p w:rsidRPr="00E32659" w:rsidR="00416A6D" w:rsidP="00AD3F1A" w:rsidRDefault="00416A6D" w14:paraId="4BC8663D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E32659">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Des Moines, Iowa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62071FB4" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00416A6D" w:rsidRDefault="00416A6D" w:rsidP="00AD3F1A"/>
-    <w:p w14:paraId="46582BA9" w14:textId="29EC76F6" w:rsidR="00416A6D" w:rsidRPr="00416A6D" w:rsidRDefault="00416A6D" w:rsidP="00AD3F1A">
+    <w:p w:rsidRPr="00416A6D" w:rsidR="00416A6D" w:rsidP="00AD3F1A" w:rsidRDefault="00416A6D" w14:paraId="62071FB4" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00416A6D" w:rsidR="00416A6D" w:rsidP="00AD3F1A" w:rsidRDefault="00416A6D" w14:paraId="46582BA9" w14:textId="29EC76F6">
       <w:pPr>
         <w:pStyle w:val="NormalDouble"/>
       </w:pPr>
       <w:r w:rsidRPr="00416A6D">
         <w:t>RE:</w:t>
       </w:r>
       <w:r w:rsidRPr="00416A6D">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0079061F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00A15231">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="0079061F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ank)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F8FC21E" w14:textId="5C64379A" w:rsidR="00416A6D" w:rsidRPr="00416A6D" w:rsidRDefault="00416A6D" w:rsidP="00AD3F1A">
+    <w:p w:rsidRPr="00416A6D" w:rsidR="00416A6D" w:rsidP="00AD3F1A" w:rsidRDefault="00416A6D" w14:paraId="3F8FC21E" w14:textId="5C64379A">
       <w:pPr>
         <w:pStyle w:val="NormalDouble"/>
       </w:pPr>
       <w:r w:rsidRPr="00416A6D">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0079061F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00A15231">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="0079061F">
@@ -10303,1814 +10429,1833 @@
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>/town</w:t>
       </w:r>
       <w:r w:rsidRPr="0079061F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00416A6D">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E32659">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Iowa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0916DCEE" w14:textId="5075AF4A" w:rsidR="00416A6D" w:rsidRPr="00E32659" w:rsidRDefault="00416A6D" w:rsidP="00E32659">
+    <w:p w:rsidRPr="00E32659" w:rsidR="00416A6D" w:rsidP="00E32659" w:rsidRDefault="00416A6D" w14:paraId="0916DCEE" w14:textId="5075AF4A">
       <w:pPr>
         <w:pStyle w:val="NormalDouble"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E32659">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E32659">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">This is to certify that there is on deposit </w:t>
       </w:r>
       <w:r w:rsidR="002608D2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">as of </w:t>
       </w:r>
       <w:r w:rsidR="002608D2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(date</w:t>
       </w:r>
       <w:r w:rsidR="00225137">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>),</w:t>
       </w:r>
       <w:r w:rsidRPr="00E32659">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the</w:t>
       </w:r>
       <w:r w:rsidRPr="00416A6D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0086336F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="0086336F" w:rsidRPr="0086336F">
+      <w:r w:rsidRPr="0086336F" w:rsidR="0086336F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="0086336F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ank)</w:t>
       </w:r>
       <w:r w:rsidRPr="00416A6D">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E32659">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> located at </w:t>
       </w:r>
       <w:r w:rsidRPr="0086336F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="0086336F" w:rsidRPr="0086336F">
+      <w:r w:rsidRPr="0086336F" w:rsidR="0086336F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>city</w:t>
       </w:r>
       <w:r w:rsidR="00B12132">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>/town</w:t>
       </w:r>
       <w:r w:rsidRPr="0086336F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00416A6D">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E32659">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>State o</w:t>
       </w:r>
-      <w:r w:rsidR="0086336F" w:rsidRPr="00E32659">
+      <w:r w:rsidRPr="00E32659" w:rsidR="0086336F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="0086336F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0086336F" w:rsidRPr="0086336F">
+      <w:r w:rsidRPr="0086336F" w:rsidR="0086336F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(state)</w:t>
       </w:r>
       <w:r w:rsidRPr="00416A6D">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E32659">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> the sum of</w:t>
       </w:r>
-      <w:r w:rsidR="0079061F" w:rsidRPr="007C0406">
+      <w:r w:rsidRPr="007C0406" w:rsidR="0079061F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (d</w:t>
       </w:r>
       <w:r w:rsidRPr="007C0406">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ollars</w:t>
       </w:r>
       <w:r w:rsidRPr="007C0406">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E32659">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the credit of the above-named state </w:t>
       </w:r>
-      <w:r w:rsidR="00723561" w:rsidRPr="00E32659">
+      <w:r w:rsidRPr="00E32659" w:rsidR="00723561">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>bank.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D265CBE" w14:textId="4A1FCDC3" w:rsidR="00416A6D" w:rsidRPr="00E32659" w:rsidRDefault="00416A6D" w:rsidP="00E32659">
+    <w:p w:rsidRPr="00E32659" w:rsidR="00416A6D" w:rsidP="00E32659" w:rsidRDefault="00416A6D" w14:paraId="4D265CBE" w14:textId="4A1FCDC3">
       <w:pPr>
         <w:pStyle w:val="NormalDouble"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E32659">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E32659">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>That no part of said deposit has been directly or indirectly loaned by this bank for the purpose of showing that the capital structure of the bank is fully paid in cash with the understanding that such loan or loans will be repaid after the bank receives authorization to do the business of banking</w:t>
       </w:r>
       <w:r w:rsidR="002608D2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E32659">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53C0CD66" w14:textId="41258875" w:rsidR="00416A6D" w:rsidRPr="00E32659" w:rsidRDefault="002608D2" w:rsidP="00E32659">
+    <w:p w:rsidRPr="00E32659" w:rsidR="00416A6D" w:rsidP="00E32659" w:rsidRDefault="002608D2" w14:paraId="53C0CD66" w14:textId="41258875">
       <w:pPr>
         <w:pStyle w:val="NormalDouble"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="00416A6D" w:rsidRPr="00E32659">
+      <w:r w:rsidRPr="00E32659" w:rsidR="00416A6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>hat this bank has no lien of any kind against the deposit.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5508"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007F5800" w:rsidRPr="007F5800" w14:paraId="7F015802" w14:textId="77777777" w:rsidTr="00111876">
+      <w:tr w:rsidRPr="007F5800" w:rsidR="007F5800" w:rsidTr="00111876" w14:paraId="7F015802" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="403"/>
+          <w:trHeight w:val="403" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BFB9EA0" w14:textId="77777777" w:rsidR="007F5800" w:rsidRPr="007F5800" w:rsidRDefault="007F5800" w:rsidP="007F5800">
+          <w:p w:rsidRPr="007F5800" w:rsidR="007F5800" w:rsidP="007F5800" w:rsidRDefault="007F5800" w14:paraId="7BFB9EA0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F5800" w:rsidRPr="007F5800" w14:paraId="442B490A" w14:textId="77777777" w:rsidTr="00111876">
+      <w:tr w:rsidRPr="007F5800" w:rsidR="007F5800" w:rsidTr="00111876" w14:paraId="442B490A" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="403"/>
+          <w:trHeight w:val="403" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="719A368A" w14:textId="6B72EA0F" w:rsidR="007F5800" w:rsidRPr="007F5800" w:rsidRDefault="007F5800" w:rsidP="007F5800">
+          <w:p w:rsidRPr="007F5800" w:rsidR="007F5800" w:rsidP="007F5800" w:rsidRDefault="007F5800" w14:paraId="719A368A" w14:textId="6B72EA0F">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Bank</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F5800" w:rsidRPr="007F5800" w14:paraId="0141A715" w14:textId="77777777" w:rsidTr="00111876">
+      <w:tr w:rsidRPr="007F5800" w:rsidR="007F5800" w:rsidTr="00111876" w14:paraId="0141A715" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="403"/>
+          <w:trHeight w:val="403" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4B9DD6AE" w14:textId="77777777" w:rsidR="007F5800" w:rsidRPr="007F5800" w:rsidRDefault="007F5800" w:rsidP="007F5800">
+          <w:p w:rsidRPr="007F5800" w:rsidR="007F5800" w:rsidP="007F5800" w:rsidRDefault="007F5800" w14:paraId="4B9DD6AE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F5800" w:rsidRPr="007F5800" w14:paraId="58CB86E0" w14:textId="77777777" w:rsidTr="00111876">
+      <w:tr w:rsidRPr="007F5800" w:rsidR="007F5800" w:rsidTr="00111876" w14:paraId="58CB86E0" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="403"/>
+          <w:trHeight w:val="403" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4EB38A40" w14:textId="3FCA88CD" w:rsidR="007F5800" w:rsidRPr="007F5800" w:rsidRDefault="007F5800" w:rsidP="007F5800">
+          <w:p w:rsidRPr="007F5800" w:rsidR="007F5800" w:rsidP="007F5800" w:rsidRDefault="007F5800" w14:paraId="4EB38A40" w14:textId="3FCA88CD">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Name and Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F5800" w:rsidRPr="007F5800" w14:paraId="554E64F7" w14:textId="77777777" w:rsidTr="00111876">
+      <w:tr w:rsidRPr="007F5800" w:rsidR="007F5800" w:rsidTr="00111876" w14:paraId="554E64F7" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="403"/>
+          <w:trHeight w:val="403" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13022B93" w14:textId="77777777" w:rsidR="007F5800" w:rsidRPr="007F5800" w:rsidRDefault="007F5800" w:rsidP="007F5800">
+          <w:p w:rsidRPr="007F5800" w:rsidR="007F5800" w:rsidP="007F5800" w:rsidRDefault="007F5800" w14:paraId="13022B93" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F5800" w:rsidRPr="007F5800" w14:paraId="5D48735A" w14:textId="77777777" w:rsidTr="00111876">
+      <w:tr w:rsidRPr="007F5800" w:rsidR="007F5800" w:rsidTr="00111876" w14:paraId="5D48735A" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="403"/>
+          <w:trHeight w:val="403" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B844B45" w14:textId="77777777" w:rsidR="007F5800" w:rsidRPr="007F5800" w:rsidRDefault="007F5800" w:rsidP="007F5800">
+          <w:p w:rsidRPr="007F5800" w:rsidR="007F5800" w:rsidP="007F5800" w:rsidRDefault="007F5800" w14:paraId="3B844B45" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5800">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5F879857" w14:textId="6FEC336B" w:rsidR="007F5800" w:rsidRDefault="007F5800" w:rsidP="00AD3F1A">
+    <w:p w:rsidR="007F5800" w:rsidP="00AD3F1A" w:rsidRDefault="007F5800" w14:paraId="5F879857" w14:textId="6FEC336B">
       <w:pPr>
         <w:pStyle w:val="NormalDouble"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1548"/>
         <w:gridCol w:w="2282"/>
         <w:gridCol w:w="328"/>
         <w:gridCol w:w="540"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00416A6D" w:rsidRPr="00416A6D" w14:paraId="482C2A87" w14:textId="77777777">
+      <w:tr w:rsidRPr="00416A6D" w:rsidR="00416A6D" w14:paraId="482C2A87" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="53872461" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00D21AFF" w:rsidRDefault="00416A6D" w:rsidP="00AD3F1A">
+          <w:p w:rsidRPr="00D21AFF" w:rsidR="00416A6D" w:rsidP="00AD3F1A" w:rsidRDefault="00416A6D" w14:paraId="53872461" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D21AFF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>State of Iowa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="028B9068" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00D21AFF" w:rsidRDefault="00416A6D" w:rsidP="00AD3F1A">
+          <w:p w:rsidRPr="00D21AFF" w:rsidR="00416A6D" w:rsidP="00AD3F1A" w:rsidRDefault="00416A6D" w14:paraId="028B9068" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3F2FA03A" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00D21AFF" w:rsidRDefault="00416A6D" w:rsidP="00AD3F1A">
+          <w:p w:rsidRPr="00D21AFF" w:rsidR="00416A6D" w:rsidP="00AD3F1A" w:rsidRDefault="00416A6D" w14:paraId="3F2FA03A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D21AFF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="21229EA0" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00D21AFF" w:rsidRDefault="00416A6D" w:rsidP="00AD3F1A">
+          <w:p w:rsidRPr="00D21AFF" w:rsidR="00416A6D" w:rsidP="00AD3F1A" w:rsidRDefault="00416A6D" w14:paraId="21229EA0" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00416A6D" w:rsidRPr="00416A6D" w14:paraId="037CEBC4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00416A6D" w:rsidR="00416A6D" w14:paraId="037CEBC4" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6168650B" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00D21AFF" w:rsidRDefault="00416A6D" w:rsidP="00AD3F1A">
+          <w:p w:rsidRPr="00D21AFF" w:rsidR="00416A6D" w:rsidP="00AD3F1A" w:rsidRDefault="00416A6D" w14:paraId="6168650B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7CF93554" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00D21AFF" w:rsidRDefault="00416A6D" w:rsidP="00AD3F1A">
+          <w:p w:rsidRPr="00D21AFF" w:rsidR="00416A6D" w:rsidP="00AD3F1A" w:rsidRDefault="00416A6D" w14:paraId="7CF93554" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7F7FCBA7" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00D21AFF" w:rsidRDefault="00416A6D" w:rsidP="00AD3F1A">
+          <w:p w:rsidRPr="00D21AFF" w:rsidR="00416A6D" w:rsidP="00AD3F1A" w:rsidRDefault="00416A6D" w14:paraId="7F7FCBA7" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D21AFF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="64B4B47C" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00D21AFF" w:rsidRDefault="00416A6D" w:rsidP="00AD3F1A">
+          <w:p w:rsidRPr="00D21AFF" w:rsidR="00416A6D" w:rsidP="00AD3F1A" w:rsidRDefault="00416A6D" w14:paraId="64B4B47C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D21AFF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>SS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00416A6D" w:rsidRPr="00416A6D" w14:paraId="20B2AA19" w14:textId="77777777">
+      <w:tr w:rsidRPr="00416A6D" w:rsidR="00416A6D" w14:paraId="20B2AA19" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6A6D7533" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00D21AFF" w:rsidRDefault="00416A6D" w:rsidP="00AD3F1A">
+          <w:p w:rsidRPr="00D21AFF" w:rsidR="00416A6D" w:rsidP="00AD3F1A" w:rsidRDefault="00416A6D" w14:paraId="6A6D7533" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D21AFF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">County of </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="04360BCF" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00D21AFF" w:rsidRDefault="00416A6D" w:rsidP="00AD3F1A">
+          <w:p w:rsidRPr="00D21AFF" w:rsidR="00416A6D" w:rsidP="00AD3F1A" w:rsidRDefault="00416A6D" w14:paraId="04360BCF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="286FB55B" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00D21AFF" w:rsidRDefault="00416A6D" w:rsidP="00AD3F1A">
+          <w:p w:rsidRPr="00D21AFF" w:rsidR="00416A6D" w:rsidP="00AD3F1A" w:rsidRDefault="00416A6D" w14:paraId="286FB55B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D21AFF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="608D1D87" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00D21AFF" w:rsidRDefault="00416A6D" w:rsidP="00AD3F1A">
+          <w:p w:rsidRPr="00D21AFF" w:rsidR="00416A6D" w:rsidP="00AD3F1A" w:rsidRDefault="00416A6D" w14:paraId="608D1D87" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="013443B3" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00416A6D" w:rsidRDefault="00416A6D" w:rsidP="00AD3F1A"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="4D15C97F" w14:textId="17D1358F" w:rsidR="00416A6D" w:rsidRPr="00416A6D" w:rsidRDefault="00416A6D" w:rsidP="00AD3F1A">
+    <w:p w:rsidRPr="00416A6D" w:rsidR="00416A6D" w:rsidP="00AD3F1A" w:rsidRDefault="00416A6D" w14:paraId="013443B3" w14:textId="77777777"/>
+    <w:p w:rsidR="001218E0" w:rsidP="00AD3F1A" w:rsidRDefault="001218E0" w14:paraId="17ABE1E8" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00416A6D" w:rsidR="00416A6D" w:rsidP="00AD3F1A" w:rsidRDefault="00416A6D" w14:paraId="4D15C97F" w14:textId="17D1358F">
       <w:r w:rsidRPr="00D21AFF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Sworn and subscribed to in my presence by</w:t>
       </w:r>
       <w:r w:rsidRPr="00F06058">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F06058">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00BB61A7" w:rsidRPr="00F06058">
+      <w:r w:rsidRPr="00F06058" w:rsidR="00BB61A7">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00F06058">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ame)</w:t>
       </w:r>
       <w:r w:rsidRPr="00416A6D">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F06058">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00BB61A7" w:rsidRPr="00F06058">
+      <w:r w:rsidRPr="00F06058" w:rsidR="00BB61A7">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00F06058">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>itle)</w:t>
       </w:r>
       <w:r w:rsidRPr="00416A6D">
         <w:t xml:space="preserve">, of </w:t>
       </w:r>
       <w:r w:rsidRPr="00F06058">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00BB61A7" w:rsidRPr="00F06058">
+      <w:r w:rsidRPr="00F06058" w:rsidR="00BB61A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00F06058">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ank)</w:t>
       </w:r>
       <w:r w:rsidRPr="00416A6D">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F06058">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00BB61A7" w:rsidRPr="00F06058">
+      <w:r w:rsidRPr="00F06058" w:rsidR="00BB61A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00F06058">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ity</w:t>
       </w:r>
       <w:r w:rsidR="00B12132">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>/town</w:t>
       </w:r>
       <w:r w:rsidRPr="00F06058">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00416A6D">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F06058">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00BB61A7" w:rsidRPr="00F06058">
+      <w:r w:rsidRPr="00F06058" w:rsidR="00BB61A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00F06058">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>tate)</w:t>
       </w:r>
       <w:r w:rsidRPr="00416A6D">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="002608D2">
         <w:t xml:space="preserve"> on</w:t>
       </w:r>
       <w:r w:rsidR="002608D2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(date)</w:t>
       </w:r>
       <w:r w:rsidR="002608D2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57DFF211" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00416A6D" w:rsidRDefault="00416A6D" w:rsidP="00AD3F1A"/>
+    <w:p w:rsidRPr="00416A6D" w:rsidR="00416A6D" w:rsidP="00AD3F1A" w:rsidRDefault="00416A6D" w14:paraId="57DFF211" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4788"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00316BBD" w:rsidRPr="005D376D" w14:paraId="5943F580" w14:textId="77777777" w:rsidTr="00316BBD">
+      <w:tr w:rsidRPr="005D376D" w:rsidR="00316BBD" w:rsidTr="00316BBD" w14:paraId="5943F580" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="403"/>
+          <w:trHeight w:val="403" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="25877944" w14:textId="77777777" w:rsidR="00316BBD" w:rsidRPr="005D376D" w:rsidRDefault="00316BBD" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="005D376D" w:rsidR="00316BBD" w:rsidP="00F85AFE" w:rsidRDefault="00316BBD" w14:paraId="25877944" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00316BBD" w:rsidRPr="005D376D" w14:paraId="46BB62A9" w14:textId="77777777" w:rsidTr="00316BBD">
+      <w:tr w:rsidRPr="005D376D" w:rsidR="00316BBD" w:rsidTr="00316BBD" w14:paraId="46BB62A9" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F2E1A80" w14:textId="77777777" w:rsidR="00316BBD" w:rsidRPr="005D376D" w:rsidRDefault="00316BBD" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="005D376D" w:rsidR="00316BBD" w:rsidP="00F85AFE" w:rsidRDefault="00316BBD" w14:paraId="1F2E1A80" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D376D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Notary Public in and for Said County and State</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="69479A78" w14:textId="1E7D1308" w:rsidR="00416A6D" w:rsidRPr="000F413B" w:rsidRDefault="00416A6D" w:rsidP="000F413B">
+    <w:p w:rsidRPr="000F413B" w:rsidR="00416A6D" w:rsidP="000F413B" w:rsidRDefault="00416A6D" w14:paraId="69479A78" w14:textId="1E7D1308">
       <w:r w:rsidRPr="00416A6D">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="00F53395">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>TO:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F53395">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F53395">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Superintendent of Banking, State of Iowa, Des Moines, Iowa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AFDEE64" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00F53395" w:rsidRDefault="00416A6D" w:rsidP="00F53395">
+    <w:p w:rsidRPr="00F53395" w:rsidR="00416A6D" w:rsidP="00F53395" w:rsidRDefault="00416A6D" w14:paraId="7AFDEE64" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AAF7BBE" w14:textId="3ACAB129" w:rsidR="00416A6D" w:rsidRPr="00F53395" w:rsidRDefault="00416A6D" w:rsidP="00F53395">
+    <w:p w:rsidRPr="00F53395" w:rsidR="00416A6D" w:rsidP="00F53395" w:rsidRDefault="00416A6D" w14:paraId="7AAF7BBE" w14:textId="3ACAB129">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F53395">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F53395">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>The undersigned chief executive officer of</w:t>
       </w:r>
       <w:r w:rsidRPr="009A1E1E">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009A1E1E">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="009A1E1E" w:rsidRPr="009A1E1E">
+      <w:r w:rsidRPr="009A1E1E" w:rsidR="009A1E1E">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="009A1E1E">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ank)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F53395">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, a state bank organized under </w:t>
       </w:r>
       <w:r w:rsidR="00225137">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa Code </w:t>
       </w:r>
       <w:r w:rsidRPr="00F53395">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Chapter 524, does solemnly swear that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="392B2D52" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00F53395" w:rsidRDefault="00416A6D" w:rsidP="00F53395">
+    <w:p w:rsidRPr="00F53395" w:rsidR="00416A6D" w:rsidP="00F53395" w:rsidRDefault="00416A6D" w14:paraId="392B2D52" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48768206" w14:textId="738C4725" w:rsidR="00416A6D" w:rsidRDefault="00416A6D" w:rsidP="00F53395">
+    <w:p w:rsidR="00416A6D" w:rsidP="00F53395" w:rsidRDefault="00416A6D" w14:paraId="48768206" w14:textId="738C4725">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F53395">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The original capital, surplus, and undivided profits of</w:t>
       </w:r>
       <w:r w:rsidRPr="009A1E1E">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009A1E1E">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="009A1E1E" w:rsidRPr="009A1E1E">
+      <w:r w:rsidRPr="009A1E1E" w:rsidR="009A1E1E">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="009A1E1E">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ank)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F53395">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been paid in by the stockholders and allocated as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36E13834" w14:textId="7935F8E8" w:rsidR="00E96B4A" w:rsidRDefault="00E96B4A" w:rsidP="00F53395">
+    <w:p w:rsidR="00E96B4A" w:rsidP="00F53395" w:rsidRDefault="00E96B4A" w14:paraId="36E13834" w14:textId="7935F8E8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12F73E1A" w14:textId="0033E735" w:rsidR="00E96B4A" w:rsidRPr="00F53395" w:rsidRDefault="00E96B4A" w:rsidP="00F53395">
+    <w:p w:rsidRPr="00F53395" w:rsidR="00E96B4A" w:rsidP="00F53395" w:rsidRDefault="00E96B4A" w14:paraId="12F73E1A" w14:textId="0033E735">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="2692" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2718"/>
         <w:gridCol w:w="1260"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E96B4A" w:rsidRPr="00276126" w14:paraId="58D2767E" w14:textId="77777777" w:rsidTr="00E96B4A">
+      <w:tr w:rsidRPr="00276126" w:rsidR="00E96B4A" w:rsidTr="00E96B4A" w14:paraId="58D2767E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2718" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32163600" w14:textId="77777777" w:rsidR="00E96B4A" w:rsidRPr="00276126" w:rsidRDefault="00E96B4A" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="00276126" w:rsidR="00E96B4A" w:rsidP="00F85AFE" w:rsidRDefault="00E96B4A" w14:paraId="32163600" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00276126">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>APITAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19226D94" w14:textId="5116D361" w:rsidR="00E96B4A" w:rsidRPr="00276126" w:rsidRDefault="00FD7627" w:rsidP="001D4319">
+          <w:p w:rsidRPr="00276126" w:rsidR="00E96B4A" w:rsidP="001D4319" w:rsidRDefault="00FD7627" w14:paraId="19226D94" w14:textId="5116D361">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>AMOUNT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E96B4A" w:rsidRPr="00276126" w14:paraId="05FC64AD" w14:textId="77777777" w:rsidTr="00E96B4A">
+      <w:tr w:rsidRPr="00276126" w:rsidR="00E96B4A" w:rsidTr="00E96B4A" w14:paraId="05FC64AD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2718" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1D18B4AA" w14:textId="545063DF" w:rsidR="00E96B4A" w:rsidRPr="00276126" w:rsidRDefault="00E96B4A" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="00276126" w:rsidR="00E96B4A" w:rsidP="00F85AFE" w:rsidRDefault="00E96B4A" w14:paraId="1D18B4AA" w14:textId="545063DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Capital</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="57D79F05" w14:textId="77777777" w:rsidR="00E96B4A" w:rsidRPr="00276126" w:rsidRDefault="00E96B4A" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="00276126" w:rsidR="00E96B4A" w:rsidP="00F85AFE" w:rsidRDefault="00E96B4A" w14:paraId="57D79F05" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E96B4A" w:rsidRPr="00276126" w14:paraId="3BDBD094" w14:textId="77777777" w:rsidTr="00E96B4A">
+      <w:tr w:rsidRPr="00276126" w:rsidR="00E96B4A" w:rsidTr="00E96B4A" w14:paraId="3BDBD094" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2718" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3EAEFCDE" w14:textId="5D786DDC" w:rsidR="00E96B4A" w:rsidRPr="00276126" w:rsidRDefault="00E96B4A" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="00276126" w:rsidR="00E96B4A" w:rsidP="00F85AFE" w:rsidRDefault="00E96B4A" w14:paraId="3EAEFCDE" w14:textId="5D786DDC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Surplus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5A279714" w14:textId="77777777" w:rsidR="00E96B4A" w:rsidRPr="00276126" w:rsidRDefault="00E96B4A" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="00276126" w:rsidR="00E96B4A" w:rsidP="00F85AFE" w:rsidRDefault="00E96B4A" w14:paraId="5A279714" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0097136E" w:rsidRPr="00276126" w14:paraId="41B4E541" w14:textId="77777777" w:rsidTr="00F85AFE">
+      <w:tr w:rsidRPr="00276126" w:rsidR="0097136E" w:rsidTr="00F85AFE" w14:paraId="41B4E541" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2718" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7ADD9055" w14:textId="5FC175BE" w:rsidR="0097136E" w:rsidRPr="00276126" w:rsidRDefault="0097136E" w:rsidP="0097136E">
+          <w:p w:rsidRPr="00276126" w:rsidR="0097136E" w:rsidP="0097136E" w:rsidRDefault="0097136E" w14:paraId="7ADD9055" w14:textId="5FC175BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Undivided profits</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="20F71387" w14:textId="77777777" w:rsidR="0097136E" w:rsidRPr="00E96B4A" w:rsidRDefault="0097136E" w:rsidP="0097136E">
+          <w:p w:rsidRPr="00E96B4A" w:rsidR="0097136E" w:rsidP="0097136E" w:rsidRDefault="0097136E" w14:paraId="20F71387" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E96B4A" w:rsidRPr="00276126" w14:paraId="651692AB" w14:textId="77777777" w:rsidTr="00E96B4A">
+      <w:tr w:rsidRPr="00276126" w:rsidR="00E96B4A" w:rsidTr="00E96B4A" w14:paraId="651692AB" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2718" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="61EFCEC4" w14:textId="26C227B4" w:rsidR="00E96B4A" w:rsidRPr="00276126" w:rsidRDefault="00E96B4A" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="00276126" w:rsidR="00E96B4A" w:rsidP="00F85AFE" w:rsidRDefault="00E96B4A" w14:paraId="61EFCEC4" w14:textId="26C227B4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00276126">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="006B5390">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>OTAL</w:t>
             </w:r>
             <w:r w:rsidRPr="00276126">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="47DC2F7C" w14:textId="77777777" w:rsidR="00E96B4A" w:rsidRPr="00276126" w:rsidRDefault="00E96B4A" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="00276126" w:rsidR="00E96B4A" w:rsidP="00F85AFE" w:rsidRDefault="00E96B4A" w14:paraId="47DC2F7C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="269ACA34" w14:textId="67326270" w:rsidR="00E96B4A" w:rsidRPr="00F53395" w:rsidRDefault="00E96B4A" w:rsidP="00F53395">
+    <w:p w:rsidRPr="00F53395" w:rsidR="00E96B4A" w:rsidP="00F53395" w:rsidRDefault="00E96B4A" w14:paraId="269ACA34" w14:textId="67326270">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0566F4DA" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00416A6D" w:rsidRDefault="00416A6D" w:rsidP="00AD3F1A"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="7183EC13" w14:textId="563DAAAD" w:rsidR="00416A6D" w:rsidRPr="009A1E1E" w:rsidRDefault="00416A6D" w:rsidP="009A1E1E">
+    <w:p w:rsidRPr="00416A6D" w:rsidR="00416A6D" w:rsidP="00AD3F1A" w:rsidRDefault="00416A6D" w14:paraId="0566F4DA" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00416A6D" w:rsidR="00416A6D" w:rsidP="00AD3F1A" w:rsidRDefault="00416A6D" w14:paraId="29AD1ED0" w14:textId="77777777"/>
+    <w:p w:rsidRPr="009A1E1E" w:rsidR="00416A6D" w:rsidP="009A1E1E" w:rsidRDefault="00416A6D" w14:paraId="7183EC13" w14:textId="563DAAAD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A1E1E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The business of </w:t>
       </w:r>
       <w:r w:rsidRPr="00C00FB1">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00C00FB1" w:rsidRPr="00C00FB1">
+      <w:r w:rsidRPr="00C00FB1" w:rsidR="00C00FB1">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00C00FB1">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ank)</w:t>
       </w:r>
       <w:r w:rsidRPr="009A1E1E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be conducted in compliance with </w:t>
       </w:r>
       <w:r w:rsidR="00225137">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa Code </w:t>
       </w:r>
       <w:r w:rsidRPr="009A1E1E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Chapter 524.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D047EEC" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="009A1E1E" w:rsidRDefault="00416A6D" w:rsidP="009A1E1E">
+    <w:p w:rsidRPr="009A1E1E" w:rsidR="00416A6D" w:rsidP="009A1E1E" w:rsidRDefault="00416A6D" w14:paraId="6D047EEC" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="608624D6" w14:textId="624AE2E4" w:rsidR="00416A6D" w:rsidRPr="009A1E1E" w:rsidRDefault="00416A6D" w:rsidP="009A1E1E">
+    <w:p w:rsidRPr="009A1E1E" w:rsidR="00416A6D" w:rsidP="009A1E1E" w:rsidRDefault="00416A6D" w14:paraId="608624D6" w14:textId="624AE2E4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A1E1E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">This statement, under oath, is given pursuant to </w:t>
       </w:r>
       <w:r w:rsidR="00225137">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa Code </w:t>
       </w:r>
       <w:r w:rsidRPr="009A1E1E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Section 524.308(1), to provide for issuance by the Superintendent of Banking of an authorization to do business, provided that in no event shall </w:t>
       </w:r>
       <w:r w:rsidRPr="00C00FB1">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00C00FB1" w:rsidRPr="00C00FB1">
+      <w:r w:rsidRPr="00C00FB1" w:rsidR="00C00FB1">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00C00FB1">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ank)</w:t>
       </w:r>
       <w:r w:rsidRPr="009A1E1E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> initiate any banking business, including but not limited to accepting deposits, unless and until Federal Deposit Insurance is acquired by </w:t>
       </w:r>
       <w:r w:rsidRPr="00C00FB1">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00C00FB1" w:rsidRPr="00C00FB1">
+      <w:r w:rsidRPr="00C00FB1" w:rsidR="00C00FB1">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00C00FB1">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ank)</w:t>
       </w:r>
       <w:r w:rsidRPr="009A1E1E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="153FFE63" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="009A1E1E" w:rsidRDefault="00416A6D" w:rsidP="009A1E1E">
+    <w:p w:rsidRPr="009A1E1E" w:rsidR="00416A6D" w:rsidP="009A1E1E" w:rsidRDefault="00416A6D" w14:paraId="153FFE63" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="530ECADE" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="009A1E1E" w:rsidRDefault="00416A6D" w:rsidP="009A1E1E">
+    <w:p w:rsidRPr="009A1E1E" w:rsidR="00416A6D" w:rsidP="009A1E1E" w:rsidRDefault="00416A6D" w14:paraId="530ECADE" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4788"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C00FB1" w:rsidRPr="005D376D" w14:paraId="462A0346" w14:textId="77777777" w:rsidTr="00F85AFE">
+      <w:tr w:rsidRPr="005D376D" w:rsidR="00C00FB1" w:rsidTr="00F85AFE" w14:paraId="462A0346" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="403"/>
+          <w:trHeight w:val="403" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4EEBC67A" w14:textId="77777777" w:rsidR="00C00FB1" w:rsidRPr="005D376D" w:rsidRDefault="00C00FB1" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="005D376D" w:rsidR="00C00FB1" w:rsidP="00F85AFE" w:rsidRDefault="00C00FB1" w14:paraId="4EEBC67A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C00FB1" w:rsidRPr="005D376D" w14:paraId="3F115CDF" w14:textId="77777777" w:rsidTr="00F85AFE">
+      <w:tr w:rsidRPr="005D376D" w:rsidR="00C00FB1" w:rsidTr="00F85AFE" w14:paraId="3F115CDF" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54CC5CCF" w14:textId="5EDDF436" w:rsidR="00C00FB1" w:rsidRPr="005D376D" w:rsidRDefault="00C00FB1" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="005D376D" w:rsidR="00C00FB1" w:rsidP="00F85AFE" w:rsidRDefault="00C00FB1" w14:paraId="54CC5CCF" w14:textId="5EDDF436">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Signature o</w:t>
             </w:r>
             <w:r w:rsidR="00A70543">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>f Chief Executive Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="11D90B54" w14:textId="37BE13FF" w:rsidR="00416A6D" w:rsidRDefault="00416A6D" w:rsidP="00AD3F1A"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="1ACD426F" w14:textId="77777777" w:rsidR="000F413B" w:rsidRPr="00416A6D" w:rsidRDefault="000F413B" w:rsidP="00AD3F1A"/>
+    <w:p w:rsidR="00416A6D" w:rsidP="00AD3F1A" w:rsidRDefault="00416A6D" w14:paraId="11D90B54" w14:textId="37BE13FF"/>
+    <w:p w:rsidR="000F413B" w:rsidP="00AD3F1A" w:rsidRDefault="000F413B" w14:paraId="1211F442" w14:textId="55D43A8D"/>
+    <w:p w:rsidRPr="00416A6D" w:rsidR="000F413B" w:rsidP="00AD3F1A" w:rsidRDefault="000F413B" w14:paraId="1ACD426F" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1548"/>
         <w:gridCol w:w="2282"/>
         <w:gridCol w:w="328"/>
         <w:gridCol w:w="540"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F413B" w:rsidRPr="00F53395" w14:paraId="03661ED3" w14:textId="77777777" w:rsidTr="00F85AFE">
+      <w:tr w:rsidRPr="00F53395" w:rsidR="000F413B" w:rsidTr="00F85AFE" w14:paraId="03661ED3" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2D794A81" w14:textId="77777777" w:rsidR="000F413B" w:rsidRPr="00F53395" w:rsidRDefault="000F413B" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="00F53395" w:rsidR="000F413B" w:rsidP="00F85AFE" w:rsidRDefault="000F413B" w14:paraId="2D794A81" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F53395">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>State of Iowa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="212BF308" w14:textId="77777777" w:rsidR="000F413B" w:rsidRPr="00F53395" w:rsidRDefault="000F413B" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="00F53395" w:rsidR="000F413B" w:rsidP="00F85AFE" w:rsidRDefault="000F413B" w14:paraId="212BF308" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2E174E47" w14:textId="77777777" w:rsidR="000F413B" w:rsidRPr="00F53395" w:rsidRDefault="000F413B" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="00F53395" w:rsidR="000F413B" w:rsidP="00F85AFE" w:rsidRDefault="000F413B" w14:paraId="2E174E47" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F53395">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4F22C180" w14:textId="77777777" w:rsidR="000F413B" w:rsidRPr="00F53395" w:rsidRDefault="000F413B" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="00F53395" w:rsidR="000F413B" w:rsidP="00F85AFE" w:rsidRDefault="000F413B" w14:paraId="4F22C180" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F413B" w:rsidRPr="00F53395" w14:paraId="4049616A" w14:textId="77777777" w:rsidTr="00F85AFE">
+      <w:tr w:rsidRPr="00F53395" w:rsidR="000F413B" w:rsidTr="00F85AFE" w14:paraId="4049616A" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7FB93786" w14:textId="77777777" w:rsidR="000F413B" w:rsidRPr="00F53395" w:rsidRDefault="000F413B" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="00F53395" w:rsidR="000F413B" w:rsidP="00F85AFE" w:rsidRDefault="000F413B" w14:paraId="7FB93786" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7F941CB1" w14:textId="77777777" w:rsidR="000F413B" w:rsidRPr="00F53395" w:rsidRDefault="000F413B" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="00F53395" w:rsidR="000F413B" w:rsidP="00F85AFE" w:rsidRDefault="000F413B" w14:paraId="7F941CB1" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="701DACCE" w14:textId="77777777" w:rsidR="000F413B" w:rsidRPr="00F53395" w:rsidRDefault="000F413B" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="00F53395" w:rsidR="000F413B" w:rsidP="00F85AFE" w:rsidRDefault="000F413B" w14:paraId="701DACCE" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F53395">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3D7B5A70" w14:textId="77777777" w:rsidR="000F413B" w:rsidRPr="00F53395" w:rsidRDefault="000F413B" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="00F53395" w:rsidR="000F413B" w:rsidP="00F85AFE" w:rsidRDefault="000F413B" w14:paraId="3D7B5A70" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F53395">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>SS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F413B" w:rsidRPr="00F53395" w14:paraId="1AC94DE5" w14:textId="77777777" w:rsidTr="00F85AFE">
+      <w:tr w:rsidRPr="00F53395" w:rsidR="000F413B" w:rsidTr="00F85AFE" w14:paraId="1AC94DE5" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5A2AFA78" w14:textId="77777777" w:rsidR="000F413B" w:rsidRPr="00F53395" w:rsidRDefault="000F413B" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="00F53395" w:rsidR="000F413B" w:rsidP="00F85AFE" w:rsidRDefault="000F413B" w14:paraId="5A2AFA78" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F53395">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">County of </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3DD7BB10" w14:textId="77777777" w:rsidR="000F413B" w:rsidRPr="00F53395" w:rsidRDefault="000F413B" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="00F53395" w:rsidR="000F413B" w:rsidP="00F85AFE" w:rsidRDefault="000F413B" w14:paraId="3DD7BB10" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="18303D1E" w14:textId="77777777" w:rsidR="000F413B" w:rsidRPr="00F53395" w:rsidRDefault="000F413B" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="00F53395" w:rsidR="000F413B" w:rsidP="00F85AFE" w:rsidRDefault="000F413B" w14:paraId="18303D1E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F53395">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0DA55562" w14:textId="5E044B0E" w:rsidR="006D79BE" w:rsidRPr="00F53395" w:rsidRDefault="006D79BE" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="00F53395" w:rsidR="006D79BE" w:rsidP="00F85AFE" w:rsidRDefault="006D79BE" w14:paraId="0DA55562" w14:textId="5E044B0E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4E9450DC" w14:textId="029CEF8E" w:rsidR="00416A6D" w:rsidRDefault="00416A6D" w:rsidP="00AD3F1A"/>
-    <w:p w14:paraId="599EBDBA" w14:textId="77777777" w:rsidR="006D79BE" w:rsidRPr="00416A6D" w:rsidRDefault="006D79BE" w:rsidP="00B54579">
+    <w:p w:rsidR="00416A6D" w:rsidP="00AD3F1A" w:rsidRDefault="00416A6D" w14:paraId="4E9450DC" w14:textId="029CEF8E"/>
+    <w:p w:rsidRPr="00416A6D" w:rsidR="006D79BE" w:rsidP="00B54579" w:rsidRDefault="006D79BE" w14:paraId="599EBDBA" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AEEDC5E" w14:textId="274694D0" w:rsidR="00416A6D" w:rsidRPr="00416A6D" w:rsidRDefault="00416A6D" w:rsidP="00B54579">
+    <w:p w:rsidRPr="00416A6D" w:rsidR="00416A6D" w:rsidP="00B54579" w:rsidRDefault="00416A6D" w14:paraId="2AEEDC5E" w14:textId="274694D0">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00416A6D">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006D79BE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">On </w:t>
       </w:r>
       <w:r w:rsidR="00EC57DE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(date)</w:t>
       </w:r>
       <w:r w:rsidR="006801B5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -12139,314 +12284,314 @@
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="006801B5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ame)</w:t>
       </w:r>
       <w:r w:rsidR="00EC57DE">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">, who, being duly </w:t>
       </w:r>
       <w:r w:rsidR="001D4319">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">sworn, </w:t>
       </w:r>
-      <w:r w:rsidR="001D4319" w:rsidRPr="00416A6D">
+      <w:r w:rsidRPr="00416A6D" w:rsidR="001D4319">
         <w:t>executed</w:t>
       </w:r>
       <w:r w:rsidRPr="00416A6D">
         <w:t xml:space="preserve"> the foregoing instrument and acknowledged that</w:t>
       </w:r>
       <w:r w:rsidR="002A69CF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B54579" w:rsidRPr="00B54579">
+      <w:r w:rsidRPr="00B54579" w:rsidR="00B54579">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="002A69CF" w:rsidRPr="00B54579">
+      <w:r w:rsidRPr="00B54579" w:rsidR="002A69CF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>he</w:t>
       </w:r>
-      <w:r w:rsidR="00B54579" w:rsidRPr="00B54579">
+      <w:r w:rsidRPr="00B54579" w:rsidR="00B54579">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:r w:rsidR="002A69CF" w:rsidRPr="00B54579">
+      <w:r w:rsidRPr="00B54579" w:rsidR="002A69CF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>she</w:t>
       </w:r>
-      <w:r w:rsidR="00B54579" w:rsidRPr="00B54579">
+      <w:r w:rsidRPr="00B54579" w:rsidR="00B54579">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00416A6D">
         <w:t xml:space="preserve"> executed the same as</w:t>
       </w:r>
-      <w:r w:rsidR="002E5947" w:rsidRPr="00B54579">
+      <w:r w:rsidRPr="00B54579" w:rsidR="002E5947">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B54579" w:rsidRPr="00B54579">
+      <w:r w:rsidRPr="00B54579" w:rsidR="00B54579">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="002E5947" w:rsidRPr="00B54579">
+      <w:r w:rsidRPr="00B54579" w:rsidR="002E5947">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>his</w:t>
       </w:r>
-      <w:r w:rsidR="00B54579" w:rsidRPr="00B54579">
+      <w:r w:rsidRPr="00B54579" w:rsidR="00B54579">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:r w:rsidR="002E5947" w:rsidRPr="00B54579">
+      <w:r w:rsidRPr="00B54579" w:rsidR="002E5947">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>her</w:t>
       </w:r>
-      <w:r w:rsidR="00B54579" w:rsidRPr="00B54579">
+      <w:r w:rsidRPr="00B54579" w:rsidR="00B54579">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00416A6D">
         <w:t xml:space="preserve"> voluntary act and deed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2888D0D3" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00416A6D" w:rsidRDefault="00416A6D" w:rsidP="00AD3F1A"/>
-    <w:p w14:paraId="050E792C" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRDefault="00416A6D">
+    <w:p w:rsidRPr="00416A6D" w:rsidR="00416A6D" w:rsidP="00AD3F1A" w:rsidRDefault="00416A6D" w14:paraId="2888D0D3" w14:textId="77777777"/>
+    <w:p w:rsidR="00416A6D" w:rsidRDefault="00416A6D" w14:paraId="050E792C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4788"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F413B" w:rsidRPr="005D376D" w14:paraId="181EF750" w14:textId="77777777" w:rsidTr="00F85AFE">
+      <w:tr w:rsidRPr="005D376D" w:rsidR="000F413B" w:rsidTr="00F85AFE" w14:paraId="181EF750" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="403"/>
+          <w:trHeight w:val="403" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="67969D57" w14:textId="77777777" w:rsidR="000F413B" w:rsidRPr="005D376D" w:rsidRDefault="000F413B" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="005D376D" w:rsidR="000F413B" w:rsidP="00F85AFE" w:rsidRDefault="000F413B" w14:paraId="67969D57" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F413B" w:rsidRPr="005D376D" w14:paraId="339C5687" w14:textId="77777777" w:rsidTr="00F85AFE">
+      <w:tr w:rsidRPr="005D376D" w:rsidR="000F413B" w:rsidTr="00F85AFE" w14:paraId="339C5687" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77027055" w14:textId="77777777" w:rsidR="000F413B" w:rsidRPr="005D376D" w:rsidRDefault="000F413B" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="005D376D" w:rsidR="000F413B" w:rsidP="00F85AFE" w:rsidRDefault="000F413B" w14:paraId="77027055" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D376D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Notary Public in and for Said County and State</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="174B3CF1" w14:textId="77777777" w:rsidR="00680CC4" w:rsidRDefault="00680CC4">
+    <w:p w:rsidR="00680CC4" w:rsidRDefault="00680CC4" w14:paraId="174B3CF1" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:sectPr w:rsidR="00680CC4">
-          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
+          <w:headerReference w:type="default" r:id="Re18728a4c5de45af"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="195AD22A" w14:textId="1319BC38" w:rsidR="00551F40" w:rsidRPr="00594D9C" w:rsidRDefault="00416A6D" w:rsidP="00A343F9">
+    <w:p w:rsidRPr="00594D9C" w:rsidR="00551F40" w:rsidP="00A343F9" w:rsidRDefault="00416A6D" w14:paraId="195AD22A" w14:textId="1319BC38">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00594D9C">
-        <w:lastRenderedPageBreak/>
         <w:t>NOTICE OF ISSUANCE OF</w:t>
       </w:r>
-      <w:r w:rsidR="0053552A" w:rsidRPr="00594D9C">
+      <w:r w:rsidRPr="00594D9C" w:rsidR="0053552A">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00594D9C">
         <w:t>AUTHORIZATION TO DO BUSINESS</w:t>
       </w:r>
-      <w:r w:rsidR="00AA2487" w:rsidRPr="00594D9C">
+      <w:r w:rsidRPr="00594D9C" w:rsidR="00AA2487">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="030AEC83" w14:textId="59C7C102" w:rsidR="00416A6D" w:rsidRPr="00551F40" w:rsidRDefault="00416A6D" w:rsidP="007C0406">
+    <w:p w:rsidRPr="00551F40" w:rsidR="00416A6D" w:rsidP="007C0406" w:rsidRDefault="00416A6D" w14:paraId="030AEC83" w14:textId="59C7C102">
       <w:pPr>
         <w:pStyle w:val="NormalDouble"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00551F40">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00A15231">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00551F40">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ank)</w:t>
       </w:r>
       <w:r w:rsidRPr="00551F40">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, with its principal place of business located at </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB3A22">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00551F40" w:rsidRPr="00AB3A22">
+      <w:r w:rsidRPr="00AB3A22" w:rsidR="00551F40">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB3A22">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ddress</w:t>
       </w:r>
       <w:r w:rsidR="00AB3A22">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
@@ -12534,51 +12679,51 @@
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00551F40">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Iowa, was granted an authorization to do business as a state bank</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD4839">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD4839">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(with</w:t>
       </w:r>
-      <w:r w:rsidR="00CD4839" w:rsidRPr="00CD4839">
+      <w:r w:rsidRPr="00CD4839" w:rsidR="00CD4839">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD4839">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>without)</w:t>
       </w:r>
       <w:r w:rsidRPr="00551F40">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> fiduciary powers by the Superintendent of Banking of the State of Iowa on </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD4839">
         <w:rPr>
@@ -12637,1435 +12782,1445 @@
       <w:r w:rsidR="00CD4839">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD4839">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ank)</w:t>
       </w:r>
       <w:r w:rsidRPr="00551F40">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall not be personally liable for the debts and obligations of the state bank.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="552021B3" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00551F40" w:rsidRDefault="00416A6D" w:rsidP="007C0406">
+    <w:p w:rsidRPr="00551F40" w:rsidR="00416A6D" w:rsidP="007C0406" w:rsidRDefault="00416A6D" w14:paraId="552021B3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NormalDouble"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00551F40">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The names and addresses of the initial board of directors are as follows:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9468" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3078"/>
         <w:gridCol w:w="6390"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009D6F3C" w:rsidRPr="00501E25" w14:paraId="79F5CD12" w14:textId="77777777" w:rsidTr="007C0406">
+      <w:tr w:rsidRPr="00501E25" w:rsidR="009D6F3C" w:rsidTr="007C0406" w14:paraId="79F5CD12" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="360"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47779773" w14:textId="77777777" w:rsidR="009D6F3C" w:rsidRPr="00501E25" w:rsidRDefault="009D6F3C" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="00501E25" w:rsidR="009D6F3C" w:rsidP="00F85AFE" w:rsidRDefault="009D6F3C" w14:paraId="47779773" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00501E25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>NAME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51F9DF3B" w14:textId="77777777" w:rsidR="009D6F3C" w:rsidRPr="00501E25" w:rsidRDefault="009D6F3C" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="00501E25" w:rsidR="009D6F3C" w:rsidP="00F85AFE" w:rsidRDefault="009D6F3C" w14:paraId="51F9DF3B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00501E25">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>ADDRESS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D6F3C" w:rsidRPr="00501E25" w14:paraId="4E3103F4" w14:textId="77777777" w:rsidTr="009D6F3C">
+      <w:tr w:rsidRPr="00501E25" w:rsidR="009D6F3C" w:rsidTr="009D6F3C" w14:paraId="4E3103F4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65C9284B" w14:textId="77777777" w:rsidR="009D6F3C" w:rsidRPr="00501E25" w:rsidRDefault="009D6F3C" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="00501E25" w:rsidR="009D6F3C" w:rsidP="00F85AFE" w:rsidRDefault="009D6F3C" w14:paraId="65C9284B" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="711BAFB7" w14:textId="77777777" w:rsidR="009D6F3C" w:rsidRPr="00501E25" w:rsidRDefault="009D6F3C" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="00501E25" w:rsidR="009D6F3C" w:rsidP="00F85AFE" w:rsidRDefault="009D6F3C" w14:paraId="711BAFB7" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D6F3C" w:rsidRPr="00501E25" w14:paraId="521DCD93" w14:textId="77777777" w:rsidTr="00F85AFE">
+      <w:tr w:rsidRPr="00501E25" w:rsidR="009D6F3C" w:rsidTr="00F85AFE" w14:paraId="521DCD93" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="497186E0" w14:textId="77777777" w:rsidR="009D6F3C" w:rsidRPr="00501E25" w:rsidRDefault="009D6F3C" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="00501E25" w:rsidR="009D6F3C" w:rsidP="00F85AFE" w:rsidRDefault="009D6F3C" w14:paraId="497186E0" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2350140C" w14:textId="77777777" w:rsidR="009D6F3C" w:rsidRPr="00501E25" w:rsidRDefault="009D6F3C" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="00501E25" w:rsidR="009D6F3C" w:rsidP="00F85AFE" w:rsidRDefault="009D6F3C" w14:paraId="2350140C" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D6F3C" w:rsidRPr="00501E25" w14:paraId="4FE3F924" w14:textId="77777777" w:rsidTr="00F85AFE">
+      <w:tr w:rsidRPr="00501E25" w:rsidR="009D6F3C" w:rsidTr="00F85AFE" w14:paraId="4FE3F924" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C64699A" w14:textId="77777777" w:rsidR="009D6F3C" w:rsidRPr="00501E25" w:rsidRDefault="009D6F3C" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="00501E25" w:rsidR="009D6F3C" w:rsidP="00F85AFE" w:rsidRDefault="009D6F3C" w14:paraId="5C64699A" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="133413B0" w14:textId="77777777" w:rsidR="009D6F3C" w:rsidRPr="00501E25" w:rsidRDefault="009D6F3C" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="00501E25" w:rsidR="009D6F3C" w:rsidP="00F85AFE" w:rsidRDefault="009D6F3C" w14:paraId="133413B0" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D6F3C" w:rsidRPr="00501E25" w14:paraId="26909C3A" w14:textId="77777777" w:rsidTr="00F85AFE">
+      <w:tr w:rsidRPr="00501E25" w:rsidR="009D6F3C" w:rsidTr="00F85AFE" w14:paraId="26909C3A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77D9A860" w14:textId="77777777" w:rsidR="009D6F3C" w:rsidRPr="00501E25" w:rsidRDefault="009D6F3C" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="00501E25" w:rsidR="009D6F3C" w:rsidP="00F85AFE" w:rsidRDefault="009D6F3C" w14:paraId="77D9A860" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="741D63F5" w14:textId="77777777" w:rsidR="009D6F3C" w:rsidRPr="00501E25" w:rsidRDefault="009D6F3C" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="00501E25" w:rsidR="009D6F3C" w:rsidP="00F85AFE" w:rsidRDefault="009D6F3C" w14:paraId="741D63F5" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D6F3C" w:rsidRPr="00501E25" w14:paraId="078443DE" w14:textId="77777777" w:rsidTr="00F85AFE">
+      <w:tr w:rsidRPr="00501E25" w:rsidR="009D6F3C" w:rsidTr="00F85AFE" w14:paraId="078443DE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14C6180B" w14:textId="77777777" w:rsidR="009D6F3C" w:rsidRPr="00501E25" w:rsidRDefault="009D6F3C" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="00501E25" w:rsidR="009D6F3C" w:rsidP="00F85AFE" w:rsidRDefault="009D6F3C" w14:paraId="14C6180B" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E950F9A" w14:textId="77777777" w:rsidR="009D6F3C" w:rsidRPr="00501E25" w:rsidRDefault="009D6F3C" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="00501E25" w:rsidR="009D6F3C" w:rsidP="00F85AFE" w:rsidRDefault="009D6F3C" w14:paraId="0E950F9A" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="60547138" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00416A6D" w:rsidRDefault="00416A6D" w:rsidP="0053552A">
+    <w:p w:rsidRPr="00416A6D" w:rsidR="00416A6D" w:rsidP="0053552A" w:rsidRDefault="00416A6D" w14:paraId="60547138" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NormalDouble"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DF68EA7" w14:textId="77777777" w:rsidR="00416A6D" w:rsidRPr="00416A6D" w:rsidRDefault="00416A6D" w:rsidP="0053552A"/>
-    <w:p w14:paraId="34A65C13" w14:textId="1CCE7979" w:rsidR="00612124" w:rsidRPr="00AA2487" w:rsidRDefault="00612124" w:rsidP="00A343F9">
+    <w:p w:rsidRPr="00416A6D" w:rsidR="00416A6D" w:rsidP="0053552A" w:rsidRDefault="00416A6D" w14:paraId="3DF68EA7" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00AA2487" w:rsidR="00612124" w:rsidP="00A343F9" w:rsidRDefault="00612124" w14:paraId="34A65C13" w14:textId="1CCE7979">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="00594D9C">
-        <w:lastRenderedPageBreak/>
         <w:t>PROOF OF PUBLICATION</w:t>
       </w:r>
-      <w:r w:rsidR="00AA2487" w:rsidRPr="00594D9C">
+      <w:r w:rsidRPr="00594D9C" w:rsidR="00AA2487">
         <w:br/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9450" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6930"/>
         <w:gridCol w:w="2520"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00932BD0" w:rsidRPr="008A51F0" w14:paraId="6CE97A31" w14:textId="18F69DE4" w:rsidTr="008F58B6">
+      <w:tr w:rsidRPr="008A51F0" w:rsidR="00932BD0" w:rsidTr="008F58B6" w14:paraId="6CE97A31" w14:textId="18F69DE4">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9450" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6D270C15" w14:textId="3993887F" w:rsidR="00932BD0" w:rsidRPr="008A51F0" w:rsidRDefault="00932BD0" w:rsidP="007C0406">
+          <w:p w:rsidRPr="008A51F0" w:rsidR="00932BD0" w:rsidP="007C0406" w:rsidRDefault="00932BD0" w14:paraId="6D270C15" w14:textId="3993887F">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-            <w:bookmarkStart w:id="1" w:name="_Hlk69823370"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:name="_Hlk69823370" w:id="1"/>
             <w:r w:rsidRPr="008A51F0">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="008A51F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve">The undersigned, an officer of </w:t>
             </w:r>
             <w:r w:rsidRPr="008A51F0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>(name of newspaper)</w:t>
             </w:r>
             <w:r w:rsidRPr="008A51F0">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">, a newspaper published in </w:t>
             </w:r>
             <w:r w:rsidRPr="008A51F0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
               <w:t>(city</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
               <w:t>/town</w:t>
             </w:r>
             <w:r w:rsidRPr="008A51F0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="008A51F0">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="008A51F0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">(county) </w:t>
             </w:r>
             <w:r w:rsidRPr="008A51F0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>County</w:t>
             </w:r>
             <w:r w:rsidRPr="008A51F0">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">, Iowa, states that the Notice of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Issuance</w:t>
             </w:r>
             <w:r w:rsidRPr="008A51F0">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>of Authorization to do Business</w:t>
             </w:r>
             <w:r w:rsidRPr="008A51F0">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> by </w:t>
             </w:r>
             <w:r w:rsidRPr="008A51F0">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
               <w:t>(bank)</w:t>
             </w:r>
             <w:r w:rsidRPr="008A51F0">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="008A51F0">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> was published in the newspaper on</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00515290">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>(date)</w:t>
             </w:r>
             <w:r w:rsidRPr="008A51F0">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>, and that a copy of the notice as published is affixed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B2CA7" w:rsidRPr="008A51F0" w14:paraId="21C22873" w14:textId="4163E25F" w:rsidTr="009B2CA7">
+      <w:tr w:rsidRPr="008A51F0" w:rsidR="009B2CA7" w:rsidTr="009B2CA7" w14:paraId="21C22873" w14:textId="4163E25F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="594"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6930" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5401927A" w14:textId="77777777" w:rsidR="009B2CA7" w:rsidRPr="005D376D" w:rsidRDefault="009B2CA7" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="005D376D" w:rsidR="009B2CA7" w:rsidP="00F85AFE" w:rsidRDefault="009B2CA7" w14:paraId="5401927A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="5508"/>
             </w:tblGrid>
-            <w:tr w:rsidR="009B2CA7" w:rsidRPr="005D376D" w14:paraId="1F09C2DD" w14:textId="77777777" w:rsidTr="00F85AFE">
+            <w:tr w:rsidRPr="005D376D" w:rsidR="009B2CA7" w:rsidTr="00F85AFE" w14:paraId="1F09C2DD" w14:textId="77777777">
               <w:trPr>
                 <w:cantSplit/>
-                <w:trHeight w:hRule="exact" w:val="504"/>
+                <w:trHeight w:val="504" w:hRule="exact"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5508" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="5B5D22B8" w14:textId="77777777" w:rsidR="009B2CA7" w:rsidRPr="005D376D" w:rsidRDefault="009B2CA7" w:rsidP="00F85AFE">
+                <w:p w:rsidRPr="005D376D" w:rsidR="009B2CA7" w:rsidP="00F85AFE" w:rsidRDefault="009B2CA7" w14:paraId="5B5D22B8" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="480" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:iCs/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005D376D">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:iCs/>
                     </w:rPr>
                     <w:t>Signature</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="009B2CA7" w:rsidRPr="005D376D" w14:paraId="1BBAA6DB" w14:textId="77777777" w:rsidTr="00F85AFE">
+            <w:tr w:rsidRPr="005D376D" w:rsidR="009B2CA7" w:rsidTr="00F85AFE" w14:paraId="1BBAA6DB" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:hRule="exact" w:val="504"/>
+                <w:trHeight w:val="504" w:hRule="exact"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5508" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="54855FD7" w14:textId="77777777" w:rsidR="009B2CA7" w:rsidRPr="005D376D" w:rsidRDefault="009B2CA7" w:rsidP="00F85AFE">
+                <w:p w:rsidRPr="005D376D" w:rsidR="009B2CA7" w:rsidP="00F85AFE" w:rsidRDefault="009B2CA7" w14:paraId="54855FD7" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="480" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="009B2CA7" w:rsidRPr="005D376D" w14:paraId="299504C0" w14:textId="77777777" w:rsidTr="00F85AFE">
+            <w:tr w:rsidRPr="005D376D" w:rsidR="009B2CA7" w:rsidTr="00F85AFE" w14:paraId="299504C0" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:hRule="exact" w:val="504"/>
+                <w:trHeight w:val="504" w:hRule="exact"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5508" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="629FDAAD" w14:textId="77777777" w:rsidR="009B2CA7" w:rsidRPr="005D376D" w:rsidRDefault="009B2CA7" w:rsidP="00F85AFE">
+                <w:p w:rsidRPr="005D376D" w:rsidR="009B2CA7" w:rsidP="00F85AFE" w:rsidRDefault="009B2CA7" w14:paraId="629FDAAD" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="480" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:iCs/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005D376D">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:iCs/>
                     </w:rPr>
                     <w:t>Printed Name and Title</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="009B2CA7" w:rsidRPr="005D376D" w14:paraId="4CFE5775" w14:textId="77777777" w:rsidTr="00F85AFE">
+            <w:tr w:rsidRPr="005D376D" w:rsidR="009B2CA7" w:rsidTr="00F85AFE" w14:paraId="4CFE5775" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:hRule="exact" w:val="500"/>
+                <w:trHeight w:val="500" w:hRule="exact"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5508" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="54E414C9" w14:textId="77777777" w:rsidR="009B2CA7" w:rsidRPr="005D376D" w:rsidRDefault="009B2CA7" w:rsidP="00F85AFE">
+                <w:p w:rsidRPr="005D376D" w:rsidR="009B2CA7" w:rsidP="00F85AFE" w:rsidRDefault="009B2CA7" w14:paraId="54E414C9" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="480" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="009B2CA7" w:rsidRPr="005D376D" w14:paraId="1C2998CC" w14:textId="77777777" w:rsidTr="00F85AFE">
+            <w:tr w:rsidRPr="005D376D" w:rsidR="009B2CA7" w:rsidTr="00F85AFE" w14:paraId="1C2998CC" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:hRule="exact" w:val="504"/>
+                <w:trHeight w:val="504" w:hRule="exact"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5508" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="546E07AF" w14:textId="77777777" w:rsidR="009B2CA7" w:rsidRPr="005D376D" w:rsidRDefault="009B2CA7" w:rsidP="00F85AFE">
+                <w:p w:rsidRPr="005D376D" w:rsidR="009B2CA7" w:rsidP="00F85AFE" w:rsidRDefault="009B2CA7" w14:paraId="546E07AF" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="480" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:iCs/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005D376D">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:iCs/>
                     </w:rPr>
                     <w:t>Date</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="02D783E2" w14:textId="77777777" w:rsidR="009B2CA7" w:rsidRPr="005D376D" w:rsidRDefault="009B2CA7" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="005D376D" w:rsidR="009B2CA7" w:rsidP="00F85AFE" w:rsidRDefault="009B2CA7" w14:paraId="02D783E2" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1548"/>
               <w:gridCol w:w="2282"/>
               <w:gridCol w:w="328"/>
               <w:gridCol w:w="540"/>
             </w:tblGrid>
-            <w:tr w:rsidR="009B2CA7" w:rsidRPr="005D376D" w14:paraId="310B3151" w14:textId="77777777" w:rsidTr="00F85AFE">
+            <w:tr w:rsidRPr="005D376D" w:rsidR="009B2CA7" w:rsidTr="00F85AFE" w14:paraId="310B3151" w14:textId="77777777">
               <w:trPr>
                 <w:cantSplit/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1548" w:type="dxa"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="20EB2A4E" w14:textId="77777777" w:rsidR="009B2CA7" w:rsidRPr="005D376D" w:rsidRDefault="009B2CA7" w:rsidP="00F85AFE">
+                <w:p w:rsidRPr="005D376D" w:rsidR="009B2CA7" w:rsidP="00F85AFE" w:rsidRDefault="009B2CA7" w14:paraId="20EB2A4E" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005D376D">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                     <w:t>State of Iowa</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2282" w:type="dxa"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="78C2A476" w14:textId="77777777" w:rsidR="009B2CA7" w:rsidRPr="005D376D" w:rsidRDefault="009B2CA7" w:rsidP="00F85AFE">
+                <w:p w:rsidRPr="005D376D" w:rsidR="009B2CA7" w:rsidP="00F85AFE" w:rsidRDefault="009B2CA7" w14:paraId="78C2A476" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="328" w:type="dxa"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="5E2C4790" w14:textId="77777777" w:rsidR="009B2CA7" w:rsidRPr="005D376D" w:rsidRDefault="009B2CA7" w:rsidP="00F85AFE">
+                <w:p w:rsidRPr="005D376D" w:rsidR="009B2CA7" w:rsidP="00F85AFE" w:rsidRDefault="009B2CA7" w14:paraId="5E2C4790" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005D376D">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="540" w:type="dxa"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="63C25386" w14:textId="77777777" w:rsidR="009B2CA7" w:rsidRPr="005D376D" w:rsidRDefault="009B2CA7" w:rsidP="00F85AFE">
+                <w:p w:rsidRPr="005D376D" w:rsidR="009B2CA7" w:rsidP="00F85AFE" w:rsidRDefault="009B2CA7" w14:paraId="63C25386" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="009B2CA7" w:rsidRPr="005D376D" w14:paraId="3A08634B" w14:textId="77777777" w:rsidTr="00F85AFE">
+            <w:tr w:rsidRPr="005D376D" w:rsidR="009B2CA7" w:rsidTr="00F85AFE" w14:paraId="3A08634B" w14:textId="77777777">
               <w:trPr>
                 <w:cantSplit/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1548" w:type="dxa"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="156FD103" w14:textId="77777777" w:rsidR="009B2CA7" w:rsidRPr="005D376D" w:rsidRDefault="009B2CA7" w:rsidP="00F85AFE">
+                <w:p w:rsidRPr="005D376D" w:rsidR="009B2CA7" w:rsidP="00F85AFE" w:rsidRDefault="009B2CA7" w14:paraId="156FD103" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2282" w:type="dxa"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="7DB218BB" w14:textId="77777777" w:rsidR="009B2CA7" w:rsidRPr="005D376D" w:rsidRDefault="009B2CA7" w:rsidP="00F85AFE">
+                <w:p w:rsidRPr="005D376D" w:rsidR="009B2CA7" w:rsidP="00F85AFE" w:rsidRDefault="009B2CA7" w14:paraId="7DB218BB" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="328" w:type="dxa"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="346BCA6D" w14:textId="77777777" w:rsidR="009B2CA7" w:rsidRPr="005D376D" w:rsidRDefault="009B2CA7" w:rsidP="00F85AFE">
+                <w:p w:rsidRPr="005D376D" w:rsidR="009B2CA7" w:rsidP="00F85AFE" w:rsidRDefault="009B2CA7" w14:paraId="346BCA6D" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005D376D">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="540" w:type="dxa"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="26418141" w14:textId="5A335F30" w:rsidR="009B2CA7" w:rsidRPr="005D376D" w:rsidRDefault="009B2CA7" w:rsidP="00F85AFE">
+                <w:p w:rsidRPr="005D376D" w:rsidR="009B2CA7" w:rsidP="00F85AFE" w:rsidRDefault="009B2CA7" w14:paraId="26418141" w14:textId="5A335F30">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005D376D">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                     <w:t>SS</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="009B2CA7" w:rsidRPr="005D376D" w14:paraId="24131AD3" w14:textId="77777777" w:rsidTr="00F85AFE">
+            <w:tr w:rsidRPr="005D376D" w:rsidR="009B2CA7" w:rsidTr="00F85AFE" w14:paraId="24131AD3" w14:textId="77777777">
               <w:trPr>
                 <w:cantSplit/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1548" w:type="dxa"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="6ED6156D" w14:textId="77777777" w:rsidR="009B2CA7" w:rsidRPr="005D376D" w:rsidRDefault="009B2CA7" w:rsidP="00F85AFE">
+                <w:p w:rsidRPr="005D376D" w:rsidR="009B2CA7" w:rsidP="00F85AFE" w:rsidRDefault="009B2CA7" w14:paraId="6ED6156D" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005D376D">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                     <w:t xml:space="preserve">County of </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2282" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                   </w:tcBorders>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="2600E6FE" w14:textId="77777777" w:rsidR="009B2CA7" w:rsidRPr="005D376D" w:rsidRDefault="009B2CA7" w:rsidP="00F85AFE">
+                <w:p w:rsidRPr="005D376D" w:rsidR="009B2CA7" w:rsidP="00F85AFE" w:rsidRDefault="009B2CA7" w14:paraId="2600E6FE" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="328" w:type="dxa"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="0BAA6370" w14:textId="77777777" w:rsidR="009B2CA7" w:rsidRPr="005D376D" w:rsidRDefault="009B2CA7" w:rsidP="00F85AFE">
+                <w:p w:rsidRPr="005D376D" w:rsidR="009B2CA7" w:rsidP="00F85AFE" w:rsidRDefault="009B2CA7" w14:paraId="0BAA6370" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005D376D">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="540" w:type="dxa"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="22B565E7" w14:textId="77777777" w:rsidR="009B2CA7" w:rsidRPr="005D376D" w:rsidRDefault="009B2CA7" w:rsidP="00F85AFE">
+                <w:p w:rsidRPr="005D376D" w:rsidR="009B2CA7" w:rsidP="00F85AFE" w:rsidRDefault="009B2CA7" w14:paraId="22B565E7" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="0BF8C435" w14:textId="77777777" w:rsidR="009B2CA7" w:rsidRPr="005D376D" w:rsidRDefault="009B2CA7" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="005D376D" w:rsidR="009B2CA7" w:rsidP="00F85AFE" w:rsidRDefault="009B2CA7" w14:paraId="0BF8C435" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="618BD787" w14:textId="77777777" w:rsidR="009B2CA7" w:rsidRPr="008A51F0" w:rsidRDefault="009B2CA7" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="008A51F0" w:rsidR="009B2CA7" w:rsidP="00F85AFE" w:rsidRDefault="009B2CA7" w14:paraId="618BD787" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B2CA7" w:rsidRPr="008A51F0" w14:paraId="1F676057" w14:textId="77777777" w:rsidTr="008F58B6">
+      <w:tr w:rsidRPr="008A51F0" w:rsidR="009B2CA7" w:rsidTr="008F58B6" w14:paraId="1F676057" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="591"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6930" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="295F2620" w14:textId="77777777" w:rsidR="009B2CA7" w:rsidRPr="005D376D" w:rsidRDefault="009B2CA7" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="005D376D" w:rsidR="009B2CA7" w:rsidP="00F85AFE" w:rsidRDefault="009B2CA7" w14:paraId="295F2620" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4246563E" w14:textId="77777777" w:rsidR="009B2CA7" w:rsidRPr="008A51F0" w:rsidRDefault="009B2CA7" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="008A51F0" w:rsidR="009B2CA7" w:rsidP="00F85AFE" w:rsidRDefault="009B2CA7" w14:paraId="4246563E" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B2CA7" w:rsidRPr="008A51F0" w14:paraId="4DA559F1" w14:textId="77777777" w:rsidTr="008F58B6">
+      <w:tr w:rsidRPr="008A51F0" w:rsidR="009B2CA7" w:rsidTr="008F58B6" w14:paraId="4DA559F1" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="591"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6930" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5BE7BEF3" w14:textId="77777777" w:rsidR="009B2CA7" w:rsidRPr="005D376D" w:rsidRDefault="009B2CA7" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="005D376D" w:rsidR="009B2CA7" w:rsidP="00F85AFE" w:rsidRDefault="009B2CA7" w14:paraId="5BE7BEF3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="649545D8" w14:textId="77777777" w:rsidR="009B2CA7" w:rsidRPr="008A51F0" w:rsidRDefault="009B2CA7" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="008A51F0" w:rsidR="009B2CA7" w:rsidP="00F85AFE" w:rsidRDefault="009B2CA7" w14:paraId="649545D8" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B2CA7" w:rsidRPr="008A51F0" w14:paraId="77F7EF27" w14:textId="77777777" w:rsidTr="008F58B6">
+      <w:tr w:rsidRPr="008A51F0" w:rsidR="009B2CA7" w:rsidTr="008F58B6" w14:paraId="77F7EF27" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="591"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6930" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5B7850A9" w14:textId="77777777" w:rsidR="009B2CA7" w:rsidRPr="005D376D" w:rsidRDefault="009B2CA7" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="005D376D" w:rsidR="009B2CA7" w:rsidP="00F85AFE" w:rsidRDefault="009B2CA7" w14:paraId="5B7850A9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31BB42A1" w14:textId="0486A152" w:rsidR="009B2CA7" w:rsidRPr="002A69B9" w:rsidRDefault="000F4C69" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="002A69B9" w:rsidR="009B2CA7" w:rsidP="00F85AFE" w:rsidRDefault="000F4C69" w14:paraId="31BB42A1" w14:textId="0486A152">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidR="003845E5" w:rsidRPr="002A69B9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="002A69B9" w:rsidR="003845E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ttach </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
-            <w:r w:rsidR="003845E5" w:rsidRPr="002A69B9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="002A69B9" w:rsidR="003845E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>lipping</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B2CA7" w:rsidRPr="008A51F0" w14:paraId="5293E332" w14:textId="77777777" w:rsidTr="008F58B6">
+      <w:tr w:rsidRPr="008A51F0" w:rsidR="009B2CA7" w:rsidTr="008F58B6" w14:paraId="5293E332" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="591"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6930" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7D9EB51C" w14:textId="77777777" w:rsidR="009B2CA7" w:rsidRPr="005D376D" w:rsidRDefault="009B2CA7" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="005D376D" w:rsidR="009B2CA7" w:rsidP="00F85AFE" w:rsidRDefault="009B2CA7" w14:paraId="7D9EB51C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C96DC72" w14:textId="77777777" w:rsidR="009B2CA7" w:rsidRPr="008A51F0" w:rsidRDefault="009B2CA7" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="008A51F0" w:rsidR="009B2CA7" w:rsidP="00F85AFE" w:rsidRDefault="009B2CA7" w14:paraId="4C96DC72" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B2CA7" w:rsidRPr="008A51F0" w14:paraId="1687815E" w14:textId="77777777" w:rsidTr="008F58B6">
+      <w:tr w:rsidRPr="008A51F0" w:rsidR="009B2CA7" w:rsidTr="008F58B6" w14:paraId="1687815E" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="591"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6930" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0E7FD094" w14:textId="77777777" w:rsidR="009B2CA7" w:rsidRPr="005D376D" w:rsidRDefault="009B2CA7" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="005D376D" w:rsidR="009B2CA7" w:rsidP="00F85AFE" w:rsidRDefault="009B2CA7" w14:paraId="0E7FD094" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58718851" w14:textId="77777777" w:rsidR="009B2CA7" w:rsidRPr="008A51F0" w:rsidRDefault="009B2CA7" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="008A51F0" w:rsidR="009B2CA7" w:rsidP="00F85AFE" w:rsidRDefault="009B2CA7" w14:paraId="58718851" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B2CA7" w:rsidRPr="008A51F0" w14:paraId="09C4D1F8" w14:textId="77777777" w:rsidTr="008F58B6">
+      <w:tr w:rsidRPr="008A51F0" w:rsidR="009B2CA7" w:rsidTr="008F58B6" w14:paraId="09C4D1F8" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="591"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6930" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="677AA2E0" w14:textId="77777777" w:rsidR="009B2CA7" w:rsidRPr="005D376D" w:rsidRDefault="009B2CA7" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="005D376D" w:rsidR="009B2CA7" w:rsidP="00F85AFE" w:rsidRDefault="009B2CA7" w14:paraId="677AA2E0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66C76043" w14:textId="77777777" w:rsidR="009B2CA7" w:rsidRPr="008A51F0" w:rsidRDefault="009B2CA7" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="008A51F0" w:rsidR="009B2CA7" w:rsidP="00F85AFE" w:rsidRDefault="009B2CA7" w14:paraId="66C76043" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00932BD0" w:rsidRPr="008A51F0" w14:paraId="3E6E2009" w14:textId="770EA449" w:rsidTr="008F58B6">
+      <w:tr w:rsidRPr="008A51F0" w:rsidR="00932BD0" w:rsidTr="008F58B6" w14:paraId="3E6E2009" w14:textId="770EA449">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9450" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="30968C02" w14:textId="77777777" w:rsidR="00932BD0" w:rsidRPr="005D376D" w:rsidRDefault="00932BD0" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="005D376D" w:rsidR="00932BD0" w:rsidP="00F85AFE" w:rsidRDefault="00932BD0" w14:paraId="30968C02" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1A860677" w14:textId="77777777" w:rsidR="00932BD0" w:rsidRPr="005D376D" w:rsidRDefault="00932BD0" w:rsidP="00F85AFE">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="005D376D" w:rsidR="00932BD0" w:rsidP="00F85AFE" w:rsidRDefault="00932BD0" w14:paraId="1A860677" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00932BD0" w:rsidRPr="008A51F0" w14:paraId="6E4BE743" w14:textId="389805EA" w:rsidTr="008F58B6">
+      <w:tr w:rsidRPr="008A51F0" w:rsidR="00932BD0" w:rsidTr="008F58B6" w14:paraId="6E4BE743" w14:textId="389805EA">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9450" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="21CFDAFA" w14:textId="77777777" w:rsidR="00932BD0" w:rsidRPr="005D376D" w:rsidRDefault="00932BD0" w:rsidP="007C0406">
+          <w:p w:rsidRPr="005D376D" w:rsidR="00932BD0" w:rsidP="007C0406" w:rsidRDefault="00932BD0" w14:paraId="21CFDAFA" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D376D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="005D376D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve">Subscribed and sworn to before me this </w:t>
             </w:r>
             <w:r w:rsidRPr="005D376D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>(date)</w:t>
             </w:r>
             <w:r w:rsidRPr="005D376D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E107D44" w14:textId="77777777" w:rsidR="00932BD0" w:rsidRPr="00594D9C" w:rsidRDefault="00932BD0" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="00594D9C" w:rsidR="00932BD0" w:rsidP="00F85AFE" w:rsidRDefault="00932BD0" w14:paraId="3E107D44" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4788"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00932BD0" w:rsidRPr="005D376D" w14:paraId="068B2071" w14:textId="77777777" w:rsidTr="00F85AFE">
+            <w:tr w:rsidRPr="005D376D" w:rsidR="00932BD0" w:rsidTr="00F85AFE" w14:paraId="068B2071" w14:textId="77777777">
               <w:trPr>
                 <w:cantSplit/>
-                <w:trHeight w:hRule="exact" w:val="504"/>
+                <w:trHeight w:val="504" w:hRule="exact"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4788" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                   </w:tcBorders>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="19A26861" w14:textId="77777777" w:rsidR="00932BD0" w:rsidRPr="005D376D" w:rsidRDefault="00932BD0" w:rsidP="00F85AFE">
+                <w:p w:rsidRPr="005D376D" w:rsidR="00932BD0" w:rsidP="00F85AFE" w:rsidRDefault="00932BD0" w14:paraId="19A26861" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="480" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00932BD0" w:rsidRPr="005D376D" w14:paraId="14C4671B" w14:textId="77777777" w:rsidTr="00F85AFE">
+            <w:tr w:rsidRPr="005D376D" w:rsidR="00932BD0" w:rsidTr="00F85AFE" w14:paraId="14C4671B" w14:textId="77777777">
               <w:trPr>
                 <w:cantSplit/>
-                <w:trHeight w:hRule="exact" w:val="504"/>
+                <w:trHeight w:val="504" w:hRule="exact"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4788" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2268424E" w14:textId="77777777" w:rsidR="00932BD0" w:rsidRPr="005D376D" w:rsidRDefault="00932BD0" w:rsidP="00F85AFE">
+                <w:p w:rsidRPr="005D376D" w:rsidR="00932BD0" w:rsidP="00F85AFE" w:rsidRDefault="00932BD0" w14:paraId="2268424E" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="480" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005D376D">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     </w:rPr>
                     <w:t>Notary Public in and for Said County and State</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="4DB43633" w14:textId="77777777" w:rsidR="00932BD0" w:rsidRPr="00594D9C" w:rsidRDefault="00932BD0" w:rsidP="00F85AFE">
+          <w:p w:rsidRPr="00594D9C" w:rsidR="00932BD0" w:rsidP="00F85AFE" w:rsidRDefault="00932BD0" w14:paraId="4DB43633" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="15900FA2" w14:textId="77777777" w:rsidR="00932BD0" w:rsidRPr="005D376D" w:rsidRDefault="00932BD0" w:rsidP="00F85AFE">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="005D376D" w:rsidR="00932BD0" w:rsidP="00F85AFE" w:rsidRDefault="00932BD0" w14:paraId="15900FA2" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
     </w:tbl>
-    <w:p w14:paraId="6111A126" w14:textId="77777777" w:rsidR="00612124" w:rsidRPr="008A51F0" w:rsidRDefault="00612124" w:rsidP="00612124">
+    <w:p w:rsidRPr="008A51F0" w:rsidR="00612124" w:rsidP="00612124" w:rsidRDefault="00612124" w14:paraId="6111A126" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...5 lines deleted...]
-      <w:pgSz w:w="12240" w:h="15840"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00416A6D" w:rsidR="00416A6D" w:rsidP="0053552A" w:rsidRDefault="00416A6D" w14:paraId="36CB72E9" w14:textId="0FBEDF80"/>
+    <w:sectPr w:rsidRPr="00416A6D" w:rsidR="00416A6D">
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:headerReference w:type="default" r:id="R8ebe680afa1248ff"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54324881" w14:textId="77777777" w:rsidR="000E7CDA" w:rsidRDefault="000E7CDA">
+    <w:p w:rsidR="000E7CDA" w:rsidRDefault="000E7CDA" w14:paraId="54324881" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="304EDD8E" w14:textId="77777777" w:rsidR="000E7CDA" w:rsidRDefault="000E7CDA">
+    <w:p w:rsidR="000E7CDA" w:rsidRDefault="000E7CDA" w14:paraId="304EDD8E" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -14087,120 +14242,123 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5DFD5518" w14:textId="79941173" w:rsidR="00C47428" w:rsidRPr="00656CB8" w:rsidRDefault="00C47428" w:rsidP="002B1F0D">
+  <w:p w:rsidRPr="00656CB8" w:rsidR="00C47428" w:rsidP="002B1F0D" w:rsidRDefault="00C47428" w14:paraId="5DFD5518" w14:textId="79941173">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9270"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5DA6F87A" w14:textId="2A46767F" w:rsidR="00C47428" w:rsidRDefault="00C47428" w:rsidP="009B1D7F">
+  <w:p w:rsidR="00C47428" w:rsidP="5ABB3E0E" w:rsidRDefault="00C47428" w14:paraId="5DA6F87A" w14:textId="188F1265">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9270"/>
       </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00954A3D">
+    <w:r w:rsidRPr="5ABB3E0E" w:rsidR="5ABB3E0E">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve">Effective </w:t>
     </w:r>
-    <w:r w:rsidR="000F4D01">
+    <w:r w:rsidRPr="5ABB3E0E" w:rsidR="5ABB3E0E">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
-      <w:t>July 2022</w:t>
+      <w:t>October 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="088DA400" w14:textId="77777777" w:rsidR="000E7CDA" w:rsidRDefault="000E7CDA">
+    <w:p w:rsidR="000E7CDA" w:rsidRDefault="000E7CDA" w14:paraId="088DA400" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7458FEDB" w14:textId="77777777" w:rsidR="000E7CDA" w:rsidRDefault="000E7CDA">
+    <w:p w:rsidR="000E7CDA" w:rsidRDefault="000E7CDA" w14:paraId="7458FEDB" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="608AE757" w14:textId="77777777" w:rsidR="00594D9C" w:rsidRDefault="00594D9C" w:rsidP="00594D9C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00594D9C" w:rsidP="00594D9C" w:rsidRDefault="00594D9C" w14:paraId="608AE757" w14:textId="77777777">
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="dashDotStroked" w:sz="24" w:space="1" w:color="067070"/>
+        <w:bottom w:val="dashDotStroked" w:color="067070" w:sz="24" w:space="1"/>
       </w:pBdr>
       <w:spacing w:after="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02F641DC" wp14:editId="2EA52B1A">
           <wp:extent cx="4334265" cy="792482"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="744627801" name="Picture 1" descr="Iowa Division of Banking logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="744627801" name="Picture 1" descr="Iowa Division of Banking logo"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
@@ -14208,398 +14366,888 @@
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="4334265" cy="792482"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4BD9F0C3" w14:textId="77777777" w:rsidR="00594D9C" w:rsidRDefault="00594D9C" w:rsidP="00594D9C">
+  <w:p w:rsidR="00594D9C" w:rsidP="00594D9C" w:rsidRDefault="00594D9C" w14:paraId="4BD9F0C3" w14:textId="77777777">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="dashDotStroked" w:sz="24" w:space="1" w:color="067070"/>
+        <w:top w:val="dashDotStroked" w:color="067070" w:sz="24" w:space="1"/>
       </w:pBdr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableNormal"/>
+      <w:bidiVisual w:val="0"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="5ABB3E0E" w:rsidTr="5ABB3E0E" w14:paraId="129B0686">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="5ABB3E0E" w:rsidP="5ABB3E0E" w:rsidRDefault="5ABB3E0E" w14:paraId="3E10D582" w14:textId="6CFB99ED">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:left="-115"/>
+            <w:jc w:val="left"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="5ABB3E0E" w:rsidP="5ABB3E0E" w:rsidRDefault="5ABB3E0E" w14:paraId="0CC4C3A4" w14:textId="22C7374E">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="5ABB3E0E" w:rsidP="5ABB3E0E" w:rsidRDefault="5ABB3E0E" w14:paraId="35DF29E2" w14:textId="2624A878">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="5ABB3E0E" w:rsidP="5ABB3E0E" w:rsidRDefault="5ABB3E0E" w14:paraId="1D27CC18" w14:textId="63F71E07">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableNormal"/>
+      <w:bidiVisual w:val="0"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="5ABB3E0E" w:rsidTr="5ABB3E0E" w14:paraId="1305276A">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="5ABB3E0E" w:rsidP="5ABB3E0E" w:rsidRDefault="5ABB3E0E" w14:paraId="2E1C6A37" w14:textId="6237CE6D">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:left="-115"/>
+            <w:jc w:val="left"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="5ABB3E0E" w:rsidP="5ABB3E0E" w:rsidRDefault="5ABB3E0E" w14:paraId="16E6EF8E" w14:textId="051F2611">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="5ABB3E0E" w:rsidP="5ABB3E0E" w:rsidRDefault="5ABB3E0E" w14:paraId="574FF4E8" w14:textId="19BF96ED">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="5ABB3E0E" w:rsidP="5ABB3E0E" w:rsidRDefault="5ABB3E0E" w14:paraId="1AEA7515" w14:textId="6FB40456">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableNormal"/>
+      <w:bidiVisual w:val="0"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="5ABB3E0E" w:rsidTr="5ABB3E0E" w14:paraId="75E25BE0">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="5ABB3E0E" w:rsidP="5ABB3E0E" w:rsidRDefault="5ABB3E0E" w14:paraId="2A14709C" w14:textId="240C0F3A">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:left="-115"/>
+            <w:jc w:val="left"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="5ABB3E0E" w:rsidP="5ABB3E0E" w:rsidRDefault="5ABB3E0E" w14:paraId="1AE5EDFB" w14:textId="31FB6F2B">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="5ABB3E0E" w:rsidP="5ABB3E0E" w:rsidRDefault="5ABB3E0E" w14:paraId="3949CCA6" w14:textId="670F5B53">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="5ABB3E0E" w:rsidP="5ABB3E0E" w:rsidRDefault="5ABB3E0E" w14:paraId="550FF774" w14:textId="067E8706">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableNormal"/>
+      <w:bidiVisual w:val="0"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="5ABB3E0E" w:rsidTr="5ABB3E0E" w14:paraId="29BFCA67">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="5ABB3E0E" w:rsidP="5ABB3E0E" w:rsidRDefault="5ABB3E0E" w14:paraId="3744F125" w14:textId="5FF6C388">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:left="-115"/>
+            <w:jc w:val="left"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="5ABB3E0E" w:rsidP="5ABB3E0E" w:rsidRDefault="5ABB3E0E" w14:paraId="71EE01FA" w14:textId="2F973234">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="5ABB3E0E" w:rsidP="5ABB3E0E" w:rsidRDefault="5ABB3E0E" w14:paraId="771151FD" w14:textId="61DBD516">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="5ABB3E0E" w:rsidP="5ABB3E0E" w:rsidRDefault="5ABB3E0E" w14:paraId="22F4F2BD" w14:textId="721ACC4C">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableNormal"/>
+      <w:bidiVisual w:val="0"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="5ABB3E0E" w:rsidTr="5ABB3E0E" w14:paraId="77105B3E">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="5ABB3E0E" w:rsidP="5ABB3E0E" w:rsidRDefault="5ABB3E0E" w14:paraId="18AC10A8" w14:textId="054AD1B7">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:left="-115"/>
+            <w:jc w:val="left"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="5ABB3E0E" w:rsidP="5ABB3E0E" w:rsidRDefault="5ABB3E0E" w14:paraId="7EF59EA2" w14:textId="76127497">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="5ABB3E0E" w:rsidP="5ABB3E0E" w:rsidRDefault="5ABB3E0E" w14:paraId="17692E7C" w14:textId="77CF097A">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="5ABB3E0E" w:rsidP="5ABB3E0E" w:rsidRDefault="5ABB3E0E" w14:paraId="67FAA1A0" w14:textId="1BB13C7E">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableNormal"/>
+      <w:bidiVisual w:val="0"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="5ABB3E0E" w:rsidTr="5ABB3E0E" w14:paraId="0971D02E">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="5ABB3E0E" w:rsidP="5ABB3E0E" w:rsidRDefault="5ABB3E0E" w14:paraId="4B48ACE2" w14:textId="38984498">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:left="-115"/>
+            <w:jc w:val="left"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="5ABB3E0E" w:rsidP="5ABB3E0E" w:rsidRDefault="5ABB3E0E" w14:paraId="22101CC0" w14:textId="16536FD8">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="5ABB3E0E" w:rsidP="5ABB3E0E" w:rsidRDefault="5ABB3E0E" w14:paraId="3A2CCBD3" w14:textId="27C36929">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="5ABB3E0E" w:rsidP="5ABB3E0E" w:rsidRDefault="5ABB3E0E" w14:paraId="016DB9BC" w14:textId="68906D17">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableNormal"/>
+      <w:bidiVisual w:val="0"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="5ABB3E0E" w:rsidTr="5ABB3E0E" w14:paraId="35148982">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="5ABB3E0E" w:rsidP="5ABB3E0E" w:rsidRDefault="5ABB3E0E" w14:paraId="0EE85C11" w14:textId="1A6C33C8">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:left="-115"/>
+            <w:jc w:val="left"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="5ABB3E0E" w:rsidP="5ABB3E0E" w:rsidRDefault="5ABB3E0E" w14:paraId="6C9BDCE5" w14:textId="4735B995">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="5ABB3E0E" w:rsidP="5ABB3E0E" w:rsidRDefault="5ABB3E0E" w14:paraId="468AAA82" w14:textId="6ADF679B">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="5ABB3E0E" w:rsidP="5ABB3E0E" w:rsidRDefault="5ABB3E0E" w14:paraId="2C04136B" w14:textId="73199E72">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:bidi w:val="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03CF5B2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CD0258AC"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16271C96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9EFCA1A2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E705438"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6EB6B988"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F7342A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4C0A7B28"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -14744,147 +15392,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27DB4127"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8D2A16F0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DAB2D32"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0AC8DC30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31CE6552"/>
@@ -15095,147 +15743,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A61275F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B1CDEC6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50841F24"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="7660DB8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54F62261"/>
@@ -15609,260 +16257,260 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="651B159F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="45FE6D74"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65472330"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2182EA6E"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AC5598D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="9BB84ECE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CC91F7D"/>
@@ -15961,147 +16609,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F8D37B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E910B456"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72F5633A"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="004806EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78BD3E02"/>
@@ -16267,57 +16915,58 @@
   <w:num w:numId="25" w16cid:durableId="1896089888">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="878662965">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="754742446">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="532041505">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="148908812">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="899249116">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="28186295">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
@@ -16962,176 +17611,184 @@
     <w:rsid w:val="00F52657"/>
     <w:rsid w:val="00F53395"/>
     <w:rsid w:val="00F61824"/>
     <w:rsid w:val="00F62A11"/>
     <w:rsid w:val="00F64710"/>
     <w:rsid w:val="00F64FEC"/>
     <w:rsid w:val="00F760E1"/>
     <w:rsid w:val="00F82082"/>
     <w:rsid w:val="00F82EC9"/>
     <w:rsid w:val="00F85AFE"/>
     <w:rsid w:val="00F85B56"/>
     <w:rsid w:val="00F937CC"/>
     <w:rsid w:val="00F963C1"/>
     <w:rsid w:val="00FA5C1C"/>
     <w:rsid w:val="00FA6575"/>
     <w:rsid w:val="00FB2680"/>
     <w:rsid w:val="00FB3963"/>
     <w:rsid w:val="00FB6FFE"/>
     <w:rsid w:val="00FB7B4C"/>
     <w:rsid w:val="00FC1FB2"/>
     <w:rsid w:val="00FC2D7B"/>
     <w:rsid w:val="00FD7627"/>
     <w:rsid w:val="00FE24CD"/>
     <w:rsid w:val="00FE57FE"/>
     <w:rsid w:val="00FF2751"/>
+    <w:rsid w:val="25646521"/>
+    <w:rsid w:val="323CDA28"/>
+    <w:rsid w:val="4079AC83"/>
+    <w:rsid w:val="4D08FE84"/>
+    <w:rsid w:val="4DA9A3F3"/>
+    <w:rsid w:val="517B21F9"/>
+    <w:rsid w:val="5ABB3E0E"/>
+    <w:rsid w:val="70F51B13"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="096B9BE3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{CADCA2EB-4017-4EA2-A3B5-6C30552E341C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:uiPriority="99" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:uiPriority="99" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -17174,52 +17831,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -17280,57 +17937,57 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003A1383"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00F1548F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
@@ -17492,72 +18149,72 @@
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="003A1383"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="003A1383"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
@@ -17598,388 +18255,388 @@
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E136A2"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+  <w:style w:type="paragraph" w:styleId="TableParagraph" w:customStyle="1">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="003A1383"/>
     <w:pPr>
       <w:spacing w:line="252" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalDouble">
+  <w:style w:type="paragraph" w:styleId="NormalDouble" w:customStyle="1">
     <w:name w:val="Normal Double"/>
     <w:basedOn w:val="NoSpacing"/>
     <w:link w:val="NormalDoubleChar"/>
     <w:qFormat/>
     <w:rsid w:val="003A1383"/>
     <w:pPr>
       <w:spacing w:line="480" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NormalDoubleChar">
+  <w:style w:type="character" w:styleId="NormalDoubleChar" w:customStyle="1">
     <w:name w:val="Normal Double Char"/>
     <w:link w:val="NormalDouble"/>
     <w:rsid w:val="003A1383"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:link w:val="NoSpacingChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="003A1383"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00F1548F"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00F1548F"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00F35B02"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="03637B"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="003A1383"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
     <w:name w:val="Heading 5 Char"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="003A1383"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
     <w:name w:val="Heading 6 Char"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="003A1383"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:color w:val="1F3763"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
     <w:name w:val="Heading 7 Char"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="003A1383"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="1F3763"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
     <w:name w:val="Heading 8 Char"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="003A1383"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:color w:val="272727"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
     <w:name w:val="Heading 9 Char"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="003A1383"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="003A1383"/>
     <w:pPr>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="44546A"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="003A1383"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="003A1383"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
       <w:color w:val="5A5A5A"/>
       <w:spacing w:val="15"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
     <w:name w:val="Subtitle Char"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="003A1383"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:color w:val="5A5A5A"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="003A1383"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="003A1383"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
+  <w:style w:type="character" w:styleId="NoSpacingChar" w:customStyle="1">
     <w:name w:val="No Spacing Char"/>
     <w:link w:val="NoSpacing"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="003A1383"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="003A1383"/>
     <w:pPr>
       <w:spacing w:before="200" w:after="160"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
     <w:name w:val="Quote Char"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="003A1383"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="003A1383"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="10" w:color="4472C4"/>
-        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="4472C4"/>
+        <w:top w:val="single" w:color="4472C4" w:sz="4" w:space="10"/>
+        <w:bottom w:val="single" w:color="4472C4" w:sz="4" w:space="10"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
     <w:name w:val="Intense Quote Char"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="003A1383"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="003A1383"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="003A1383"/>
     <w:rPr>
       <w:i/>
@@ -18018,115 +18675,140 @@
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="003A1383"/>
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+    <w:name w:val="Comment Reference"/>
     <w:rsid w:val="00EB736E"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+    <w:name w:val="Comment Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:rsid w:val="00EB736E"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:link w:val="CommentText"/>
     <w:rsid w:val="00EB736E"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
-    <w:name w:val="annotation subject"/>
+    <w:name w:val="Comment Subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:rsid w:val="00EB736E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:rsid w:val="00EB736E"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
+  </w:style>
+  <w:style xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="table" w:styleId="TableGrid">
+    <w:name xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="Table Grid"/>
+    <w:basedOn xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="TableNormal"/>
+    <w:uiPriority xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="59"/>
+    <w:rsid xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="00FB4123"/>
+    <w:pPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="R4189eea6ffad4a25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="R53e3d94e0d5e47ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="Rf90dcd5d1587492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml" Id="Ra010df6a88364241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml" Id="R278413776f7d46db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml" Id="Re18728a4c5de45af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml" Id="R8ebe680afa1248ff" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -18389,72 +19071,73 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100004116819EEBBA43B071ADEAABD7CDA0" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2cfebbc3e43ec4681aedb2c54be0718a">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="ec68e26f-a2bc-4408-a52a-4bed410c5093" xmlns:ns3="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="10adf789fd5108a72d26f898f537a182" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100004116819EEBBA43B071ADEAABD7CDA0" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a413ad8f8cacf9600904427cd1574e49">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="ec68e26f-a2bc-4408-a52a-4bed410c5093" xmlns:ns3="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b4a772b0b3af535052cf18beee026fbd" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
     <xsd:import namespace="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="10" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="11" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ec68e26f-a2bc-4408-a52a-4bed410c5093" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -18477,50 +19160,55 @@
     <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="18" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="19" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{17bf9f8e-2519-4288-b1f9-3fa10b026a6b}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="fdb1662f-fd37-417e-b6a8-345ff9ff89b9">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -18617,146 +19305,86 @@
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TaxCatchAll xmlns="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ec68e26f-a2bc-4408-a52a-4bed410c5093">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB6ACE33-038C-4889-AEAC-78730C73CE74}">
-[...15 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11077C70-3C30-4C84-84EB-FD0E00383BCA}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C55A572E-3161-4370-BBDF-75AF572C66CB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FFF71A59-7EA9-4658-A09A-9D75727A2928}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <ds:schemaRef ds:uri="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...53 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>IDOB</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IDOB Organize a New State Bank - Bank Application</dc:title>
   <dc:subject/>
   <dc:creator>Kathy Johnson</dc:creator>
-  <cp:keywords/>
-[...2 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <keywords/>
+  <lastModifiedBy>Jill Pasbrig</lastModifiedBy>
+  <revision>19</revision>
+  <lastPrinted>2001-06-19T15:34:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100004116819EEBBA43B071ADEAABD7CDA0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>