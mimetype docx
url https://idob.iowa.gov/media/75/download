--- v2 (2026-04-15)
+++ v3 (2026-10-25)
@@ -14,700 +14,706 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="43B270C4" w14:textId="2BF2A3E1" w:rsidR="00EF6BD9" w:rsidRPr="00565FCF" w:rsidRDefault="00EF6BD9" w:rsidP="00565FCF">
+    <w:p w:rsidRPr="00565FCF" w:rsidR="00EF6BD9" w:rsidP="00565FCF" w:rsidRDefault="00EF6BD9" w14:paraId="43B270C4" w14:textId="2BF2A3E1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00565FCF">
         <w:t xml:space="preserve">APPLICATION TO </w:t>
       </w:r>
-      <w:r w:rsidR="00674541" w:rsidRPr="00565FCF">
+      <w:r w:rsidRPr="00565FCF" w:rsidR="00674541">
         <w:t>OPERATE A MOBILE BANK OFFICE</w:t>
       </w:r>
-      <w:r w:rsidR="00156456" w:rsidRPr="00565FCF">
+      <w:r w:rsidRPr="00565FCF" w:rsidR="00156456">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00674541" w:rsidRPr="00565FCF">
+      <w:r w:rsidRPr="00565FCF" w:rsidR="00674541">
         <w:t xml:space="preserve"> COURIER SERVICE</w:t>
       </w:r>
-      <w:r w:rsidR="00156456" w:rsidRPr="00565FCF">
+      <w:r w:rsidRPr="00565FCF" w:rsidR="00156456">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="005540F2" w:rsidRPr="00565FCF">
+      <w:r w:rsidRPr="00565FCF" w:rsidR="005540F2">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00156456" w:rsidRPr="00565FCF">
+      <w:r w:rsidRPr="00565FCF" w:rsidR="00156456">
         <w:t>OR CONVENIENCE OFFICE</w:t>
       </w:r>
-      <w:r w:rsidR="005540F2" w:rsidRPr="00565FCF">
+      <w:r w:rsidRPr="00565FCF" w:rsidR="005540F2">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="379B5C79" w14:textId="77777777" w:rsidR="00CB42EF" w:rsidRPr="00565FCF" w:rsidRDefault="00CB42EF" w:rsidP="00565FCF">
+    <w:p w:rsidRPr="00565FCF" w:rsidR="00CB42EF" w:rsidP="00565FCF" w:rsidRDefault="00CB42EF" w14:paraId="379B5C79" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00565FCF">
         <w:t>Definitions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E37579C" w14:textId="77E49994" w:rsidR="00CB42EF" w:rsidRPr="00C6713B" w:rsidRDefault="00CB42EF" w:rsidP="00CB42EF">
+    <w:p w:rsidRPr="00C6713B" w:rsidR="00CB42EF" w:rsidP="00CB42EF" w:rsidRDefault="00CB42EF" w14:paraId="5E37579C" w14:textId="77E49994">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="00C6713B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">obile </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="00C6713B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ffice </w:t>
       </w:r>
-      <w:r w:rsidR="00AF75F9" w:rsidRPr="00C31142">
+      <w:r w:rsidRPr="00C31142" w:rsidR="00AF75F9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00C6713B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004170F3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00C6713B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ank office that does not have a permanent site and functions out of a mobile banking unit that stops at predetermined locations to conduct banking activities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C28EAB8" w14:textId="77777777" w:rsidR="00CB42EF" w:rsidRPr="00C6713B" w:rsidRDefault="00CB42EF" w:rsidP="00CB42EF">
-[...8 lines deleted...]
-    <w:p w14:paraId="18C14FAA" w14:textId="655DE6F3" w:rsidR="00CB42EF" w:rsidRPr="00C6713B" w:rsidRDefault="00CB42EF" w:rsidP="00CB42EF">
+    <w:p w:rsidRPr="00C6713B" w:rsidR="00CB42EF" w:rsidP="00CB42EF" w:rsidRDefault="00CB42EF" w14:paraId="0C28EAB8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C6713B" w:rsidR="00CB42EF" w:rsidP="00CB42EF" w:rsidRDefault="00CB42EF" w14:paraId="18C14FAA" w14:textId="655DE6F3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Courier Service </w:t>
       </w:r>
-      <w:r w:rsidR="00AF75F9" w:rsidRPr="00C31142">
+      <w:r w:rsidRPr="00C31142" w:rsidR="00AF75F9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00AF75F9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004170F3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00C6713B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ank-owned service that has the sole purpose of servicing specific customers with pick-up or delivery services for banking activities such as deposits, withdrawals, and loan transactions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B19F6C9" w14:textId="77777777" w:rsidR="00CB42EF" w:rsidRPr="00C6713B" w:rsidRDefault="00CB42EF" w:rsidP="00CB42EF">
-[...8 lines deleted...]
-    <w:p w14:paraId="3E1D688B" w14:textId="249503B2" w:rsidR="00CB42EF" w:rsidRPr="00C6713B" w:rsidRDefault="00CB42EF" w:rsidP="00CB42EF">
+    <w:p w:rsidRPr="00C6713B" w:rsidR="00CB42EF" w:rsidP="00CB42EF" w:rsidRDefault="00CB42EF" w14:paraId="4B19F6C9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C6713B" w:rsidR="00CB42EF" w:rsidP="00CB42EF" w:rsidRDefault="00CB42EF" w14:paraId="3E1D688B" w14:textId="249503B2">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00C6713B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">onvenience </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="00C6713B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ffice </w:t>
       </w:r>
-      <w:r w:rsidR="00AF75F9" w:rsidRPr="00C31142">
+      <w:r w:rsidRPr="00C31142" w:rsidR="00AF75F9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004170F3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00C6713B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ank office at a fixed </w:t>
       </w:r>
       <w:r w:rsidR="00DF72BB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>site</w:t>
       </w:r>
       <w:r w:rsidRPr="00C6713B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> that is open only at certain times or dates, such as at a nursing home, college orientation, or fair. </w:t>
       </w:r>
       <w:r w:rsidR="004170F3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C6713B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The sole purpose of a convenience office is to serve the bank’s customers at specified special events or who may have limited mobility.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CEE75D0" w14:textId="77777777" w:rsidR="00CB42EF" w:rsidRDefault="00CB42EF" w:rsidP="002B386D">
-[...4 lines deleted...]
-    <w:p w14:paraId="7C02ADDA" w14:textId="768DD555" w:rsidR="00EF6BD9" w:rsidRPr="00C52F9B" w:rsidRDefault="00EF6BD9" w:rsidP="00565FCF">
+    <w:p w:rsidR="00CB42EF" w:rsidP="002B386D" w:rsidRDefault="00CB42EF" w14:paraId="0CEE75D0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C52F9B" w:rsidR="00EF6BD9" w:rsidP="00565FCF" w:rsidRDefault="00EF6BD9" w14:paraId="7C02ADDA" w14:textId="768DD555">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00C52F9B">
         <w:t>General Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B52E362" w14:textId="2F64440B" w:rsidR="00005387" w:rsidRPr="002F175C" w:rsidRDefault="00005387" w:rsidP="002A17DE">
+    <w:p w:rsidRPr="002F175C" w:rsidR="00005387" w:rsidP="002A17DE" w:rsidRDefault="00005387" w14:paraId="4B52E362" w14:textId="2F64440B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F175C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Contact the bank analyst assigned to the institution at (515)</w:t>
       </w:r>
       <w:r w:rsidR="00B93856">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="002F175C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">281-4014 prior to the submission of the completed application. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="435F2BC7" w14:textId="77777777" w:rsidR="00005387" w:rsidRPr="002F175C" w:rsidRDefault="00005387" w:rsidP="002A17DE">
-[...8 lines deleted...]
-    <w:p w14:paraId="0AE28690" w14:textId="24A0909F" w:rsidR="00156456" w:rsidRPr="002F175C" w:rsidRDefault="002A0313" w:rsidP="002A17DE">
+    <w:p w:rsidRPr="002F175C" w:rsidR="00005387" w:rsidP="002A17DE" w:rsidRDefault="00005387" w14:paraId="435F2BC7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002F175C" w:rsidR="00156456" w:rsidP="002A17DE" w:rsidRDefault="002A0313" w14:paraId="0AE28690" w14:textId="24A0909F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F175C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="004F300C" w:rsidRPr="002F175C">
+      <w:r w:rsidRPr="002F175C" w:rsidR="004F300C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ll sections of</w:t>
       </w:r>
-      <w:r w:rsidR="00156456" w:rsidRPr="002F175C">
+      <w:r w:rsidRPr="002F175C" w:rsidR="00156456">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
-      <w:r w:rsidR="007F3CB7" w:rsidRPr="002F175C">
+      <w:r w:rsidRPr="002F175C" w:rsidR="007F3CB7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>application should be completed</w:t>
       </w:r>
-      <w:r w:rsidR="00156456" w:rsidRPr="002F175C">
+      <w:r w:rsidRPr="002F175C" w:rsidR="00156456">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:r w:rsidR="004F300C" w:rsidRPr="002F175C">
+      <w:r w:rsidRPr="002F175C" w:rsidR="004F300C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Indicate if a section is not applicable (N/A).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F5101EE" w14:textId="77777777" w:rsidR="00EF6BD9" w:rsidRPr="002F175C" w:rsidRDefault="00EF6BD9" w:rsidP="002A17DE">
-[...8 lines deleted...]
-    <w:p w14:paraId="26909965" w14:textId="7748AE8E" w:rsidR="00EF6BD9" w:rsidRPr="002F175C" w:rsidRDefault="00EF6BD9" w:rsidP="002A17DE">
+    <w:p w:rsidRPr="002F175C" w:rsidR="00EF6BD9" w:rsidP="002A17DE" w:rsidRDefault="00EF6BD9" w14:paraId="2F5101EE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002F175C" w:rsidR="00EF6BD9" w:rsidP="002A17DE" w:rsidRDefault="00EF6BD9" w14:paraId="26909965" w14:textId="7748AE8E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F175C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The applicant should contact its primary </w:t>
       </w:r>
       <w:r w:rsidR="004170F3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="002F175C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ederal regulatory authority to determine any </w:t>
       </w:r>
       <w:r w:rsidR="004170F3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="002F175C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ederal requirements for the application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14598864" w14:textId="77777777" w:rsidR="00840296" w:rsidRPr="002F175C" w:rsidRDefault="00840296" w:rsidP="002A17DE">
-[...8 lines deleted...]
-    <w:p w14:paraId="49D22FDB" w14:textId="100760C8" w:rsidR="00840296" w:rsidRPr="002F175C" w:rsidRDefault="004170F3" w:rsidP="002A17DE">
+    <w:p w:rsidRPr="002F175C" w:rsidR="00840296" w:rsidP="002A17DE" w:rsidRDefault="00840296" w14:paraId="14598864" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002F175C" w:rsidR="00840296" w:rsidP="002A17DE" w:rsidRDefault="004170F3" w14:paraId="49D22FDB" w14:textId="100760C8">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The bank may consult </w:t>
       </w:r>
-      <w:r w:rsidR="000A367F" w:rsidRPr="002F175C">
+      <w:r w:rsidRPr="002F175C" w:rsidR="000A367F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
-      <w:r w:rsidR="00840296" w:rsidRPr="002F175C">
+      <w:r w:rsidRPr="002F175C" w:rsidR="00840296">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> attorney </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r w:rsidR="00840296" w:rsidRPr="002F175C">
+      <w:r w:rsidRPr="002F175C" w:rsidR="00840296">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>draft or review the applicable legal documents</w:t>
       </w:r>
       <w:r w:rsidR="00420B25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, if desired</w:t>
       </w:r>
-      <w:r w:rsidR="00840296" w:rsidRPr="002F175C">
+      <w:r w:rsidRPr="002F175C" w:rsidR="00840296">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F82C1FF" w14:textId="77777777" w:rsidR="00EF6BD9" w:rsidRPr="002F175C" w:rsidRDefault="00EF6BD9" w:rsidP="002A17DE">
-[...8 lines deleted...]
-    <w:p w14:paraId="69C66EF1" w14:textId="2FCB1668" w:rsidR="002F175C" w:rsidRPr="002F175C" w:rsidRDefault="002F175C" w:rsidP="002A17DE">
+    <w:p w:rsidRPr="002F175C" w:rsidR="00EF6BD9" w:rsidP="002A17DE" w:rsidRDefault="00EF6BD9" w14:paraId="1F82C1FF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002F175C" w:rsidR="002F175C" w:rsidP="002A17DE" w:rsidRDefault="002F175C" w14:paraId="69C66EF1" w14:textId="2FCB1668">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F175C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">All correspondence will be sent to the </w:t>
       </w:r>
       <w:r w:rsidR="007D5E2A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="002F175C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ontact </w:t>
       </w:r>
       <w:r w:rsidR="007D5E2A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="002F175C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>erson listed on the application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76591A84" w14:textId="77777777" w:rsidR="00EF6BD9" w:rsidRDefault="00EF6BD9" w:rsidP="00A350D7">
-[...4 lines deleted...]
-    <w:p w14:paraId="6CDBAD66" w14:textId="5B725563" w:rsidR="002763ED" w:rsidRPr="00C52F9B" w:rsidRDefault="00EF6BD9" w:rsidP="00565FCF">
+    <w:p w:rsidR="00EF6BD9" w:rsidP="00A350D7" w:rsidRDefault="00EF6BD9" w14:paraId="76591A84" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C52F9B" w:rsidR="002763ED" w:rsidP="00565FCF" w:rsidRDefault="00EF6BD9" w14:paraId="6CDBAD66" w14:textId="5B725563">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00C52F9B">
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidR="000A367F" w:rsidRPr="00C52F9B">
+      <w:r w:rsidRPr="00C52F9B" w:rsidR="000A367F">
         <w:t>ees and Submission</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A742C21" w14:textId="7D2ED8E5" w:rsidR="00D12D20" w:rsidRPr="00E52971" w:rsidRDefault="00D12D20" w:rsidP="00E52971">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="3F86D052">
+    <w:p w:rsidRPr="00E52971" w:rsidR="00D12D20" w:rsidP="00E52971" w:rsidRDefault="00D12D20" w14:paraId="3A742C21" w14:textId="4F320D18">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0393DE89" w:rsidR="00D12D20">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Submit one executed copy of th</w:t>
       </w:r>
-      <w:r w:rsidR="00BF3C12" w:rsidRPr="3F86D052">
+      <w:r w:rsidRPr="0393DE89" w:rsidR="00BF3C12">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>e completed</w:t>
       </w:r>
-      <w:r w:rsidRPr="3F86D052">
+      <w:r w:rsidRPr="0393DE89" w:rsidR="00D12D20">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF3C12" w:rsidRPr="3F86D052">
+      <w:r w:rsidRPr="0393DE89" w:rsidR="00BF3C12">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">application </w:t>
       </w:r>
-      <w:r w:rsidRPr="3F86D052">
+      <w:r w:rsidRPr="0393DE89" w:rsidR="00D12D20">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidR="00D64DA8" w:rsidRPr="3F86D052">
+      <w:r w:rsidRPr="0393DE89" w:rsidR="00D64DA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00984C90" w:rsidRPr="3F86D052">
+      <w:r w:rsidRPr="0393DE89" w:rsidR="00984C90">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">pplicable supplemental documents </w:t>
       </w:r>
-      <w:r w:rsidR="717AA0FC" w:rsidRPr="3F86D052">
-[...11 lines deleted...]
-      <w:r w:rsidR="00E70B94" w:rsidRPr="3F86D052">
+      <w:r w:rsidRPr="0393DE89" w:rsidR="717AA0FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>through the online submission portal on the Iowa Division of Banking website</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0393DE89" w:rsidR="717AA0FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0393DE89" w:rsidR="00D12D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All information, including items </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0393DE89" w:rsidR="00D12D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deemed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0393DE89" w:rsidR="00D12D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> confidential, is to be sent </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0393DE89" w:rsidR="00E70B94">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="3F86D052">
+      <w:r w:rsidRPr="0393DE89" w:rsidR="00D12D20">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="3F86D052">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="0393DE89" w:rsidR="00D12D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">one </w:t>
       </w:r>
-      <w:r w:rsidRPr="3F86D052">
-[...5 lines deleted...]
-      <w:r w:rsidR="000A0E48" w:rsidRPr="3F86D052">
+      <w:r w:rsidRPr="0393DE89" w:rsidR="00D12D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>file in Microsoft Word or Adobe PDF format</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0393DE89" w:rsidR="00D12D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0393DE89" w:rsidR="000A0E48">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The file size cannot exceed 25 megabytes.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="3F86D052">
-[...41 lines deleted...]
-    <w:p w14:paraId="306B7D6D" w14:textId="090D4BBF" w:rsidR="0040184C" w:rsidRPr="00C52F9B" w:rsidRDefault="00EF6BD9" w:rsidP="00565FCF">
+      <w:r w:rsidRPr="0393DE89" w:rsidR="67F21C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As of October 21, 2026, there is no fee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0393DE89" w:rsidR="67F21C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>associated</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0393DE89" w:rsidR="67F21C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with this application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF6BD9" w:rsidP="002F6964" w:rsidRDefault="00EF6BD9" w14:paraId="6A827124" w14:textId="1A9E3914">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C52F9B" w:rsidR="0040184C" w:rsidP="00565FCF" w:rsidRDefault="00EF6BD9" w14:paraId="306B7D6D" w14:textId="090D4BBF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00C52F9B">
         <w:lastRenderedPageBreak/>
         <w:t>Public Disclosure of Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="301D75CB" w14:textId="66918294" w:rsidR="00002DA0" w:rsidRPr="00002DA0" w:rsidRDefault="00002DA0" w:rsidP="00002DA0">
+    <w:p w:rsidRPr="00002DA0" w:rsidR="00002DA0" w:rsidP="00002DA0" w:rsidRDefault="00002DA0" w14:paraId="301D75CB" w14:textId="66918294">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00002DA0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The Superintendent </w:t>
       </w:r>
       <w:r w:rsidR="003D5640">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>of Banking (S</w:t>
       </w:r>
       <w:r w:rsidR="00D46A90">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>uperintendent</w:t>
       </w:r>
@@ -726,1652 +732,1652 @@
       <w:r w:rsidR="003D5640">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> (IAC)</w:t>
       </w:r>
       <w:r w:rsidRPr="00002DA0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0063101D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapter </w:t>
       </w:r>
       <w:r w:rsidRPr="00002DA0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>187-7.  The Superintendent will copy public records as required to comply with the public records laws.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="753CCB61" w14:textId="77777777" w:rsidR="00002DA0" w:rsidRPr="001D3E39" w:rsidRDefault="00002DA0" w:rsidP="00002DA0">
-[...8 lines deleted...]
-    <w:p w14:paraId="385331E3" w14:textId="6217EEB7" w:rsidR="00002DA0" w:rsidRPr="00002DA0" w:rsidRDefault="00002DA0" w:rsidP="00002DA0">
+    <w:p w:rsidRPr="001D3E39" w:rsidR="00002DA0" w:rsidP="00002DA0" w:rsidRDefault="00002DA0" w14:paraId="753CCB61" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00002DA0" w:rsidR="00002DA0" w:rsidP="00002DA0" w:rsidRDefault="00002DA0" w14:paraId="385331E3" w14:textId="6217EEB7">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00002DA0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Any request for confidential treatment of information must be included in a cover letter submitted with the application.  In addition, the applicant must enumerate the specific grounds in Iowa Code Chapter 22 or other applicable law which support</w:t>
       </w:r>
       <w:r w:rsidR="001513EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00002DA0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> treatment of the material as confidential.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AADAFCC" w14:textId="77777777" w:rsidR="00002DA0" w:rsidRPr="00002DA0" w:rsidRDefault="00002DA0" w:rsidP="00002DA0">
-[...8 lines deleted...]
-    <w:p w14:paraId="243E1940" w14:textId="77777777" w:rsidR="00002DA0" w:rsidRPr="00002DA0" w:rsidRDefault="00002DA0" w:rsidP="00002DA0">
+    <w:p w:rsidRPr="00002DA0" w:rsidR="00002DA0" w:rsidP="00002DA0" w:rsidRDefault="00002DA0" w14:paraId="6AADAFCC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00002DA0" w:rsidR="00002DA0" w:rsidP="00002DA0" w:rsidRDefault="00002DA0" w14:paraId="243E1940" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00002DA0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Each page of the application upon which confidential information appears must be conspicuously marked as containing confidential information.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00002DA0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Applicants may not identify the entire application as confidential.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D5B748D" w14:textId="77777777" w:rsidR="00002DA0" w:rsidRPr="00002DA0" w:rsidRDefault="00002DA0" w:rsidP="00002DA0">
-[...8 lines deleted...]
-    <w:p w14:paraId="3893504A" w14:textId="1F9FF913" w:rsidR="00002DA0" w:rsidRPr="00002DA0" w:rsidRDefault="00002DA0" w:rsidP="00002DA0">
+    <w:p w:rsidRPr="00002DA0" w:rsidR="00002DA0" w:rsidP="00002DA0" w:rsidRDefault="00002DA0" w14:paraId="7D5B748D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00002DA0" w:rsidR="00002DA0" w:rsidP="00002DA0" w:rsidRDefault="00002DA0" w14:paraId="3893504A" w14:textId="1F9FF913">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00002DA0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>If the applicant designates any portion of the application as confidential, the applicant must submit a “public” copy of the application from which the confidential information has been excised.  The public copy must be clearly marked as “Public Copy — Excludes Confidential Information” and will be made available for public inspection and copying in accordance with the Iowa Division of Banking’s fee schedule.  The confidential material must be excised from the public copy in such a way as to allow the public to determine the general nature of the material removed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="067C0585" w14:textId="77777777" w:rsidR="00002DA0" w:rsidRPr="00002DA0" w:rsidRDefault="00002DA0" w:rsidP="00002DA0">
-[...8 lines deleted...]
-    <w:p w14:paraId="5EEC829A" w14:textId="77777777" w:rsidR="00002DA0" w:rsidRPr="00002DA0" w:rsidRDefault="00002DA0" w:rsidP="00002DA0">
+    <w:p w:rsidRPr="00002DA0" w:rsidR="00002DA0" w:rsidP="00002DA0" w:rsidRDefault="00002DA0" w14:paraId="067C0585" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00002DA0" w:rsidR="00002DA0" w:rsidP="00002DA0" w:rsidRDefault="00002DA0" w14:paraId="5EEC829A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00002DA0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The Superintendent will treat the information marked confidential as confidential information if the Superintendent or a court of competent jurisdiction determines the information is entitled to confidential treatment under Iowa Code Chapter 22 or other applicable law.  The Superintendent reserves the right to release information designated as confidential if the Superintendent determines there is no legal basis to withhold the information from public inspection.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="325B2C22" w14:textId="77777777" w:rsidR="00002DA0" w:rsidRPr="00011317" w:rsidRDefault="00002DA0" w:rsidP="00002DA0">
-[...5 lines deleted...]
-    <w:p w14:paraId="6EB8D430" w14:textId="565EF0D1" w:rsidR="00002DA0" w:rsidRPr="00946126" w:rsidRDefault="00002DA0" w:rsidP="00002DA0">
+    <w:p w:rsidRPr="00011317" w:rsidR="00002DA0" w:rsidP="00002DA0" w:rsidRDefault="00002DA0" w14:paraId="325B2C22" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00946126" w:rsidR="00002DA0" w:rsidP="00002DA0" w:rsidRDefault="00002DA0" w14:paraId="6EB8D430" w14:textId="565EF0D1">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00946126">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>It is the applicant’s responsibility to identify and properly excise the information it believes to be confidential from the public copy.  The applicant’s failure to request confidential treatment of material or failure to provide a public copy with the confidential information excised will be deemed by the Superintendent as a waiver of any right to confidentiality</w:t>
       </w:r>
       <w:r w:rsidR="00534C34">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00946126">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> which the applicant may have had</w:t>
       </w:r>
       <w:r w:rsidR="00F50A14">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00946126">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and shall relieve the Superintendent from any responsibility if the information is viewed by the public or a competitor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="338F5270" w14:textId="77777777" w:rsidR="00EF6BD9" w:rsidRPr="005B3D08" w:rsidRDefault="00EF6BD9" w:rsidP="001C0D93">
-[...7 lines deleted...]
-    <w:p w14:paraId="1C5A53A7" w14:textId="7D08424B" w:rsidR="00EF6BD9" w:rsidRPr="00C52F9B" w:rsidRDefault="00EF6BD9" w:rsidP="00565FCF">
+    <w:p w:rsidRPr="005B3D08" w:rsidR="00EF6BD9" w:rsidP="001C0D93" w:rsidRDefault="00EF6BD9" w14:paraId="338F5270" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C52F9B" w:rsidR="00EF6BD9" w:rsidP="00565FCF" w:rsidRDefault="00EF6BD9" w14:paraId="1C5A53A7" w14:textId="7D08424B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00C52F9B">
         <w:t>Publication</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A89BA34" w14:textId="3B3DDA0F" w:rsidR="00156456" w:rsidRDefault="00840296" w:rsidP="007B29AD">
+    <w:p w:rsidR="00156456" w:rsidP="007B29AD" w:rsidRDefault="00840296" w14:paraId="2A89BA34" w14:textId="3B3DDA0F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B3D08">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">No publication </w:t>
       </w:r>
       <w:r w:rsidR="00C67643">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>notices are required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A8CFF92" w14:textId="3E358092" w:rsidR="00C86AB3" w:rsidRDefault="00C86AB3" w:rsidP="007B29AD">
-[...15 lines deleted...]
-    <w:p w14:paraId="05FE57BB" w14:textId="641C7833" w:rsidR="00087B6E" w:rsidRPr="00C52F9B" w:rsidRDefault="00C86AB3" w:rsidP="00830C32">
+    <w:p w:rsidR="00C86AB3" w:rsidP="007B29AD" w:rsidRDefault="00C86AB3" w14:paraId="6A8CFF92" w14:textId="3E358092">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C86AB3" w:rsidP="007B29AD" w:rsidRDefault="00C86AB3" w14:paraId="2207E6E1" w14:textId="2430FE50">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C52F9B" w:rsidR="00087B6E" w:rsidP="00830C32" w:rsidRDefault="00C86AB3" w14:paraId="05FE57BB" w14:textId="641C7833">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00087B6E" w:rsidRPr="00C52F9B">
+      <w:r w:rsidRPr="00C52F9B" w:rsidR="00087B6E">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">APPLICATION TO </w:t>
       </w:r>
-      <w:r w:rsidR="00B85604" w:rsidRPr="00C52F9B">
+      <w:r w:rsidRPr="00C52F9B" w:rsidR="00B85604">
         <w:t>OPERATE A MOBILE BANK OFFICE, COURIER SERVICE,</w:t>
       </w:r>
-      <w:r w:rsidR="005540F2" w:rsidRPr="00C52F9B">
+      <w:r w:rsidRPr="00C52F9B" w:rsidR="005540F2">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00B85604" w:rsidRPr="00C52F9B">
+      <w:r w:rsidRPr="00C52F9B" w:rsidR="00B85604">
         <w:t>OR CONVENIENCE OFFICE</w:t>
       </w:r>
-      <w:r w:rsidR="005540F2" w:rsidRPr="00C52F9B">
+      <w:r w:rsidRPr="00C52F9B" w:rsidR="005540F2">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09785C5B" w14:textId="77777777" w:rsidR="00087B6E" w:rsidRPr="00747458" w:rsidRDefault="00087B6E" w:rsidP="00747458">
+    <w:p w:rsidRPr="00747458" w:rsidR="00087B6E" w:rsidP="00747458" w:rsidRDefault="00087B6E" w14:paraId="09785C5B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00747458">
         <w:t>Applicant Bank</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9576" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1278"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="2340"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="2448"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00087B6E" w:rsidRPr="00087B6E" w14:paraId="639D1F24" w14:textId="77777777" w:rsidTr="008E1F87">
+      <w:tr w:rsidRPr="00087B6E" w:rsidR="00087B6E" w:rsidTr="008E1F87" w14:paraId="639D1F24" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="697BC41B" w14:textId="77777777" w:rsidR="00087B6E" w:rsidRPr="00087B6E" w:rsidRDefault="00087B6E" w:rsidP="00087B6E">
+          <w:p w:rsidRPr="00087B6E" w:rsidR="00087B6E" w:rsidP="00087B6E" w:rsidRDefault="00087B6E" w14:paraId="697BC41B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_Hlk67393596"/>
+            <w:bookmarkStart w:name="_Hlk67393596" w:id="0"/>
             <w:r w:rsidRPr="00087B6E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8298" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4C1F30BA" w14:textId="77777777" w:rsidR="00087B6E" w:rsidRPr="00087B6E" w:rsidRDefault="00087B6E" w:rsidP="00087B6E">
+          <w:p w:rsidRPr="00087B6E" w:rsidR="00087B6E" w:rsidP="00087B6E" w:rsidRDefault="00087B6E" w14:paraId="4C1F30BA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00087B6E" w:rsidRPr="00087B6E" w14:paraId="5A4D26DF" w14:textId="77777777" w:rsidTr="008E1F87">
+      <w:tr w:rsidRPr="00087B6E" w:rsidR="00087B6E" w:rsidTr="008E1F87" w14:paraId="5A4D26DF" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1DC0A489" w14:textId="77777777" w:rsidR="00087B6E" w:rsidRPr="00087B6E" w:rsidRDefault="00087B6E" w:rsidP="00087B6E">
+          <w:p w:rsidRPr="00087B6E" w:rsidR="00087B6E" w:rsidP="00087B6E" w:rsidRDefault="00087B6E" w14:paraId="1DC0A489" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00087B6E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8298" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0274EA4C" w14:textId="77777777" w:rsidR="00087B6E" w:rsidRPr="00087B6E" w:rsidRDefault="00087B6E" w:rsidP="00087B6E">
+          <w:p w:rsidRPr="00087B6E" w:rsidR="00087B6E" w:rsidP="00087B6E" w:rsidRDefault="00087B6E" w14:paraId="0274EA4C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E1F87" w:rsidRPr="00087B6E" w14:paraId="4074601F" w14:textId="77777777" w:rsidTr="008E1F87">
+      <w:tr w:rsidRPr="00087B6E" w:rsidR="008E1F87" w:rsidTr="008E1F87" w14:paraId="4074601F" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5CD91ADE" w14:textId="77777777" w:rsidR="008E1F87" w:rsidRPr="00087B6E" w:rsidRDefault="008E1F87" w:rsidP="00087B6E">
+          <w:p w:rsidRPr="00087B6E" w:rsidR="008E1F87" w:rsidP="00087B6E" w:rsidRDefault="008E1F87" w14:paraId="5CD91ADE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="1" w:name="_Hlk66432181"/>
+            <w:bookmarkStart w:name="_Hlk66432181" w:id="1"/>
             <w:r w:rsidRPr="00087B6E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>City:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0FE8B009" w14:textId="77777777" w:rsidR="008E1F87" w:rsidRPr="00087B6E" w:rsidRDefault="008E1F87" w:rsidP="00087B6E">
+          <w:p w:rsidRPr="00087B6E" w:rsidR="008E1F87" w:rsidP="00087B6E" w:rsidRDefault="008E1F87" w14:paraId="0FE8B009" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6CB606A2" w14:textId="77777777" w:rsidR="008E1F87" w:rsidRPr="00087B6E" w:rsidRDefault="008E1F87" w:rsidP="00087B6E">
+          <w:p w:rsidRPr="00087B6E" w:rsidR="008E1F87" w:rsidP="00087B6E" w:rsidRDefault="008E1F87" w14:paraId="6CB606A2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00087B6E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>County:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4338" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1BFC7DD7" w14:textId="77777777" w:rsidR="008E1F87" w:rsidRPr="00087B6E" w:rsidRDefault="008E1F87" w:rsidP="00087B6E">
+          <w:p w:rsidRPr="00087B6E" w:rsidR="008E1F87" w:rsidP="00087B6E" w:rsidRDefault="008E1F87" w14:paraId="1BFC7DD7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
-      <w:tr w:rsidR="0083326A" w:rsidRPr="00087B6E" w14:paraId="56F5EE89" w14:textId="77777777" w:rsidTr="00C3171B">
+      <w:tr w:rsidRPr="00087B6E" w:rsidR="0083326A" w:rsidTr="00C3171B" w14:paraId="56F5EE89" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="403"/>
+          <w:trHeight w:val="403" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4B9855E2" w14:textId="6960C8B6" w:rsidR="0083326A" w:rsidRPr="00087B6E" w:rsidRDefault="0083326A" w:rsidP="0083326A">
+          <w:p w:rsidRPr="00087B6E" w:rsidR="0083326A" w:rsidP="0083326A" w:rsidRDefault="0083326A" w14:paraId="4B9855E2" w14:textId="6960C8B6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>State</w:t>
             </w:r>
             <w:r w:rsidRPr="00087B6E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2E23AA07" w14:textId="77777777" w:rsidR="0083326A" w:rsidRPr="00087B6E" w:rsidRDefault="0083326A" w:rsidP="0083326A">
+          <w:p w:rsidRPr="00087B6E" w:rsidR="0083326A" w:rsidP="0083326A" w:rsidRDefault="0083326A" w14:paraId="2E23AA07" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="293E89BD" w14:textId="1A3AFE04" w:rsidR="0083326A" w:rsidRPr="00087B6E" w:rsidRDefault="0083326A" w:rsidP="0083326A">
+          <w:p w:rsidRPr="00087B6E" w:rsidR="0083326A" w:rsidP="0083326A" w:rsidRDefault="0083326A" w14:paraId="293E89BD" w14:textId="1A3AFE04">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00087B6E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">ZIP </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00087B6E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>ode:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2448" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5F36DE2B" w14:textId="77777777" w:rsidR="0083326A" w:rsidRPr="00087B6E" w:rsidRDefault="0083326A" w:rsidP="0083326A">
+          <w:p w:rsidRPr="00087B6E" w:rsidR="0083326A" w:rsidP="0083326A" w:rsidRDefault="0083326A" w14:paraId="5F36DE2B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E1F87" w:rsidRPr="00087B6E" w14:paraId="6EE40667" w14:textId="77777777" w:rsidTr="0083326A">
+      <w:tr w:rsidRPr="00087B6E" w:rsidR="008E1F87" w:rsidTr="0083326A" w14:paraId="6EE40667" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2BA32EC0" w14:textId="490707BE" w:rsidR="008E1F87" w:rsidRPr="00087B6E" w:rsidRDefault="008E1F87" w:rsidP="00087B6E">
+          <w:p w:rsidRPr="00087B6E" w:rsidR="008E1F87" w:rsidP="00087B6E" w:rsidRDefault="008E1F87" w14:paraId="2BA32EC0" w14:textId="490707BE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Contact person:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3F02F0FE" w14:textId="77777777" w:rsidR="008E1F87" w:rsidRPr="00087B6E" w:rsidRDefault="008E1F87" w:rsidP="00087B6E">
+          <w:p w:rsidRPr="00087B6E" w:rsidR="008E1F87" w:rsidP="00087B6E" w:rsidRDefault="008E1F87" w14:paraId="3F02F0FE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00087B6E" w:rsidRPr="00087B6E" w14:paraId="08FEF5E6" w14:textId="77777777" w:rsidTr="0083326A">
+      <w:tr w:rsidRPr="00087B6E" w:rsidR="00087B6E" w:rsidTr="0083326A" w14:paraId="08FEF5E6" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="33CCF295" w14:textId="2DC0ED86" w:rsidR="00087B6E" w:rsidRPr="00087B6E" w:rsidRDefault="00087B6E" w:rsidP="00087B6E">
+          <w:p w:rsidRPr="00087B6E" w:rsidR="00087B6E" w:rsidP="00087B6E" w:rsidRDefault="00087B6E" w14:paraId="33CCF295" w14:textId="2DC0ED86">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00087B6E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Email </w:t>
             </w:r>
             <w:r w:rsidR="006F792B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="00087B6E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>ddress:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="58831EC9" w14:textId="77777777" w:rsidR="00087B6E" w:rsidRPr="00087B6E" w:rsidRDefault="00087B6E" w:rsidP="00087B6E">
+          <w:p w:rsidRPr="00087B6E" w:rsidR="00087B6E" w:rsidP="00087B6E" w:rsidRDefault="00087B6E" w14:paraId="58831EC9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3940EAFF" w14:textId="77777777" w:rsidR="00087B6E" w:rsidRPr="00087B6E" w:rsidRDefault="00087B6E" w:rsidP="00087B6E">
+          <w:p w:rsidRPr="00087B6E" w:rsidR="00087B6E" w:rsidP="00087B6E" w:rsidRDefault="00087B6E" w14:paraId="3940EAFF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00087B6E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Phone:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0A841AA6" w14:textId="77777777" w:rsidR="00087B6E" w:rsidRPr="00087B6E" w:rsidRDefault="00087B6E" w:rsidP="00087B6E">
+          <w:p w:rsidRPr="00087B6E" w:rsidR="00087B6E" w:rsidP="00087B6E" w:rsidRDefault="00087B6E" w14:paraId="0A841AA6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00087B6E" w:rsidRPr="00087B6E" w14:paraId="133D0E16" w14:textId="77777777" w:rsidTr="008E1F87">
+      <w:tr w:rsidRPr="00087B6E" w:rsidR="00087B6E" w:rsidTr="008E1F87" w14:paraId="133D0E16" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="403"/>
+          <w:trHeight w:val="403" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9576" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="382C36BF" w14:textId="77777777" w:rsidR="00087B6E" w:rsidRPr="00087B6E" w:rsidRDefault="00087B6E" w:rsidP="00087B6E">
+          <w:p w:rsidRPr="00087B6E" w:rsidR="00087B6E" w:rsidP="00087B6E" w:rsidRDefault="00087B6E" w14:paraId="382C36BF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="28522D86" w14:textId="77777777" w:rsidR="00087B6E" w:rsidRPr="00087B6E" w:rsidRDefault="00087B6E" w:rsidP="00087B6E">
+    <w:p w:rsidRPr="00087B6E" w:rsidR="00087B6E" w:rsidP="00087B6E" w:rsidRDefault="00087B6E" w14:paraId="28522D86" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73A924C0" w14:textId="77777777" w:rsidR="00087B6E" w:rsidRPr="00C52F9B" w:rsidRDefault="00087B6E" w:rsidP="00747458">
+    <w:p w:rsidRPr="00C52F9B" w:rsidR="00087B6E" w:rsidP="00747458" w:rsidRDefault="00087B6E" w14:paraId="73A924C0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00C52F9B">
         <w:t>Proposed Location</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9576" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1278"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="1012"/>
         <w:gridCol w:w="1328"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="1260"/>
         <w:gridCol w:w="2448"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00087B6E" w:rsidRPr="00087B6E" w14:paraId="0CAEEADC" w14:textId="77777777" w:rsidTr="00C637BE">
+      <w:tr w:rsidRPr="00087B6E" w:rsidR="00087B6E" w:rsidTr="00C637BE" w14:paraId="0CAEEADC" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3AF3C6FF" w14:textId="259BE776" w:rsidR="00087B6E" w:rsidRPr="00087B6E" w:rsidRDefault="00087B6E" w:rsidP="00087B6E">
+          <w:p w:rsidRPr="00087B6E" w:rsidR="00087B6E" w:rsidP="00087B6E" w:rsidRDefault="00087B6E" w14:paraId="3AF3C6FF" w14:textId="259BE776">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00087B6E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8298" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3525F82F" w14:textId="77777777" w:rsidR="00087B6E" w:rsidRPr="00087B6E" w:rsidRDefault="00087B6E" w:rsidP="00087B6E">
+          <w:p w:rsidRPr="00087B6E" w:rsidR="00087B6E" w:rsidP="00087B6E" w:rsidRDefault="00087B6E" w14:paraId="3525F82F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C637BE" w:rsidRPr="00087B6E" w14:paraId="2CE1A856" w14:textId="77777777" w:rsidTr="00C637BE">
+      <w:tr w:rsidRPr="00087B6E" w:rsidR="00C637BE" w:rsidTr="00C637BE" w14:paraId="2CE1A856" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2D74ADD9" w14:textId="77777777" w:rsidR="00C637BE" w:rsidRPr="00087B6E" w:rsidRDefault="00C637BE" w:rsidP="00087B6E">
+          <w:p w:rsidRPr="00087B6E" w:rsidR="00C637BE" w:rsidP="00087B6E" w:rsidRDefault="00C637BE" w14:paraId="2D74ADD9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00087B6E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>City:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="703E32F3" w14:textId="77777777" w:rsidR="00C637BE" w:rsidRPr="00087B6E" w:rsidRDefault="00C637BE" w:rsidP="00087B6E">
+          <w:p w:rsidRPr="00087B6E" w:rsidR="00C637BE" w:rsidP="00087B6E" w:rsidRDefault="00C637BE" w14:paraId="703E32F3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1D357B4E" w14:textId="77777777" w:rsidR="00C637BE" w:rsidRPr="00087B6E" w:rsidRDefault="00C637BE" w:rsidP="00087B6E">
+          <w:p w:rsidRPr="00087B6E" w:rsidR="00C637BE" w:rsidP="00087B6E" w:rsidRDefault="00C637BE" w14:paraId="1D357B4E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00087B6E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>County:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4338" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="03B75FC5" w14:textId="77777777" w:rsidR="00C637BE" w:rsidRPr="00087B6E" w:rsidRDefault="00C637BE" w:rsidP="00087B6E">
+          <w:p w:rsidRPr="00087B6E" w:rsidR="00C637BE" w:rsidP="00087B6E" w:rsidRDefault="00C637BE" w14:paraId="03B75FC5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00087B6E" w:rsidRPr="00087B6E" w14:paraId="69DD42AA" w14:textId="77777777" w:rsidTr="00C637BE">
+      <w:tr w:rsidRPr="00087B6E" w:rsidR="00087B6E" w:rsidTr="00C637BE" w14:paraId="69DD42AA" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="403"/>
+          <w:trHeight w:val="403" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6803C5AE" w14:textId="569842F7" w:rsidR="00087B6E" w:rsidRPr="00087B6E" w:rsidRDefault="00884FC0" w:rsidP="00087B6E">
+          <w:p w:rsidRPr="00087B6E" w:rsidR="00087B6E" w:rsidP="00087B6E" w:rsidRDefault="00884FC0" w14:paraId="6803C5AE" w14:textId="569842F7">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="2" w:name="_Hlk68774496"/>
+            <w:bookmarkStart w:name="_Hlk68774496" w:id="2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>State</w:t>
             </w:r>
-            <w:r w:rsidR="00087B6E" w:rsidRPr="00087B6E">
+            <w:r w:rsidRPr="00087B6E" w:rsidR="00087B6E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="73C38743" w14:textId="3A435606" w:rsidR="00087B6E" w:rsidRPr="00087B6E" w:rsidRDefault="00087B6E" w:rsidP="00087B6E">
+          <w:p w:rsidRPr="00087B6E" w:rsidR="00087B6E" w:rsidP="00087B6E" w:rsidRDefault="00087B6E" w14:paraId="73C38743" w14:textId="3A435606">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2F291A7D" w14:textId="10E23D9A" w:rsidR="00087B6E" w:rsidRPr="00087B6E" w:rsidRDefault="00087B6E" w:rsidP="00087B6E">
+          <w:p w:rsidRPr="00087B6E" w:rsidR="00087B6E" w:rsidP="00087B6E" w:rsidRDefault="00087B6E" w14:paraId="2F291A7D" w14:textId="10E23D9A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00087B6E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">ZIP </w:t>
             </w:r>
             <w:r w:rsidR="00CA0536">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00087B6E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>ode:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2448" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="56E9FEB5" w14:textId="3077AC48" w:rsidR="00087B6E" w:rsidRPr="00087B6E" w:rsidRDefault="00087B6E" w:rsidP="00087B6E">
+          <w:p w:rsidRPr="00087B6E" w:rsidR="00087B6E" w:rsidP="00087B6E" w:rsidRDefault="00087B6E" w14:paraId="56E9FEB5" w14:textId="3077AC48">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B1926" w:rsidRPr="00087B6E" w14:paraId="37A89423" w14:textId="77777777" w:rsidTr="0066476E">
+      <w:tr w:rsidRPr="00087B6E" w:rsidR="006B1926" w:rsidTr="0066476E" w14:paraId="37A89423" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="403"/>
+          <w:trHeight w:val="403" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6708BAE7" w14:textId="21F0D123" w:rsidR="006B1926" w:rsidRPr="00087B6E" w:rsidRDefault="006B1926" w:rsidP="00C1562C">
+          <w:p w:rsidRPr="00087B6E" w:rsidR="006B1926" w:rsidP="00C1562C" w:rsidRDefault="006B1926" w14:paraId="6708BAE7" w14:textId="21F0D123">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Proposed Opening Date</w:t>
             </w:r>
             <w:r w:rsidRPr="00087B6E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6746" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5BB130C3" w14:textId="77777777" w:rsidR="006B1926" w:rsidRPr="00087B6E" w:rsidRDefault="006B1926" w:rsidP="00C1562C">
+          <w:p w:rsidRPr="00087B6E" w:rsidR="006B1926" w:rsidP="00C1562C" w:rsidRDefault="006B1926" w14:paraId="5BB130C3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="2"/>
-      <w:tr w:rsidR="00383911" w:rsidRPr="00087B6E" w14:paraId="420FCBBE" w14:textId="77777777" w:rsidTr="00383911">
+      <w:tr w:rsidRPr="00087B6E" w:rsidR="00383911" w:rsidTr="00383911" w14:paraId="420FCBBE" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="403"/>
+          <w:trHeight w:val="403" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9576" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7561C001" w14:textId="77777777" w:rsidR="00383911" w:rsidRPr="00087B6E" w:rsidRDefault="00383911" w:rsidP="00C32C0A">
+          <w:p w:rsidRPr="00087B6E" w:rsidR="00383911" w:rsidP="00C32C0A" w:rsidRDefault="00383911" w14:paraId="7561C001" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6D1AAADE" w14:textId="77777777" w:rsidR="00807861" w:rsidRDefault="00807861" w:rsidP="00DC6B43">
+    <w:p w:rsidR="00807861" w:rsidP="00DC6B43" w:rsidRDefault="00807861" w14:paraId="6D1AAADE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43942BE3" w14:textId="383BE706" w:rsidR="00087B6E" w:rsidRPr="00C52F9B" w:rsidRDefault="00807861" w:rsidP="00747458">
+    <w:p w:rsidRPr="00C52F9B" w:rsidR="00087B6E" w:rsidP="00747458" w:rsidRDefault="00807861" w14:paraId="43942BE3" w14:textId="383BE706">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00C52F9B">
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00996602" w:rsidRPr="00C52F9B">
+      <w:r w:rsidRPr="00C52F9B" w:rsidR="00996602">
         <w:t>upplemental Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2664846D" w14:textId="51993437" w:rsidR="00087B6E" w:rsidRPr="00087B6E" w:rsidRDefault="00A57FF3" w:rsidP="00087B6E">
+    <w:p w:rsidRPr="00087B6E" w:rsidR="00087B6E" w:rsidP="00087B6E" w:rsidRDefault="00A57FF3" w14:paraId="2664846D" w14:textId="51993437">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Identify</w:t>
       </w:r>
       <w:r w:rsidR="00847DE8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> the proposed office or service (e.g.</w:t>
       </w:r>
       <w:r w:rsidR="00A95BCF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00847DE8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> mobile bank office, courier service, or convenience office). </w:t>
       </w:r>
       <w:r w:rsidR="00322518">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="00087B6E" w:rsidRPr="00087B6E">
+      <w:r w:rsidRPr="00087B6E" w:rsidR="00087B6E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">escribe the services to be provided </w:t>
       </w:r>
       <w:r w:rsidR="00847DE8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="00F06C86">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00847DE8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="005C005C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>nclude</w:t>
       </w:r>
-      <w:r w:rsidR="00087B6E" w:rsidRPr="00087B6E">
+      <w:r w:rsidRPr="00087B6E" w:rsidR="00087B6E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> the days and hours</w:t>
       </w:r>
       <w:r w:rsidR="00830294">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> of operation</w:t>
       </w:r>
-      <w:r w:rsidR="00087B6E" w:rsidRPr="00087B6E">
+      <w:r w:rsidRPr="00087B6E" w:rsidR="00087B6E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0698FBDD" w14:textId="533727B8" w:rsidR="00C86AB3" w:rsidRDefault="00C86AB3" w:rsidP="00262772">
-[...43 lines deleted...]
-    <w:p w14:paraId="6BC0A2A5" w14:textId="01D72111" w:rsidR="00B41353" w:rsidRDefault="002266EA" w:rsidP="00896F7D">
+    <w:p w:rsidR="00C86AB3" w:rsidP="00262772" w:rsidRDefault="00C86AB3" w14:paraId="0698FBDD" w14:textId="533727B8">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007B29AD" w:rsidR="00F34892" w:rsidP="007B29AD" w:rsidRDefault="00F34892" w14:paraId="05FBB00A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C86AB3" w:rsidP="003322A5" w:rsidRDefault="00C86AB3" w14:paraId="72FDEBB1" w14:textId="220CF4CF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B02005" w:rsidP="003322A5" w:rsidRDefault="00B02005" w14:paraId="66187AB8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B02005" w:rsidP="003322A5" w:rsidRDefault="00B02005" w14:paraId="3DBFE7DD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B41353" w:rsidP="00896F7D" w:rsidRDefault="002266EA" w14:paraId="6BC0A2A5" w14:textId="01D72111">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B11ADA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Describe the</w:t>
       </w:r>
-      <w:r w:rsidR="00156456" w:rsidRPr="00B11ADA">
+      <w:r w:rsidRPr="00B11ADA" w:rsidR="00156456">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> proposed general geographic service area.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DB869BE" w14:textId="77777777" w:rsidR="00B41353" w:rsidRDefault="00B41353" w:rsidP="00896F7D">
-[...44 lines deleted...]
-    <w:p w14:paraId="11BBB7A2" w14:textId="77777777" w:rsidR="00CA0536" w:rsidRDefault="00CA0536">
+    <w:p w:rsidR="00B41353" w:rsidP="00896F7D" w:rsidRDefault="00B41353" w14:paraId="3DB869BE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B41353" w:rsidP="00896F7D" w:rsidRDefault="00B41353" w14:paraId="0D86CCA4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B41353" w:rsidP="00896F7D" w:rsidRDefault="00B41353" w14:paraId="59CC2848" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B41353" w:rsidP="00896F7D" w:rsidRDefault="00B41353" w14:paraId="06CED2D3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B978A8" w:rsidP="00A065F5" w:rsidRDefault="00B978A8" w14:paraId="0F24AF92" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CA0536" w:rsidRDefault="00CA0536" w14:paraId="11BBB7A2" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C96426D" w14:textId="5261EC86" w:rsidR="005900CA" w:rsidRDefault="00100BC0" w:rsidP="00A065F5">
+    <w:p w:rsidR="005900CA" w:rsidP="00A065F5" w:rsidRDefault="00100BC0" w14:paraId="3C96426D" w14:textId="5261EC86">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If a proposed mobile or convenience </w:t>
       </w:r>
       <w:r w:rsidR="00AB1FF1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>office, p</w:t>
       </w:r>
-      <w:r w:rsidR="00896F7D" w:rsidRPr="00853CC6">
+      <w:r w:rsidRPr="00853CC6" w:rsidR="00896F7D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">rovide a description of the premises to be occupied.  If property is to be purchased, include a copy of the purchase agreement and a summary of the costs to be incurred to prepare the facility for occupancy, including furniture, fixtures, and equipment.  In the case of new construction, provide a summary of the costs.  Describe any plans for temporary quarters.  If the property is to be leased, provide a copy of the proposed lease and a summary of the costs to prepare the leased premises for </w:t>
       </w:r>
-      <w:r w:rsidR="00DA1FF4" w:rsidRPr="00853CC6">
+      <w:r w:rsidRPr="00853CC6" w:rsidR="00DA1FF4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>occupancy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A9999D" w14:textId="77777777" w:rsidR="00237AB2" w:rsidRDefault="00237AB2" w:rsidP="00A065F5">
-[...44 lines deleted...]
-    <w:p w14:paraId="41174F3A" w14:textId="351C3F93" w:rsidR="005B303F" w:rsidRDefault="00EA0118" w:rsidP="00A065F5">
+    <w:p w:rsidR="00237AB2" w:rsidP="00A065F5" w:rsidRDefault="00237AB2" w14:paraId="21A9999D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00237AB2" w:rsidP="00A065F5" w:rsidRDefault="00237AB2" w14:paraId="23907FED" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00237AB2" w:rsidP="00A065F5" w:rsidRDefault="00237AB2" w14:paraId="0332121A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00237AB2" w:rsidP="00A065F5" w:rsidRDefault="00237AB2" w14:paraId="4DCC1022" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00237AB2" w:rsidP="00A065F5" w:rsidRDefault="00237AB2" w14:paraId="488D77F6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005B303F" w:rsidP="00A065F5" w:rsidRDefault="00EA0118" w14:paraId="41174F3A" w14:textId="351C3F93">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide details regarding any involvement in the proposal by any officer, director, </w:t>
       </w:r>
       <w:r w:rsidR="00BC29BA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>shareholder (owning 10 percent of more)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, or their interests, inc</w:t>
       </w:r>
       <w:r w:rsidR="00CF2713">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>luding any financial arrangements relat</w:t>
       </w:r>
       <w:r w:rsidR="006B288C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ed</w:t>
       </w:r>
       <w:r w:rsidR="00CF2713">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> to fees, the acquisition or </w:t>
       </w:r>
-      <w:r w:rsidR="00CF2713" w:rsidRPr="008158EA">
+      <w:r w:rsidRPr="008158EA" w:rsidR="00CF2713">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>leasing of property, and construction contracts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67D3D1A8" w14:textId="77777777" w:rsidR="005B303F" w:rsidRDefault="005B303F" w:rsidP="00A065F5">
-[...44 lines deleted...]
-    <w:p w14:paraId="77A0AB5D" w14:textId="1FC2ED1F" w:rsidR="00156456" w:rsidRPr="008158EA" w:rsidRDefault="0016409A" w:rsidP="003322A5">
+    <w:p w:rsidR="005B303F" w:rsidP="00A065F5" w:rsidRDefault="005B303F" w14:paraId="67D3D1A8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008158EA" w:rsidR="00A065F5" w:rsidP="003322A5" w:rsidRDefault="00A065F5" w14:paraId="2B820626" w14:textId="3632AD95">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008158EA" w:rsidR="00A065F5" w:rsidP="003322A5" w:rsidRDefault="00A065F5" w14:paraId="5139F56F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008158EA" w:rsidR="00156456" w:rsidP="003322A5" w:rsidRDefault="00156456" w14:paraId="725D12A1" w14:textId="460E6124">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008158EA" w:rsidR="008D4026" w:rsidP="003322A5" w:rsidRDefault="008D4026" w14:paraId="50E48D1A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008158EA" w:rsidR="00156456" w:rsidP="003322A5" w:rsidRDefault="0016409A" w14:paraId="77A0AB5D" w14:textId="1FC2ED1F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008158EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:r w:rsidR="00D44CED" w:rsidRPr="008158EA">
+      <w:r w:rsidRPr="008158EA" w:rsidR="00D44CED">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>different</w:t>
       </w:r>
-      <w:r w:rsidR="00711B1E" w:rsidRPr="008158EA">
+      <w:r w:rsidRPr="008158EA" w:rsidR="00711B1E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00995DDA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="00156456" w:rsidRPr="008158EA">
+      <w:r w:rsidRPr="008158EA" w:rsidR="00156456">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ndicate the name that will be used for this office</w:t>
       </w:r>
-      <w:r w:rsidR="003A3E05" w:rsidRPr="008158EA">
+      <w:r w:rsidRPr="008158EA" w:rsidR="003A3E05">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> or service</w:t>
       </w:r>
-      <w:r w:rsidR="00156456" w:rsidRPr="008158EA">
+      <w:r w:rsidRPr="008158EA" w:rsidR="00156456">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="007C022E" w:rsidRPr="008158EA">
+      <w:r w:rsidRPr="008158EA" w:rsidR="007C022E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B50B6A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001C1799" w:rsidRPr="008158EA">
+      <w:r w:rsidRPr="008158EA" w:rsidR="001C1799">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Also, l</w:t>
       </w:r>
-      <w:r w:rsidR="00156456" w:rsidRPr="008158EA">
+      <w:r w:rsidRPr="008158EA" w:rsidR="00156456">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ist all financial institutions either headquartered or with offices in your proposed market area. </w:t>
       </w:r>
       <w:r w:rsidR="00B50B6A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00156456" w:rsidRPr="008158EA">
+      <w:r w:rsidRPr="008158EA" w:rsidR="00156456">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">If another institution uses the same or </w:t>
       </w:r>
       <w:r w:rsidR="00B50B6A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidR="00156456" w:rsidRPr="008158EA">
+      <w:r w:rsidRPr="008158EA" w:rsidR="00156456">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>similar name, indicate what steps you have taken to reduce the bank’s exposure to a trademark dispute over the name.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57FBD9AB" w14:textId="7BD7A8CB" w:rsidR="00BB0734" w:rsidRDefault="00BB0734" w:rsidP="003322A5">
-[...26 lines deleted...]
-    <w:p w14:paraId="6B19B367" w14:textId="0FF642DD" w:rsidR="005B62A0" w:rsidRDefault="005B62A0">
+    <w:p w:rsidR="00BB0734" w:rsidP="003322A5" w:rsidRDefault="00BB0734" w14:paraId="57FBD9AB" w14:textId="7BD7A8CB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DA1FF4" w:rsidP="003322A5" w:rsidRDefault="00DA1FF4" w14:paraId="1B73748D" w14:textId="374B01FE">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008158EA" w:rsidR="00DA1FF4" w:rsidP="003322A5" w:rsidRDefault="00DA1FF4" w14:paraId="53982CA9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005B62A0" w:rsidRDefault="005B62A0" w14:paraId="6B19B367" w14:textId="0FF642DD">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="756FC83D" w14:textId="77777777" w:rsidR="00DA1FF4" w:rsidRDefault="00DA1FF4">
+    <w:p w:rsidR="00DA1FF4" w:rsidRDefault="00DA1FF4" w14:paraId="756FC83D" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DB932E2" w14:textId="44D49311" w:rsidR="00B459B6" w:rsidRDefault="00DF6BC6" w:rsidP="00256769">
+    <w:p w:rsidR="00B459B6" w:rsidP="00256769" w:rsidRDefault="00DF6BC6" w14:paraId="7DB932E2" w14:textId="44D49311">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008158EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide a brief statement </w:t>
       </w:r>
-      <w:r w:rsidR="008158EA" w:rsidRPr="008158EA">
+      <w:r w:rsidRPr="008158EA" w:rsidR="008158EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>describing how</w:t>
       </w:r>
       <w:r w:rsidRPr="008158EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> the proposed transaction will</w:t>
       </w:r>
       <w:r w:rsidR="00E872AC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> meet the</w:t>
       </w:r>
       <w:r w:rsidRPr="008158EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> convenience and </w:t>
       </w:r>
       <w:r w:rsidR="002301CF">
         <w:rPr>
@@ -2387,819 +2393,819 @@
       </w:r>
       <w:r w:rsidR="002301CF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ity</w:t>
       </w:r>
       <w:r w:rsidR="005B62A0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00996602">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide </w:t>
       </w:r>
       <w:r w:rsidR="00AC6C1B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>a copy of an</w:t>
       </w:r>
-      <w:r w:rsidR="00156456" w:rsidRPr="00B11ADA">
+      <w:r w:rsidRPr="00B11ADA" w:rsidR="00156456">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> acknowledgement</w:t>
       </w:r>
       <w:r w:rsidR="00B50B6A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, if applicable,</w:t>
       </w:r>
-      <w:r w:rsidR="00156456" w:rsidRPr="00B11ADA">
+      <w:r w:rsidRPr="00B11ADA" w:rsidR="00156456">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> that </w:t>
       </w:r>
       <w:r w:rsidR="00F14610">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">states </w:t>
       </w:r>
-      <w:r w:rsidR="00156456" w:rsidRPr="00B11ADA">
+      <w:r w:rsidRPr="00B11ADA" w:rsidR="00156456">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>when the bank picks up a deposit of a customer, such deposit is accepted by the bank at the time of the pickup.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57286DD1" w14:textId="1874F982" w:rsidR="00996602" w:rsidRDefault="00996602" w:rsidP="00996602">
-[...35 lines deleted...]
-    <w:p w14:paraId="6B97DB99" w14:textId="51865917" w:rsidR="003C6D17" w:rsidRDefault="00AD3E9F" w:rsidP="00256769">
+    <w:p w:rsidR="00996602" w:rsidP="00996602" w:rsidRDefault="00996602" w14:paraId="57286DD1" w14:textId="1874F982">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006C070C" w:rsidP="00996602" w:rsidRDefault="006C070C" w14:paraId="5A94B65C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00996602" w:rsidP="00996602" w:rsidRDefault="00996602" w14:paraId="235B3E8A" w14:textId="540457F9">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005B62A0" w:rsidP="00996602" w:rsidRDefault="005B62A0" w14:paraId="45AFD87A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003C6D17" w:rsidP="00256769" w:rsidRDefault="00AD3E9F" w14:paraId="6B97DB99" w14:textId="51865917">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:widowControl/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Provide</w:t>
       </w:r>
-      <w:r w:rsidR="00807354" w:rsidRPr="00B459B6">
+      <w:r w:rsidRPr="00B459B6" w:rsidR="00807354">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> board approved </w:t>
       </w:r>
-      <w:r w:rsidR="00807354" w:rsidRPr="00B459B6">
+      <w:r w:rsidRPr="00B459B6" w:rsidR="00807354">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">policy governing the operation of the </w:t>
       </w:r>
       <w:r w:rsidR="00996602">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">proposed </w:t>
       </w:r>
       <w:r w:rsidR="00B50B6A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">convenience or mobile </w:t>
       </w:r>
-      <w:r w:rsidR="00807354" w:rsidRPr="00B459B6">
+      <w:r w:rsidRPr="00B459B6" w:rsidR="00807354">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>office</w:t>
       </w:r>
       <w:r w:rsidR="00996602">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D12E59">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>and/</w:t>
       </w:r>
       <w:r w:rsidR="00996602">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
-      <w:r w:rsidR="00807354" w:rsidRPr="00B459B6">
+      <w:r w:rsidRPr="00B459B6" w:rsidR="00807354">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">service.  </w:t>
       </w:r>
-      <w:r w:rsidR="00D130E0" w:rsidRPr="00B459B6">
+      <w:r w:rsidRPr="00B459B6" w:rsidR="00D130E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The policy s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>hould</w:t>
       </w:r>
-      <w:r w:rsidR="00D130E0" w:rsidRPr="00B459B6">
+      <w:r w:rsidRPr="00B459B6" w:rsidR="00D130E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> be appropriate for the nature and scope of the bank’s use of the </w:t>
       </w:r>
       <w:r w:rsidR="003C6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>office or service</w:t>
       </w:r>
-      <w:r w:rsidR="00D130E0" w:rsidRPr="00B459B6">
+      <w:r w:rsidRPr="00B459B6" w:rsidR="00D130E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and sh</w:t>
       </w:r>
       <w:r w:rsidR="008F4E73">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ould</w:t>
       </w:r>
-      <w:r w:rsidR="00D130E0" w:rsidRPr="00B459B6">
+      <w:r w:rsidRPr="00B459B6" w:rsidR="00D130E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, at a minimum, include the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="613C231A" w14:textId="65BAB597" w:rsidR="00124239" w:rsidRDefault="006A0EDA" w:rsidP="00256769">
+    <w:p w:rsidR="00124239" w:rsidP="00256769" w:rsidRDefault="006A0EDA" w14:paraId="613C231A" w14:textId="65BAB597">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>A d</w:t>
       </w:r>
       <w:r w:rsidR="00DB0E7D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">escription of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00124239" w:rsidRPr="003C6D17">
+      <w:r w:rsidRPr="003C6D17" w:rsidR="00124239">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>activities the bank will conduct from the mobile office, bank-owned courier service, or convenience office.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7284EBA5" w14:textId="4CEBCA4D" w:rsidR="003C6D17" w:rsidRPr="005523DA" w:rsidRDefault="006A0EDA" w:rsidP="00256769">
+    <w:p w:rsidRPr="005523DA" w:rsidR="003C6D17" w:rsidP="00256769" w:rsidRDefault="006A0EDA" w14:paraId="7284EBA5" w14:textId="4CEBCA4D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>A d</w:t>
       </w:r>
       <w:r w:rsidR="001E1C65">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>escr</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>iption of</w:t>
       </w:r>
       <w:r w:rsidR="001E1C65">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> the a</w:t>
       </w:r>
       <w:r w:rsidR="00F96474">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ctions</w:t>
       </w:r>
-      <w:r w:rsidR="00D130E0" w:rsidRPr="005523DA">
+      <w:r w:rsidRPr="005523DA" w:rsidR="00D130E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the bank will take </w:t>
       </w:r>
-      <w:r w:rsidR="00D130E0" w:rsidRPr="005523DA">
+      <w:r w:rsidRPr="005523DA" w:rsidR="00D130E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>to protect the security of the office,</w:t>
       </w:r>
       <w:r w:rsidR="00A25F22">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> employees,</w:t>
       </w:r>
-      <w:r w:rsidR="00D130E0" w:rsidRPr="005523DA">
+      <w:r w:rsidRPr="005523DA" w:rsidR="00D130E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> customers, customer financial information</w:t>
       </w:r>
       <w:r w:rsidR="00854BE3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00D130E0" w:rsidRPr="005523DA">
+      <w:r w:rsidRPr="005523DA" w:rsidR="00D130E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and deposits.  The security plan may include implementation of customer and employee security systems, such as security cameras, external lighting, and internal or attached protection zones.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FCCCBAB" w14:textId="5BF6FFA2" w:rsidR="003C6D17" w:rsidRDefault="00854BE3" w:rsidP="00256769">
+    <w:p w:rsidR="003C6D17" w:rsidP="00256769" w:rsidRDefault="00854BE3" w14:paraId="4FCCCBAB" w14:textId="5BF6FFA2">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>A requirement that</w:t>
       </w:r>
       <w:r w:rsidR="00441925">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D130E0" w:rsidRPr="003C6D17">
+      <w:r w:rsidRPr="003C6D17" w:rsidR="00D130E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>the bank maintain</w:t>
       </w:r>
       <w:r w:rsidR="007F1413">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00D130E0" w:rsidRPr="003C6D17">
+      <w:r w:rsidRPr="003C6D17" w:rsidR="00D130E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> deposit insurance coverage for the mobile office, bank-owned courier service, or convenience office.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5723E8D7" w14:textId="2E04930E" w:rsidR="003C6D17" w:rsidRDefault="007F1413" w:rsidP="00256769">
+    <w:p w:rsidR="003C6D17" w:rsidP="00256769" w:rsidRDefault="007F1413" w14:paraId="5723E8D7" w14:textId="2E04930E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>A requirement that</w:t>
       </w:r>
-      <w:r w:rsidR="00D130E0" w:rsidRPr="003C6D17">
+      <w:r w:rsidRPr="003C6D17" w:rsidR="00D130E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> the bank maintain</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00D130E0" w:rsidRPr="003C6D17">
+      <w:r w:rsidRPr="003C6D17" w:rsidR="00D130E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> adequate insurance coverage in case of robbery, accident, other loss of items, delay in the delivery of items to other destinations, and other liabilities associated with operating the office</w:t>
       </w:r>
       <w:r w:rsidR="001E1C65">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and/or service</w:t>
       </w:r>
-      <w:r w:rsidR="00D130E0" w:rsidRPr="003C6D17">
+      <w:r w:rsidRPr="003C6D17" w:rsidR="00D130E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A11F245" w14:textId="4F7F8F56" w:rsidR="003C6D17" w:rsidRDefault="007F1413" w:rsidP="00256769">
+    <w:p w:rsidR="003C6D17" w:rsidP="00256769" w:rsidRDefault="007F1413" w14:paraId="0A11F245" w14:textId="4F7F8F56">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>A requirement that</w:t>
       </w:r>
-      <w:r w:rsidR="00D130E0" w:rsidRPr="003C6D17">
+      <w:r w:rsidRPr="003C6D17" w:rsidR="00D130E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> the bank maintain</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00D130E0" w:rsidRPr="003C6D17">
+      <w:r w:rsidRPr="003C6D17" w:rsidR="00D130E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> a daily log of operations, including descriptions of the time and locations of each stop made by the mobile office or bank-owned courier service,</w:t>
       </w:r>
       <w:r w:rsidR="00D12E59">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D130E0" w:rsidRPr="003C6D17">
+      <w:r w:rsidRPr="003C6D17" w:rsidR="00D130E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>the hours a convenience office was operated, and the names of the bank personnel working at the mobile office, bank-owned courier service, or convenience office during those times.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AD5E523" w14:textId="21A1F253" w:rsidR="003C6D17" w:rsidRDefault="00507335" w:rsidP="00256769">
+    <w:p w:rsidR="003C6D17" w:rsidP="00256769" w:rsidRDefault="00507335" w14:paraId="4AD5E523" w14:textId="21A1F253">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">A description of </w:t>
       </w:r>
-      <w:r w:rsidR="00D130E0" w:rsidRPr="003C6D17">
+      <w:r w:rsidRPr="003C6D17" w:rsidR="00D130E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>what, if any, signage the bank will place on the mobile office, bank-owned courier service, or convenience office.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="317FD596" w14:textId="008A513D" w:rsidR="00E611B7" w:rsidRDefault="00D130E0" w:rsidP="00256769">
+    <w:p w:rsidR="00E611B7" w:rsidP="00256769" w:rsidRDefault="00D130E0" w14:paraId="317FD596" w14:textId="008A513D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>For mobile offices and bank-owned courier services, address</w:t>
       </w:r>
       <w:r w:rsidR="00DB7919">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
       <w:r w:rsidRPr="003C6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> how the bank will determine the locations </w:t>
       </w:r>
-      <w:r w:rsidR="00014D3B" w:rsidRPr="003C6D17">
+      <w:r w:rsidRPr="003C6D17" w:rsidR="00014D3B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>at which it will provide services</w:t>
       </w:r>
       <w:r w:rsidRPr="003C6D17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the times it will be at those </w:t>
       </w:r>
       <w:r w:rsidR="00C0311B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>locations</w:t>
       </w:r>
       <w:r w:rsidR="00E611B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2729FB6B" w14:textId="102BD08B" w:rsidR="00D130E0" w:rsidRPr="003C6D17" w:rsidRDefault="00E611B7" w:rsidP="00256769">
+    <w:p w:rsidRPr="003C6D17" w:rsidR="00D130E0" w:rsidP="00256769" w:rsidRDefault="00E611B7" w14:paraId="2729FB6B" w14:textId="102BD08B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00D130E0" w:rsidRPr="003C6D17">
+      <w:r w:rsidRPr="003C6D17" w:rsidR="00D130E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ddress how the bank will ensure that the mobile office, bank-owned courier service, or convenience office </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00D130E0" w:rsidRPr="003C6D17">
+      <w:r w:rsidRPr="003C6D17" w:rsidR="00D130E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>is located in</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00D130E0" w:rsidRPr="003C6D17">
+      <w:r w:rsidRPr="003C6D17" w:rsidR="00D130E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> a safe location and that it has the necessary permission of the owner of the property where the mobile office, bank-owned courier service, or convenience office is located to operate at that location.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="109EFF6E" w14:textId="1939A22F" w:rsidR="00D130E0" w:rsidRDefault="00D130E0" w:rsidP="00256769">
+    <w:p w:rsidR="00D130E0" w:rsidP="00256769" w:rsidRDefault="00D130E0" w14:paraId="109EFF6E" w14:textId="1939A22F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="530F9B79" w14:textId="18CC45DA" w:rsidR="0072702B" w:rsidRDefault="0072702B">
+    <w:p w:rsidR="0072702B" w:rsidRDefault="0072702B" w14:paraId="530F9B79" w14:textId="18CC45DA">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F7B1995" w14:textId="555B39C5" w:rsidR="00A45F24" w:rsidRPr="004B6E0C" w:rsidRDefault="00A45F24" w:rsidP="00CE0431">
+    <w:p w:rsidRPr="004B6E0C" w:rsidR="00A45F24" w:rsidP="00CE0431" w:rsidRDefault="00A45F24" w14:paraId="7F7B1995" w14:textId="555B39C5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C52F9B">
         <w:lastRenderedPageBreak/>
         <w:t>ACKNOWLEDGEMENT</w:t>
       </w:r>
-      <w:r w:rsidR="004B6E0C" w:rsidRPr="00C52F9B">
+      <w:r w:rsidRPr="00C52F9B" w:rsidR="004B6E0C">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F7B21EE" w14:textId="77777777" w:rsidR="00A45F24" w:rsidRPr="00A45F24" w:rsidRDefault="00A45F24" w:rsidP="00A45F24">
+    <w:p w:rsidRPr="00A45F24" w:rsidR="00A45F24" w:rsidP="00A45F24" w:rsidRDefault="00A45F24" w14:paraId="1F7B21EE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A45F24">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The applicant hereby acknowledges that he/she has read the explanation about public disclosure of information contained in the application instructions and that he/she understands that the information submitted with the application will be treated as public information unless the applicant has requested confidential treatment of material in the application and submitted a “public” copy of the application from which the confidential information has been excised.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51D16C9E" w14:textId="77777777" w:rsidR="00A45F24" w:rsidRPr="00A45F24" w:rsidRDefault="00A45F24" w:rsidP="00A45F24">
+    <w:p w:rsidRPr="00A45F24" w:rsidR="00A45F24" w:rsidP="00A45F24" w:rsidRDefault="00A45F24" w14:paraId="51D16C9E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A40DC56" w14:textId="77777777" w:rsidR="00A45F24" w:rsidRPr="00A45F24" w:rsidRDefault="00A45F24" w:rsidP="00A45F24">
+    <w:p w:rsidRPr="00A45F24" w:rsidR="00A45F24" w:rsidP="00A45F24" w:rsidRDefault="00A45F24" w14:paraId="6A40DC56" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A45F24">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The undersigned hereby certify that the statements contained in this application are true to their best knowledge and belief.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5551C182" w14:textId="77777777" w:rsidR="00A45F24" w:rsidRPr="00A45F24" w:rsidRDefault="00A45F24" w:rsidP="00A45F24">
+    <w:p w:rsidRPr="00A45F24" w:rsidR="00A45F24" w:rsidP="00A45F24" w:rsidRDefault="00A45F24" w14:paraId="5551C182" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C797224" w14:textId="77777777" w:rsidR="00A45F24" w:rsidRPr="00A45F24" w:rsidRDefault="00A45F24" w:rsidP="00A45F24">
+    <w:p w:rsidRPr="00A45F24" w:rsidR="00A45F24" w:rsidP="00A45F24" w:rsidRDefault="00A45F24" w14:paraId="3C797224" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A1CA7B9" w14:textId="77777777" w:rsidR="00A45F24" w:rsidRPr="00A45F24" w:rsidRDefault="00A45F24" w:rsidP="00A45F24">
+    <w:p w:rsidRPr="00A45F24" w:rsidR="00A45F24" w:rsidP="00A45F24" w:rsidRDefault="00A45F24" w14:paraId="1A1CA7B9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5508"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A45F24" w:rsidRPr="00A45F24" w14:paraId="38F90E23" w14:textId="77777777" w:rsidTr="00AB290B">
+      <w:tr w:rsidRPr="00A45F24" w:rsidR="00A45F24" w:rsidTr="00AB290B" w14:paraId="38F90E23" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="577"/>
+          <w:trHeight w:val="577" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="585B131C" w14:textId="2ECC98DB" w:rsidR="00A45F24" w:rsidRPr="00A45F24" w:rsidRDefault="00A45F24" w:rsidP="00A45F24">
+          <w:p w:rsidRPr="00A45F24" w:rsidR="00A45F24" w:rsidP="00A45F24" w:rsidRDefault="00A45F24" w14:paraId="585B131C" w14:textId="2ECC98DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A45F24">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
             <w:r w:rsidR="00797ACB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> and Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6FA08E50" w14:textId="77777777" w:rsidR="0072702B" w:rsidRPr="00262772" w:rsidRDefault="0072702B" w:rsidP="001C0D93">
-[...15 lines deleted...]
-    <w:sectPr w:rsidR="00E3045B" w:rsidRPr="00262772" w:rsidSect="00C52F9B">
+    <w:p w:rsidRPr="00262772" w:rsidR="0072702B" w:rsidP="001C0D93" w:rsidRDefault="0072702B" w14:paraId="6FA08E50" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00262772" w:rsidR="00E3045B" w:rsidP="002301CF" w:rsidRDefault="00E3045B" w14:paraId="4ED8BDC5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00262772" w:rsidR="00E3045B" w:rsidSect="00C52F9B">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
-      <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="979" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B61B0BB" w14:textId="77777777" w:rsidR="004165EA" w:rsidRDefault="004165EA">
+    <w:p w:rsidR="004165EA" w:rsidRDefault="004165EA" w14:paraId="6B61B0BB" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A19A128" w14:textId="77777777" w:rsidR="004165EA" w:rsidRDefault="004165EA">
+    <w:p w:rsidR="004165EA" w:rsidRDefault="004165EA" w14:paraId="4A19A128" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3228,157 +3234,159 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="110AE5B6" w14:textId="77777777" w:rsidR="00F80AAB" w:rsidRDefault="00F80AAB" w:rsidP="00F80AAB">
+  <w:p w:rsidR="00F80AAB" w:rsidP="00F80AAB" w:rsidRDefault="00F80AAB" w14:paraId="110AE5B6" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
+      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6A1B3515" w14:textId="77777777" w:rsidR="00F80AAB" w:rsidRDefault="00F80AAB">
+  <w:p w:rsidR="00F80AAB" w:rsidRDefault="00F80AAB" w14:paraId="6A1B3515" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2AFFACF5" w14:textId="1B5E33AF" w:rsidR="00750C9D" w:rsidRPr="008808FF" w:rsidRDefault="00750C9D" w:rsidP="008808FF">
+  <w:p w:rsidRPr="008808FF" w:rsidR="00750C9D" w:rsidP="008808FF" w:rsidRDefault="00750C9D" w14:paraId="2AFFACF5" w14:textId="1B5E33AF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9270"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="431575F9" w14:textId="1100C59D" w:rsidR="008808FF" w:rsidRDefault="008808FF">
+  <w:p w:rsidR="008808FF" w:rsidRDefault="008808FF" w14:paraId="431575F9" w14:textId="2C4D24F3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidR="0393DE89">
+      <w:rPr/>
       <w:t xml:space="preserve">Effective </w:t>
     </w:r>
-    <w:r w:rsidR="00507657">
-      <w:t>July 2022</w:t>
+    <w:r w:rsidR="0393DE89">
+      <w:rPr/>
+      <w:t>October 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CC6C566" w14:textId="77777777" w:rsidR="004165EA" w:rsidRDefault="004165EA">
+    <w:p w:rsidR="004165EA" w:rsidRDefault="004165EA" w14:paraId="0CC6C566" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60F2CC85" w14:textId="77777777" w:rsidR="004165EA" w:rsidRDefault="004165EA">
+    <w:p w:rsidR="004165EA" w:rsidRDefault="004165EA" w14:paraId="60F2CC85" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="14C751B4" w14:textId="401040F1" w:rsidR="00D23433" w:rsidRPr="00D23433" w:rsidRDefault="00D23433" w:rsidP="008808FF">
+  <w:p w:rsidRPr="00D23433" w:rsidR="00D23433" w:rsidP="008808FF" w:rsidRDefault="00D23433" w14:paraId="14C751B4" w14:textId="401040F1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="120"/>
       <w:ind w:left="-720" w:right="-720"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0171220C" w14:textId="77777777" w:rsidR="00C52F9B" w:rsidRDefault="00C52F9B" w:rsidP="00C52F9B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00C52F9B" w:rsidP="00C52F9B" w:rsidRDefault="00C52F9B" w14:paraId="0171220C" w14:textId="77777777">
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="dashDotStroked" w:sz="24" w:space="1" w:color="067070"/>
+        <w:bottom w:val="dashDotStroked" w:color="067070" w:sz="24" w:space="1"/>
       </w:pBdr>
       <w:spacing w:after="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D60D698" wp14:editId="7B5039C3">
           <wp:extent cx="4334265" cy="792482"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="744627801" name="Picture 1" descr="Iowa Division of Banking logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="744627801" name="Picture 1" descr="Iowa Division of Banking logo"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
@@ -3386,54 +3394,54 @@
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="4334265" cy="792482"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6C33E18D" w14:textId="77777777" w:rsidR="00C52F9B" w:rsidRDefault="00C52F9B" w:rsidP="00C52F9B">
+  <w:p w:rsidR="00C52F9B" w:rsidP="00C52F9B" w:rsidRDefault="00C52F9B" w14:paraId="6C33E18D" w14:textId="77777777">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="dashDotStroked" w:sz="24" w:space="1" w:color="067070"/>
+        <w:top w:val="dashDotStroked" w:color="067070" w:sz="24" w:space="1"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="034062CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7C82F5AE"/>
     <w:lvl w:ilvl="0" w:tplc="271843E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
@@ -3695,51 +3703,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22E30BBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09C89B50"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -4451,260 +4459,260 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77332A1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DC2E6250"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F472AB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B1BC043A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1171680015">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="55248921">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2024235616">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2044013678">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="837959765">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1323316165">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1611930408">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1569801837">
@@ -4721,52 +4729,53 @@
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1763840039">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="666808">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="146285677">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1721172998">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1665160021">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
@@ -5110,178 +5119,180 @@
     <w:rsid w:val="00EC4AF8"/>
     <w:rsid w:val="00ED2305"/>
     <w:rsid w:val="00EF0570"/>
     <w:rsid w:val="00EF6BD9"/>
     <w:rsid w:val="00F03316"/>
     <w:rsid w:val="00F06C86"/>
     <w:rsid w:val="00F14610"/>
     <w:rsid w:val="00F33E6D"/>
     <w:rsid w:val="00F34892"/>
     <w:rsid w:val="00F4542B"/>
     <w:rsid w:val="00F45859"/>
     <w:rsid w:val="00F50A14"/>
     <w:rsid w:val="00F551E5"/>
     <w:rsid w:val="00F559EE"/>
     <w:rsid w:val="00F62531"/>
     <w:rsid w:val="00F670CF"/>
     <w:rsid w:val="00F67B4E"/>
     <w:rsid w:val="00F80AAB"/>
     <w:rsid w:val="00F8541A"/>
     <w:rsid w:val="00F96474"/>
     <w:rsid w:val="00FB5C56"/>
     <w:rsid w:val="00FC19AD"/>
     <w:rsid w:val="00FC734A"/>
     <w:rsid w:val="00FE31E8"/>
     <w:rsid w:val="00FF76E8"/>
+    <w:rsid w:val="0393DE89"/>
     <w:rsid w:val="3F86D052"/>
+    <w:rsid w:val="67F21C42"/>
     <w:rsid w:val="717AA0FC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="20E2251C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{33F52CC0-DFB6-4CBC-9DC0-A7CB06F4D628}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:uiPriority="99" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:uiPriority="99" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5324,52 +5335,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -5430,57 +5441,57 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00383911"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00565FCF"/>
     <w:pPr>
       <w:keepNext/>
@@ -5643,72 +5654,72 @@
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00237B45"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00237B45"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
@@ -5739,283 +5750,283 @@
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EmailStyle22">
+  <w:style w:type="character" w:styleId="EmailStyle22" w:customStyle="1">
     <w:name w:val="EmailStyle22"/>
     <w:semiHidden/>
     <w:rsid w:val="00156456"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="auto"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="00014D3B"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002763ED"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+  <w:style w:type="paragraph" w:styleId="TableParagraph" w:customStyle="1">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00237B45"/>
     <w:pPr>
       <w:spacing w:line="252" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00565FCF"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00565FCF"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00747458"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="03637B"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00237B45"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
     <w:name w:val="Heading 5 Char"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00237B45"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
     <w:name w:val="Heading 6 Char"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00237B45"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:color w:val="1F3763"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
     <w:name w:val="Heading 7 Char"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00237B45"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="1F3763"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
     <w:name w:val="Heading 8 Char"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00237B45"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:color w:val="272727"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
     <w:name w:val="Heading 9 Char"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00237B45"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00237B45"/>
     <w:pPr>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="44546A"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00237B45"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00237B45"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
       <w:color w:val="5A5A5A"/>
       <w:spacing w:val="15"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
     <w:name w:val="Subtitle Char"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00237B45"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:color w:val="5A5A5A"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00237B45"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:uiPriority w:val="20"/>
@@ -6039,95 +6050,95 @@
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00237B45"/>
     <w:pPr>
       <w:spacing w:before="200" w:after="160"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
     <w:name w:val="Quote Char"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00237B45"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00237B45"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="10" w:color="4472C4"/>
-        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="4472C4"/>
+        <w:top w:val="single" w:color="4472C4" w:sz="4" w:space="10"/>
+        <w:bottom w:val="single" w:color="4472C4" w:sz="4" w:space="10"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
     <w:name w:val="Intense Quote Char"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00237B45"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="00237B45"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00237B45"/>
     <w:rPr>
       <w:i/>
@@ -6184,100 +6195,99 @@
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00E54330"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:rsid w:val="00E54330"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:rsid w:val="00E54330"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:rsid w:val="00E54330"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:rsid w:val="00E54330"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -6570,72 +6580,73 @@
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TaxCatchAll xmlns="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ec68e26f-a2bc-4408-a52a-4bed410c5093">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100004116819EEBBA43B071ADEAABD7CDA0" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2cfebbc3e43ec4681aedb2c54be0718a">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="ec68e26f-a2bc-4408-a52a-4bed410c5093" xmlns:ns3="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="10adf789fd5108a72d26f898f537a182" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100004116819EEBBA43B071ADEAABD7CDA0" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a413ad8f8cacf9600904427cd1574e49">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="ec68e26f-a2bc-4408-a52a-4bed410c5093" xmlns:ns3="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b4a772b0b3af535052cf18beee026fbd" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
     <xsd:import namespace="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="10" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="11" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ec68e26f-a2bc-4408-a52a-4bed410c5093" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -6658,50 +6669,55 @@
     <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="18" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="19" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{17bf9f8e-2519-4288-b1f9-3fa10b026a6b}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="fdb1662f-fd37-417e-b6a8-345ff9ff89b9">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -6804,110 +6820,72 @@
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FFE17694-57C6-4EBB-B8D8-16E87B3A1707}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBA5FB88-1FF5-4BF3-BE12-1448A0C1EF02}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <ds:schemaRef ds:uri="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F38860C7-FD13-4BB7-9DD4-B819BAC71819}">
-[...15 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7020642B-3C69-4CF8-88CC-B73C0D7518B5}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{a9bc8cfd-9b51-41b5-9523-fdea261bf622}" enabled="0" method="" siteId="{a9bc8cfd-9b51-41b5-9523-fdea261bf622}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>IDOB</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IDOB Operate a Mobile Bank Office, Courier Service, or Convenience Office - Bank Application</dc:title>
   <dc:subject/>
   <dc:creator>Kathy Johnson</dc:creator>
-  <cp:keywords/>
-[...2 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <keywords/>
+  <lastModifiedBy>Jill Pasbrig</lastModifiedBy>
+  <revision>9</revision>
+  <lastPrinted>2021-03-24T15:48:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100004116819EEBBA43B071ADEAABD7CDA0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>