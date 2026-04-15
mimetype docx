--- v1 (2026-02-28)
+++ v2 (2026-04-15)
@@ -966,55 +966,55 @@
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00087B6E" w:rsidRPr="00C52F9B">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">APPLICATION TO </w:t>
       </w:r>
       <w:r w:rsidR="00B85604" w:rsidRPr="00C52F9B">
         <w:t>OPERATE A MOBILE BANK OFFICE, COURIER SERVICE,</w:t>
       </w:r>
       <w:r w:rsidR="005540F2" w:rsidRPr="00C52F9B">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00B85604" w:rsidRPr="00C52F9B">
         <w:t>OR CONVENIENCE OFFICE</w:t>
       </w:r>
       <w:r w:rsidR="005540F2" w:rsidRPr="00C52F9B">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09785C5B" w14:textId="77777777" w:rsidR="00087B6E" w:rsidRPr="00C52F9B" w:rsidRDefault="00087B6E" w:rsidP="00CE0431">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C52F9B">
+    <w:p w14:paraId="09785C5B" w14:textId="77777777" w:rsidR="00087B6E" w:rsidRPr="00747458" w:rsidRDefault="00087B6E" w:rsidP="00747458">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00747458">
         <w:t>Applicant Bank</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9576" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1278"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="2340"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="2448"/>
       </w:tblGrid>
       <w:tr w:rsidR="00087B6E" w:rsidRPr="00087B6E" w14:paraId="639D1F24" w14:textId="77777777" w:rsidTr="008E1F87">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1435,53 +1435,53 @@
             <w:tcW w:w="9576" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="382C36BF" w14:textId="77777777" w:rsidR="00087B6E" w:rsidRPr="00087B6E" w:rsidRDefault="00087B6E" w:rsidP="00087B6E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="28522D86" w14:textId="77777777" w:rsidR="00087B6E" w:rsidRPr="00087B6E" w:rsidRDefault="00087B6E" w:rsidP="00087B6E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73A924C0" w14:textId="77777777" w:rsidR="00087B6E" w:rsidRPr="00C52F9B" w:rsidRDefault="00087B6E" w:rsidP="00CE0431">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="73A924C0" w14:textId="77777777" w:rsidR="00087B6E" w:rsidRPr="00C52F9B" w:rsidRDefault="00087B6E" w:rsidP="00747458">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00C52F9B">
         <w:t>Proposed Location</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9576" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1278"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="1012"/>
         <w:gridCol w:w="1328"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="1260"/>
         <w:gridCol w:w="2448"/>
       </w:tblGrid>
       <w:tr w:rsidR="00087B6E" w:rsidRPr="00087B6E" w14:paraId="0CAEEADC" w14:textId="77777777" w:rsidTr="00C637BE">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="400"/>
         </w:trPr>
@@ -1764,53 +1764,53 @@
           <w:tcPr>
             <w:tcW w:w="9576" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7561C001" w14:textId="77777777" w:rsidR="00383911" w:rsidRPr="00087B6E" w:rsidRDefault="00383911" w:rsidP="00C32C0A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6D1AAADE" w14:textId="77777777" w:rsidR="00807861" w:rsidRDefault="00807861" w:rsidP="00DC6B43">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43942BE3" w14:textId="383BE706" w:rsidR="00087B6E" w:rsidRPr="00C52F9B" w:rsidRDefault="00807861" w:rsidP="00CE0431">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="43942BE3" w14:textId="383BE706" w:rsidR="00087B6E" w:rsidRPr="00C52F9B" w:rsidRDefault="00807861" w:rsidP="00747458">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00C52F9B">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00996602" w:rsidRPr="00C52F9B">
         <w:t>upplemental Information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2664846D" w14:textId="51993437" w:rsidR="00087B6E" w:rsidRPr="00087B6E" w:rsidRDefault="00A57FF3" w:rsidP="00087B6E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Identify</w:t>
       </w:r>
       <w:r w:rsidR="00847DE8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -3148,58 +3148,58 @@
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E3045B" w:rsidRPr="00262772" w:rsidSect="00C52F9B">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="979" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="72EA7DB4" w14:textId="77777777" w:rsidR="00697962" w:rsidRDefault="00697962">
+    <w:p w14:paraId="6B61B0BB" w14:textId="77777777" w:rsidR="004165EA" w:rsidRDefault="004165EA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="022C9C98" w14:textId="77777777" w:rsidR="00697962" w:rsidRDefault="00697962">
+    <w:p w14:paraId="4A19A128" w14:textId="77777777" w:rsidR="004165EA" w:rsidRDefault="004165EA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3301,58 +3301,58 @@
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="431575F9" w14:textId="1100C59D" w:rsidR="008808FF" w:rsidRDefault="008808FF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Effective </w:t>
     </w:r>
     <w:r w:rsidR="00507657">
       <w:t>July 2022</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03EE36F2" w14:textId="77777777" w:rsidR="00697962" w:rsidRDefault="00697962">
+    <w:p w14:paraId="0CC6C566" w14:textId="77777777" w:rsidR="004165EA" w:rsidRDefault="004165EA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7DF774B0" w14:textId="77777777" w:rsidR="00697962" w:rsidRDefault="00697962">
+    <w:p w14:paraId="60F2CC85" w14:textId="77777777" w:rsidR="004165EA" w:rsidRDefault="004165EA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="14C751B4" w14:textId="401040F1" w:rsidR="00D23433" w:rsidRPr="00D23433" w:rsidRDefault="00D23433" w:rsidP="008808FF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="120"/>
       <w:ind w:left="-720" w:right="-720"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0171220C" w14:textId="77777777" w:rsidR="00C52F9B" w:rsidRDefault="00C52F9B" w:rsidP="00C52F9B">
     <w:pPr>
       <w:pBdr>
@@ -4849,59 +4849,61 @@
     <w:rsid w:val="002F6964"/>
     <w:rsid w:val="002F7B7A"/>
     <w:rsid w:val="00313E04"/>
     <w:rsid w:val="00314824"/>
     <w:rsid w:val="00322518"/>
     <w:rsid w:val="003239D1"/>
     <w:rsid w:val="00327D5E"/>
     <w:rsid w:val="003322A5"/>
     <w:rsid w:val="00335BE7"/>
     <w:rsid w:val="003363D6"/>
     <w:rsid w:val="0036263E"/>
     <w:rsid w:val="00383911"/>
     <w:rsid w:val="003860EB"/>
     <w:rsid w:val="003A3E05"/>
     <w:rsid w:val="003A5E4C"/>
     <w:rsid w:val="003C003D"/>
     <w:rsid w:val="003C6D17"/>
     <w:rsid w:val="003D5640"/>
     <w:rsid w:val="003D6ACB"/>
     <w:rsid w:val="003F673D"/>
     <w:rsid w:val="00400045"/>
     <w:rsid w:val="0040184C"/>
     <w:rsid w:val="00402B3D"/>
     <w:rsid w:val="00403B4A"/>
     <w:rsid w:val="0041002B"/>
+    <w:rsid w:val="004165EA"/>
     <w:rsid w:val="004170F3"/>
     <w:rsid w:val="00420B25"/>
     <w:rsid w:val="00441925"/>
     <w:rsid w:val="00456680"/>
     <w:rsid w:val="00493769"/>
     <w:rsid w:val="004B1997"/>
     <w:rsid w:val="004B5005"/>
     <w:rsid w:val="004B6E0C"/>
     <w:rsid w:val="004C15B2"/>
+    <w:rsid w:val="004C3830"/>
     <w:rsid w:val="004D3602"/>
     <w:rsid w:val="004D7065"/>
     <w:rsid w:val="004F300C"/>
     <w:rsid w:val="00507335"/>
     <w:rsid w:val="00507657"/>
     <w:rsid w:val="00510FF0"/>
     <w:rsid w:val="005179FD"/>
     <w:rsid w:val="005201F8"/>
     <w:rsid w:val="00534C34"/>
     <w:rsid w:val="00544598"/>
     <w:rsid w:val="005523DA"/>
     <w:rsid w:val="005540F2"/>
     <w:rsid w:val="00565FCF"/>
     <w:rsid w:val="005864D6"/>
     <w:rsid w:val="005900CA"/>
     <w:rsid w:val="00594822"/>
     <w:rsid w:val="005A41AC"/>
     <w:rsid w:val="005B1BC7"/>
     <w:rsid w:val="005B303F"/>
     <w:rsid w:val="005B3D08"/>
     <w:rsid w:val="005B62A0"/>
     <w:rsid w:val="005C005C"/>
     <w:rsid w:val="005D3045"/>
     <w:rsid w:val="005E49D5"/>
     <w:rsid w:val="005F5CCB"/>
@@ -4914,50 +4916,51 @@
     <w:rsid w:val="00663281"/>
     <w:rsid w:val="00674541"/>
     <w:rsid w:val="00682411"/>
     <w:rsid w:val="00695C41"/>
     <w:rsid w:val="00697962"/>
     <w:rsid w:val="006A0EDA"/>
     <w:rsid w:val="006B1926"/>
     <w:rsid w:val="006B288C"/>
     <w:rsid w:val="006C070C"/>
     <w:rsid w:val="006C079D"/>
     <w:rsid w:val="006D34D6"/>
     <w:rsid w:val="006F1A08"/>
     <w:rsid w:val="006F792B"/>
     <w:rsid w:val="007008A8"/>
     <w:rsid w:val="00706BE1"/>
     <w:rsid w:val="0071102C"/>
     <w:rsid w:val="00711B1E"/>
     <w:rsid w:val="00714FDD"/>
     <w:rsid w:val="00715F2F"/>
     <w:rsid w:val="007165D7"/>
     <w:rsid w:val="0072702B"/>
     <w:rsid w:val="00727D1D"/>
     <w:rsid w:val="00740300"/>
     <w:rsid w:val="007428D5"/>
     <w:rsid w:val="0074477E"/>
+    <w:rsid w:val="00747458"/>
     <w:rsid w:val="00750C9D"/>
     <w:rsid w:val="00753E8C"/>
     <w:rsid w:val="00797ACB"/>
     <w:rsid w:val="007B1E07"/>
     <w:rsid w:val="007B29AD"/>
     <w:rsid w:val="007B679B"/>
     <w:rsid w:val="007C022E"/>
     <w:rsid w:val="007D5E2A"/>
     <w:rsid w:val="007F1413"/>
     <w:rsid w:val="007F3B14"/>
     <w:rsid w:val="007F3CB7"/>
     <w:rsid w:val="00807354"/>
     <w:rsid w:val="00807861"/>
     <w:rsid w:val="00811243"/>
     <w:rsid w:val="008158EA"/>
     <w:rsid w:val="00830294"/>
     <w:rsid w:val="00830C32"/>
     <w:rsid w:val="0083326A"/>
     <w:rsid w:val="00840296"/>
     <w:rsid w:val="00847DE8"/>
     <w:rsid w:val="008519BA"/>
     <w:rsid w:val="00854BE3"/>
     <w:rsid w:val="00874B2B"/>
     <w:rsid w:val="00876E32"/>
     <w:rsid w:val="008808FF"/>
@@ -5487,63 +5490,64 @@
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00565FCF"/>
     <w:pPr>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="NoSpacing"/>
+    <w:basedOn w:val="Heading2"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0074477E"/>
+    <w:rsid w:val="00747458"/>
     <w:pPr>
+      <w:jc w:val="left"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00237B45"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496"/>
     </w:rPr>
@@ -5819,57 +5823,58 @@
       <w:b/>
       <w:bCs/>
       <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00565FCF"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="0074477E"/>
+    <w:rsid w:val="00747458"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:color w:val="03637B"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00237B45"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00237B45"/>
     <w:rPr>
@@ -6539,50 +6544,76 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ec68e26f-a2bc-4408-a52a-4bed410c5093">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100004116819EEBBA43B071ADEAABD7CDA0" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2cfebbc3e43ec4681aedb2c54be0718a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="ec68e26f-a2bc-4408-a52a-4bed410c5093" xmlns:ns3="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="10adf789fd5108a72d26f898f537a182" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
     <xsd:import namespace="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -6744,120 +6775,94 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A122A251-DCDF-4245-9F5A-45B0F7A91F81}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FFE17694-57C6-4EBB-B8D8-16E87B3A1707}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBA5FB88-1FF5-4BF3-BE12-1448A0C1EF02}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
+    <ds:schemaRef ds:uri="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F38860C7-FD13-4BB7-9DD4-B819BAC71819}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
     <ds:schemaRef ds:uri="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...26 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{a9bc8cfd-9b51-41b5-9523-fdea261bf622}" enabled="0" method="" siteId="{a9bc8cfd-9b51-41b5-9523-fdea261bf622}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
   <Words>1428</Words>
   <Characters>7972</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>209</Lines>
   <Paragraphs>71</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>