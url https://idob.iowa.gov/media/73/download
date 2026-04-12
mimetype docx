--- v1 (2026-02-28)
+++ v2 (2026-04-12)
@@ -1174,55 +1174,55 @@
     <w:p w14:paraId="78BC1451" w14:textId="77777777" w:rsidR="00324F41" w:rsidRDefault="00324F41" w:rsidP="00DC3210">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49C2A0A6" w14:textId="31AE771F" w:rsidR="00CE36D0" w:rsidRDefault="00DC60B1" w:rsidP="00DC3210">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="65CDEC48" w14:textId="6415B68D" w:rsidR="00482A9A" w:rsidRPr="0039737F" w:rsidRDefault="00482A9A" w:rsidP="00925884">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="0039737F">
         <w:lastRenderedPageBreak/>
         <w:t>APPLICATION TO ESTABLISH A BANK OFFICE</w:t>
       </w:r>
       <w:r w:rsidR="009F4AB6" w:rsidRPr="0039737F">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A44F03E" w14:textId="77777777" w:rsidR="00482A9A" w:rsidRPr="0039737F" w:rsidRDefault="00482A9A" w:rsidP="00925884">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0039737F">
+    <w:p w14:paraId="7A44F03E" w14:textId="77777777" w:rsidR="00482A9A" w:rsidRPr="00BA4FE8" w:rsidRDefault="00482A9A" w:rsidP="00BA4FE8">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA4FE8">
         <w:t>Applicant Bank</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1278"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="2340"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="2448"/>
       </w:tblGrid>
       <w:tr w:rsidR="00482A9A" w:rsidRPr="00B44426" w14:paraId="4542D642" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1654,53 +1654,53 @@
             <w:tcW w:w="9576" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4C5B5B2B" w14:textId="08FDEE6A" w:rsidR="00482A9A" w:rsidRPr="00853CC6" w:rsidRDefault="00482A9A" w:rsidP="00AD3E96">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="3C397190" w14:textId="77777777" w:rsidR="00482A9A" w:rsidRPr="00853CC6" w:rsidRDefault="00482A9A" w:rsidP="00AD3E96">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13EDD327" w14:textId="4DF85F3B" w:rsidR="00482A9A" w:rsidRPr="0039737F" w:rsidRDefault="00482A9A" w:rsidP="00925884">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="13EDD327" w14:textId="4DF85F3B" w:rsidR="00482A9A" w:rsidRPr="0039737F" w:rsidRDefault="00482A9A" w:rsidP="00BA4FE8">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="0039737F">
         <w:t>Proposed Location</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1278"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="1620"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="1260"/>
         <w:gridCol w:w="2448"/>
       </w:tblGrid>
       <w:tr w:rsidR="009F7D37" w:rsidRPr="00B44426" w14:paraId="5BE0F93B" w14:textId="77777777" w:rsidTr="00046B6A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="400"/>
         </w:trPr>
@@ -1964,53 +1964,53 @@
             <w:tcW w:w="9576" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7B55EED7" w14:textId="77777777" w:rsidR="009F7D37" w:rsidRDefault="009F7D37" w:rsidP="00046B6A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="073C8F96" w14:textId="69A85F1E" w:rsidR="00866435" w:rsidRPr="00B44426" w:rsidRDefault="00866435" w:rsidP="00046B6A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0636F138" w14:textId="7E54FA0A" w:rsidR="00482A9A" w:rsidRPr="0039737F" w:rsidRDefault="00482A9A" w:rsidP="00925884">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="0636F138" w14:textId="7E54FA0A" w:rsidR="00482A9A" w:rsidRPr="0039737F" w:rsidRDefault="00482A9A" w:rsidP="00BA4FE8">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="0039737F">
         <w:t>Facility</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5591A3F7" w14:textId="16FB78B1" w:rsidR="00482A9A" w:rsidRPr="00853CC6" w:rsidRDefault="00482A9A" w:rsidP="007A0736">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00853CC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Describe the services to be provided at the proposed office and the days and hours the office is to be open for business.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F4C23C8" w14:textId="77777777" w:rsidR="00482A9A" w:rsidRPr="00853CC6" w:rsidRDefault="00482A9A" w:rsidP="00AD3E96">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -2256,71 +2256,99 @@
         </w:rPr>
         <w:t>different</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF23EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, indicate the name that will be used for the office or main bank.  Also, list all financial institutions either headquartered or with offices in your proposed market area.  If another institution uses the same or a similar name, indicate what steps you have taken to reduce the bank’s exposure to a trademark dispute over the name.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21AAD131" w14:textId="77777777" w:rsidR="00482A9A" w:rsidRDefault="00482A9A" w:rsidP="00AD3E96">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31280E3B" w14:textId="77777777" w:rsidR="00482A9A" w:rsidRDefault="00482A9A" w:rsidP="00AD3E96">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="276DB0BA" w14:textId="77777777" w:rsidR="00A37CBE" w:rsidRPr="00FC205A" w:rsidRDefault="00A37CBE" w:rsidP="00FC205A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68B6C792" w14:textId="45CEBE77" w:rsidR="00482A9A" w:rsidRPr="0039737F" w:rsidRDefault="00482A9A" w:rsidP="00925884">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="68B6C792" w14:textId="45CEBE77" w:rsidR="00482A9A" w:rsidRPr="0039737F" w:rsidRDefault="00482A9A" w:rsidP="00B906B2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="0039737F">
         <w:t>Capital Structure and Earnings Prospects</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="689936C8" w14:textId="77777777" w:rsidR="00C8558D" w:rsidRDefault="00FC01B3" w:rsidP="00B44426">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00903B8E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Provide details if the </w:t>
+        <w:t xml:space="preserve">Provide </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00903B8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>details</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00903B8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00903B8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>if</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00903B8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidR="00482A9A" w:rsidRPr="00903B8E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">capital structure of the </w:t>
       </w:r>
       <w:r w:rsidR="007E3243" w:rsidRPr="00903B8E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="00482A9A" w:rsidRPr="00903B8E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ank </w:t>
       </w:r>
       <w:r w:rsidRPr="00903B8E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">will </w:t>
       </w:r>
@@ -2504,53 +2532,53 @@
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76B2CF03" w14:textId="77777777" w:rsidR="00B12977" w:rsidRPr="00903B8E" w:rsidRDefault="00B12977" w:rsidP="00B12977">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44BC974E" w14:textId="77777777" w:rsidR="00B12977" w:rsidRPr="00903B8E" w:rsidRDefault="00B12977" w:rsidP="00B12977">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2174F57D" w14:textId="3B67FA18" w:rsidR="00482A9A" w:rsidRPr="0039737F" w:rsidRDefault="00482A9A" w:rsidP="00925884">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="2174F57D" w14:textId="3B67FA18" w:rsidR="00482A9A" w:rsidRPr="0039737F" w:rsidRDefault="00482A9A" w:rsidP="00B906B2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="0039737F">
         <w:t>Management</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C04DE93" w14:textId="05963937" w:rsidR="00482A9A" w:rsidRDefault="00482A9A" w:rsidP="00F5400D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00903B8E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Provide names of individuals t</w:t>
       </w:r>
       <w:r w:rsidR="000B5F8A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>hat will</w:t>
       </w:r>
@@ -2726,53 +2754,53 @@
           <w:trHeight w:val="152"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A424D3C" w14:textId="77777777" w:rsidR="00B44426" w:rsidRPr="008C27E2" w:rsidRDefault="00B44426" w:rsidP="00046B6A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7254" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3304D7EF" w14:textId="77777777" w:rsidR="00B44426" w:rsidRPr="008C27E2" w:rsidRDefault="00B44426" w:rsidP="00046B6A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0CC98CA5" w14:textId="316E5A3E" w:rsidR="00DF623F" w:rsidRDefault="00DF623F" w:rsidP="006B2447"/>
-    <w:p w14:paraId="2E0FDBE0" w14:textId="15F79451" w:rsidR="00482A9A" w:rsidRPr="0039737F" w:rsidRDefault="0056525F" w:rsidP="00925884">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="2E0FDBE0" w14:textId="15F79451" w:rsidR="00482A9A" w:rsidRPr="0039737F" w:rsidRDefault="0056525F" w:rsidP="00B906B2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00482A9A" w:rsidRPr="0039737F">
         <w:lastRenderedPageBreak/>
         <w:t>Needs of the Community, Population Density</w:t>
       </w:r>
       <w:r w:rsidR="006F64E6" w:rsidRPr="0039737F">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00482A9A" w:rsidRPr="0039737F">
         <w:t xml:space="preserve"> and Economic Characteristics</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="239F7A06" w14:textId="319850AB" w:rsidR="00482A9A" w:rsidRPr="006941B2" w:rsidRDefault="0023162C" w:rsidP="00AD3E96">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006941B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -4224,65 +4252,65 @@
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00437561" w:rsidSect="001B7080">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="979" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="371A3E8F" w14:textId="77777777" w:rsidR="00E235EC" w:rsidRDefault="00E235EC">
+    <w:p w14:paraId="5C4AF501" w14:textId="77777777" w:rsidR="0082477C" w:rsidRDefault="0082477C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F4AD56D" w14:textId="77777777" w:rsidR="00E235EC" w:rsidRDefault="00E235EC">
+    <w:p w14:paraId="7612F35A" w14:textId="77777777" w:rsidR="0082477C" w:rsidRDefault="0082477C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5BA485F2" w14:textId="77777777" w:rsidR="00E235EC" w:rsidRDefault="00E235EC">
+    <w:p w14:paraId="6086EB6C" w14:textId="77777777" w:rsidR="0082477C" w:rsidRDefault="0082477C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
@@ -4325,65 +4353,65 @@
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EA283D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve">Effective </w:t>
     </w:r>
     <w:r w:rsidR="00D82E82">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>May 2023</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="613DA322" w14:textId="77777777" w:rsidR="00E235EC" w:rsidRDefault="00E235EC">
+    <w:p w14:paraId="16F32F60" w14:textId="77777777" w:rsidR="0082477C" w:rsidRDefault="0082477C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1426D89F" w14:textId="77777777" w:rsidR="00E235EC" w:rsidRDefault="00E235EC">
+    <w:p w14:paraId="1A3403B9" w14:textId="77777777" w:rsidR="0082477C" w:rsidRDefault="0082477C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0A6843D4" w14:textId="77777777" w:rsidR="00E235EC" w:rsidRDefault="00E235EC">
+    <w:p w14:paraId="2EDD42E5" w14:textId="77777777" w:rsidR="0082477C" w:rsidRDefault="0082477C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0F468512" w14:textId="53824FE7" w:rsidR="0039737F" w:rsidRDefault="00FE532E" w:rsidP="00E876C3">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="dashDotStroked" w:sz="24" w:space="1" w:color="067070"/>
       </w:pBdr>
       <w:spacing w:after="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="785828AD" wp14:editId="4E318CD6">
           <wp:extent cx="4333875" cy="790575"/>
@@ -4569,50 +4597,51 @@
     <w:rsid w:val="003F2FAF"/>
     <w:rsid w:val="003F7E1C"/>
     <w:rsid w:val="0040357A"/>
     <w:rsid w:val="00406F21"/>
     <w:rsid w:val="004123A1"/>
     <w:rsid w:val="0041593D"/>
     <w:rsid w:val="00431DE5"/>
     <w:rsid w:val="00437561"/>
     <w:rsid w:val="00442DAB"/>
     <w:rsid w:val="004445FD"/>
     <w:rsid w:val="004468D4"/>
     <w:rsid w:val="0044797D"/>
     <w:rsid w:val="00450656"/>
     <w:rsid w:val="00455671"/>
     <w:rsid w:val="004608A9"/>
     <w:rsid w:val="00465414"/>
     <w:rsid w:val="00467233"/>
     <w:rsid w:val="00471F54"/>
     <w:rsid w:val="00472E4D"/>
     <w:rsid w:val="00482A9A"/>
     <w:rsid w:val="004838BA"/>
     <w:rsid w:val="004A545A"/>
     <w:rsid w:val="004A62C4"/>
     <w:rsid w:val="004B01A7"/>
     <w:rsid w:val="004B7E64"/>
+    <w:rsid w:val="004C3830"/>
     <w:rsid w:val="004D2472"/>
     <w:rsid w:val="004D2ACC"/>
     <w:rsid w:val="004E4103"/>
     <w:rsid w:val="004E4580"/>
     <w:rsid w:val="00503AFA"/>
     <w:rsid w:val="00506C63"/>
     <w:rsid w:val="005134A1"/>
     <w:rsid w:val="0051662C"/>
     <w:rsid w:val="0052664E"/>
     <w:rsid w:val="005312BA"/>
     <w:rsid w:val="00531A3E"/>
     <w:rsid w:val="0053382D"/>
     <w:rsid w:val="00554ED2"/>
     <w:rsid w:val="005611A9"/>
     <w:rsid w:val="0056525F"/>
     <w:rsid w:val="00565736"/>
     <w:rsid w:val="00570D7D"/>
     <w:rsid w:val="0058514C"/>
     <w:rsid w:val="005858FE"/>
     <w:rsid w:val="00593C9F"/>
     <w:rsid w:val="005A3E15"/>
     <w:rsid w:val="005B6C52"/>
     <w:rsid w:val="005D2380"/>
     <w:rsid w:val="00600E31"/>
     <w:rsid w:val="00610669"/>
@@ -4650,50 +4679,51 @@
     <w:rsid w:val="007423EF"/>
     <w:rsid w:val="00743980"/>
     <w:rsid w:val="00744197"/>
     <w:rsid w:val="007542B8"/>
     <w:rsid w:val="00756812"/>
     <w:rsid w:val="00776890"/>
     <w:rsid w:val="007955EC"/>
     <w:rsid w:val="00795742"/>
     <w:rsid w:val="00796AE6"/>
     <w:rsid w:val="007A0736"/>
     <w:rsid w:val="007A2DA5"/>
     <w:rsid w:val="007B531B"/>
     <w:rsid w:val="007C21B1"/>
     <w:rsid w:val="007C2588"/>
     <w:rsid w:val="007D2B76"/>
     <w:rsid w:val="007E3243"/>
     <w:rsid w:val="007E66DE"/>
     <w:rsid w:val="007E7A50"/>
     <w:rsid w:val="00801093"/>
     <w:rsid w:val="00803F8C"/>
     <w:rsid w:val="0080560E"/>
     <w:rsid w:val="00811934"/>
     <w:rsid w:val="008157F1"/>
     <w:rsid w:val="0081671F"/>
     <w:rsid w:val="00817CA5"/>
+    <w:rsid w:val="0082477C"/>
     <w:rsid w:val="00825438"/>
     <w:rsid w:val="00826834"/>
     <w:rsid w:val="00853CC6"/>
     <w:rsid w:val="00866435"/>
     <w:rsid w:val="0088750E"/>
     <w:rsid w:val="0089063C"/>
     <w:rsid w:val="00891F79"/>
     <w:rsid w:val="00894EA7"/>
     <w:rsid w:val="00896BB3"/>
     <w:rsid w:val="00897BE3"/>
     <w:rsid w:val="008A1FB8"/>
     <w:rsid w:val="008B56DC"/>
     <w:rsid w:val="008C56FC"/>
     <w:rsid w:val="008C5DA6"/>
     <w:rsid w:val="008C7326"/>
     <w:rsid w:val="008C75F5"/>
     <w:rsid w:val="008D0725"/>
     <w:rsid w:val="008E2341"/>
     <w:rsid w:val="008E29F1"/>
     <w:rsid w:val="008E45DE"/>
     <w:rsid w:val="00903B8E"/>
     <w:rsid w:val="00905C3D"/>
     <w:rsid w:val="0091228B"/>
     <w:rsid w:val="00920222"/>
     <w:rsid w:val="00925884"/>
@@ -4728,53 +4758,55 @@
     <w:rsid w:val="00A82B16"/>
     <w:rsid w:val="00A83858"/>
     <w:rsid w:val="00A94313"/>
     <w:rsid w:val="00AA4BCE"/>
     <w:rsid w:val="00AA54FE"/>
     <w:rsid w:val="00AA6E6A"/>
     <w:rsid w:val="00AB01A8"/>
     <w:rsid w:val="00AB58CF"/>
     <w:rsid w:val="00AB5B88"/>
     <w:rsid w:val="00AC0937"/>
     <w:rsid w:val="00AC113B"/>
     <w:rsid w:val="00AC6CFE"/>
     <w:rsid w:val="00AD2162"/>
     <w:rsid w:val="00AD3E96"/>
     <w:rsid w:val="00AE6CA5"/>
     <w:rsid w:val="00B106D6"/>
     <w:rsid w:val="00B1092B"/>
     <w:rsid w:val="00B12977"/>
     <w:rsid w:val="00B161FE"/>
     <w:rsid w:val="00B1747F"/>
     <w:rsid w:val="00B32704"/>
     <w:rsid w:val="00B33A5F"/>
     <w:rsid w:val="00B402AE"/>
     <w:rsid w:val="00B44426"/>
     <w:rsid w:val="00B87481"/>
+    <w:rsid w:val="00B906B2"/>
     <w:rsid w:val="00B91C93"/>
     <w:rsid w:val="00B94F1C"/>
     <w:rsid w:val="00BA1DC9"/>
+    <w:rsid w:val="00BA4FE8"/>
     <w:rsid w:val="00BA5792"/>
     <w:rsid w:val="00BB4D81"/>
     <w:rsid w:val="00BB6CBB"/>
     <w:rsid w:val="00BC2E4E"/>
     <w:rsid w:val="00BD10DF"/>
     <w:rsid w:val="00BD6EEC"/>
     <w:rsid w:val="00BE618D"/>
     <w:rsid w:val="00BF01AD"/>
     <w:rsid w:val="00BF156F"/>
     <w:rsid w:val="00BF23EF"/>
     <w:rsid w:val="00C02BDB"/>
     <w:rsid w:val="00C03101"/>
     <w:rsid w:val="00C073AD"/>
     <w:rsid w:val="00C2447B"/>
     <w:rsid w:val="00C27E22"/>
     <w:rsid w:val="00C32171"/>
     <w:rsid w:val="00C44CCE"/>
     <w:rsid w:val="00C47FE1"/>
     <w:rsid w:val="00C52443"/>
     <w:rsid w:val="00C645CC"/>
     <w:rsid w:val="00C647A5"/>
     <w:rsid w:val="00C66CB2"/>
     <w:rsid w:val="00C71A3B"/>
     <w:rsid w:val="00C74797"/>
     <w:rsid w:val="00C83F27"/>
@@ -5163,120 +5195,115 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00F220AF"/>
+    <w:rsid w:val="00BA4FE8"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00925884"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00925884"/>
     <w:pPr>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Heading2"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005611A9"/>
+    <w:rsid w:val="00BA4FE8"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="40"/>
+      <w:spacing w:after="120"/>
+      <w:jc w:val="left"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="005611A9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496"/>
     </w:rPr>
   </w:style>
@@ -5519,71 +5546,73 @@
     <w:pPr>
       <w:spacing w:line="252" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00925884"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00925884"/>
+    <w:rsid w:val="00BA4FE8"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005611A9"/>
+    <w:rsid w:val="00BA4FE8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="03637B"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="005611A9"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="005611A9"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
@@ -6261,63 +6290,63 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...8 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100004116819EEBBA43B071ADEAABD7CDA0" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2cfebbc3e43ec4681aedb2c54be0718a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="ec68e26f-a2bc-4408-a52a-4bed410c5093" xmlns:ns3="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="10adf789fd5108a72d26f898f537a182" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
     <xsd:import namespace="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -6479,147 +6508,147 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ec68e26f-a2bc-4408-a52a-4bed410c5093">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A23B5D2-DBD8-4FDC-9D45-A509FA34772A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B653317-73F3-4B55-B3F7-62840BC29637}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A847E885-FD0C-473E-ACB3-9FF2B7145C5C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D687855E-3470-4957-9FC9-68E05AB02A49}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
     <ds:schemaRef ds:uri="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A847E885-FD0C-473E-ACB3-9FF2B7145C5C}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A23B5D2-DBD8-4FDC-9D45-A509FA34772A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
+    <ds:schemaRef ds:uri="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{a9bc8cfd-9b51-41b5-9523-fdea261bf622}" enabled="0" method="" siteId="{a9bc8cfd-9b51-41b5-9523-fdea261bf622}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1297</Words>
-  <Characters>7173</Characters>
+  <Words>1324</Words>
+  <Characters>7322</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>255</Lines>
-  <Paragraphs>82</Paragraphs>
+  <Lines>261</Lines>
+  <Paragraphs>98</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>APPLICATION TO ESTABLISH A BANK OFFICE</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>IDOB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8421</CharactersWithSpaces>
+  <CharactersWithSpaces>8548</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>2162790</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.idob.state.ia.us/bank/applications/bankApp.html</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>