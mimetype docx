--- v1 (2026-02-28)
+++ v2 (2026-10-25)
@@ -1,1434 +1,1543 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="59AB027D" w14:textId="4F132FDA" w:rsidR="00982862" w:rsidRPr="00287106" w:rsidRDefault="00265A2F" w:rsidP="00287106">
+    <w:p w:rsidRPr="00287106" w:rsidR="00982862" w:rsidP="00287106" w:rsidRDefault="00265A2F" w14:paraId="59AB027D" w14:textId="4F132FDA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00287106">
         <w:t xml:space="preserve">APPLICATION TO </w:t>
       </w:r>
-      <w:r w:rsidR="000202CF" w:rsidRPr="00287106">
+      <w:r w:rsidRPr="00287106" w:rsidR="000202CF">
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00982862" w:rsidRPr="00287106">
+      <w:r w:rsidRPr="00287106" w:rsidR="00982862">
         <w:t>ONVER</w:t>
       </w:r>
-      <w:r w:rsidR="00B34786" w:rsidRPr="00287106">
+      <w:r w:rsidRPr="00287106" w:rsidR="00B34786">
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00982862" w:rsidRPr="00287106">
+      <w:r w:rsidRPr="00287106" w:rsidR="00982862">
         <w:t xml:space="preserve"> A NATIONAL BANK OR </w:t>
       </w:r>
-      <w:r w:rsidR="00791B11" w:rsidRPr="00287106">
+      <w:r w:rsidRPr="00287106" w:rsidR="00791B11">
         <w:t>FEDERAL SAVINGS</w:t>
       </w:r>
-      <w:r w:rsidR="00335EBA" w:rsidRPr="00287106">
+      <w:r w:rsidRPr="00287106" w:rsidR="00335EBA">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00791B11" w:rsidRPr="00287106">
+      <w:r w:rsidRPr="00287106" w:rsidR="00791B11">
         <w:t>ASSOCIATION</w:t>
       </w:r>
-      <w:r w:rsidR="008F5643" w:rsidRPr="00287106">
+      <w:r w:rsidRPr="00287106" w:rsidR="008F5643">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00982862" w:rsidRPr="00287106">
+      <w:r w:rsidRPr="00287106" w:rsidR="00982862">
         <w:t>TO A STATE BANK</w:t>
       </w:r>
-      <w:r w:rsidR="00C0009A" w:rsidRPr="00287106">
+      <w:r w:rsidRPr="00287106" w:rsidR="00C0009A">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="108B6AC0" w14:textId="77777777" w:rsidR="00982862" w:rsidRPr="00287106" w:rsidRDefault="00982862" w:rsidP="00287106">
+    <w:p w:rsidRPr="00287106" w:rsidR="00982862" w:rsidP="00287106" w:rsidRDefault="00982862" w14:paraId="108B6AC0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00287106">
         <w:t>General Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F8B0C75" w14:textId="410EA20F" w:rsidR="00137D08" w:rsidRPr="00151D03" w:rsidRDefault="00137D08" w:rsidP="00594586">
+    <w:p w:rsidRPr="00151D03" w:rsidR="00137D08" w:rsidP="00594586" w:rsidRDefault="00137D08" w14:paraId="4F8B0C75" w14:textId="410EA20F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151D03">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Bank representatives should meet with the Superintendent of Banking (Superintendent) and </w:t>
       </w:r>
-      <w:r w:rsidR="00D5543A" w:rsidRPr="00151D03">
+      <w:r w:rsidRPr="00151D03" w:rsidR="00D5543A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa Division of Banking </w:t>
       </w:r>
-      <w:r w:rsidR="00CB6934" w:rsidRPr="00151D03">
+      <w:r w:rsidRPr="00151D03" w:rsidR="00CB6934">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">(IDOB) </w:t>
       </w:r>
       <w:r w:rsidRPr="00151D03">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">staff prior to starting the conversion process. </w:t>
       </w:r>
-      <w:r w:rsidR="00D5543A" w:rsidRPr="00151D03">
+      <w:r w:rsidRPr="00151D03" w:rsidR="00D5543A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D30C67" w:rsidRPr="00151D03">
+      <w:r w:rsidRPr="00151D03" w:rsidR="00D30C67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00151D03">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ontact </w:t>
       </w:r>
-      <w:r w:rsidR="00D30C67" w:rsidRPr="00151D03">
+      <w:r w:rsidRPr="00151D03" w:rsidR="00D30C67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>the IDOB</w:t>
       </w:r>
       <w:r w:rsidRPr="00151D03">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> at (515)</w:t>
       </w:r>
-      <w:r w:rsidR="004478E4" w:rsidRPr="00151D03">
+      <w:r w:rsidRPr="00151D03" w:rsidR="004478E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00151D03">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>281-4014</w:t>
       </w:r>
-      <w:r w:rsidR="00D30C67" w:rsidRPr="00151D03">
+      <w:r w:rsidRPr="00151D03" w:rsidR="00D30C67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidR="00931498" w:rsidRPr="00151D03">
+      <w:r w:rsidRPr="00151D03" w:rsidR="00931498">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>request</w:t>
       </w:r>
-      <w:r w:rsidR="00D30C67" w:rsidRPr="00151D03">
+      <w:r w:rsidRPr="00151D03" w:rsidR="00D30C67">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> a bank analyst</w:t>
       </w:r>
       <w:r w:rsidRPr="00151D03">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2469D400" w14:textId="77777777" w:rsidR="00982862" w:rsidRPr="00151D03" w:rsidRDefault="00982862" w:rsidP="00594586">
+    <w:p w:rsidRPr="00151D03" w:rsidR="00982862" w:rsidP="00594586" w:rsidRDefault="00982862" w14:paraId="2469D400" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AF6C245" w14:textId="4E159591" w:rsidR="00982862" w:rsidRPr="00151D03" w:rsidRDefault="00982862" w:rsidP="00594586">
+    <w:p w:rsidRPr="00151D03" w:rsidR="00982862" w:rsidP="00594586" w:rsidRDefault="00982862" w14:paraId="0AF6C245" w14:textId="4E159591">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151D03">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">All sections of the application should be completed. </w:t>
       </w:r>
-      <w:r w:rsidR="00D5543A" w:rsidRPr="00151D03">
+      <w:r w:rsidRPr="00151D03" w:rsidR="00D5543A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006475DB" w:rsidRPr="00151D03">
+      <w:r w:rsidRPr="00151D03" w:rsidR="006475DB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="00D5543A" w:rsidRPr="00151D03">
+      <w:r w:rsidRPr="00151D03" w:rsidR="00D5543A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ndicate i</w:t>
       </w:r>
       <w:r w:rsidRPr="00151D03">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>f a sectio</w:t>
       </w:r>
-      <w:r w:rsidR="0034252F" w:rsidRPr="00151D03">
+      <w:r w:rsidRPr="00151D03" w:rsidR="0034252F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00151D03">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> is not applicable</w:t>
       </w:r>
-      <w:r w:rsidR="00D5543A" w:rsidRPr="00151D03">
+      <w:r w:rsidRPr="00151D03" w:rsidR="00D5543A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> (N/A).</w:t>
       </w:r>
       <w:r w:rsidRPr="00151D03">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18D13E2F" w14:textId="77777777" w:rsidR="00982862" w:rsidRPr="00151D03" w:rsidRDefault="00982862" w:rsidP="00594586">
+    <w:p w:rsidRPr="00151D03" w:rsidR="00982862" w:rsidP="00594586" w:rsidRDefault="00982862" w14:paraId="18D13E2F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41AE5B0A" w14:textId="7069E342" w:rsidR="000202CF" w:rsidRPr="00151D03" w:rsidRDefault="00982862" w:rsidP="00594586">
+    <w:p w:rsidRPr="00151D03" w:rsidR="000202CF" w:rsidP="00594586" w:rsidRDefault="00982862" w14:paraId="41AE5B0A" w14:textId="7069E342">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151D03">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The applicant should contact its primary </w:t>
       </w:r>
-      <w:r w:rsidR="00D5543A" w:rsidRPr="00151D03">
+      <w:r w:rsidRPr="00151D03" w:rsidR="00D5543A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="00151D03">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ederal regulatory authority for any </w:t>
       </w:r>
-      <w:r w:rsidR="00D5543A" w:rsidRPr="00151D03">
+      <w:r w:rsidRPr="00151D03" w:rsidR="00D5543A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="00151D03">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ederal requirements in connection with the application.</w:t>
       </w:r>
-      <w:r w:rsidR="003E118D" w:rsidRPr="00151D03">
+      <w:r w:rsidRPr="00151D03" w:rsidR="003E118D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009A1C6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000202CF" w:rsidRPr="00151D03">
+      <w:r w:rsidRPr="00151D03" w:rsidR="000202CF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">An institution </w:t>
       </w:r>
-      <w:r w:rsidR="000202CF" w:rsidRPr="00520E11">
+      <w:r w:rsidRPr="00520E11" w:rsidR="000202CF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
-      <w:r w:rsidR="000202CF" w:rsidRPr="00151D03">
+      <w:r w:rsidRPr="00151D03" w:rsidR="000202CF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D5543A" w:rsidRPr="00151D03">
+      <w:r w:rsidRPr="00151D03" w:rsidR="00D5543A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
-      <w:r w:rsidR="000202CF" w:rsidRPr="00151D03">
+      <w:r w:rsidRPr="00151D03" w:rsidR="000202CF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">notify the </w:t>
       </w:r>
-      <w:r w:rsidR="00BF4B7D" w:rsidRPr="00151D03">
+      <w:r w:rsidRPr="00151D03" w:rsidR="00BF4B7D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Office of </w:t>
       </w:r>
-      <w:r w:rsidR="006F7351" w:rsidRPr="00151D03">
+      <w:r w:rsidRPr="00151D03" w:rsidR="006F7351">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00BF4B7D" w:rsidRPr="00151D03">
+      <w:r w:rsidRPr="00151D03" w:rsidR="00BF4B7D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Comptroller of the Currency (</w:t>
       </w:r>
-      <w:r w:rsidR="000202CF" w:rsidRPr="00151D03">
+      <w:r w:rsidRPr="00151D03" w:rsidR="000202CF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>OCC</w:t>
       </w:r>
-      <w:r w:rsidR="00BF4B7D" w:rsidRPr="00151D03">
+      <w:r w:rsidRPr="00151D03" w:rsidR="00BF4B7D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="000202CF" w:rsidRPr="00151D03">
+      <w:r w:rsidRPr="00151D03" w:rsidR="000202CF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> when it applies to convert. </w:t>
       </w:r>
       <w:r w:rsidR="009A1C6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000202CF" w:rsidRPr="00151D03">
+      <w:r w:rsidRPr="00151D03" w:rsidR="000202CF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>At that time, the OCC will provide information about how to terminate its national bank status, including OCC publication requirements</w:t>
       </w:r>
-      <w:r w:rsidR="00D5543A" w:rsidRPr="00151D03">
+      <w:r w:rsidRPr="00151D03" w:rsidR="00D5543A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> per</w:t>
       </w:r>
-      <w:r w:rsidR="000202CF" w:rsidRPr="00151D03">
+      <w:r w:rsidRPr="00151D03" w:rsidR="000202CF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12 U</w:t>
       </w:r>
       <w:r w:rsidR="00805A58">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="000202CF" w:rsidRPr="00151D03">
+      <w:r w:rsidRPr="00151D03" w:rsidR="000202CF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00805A58">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="000202CF" w:rsidRPr="00151D03">
+      <w:r w:rsidRPr="00151D03" w:rsidR="000202CF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00805A58">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="000202CF" w:rsidRPr="00151D03">
+      <w:r w:rsidRPr="00151D03" w:rsidR="000202CF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> 214a and/or 12 C</w:t>
       </w:r>
       <w:r w:rsidR="00AF2BA1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="000202CF" w:rsidRPr="00151D03">
+      <w:r w:rsidRPr="00151D03" w:rsidR="000202CF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00AF2BA1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="000202CF" w:rsidRPr="00151D03">
+      <w:r w:rsidRPr="00151D03" w:rsidR="000202CF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00AF2BA1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="000202CF" w:rsidRPr="00151D03">
+      <w:r w:rsidRPr="00151D03" w:rsidR="000202CF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5.24</w:t>
       </w:r>
-      <w:r w:rsidR="00D5543A" w:rsidRPr="00151D03">
+      <w:r w:rsidRPr="00151D03" w:rsidR="00D5543A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EB03DE5" w14:textId="5D050528" w:rsidR="00840EEC" w:rsidRDefault="00840EEC" w:rsidP="00594586">
+    <w:p w:rsidR="00840EEC" w:rsidP="00594586" w:rsidRDefault="00840EEC" w14:paraId="2EB03DE5" w14:textId="5D050528">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="610D37AC" w14:textId="77777777" w:rsidR="001C5461" w:rsidRDefault="001C5461" w:rsidP="00594586">
+    <w:p w:rsidR="001C5461" w:rsidP="00594586" w:rsidRDefault="001C5461" w14:paraId="610D37AC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The bank may consult an attorney to draft or review the applicable legal documents, if desired.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24A3A7E0" w14:textId="77777777" w:rsidR="009102AA" w:rsidRPr="00151D03" w:rsidRDefault="009102AA" w:rsidP="003A3129">
+    <w:p w:rsidRPr="00151D03" w:rsidR="009102AA" w:rsidP="003A3129" w:rsidRDefault="009102AA" w14:paraId="24A3A7E0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F4F6AC3" w14:textId="77777777" w:rsidR="00982862" w:rsidRPr="00E041FC" w:rsidRDefault="000202CF" w:rsidP="00287106">
+    <w:p w:rsidRPr="00E041FC" w:rsidR="00982862" w:rsidP="00287106" w:rsidRDefault="000202CF" w14:paraId="3F4F6AC3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00E041FC">
         <w:t>Fees and Submission</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64BF83AB" w14:textId="22677AAA" w:rsidR="00895C7B" w:rsidRPr="00640D43" w:rsidRDefault="000202CF" w:rsidP="00DC5D24">
+    <w:p w:rsidRPr="00640D43" w:rsidR="00895C7B" w:rsidP="00DC5D24" w:rsidRDefault="000202CF" w14:paraId="64BF83AB" w14:textId="7EC29485">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00640D43">
+      <w:r w:rsidRPr="72E16478" w:rsidR="000202CF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Submit </w:t>
       </w:r>
-      <w:r w:rsidR="00573007">
+      <w:r w:rsidRPr="72E16478" w:rsidR="00573007">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">via mail </w:t>
       </w:r>
-      <w:r w:rsidRPr="00640D43">
+      <w:r w:rsidRPr="72E16478" w:rsidR="000202CF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>one executed copy of the completed application and app</w:t>
       </w:r>
-      <w:r w:rsidR="00B931FD">
+      <w:r w:rsidRPr="72E16478" w:rsidR="00B931FD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>licable</w:t>
       </w:r>
-      <w:r w:rsidRPr="00640D43">
+      <w:r w:rsidRPr="72E16478" w:rsidR="000202CF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> supplemen</w:t>
       </w:r>
-      <w:r w:rsidR="001A1124">
+      <w:r w:rsidRPr="72E16478" w:rsidR="001A1124">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>tal documents</w:t>
       </w:r>
-      <w:r w:rsidR="00417C49">
-[...5 lines deleted...]
-      <w:r w:rsidR="0052207D">
+      <w:r w:rsidRPr="72E16478" w:rsidR="00417C49">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72E16478" w:rsidR="00417C49">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Include</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72E16478" w:rsidR="0052207D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> payment of</w:t>
       </w:r>
-      <w:r w:rsidR="00417C49">
-[...11 lines deleted...]
-      <w:r w:rsidR="00417C49">
+      <w:r w:rsidRPr="72E16478" w:rsidR="00417C49">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72E16478" w:rsidR="000202CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>$5,0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72E16478" w:rsidR="1B2A27D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72E16478" w:rsidR="000202CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72E16478" w:rsidR="57C978A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for the $5,000 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72E16478" w:rsidR="000202CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>application fee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72E16478" w:rsidR="6A7AC0D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and $50 Secretary of State filing fee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72E16478" w:rsidR="0AF377E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72E16478" w:rsidR="00417C49">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>via a check made payable to the I</w:t>
       </w:r>
-      <w:r w:rsidR="007E7308">
+      <w:r w:rsidRPr="72E16478" w:rsidR="007E7308">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>DOB</w:t>
       </w:r>
-      <w:r w:rsidRPr="00640D43">
-[...5 lines deleted...]
-      <w:r w:rsidR="00D5543A" w:rsidRPr="00640D43">
+      <w:r w:rsidRPr="72E16478" w:rsidR="000202CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72E16478" w:rsidR="62590197">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72E16478" w:rsidR="000202CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>fee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72E16478" w:rsidR="7F427776">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72E16478" w:rsidR="000202CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be refunded if the application is not accepted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72E16478" w:rsidR="000202CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72E16478" w:rsidR="00D5543A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00640D43">
+      <w:r w:rsidRPr="72E16478" w:rsidR="000202CF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">After </w:t>
       </w:r>
-      <w:r w:rsidR="00D5543A" w:rsidRPr="00640D43">
+      <w:r w:rsidRPr="72E16478" w:rsidR="00D5543A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the application is </w:t>
       </w:r>
-      <w:r w:rsidRPr="00640D43">
+      <w:r w:rsidRPr="72E16478" w:rsidR="000202CF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>accept</w:t>
       </w:r>
-      <w:r w:rsidR="00D5543A" w:rsidRPr="00640D43">
+      <w:r w:rsidRPr="72E16478" w:rsidR="00D5543A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ed</w:t>
       </w:r>
-      <w:r w:rsidRPr="00640D43">
-[...5 lines deleted...]
-      <w:r w:rsidR="00D5543A" w:rsidRPr="00640D43">
+      <w:r w:rsidRPr="72E16478" w:rsidR="000202CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72E16478" w:rsidR="5ED810F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the application fee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72E16478" w:rsidR="000202CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is no</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72E16478" w:rsidR="00D5543A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">t </w:t>
       </w:r>
-      <w:r w:rsidRPr="00640D43">
-[...6 lines deleted...]
-    <w:p w14:paraId="222B263E" w14:textId="77777777" w:rsidR="000202CF" w:rsidRPr="002C46A0" w:rsidRDefault="000202CF" w:rsidP="00DC5D24">
+      <w:r w:rsidRPr="72E16478" w:rsidR="000202CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>refundable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72E16478" w:rsidR="000202CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72E16478" w:rsidR="000202CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The applicant will also </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72E16478" w:rsidR="000202CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>be responsible for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72E16478" w:rsidR="000202CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> payment of an examination fee which will be billed upon completion of the examination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002C46A0" w:rsidR="000202CF" w:rsidP="00DC5D24" w:rsidRDefault="000202CF" w14:paraId="222B263E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C66DA4F" w14:textId="77777777" w:rsidR="00982862" w:rsidRPr="00E041FC" w:rsidRDefault="00982862" w:rsidP="00287106">
+    <w:p w:rsidRPr="00E041FC" w:rsidR="00982862" w:rsidP="00287106" w:rsidRDefault="00982862" w14:paraId="6C66DA4F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00E041FC">
         <w:t>Public Disclosure of Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40D1F4F9" w14:textId="78DE6D22" w:rsidR="00B44519" w:rsidRPr="008960E9" w:rsidRDefault="00B44519" w:rsidP="00DC5D24">
+    <w:p w:rsidRPr="008960E9" w:rsidR="00B44519" w:rsidP="00DC5D24" w:rsidRDefault="00B44519" w14:paraId="40D1F4F9" w14:textId="78DE6D22">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008960E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The Superintendent may treat all information submitted with this application as public information unless the applicant properly requests that information be treated as confidential at the time of submitting the application. </w:t>
       </w:r>
-      <w:r w:rsidR="00D5543A" w:rsidRPr="008960E9">
+      <w:r w:rsidRPr="008960E9" w:rsidR="00D5543A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008960E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The Superintendent’s release of information is governed by Iowa Code </w:t>
       </w:r>
-      <w:r w:rsidR="002A1AE6" w:rsidRPr="008960E9">
+      <w:r w:rsidRPr="008960E9" w:rsidR="002A1AE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="008960E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>hapters 22 and 524 and Iowa Administrative Code</w:t>
       </w:r>
       <w:r w:rsidR="00367979">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter</w:t>
       </w:r>
-      <w:r w:rsidR="00DE449B" w:rsidRPr="008960E9">
+      <w:r w:rsidRPr="008960E9" w:rsidR="00DE449B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D5543A" w:rsidRPr="008960E9">
+      <w:r w:rsidRPr="008960E9" w:rsidR="00D5543A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>187-</w:t>
       </w:r>
       <w:r w:rsidRPr="008960E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
-      <w:r w:rsidR="00D5543A" w:rsidRPr="008960E9">
+      <w:r w:rsidRPr="008960E9" w:rsidR="00D5543A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008960E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The Superintendent will copy public records as required to comply with the public records laws.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51AFBA11" w14:textId="4DB98D2C" w:rsidR="00B44519" w:rsidRPr="008960E9" w:rsidRDefault="00B44519" w:rsidP="00DC5D24">
+    <w:p w:rsidRPr="008960E9" w:rsidR="00B44519" w:rsidP="00DC5D24" w:rsidRDefault="00B44519" w14:paraId="51AFBA11" w14:textId="4DB98D2C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D81EE33" w14:textId="6F42057D" w:rsidR="00B44519" w:rsidRDefault="000A3E72" w:rsidP="00DC5D24">
+    <w:p w:rsidR="00B44519" w:rsidP="00DC5D24" w:rsidRDefault="000A3E72" w14:paraId="5D81EE33" w14:textId="6F42057D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00B44519" w:rsidRPr="008960E9">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="008960E9" w:rsidR="00B44519">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Any request for confidential treatment of information must be included in a cover letter submitted with the application. </w:t>
       </w:r>
-      <w:r w:rsidR="00D5543A" w:rsidRPr="008960E9">
+      <w:r w:rsidRPr="008960E9" w:rsidR="00D5543A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B44519" w:rsidRPr="008960E9">
+      <w:r w:rsidRPr="008960E9" w:rsidR="00B44519">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">In addition, the applicant must enumerate the specific grounds in Iowa Code </w:t>
       </w:r>
-      <w:r w:rsidR="003E194A" w:rsidRPr="008960E9">
+      <w:r w:rsidRPr="008960E9" w:rsidR="003E194A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00B44519" w:rsidRPr="008960E9">
+      <w:r w:rsidRPr="008960E9" w:rsidR="00B44519">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>hapter 22 or other applicable law which support</w:t>
       </w:r>
-      <w:r w:rsidR="00362C60" w:rsidRPr="008960E9">
+      <w:r w:rsidRPr="008960E9" w:rsidR="00362C60">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00B44519" w:rsidRPr="008960E9">
+      <w:r w:rsidRPr="008960E9" w:rsidR="00B44519">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> treatment of the material as confidential</w:t>
       </w:r>
-      <w:r w:rsidR="00B44519" w:rsidRPr="009E25B5">
+      <w:r w:rsidRPr="009E25B5" w:rsidR="00B44519">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56017D6F" w14:textId="77777777" w:rsidR="00AE16A6" w:rsidRPr="003945DF" w:rsidRDefault="00AE16A6" w:rsidP="00DC5D24">
+    <w:p w:rsidRPr="003945DF" w:rsidR="00AE16A6" w:rsidP="00DC5D24" w:rsidRDefault="00AE16A6" w14:paraId="56017D6F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65EF0C56" w14:textId="7F74B9B1" w:rsidR="00B44519" w:rsidRPr="003945DF" w:rsidRDefault="00B44519" w:rsidP="00DC5D24">
+    <w:p w:rsidRPr="003945DF" w:rsidR="00B44519" w:rsidP="00DC5D24" w:rsidRDefault="00B44519" w14:paraId="65EF0C56" w14:textId="7F74B9B1">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003945DF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Each page of the application upon which confidential information appears must be conspicuously marked as conta</w:t>
       </w:r>
-      <w:r w:rsidR="005B7ABF" w:rsidRPr="003945DF">
+      <w:r w:rsidRPr="003945DF" w:rsidR="005B7ABF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ining confidential information.</w:t>
       </w:r>
       <w:r w:rsidRPr="003945DF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D5543A" w:rsidRPr="003945DF">
+      <w:r w:rsidRPr="003945DF" w:rsidR="00D5543A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003945DF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Applicants may not identify the entire application as confidential.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EB9291E" w14:textId="77777777" w:rsidR="00B44519" w:rsidRPr="003945DF" w:rsidRDefault="00B44519" w:rsidP="00DC5D24">
+    <w:p w:rsidRPr="003945DF" w:rsidR="00B44519" w:rsidP="00DC5D24" w:rsidRDefault="00B44519" w14:paraId="1EB9291E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="406B30A0" w14:textId="7CA630B7" w:rsidR="00B44519" w:rsidRPr="003945DF" w:rsidRDefault="00B44519" w:rsidP="00DC5D24">
+    <w:p w:rsidRPr="003945DF" w:rsidR="00B44519" w:rsidP="00DC5D24" w:rsidRDefault="00B44519" w14:paraId="406B30A0" w14:textId="7CA630B7">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003945DF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">If the applicant designates any portion of the application as confidential, the applicant must submit </w:t>
       </w:r>
-      <w:r w:rsidR="00FB743A" w:rsidRPr="003945DF">
+      <w:r w:rsidRPr="003945DF" w:rsidR="00FB743A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="003945DF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> “public” copy of the application from which the confidential information has been excised. </w:t>
       </w:r>
-      <w:r w:rsidR="00D5543A" w:rsidRPr="003945DF">
+      <w:r w:rsidRPr="003945DF" w:rsidR="00D5543A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003945DF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The public copy must be clearly marked as “Public Copy – Excludes Confidential Information” and will be made available for public inspection and copying in accordance with the </w:t>
       </w:r>
-      <w:r w:rsidR="00A730B1" w:rsidRPr="003945DF">
+      <w:r w:rsidRPr="003945DF" w:rsidR="00A730B1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>IDOB</w:t>
       </w:r>
       <w:r w:rsidRPr="003945DF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">’s fee schedule. </w:t>
       </w:r>
-      <w:r w:rsidR="00D5543A" w:rsidRPr="003945DF">
+      <w:r w:rsidRPr="003945DF" w:rsidR="00D5543A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003945DF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The confidential material must be excised from the public copy in such a way as to allow the public to determine the general nature of the material removed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B3543F6" w14:textId="77777777" w:rsidR="00B44519" w:rsidRPr="003945DF" w:rsidRDefault="00B44519" w:rsidP="00DC5D24">
+    <w:p w:rsidRPr="003945DF" w:rsidR="00B44519" w:rsidP="00DC5D24" w:rsidRDefault="00B44519" w14:paraId="6B3543F6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="757D2C66" w14:textId="21A94EB4" w:rsidR="00B44519" w:rsidRPr="003945DF" w:rsidRDefault="00B44519" w:rsidP="00DC5D24">
+    <w:p w:rsidRPr="003945DF" w:rsidR="00B44519" w:rsidP="00DC5D24" w:rsidRDefault="00B44519" w14:paraId="757D2C66" w14:textId="21A94EB4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003945DF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The Superintendent will treat the information marked confidential as confidential information if the Superintendent or a court of competent jurisdiction determines the information is entitled to confidential treatment under Iowa Code </w:t>
       </w:r>
-      <w:r w:rsidR="008F2740" w:rsidRPr="003945DF">
+      <w:r w:rsidRPr="003945DF" w:rsidR="008F2740">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="003945DF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">hapter 22 or other applicable law. </w:t>
       </w:r>
-      <w:r w:rsidR="00D5543A" w:rsidRPr="003945DF">
+      <w:r w:rsidRPr="003945DF" w:rsidR="00D5543A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003945DF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The Superintendent reserves the right to release information designated as confidential if the Superintendent determines there is no legal basis to withhold the information from public inspection.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E1D44F5" w14:textId="77777777" w:rsidR="00B44519" w:rsidRPr="003945DF" w:rsidRDefault="00B44519" w:rsidP="00DC5D24">
+    <w:p w:rsidRPr="003945DF" w:rsidR="00B44519" w:rsidP="00DC5D24" w:rsidRDefault="00B44519" w14:paraId="5E1D44F5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1418E001" w14:textId="773D0AA8" w:rsidR="00982862" w:rsidRPr="003945DF" w:rsidRDefault="00B44519" w:rsidP="00DC5D24">
+    <w:p w:rsidRPr="003945DF" w:rsidR="00982862" w:rsidP="00DC5D24" w:rsidRDefault="00B44519" w14:paraId="1418E001" w14:textId="773D0AA8">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003945DF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the applicant’s responsibility to identify and properly </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003945DF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>excise</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="003945DF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> the information it believes to be confidential from the public copy. </w:t>
       </w:r>
-      <w:r w:rsidR="00D5543A" w:rsidRPr="003945DF">
+      <w:r w:rsidRPr="003945DF" w:rsidR="00D5543A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003945DF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The applicant’s failure to request confidential treatment of material or failure to provide a public copy with the confidential information </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003945DF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>excised</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="003945DF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be deemed by the Superintendent as a waiver of any right to confidentiality which the applicant may have had and shall relieve the Superintendent from any responsibility if the information is viewed by the public or a competitor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07BBFA10" w14:textId="77BC6C9E" w:rsidR="0029679A" w:rsidRDefault="0029679A" w:rsidP="005B0388">
+    <w:p w:rsidR="0029679A" w:rsidP="005B0388" w:rsidRDefault="0029679A" w14:paraId="07BBFA10" w14:textId="77BC6C9E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="129FDEF7" w14:textId="1C67C8C1" w:rsidR="005B3F91" w:rsidRPr="00E041FC" w:rsidRDefault="005B3F91" w:rsidP="00287106">
+    <w:p w:rsidRPr="00E041FC" w:rsidR="005B3F91" w:rsidP="00287106" w:rsidRDefault="005B3F91" w14:paraId="129FDEF7" w14:textId="1C67C8C1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00E041FC">
         <w:t>Publication</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C46750E" w14:textId="113F6B19" w:rsidR="00C97FE8" w:rsidRPr="001C3FE9" w:rsidRDefault="00C97FE8" w:rsidP="00C97FE8">
+    <w:p w:rsidRPr="001C3FE9" w:rsidR="00C97FE8" w:rsidP="00C97FE8" w:rsidRDefault="00C97FE8" w14:paraId="4C46750E" w14:textId="113F6B19">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C3FE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>No Publication is required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0483BB89" w14:textId="382A1BE4" w:rsidR="009B0495" w:rsidRPr="00E041FC" w:rsidRDefault="006F7351" w:rsidP="00287106">
+    <w:p w:rsidRPr="00E041FC" w:rsidR="009B0495" w:rsidP="00287106" w:rsidRDefault="006F7351" w14:paraId="0483BB89" w14:textId="382A1BE4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00E041FC">
         <w:t>Actions by Applicant</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66D47333" w14:textId="77777777" w:rsidR="00F339E9" w:rsidRDefault="00A32937" w:rsidP="00FA6DE9">
+    <w:p w:rsidR="00F339E9" w:rsidP="00FA6DE9" w:rsidRDefault="00A32937" w14:paraId="66D47333" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00BC7E1C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">he board of directors and officers </w:t>
       </w:r>
       <w:r w:rsidR="007A2E57">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>formulate</w:t>
       </w:r>
       <w:r w:rsidR="00BC7E1C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> a Plan of Conversion </w:t>
       </w:r>
       <w:r w:rsidR="009910D2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">as required by </w:t>
       </w:r>
-      <w:r w:rsidR="009910D2" w:rsidRPr="00545DE2">
+      <w:r w:rsidRPr="00545DE2" w:rsidR="009910D2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>12 U.S.C. 214a or 12 C.F.R. 552.2-7.</w:t>
       </w:r>
       <w:r w:rsidR="00887815">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="000D0788" w:rsidRPr="00887815">
+      <w:r w:rsidRPr="00887815" w:rsidR="000D0788">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Items to cover in the plan are provided below under “Plan of Conversion.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="498A62D3" w14:textId="13B7BA33" w:rsidR="00356355" w:rsidRPr="00F0504D" w:rsidRDefault="00A32937" w:rsidP="00FA6DE9">
+    <w:p w:rsidRPr="00F0504D" w:rsidR="00356355" w:rsidP="00FA6DE9" w:rsidRDefault="00A32937" w14:paraId="498A62D3" w14:textId="13B7BA33">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F339E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The board of directors approves the Plan of Conversion by a majority vote and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F339E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>resolve</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F339E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> to submit the plan to the shareholders per Iowa Code Section 524.140</w:t>
       </w:r>
-      <w:r w:rsidR="00B66131" w:rsidRPr="00F339E9">
+      <w:r w:rsidRPr="00F339E9" w:rsidR="00B66131">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="00D31166" w:rsidRPr="00F339E9">
+      <w:r w:rsidRPr="00F339E9" w:rsidR="00D31166">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F339E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00F339E9" w:rsidRPr="00F339E9">
+      <w:r w:rsidRPr="00F339E9" w:rsidR="00F339E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The resolution is to include language that authorizes the Iowa Division of Banking to conduct an examination of the bank in connection with the conversion.</w:t>
       </w:r>
       <w:r w:rsidR="00F0504D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00F0504D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">A template is provided below under </w:t>
       </w:r>
       <w:r w:rsidR="005C0F97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0504D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Resolution of the Board of Directors.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72BA5659" w14:textId="6C5DEC0D" w:rsidR="006F7351" w:rsidRPr="003945DF" w:rsidRDefault="00302D49" w:rsidP="00FA6DE9">
+    <w:p w:rsidRPr="003945DF" w:rsidR="006F7351" w:rsidP="00FA6DE9" w:rsidRDefault="00302D49" w14:paraId="72BA5659" w14:textId="6C5DEC0D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003945DF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Advise the</w:t>
       </w:r>
-      <w:r w:rsidR="006F7351" w:rsidRPr="003945DF">
+      <w:r w:rsidRPr="003945DF" w:rsidR="006F7351">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> OCC </w:t>
       </w:r>
       <w:r w:rsidRPr="003945DF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidR="00EB226C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="003945DF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">intention to convert to a state bank by letter. </w:t>
       </w:r>
-      <w:r w:rsidR="002128E8" w:rsidRPr="003945DF">
+      <w:r w:rsidRPr="003945DF" w:rsidR="002128E8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003945DF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The OCC will provide information on how to terminate its national bank status, including OCC publication requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="718F8BB1" w14:textId="6033F170" w:rsidR="006F7351" w:rsidRPr="00D05595" w:rsidRDefault="00302D49" w:rsidP="00FA6DE9">
+    <w:p w:rsidRPr="00D05595" w:rsidR="006F7351" w:rsidP="00FA6DE9" w:rsidRDefault="00302D49" w14:paraId="718F8BB1" w14:textId="6033F170">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003945DF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Advise the Federal Reserve System and Federal Deposit Insurance Corporation </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003945DF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>of intention</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="003945DF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidRPr="00D05595">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">convert to a state bank. </w:t>
       </w:r>
-      <w:r w:rsidR="002128E8" w:rsidRPr="00D05595">
+      <w:r w:rsidRPr="00D05595" w:rsidR="002128E8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D05595">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Indicate whether the proposed state bank will be a Fed</w:t>
       </w:r>
-      <w:r w:rsidR="000B26CB" w:rsidRPr="00D05595">
+      <w:r w:rsidRPr="00D05595" w:rsidR="000B26CB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>eral</w:t>
       </w:r>
       <w:r w:rsidRPr="00D05595">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000B26CB" w:rsidRPr="00D05595">
+      <w:r w:rsidRPr="00D05595" w:rsidR="000B26CB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Reserve </w:t>
       </w:r>
-      <w:r w:rsidR="0003667F" w:rsidRPr="00D05595">
+      <w:r w:rsidRPr="00D05595" w:rsidR="0003667F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Bank</w:t>
       </w:r>
-      <w:r w:rsidR="002128E8" w:rsidRPr="00D05595">
+      <w:r w:rsidRPr="00D05595" w:rsidR="002128E8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D05595">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">member or non-member. </w:t>
       </w:r>
-      <w:r w:rsidR="002128E8" w:rsidRPr="00D05595">
+      <w:r w:rsidRPr="00D05595" w:rsidR="002128E8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D05595">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00F42F82">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ederal Reserve Bank</w:t>
       </w:r>
-      <w:r w:rsidR="000B26CB" w:rsidRPr="00D05595">
+      <w:r w:rsidRPr="00D05595" w:rsidR="000B26CB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D05595">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>membership will require a membership application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AEEECC7" w14:textId="43D5409A" w:rsidR="006F7351" w:rsidRPr="00D05595" w:rsidRDefault="00302D49" w:rsidP="00FA6DE9">
+    <w:p w:rsidRPr="00D05595" w:rsidR="006F7351" w:rsidP="00FA6DE9" w:rsidRDefault="00302D49" w14:paraId="2AEEECC7" w14:textId="43D5409A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D05595">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Commence </w:t>
       </w:r>
       <w:r w:rsidR="00EB226C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00D05595">
@@ -1440,51 +1549,51 @@
       <w:r w:rsidR="00EB226C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00D05595">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">notice of meeting of shareholders, unless </w:t>
       </w:r>
       <w:r w:rsidR="00EB226C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00D05595">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>waiver of notice by publication is obtained from all shareholders as provided for by 12 U.S.C. 214a.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AFE624A" w14:textId="7D156DD1" w:rsidR="006F7351" w:rsidRPr="003945DF" w:rsidRDefault="00C01BD3" w:rsidP="00FA6DE9">
+    <w:p w:rsidRPr="003945DF" w:rsidR="006F7351" w:rsidP="00FA6DE9" w:rsidRDefault="00C01BD3" w14:paraId="2AFE624A" w14:textId="7D156DD1">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The shareholders </w:t>
       </w:r>
       <w:r w:rsidR="006A1BF0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">are given notice </w:t>
       </w:r>
       <w:r w:rsidR="00DB7F63">
@@ -1495,155 +1604,155 @@
       </w:r>
       <w:r w:rsidR="006A1BF0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>of a special meeting to vote on the Plan of Conversion</w:t>
       </w:r>
       <w:r w:rsidR="002B1CD7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">.  Notice </w:t>
       </w:r>
       <w:r w:rsidR="009B5F5A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">to all shareholders </w:t>
       </w:r>
       <w:r w:rsidR="002B1CD7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">is to be given no less than </w:t>
       </w:r>
-      <w:r w:rsidR="00302D49" w:rsidRPr="003945DF">
+      <w:r w:rsidRPr="003945DF" w:rsidR="00302D49">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>10 days prior to the</w:t>
       </w:r>
       <w:r w:rsidR="00EB6684">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00302D49" w:rsidRPr="003945DF">
+      <w:r w:rsidRPr="003945DF" w:rsidR="00302D49">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>meeting</w:t>
       </w:r>
       <w:r w:rsidR="009B5F5A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00302D49" w:rsidRPr="003945DF">
+      <w:r w:rsidRPr="003945DF" w:rsidR="00302D49">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>as required by 12 U.S.C. 214a</w:t>
       </w:r>
       <w:r w:rsidR="00DE1B5C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Iowa Code Section 524.1409.</w:t>
       </w:r>
       <w:r w:rsidR="007B2527">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">  A template </w:t>
       </w:r>
       <w:r w:rsidR="00213BD8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>of the notice is provided below under “</w:t>
       </w:r>
       <w:r w:rsidR="00CD499D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Notice to Shareholders.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C0D7C1C" w14:textId="0A6EEBA8" w:rsidR="000B26CB" w:rsidRPr="003945DF" w:rsidRDefault="003B0E5E" w:rsidP="00FA6DE9">
+    <w:p w:rsidRPr="003945DF" w:rsidR="000B26CB" w:rsidP="00FA6DE9" w:rsidRDefault="003B0E5E" w14:paraId="7C0D7C1C" w14:textId="0A6EEBA8">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="00302D49" w:rsidRPr="003945DF">
+      <w:r w:rsidRPr="003945DF" w:rsidR="00302D49">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>shareholders</w:t>
       </w:r>
       <w:r w:rsidR="007B2527">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> adopt the Plan of</w:t>
       </w:r>
-      <w:r w:rsidR="00302D49" w:rsidRPr="003945DF">
+      <w:r w:rsidRPr="003945DF" w:rsidR="00302D49">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Conversion and </w:t>
       </w:r>
       <w:r w:rsidR="00DA0F76">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">sign the </w:t>
       </w:r>
-      <w:r w:rsidR="00302D49" w:rsidRPr="003945DF">
+      <w:r w:rsidRPr="003945DF" w:rsidR="00302D49">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Articles of Conversio</w:t>
       </w:r>
-      <w:r w:rsidR="00E84943" w:rsidRPr="003945DF">
+      <w:r w:rsidRPr="003945DF" w:rsidR="00E84943">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="001D0B6E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> authorizing the board of directors and officers of the bank to perform such acts as may be necessary to carry out</w:t>
       </w:r>
       <w:r w:rsidR="00D80783">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Plan of Conversion</w:t>
       </w:r>
       <w:r w:rsidR="007B2527">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="00380B0A">
         <w:rPr>
@@ -1684,403 +1793,403 @@
       <w:r w:rsidR="00380B0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidR="007B2527">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> provided below under </w:t>
       </w:r>
       <w:r w:rsidR="00380B0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">“Articles of Conversion” and </w:t>
       </w:r>
       <w:r w:rsidR="007B2527">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>“Resolution of Shareholders.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22197673" w14:textId="06957FE7" w:rsidR="0010309A" w:rsidRPr="00513FF2" w:rsidRDefault="0010309A" w:rsidP="00FA6DE9">
+    <w:p w:rsidRPr="00513FF2" w:rsidR="0010309A" w:rsidP="00FA6DE9" w:rsidRDefault="0010309A" w14:paraId="22197673" w14:textId="06957FE7">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="314A8D2A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The board completes the Articles of Conversion template below as required by Iowa Code Section 524.1411.  The Articles of Conversion should include an article that addresses fiduciary powers, if applicable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="562E418B" w14:textId="48281D5F" w:rsidR="002D0F58" w:rsidRPr="003945DF" w:rsidRDefault="002D0F58" w:rsidP="00FA6DE9">
+    <w:p w:rsidRPr="003945DF" w:rsidR="002D0F58" w:rsidP="00FA6DE9" w:rsidRDefault="002D0F58" w14:paraId="562E418B" w14:textId="48281D5F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="44E22DDE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>If</w:t>
       </w:r>
-      <w:r w:rsidR="00D42B23" w:rsidRPr="44E22DDE">
+      <w:r w:rsidRPr="44E22DDE" w:rsidR="00D42B23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidRPr="44E22DDE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> application is approved by the Superintendent, the bank will submit the Oath of Directors, </w:t>
       </w:r>
-      <w:r w:rsidR="00BD5D88" w:rsidRPr="44E22DDE">
+      <w:r w:rsidRPr="44E22DDE" w:rsidR="00BD5D88">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Election of Officers</w:t>
       </w:r>
       <w:r w:rsidRPr="44E22DDE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, List of Shareholders</w:t>
       </w:r>
-      <w:r w:rsidR="002128E8" w:rsidRPr="44E22DDE">
+      <w:r w:rsidRPr="44E22DDE" w:rsidR="002128E8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, and Affiliate Shareholders List</w:t>
       </w:r>
       <w:r w:rsidRPr="44E22DDE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the IDOB on forms </w:t>
       </w:r>
-      <w:r w:rsidR="003F182F" w:rsidRPr="44E22DDE">
+      <w:r w:rsidRPr="44E22DDE" w:rsidR="003F182F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">available on the </w:t>
       </w:r>
       <w:r w:rsidRPr="44E22DDE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>IDOB</w:t>
       </w:r>
-      <w:r w:rsidR="003F182F" w:rsidRPr="44E22DDE">
+      <w:r w:rsidRPr="44E22DDE" w:rsidR="003F182F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> website</w:t>
       </w:r>
-      <w:r w:rsidR="2A5027AD" w:rsidRPr="44E22DDE">
+      <w:r w:rsidRPr="44E22DDE" w:rsidR="2A5027AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidRPr="44E22DDE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The Oath of Directors is to be signed prior to the first meeting of the </w:t>
       </w:r>
-      <w:r w:rsidR="002128E8" w:rsidRPr="44E22DDE">
+      <w:r w:rsidRPr="44E22DDE" w:rsidR="002128E8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="44E22DDE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">oard </w:t>
       </w:r>
-      <w:r w:rsidR="00AF04D8" w:rsidRPr="44E22DDE">
+      <w:r w:rsidRPr="44E22DDE" w:rsidR="00AF04D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">of directors </w:t>
       </w:r>
       <w:r w:rsidRPr="44E22DDE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">following the effective date of the conversion. </w:t>
       </w:r>
-      <w:r w:rsidR="002128E8" w:rsidRPr="44E22DDE">
+      <w:r w:rsidRPr="44E22DDE" w:rsidR="002128E8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="44E22DDE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The List of Shareholders is to be completed as of the effective date of </w:t>
       </w:r>
-      <w:r w:rsidR="000F3AE4" w:rsidRPr="44E22DDE">
+      <w:r w:rsidRPr="44E22DDE" w:rsidR="000F3AE4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="44E22DDE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>conversion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47EA97B9" w14:textId="77777777" w:rsidR="00302D49" w:rsidRDefault="00302D49" w:rsidP="00FA6DE9">
+    <w:p w:rsidR="00302D49" w:rsidP="00FA6DE9" w:rsidRDefault="00302D49" w14:paraId="47EA97B9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:widowControl/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DCB5D91" w14:textId="77777777" w:rsidR="00302D49" w:rsidRPr="00E041FC" w:rsidRDefault="00021AA1" w:rsidP="00287106">
+    <w:p w:rsidRPr="00E041FC" w:rsidR="00302D49" w:rsidP="00287106" w:rsidRDefault="00021AA1" w14:paraId="0DCB5D91" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00E041FC">
         <w:t>Application Processing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DD1307B" w14:textId="77777777" w:rsidR="00021AA1" w:rsidRPr="00771792" w:rsidRDefault="00021AA1" w:rsidP="003B27C3">
+    <w:p w:rsidRPr="00771792" w:rsidR="00021AA1" w:rsidP="003B27C3" w:rsidRDefault="00021AA1" w14:paraId="4DD1307B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00771792">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The Superintendent</w:t>
       </w:r>
-      <w:r w:rsidR="00A730B1" w:rsidRPr="00771792">
+      <w:r w:rsidRPr="00771792" w:rsidR="00A730B1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00771792">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>reviews the submitted application and supplemental items.  The application is accepted for processing once the information is deemed accurate and complete.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="776ED539" w14:textId="3EC15732" w:rsidR="00021AA1" w:rsidRPr="00771792" w:rsidRDefault="005E00A7" w:rsidP="003B27C3">
+    <w:p w:rsidRPr="00771792" w:rsidR="00021AA1" w:rsidP="003B27C3" w:rsidRDefault="005E00A7" w14:paraId="776ED539" w14:textId="3EC15732">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00771792">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="00A730B1" w:rsidRPr="00771792">
+      <w:r w:rsidRPr="00771792" w:rsidR="00A730B1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">IDOB will conduct an examination of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00771792">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>applicant</w:t>
       </w:r>
-      <w:r w:rsidR="00A730B1" w:rsidRPr="00771792">
+      <w:r w:rsidRPr="00771792" w:rsidR="00A730B1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and make additional investigation as may be necessary to satisfy the requirements of Iowa Code Section 524.1413.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00771792">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Th</w:t>
       </w:r>
       <w:r w:rsidR="00C03CDF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00771792">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> investigation will </w:t>
       </w:r>
-      <w:r w:rsidR="0054046E" w:rsidRPr="00771792">
+      <w:r w:rsidRPr="00771792" w:rsidR="0054046E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ensure</w:t>
       </w:r>
       <w:r w:rsidRPr="00771792">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71F6E550" w14:textId="5552C110" w:rsidR="00021AA1" w:rsidRPr="00771792" w:rsidRDefault="00C03CDF" w:rsidP="003B27C3">
+    <w:p w:rsidRPr="00771792" w:rsidR="00021AA1" w:rsidP="003B27C3" w:rsidRDefault="00C03CDF" w14:paraId="71F6E550" w14:textId="5552C110">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="00302D49" w:rsidRPr="00771792">
+      <w:r w:rsidRPr="00771792" w:rsidR="00302D49">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Articles of </w:t>
       </w:r>
       <w:r w:rsidR="00907579">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Conversion</w:t>
       </w:r>
-      <w:r w:rsidR="00302D49" w:rsidRPr="00771792">
+      <w:r w:rsidRPr="00771792" w:rsidR="00302D49">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and supporting items are satisfactory.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27C826C6" w14:textId="36562488" w:rsidR="00021AA1" w:rsidRPr="00771792" w:rsidRDefault="00C03CDF" w:rsidP="003B27C3">
+    <w:p w:rsidRPr="00771792" w:rsidR="00021AA1" w:rsidP="003B27C3" w:rsidRDefault="00C03CDF" w14:paraId="27C826C6" w14:textId="36562488">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="00302D49" w:rsidRPr="00771792">
+      <w:r w:rsidRPr="00771792" w:rsidR="00302D49">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Plan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">of Conversion </w:t>
       </w:r>
-      <w:r w:rsidR="00302D49" w:rsidRPr="00771792">
+      <w:r w:rsidRPr="00771792" w:rsidR="00302D49">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>adequately protects the interest of the depositors</w:t>
       </w:r>
       <w:r w:rsidR="00737D01">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, other creditors, and </w:t>
       </w:r>
       <w:r w:rsidR="00A004A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>shareholders.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44844562" w14:textId="7C168F16" w:rsidR="00021AA1" w:rsidRPr="00771792" w:rsidRDefault="00302D49" w:rsidP="003B27C3">
+    <w:p w:rsidRPr="00771792" w:rsidR="00021AA1" w:rsidP="003B27C3" w:rsidRDefault="00302D49" w14:paraId="44844562" w14:textId="7C168F16">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00771792">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The requirements for conversion have been </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00771792">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>satisfied</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
@@ -2105,582 +2214,581 @@
       <w:r w:rsidRPr="00771792">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>hapter</w:t>
       </w:r>
       <w:r w:rsidR="009021C1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> 524</w:t>
       </w:r>
       <w:r w:rsidR="00C03CDF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">that are </w:t>
       </w:r>
       <w:r w:rsidRPr="00771792">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>applicable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21669712" w14:textId="77777777" w:rsidR="00021AA1" w:rsidRPr="00771792" w:rsidRDefault="00302D49" w:rsidP="003B27C3">
+    <w:p w:rsidRPr="00771792" w:rsidR="00021AA1" w:rsidP="003B27C3" w:rsidRDefault="00302D49" w14:paraId="21669712" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00771792">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The resulting state bank will possess an adequate capital structure.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77BE588A" w14:textId="73D0A009" w:rsidR="00021AA1" w:rsidRPr="00771792" w:rsidRDefault="00F4484E" w:rsidP="003B27C3">
+    <w:p w:rsidRPr="00771792" w:rsidR="00021AA1" w:rsidP="003B27C3" w:rsidRDefault="00F4484E" w14:paraId="77BE588A" w14:textId="73D0A009">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00771792">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The c</w:t>
       </w:r>
-      <w:r w:rsidR="00302D49" w:rsidRPr="00771792">
+      <w:r w:rsidRPr="00771792" w:rsidR="00302D49">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>onvenience and needs of the public will be served.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C579F84" w14:textId="3D25071B" w:rsidR="00021AA1" w:rsidRPr="00771792" w:rsidRDefault="00302D49" w:rsidP="003B27C3">
+    <w:p w:rsidRPr="00771792" w:rsidR="00021AA1" w:rsidP="003B27C3" w:rsidRDefault="00302D49" w14:paraId="5C579F84" w14:textId="3D25071B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00771792">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Population density and economic characteristics of the area to be served are sufficient to provide adequate support for the proposed </w:t>
       </w:r>
       <w:r w:rsidR="00C03CDF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">state </w:t>
       </w:r>
       <w:r w:rsidRPr="00771792">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>bank.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="288F6EAF" w14:textId="508E77FD" w:rsidR="00021AA1" w:rsidRPr="00771792" w:rsidRDefault="00302D49" w:rsidP="003B27C3">
+    <w:p w:rsidRPr="00771792" w:rsidR="00021AA1" w:rsidP="003B27C3" w:rsidRDefault="00302D49" w14:paraId="288F6EAF" w14:textId="508E77FD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00771792">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Character and fitness of the owners and the board of directors will command the confidence of the community to be served</w:t>
       </w:r>
       <w:r w:rsidR="00C03CDF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00771792">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the business of the proposed bank will be conducted honestly and efficiently.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="129828D5" w14:textId="065DAE5C" w:rsidR="00021AA1" w:rsidRPr="003A2075" w:rsidRDefault="000B72B4" w:rsidP="003B27C3">
+    <w:p w:rsidRPr="003A2075" w:rsidR="00021AA1" w:rsidP="003B27C3" w:rsidRDefault="000B72B4" w14:paraId="129828D5" w14:textId="065DAE5C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00771792">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="00302D49" w:rsidRPr="00771792">
+      <w:r w:rsidRPr="00771792" w:rsidR="00302D49">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Superintendent </w:t>
       </w:r>
       <w:r w:rsidR="00F839A1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>notifies the applicant in writing of</w:t>
       </w:r>
-      <w:r w:rsidR="00302D49" w:rsidRPr="00771792">
+      <w:r w:rsidRPr="00771792" w:rsidR="00302D49">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> approval or denial.</w:t>
       </w:r>
       <w:r w:rsidR="003A2075">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00302D49" w:rsidRPr="003A2075">
+      <w:r w:rsidRPr="003A2075" w:rsidR="00302D49">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">If approved, an Order </w:t>
       </w:r>
-      <w:r w:rsidR="009337EC" w:rsidRPr="003A2075">
+      <w:r w:rsidRPr="003A2075" w:rsidR="009337EC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>will be prepared and</w:t>
       </w:r>
-      <w:r w:rsidR="00302D49" w:rsidRPr="003A2075">
+      <w:r w:rsidRPr="003A2075" w:rsidR="00302D49">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> sign</w:t>
       </w:r>
-      <w:r w:rsidR="009337EC" w:rsidRPr="003A2075">
+      <w:r w:rsidRPr="003A2075" w:rsidR="009337EC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ed</w:t>
       </w:r>
-      <w:r w:rsidR="00302D49" w:rsidRPr="003A2075">
+      <w:r w:rsidRPr="003A2075" w:rsidR="00302D49">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> by the Superintendent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72632654" w14:textId="52F6A03D" w:rsidR="00021AA1" w:rsidRPr="0071393B" w:rsidRDefault="009D3D16" w:rsidP="003B27C3">
+    <w:p w:rsidRPr="0071393B" w:rsidR="00021AA1" w:rsidP="003B27C3" w:rsidRDefault="009D3D16" w14:paraId="72632654" w14:textId="52F6A03D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The applicant shall notify the Superintendent of the effective date of the conversion.  </w:t>
       </w:r>
-      <w:r w:rsidR="00302D49" w:rsidRPr="00771792">
+      <w:r w:rsidRPr="00771792" w:rsidR="00302D49">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The Superintendent will </w:t>
       </w:r>
       <w:r w:rsidR="00B10D31">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">then </w:t>
       </w:r>
-      <w:r w:rsidR="00302D49" w:rsidRPr="00771792">
+      <w:r w:rsidRPr="00771792" w:rsidR="00302D49">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">deliver </w:t>
       </w:r>
       <w:r w:rsidR="00B10D31">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00302D49" w:rsidRPr="00771792">
+      <w:r w:rsidRPr="00771792" w:rsidR="00302D49">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Articles of Conversion </w:t>
       </w:r>
       <w:r w:rsidR="0054536D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="00302D49" w:rsidRPr="00771792">
+      <w:r w:rsidRPr="00771792" w:rsidR="00302D49">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Plan of Conversion to the Secretary of State for filing and recording. </w:t>
       </w:r>
-      <w:r w:rsidR="006718DE" w:rsidRPr="00771792">
+      <w:r w:rsidRPr="00771792" w:rsidR="006718DE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00302D49" w:rsidRPr="00771792">
+      <w:r w:rsidRPr="00771792" w:rsidR="00302D49">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The conversion will be effective as of the date of filing of the </w:t>
       </w:r>
-      <w:r w:rsidR="00302D49" w:rsidRPr="0071393B">
+      <w:r w:rsidRPr="0071393B" w:rsidR="00302D49">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Articles of Conversion</w:t>
       </w:r>
       <w:r w:rsidR="0054536D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Plan of Conversion</w:t>
       </w:r>
-      <w:r w:rsidR="00302D49" w:rsidRPr="0071393B">
+      <w:r w:rsidRPr="0071393B" w:rsidR="00302D49">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, unless a later date is specified in the Articles of Conversion.</w:t>
       </w:r>
-      <w:r w:rsidR="00A6428D" w:rsidRPr="0071393B">
+      <w:r w:rsidRPr="0071393B" w:rsidR="00A6428D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="0054536D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="00A6428D" w:rsidRPr="0071393B">
+      <w:r w:rsidRPr="0071393B" w:rsidR="00A6428D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Articles of Conversion can be filed with the Secretary of State up to 90 days </w:t>
       </w:r>
-      <w:r w:rsidR="00A6428D" w:rsidRPr="0071393B">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="0071393B" w:rsidR="00A6428D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>prior to the effective date.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63EA031E" w14:textId="55C2103A" w:rsidR="006718DE" w:rsidRPr="0071393B" w:rsidRDefault="006718DE" w:rsidP="003B27C3">
+    <w:p w:rsidRPr="0071393B" w:rsidR="006718DE" w:rsidP="003B27C3" w:rsidRDefault="006718DE" w14:paraId="63EA031E" w14:textId="55C2103A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071393B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="00302D49" w:rsidRPr="0071393B">
+      <w:r w:rsidRPr="0071393B" w:rsidR="00302D49">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Superintendent will issue </w:t>
       </w:r>
       <w:r w:rsidR="0054536D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">an </w:t>
       </w:r>
-      <w:r w:rsidR="00302D49" w:rsidRPr="0071393B">
+      <w:r w:rsidRPr="0071393B" w:rsidR="00302D49">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Authorization to do Business as a state bank.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03BCE013" w14:textId="77777777" w:rsidR="00A9505B" w:rsidRPr="00771792" w:rsidRDefault="00A9505B" w:rsidP="00AE4486">
+    <w:p w:rsidRPr="00771792" w:rsidR="00A9505B" w:rsidP="00AE4486" w:rsidRDefault="00A9505B" w14:paraId="03BCE013" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="200A3D9C" w14:textId="5EA03562" w:rsidR="00982862" w:rsidRDefault="004D6117" w:rsidP="00E041FC">
+    <w:p w:rsidR="00982862" w:rsidP="00E041FC" w:rsidRDefault="004D6117" w14:paraId="200A3D9C" w14:textId="5EA03562">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00982862" w:rsidRPr="009E4079">
+      <w:r w:rsidRPr="009E4079" w:rsidR="00982862">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">he </w:t>
       </w:r>
-      <w:r w:rsidR="001C34C1" w:rsidRPr="009E4079">
+      <w:r w:rsidRPr="009E4079" w:rsidR="001C34C1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Superintendent reserves the right to request additional information beyond the items noted above.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43EA59EC" w14:textId="77777777" w:rsidR="00271FCF" w:rsidRDefault="00271FCF" w:rsidP="00895C7B">
+    <w:p w:rsidR="00271FCF" w:rsidP="00895C7B" w:rsidRDefault="00271FCF" w14:paraId="43EA59EC" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:sectPr w:rsidR="00271FCF" w:rsidSect="00E041FC">
           <w:footerReference w:type="default" r:id="rId10"/>
           <w:headerReference w:type="first" r:id="rId11"/>
           <w:footerReference w:type="first" r:id="rId12"/>
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:type w:val="continuous"/>
-          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
+          <w:headerReference w:type="default" r:id="R86fb0ef96a2b4485"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="796F0F40" w14:textId="16ED2A1D" w:rsidR="00EA3055" w:rsidRPr="00E041FC" w:rsidRDefault="009E25B5" w:rsidP="00287106">
+    <w:p w:rsidRPr="00E041FC" w:rsidR="00EA3055" w:rsidP="00287106" w:rsidRDefault="009E25B5" w14:paraId="796F0F40" w14:textId="16ED2A1D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00E041FC">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">APPLICATION FOR CONVERSION TO </w:t>
       </w:r>
-      <w:r w:rsidR="006718DE" w:rsidRPr="00E041FC">
+      <w:r w:rsidRPr="00E041FC" w:rsidR="006718DE">
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidRPr="00E041FC">
         <w:t>STATE BANK</w:t>
       </w:r>
-      <w:r w:rsidR="00335EBA" w:rsidRPr="00E041FC">
+      <w:r w:rsidRPr="00E041FC" w:rsidR="00335EBA">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A2D926B" w14:textId="3C0BB6F2" w:rsidR="009E25B5" w:rsidRPr="007D4B1C" w:rsidRDefault="009E25B5" w:rsidP="00DB566F">
+    <w:p w:rsidRPr="007D4B1C" w:rsidR="009E25B5" w:rsidP="00DB566F" w:rsidRDefault="009E25B5" w14:paraId="0A2D926B" w14:textId="3C0BB6F2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E25B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00604BAC">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00E041FC">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Name of </w:t>
       </w:r>
-      <w:r w:rsidR="00E949CC" w:rsidRPr="00604BAC">
+      <w:r w:rsidRPr="00604BAC" w:rsidR="00E949CC">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00604BAC">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">ational </w:t>
       </w:r>
-      <w:r w:rsidR="00E949CC" w:rsidRPr="00604BAC">
+      <w:r w:rsidRPr="00604BAC" w:rsidR="00E949CC">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00604BAC">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ank/</w:t>
       </w:r>
-      <w:r w:rsidR="00E949CC" w:rsidRPr="00604BAC">
+      <w:r w:rsidRPr="00604BAC" w:rsidR="00E949CC">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="00604BAC">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">ederal </w:t>
       </w:r>
-      <w:r w:rsidR="00E949CC" w:rsidRPr="00604BAC">
+      <w:r w:rsidRPr="00604BAC" w:rsidR="00E949CC">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00604BAC">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">avings </w:t>
       </w:r>
-      <w:r w:rsidR="00E949CC" w:rsidRPr="00604BAC">
+      <w:r w:rsidRPr="00604BAC" w:rsidR="00E949CC">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00604BAC">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ssociation)</w:t>
       </w:r>
       <w:r w:rsidRPr="00604BAC">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="007D4B1C">
         <w:rPr>
@@ -2714,1016 +2822,1021 @@
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidRPr="00604BAC">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>federal savings association)</w:t>
       </w:r>
       <w:r w:rsidRPr="00604BAC">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="007D4B1C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> herewith makes </w:t>
       </w:r>
-      <w:r w:rsidR="00C179B6" w:rsidRPr="007D4B1C">
+      <w:r w:rsidRPr="007D4B1C" w:rsidR="00C179B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">an </w:t>
       </w:r>
       <w:r w:rsidRPr="007D4B1C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">application for approval of conversion to a state bank under the provisions of Iowa Code Sections 524.1409 through 524.1420 and </w:t>
       </w:r>
-      <w:r w:rsidR="00C179B6" w:rsidRPr="007D4B1C">
+      <w:r w:rsidRPr="007D4B1C" w:rsidR="00C179B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">an </w:t>
       </w:r>
       <w:r w:rsidRPr="007D4B1C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">issuance of </w:t>
       </w:r>
       <w:r w:rsidR="00D843A9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">an </w:t>
       </w:r>
       <w:r w:rsidRPr="007D4B1C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Authorization to do Business as a state bank.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1156D543" w14:textId="77777777" w:rsidR="0054046E" w:rsidRPr="007D4B1C" w:rsidRDefault="0054046E" w:rsidP="00DB566F">
+    <w:p w:rsidRPr="007D4B1C" w:rsidR="0054046E" w:rsidP="00DB566F" w:rsidRDefault="0054046E" w14:paraId="1156D543" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B401C45" w14:textId="77777777" w:rsidR="009E25B5" w:rsidRPr="007D4B1C" w:rsidRDefault="009E25B5" w:rsidP="00DB566F">
+    <w:p w:rsidRPr="007D4B1C" w:rsidR="009E25B5" w:rsidP="00DB566F" w:rsidRDefault="009E25B5" w14:paraId="4B401C45" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D4B1C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>In support of the application, the following items are submitted for your consideration:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75894DFE" w14:textId="597696B1" w:rsidR="0054046E" w:rsidRPr="007D4B1C" w:rsidRDefault="009E25B5" w:rsidP="002B3D21">
+    <w:p w:rsidRPr="007D4B1C" w:rsidR="0054046E" w:rsidP="002B3D21" w:rsidRDefault="009E25B5" w14:paraId="75894DFE" w14:textId="597696B1">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D4B1C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Articles of Convers</w:t>
       </w:r>
-      <w:r w:rsidR="00C91457" w:rsidRPr="007D4B1C">
+      <w:r w:rsidRPr="007D4B1C" w:rsidR="00C91457">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ion with a </w:t>
       </w:r>
-      <w:r w:rsidR="00A0548F" w:rsidRPr="007D4B1C">
+      <w:r w:rsidRPr="007D4B1C" w:rsidR="00A0548F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00C91457" w:rsidRPr="007D4B1C">
+      <w:r w:rsidRPr="007D4B1C" w:rsidR="00C91457">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">lan of </w:t>
       </w:r>
-      <w:r w:rsidR="00A0548F" w:rsidRPr="007D4B1C">
+      <w:r w:rsidRPr="007D4B1C" w:rsidR="00A0548F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00C91457" w:rsidRPr="007D4B1C">
+      <w:r w:rsidRPr="007D4B1C" w:rsidR="00C91457">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>onversio</w:t>
       </w:r>
-      <w:r w:rsidR="0054046E" w:rsidRPr="007D4B1C">
+      <w:r w:rsidRPr="007D4B1C" w:rsidR="0054046E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="00011477" w:rsidRPr="007D4B1C">
+      <w:r w:rsidRPr="007D4B1C" w:rsidR="00011477">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F81FBB1" w14:textId="780EF10A" w:rsidR="0054046E" w:rsidRPr="007D4B1C" w:rsidRDefault="009E25B5" w:rsidP="002B3D21">
+    <w:p w:rsidRPr="007D4B1C" w:rsidR="0054046E" w:rsidP="002B3D21" w:rsidRDefault="009E25B5" w14:paraId="2F81FBB1" w14:textId="780EF10A">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D4B1C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Resolution of the </w:t>
       </w:r>
-      <w:r w:rsidR="001060E5" w:rsidRPr="007D4B1C">
+      <w:r w:rsidRPr="007D4B1C" w:rsidR="001060E5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="007D4B1C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">oard of </w:t>
       </w:r>
-      <w:r w:rsidR="001060E5" w:rsidRPr="007D4B1C">
+      <w:r w:rsidRPr="007D4B1C" w:rsidR="001060E5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="007D4B1C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>irectors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28A176DD" w14:textId="77777777" w:rsidR="0054046E" w:rsidRPr="007D4B1C" w:rsidRDefault="009E25B5" w:rsidP="002B3D21">
+    <w:p w:rsidRPr="007D4B1C" w:rsidR="0054046E" w:rsidP="002B3D21" w:rsidRDefault="009E25B5" w14:paraId="28A176DD" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D4B1C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Resolution of the shareholders.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5559D3A7" w14:textId="35B8E75B" w:rsidR="0054046E" w:rsidRPr="007D4B1C" w:rsidRDefault="009E25B5" w:rsidP="002B3D21">
+    <w:p w:rsidRPr="007D4B1C" w:rsidR="0054046E" w:rsidP="002B3D21" w:rsidRDefault="009E25B5" w14:paraId="5559D3A7" w14:textId="35B8E75B">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D4B1C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Affidavit of officers giving notice of </w:t>
       </w:r>
       <w:r w:rsidR="00D843A9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="007D4B1C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">meeting of </w:t>
       </w:r>
       <w:r w:rsidR="00D843A9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="007D4B1C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>shareholders.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72197F90" w14:textId="6B1D9412" w:rsidR="0054046E" w:rsidRPr="007D4B1C" w:rsidRDefault="009E25B5" w:rsidP="002B3D21">
+    <w:p w:rsidRPr="007D4B1C" w:rsidR="0054046E" w:rsidP="002B3D21" w:rsidRDefault="009E25B5" w14:paraId="72197F90" w14:textId="6B1D9412">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D4B1C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Statement concerning fiduciary powers</w:t>
       </w:r>
       <w:r w:rsidR="00D843A9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="007D4B1C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> whether applied for or not.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="573FA59B" w14:textId="09E76941" w:rsidR="0054046E" w:rsidRPr="007D4B1C" w:rsidRDefault="00C91457" w:rsidP="002B3D21">
+    <w:p w:rsidRPr="007D4B1C" w:rsidR="0054046E" w:rsidP="002B3D21" w:rsidRDefault="00C91457" w14:paraId="573FA59B" w14:textId="09E76941">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D4B1C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Statement indicating whether the proposed state bank will be a Fed</w:t>
       </w:r>
-      <w:r w:rsidR="00AA1B1B" w:rsidRPr="007D4B1C">
+      <w:r w:rsidRPr="007D4B1C" w:rsidR="00AA1B1B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>eral Reserve Bank</w:t>
       </w:r>
       <w:r w:rsidRPr="007D4B1C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> member or non-member.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FC11389" w14:textId="53A046F3" w:rsidR="0054046E" w:rsidRPr="007D4B1C" w:rsidRDefault="002940D4" w:rsidP="002B3D21">
+    <w:p w:rsidRPr="007D4B1C" w:rsidR="0054046E" w:rsidP="002B3D21" w:rsidRDefault="002940D4" w14:paraId="3FC11389" w14:textId="53A046F3">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D4B1C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Description of all non-bank activities (e.g., insurance, real estate, securities</w:t>
       </w:r>
-      <w:r w:rsidR="00AA1B1B" w:rsidRPr="007D4B1C">
+      <w:r w:rsidRPr="007D4B1C" w:rsidR="00AA1B1B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, etc.</w:t>
       </w:r>
       <w:r w:rsidRPr="007D4B1C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D173BA5" w14:textId="68C674CB" w:rsidR="0054046E" w:rsidRPr="007D4B1C" w:rsidRDefault="002940D4" w:rsidP="002B3D21">
+    <w:p w:rsidRPr="007D4B1C" w:rsidR="0054046E" w:rsidP="002B3D21" w:rsidRDefault="002940D4" w14:paraId="6D173BA5" w14:textId="68C674CB">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D4B1C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>List and description of any subsidiaries.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F5810B8" w14:textId="324A447D" w:rsidR="0054046E" w:rsidRPr="007D4B1C" w:rsidRDefault="002940D4" w:rsidP="002B3D21">
+    <w:p w:rsidRPr="007D4B1C" w:rsidR="0054046E" w:rsidP="002B3D21" w:rsidRDefault="002940D4" w14:paraId="2F5810B8" w14:textId="324A447D">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D4B1C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Statement acknowledging that an on-site examination will be conducted, the bank will be billed </w:t>
       </w:r>
-      <w:r w:rsidR="0054046E" w:rsidRPr="007D4B1C">
+      <w:r w:rsidRPr="007D4B1C" w:rsidR="0054046E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">for such examination </w:t>
       </w:r>
       <w:r w:rsidRPr="007D4B1C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>separate from the application fee, and examination results</w:t>
       </w:r>
-      <w:r w:rsidR="00AA1B1B" w:rsidRPr="007D4B1C">
+      <w:r w:rsidRPr="007D4B1C" w:rsidR="00AA1B1B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be</w:t>
       </w:r>
       <w:r w:rsidRPr="007D4B1C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> incorporated into the analysis for determining approval of the application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60862C59" w14:textId="1B6D64AC" w:rsidR="0054046E" w:rsidRPr="007D4B1C" w:rsidRDefault="00C91457" w:rsidP="002B3D21">
+    <w:p w:rsidRPr="007D4B1C" w:rsidR="0054046E" w:rsidP="002B3D21" w:rsidRDefault="00C91457" w14:paraId="60862C59" w14:textId="1B6D64AC">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D4B1C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">A copy of the letter to the </w:t>
       </w:r>
-      <w:r w:rsidR="00AA1B1B" w:rsidRPr="007D4B1C">
+      <w:r w:rsidRPr="007D4B1C" w:rsidR="00AA1B1B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Office of the </w:t>
       </w:r>
       <w:r w:rsidRPr="007D4B1C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Comptroller of the Currency indicating intention to convert to a state bank.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C3E0559" w14:textId="77777777" w:rsidR="0015270C" w:rsidRDefault="0015270C" w:rsidP="00DB566F">
+    <w:p w:rsidR="0015270C" w:rsidP="00DB566F" w:rsidRDefault="0015270C" w14:paraId="1C3E0559" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B7DB455" w14:textId="73E205FB" w:rsidR="00335EBA" w:rsidRPr="007D4B1C" w:rsidRDefault="009E25B5" w:rsidP="00DB566F">
+    <w:p w:rsidRPr="007D4B1C" w:rsidR="00335EBA" w:rsidP="00DB566F" w:rsidRDefault="009E25B5" w14:paraId="2B7DB455" w14:textId="73E205FB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D4B1C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The applicant hereby acknowledges that it has read the explanation about </w:t>
       </w:r>
-      <w:r w:rsidR="00AA1B1B" w:rsidRPr="007D4B1C">
+      <w:r w:rsidRPr="007D4B1C" w:rsidR="00AA1B1B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="007D4B1C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>public disclosure of information contained in the application instructions and that it understands that the information submitted with the application will be treated as public information unless the applicant has requested confidential treatment of material in the application and submitted a “public” copy of the application from which the confidential information has been excised.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4590"/>
         <w:gridCol w:w="918"/>
         <w:gridCol w:w="918"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00335EBA" w:rsidRPr="009E25B5" w14:paraId="5590550F" w14:textId="77777777" w:rsidTr="00C117FF">
+      <w:tr w:rsidRPr="009E25B5" w:rsidR="00335EBA" w:rsidTr="00C117FF" w14:paraId="5590550F" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="475"/>
+          <w:trHeight w:val="475" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D2E82EE" w14:textId="27DB865A" w:rsidR="00335EBA" w:rsidRPr="00AA32E3" w:rsidRDefault="00335EBA" w:rsidP="00467D51">
+          <w:p w:rsidRPr="00AA32E3" w:rsidR="00335EBA" w:rsidP="00467D51" w:rsidRDefault="00335EBA" w14:paraId="0D2E82EE" w14:textId="27DB865A">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02B823E0" w14:textId="77777777" w:rsidR="00335EBA" w:rsidRPr="00604BAC" w:rsidRDefault="00335EBA" w:rsidP="0029679A">
+          <w:p w:rsidRPr="00604BAC" w:rsidR="00335EBA" w:rsidP="0029679A" w:rsidRDefault="00335EBA" w14:paraId="02B823E0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4C618DF9" w14:textId="4F80292B" w:rsidR="00335EBA" w:rsidRPr="00604BAC" w:rsidRDefault="00335EBA" w:rsidP="0029679A">
+          <w:p w:rsidRPr="00604BAC" w:rsidR="00335EBA" w:rsidP="0029679A" w:rsidRDefault="00335EBA" w14:paraId="4C618DF9" w14:textId="4F80292B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00335EBA" w:rsidRPr="009E25B5" w14:paraId="2AB60A24" w14:textId="77777777" w:rsidTr="00C117FF">
+      <w:tr w:rsidRPr="009E25B5" w:rsidR="00335EBA" w:rsidTr="00C117FF" w14:paraId="2AB60A24" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="475"/>
+          <w:trHeight w:val="475" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1767EF69" w14:textId="41EE8ECC" w:rsidR="00335EBA" w:rsidRPr="00AA32E3" w:rsidRDefault="00335EBA" w:rsidP="009448FE">
+          <w:p w:rsidRPr="00AA32E3" w:rsidR="00335EBA" w:rsidP="009448FE" w:rsidRDefault="00335EBA" w14:paraId="1767EF69" w14:textId="41EE8ECC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA32E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Signature and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77E8F129" w14:textId="3E78B5EB" w:rsidR="00335EBA" w:rsidRPr="00AA32E3" w:rsidRDefault="00335EBA" w:rsidP="009448FE">
+          <w:p w:rsidRPr="00AA32E3" w:rsidR="00335EBA" w:rsidP="009448FE" w:rsidRDefault="00335EBA" w14:paraId="77E8F129" w14:textId="3E78B5EB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="37E7D44F" w14:textId="77777777" w:rsidR="00335EBA" w:rsidRPr="00AA32E3" w:rsidRDefault="00335EBA" w:rsidP="009448FE">
+          <w:p w:rsidRPr="00AA32E3" w:rsidR="00335EBA" w:rsidP="009448FE" w:rsidRDefault="00335EBA" w14:paraId="37E7D44F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4493058F" w14:textId="2E1FDCD7" w:rsidR="00335EBA" w:rsidRPr="00AA32E3" w:rsidRDefault="00335EBA" w:rsidP="009448FE">
+          <w:p w:rsidRPr="00AA32E3" w:rsidR="00335EBA" w:rsidP="009448FE" w:rsidRDefault="00335EBA" w14:paraId="4493058F" w14:textId="2E1FDCD7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77D87B56" w14:textId="77777777" w:rsidR="00335EBA" w:rsidRPr="00604BAC" w:rsidRDefault="00335EBA" w:rsidP="0029679A">
+          <w:p w:rsidRPr="00604BAC" w:rsidR="00335EBA" w:rsidP="0029679A" w:rsidRDefault="00335EBA" w14:paraId="77D87B56" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="57491BA2" w14:textId="18CFD2D9" w:rsidR="00335EBA" w:rsidRPr="00604BAC" w:rsidRDefault="00335EBA" w:rsidP="0029679A">
+          <w:p w:rsidRPr="00604BAC" w:rsidR="00335EBA" w:rsidP="0029679A" w:rsidRDefault="00335EBA" w14:paraId="57491BA2" w14:textId="18CFD2D9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00335EBA" w:rsidRPr="009E25B5" w14:paraId="5F3C8A60" w14:textId="77777777" w:rsidTr="00C117FF">
+      <w:tr w:rsidRPr="009E25B5" w:rsidR="00335EBA" w:rsidTr="00C117FF" w14:paraId="5F3C8A60" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="475"/>
+          <w:trHeight w:val="475" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30C94C55" w14:textId="77777777" w:rsidR="00335EBA" w:rsidRPr="00AA32E3" w:rsidRDefault="00335EBA" w:rsidP="009448FE">
+          <w:p w:rsidRPr="00AA32E3" w:rsidR="00335EBA" w:rsidP="009448FE" w:rsidRDefault="00335EBA" w14:paraId="30C94C55" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73BCA6C4" w14:textId="77777777" w:rsidR="00335EBA" w:rsidRDefault="00335EBA" w:rsidP="0029679A">
+          <w:p w:rsidR="00335EBA" w:rsidP="0029679A" w:rsidRDefault="00335EBA" w14:paraId="73BCA6C4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="05E72D6E" w14:textId="3B9C3C28" w:rsidR="00335EBA" w:rsidRDefault="00335EBA" w:rsidP="0029679A">
+          <w:p w:rsidR="00335EBA" w:rsidP="0029679A" w:rsidRDefault="00335EBA" w14:paraId="05E72D6E" w14:textId="3B9C3C28">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2DCE66F2" w14:textId="41E98E88" w:rsidR="00335EBA" w:rsidRDefault="00335EBA" w:rsidP="0029679A">
+          <w:p w:rsidR="00335EBA" w:rsidP="0029679A" w:rsidRDefault="00335EBA" w14:paraId="2DCE66F2" w14:textId="41E98E88">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="380DDD50" w14:textId="06F011BE" w:rsidR="00FA6DE9" w:rsidRDefault="00FA6DE9" w:rsidP="0029679A">
+          <w:p w:rsidR="00FA6DE9" w:rsidP="0029679A" w:rsidRDefault="00FA6DE9" w14:paraId="380DDD50" w14:textId="06F011BE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="42E56B08" w14:textId="77777777" w:rsidR="00FA6DE9" w:rsidRDefault="00FA6DE9" w:rsidP="0029679A">
+          <w:p w:rsidR="00FA6DE9" w:rsidP="0029679A" w:rsidRDefault="00FA6DE9" w14:paraId="42E56B08" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3582351E" w14:textId="10C69853" w:rsidR="00335EBA" w:rsidRPr="00604BAC" w:rsidRDefault="00335EBA" w:rsidP="0029679A">
+          <w:p w:rsidRPr="00604BAC" w:rsidR="00335EBA" w:rsidP="0029679A" w:rsidRDefault="00335EBA" w14:paraId="3582351E" w14:textId="10C69853">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00335EBA" w:rsidRPr="009E25B5" w14:paraId="342119D8" w14:textId="77777777" w:rsidTr="00C117FF">
+      <w:tr w:rsidRPr="009E25B5" w:rsidR="00335EBA" w:rsidTr="00C117FF" w14:paraId="342119D8" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="475"/>
+          <w:trHeight w:val="475" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="361AC9A2" w14:textId="3DB7741F" w:rsidR="00335EBA" w:rsidRPr="00604BAC" w:rsidRDefault="00335EBA" w:rsidP="009448FE">
+          <w:p w:rsidRPr="00604BAC" w:rsidR="00335EBA" w:rsidP="009448FE" w:rsidRDefault="00335EBA" w14:paraId="361AC9A2" w14:textId="3DB7741F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00604BAC">
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
               </w:rPr>
               <w:t>Signature and Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="578078D8" w14:textId="77777777" w:rsidR="00335EBA" w:rsidRPr="00604BAC" w:rsidRDefault="00335EBA" w:rsidP="009448FE">
+          <w:p w:rsidRPr="00604BAC" w:rsidR="00335EBA" w:rsidP="009448FE" w:rsidRDefault="00335EBA" w14:paraId="578078D8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB62E75" w14:textId="51236FAF" w:rsidR="00335EBA" w:rsidRPr="00604BAC" w:rsidRDefault="00335EBA" w:rsidP="009448FE">
+          <w:p w:rsidRPr="00604BAC" w:rsidR="00335EBA" w:rsidP="009448FE" w:rsidRDefault="00335EBA" w14:paraId="3CB62E75" w14:textId="51236FAF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00335EBA" w:rsidRPr="009E25B5" w14:paraId="25E689FB" w14:textId="77777777" w:rsidTr="00C117FF">
+      <w:tr w:rsidRPr="009E25B5" w:rsidR="00335EBA" w:rsidTr="00C117FF" w14:paraId="25E689FB" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="475"/>
+          <w:trHeight w:val="475" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26CBFD59" w14:textId="77777777" w:rsidR="00335EBA" w:rsidRPr="00604BAC" w:rsidRDefault="00335EBA" w:rsidP="009448FE">
+          <w:p w:rsidRPr="00604BAC" w:rsidR="00335EBA" w:rsidP="009448FE" w:rsidRDefault="00335EBA" w14:paraId="26CBFD59" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A2E65E2" w14:textId="77777777" w:rsidR="00335EBA" w:rsidRPr="00604BAC" w:rsidRDefault="00335EBA" w:rsidP="009448FE">
+          <w:p w:rsidRPr="00604BAC" w:rsidR="00335EBA" w:rsidP="009448FE" w:rsidRDefault="00335EBA" w14:paraId="0A2E65E2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AC30011" w14:textId="68651DA0" w:rsidR="00335EBA" w:rsidRPr="00604BAC" w:rsidRDefault="00335EBA" w:rsidP="009448FE">
+          <w:p w:rsidRPr="00604BAC" w:rsidR="00335EBA" w:rsidP="009448FE" w:rsidRDefault="00335EBA" w14:paraId="7AC30011" w14:textId="68651DA0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00335EBA" w:rsidRPr="009E25B5" w14:paraId="6DCAC2FA" w14:textId="77777777" w:rsidTr="00C117FF">
+      <w:tr w:rsidRPr="009E25B5" w:rsidR="00335EBA" w:rsidTr="00C117FF" w14:paraId="6DCAC2FA" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="475"/>
+          <w:trHeight w:val="475" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4590"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00335EBA" w:rsidRPr="00604BAC" w14:paraId="70B96AFA" w14:textId="77777777" w:rsidTr="00D4207C">
+            <w:tr w:rsidRPr="00604BAC" w:rsidR="00335EBA" w:rsidTr="00D4207C" w14:paraId="70B96AFA" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:hRule="exact" w:val="500"/>
+                <w:trHeight w:val="500" w:hRule="exact"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4590" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="504B383D" w14:textId="59798EDF" w:rsidR="00335EBA" w:rsidRPr="00604BAC" w:rsidRDefault="00335EBA" w:rsidP="007C2139">
+                <w:p w:rsidRPr="00604BAC" w:rsidR="00335EBA" w:rsidP="007C2139" w:rsidRDefault="00335EBA" w14:paraId="504B383D" w14:textId="59798EDF">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:cs="Calibri Light"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="Calibri Light"/>
                     </w:rPr>
                     <w:t>Date</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00335EBA" w:rsidRPr="00604BAC" w14:paraId="72DAE468" w14:textId="77777777" w:rsidTr="00D4207C">
+            <w:tr w:rsidRPr="00604BAC" w:rsidR="00335EBA" w:rsidTr="00D4207C" w14:paraId="72DAE468" w14:textId="77777777">
               <w:trPr>
-                <w:trHeight w:hRule="exact" w:val="500"/>
+                <w:trHeight w:val="500" w:hRule="exact"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4590" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1449EB77" w14:textId="77777777" w:rsidR="00335EBA" w:rsidRPr="00604BAC" w:rsidRDefault="00335EBA" w:rsidP="007C2139">
+                <w:p w:rsidRPr="00604BAC" w:rsidR="00335EBA" w:rsidP="007C2139" w:rsidRDefault="00335EBA" w14:paraId="1449EB77" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:cs="Calibri Light"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00604BAC">
                     <w:rPr>
                       <w:rFonts w:cs="Calibri Light"/>
                     </w:rPr>
                     <w:t>Signature and Title</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="47A9A12B" w14:textId="77777777" w:rsidR="00335EBA" w:rsidRPr="00604BAC" w:rsidRDefault="00335EBA" w:rsidP="009448FE">
+          <w:p w:rsidRPr="00604BAC" w:rsidR="00335EBA" w:rsidP="009448FE" w:rsidRDefault="00335EBA" w14:paraId="47A9A12B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EB9B242" w14:textId="77777777" w:rsidR="00335EBA" w:rsidRPr="00604BAC" w:rsidRDefault="00335EBA" w:rsidP="009448FE">
+          <w:p w:rsidRPr="00604BAC" w:rsidR="00335EBA" w:rsidP="009448FE" w:rsidRDefault="00335EBA" w14:paraId="6EB9B242" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5198CBAE" w14:textId="7DC44C8D" w:rsidR="00335EBA" w:rsidRPr="00604BAC" w:rsidRDefault="00335EBA" w:rsidP="009448FE">
+          <w:p w:rsidRPr="00604BAC" w:rsidR="00335EBA" w:rsidP="009448FE" w:rsidRDefault="00335EBA" w14:paraId="5198CBAE" w14:textId="7DC44C8D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="31F1E7C8" w14:textId="77777777" w:rsidR="00271FCF" w:rsidRDefault="00271FCF" w:rsidP="009E25B5">
+    <w:p w:rsidR="00271FCF" w:rsidP="009E25B5" w:rsidRDefault="00271FCF" w14:paraId="31F1E7C8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:sectPr w:rsidR="00271FCF" w:rsidSect="0047708A">
-          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
           <w:pgMar w:top="720" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
+          <w:headerReference w:type="default" r:id="R0fe58ed8dd994b46"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17D586C6" w14:textId="22F85E35" w:rsidR="00EA4A1F" w:rsidRPr="00E041FC" w:rsidRDefault="00EA4A1F" w:rsidP="00C05F53">
+    <w:p w:rsidRPr="00E041FC" w:rsidR="00EA4A1F" w:rsidP="00C05F53" w:rsidRDefault="00EA4A1F" w14:paraId="17D586C6" w14:textId="22F85E35">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00E041FC">
-        <w:lastRenderedPageBreak/>
         <w:t>PLAN OF CONVERSION</w:t>
       </w:r>
-      <w:r w:rsidR="00012847" w:rsidRPr="00E041FC">
+      <w:r w:rsidRPr="00E041FC" w:rsidR="00012847">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75A01545" w14:textId="5D174FE3" w:rsidR="00EA4A1F" w:rsidRPr="006862D1" w:rsidRDefault="00EA4A1F" w:rsidP="00EA4A1F">
+    <w:p w:rsidRPr="006862D1" w:rsidR="00EA4A1F" w:rsidP="00EA4A1F" w:rsidRDefault="00EA4A1F" w14:paraId="75A01545" w14:textId="5D174FE3">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006862D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006862D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">The board of directors and officers of </w:t>
       </w:r>
       <w:r w:rsidRPr="00746969">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">(national </w:t>
       </w:r>
       <w:r w:rsidR="006411CD">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00746969">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
@@ -3779,281 +3892,281 @@
         </w:rPr>
         <w:t xml:space="preserve">become </w:t>
       </w:r>
       <w:r w:rsidRPr="006862D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">a state bank to be known as </w:t>
       </w:r>
       <w:r w:rsidRPr="00B57DC3">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(new state bank)</w:t>
       </w:r>
       <w:r w:rsidRPr="006862D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="495216AB" w14:textId="5A237CD5" w:rsidR="00433950" w:rsidRDefault="00EA4A1F" w:rsidP="00433950">
+    <w:p w:rsidR="00433950" w:rsidP="00433950" w:rsidRDefault="00EA4A1F" w14:paraId="495216AB" w14:textId="5A237CD5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006862D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The Plan of Conversion shall cover the following items:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A847C7D" w14:textId="2C6C1F6F" w:rsidR="00DA7318" w:rsidRPr="00DA7318" w:rsidRDefault="00433950" w:rsidP="008B60DD">
+    <w:p w:rsidRPr="00DA7318" w:rsidR="00DA7318" w:rsidP="008B60DD" w:rsidRDefault="00433950" w14:paraId="0A847C7D" w14:textId="2C6C1F6F">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Purpose of the conversion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A1BF0B2" w14:textId="2CEDAA11" w:rsidR="00433950" w:rsidRDefault="00EA4A1F" w:rsidP="008B60DD">
+    <w:p w:rsidR="00433950" w:rsidP="008B60DD" w:rsidRDefault="00EA4A1F" w14:paraId="4A1BF0B2" w14:textId="2CEDAA11">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00433950">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Resolution</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00433950">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> to be considered by the board of directors and vote required for adoption</w:t>
       </w:r>
       <w:r w:rsidR="00433950">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18651DE1" w14:textId="7B7CD821" w:rsidR="00433950" w:rsidRDefault="00EA4A1F" w:rsidP="008B60DD">
+    <w:p w:rsidR="00433950" w:rsidP="008B60DD" w:rsidRDefault="00EA4A1F" w14:paraId="18651DE1" w14:textId="7B7CD821">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00433950">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice to be given to </w:t>
       </w:r>
       <w:r w:rsidR="002966FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00433950">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">shareholders </w:t>
       </w:r>
       <w:r w:rsidR="002966FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">no less than </w:t>
       </w:r>
-      <w:r w:rsidR="002966FF" w:rsidRPr="003945DF">
+      <w:r w:rsidRPr="003945DF" w:rsidR="002966FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>10 days prior to the</w:t>
       </w:r>
       <w:r w:rsidR="002966FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002966FF" w:rsidRPr="003945DF">
+      <w:r w:rsidRPr="003945DF" w:rsidR="002966FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>meeting</w:t>
       </w:r>
       <w:r w:rsidR="002966FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, and include the</w:t>
       </w:r>
       <w:r w:rsidRPr="00433950">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> time, place, and purpose of a shareholders’ meeting.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D14DC52" w14:textId="77777777" w:rsidR="00CD5177" w:rsidRDefault="00EA4A1F" w:rsidP="008B60DD">
+    <w:p w:rsidR="00CD5177" w:rsidP="008B60DD" w:rsidRDefault="00EA4A1F" w14:paraId="6D14DC52" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00433950">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Resolution to be considered by the shareholders and vote required for adoption.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AB8B906" w14:textId="77777777" w:rsidR="00CD5177" w:rsidRDefault="00EA4A1F" w:rsidP="008B60DD">
+    <w:p w:rsidR="00CD5177" w:rsidP="008B60DD" w:rsidRDefault="00EA4A1F" w14:paraId="1AB8B906" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD5177">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Names and addresses of officers of the resulting state bank.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21D9B67C" w14:textId="77777777" w:rsidR="00CD5177" w:rsidRDefault="00EA4A1F" w:rsidP="008B60DD">
+    <w:p w:rsidR="00CD5177" w:rsidP="008B60DD" w:rsidRDefault="00EA4A1F" w14:paraId="21D9B67C" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD5177">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Statement of applicable Federal law.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05D8D4DD" w14:textId="77777777" w:rsidR="00CD5177" w:rsidRDefault="00EA4A1F" w:rsidP="008B60DD">
+    <w:p w:rsidR="00CD5177" w:rsidP="008B60DD" w:rsidRDefault="00EA4A1F" w14:paraId="05D8D4DD" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD5177">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Capital and surplus of the resulting state bank.  If it is to be different from the converting institution, state which accounts are to be changed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="390BD3B6" w14:textId="1556834F" w:rsidR="00CD5177" w:rsidRDefault="00EA4A1F" w:rsidP="008B60DD">
+    <w:p w:rsidR="00CD5177" w:rsidP="008B60DD" w:rsidRDefault="00EA4A1F" w14:paraId="390BD3B6" w14:textId="1556834F">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD5177">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Manner of exchange of converting </w:t>
       </w:r>
       <w:r w:rsidRPr="008B60DD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -4091,444 +4204,443 @@
       <w:r w:rsidR="003D4D8A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">shares </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD5177">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>for shares of</w:t>
       </w:r>
       <w:r w:rsidR="003D4D8A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD5177">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> resulting state bank.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69D83E2C" w14:textId="77777777" w:rsidR="00CD5177" w:rsidRDefault="00EA4A1F" w:rsidP="008B60DD">
+    <w:p w:rsidR="00CD5177" w:rsidP="008B60DD" w:rsidRDefault="00EA4A1F" w14:paraId="69D83E2C" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD5177">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Rights of shareholders dissenting to conversion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25CB8C71" w14:textId="77777777" w:rsidR="00CD5177" w:rsidRDefault="00EA4A1F" w:rsidP="008B60DD">
+    <w:p w:rsidR="00CD5177" w:rsidP="008B60DD" w:rsidRDefault="00EA4A1F" w14:paraId="25CB8C71" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD5177">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Disposition of shares acquired from dissenting shareholders.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30A954C0" w14:textId="082F8F3C" w:rsidR="00CD5177" w:rsidRDefault="00701075" w:rsidP="008B60DD">
+    <w:p w:rsidR="00CD5177" w:rsidP="008B60DD" w:rsidRDefault="00701075" w14:paraId="30A954C0" w14:textId="082F8F3C">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="00EA4A1F" w:rsidRPr="00CD5177">
+      <w:r w:rsidRPr="00CD5177" w:rsidR="00EA4A1F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Articles of Conversion. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62959181" w14:textId="77777777" w:rsidR="00CD5177" w:rsidRDefault="00EA4A1F" w:rsidP="008B60DD">
+    <w:p w:rsidR="00CD5177" w:rsidP="008B60DD" w:rsidRDefault="00EA4A1F" w14:paraId="62959181" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD5177">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The effective date.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D2ADBD" w14:textId="77777777" w:rsidR="00423A84" w:rsidRDefault="00EA4A1F" w:rsidP="008B60DD">
+    <w:p w:rsidR="00423A84" w:rsidP="008B60DD" w:rsidRDefault="00EA4A1F" w14:paraId="06D2ADBD" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD5177">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">A summary of the transaction in respect </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CD5177">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00CD5177">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> the rights and powers of the resulting state bank.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01F0BF7E" w14:textId="6490A1E5" w:rsidR="0069267F" w:rsidRPr="00423A84" w:rsidRDefault="00701075" w:rsidP="008B60DD">
+    <w:p w:rsidRPr="00423A84" w:rsidR="0069267F" w:rsidP="008B60DD" w:rsidRDefault="00701075" w14:paraId="01F0BF7E" w14:textId="6490A1E5">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="0069267F" w:rsidRPr="00423A84">
+      <w:r w:rsidRPr="00423A84" w:rsidR="0069267F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>igned by officers authorized to execute the plan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>; m</w:t>
       </w:r>
-      <w:r w:rsidR="00351464" w:rsidRPr="00423A84">
+      <w:r w:rsidRPr="00423A84" w:rsidR="00351464">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ust match officers named in the board resolution.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D793C36" w14:textId="3E89B434" w:rsidR="009E25B5" w:rsidRPr="00E041FC" w:rsidRDefault="00EA4A1F" w:rsidP="00C05F53">
+    <w:p w:rsidRPr="00E041FC" w:rsidR="009E25B5" w:rsidP="00C05F53" w:rsidRDefault="00EA4A1F" w14:paraId="0D793C36" w14:textId="3E89B434">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00EA41D9" w:rsidRPr="00E041FC">
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00E041FC" w:rsidR="00EA41D9">
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="009E25B5" w:rsidRPr="00E041FC">
+      <w:r w:rsidRPr="00E041FC" w:rsidR="009E25B5">
         <w:t>RT</w:t>
       </w:r>
-      <w:r w:rsidR="00DB566F" w:rsidRPr="00E041FC">
+      <w:r w:rsidRPr="00E041FC" w:rsidR="00DB566F">
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="009E25B5" w:rsidRPr="00E041FC">
+      <w:r w:rsidRPr="00E041FC" w:rsidR="009E25B5">
         <w:t>CLES OF CONVERSION FROM</w:t>
       </w:r>
-      <w:r w:rsidR="003859FD" w:rsidRPr="00E041FC">
+      <w:r w:rsidRPr="00E041FC" w:rsidR="003859FD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009E25B5" w:rsidRPr="00E041FC">
+      <w:r w:rsidRPr="00E041FC" w:rsidR="009E25B5">
         <w:t>NATIONAL BANK/FEDERAL SAVINGS ASSOCIATION TO STATE BANK</w:t>
       </w:r>
-      <w:r w:rsidR="00012847" w:rsidRPr="00E041FC">
+      <w:r w:rsidRPr="00E041FC" w:rsidR="00012847">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A108195" w14:textId="77777777" w:rsidR="009E25B5" w:rsidRPr="00ED7D03" w:rsidRDefault="009E25B5" w:rsidP="00ED7D03">
+    <w:p w:rsidRPr="00ED7D03" w:rsidR="009E25B5" w:rsidP="00ED7D03" w:rsidRDefault="009E25B5" w14:paraId="7A108195" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED7D03">
         <w:t>ARTICLE I</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66482737" w14:textId="2005A5D9" w:rsidR="009E25B5" w:rsidRPr="00460A97" w:rsidRDefault="009E25B5" w:rsidP="003A5A55">
+    <w:p w:rsidRPr="00460A97" w:rsidR="009E25B5" w:rsidP="003A5A55" w:rsidRDefault="009E25B5" w14:paraId="66482737" w14:textId="2005A5D9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00460A97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008D4745">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00850112" w:rsidRPr="008D4745">
+      <w:r w:rsidRPr="008D4745" w:rsidR="00850112">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="008D4745">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">ew </w:t>
       </w:r>
-      <w:r w:rsidR="00850112" w:rsidRPr="008D4745">
+      <w:r w:rsidRPr="008D4745" w:rsidR="00850112">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="008D4745">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">tate </w:t>
       </w:r>
-      <w:r w:rsidR="00850112" w:rsidRPr="008D4745">
+      <w:r w:rsidRPr="008D4745" w:rsidR="00850112">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="008D4745">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">ank </w:t>
       </w:r>
-      <w:r w:rsidR="00850112" w:rsidRPr="008D4745">
+      <w:r w:rsidRPr="008D4745" w:rsidR="00850112">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="008D4745">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ame)</w:t>
       </w:r>
       <w:r w:rsidRPr="00460A97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be the name resulting from the conversion of the </w:t>
       </w:r>
       <w:r w:rsidRPr="008D4745">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00850112" w:rsidRPr="008D4745">
+      <w:r w:rsidRPr="008D4745" w:rsidR="00850112">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="008D4745">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">ational </w:t>
       </w:r>
-      <w:r w:rsidR="00850112" w:rsidRPr="008D4745">
+      <w:r w:rsidRPr="008D4745" w:rsidR="00850112">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="008D4745">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ank/</w:t>
       </w:r>
-      <w:r w:rsidR="00850112" w:rsidRPr="008D4745">
+      <w:r w:rsidRPr="008D4745" w:rsidR="00850112">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="008D4745">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">ederal </w:t>
       </w:r>
-      <w:r w:rsidR="00850112" w:rsidRPr="008D4745">
+      <w:r w:rsidRPr="008D4745" w:rsidR="00850112">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="008D4745">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">avings </w:t>
       </w:r>
-      <w:r w:rsidR="00850112" w:rsidRPr="008D4745">
+      <w:r w:rsidRPr="008D4745" w:rsidR="00850112">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="008D4745">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ssociation)</w:t>
       </w:r>
       <w:r w:rsidRPr="00460A97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> from a</w:t>
       </w:r>
       <w:r w:rsidRPr="00460A97">
         <w:rPr>
@@ -4559,314 +4671,329 @@
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidRPr="008D4745">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>federal savings association)</w:t>
       </w:r>
       <w:r w:rsidRPr="008D4745">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00460A97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>to a state bank incorporated under the Iowa Banking Act.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79154D02" w14:textId="77777777" w:rsidR="009E25B5" w:rsidRPr="00604BAC" w:rsidRDefault="009E25B5" w:rsidP="00ED7D03">
+    <w:p w:rsidRPr="00604BAC" w:rsidR="009E25B5" w:rsidP="00ED7D03" w:rsidRDefault="009E25B5" w14:paraId="79154D02" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00604BAC">
         <w:t>ARTICLE II</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4138325F" w14:textId="13B839CC" w:rsidR="009E25B5" w:rsidRPr="00460A97" w:rsidRDefault="009E25B5" w:rsidP="003A5A55">
+    <w:p w:rsidRPr="00460A97" w:rsidR="009E25B5" w:rsidP="003A5A55" w:rsidRDefault="009E25B5" w14:paraId="4138325F" w14:textId="13B839CC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00460A97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00460A97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">The location and post office address of the principal place of business and each bank office of the converting institution </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00460A97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00460A97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23F14F0A" w14:textId="198BB307" w:rsidR="009E25B5" w:rsidRPr="00460A97" w:rsidRDefault="009E25B5" w:rsidP="00112D22">
+    <w:p w:rsidRPr="00460A97" w:rsidR="009E25B5" w:rsidP="00112D22" w:rsidRDefault="009E25B5" w14:paraId="23F14F0A" w14:textId="198BB307">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00460A97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00850112" w:rsidRPr="00460A97">
+      <w:r w:rsidRPr="00460A97" w:rsidR="00850112">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="00460A97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">ist </w:t>
       </w:r>
-      <w:r w:rsidR="00850112" w:rsidRPr="00460A97">
+      <w:r w:rsidRPr="00460A97" w:rsidR="00850112">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00460A97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ddresses</w:t>
       </w:r>
       <w:r w:rsidR="00B56CEB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> and include county</w:t>
       </w:r>
       <w:r w:rsidRPr="00460A97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B71F504" w14:textId="1D8DF0EC" w:rsidR="009E25B5" w:rsidRPr="00460A97" w:rsidRDefault="009E25B5" w:rsidP="003A5A55">
+    <w:p w:rsidRPr="00460A97" w:rsidR="009E25B5" w:rsidP="003A5A55" w:rsidRDefault="009E25B5" w14:paraId="7B71F504" w14:textId="1D8DF0EC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00460A97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00460A97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>The location and post office address of the principal place of business and each bank office of the resulting state bank is as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DD1981B" w14:textId="2AE7F5EC" w:rsidR="009E25B5" w:rsidRPr="00460A97" w:rsidRDefault="009E25B5" w:rsidP="00112D22">
+    <w:p w:rsidRPr="00460A97" w:rsidR="009E25B5" w:rsidP="00112D22" w:rsidRDefault="009E25B5" w14:paraId="5DD1981B" w14:textId="2AE7F5EC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00460A97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00850112" w:rsidRPr="00460A97">
+      <w:r w:rsidRPr="00460A97" w:rsidR="00850112">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="00460A97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">ist </w:t>
       </w:r>
-      <w:r w:rsidR="00850112" w:rsidRPr="00460A97">
+      <w:r w:rsidRPr="00460A97" w:rsidR="00850112">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00460A97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ddresses</w:t>
       </w:r>
       <w:r w:rsidR="00B56CEB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> and include county</w:t>
       </w:r>
       <w:r w:rsidRPr="00460A97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CC5352D" w14:textId="77777777" w:rsidR="009E25B5" w:rsidRPr="00604BAC" w:rsidRDefault="009E25B5" w:rsidP="00ED7D03">
+    <w:p w:rsidRPr="00604BAC" w:rsidR="009E25B5" w:rsidP="00ED7D03" w:rsidRDefault="009E25B5" w14:paraId="4CC5352D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00604BAC">
         <w:t>ARTICLE III</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4495D25E" w14:textId="613E8F3D" w:rsidR="009E25B5" w:rsidRPr="00460A97" w:rsidRDefault="009E25B5" w:rsidP="00CA3E6E">
+    <w:p w:rsidRPr="00460A97" w:rsidR="009E25B5" w:rsidP="00CA3E6E" w:rsidRDefault="009E25B5" w14:paraId="4495D25E" w14:textId="613E8F3D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00460A97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00460A97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">The Plan of Conversion was adopted by the affirmative </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00460A97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>vote of</w:t>
       </w:r>
       <w:r w:rsidRPr="00460A97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D4745">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00B03CC2" w:rsidRPr="008D4745">
+      <w:r w:rsidRPr="008D4745" w:rsidR="00B03CC2">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>number</w:t>
       </w:r>
       <w:r w:rsidRPr="008D4745">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00460A97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> shares </w:t>
       </w:r>
       <w:r w:rsidR="008F43AC">
         <w:rPr>
@@ -4874,600 +5001,599 @@
         </w:rPr>
         <w:t>out</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="008F43AC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00460A97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidRPr="008D4745">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00B03CC2" w:rsidRPr="008D4745">
+      <w:r w:rsidRPr="008D4745" w:rsidR="00B03CC2">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>number</w:t>
       </w:r>
       <w:r w:rsidRPr="008D4745">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00460A97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> shares outstanding </w:t>
       </w:r>
       <w:r w:rsidR="008F43AC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">that are </w:t>
       </w:r>
       <w:r w:rsidRPr="00460A97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">entitled to vote at the meeting of shareholders held </w:t>
       </w:r>
-      <w:r w:rsidR="00BD7D52" w:rsidRPr="00460A97">
+      <w:r w:rsidRPr="00460A97" w:rsidR="00BD7D52">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">at </w:t>
       </w:r>
-      <w:r w:rsidR="00BD7D52" w:rsidRPr="008D4745">
+      <w:r w:rsidRPr="008D4745" w:rsidR="00BD7D52">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(place)</w:t>
       </w:r>
-      <w:r w:rsidR="00BD7D52" w:rsidRPr="00460A97">
+      <w:r w:rsidRPr="00460A97" w:rsidR="00BD7D52">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00460A97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">on </w:t>
       </w:r>
       <w:r w:rsidRPr="008D4745">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00BD7D52" w:rsidRPr="008D4745">
+      <w:r w:rsidRPr="008D4745" w:rsidR="00BD7D52">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="008D4745">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ate)</w:t>
       </w:r>
       <w:r w:rsidRPr="00460A97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00B03CC2" w:rsidRPr="00460A97">
+      <w:r w:rsidRPr="00460A97" w:rsidR="00B03CC2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000709EA" w:rsidRPr="00B96390">
+      <w:r w:rsidRPr="00B96390" w:rsidR="000709EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00B96390">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>If there is more than one class of shares entitled to vote, designate each class, the number of shares entitled to vote, and the votes for and against the Plan of Conversion.</w:t>
       </w:r>
-      <w:r w:rsidR="000709EA" w:rsidRPr="00B96390">
+      <w:r w:rsidRPr="00B96390" w:rsidR="000709EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42B443E1" w14:textId="77777777" w:rsidR="009E25B5" w:rsidRPr="00604BAC" w:rsidRDefault="009E25B5" w:rsidP="00ED7D03">
+    <w:p w:rsidRPr="00604BAC" w:rsidR="009E25B5" w:rsidP="00ED7D03" w:rsidRDefault="009E25B5" w14:paraId="42B443E1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00604BAC">
         <w:t>ARTICLE IV</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="189CDF84" w14:textId="7079886A" w:rsidR="009E25B5" w:rsidRPr="00460A97" w:rsidRDefault="009E25B5" w:rsidP="00CA3E6E">
+    <w:p w:rsidRPr="00460A97" w:rsidR="009E25B5" w:rsidP="00CA3E6E" w:rsidRDefault="009E25B5" w14:paraId="189CDF84" w14:textId="7079886A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E25B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00460A97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="00B03CC2" w:rsidRPr="00460A97">
+      <w:r w:rsidRPr="00460A97" w:rsidR="00B03CC2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00460A97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">oard of </w:t>
       </w:r>
-      <w:r w:rsidR="00B03CC2" w:rsidRPr="00460A97">
+      <w:r w:rsidRPr="00460A97" w:rsidR="00B03CC2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00460A97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">irectors shall be composed of </w:t>
       </w:r>
       <w:r w:rsidRPr="008D4745">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00B03CC2" w:rsidRPr="008D4745">
+      <w:r w:rsidRPr="008D4745" w:rsidR="00B03CC2">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="008D4745">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>umber)</w:t>
       </w:r>
       <w:r w:rsidRPr="00460A97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> directors who shall serve until the next annual meeting or until their successors are elected and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00460A97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>qualify</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00460A97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00B03CC2" w:rsidRPr="00460A97">
+      <w:r w:rsidRPr="00460A97" w:rsidR="00B03CC2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00460A97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The names and addresses </w:t>
       </w:r>
-      <w:r w:rsidR="00B03CC2" w:rsidRPr="00460A97">
+      <w:r w:rsidRPr="00460A97" w:rsidR="00B03CC2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">of the individuals who shall serve as directors are as </w:t>
       </w:r>
       <w:r w:rsidRPr="00460A97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>follow</w:t>
       </w:r>
-      <w:r w:rsidR="00B03CC2" w:rsidRPr="00460A97">
+      <w:r w:rsidRPr="00460A97" w:rsidR="00B03CC2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00460A97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B03CC2" w:rsidRPr="00460A97">
+      <w:r w:rsidRPr="00460A97" w:rsidR="00B03CC2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00460A97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>minimum of five directors, 18 years or older, the majority must be Iowa residents and U.S. citizens</w:t>
       </w:r>
-      <w:r w:rsidR="00897FAF" w:rsidRPr="00460A97">
+      <w:r w:rsidRPr="00460A97" w:rsidR="00897FAF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> per</w:t>
       </w:r>
       <w:r w:rsidRPr="00460A97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Iowa Code Section 524.601(1)</w:t>
       </w:r>
-      <w:r w:rsidR="00B03CC2" w:rsidRPr="00460A97">
+      <w:r w:rsidRPr="00460A97" w:rsidR="00B03CC2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00460A97">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9468" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3078"/>
         <w:gridCol w:w="6390"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E77D45" w:rsidRPr="00F41F8F" w14:paraId="747BEFE0" w14:textId="77777777" w:rsidTr="007E2287">
+      <w:tr w:rsidRPr="00F41F8F" w:rsidR="00E77D45" w:rsidTr="007E2287" w14:paraId="747BEFE0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55377716" w14:textId="5C133542" w:rsidR="00E77D45" w:rsidRPr="00BD1B2A" w:rsidRDefault="00E77D45" w:rsidP="00F41F8F">
+          <w:p w:rsidRPr="00BD1B2A" w:rsidR="00E77D45" w:rsidP="00F41F8F" w:rsidRDefault="00E77D45" w14:paraId="55377716" w14:textId="5C133542">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD1B2A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>N</w:t>
             </w:r>
-            <w:r w:rsidR="00977763" w:rsidRPr="00BD1B2A">
+            <w:r w:rsidRPr="00BD1B2A" w:rsidR="00977763">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>AME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BE0604E" w14:textId="67EEF9CB" w:rsidR="00E77D45" w:rsidRPr="00BD1B2A" w:rsidRDefault="00E77D45" w:rsidP="00F41F8F">
+          <w:p w:rsidRPr="00BD1B2A" w:rsidR="00E77D45" w:rsidP="00F41F8F" w:rsidRDefault="00E77D45" w14:paraId="4BE0604E" w14:textId="67EEF9CB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD1B2A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidR="00977763" w:rsidRPr="00BD1B2A">
+            <w:r w:rsidRPr="00BD1B2A" w:rsidR="00977763">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>DDRESS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77D45" w:rsidRPr="009E25B5" w14:paraId="05605644" w14:textId="77777777" w:rsidTr="005A0B36">
+      <w:tr w:rsidRPr="009E25B5" w:rsidR="00E77D45" w:rsidTr="005A0B36" w14:paraId="05605644" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51AE567D" w14:textId="22626345" w:rsidR="00E77D45" w:rsidRPr="00BD1B2A" w:rsidRDefault="00E77D45" w:rsidP="009448FE">
+          <w:p w:rsidRPr="00BD1B2A" w:rsidR="00E77D45" w:rsidP="009448FE" w:rsidRDefault="00E77D45" w14:paraId="51AE567D" w14:textId="22626345">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2838EBD4" w14:textId="77777777" w:rsidR="00E77D45" w:rsidRPr="00BD1B2A" w:rsidRDefault="00E77D45" w:rsidP="009448FE">
+          <w:p w:rsidRPr="00BD1B2A" w:rsidR="00E77D45" w:rsidP="009448FE" w:rsidRDefault="00E77D45" w14:paraId="2838EBD4" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77D45" w:rsidRPr="009E25B5" w14:paraId="37D9DC29" w14:textId="77777777" w:rsidTr="005A0B36">
+      <w:tr w:rsidRPr="009E25B5" w:rsidR="00E77D45" w:rsidTr="005A0B36" w14:paraId="37D9DC29" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BDA1E5B" w14:textId="77777777" w:rsidR="00E77D45" w:rsidRPr="00BD1B2A" w:rsidRDefault="00E77D45" w:rsidP="009448FE">
+          <w:p w:rsidRPr="00BD1B2A" w:rsidR="00E77D45" w:rsidP="009448FE" w:rsidRDefault="00E77D45" w14:paraId="5BDA1E5B" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59CB76FA" w14:textId="77777777" w:rsidR="00E77D45" w:rsidRPr="00BD1B2A" w:rsidRDefault="00E77D45" w:rsidP="009448FE">
+          <w:p w:rsidRPr="00BD1B2A" w:rsidR="00E77D45" w:rsidP="009448FE" w:rsidRDefault="00E77D45" w14:paraId="59CB76FA" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77D45" w:rsidRPr="009E25B5" w14:paraId="378E0A4E" w14:textId="77777777" w:rsidTr="00D05595">
+      <w:tr w:rsidRPr="009E25B5" w:rsidR="00E77D45" w:rsidTr="00D05595" w14:paraId="378E0A4E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BDFD082" w14:textId="77777777" w:rsidR="00E77D45" w:rsidRPr="00BD1B2A" w:rsidRDefault="00E77D45" w:rsidP="009448FE">
+          <w:p w:rsidRPr="00BD1B2A" w:rsidR="00E77D45" w:rsidP="009448FE" w:rsidRDefault="00E77D45" w14:paraId="3BDFD082" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="144EED3C" w14:textId="77777777" w:rsidR="00E77D45" w:rsidRPr="00BD1B2A" w:rsidRDefault="00E77D45" w:rsidP="009448FE">
+          <w:p w:rsidRPr="00BD1B2A" w:rsidR="00E77D45" w:rsidP="009448FE" w:rsidRDefault="00E77D45" w14:paraId="144EED3C" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77D45" w:rsidRPr="009E25B5" w14:paraId="375007BE" w14:textId="77777777" w:rsidTr="00D05595">
+      <w:tr w:rsidRPr="009E25B5" w:rsidR="00E77D45" w:rsidTr="00D05595" w14:paraId="375007BE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F2E2308" w14:textId="77777777" w:rsidR="00E77D45" w:rsidRPr="00BD1B2A" w:rsidRDefault="00E77D45" w:rsidP="009448FE">
+          <w:p w:rsidRPr="00BD1B2A" w:rsidR="00E77D45" w:rsidP="009448FE" w:rsidRDefault="00E77D45" w14:paraId="5F2E2308" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0802DBCD" w14:textId="77777777" w:rsidR="00E77D45" w:rsidRPr="00BD1B2A" w:rsidRDefault="00E77D45" w:rsidP="009448FE">
+          <w:p w:rsidRPr="00BD1B2A" w:rsidR="00E77D45" w:rsidP="009448FE" w:rsidRDefault="00E77D45" w14:paraId="0802DBCD" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77D45" w:rsidRPr="009E25B5" w14:paraId="764F7B34" w14:textId="77777777" w:rsidTr="00D05595">
+      <w:tr w:rsidRPr="009E25B5" w:rsidR="00E77D45" w:rsidTr="00D05595" w14:paraId="764F7B34" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58D3F6B2" w14:textId="77777777" w:rsidR="00E77D45" w:rsidRPr="00BD1B2A" w:rsidRDefault="00E77D45" w:rsidP="009448FE">
+          <w:p w:rsidRPr="00BD1B2A" w:rsidR="00E77D45" w:rsidP="009448FE" w:rsidRDefault="00E77D45" w14:paraId="58D3F6B2" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56AC02A0" w14:textId="77777777" w:rsidR="00E77D45" w:rsidRPr="00BD1B2A" w:rsidRDefault="00E77D45" w:rsidP="009448FE">
+          <w:p w:rsidRPr="00BD1B2A" w:rsidR="00E77D45" w:rsidP="009448FE" w:rsidRDefault="00E77D45" w14:paraId="56AC02A0" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="566BC3D2" w14:textId="71FEE4C7" w:rsidR="009E25B5" w:rsidRPr="00604BAC" w:rsidRDefault="009E25B5" w:rsidP="00ED7D03">
+    <w:p w:rsidRPr="00604BAC" w:rsidR="009E25B5" w:rsidP="00ED7D03" w:rsidRDefault="009E25B5" w14:paraId="566BC3D2" w14:textId="71FEE4C7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00604BAC">
         <w:t>ARTICLE V</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F442993" w14:textId="6E840F97" w:rsidR="009E25B5" w:rsidRPr="006862D1" w:rsidRDefault="009E25B5" w:rsidP="00CA3E6E">
+    <w:p w:rsidRPr="006862D1" w:rsidR="009E25B5" w:rsidP="00CA3E6E" w:rsidRDefault="009E25B5" w14:paraId="7F442993" w14:textId="6E840F97">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E25B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006862D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The state bank is incorporated under the Iowa Banking Act for the purpose of conducting the business of banking as a state bank </w:t>
       </w:r>
       <w:r w:rsidRPr="008D4745">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
@@ -5488,123 +5614,123 @@
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>without)</w:t>
       </w:r>
       <w:r w:rsidRPr="006862D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> fiduciary powers, subject to the powers and duties conferred by </w:t>
       </w:r>
       <w:r w:rsidR="008941FD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa Code </w:t>
       </w:r>
       <w:r w:rsidRPr="006862D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Chapter 524.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74FBE7E2" w14:textId="77777777" w:rsidR="009E25B5" w:rsidRPr="00604BAC" w:rsidRDefault="009E25B5" w:rsidP="00ED7D03">
+    <w:p w:rsidRPr="00604BAC" w:rsidR="009E25B5" w:rsidP="00ED7D03" w:rsidRDefault="009E25B5" w14:paraId="74FBE7E2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00604BAC">
         <w:t>ARTICLE VI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EFBB020" w14:textId="1D3B6D01" w:rsidR="009E25B5" w:rsidRPr="006862D1" w:rsidRDefault="009E25B5" w:rsidP="00CA3E6E">
+    <w:p w:rsidRPr="006862D1" w:rsidR="009E25B5" w:rsidP="00CA3E6E" w:rsidRDefault="009E25B5" w14:paraId="7EFBB020" w14:textId="1D3B6D01">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E25B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006862D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The aggregate number of shares which this bank has authority to issue is </w:t>
       </w:r>
       <w:r w:rsidRPr="008D4745">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00B03CC2" w:rsidRPr="008D4745">
+      <w:r w:rsidRPr="008D4745" w:rsidR="00B03CC2">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="008D4745">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>umber)</w:t>
       </w:r>
       <w:r w:rsidRPr="006862D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> shares of common stock, </w:t>
       </w:r>
       <w:r w:rsidR="008941FD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">with a </w:t>
       </w:r>
       <w:r w:rsidRPr="006862D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">par value </w:t>
       </w:r>
-      <w:r w:rsidR="00B03CC2" w:rsidRPr="006862D1">
+      <w:r w:rsidRPr="006862D1" w:rsidR="00B03CC2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidRPr="008D4745">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="008941FD">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>dollars</w:t>
       </w:r>
       <w:r w:rsidRPr="008D4745">
         <w:rPr>
@@ -5638,1146 +5764,1155 @@
           <w:i/>
         </w:rPr>
         <w:t>dollars</w:t>
       </w:r>
       <w:r w:rsidRPr="008D4745">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="006862D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00DC2038">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00DC2038" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00DC2038">
         <w:t xml:space="preserve">[Express the number of common </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00DC2038" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00DC2038">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00DC2038">
         <w:t>tock</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00DC2038" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="00DC2038">
         <w:t>, par value, and total in words.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18A0B28A" w14:textId="77777777" w:rsidR="009E25B5" w:rsidRPr="00604BAC" w:rsidRDefault="009E25B5" w:rsidP="00ED7D03">
+    <w:p w:rsidRPr="00604BAC" w:rsidR="009E25B5" w:rsidP="00ED7D03" w:rsidRDefault="009E25B5" w14:paraId="18A0B28A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00604BAC">
         <w:t>ARTICLE VII</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67EE15CC" w14:textId="77777777" w:rsidR="009E25B5" w:rsidRPr="006862D1" w:rsidRDefault="009E25B5" w:rsidP="00CA3E6E">
+    <w:p w:rsidRPr="006862D1" w:rsidR="009E25B5" w:rsidP="00CA3E6E" w:rsidRDefault="009E25B5" w14:paraId="67EE15CC" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006862D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006862D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>The duration of the state bank shall be perpetual.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33C71FC2" w14:textId="77777777" w:rsidR="009E25B5" w:rsidRPr="00604BAC" w:rsidRDefault="009E25B5" w:rsidP="00ED7D03">
+    <w:p w:rsidRPr="00604BAC" w:rsidR="009E25B5" w:rsidP="00ED7D03" w:rsidRDefault="009E25B5" w14:paraId="33C71FC2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00604BAC">
         <w:t>ARTICLE VIII</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C5F587" w14:textId="4AEC06C7" w:rsidR="007C0A04" w:rsidRDefault="009E25B5" w:rsidP="00CA3E6E">
+    <w:p w:rsidR="007C0A04" w:rsidP="00CA3E6E" w:rsidRDefault="009E25B5" w14:paraId="49C5F587" w14:textId="4AEC06C7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006862D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="007C0A04">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="007C0A04" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="007C0A04">
         <w:t xml:space="preserve">he annual meeting of the shareholders shall take place at </w:t>
       </w:r>
-      <w:r w:rsidR="007C0A04" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="007C0A04">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(place)</w:t>
       </w:r>
-      <w:r w:rsidR="007C0A04" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="007C0A04">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007C0A04">
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="007C0A04" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="007C0A04">
         <w:t>for example: the principal office of the state bank</w:t>
       </w:r>
       <w:r w:rsidR="007C0A04">
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="007C0A04" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="007C0A04">
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
-      <w:r w:rsidR="007C0A04" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="007C0A04">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(day</w:t>
       </w:r>
       <w:r w:rsidR="007C0A04">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>/month</w:t>
       </w:r>
-      <w:r w:rsidR="007C0A04" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="007C0A04">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> of meeting)</w:t>
       </w:r>
-      <w:r w:rsidR="007C0A04" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="007C0A04">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007C0A04">
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="007C0A04" w:rsidRPr="00437C28">
+      <w:r w:rsidRPr="00437C28" w:rsidR="007C0A04">
         <w:t xml:space="preserve">for example: the second Monday of January </w:t>
       </w:r>
-      <w:r w:rsidR="007C0A04" w:rsidRPr="00100255">
+      <w:r w:rsidRPr="00100255" w:rsidR="007C0A04">
         <w:t xml:space="preserve">or the specific month).  [See </w:t>
       </w:r>
       <w:r w:rsidR="006B5531">
         <w:t xml:space="preserve">Iowa Code </w:t>
       </w:r>
-      <w:r w:rsidR="007C0A04" w:rsidRPr="00100255">
+      <w:r w:rsidRPr="00100255" w:rsidR="007C0A04">
         <w:t>Sections 524.532 and 524.302(1)(g).]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7903F138" w14:textId="77777777" w:rsidR="009E25B5" w:rsidRPr="00604BAC" w:rsidRDefault="009E25B5" w:rsidP="00ED7D03">
+    <w:p w:rsidRPr="00604BAC" w:rsidR="009E25B5" w:rsidP="00ED7D03" w:rsidRDefault="009E25B5" w14:paraId="7903F138" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00604BAC">
         <w:t>ARTICLE IX</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2749F73E" w14:textId="77777777" w:rsidR="009E25B5" w:rsidRPr="006862D1" w:rsidRDefault="009E25B5" w:rsidP="00CA3E6E">
+    <w:p w:rsidRPr="006862D1" w:rsidR="009E25B5" w:rsidP="00CA3E6E" w:rsidRDefault="009E25B5" w14:paraId="2749F73E" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E25B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006862D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The Plan of Conversion is attached as an exhibit hereto.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B9ECFC7" w14:textId="77777777" w:rsidR="009E25B5" w:rsidRPr="00604BAC" w:rsidRDefault="009E25B5" w:rsidP="00ED7D03">
+    <w:p w:rsidRPr="00604BAC" w:rsidR="009E25B5" w:rsidP="00ED7D03" w:rsidRDefault="009E25B5" w14:paraId="5B9ECFC7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00604BAC">
         <w:t>ARTICLE ______</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B57FDD0" w14:textId="4F14F346" w:rsidR="0094501F" w:rsidRPr="006862D1" w:rsidRDefault="009E25B5" w:rsidP="0082720F">
+    <w:p w:rsidRPr="006862D1" w:rsidR="0094501F" w:rsidP="0082720F" w:rsidRDefault="009E25B5" w14:paraId="7B57FDD0" w14:textId="4F14F346">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E25B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006862D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Optional Articles containing provisions not inconsistent with law may be inserted</w:t>
       </w:r>
       <w:r w:rsidR="0082720F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64E1F752" w14:textId="77777777" w:rsidR="009E25B5" w:rsidRPr="00604BAC" w:rsidRDefault="009E25B5" w:rsidP="00ED7D03">
+    <w:p w:rsidRPr="00604BAC" w:rsidR="009E25B5" w:rsidP="00ED7D03" w:rsidRDefault="009E25B5" w14:paraId="64E1F752" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00604BAC">
-        <w:lastRenderedPageBreak/>
         <w:t>ARTICLE ______</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0596DA9B" w14:textId="745476AF" w:rsidR="009E25B5" w:rsidRDefault="009E25B5" w:rsidP="0019649D">
+    <w:p w:rsidR="009E25B5" w:rsidP="0019649D" w:rsidRDefault="009E25B5" w14:paraId="0596DA9B" w14:textId="745476AF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E25B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006862D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The effective date of the conversion to a state bank is </w:t>
       </w:r>
-      <w:r w:rsidR="002D7CEA" w:rsidRPr="008D4745">
+      <w:r w:rsidRPr="008D4745" w:rsidR="002D7CEA">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="008D4745">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>date)</w:t>
       </w:r>
       <w:r w:rsidRPr="006862D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="004D52A0" w:rsidRPr="006862D1">
+      <w:r w:rsidRPr="006862D1" w:rsidR="004D52A0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006862D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00AA129B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="006862D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ay be filed </w:t>
       </w:r>
       <w:r w:rsidR="00AA129B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">with the Secretary of State </w:t>
       </w:r>
       <w:r w:rsidRPr="006862D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>up to 90 days prior to the effective date.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="675A0EC8" w14:textId="77777777" w:rsidR="00252F1E" w:rsidRPr="006862D1" w:rsidRDefault="00252F1E" w:rsidP="0019649D">
+    <w:p w:rsidRPr="006862D1" w:rsidR="00252F1E" w:rsidP="0019649D" w:rsidRDefault="00252F1E" w14:paraId="675A0EC8" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4320"/>
         <w:gridCol w:w="1188"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0019649D" w:rsidRPr="005F40D9" w14:paraId="7C668E53" w14:textId="77777777" w:rsidTr="005A0B36">
+      <w:tr w:rsidRPr="005F40D9" w:rsidR="0019649D" w:rsidTr="005A0B36" w14:paraId="7C668E53" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="432"/>
+          <w:trHeight w:val="432" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="76DC1667" w14:textId="77777777" w:rsidR="0019649D" w:rsidRDefault="0019649D" w:rsidP="009448FE">
+          <w:p w:rsidR="0019649D" w:rsidP="009448FE" w:rsidRDefault="0019649D" w14:paraId="76DC1667" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="28811DF2" w14:textId="1ABD9A7B" w:rsidR="00252F1E" w:rsidRPr="006862D1" w:rsidRDefault="00252F1E" w:rsidP="009448FE">
+          <w:p w:rsidRPr="006862D1" w:rsidR="00252F1E" w:rsidP="009448FE" w:rsidRDefault="00252F1E" w14:paraId="28811DF2" w14:textId="1ABD9A7B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F964C4" w:rsidRPr="005F40D9" w14:paraId="661FB385" w14:textId="77777777" w:rsidTr="005A0B36">
+      <w:tr w:rsidRPr="005F40D9" w:rsidR="00F964C4" w:rsidTr="005A0B36" w14:paraId="661FB385" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="432"/>
+          <w:trHeight w:val="432" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45764AC8" w14:textId="719A2E4A" w:rsidR="00F964C4" w:rsidRPr="006862D1" w:rsidRDefault="00F964C4" w:rsidP="009448FE">
+          <w:p w:rsidRPr="006862D1" w:rsidR="00F964C4" w:rsidP="009448FE" w:rsidRDefault="00F964C4" w14:paraId="45764AC8" w14:textId="719A2E4A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006862D1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Name of Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F964C4" w:rsidRPr="005F40D9" w14:paraId="230AD3A9" w14:textId="77777777" w:rsidTr="005A0B36">
+      <w:tr w:rsidRPr="005F40D9" w:rsidR="00F964C4" w:rsidTr="005A0B36" w14:paraId="230AD3A9" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="432"/>
+          <w:trHeight w:val="432" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="279BE772" w14:textId="77777777" w:rsidR="00F964C4" w:rsidRPr="006862D1" w:rsidRDefault="00F964C4" w:rsidP="00F929AD">
+          <w:p w:rsidRPr="006862D1" w:rsidR="00F964C4" w:rsidP="00F929AD" w:rsidRDefault="00F964C4" w14:paraId="279BE772" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F964C4" w:rsidRPr="005F40D9" w14:paraId="53597C2A" w14:textId="77777777" w:rsidTr="005A0B36">
+      <w:tr w:rsidRPr="005F40D9" w:rsidR="00F964C4" w:rsidTr="005A0B36" w14:paraId="53597C2A" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="432"/>
+          <w:trHeight w:val="432" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D3DB51A" w14:textId="7FA2FDDF" w:rsidR="00F964C4" w:rsidRPr="006862D1" w:rsidRDefault="00F964C4" w:rsidP="009448FE">
+          <w:p w:rsidRPr="006862D1" w:rsidR="00F964C4" w:rsidP="009448FE" w:rsidRDefault="00F964C4" w14:paraId="4D3DB51A" w14:textId="7FA2FDDF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006862D1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Signature and Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F964C4" w:rsidRPr="005F40D9" w14:paraId="48152400" w14:textId="77777777" w:rsidTr="005A0B36">
+      <w:tr w:rsidRPr="005F40D9" w:rsidR="00F964C4" w:rsidTr="005A0B36" w14:paraId="48152400" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="432"/>
+          <w:trHeight w:val="432" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55EB89DF" w14:textId="77777777" w:rsidR="00F964C4" w:rsidRPr="006862D1" w:rsidRDefault="00F964C4" w:rsidP="00F929AD">
+          <w:p w:rsidRPr="006862D1" w:rsidR="00F964C4" w:rsidP="00F929AD" w:rsidRDefault="00F964C4" w14:paraId="55EB89DF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A23FD3" w:rsidRPr="005F40D9" w14:paraId="0F10BE8E" w14:textId="77777777" w:rsidTr="005A0B36">
+      <w:tr w:rsidRPr="005F40D9" w:rsidR="00A23FD3" w:rsidTr="005A0B36" w14:paraId="0F10BE8E" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="432"/>
+          <w:trHeight w:val="432" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C1DD212" w14:textId="46747396" w:rsidR="00A23FD3" w:rsidRPr="006862D1" w:rsidRDefault="002F14F4" w:rsidP="00F929AD">
+          <w:p w:rsidRPr="006862D1" w:rsidR="00A23FD3" w:rsidP="00F929AD" w:rsidRDefault="002F14F4" w14:paraId="2C1DD212" w14:textId="46747396">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Signature and Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A23FD3" w:rsidRPr="005F40D9" w14:paraId="6D32D55C" w14:textId="77777777" w:rsidTr="005A0B36">
+      <w:tr w:rsidRPr="005F40D9" w:rsidR="00A23FD3" w:rsidTr="005A0B36" w14:paraId="6D32D55C" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="432"/>
+          <w:trHeight w:val="432" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6150A0B9" w14:textId="77777777" w:rsidR="00A23FD3" w:rsidRPr="006862D1" w:rsidRDefault="00A23FD3" w:rsidP="00F929AD">
+          <w:p w:rsidRPr="006862D1" w:rsidR="00A23FD3" w:rsidP="00F929AD" w:rsidRDefault="00A23FD3" w14:paraId="6150A0B9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F964C4" w:rsidRPr="005F40D9" w14:paraId="12036B33" w14:textId="77777777" w:rsidTr="005A0B36">
+      <w:tr w:rsidRPr="005F40D9" w:rsidR="00F964C4" w:rsidTr="005A0B36" w14:paraId="12036B33" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="432"/>
+          <w:trHeight w:val="432" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="040013C7" w14:textId="35EFAE3F" w:rsidR="00F964C4" w:rsidRPr="006862D1" w:rsidRDefault="002F14F4" w:rsidP="009448FE">
+          <w:p w:rsidRPr="006862D1" w:rsidR="00F964C4" w:rsidP="009448FE" w:rsidRDefault="002F14F4" w14:paraId="040013C7" w14:textId="35EFAE3F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F964C4" w:rsidRPr="005F40D9" w14:paraId="10EDB64C" w14:textId="77777777" w:rsidTr="005A0B36">
+      <w:tr w:rsidRPr="005F40D9" w:rsidR="00F964C4" w:rsidTr="005A0B36" w14:paraId="10EDB64C" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="144"/>
+          <w:trHeight w:val="144" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="683922CA" w14:textId="725F323D" w:rsidR="00F964C4" w:rsidRDefault="00F964C4" w:rsidP="009448FE">
+          <w:p w:rsidR="00F964C4" w:rsidP="009448FE" w:rsidRDefault="00F964C4" w14:paraId="683922CA" w14:textId="725F323D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4917439D" w14:textId="1C89B122" w:rsidR="00A23FD3" w:rsidRDefault="00A23FD3" w:rsidP="009448FE">
+          <w:p w:rsidR="00A23FD3" w:rsidP="009448FE" w:rsidRDefault="00A23FD3" w14:paraId="4917439D" w14:textId="1C89B122">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="695D29AF" w14:textId="77777777" w:rsidR="00A23FD3" w:rsidRDefault="00A23FD3" w:rsidP="009448FE">
+          <w:p w:rsidR="00A23FD3" w:rsidP="009448FE" w:rsidRDefault="00A23FD3" w14:paraId="695D29AF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4229C78D" w14:textId="77777777" w:rsidR="004A0D57" w:rsidRDefault="004A0D57" w:rsidP="009448FE">
+          <w:p w:rsidR="004A0D57" w:rsidP="009448FE" w:rsidRDefault="004A0D57" w14:paraId="4229C78D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4464B0DD" w14:textId="77777777" w:rsidR="004A0D57" w:rsidRDefault="004A0D57" w:rsidP="009448FE">
+          <w:p w:rsidR="004A0D57" w:rsidP="009448FE" w:rsidRDefault="004A0D57" w14:paraId="4464B0DD" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7A54AF30" w14:textId="57D93F78" w:rsidR="004A0D57" w:rsidRPr="005F40D9" w:rsidRDefault="004A0D57" w:rsidP="009448FE">
+          <w:p w:rsidRPr="005F40D9" w:rsidR="004A0D57" w:rsidP="009448FE" w:rsidRDefault="004A0D57" w14:paraId="7A54AF30" w14:textId="57D93F78">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DD1B3DC" w14:textId="77777777" w:rsidR="00F964C4" w:rsidRPr="005F40D9" w:rsidRDefault="00F964C4" w:rsidP="009448FE">
+          <w:p w:rsidRPr="005F40D9" w:rsidR="00F964C4" w:rsidP="009448FE" w:rsidRDefault="00F964C4" w14:paraId="1DD1B3DC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri Light"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1B926F47" w14:textId="03CDC045" w:rsidR="009E25B5" w:rsidRDefault="004D52A0" w:rsidP="00A92919">
+    <w:p w:rsidR="009E25B5" w:rsidP="00A92919" w:rsidRDefault="004D52A0" w14:paraId="1B926F47" w14:textId="03CDC045">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006862D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Note: M</w:t>
       </w:r>
-      <w:r w:rsidR="009E25B5" w:rsidRPr="006862D1">
+      <w:r w:rsidRPr="006862D1" w:rsidR="009E25B5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ust be signed by two duly authorized officers</w:t>
       </w:r>
       <w:r w:rsidRPr="006862D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1548"/>
         <w:gridCol w:w="2282"/>
         <w:gridCol w:w="328"/>
         <w:gridCol w:w="540"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008368DC" w:rsidRPr="008368DC" w14:paraId="5891F3F7" w14:textId="77777777" w:rsidTr="00341EE5">
+      <w:tr w:rsidRPr="008368DC" w:rsidR="008368DC" w:rsidTr="00341EE5" w14:paraId="5891F3F7" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7D93984C" w14:textId="2246A03C" w:rsidR="00252F1E" w:rsidRDefault="00252F1E" w:rsidP="008368DC">
+          <w:p w:rsidR="00252F1E" w:rsidP="008368DC" w:rsidRDefault="00252F1E" w14:paraId="7D93984C" w14:textId="2246A03C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0A7DE4C2" w14:textId="77777777" w:rsidR="00252F1E" w:rsidRDefault="00252F1E" w:rsidP="008368DC">
+          <w:p w:rsidR="00252F1E" w:rsidP="008368DC" w:rsidRDefault="00252F1E" w14:paraId="0A7DE4C2" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0E29A238" w14:textId="589C41C2" w:rsidR="008368DC" w:rsidRPr="008368DC" w:rsidRDefault="008368DC" w:rsidP="008368DC">
+          <w:p w:rsidRPr="008368DC" w:rsidR="008368DC" w:rsidP="008368DC" w:rsidRDefault="008368DC" w14:paraId="0E29A238" w14:textId="589C41C2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008368DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>State of Iowa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6E40F198" w14:textId="77777777" w:rsidR="008368DC" w:rsidRPr="008368DC" w:rsidRDefault="008368DC" w:rsidP="008368DC">
+          <w:p w:rsidRPr="008368DC" w:rsidR="008368DC" w:rsidP="008368DC" w:rsidRDefault="008368DC" w14:paraId="6E40F198" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4C813759" w14:textId="77777777" w:rsidR="008368DC" w:rsidRPr="008368DC" w:rsidRDefault="008368DC" w:rsidP="008368DC">
+          <w:p w:rsidRPr="008368DC" w:rsidR="008368DC" w:rsidP="008368DC" w:rsidRDefault="008368DC" w14:paraId="4C813759" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008368DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1435372A" w14:textId="77777777" w:rsidR="008368DC" w:rsidRPr="008368DC" w:rsidRDefault="008368DC" w:rsidP="008368DC">
+          <w:p w:rsidRPr="008368DC" w:rsidR="008368DC" w:rsidP="008368DC" w:rsidRDefault="008368DC" w14:paraId="1435372A" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008368DC" w:rsidRPr="008368DC" w14:paraId="42EEF820" w14:textId="77777777" w:rsidTr="00341EE5">
+      <w:tr w:rsidRPr="008368DC" w:rsidR="008368DC" w:rsidTr="00341EE5" w14:paraId="42EEF820" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="72491CED" w14:textId="77777777" w:rsidR="008368DC" w:rsidRPr="008368DC" w:rsidRDefault="008368DC" w:rsidP="008368DC">
+          <w:p w:rsidRPr="008368DC" w:rsidR="008368DC" w:rsidP="008368DC" w:rsidRDefault="008368DC" w14:paraId="72491CED" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="79E793E6" w14:textId="77777777" w:rsidR="008368DC" w:rsidRPr="008368DC" w:rsidRDefault="008368DC" w:rsidP="008368DC">
+          <w:p w:rsidRPr="008368DC" w:rsidR="008368DC" w:rsidP="008368DC" w:rsidRDefault="008368DC" w14:paraId="79E793E6" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4421DCA9" w14:textId="77777777" w:rsidR="008368DC" w:rsidRPr="008368DC" w:rsidRDefault="008368DC" w:rsidP="008368DC">
+          <w:p w:rsidRPr="008368DC" w:rsidR="008368DC" w:rsidP="008368DC" w:rsidRDefault="008368DC" w14:paraId="4421DCA9" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008368DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="621B0DD8" w14:textId="77777777" w:rsidR="008368DC" w:rsidRPr="008368DC" w:rsidRDefault="008368DC" w:rsidP="008368DC">
+          <w:p w:rsidRPr="008368DC" w:rsidR="008368DC" w:rsidP="008368DC" w:rsidRDefault="008368DC" w14:paraId="621B0DD8" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008368DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>SS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008368DC" w:rsidRPr="008368DC" w14:paraId="1CD327A1" w14:textId="77777777" w:rsidTr="00341EE5">
+      <w:tr w:rsidRPr="008368DC" w:rsidR="008368DC" w:rsidTr="00341EE5" w14:paraId="1CD327A1" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="64B1C99A" w14:textId="77777777" w:rsidR="008368DC" w:rsidRPr="008368DC" w:rsidRDefault="008368DC" w:rsidP="008368DC">
+          <w:p w:rsidRPr="008368DC" w:rsidR="008368DC" w:rsidP="008368DC" w:rsidRDefault="008368DC" w14:paraId="64B1C99A" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008368DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">County of </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="138FFAF4" w14:textId="77777777" w:rsidR="008368DC" w:rsidRPr="008368DC" w:rsidRDefault="008368DC" w:rsidP="008368DC">
+          <w:p w:rsidRPr="008368DC" w:rsidR="008368DC" w:rsidP="008368DC" w:rsidRDefault="008368DC" w14:paraId="138FFAF4" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="159B2C99" w14:textId="77777777" w:rsidR="008368DC" w:rsidRPr="008368DC" w:rsidRDefault="008368DC" w:rsidP="008368DC">
+          <w:p w:rsidRPr="008368DC" w:rsidR="008368DC" w:rsidP="008368DC" w:rsidRDefault="008368DC" w14:paraId="159B2C99" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008368DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7D0AA7C5" w14:textId="77777777" w:rsidR="008368DC" w:rsidRPr="008368DC" w:rsidRDefault="008368DC" w:rsidP="008368DC">
+          <w:p w:rsidRPr="008368DC" w:rsidR="008368DC" w:rsidP="008368DC" w:rsidRDefault="008368DC" w14:paraId="7D0AA7C5" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3B1FFA0F" w14:textId="77777777" w:rsidR="009E25B5" w:rsidRPr="006862D1" w:rsidRDefault="009E25B5" w:rsidP="009E25B5">
+    <w:p w:rsidRPr="006862D1" w:rsidR="009E25B5" w:rsidP="009E25B5" w:rsidRDefault="009E25B5" w14:paraId="3B1FFA0F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54C8DE40" w14:textId="48C384AF" w:rsidR="009E25B5" w:rsidRPr="006862D1" w:rsidRDefault="009E25B5" w:rsidP="00BF24F0">
+    <w:p w:rsidRPr="006862D1" w:rsidR="009E25B5" w:rsidP="00BF24F0" w:rsidRDefault="009E25B5" w14:paraId="54C8DE40" w14:textId="48C384AF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006862D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006862D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>On this</w:t>
       </w:r>
-      <w:r w:rsidR="00DD7121" w:rsidRPr="006862D1">
+      <w:r w:rsidRPr="006862D1" w:rsidR="00DD7121">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DD7121" w:rsidRPr="008D4745">
+      <w:r w:rsidRPr="008D4745" w:rsidR="00DD7121">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(date)</w:t>
       </w:r>
       <w:r w:rsidRPr="006862D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, before me, a Notary Public in and for the State of Iowa, personally appeared</w:t>
       </w:r>
       <w:r w:rsidRPr="008D4745">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D4745">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="005F40D9" w:rsidRPr="008D4745">
+      <w:r w:rsidRPr="008D4745" w:rsidR="005F40D9">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="008D4745">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ame)</w:t>
       </w:r>
       <w:r w:rsidRPr="008D4745">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006862D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="006862D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006862D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="005F40D9" w:rsidRPr="006862D1">
+      <w:r w:rsidRPr="006862D1" w:rsidR="005F40D9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="006862D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ame)</w:t>
       </w:r>
       <w:r w:rsidRPr="006862D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, who, being by me duly sworn, did say that they are the </w:t>
       </w:r>
       <w:r w:rsidRPr="008D4745">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="005F40D9" w:rsidRPr="008D4745">
+      <w:r w:rsidRPr="008D4745" w:rsidR="005F40D9">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="008D4745">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>itle)</w:t>
       </w:r>
       <w:r w:rsidRPr="008D4745">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006862D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidRPr="008D4745">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="005F40D9" w:rsidRPr="008D4745">
+      <w:r w:rsidRPr="008D4745" w:rsidR="005F40D9">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="008D4745">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>itle)</w:t>
       </w:r>
       <w:r w:rsidRPr="006862D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, respectively, of the corporation executing the within and foregoing instrument; that </w:t>
       </w:r>
       <w:r w:rsidRPr="008368DC">
         <w:rPr>
@@ -6816,675 +6951,674 @@
       <w:r w:rsidRPr="004A4F20">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="006862D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> that said instrument was signed </w:t>
       </w:r>
       <w:r w:rsidRPr="006862D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>(and sealed)</w:t>
       </w:r>
       <w:r w:rsidRPr="006862D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> on behalf of the corporation by the authority of its </w:t>
       </w:r>
-      <w:r w:rsidR="00680AF0" w:rsidRPr="006862D1">
+      <w:r w:rsidRPr="006862D1" w:rsidR="00680AF0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="006862D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">oard of </w:t>
       </w:r>
-      <w:r w:rsidR="00680AF0" w:rsidRPr="006862D1">
+      <w:r w:rsidRPr="006862D1" w:rsidR="00680AF0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="006862D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">irectors; and that  </w:t>
       </w:r>
       <w:r w:rsidRPr="00746969">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="005F40D9" w:rsidRPr="00746969">
+      <w:r w:rsidRPr="00746969" w:rsidR="005F40D9">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00746969">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ame)</w:t>
       </w:r>
       <w:r w:rsidRPr="006862D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="00746969">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="005F40D9" w:rsidRPr="00746969">
+      <w:r w:rsidRPr="00746969" w:rsidR="005F40D9">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00746969">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ame)</w:t>
       </w:r>
       <w:r w:rsidRPr="006862D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, as officers, acknowledged the execution of said instrument to be the voluntary act and deed of the corporation, by it and by them voluntarily executed.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4788"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F40D9" w:rsidRPr="005F40D9" w14:paraId="1E0B20C4" w14:textId="77777777" w:rsidTr="009448FE">
+      <w:tr w:rsidRPr="005F40D9" w:rsidR="005F40D9" w:rsidTr="009448FE" w14:paraId="1E0B20C4" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="600"/>
+          <w:trHeight w:val="600" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="47A4F300" w14:textId="77777777" w:rsidR="005F40D9" w:rsidRPr="006862D1" w:rsidRDefault="005F40D9" w:rsidP="009448FE">
+          <w:p w:rsidRPr="006862D1" w:rsidR="005F40D9" w:rsidP="009448FE" w:rsidRDefault="005F40D9" w14:paraId="47A4F300" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F40D9" w:rsidRPr="005F40D9" w14:paraId="3FF58799" w14:textId="77777777" w:rsidTr="009448FE">
+      <w:tr w:rsidRPr="005F40D9" w:rsidR="005F40D9" w:rsidTr="009448FE" w14:paraId="3FF58799" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="600"/>
+          <w:trHeight w:val="600" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68F2A6CA" w14:textId="2DFDE977" w:rsidR="005F40D9" w:rsidRPr="006862D1" w:rsidRDefault="005F40D9" w:rsidP="009448FE">
+          <w:p w:rsidRPr="006862D1" w:rsidR="005F40D9" w:rsidP="009448FE" w:rsidRDefault="005F40D9" w14:paraId="68F2A6CA" w14:textId="2DFDE977">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006862D1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Notary Public in and for Said County and State</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6ADEFEDC" w14:textId="67A4FBA8" w:rsidR="00F41F8F" w:rsidRPr="00A37218" w:rsidRDefault="009E25B5" w:rsidP="00A37218">
+    <w:p w:rsidRPr="00A37218" w:rsidR="00F41F8F" w:rsidP="00A37218" w:rsidRDefault="009E25B5" w14:paraId="6ADEFEDC" w14:textId="67A4FBA8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006862D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="00A37218">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">RESOLUTION </w:t>
       </w:r>
-      <w:r w:rsidR="00767982" w:rsidRPr="00A37218">
+      <w:r w:rsidRPr="00A37218" w:rsidR="00767982">
         <w:t>OF</w:t>
       </w:r>
-      <w:r w:rsidR="00242B3A" w:rsidRPr="00A37218">
+      <w:r w:rsidRPr="00A37218" w:rsidR="00242B3A">
         <w:t xml:space="preserve"> THE </w:t>
       </w:r>
       <w:r w:rsidRPr="00A37218">
         <w:t>BOARD OF DIRECTORS</w:t>
       </w:r>
-      <w:r w:rsidR="00C40F66" w:rsidRPr="00A37218">
+      <w:r w:rsidRPr="00A37218" w:rsidR="00C40F66">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00767982" w:rsidRPr="00A37218">
+      <w:r w:rsidRPr="00A37218" w:rsidR="00767982">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>CONVERSION TO A STATE BANK</w:t>
       </w:r>
-      <w:r w:rsidR="00012847" w:rsidRPr="00A37218">
+      <w:r w:rsidRPr="00A37218" w:rsidR="00012847">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BE7A1C0" w14:textId="77777777" w:rsidR="007E1C59" w:rsidRDefault="009E25B5" w:rsidP="007E1C59">
+    <w:p w:rsidR="007E1C59" w:rsidP="007E1C59" w:rsidRDefault="009E25B5" w14:paraId="0BE7A1C0" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E25B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008408AB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Resolved</w:t>
       </w:r>
-      <w:r w:rsidR="00ED763A" w:rsidRPr="008408AB">
+      <w:r w:rsidRPr="008408AB" w:rsidR="00ED763A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="008408AB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> that the </w:t>
       </w:r>
       <w:r w:rsidRPr="00792A92">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00601B23" w:rsidRPr="00792A92">
+      <w:r w:rsidRPr="00792A92" w:rsidR="00601B23">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00792A92">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">ational </w:t>
       </w:r>
-      <w:r w:rsidR="00601B23" w:rsidRPr="00792A92">
+      <w:r w:rsidRPr="00792A92" w:rsidR="00601B23">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00792A92">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ank/</w:t>
       </w:r>
-      <w:r w:rsidR="00601B23" w:rsidRPr="00792A92">
+      <w:r w:rsidRPr="00792A92" w:rsidR="00601B23">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="00792A92">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">ederal </w:t>
       </w:r>
-      <w:r w:rsidR="00601B23" w:rsidRPr="00792A92">
+      <w:r w:rsidRPr="00792A92" w:rsidR="00601B23">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00792A92">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">avings </w:t>
       </w:r>
-      <w:r w:rsidR="00601B23" w:rsidRPr="00792A92">
+      <w:r w:rsidRPr="00792A92" w:rsidR="00601B23">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00792A92">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ssociation)</w:t>
       </w:r>
       <w:r w:rsidRPr="008408AB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> wishes to convert to a state bank under the provisions of the Iowa Banking Act and that a special meeting of</w:t>
       </w:r>
-      <w:r w:rsidR="00ED763A" w:rsidRPr="008408AB">
+      <w:r w:rsidRPr="008408AB" w:rsidR="00ED763A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidRPr="008408AB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> shareholders be called on </w:t>
       </w:r>
       <w:r w:rsidRPr="00792A92">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00601B23" w:rsidRPr="00792A92">
+      <w:r w:rsidRPr="00792A92" w:rsidR="00601B23">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00792A92">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ate)</w:t>
       </w:r>
       <w:r w:rsidR="004A4F20">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="008408AB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> to consider the following resolution:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57567CC6" w14:textId="42BBA438" w:rsidR="007E1C59" w:rsidRDefault="009E25B5" w:rsidP="007E1C59">
+    <w:p w:rsidR="007E1C59" w:rsidP="007E1C59" w:rsidRDefault="009E25B5" w14:paraId="57567CC6" w14:textId="42BBA438">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008408AB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Resolved</w:t>
       </w:r>
-      <w:r w:rsidR="00ED763A" w:rsidRPr="008408AB">
+      <w:r w:rsidRPr="008408AB" w:rsidR="00ED763A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="008408AB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> that </w:t>
       </w:r>
       <w:r w:rsidRPr="00484567">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00484702" w:rsidRPr="00484567">
+      <w:r w:rsidRPr="00484567" w:rsidR="00484702">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00484567">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">ational </w:t>
       </w:r>
-      <w:r w:rsidR="00484702" w:rsidRPr="00484567">
+      <w:r w:rsidRPr="00484567" w:rsidR="00484702">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00484567">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ank/</w:t>
       </w:r>
-      <w:r w:rsidR="00484702" w:rsidRPr="00484567">
+      <w:r w:rsidRPr="00484567" w:rsidR="00484702">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="00484567">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">ederal </w:t>
       </w:r>
-      <w:r w:rsidR="00484702" w:rsidRPr="00484567">
+      <w:r w:rsidRPr="00484567" w:rsidR="00484702">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00484567">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">avings </w:t>
       </w:r>
-      <w:r w:rsidR="00484702" w:rsidRPr="00484567">
+      <w:r w:rsidRPr="00484567" w:rsidR="00484702">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00484567">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ssociation)</w:t>
       </w:r>
       <w:r w:rsidRPr="008408AB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> wishes to convert to a</w:t>
       </w:r>
       <w:r w:rsidR="00062B78">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008408AB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">state bank to be known as </w:t>
       </w:r>
       <w:r w:rsidRPr="00484567">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00484702" w:rsidRPr="00484567">
+      <w:r w:rsidRPr="00484567" w:rsidR="00484702">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00484567">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">ew </w:t>
       </w:r>
-      <w:r w:rsidR="00484702" w:rsidRPr="00484567">
+      <w:r w:rsidRPr="00484567" w:rsidR="00484702">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00484567">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">tate </w:t>
       </w:r>
-      <w:r w:rsidR="00484702" w:rsidRPr="00484567">
+      <w:r w:rsidRPr="00484567" w:rsidR="00484702">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00484567">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">ank </w:t>
       </w:r>
-      <w:r w:rsidR="00484702" w:rsidRPr="00484567">
+      <w:r w:rsidRPr="00484567" w:rsidR="00484702">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00484567">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ame)</w:t>
       </w:r>
       <w:r w:rsidRPr="008408AB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, with its principal place of business to be located at </w:t>
       </w:r>
       <w:r w:rsidRPr="00484567">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00484702" w:rsidRPr="00484567">
+      <w:r w:rsidRPr="00484567" w:rsidR="00484702">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00484567">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>ddress)</w:t>
       </w:r>
       <w:r w:rsidRPr="008408AB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="004A4F20">
         <w:rPr>
@@ -7512,845 +7646,844 @@
         </w:rPr>
         <w:t>/town</w:t>
       </w:r>
       <w:r w:rsidR="004A4F20">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">), (county) </w:t>
       </w:r>
       <w:r w:rsidR="004A4F20">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>County, Iowa,</w:t>
       </w:r>
       <w:r w:rsidRPr="008408AB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and that the officers and directors forthwith make </w:t>
       </w:r>
-      <w:r w:rsidR="00E932C3" w:rsidRPr="008408AB">
+      <w:r w:rsidRPr="008408AB" w:rsidR="00E932C3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">an </w:t>
       </w:r>
       <w:r w:rsidRPr="008408AB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">application for approval of the conversion to the Superintendent of Banking and to take such other steps as are necessary to complete the transaction. </w:t>
       </w:r>
-      <w:r w:rsidR="00E932C3" w:rsidRPr="008408AB">
+      <w:r w:rsidRPr="008408AB" w:rsidR="00E932C3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008408AB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="00792A92">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="0079368A" w:rsidRPr="00792A92">
+      <w:r w:rsidRPr="00792A92" w:rsidR="0079368A">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00792A92">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>itle)</w:t>
       </w:r>
       <w:r w:rsidRPr="008408AB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="00792A92">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="0079368A" w:rsidRPr="00792A92">
+      <w:r w:rsidRPr="00792A92" w:rsidR="0079368A">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00792A92">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>itle)</w:t>
       </w:r>
       <w:r w:rsidRPr="008408AB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> are authorized to prepare and sign the </w:t>
       </w:r>
       <w:r w:rsidR="0037721D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>appropriate</w:t>
       </w:r>
       <w:r w:rsidRPr="008408AB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> documents.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6334B8DC" w14:textId="4AF9419A" w:rsidR="003C1E1B" w:rsidRPr="008408AB" w:rsidRDefault="009E25B5" w:rsidP="007E1C59">
+    <w:p w:rsidRPr="008408AB" w:rsidR="003C1E1B" w:rsidP="007E1C59" w:rsidRDefault="009E25B5" w14:paraId="6334B8DC" w14:textId="4AF9419A">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk69205066"/>
+      <w:bookmarkStart w:name="_Hlk69205066" w:id="0"/>
       <w:r w:rsidRPr="008408AB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Resolved</w:t>
       </w:r>
-      <w:r w:rsidR="00E932C3" w:rsidRPr="008408AB">
+      <w:r w:rsidRPr="008408AB" w:rsidR="00E932C3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="008408AB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> that the </w:t>
       </w:r>
-      <w:r w:rsidR="00E932C3" w:rsidRPr="008408AB">
+      <w:r w:rsidRPr="008408AB" w:rsidR="00E932C3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="008408AB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">oard of </w:t>
       </w:r>
-      <w:r w:rsidR="00E932C3" w:rsidRPr="008408AB">
+      <w:r w:rsidRPr="008408AB" w:rsidR="00E932C3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="008408AB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>irectors hereby authorizes the Iowa Division of Banking to conduct an examination of the bank in connection with the conversion.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7020"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003C1E1B" w:rsidRPr="008408AB" w14:paraId="2EC0E3E5" w14:textId="77777777" w:rsidTr="001D2085">
+      <w:tr w:rsidRPr="008408AB" w:rsidR="003C1E1B" w:rsidTr="001D2085" w14:paraId="2EC0E3E5" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F84A529" w14:textId="5ED0DC50" w:rsidR="003C1E1B" w:rsidRPr="008408AB" w:rsidRDefault="003C1E1B" w:rsidP="003C1E1B">
+          <w:p w:rsidRPr="008408AB" w:rsidR="003C1E1B" w:rsidP="003C1E1B" w:rsidRDefault="003C1E1B" w14:paraId="4F84A529" w14:textId="5ED0DC50">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C1E1B" w:rsidRPr="008408AB" w14:paraId="761D38C1" w14:textId="77777777" w:rsidTr="00C0129A">
+      <w:tr w:rsidRPr="008408AB" w:rsidR="003C1E1B" w:rsidTr="00C0129A" w14:paraId="761D38C1" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7020" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38F3A567" w14:textId="77777777" w:rsidR="003C1E1B" w:rsidRPr="008408AB" w:rsidRDefault="003C1E1B" w:rsidP="00B57DC3">
+          <w:p w:rsidRPr="008408AB" w:rsidR="003C1E1B" w:rsidP="00B57DC3" w:rsidRDefault="003C1E1B" w14:paraId="38F3A567" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C1E1B" w:rsidRPr="008408AB" w14:paraId="4A87BF08" w14:textId="77777777" w:rsidTr="001D2085">
+      <w:tr w:rsidRPr="008408AB" w:rsidR="003C1E1B" w:rsidTr="001D2085" w14:paraId="4A87BF08" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7020" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A174A3C" w14:textId="49E5F867" w:rsidR="003C1E1B" w:rsidRPr="008408AB" w:rsidRDefault="002C1DA4" w:rsidP="003C1E1B">
+          <w:p w:rsidRPr="008408AB" w:rsidR="003C1E1B" w:rsidP="003C1E1B" w:rsidRDefault="002C1DA4" w14:paraId="5A174A3C" w14:textId="49E5F867">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008408AB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Chairperson</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C1E1B" w:rsidRPr="008408AB" w14:paraId="41DD6CFB" w14:textId="77777777" w:rsidTr="00C0129A">
+      <w:tr w:rsidRPr="008408AB" w:rsidR="003C1E1B" w:rsidTr="00C0129A" w14:paraId="41DD6CFB" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7020" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54B86A93" w14:textId="77777777" w:rsidR="003C1E1B" w:rsidRPr="008408AB" w:rsidRDefault="003C1E1B" w:rsidP="00B57DC3">
+          <w:p w:rsidRPr="008408AB" w:rsidR="003C1E1B" w:rsidP="00B57DC3" w:rsidRDefault="003C1E1B" w14:paraId="54B86A93" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C1E1B" w:rsidRPr="008408AB" w14:paraId="3FF00457" w14:textId="77777777" w:rsidTr="001D2085">
+      <w:tr w:rsidRPr="008408AB" w:rsidR="003C1E1B" w:rsidTr="001D2085" w14:paraId="3FF00457" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66AAC262" w14:textId="1677642F" w:rsidR="003C1E1B" w:rsidRPr="008408AB" w:rsidRDefault="002C1DA4" w:rsidP="003C1E1B">
+          <w:p w:rsidRPr="008408AB" w:rsidR="003C1E1B" w:rsidP="003C1E1B" w:rsidRDefault="002C1DA4" w14:paraId="66AAC262" w14:textId="1677642F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008408AB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Secretary</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C1E1B" w:rsidRPr="008408AB" w14:paraId="2D6DA449" w14:textId="77777777" w:rsidTr="001D2085">
+      <w:tr w:rsidRPr="008408AB" w:rsidR="003C1E1B" w:rsidTr="001D2085" w14:paraId="2D6DA449" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7020" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75E3562B" w14:textId="77777777" w:rsidR="003C1E1B" w:rsidRPr="008408AB" w:rsidRDefault="003C1E1B" w:rsidP="00B57DC3">
+          <w:p w:rsidRPr="008408AB" w:rsidR="003C1E1B" w:rsidP="00B57DC3" w:rsidRDefault="003C1E1B" w14:paraId="75E3562B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C1E1B" w:rsidRPr="008408AB" w14:paraId="72D68D3F" w14:textId="77777777" w:rsidTr="001D2085">
+      <w:tr w:rsidRPr="008408AB" w:rsidR="003C1E1B" w:rsidTr="001D2085" w14:paraId="72D68D3F" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7020" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62445750" w14:textId="389D3028" w:rsidR="003C1E1B" w:rsidRPr="008408AB" w:rsidRDefault="003C1E1B" w:rsidP="003C1E1B">
+          <w:p w:rsidRPr="008408AB" w:rsidR="003C1E1B" w:rsidP="003C1E1B" w:rsidRDefault="003C1E1B" w14:paraId="62445750" w14:textId="389D3028">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008408AB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7B7AE598" w14:textId="0F359460" w:rsidR="005F38E3" w:rsidRDefault="005F38E3" w:rsidP="00287106">
+    <w:p w:rsidR="005F38E3" w:rsidP="00287106" w:rsidRDefault="005F38E3" w14:paraId="7B7AE598" w14:textId="0F359460">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="026D74A8" w14:textId="42134990" w:rsidR="00CB1C19" w:rsidRPr="00A37218" w:rsidRDefault="005F38E3" w:rsidP="00A37218">
+    <w:p w:rsidRPr="00A37218" w:rsidR="00CB1C19" w:rsidP="00A37218" w:rsidRDefault="005F38E3" w14:paraId="026D74A8" w14:textId="42134990">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00CB1C19" w:rsidRPr="00A37218">
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00A37218" w:rsidR="00CB1C19">
         <w:t>NOTICE TO SHAREHOLDERS</w:t>
       </w:r>
-      <w:r w:rsidR="00844C69" w:rsidRPr="00A37218">
+      <w:r w:rsidRPr="00A37218" w:rsidR="00844C69">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00CB1C19" w:rsidRPr="00A37218">
+      <w:r w:rsidRPr="00A37218" w:rsidR="00CB1C19">
         <w:t xml:space="preserve"> OF</w:t>
       </w:r>
-      <w:r w:rsidR="00844C69" w:rsidRPr="00A37218">
+      <w:r w:rsidRPr="00A37218" w:rsidR="00844C69">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00CB1C19" w:rsidRPr="00A37218">
+      <w:r w:rsidRPr="00A37218" w:rsidR="00CB1C19">
         <w:t>(NATIONAL BANK/FEDERAL SAVINGS ASSOCIATION NAME)</w:t>
       </w:r>
-      <w:r w:rsidR="00844C69" w:rsidRPr="00A37218">
+      <w:r w:rsidRPr="00A37218" w:rsidR="00844C69">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="004125E1" w:rsidRPr="00A37218">
+      <w:r w:rsidRPr="00A37218" w:rsidR="004125E1">
         <w:t>(C</w:t>
       </w:r>
-      <w:r w:rsidR="00E7642E" w:rsidRPr="00A37218">
+      <w:r w:rsidRPr="00A37218" w:rsidR="00E7642E">
         <w:t>ITY</w:t>
       </w:r>
-      <w:r w:rsidR="004125E1" w:rsidRPr="00A37218">
+      <w:r w:rsidRPr="00A37218" w:rsidR="004125E1">
         <w:t>/T</w:t>
       </w:r>
-      <w:r w:rsidR="00E7642E" w:rsidRPr="00A37218">
+      <w:r w:rsidRPr="00A37218" w:rsidR="00E7642E">
         <w:t>OWN</w:t>
       </w:r>
-      <w:r w:rsidR="004125E1" w:rsidRPr="00A37218">
+      <w:r w:rsidRPr="00A37218" w:rsidR="004125E1">
         <w:t xml:space="preserve">), </w:t>
       </w:r>
-      <w:r w:rsidR="00E7642E" w:rsidRPr="00A37218">
+      <w:r w:rsidRPr="00A37218" w:rsidR="00E7642E">
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="00FC6AA3" w:rsidRPr="00A37218">
+      <w:r w:rsidRPr="00A37218" w:rsidR="00FC6AA3">
         <w:t>OWA</w:t>
       </w:r>
-      <w:r w:rsidR="00844C69" w:rsidRPr="00A37218">
+      <w:r w:rsidRPr="00A37218" w:rsidR="00844C69">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FEF9D44" w14:textId="77777777" w:rsidR="005F38E3" w:rsidRDefault="00CB1C19" w:rsidP="005F38E3">
+    <w:p w:rsidR="005F38E3" w:rsidP="005F38E3" w:rsidRDefault="00CB1C19" w14:paraId="4FEF9D44" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B60CC">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00640D43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">You are notified that a special meeting of the shareholders of </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4EBB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00E52834" w:rsidRPr="00CB4EBB">
+      <w:r w:rsidRPr="00CB4EBB" w:rsidR="00E52834">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4EBB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">ational </w:t>
       </w:r>
-      <w:r w:rsidR="00E52834" w:rsidRPr="00CB4EBB">
+      <w:r w:rsidRPr="00CB4EBB" w:rsidR="00E52834">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4EBB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ank/</w:t>
       </w:r>
-      <w:r w:rsidR="00E52834" w:rsidRPr="00CB4EBB">
+      <w:r w:rsidRPr="00CB4EBB" w:rsidR="00E52834">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4EBB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">ederal </w:t>
       </w:r>
-      <w:r w:rsidR="00E52834" w:rsidRPr="00CB4EBB">
+      <w:r w:rsidRPr="00CB4EBB" w:rsidR="00E52834">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4EBB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">avings </w:t>
       </w:r>
-      <w:r w:rsidR="00E52834" w:rsidRPr="00CB4EBB">
+      <w:r w:rsidRPr="00CB4EBB" w:rsidR="00E52834">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4EBB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ssociation</w:t>
       </w:r>
-      <w:r w:rsidR="00446486" w:rsidRPr="00CB4EBB">
+      <w:r w:rsidRPr="00CB4EBB" w:rsidR="00446486">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00446486" w:rsidRPr="00640D43">
+      <w:r w:rsidRPr="00640D43" w:rsidR="00446486">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00446486" w:rsidRPr="00CB4EBB">
+      <w:r w:rsidRPr="00CB4EBB" w:rsidR="00446486">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(city/town)</w:t>
       </w:r>
-      <w:r w:rsidR="005146C0" w:rsidRPr="00640D43">
+      <w:r w:rsidRPr="00640D43" w:rsidR="005146C0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00796A53" w:rsidRPr="00CB4EBB">
+      <w:r w:rsidRPr="00CB4EBB" w:rsidR="00796A53">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (county)</w:t>
       </w:r>
-      <w:r w:rsidR="00796A53" w:rsidRPr="00640D43">
+      <w:r w:rsidRPr="00640D43" w:rsidR="00796A53">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> County,</w:t>
       </w:r>
-      <w:r w:rsidR="000D4544" w:rsidRPr="00640D43">
+      <w:r w:rsidRPr="00640D43" w:rsidR="000D4544">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B55854" w:rsidRPr="00640D43">
+      <w:r w:rsidRPr="00640D43" w:rsidR="00B55854">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Iowa</w:t>
       </w:r>
-      <w:r w:rsidR="005146C0" w:rsidRPr="00640D43">
+      <w:r w:rsidRPr="00640D43" w:rsidR="005146C0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00640D43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>will be held at</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4EBB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E52834" w:rsidRPr="00CB4EBB">
+      <w:r w:rsidRPr="00CB4EBB" w:rsidR="00E52834">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(p</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4EBB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>lace)</w:t>
       </w:r>
       <w:r w:rsidRPr="00640D43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
-      <w:r w:rsidR="00DB2314" w:rsidRPr="00CB4EBB">
+      <w:r w:rsidRPr="00CB4EBB" w:rsidR="00DB2314">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(date)</w:t>
       </w:r>
       <w:r w:rsidRPr="00640D43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, at </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4EBB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00E52834" w:rsidRPr="00CB4EBB">
+      <w:r w:rsidRPr="00CB4EBB" w:rsidR="00E52834">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4EBB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ime)</w:t>
       </w:r>
       <w:r w:rsidRPr="00640D43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, for the purpose of considering a Plan of Conversion from a national banking association to a state bank to be known as </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4EBB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00E52834" w:rsidRPr="00CB4EBB">
+      <w:r w:rsidRPr="00CB4EBB" w:rsidR="00E52834">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4EBB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">ew </w:t>
       </w:r>
-      <w:r w:rsidR="00E52834" w:rsidRPr="00CB4EBB">
+      <w:r w:rsidRPr="00CB4EBB" w:rsidR="00E52834">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4EBB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">tate </w:t>
       </w:r>
-      <w:r w:rsidR="00E52834" w:rsidRPr="00CB4EBB">
+      <w:r w:rsidRPr="00CB4EBB" w:rsidR="00E52834">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4EBB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">ank </w:t>
       </w:r>
-      <w:r w:rsidR="00E52834" w:rsidRPr="00CB4EBB">
+      <w:r w:rsidRPr="00CB4EBB" w:rsidR="00E52834">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4EBB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ame)</w:t>
       </w:r>
       <w:r w:rsidRPr="00640D43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00594A2F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005F38E3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DD3CEC" w:rsidRPr="00640D43">
+      <w:r w:rsidRPr="00640D43" w:rsidR="00DD3CEC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The meeting is called for the purpose of considering the following resolution</w:t>
       </w:r>
       <w:r w:rsidR="00993C13">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="271B874E" w14:textId="5AD4CD0B" w:rsidR="009F75C8" w:rsidRDefault="009F75C8" w:rsidP="005F38E3">
+    <w:p w:rsidR="009F75C8" w:rsidP="005F38E3" w:rsidRDefault="009F75C8" w14:paraId="271B874E" w14:textId="5AD4CD0B">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008408AB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Resolved, that </w:t>
       </w:r>
       <w:r w:rsidRPr="00484567">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(national bank/federal savings association)</w:t>
       </w:r>
       <w:r w:rsidRPr="008408AB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -8468,1296 +8601,1310 @@
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(title)</w:t>
       </w:r>
       <w:r w:rsidRPr="008408AB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> are authorized to prepare and sign the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>appropriate</w:t>
       </w:r>
       <w:r w:rsidRPr="008408AB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> documents.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BA4CDFA" w14:textId="49D1D20F" w:rsidR="00C24AC4" w:rsidRDefault="00444E40" w:rsidP="00E52834">
+    <w:p w:rsidR="00C24AC4" w:rsidP="00E52834" w:rsidRDefault="00444E40" w14:paraId="4BA4CDFA" w14:textId="49D1D20F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ou may cast your vote, either in person or by proxy, equal to the number of shares registered in your name on </w:t>
       </w:r>
       <w:r w:rsidRPr="00A11C84">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00A11C84">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>date</w:t>
       </w:r>
       <w:r w:rsidRPr="00A11C84">
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7451">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1174702E" w14:textId="77777777" w:rsidR="00844C69" w:rsidRPr="00640D43" w:rsidRDefault="00844C69" w:rsidP="00E52834">
+    <w:p w:rsidRPr="00640D43" w:rsidR="00844C69" w:rsidP="00E52834" w:rsidRDefault="00844C69" w14:paraId="1174702E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5508"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C24AC4" w:rsidRPr="00640D43" w14:paraId="3BB18958" w14:textId="77777777" w:rsidTr="001D2085">
+      <w:tr w:rsidRPr="00640D43" w:rsidR="00C24AC4" w:rsidTr="001D2085" w14:paraId="3BB18958" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75A0FA5C" w14:textId="7B86C689" w:rsidR="00C24AC4" w:rsidRPr="00640D43" w:rsidRDefault="00C24AC4" w:rsidP="00C0129A">
+          <w:p w:rsidRPr="00640D43" w:rsidR="00C24AC4" w:rsidP="00C0129A" w:rsidRDefault="00C24AC4" w14:paraId="75A0FA5C" w14:textId="7B86C689">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E52834" w:rsidRPr="00640D43" w14:paraId="64F1E7FE" w14:textId="77777777" w:rsidTr="001D2085">
+      <w:tr w:rsidRPr="00640D43" w:rsidR="00E52834" w:rsidTr="001D2085" w14:paraId="64F1E7FE" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E23F81B" w14:textId="6DCA9376" w:rsidR="00E52834" w:rsidRPr="00640D43" w:rsidRDefault="0001268A" w:rsidP="00C0129A">
+          <w:p w:rsidRPr="00640D43" w:rsidR="00E52834" w:rsidP="00C0129A" w:rsidRDefault="0001268A" w14:paraId="1E23F81B" w14:textId="6DCA9376">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00640D43">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Signature and Title of Individual Entitled to Issue Call</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E52834" w:rsidRPr="00640D43" w14:paraId="3F74B7CF" w14:textId="77777777" w:rsidTr="001D2085">
+      <w:tr w:rsidRPr="00640D43" w:rsidR="00E52834" w:rsidTr="001D2085" w14:paraId="3F74B7CF" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F5DE05A" w14:textId="77777777" w:rsidR="00E52834" w:rsidRPr="00640D43" w:rsidRDefault="00E52834" w:rsidP="001236C3">
+          <w:p w:rsidRPr="00640D43" w:rsidR="00E52834" w:rsidP="001236C3" w:rsidRDefault="00E52834" w14:paraId="2F5DE05A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E52834" w:rsidRPr="00640D43" w14:paraId="031F0B96" w14:textId="77777777" w:rsidTr="001D2085">
+      <w:tr w:rsidRPr="00640D43" w:rsidR="00E52834" w:rsidTr="001D2085" w14:paraId="031F0B96" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BBC553D" w14:textId="07E443D0" w:rsidR="00E52834" w:rsidRPr="00640D43" w:rsidRDefault="00E52834" w:rsidP="00C0129A">
+          <w:p w:rsidRPr="00640D43" w:rsidR="00E52834" w:rsidP="00C0129A" w:rsidRDefault="00E52834" w14:paraId="7BBC553D" w14:textId="07E443D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00640D43">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidR="0001268A" w:rsidRPr="00640D43">
+            <w:r w:rsidRPr="00640D43" w:rsidR="0001268A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>ignature and Title of Individual Entitled to Issue Call</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E52834" w:rsidRPr="00640D43" w14:paraId="42628090" w14:textId="77777777" w:rsidTr="00C0129A">
+      <w:tr w:rsidRPr="00640D43" w:rsidR="00E52834" w:rsidTr="00C0129A" w14:paraId="42628090" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="590C27DF" w14:textId="77777777" w:rsidR="00E52834" w:rsidRPr="00640D43" w:rsidRDefault="00E52834" w:rsidP="001236C3">
+          <w:p w:rsidRPr="00640D43" w:rsidR="00E52834" w:rsidP="001236C3" w:rsidRDefault="00E52834" w14:paraId="590C27DF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E52834" w:rsidRPr="00640D43" w14:paraId="6A2106F3" w14:textId="77777777" w:rsidTr="001D2085">
+      <w:tr w:rsidRPr="00640D43" w:rsidR="00E52834" w:rsidTr="001D2085" w14:paraId="6A2106F3" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="776BE04A" w14:textId="0D2FA26B" w:rsidR="00E52834" w:rsidRPr="00640D43" w:rsidRDefault="0001268A" w:rsidP="00C0129A">
+          <w:p w:rsidRPr="00640D43" w:rsidR="00E52834" w:rsidP="00C0129A" w:rsidRDefault="0001268A" w14:paraId="776BE04A" w14:textId="0D2FA26B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00640D43">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77769F99" w14:textId="77777777" w:rsidR="00C433CF" w:rsidRPr="00640D43" w:rsidRDefault="00C433CF" w:rsidP="00C0129A">
+          <w:p w:rsidRPr="00640D43" w:rsidR="00C433CF" w:rsidP="00C0129A" w:rsidRDefault="00C433CF" w14:paraId="77769F99" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0E95356F" w14:textId="17FDF761" w:rsidR="00C433CF" w:rsidRPr="00640D43" w:rsidRDefault="00C433CF" w:rsidP="00C0129A">
+          <w:p w:rsidRPr="00640D43" w:rsidR="00C433CF" w:rsidP="00C0129A" w:rsidRDefault="00C433CF" w14:paraId="0E95356F" w14:textId="17FDF761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00640D43">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>gggg</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="57EAEA08" w14:textId="008878F6" w:rsidR="00C433CF" w:rsidRPr="00640D43" w:rsidRDefault="00C433CF" w:rsidP="00C0129A">
+          <w:p w:rsidRPr="00640D43" w:rsidR="00C433CF" w:rsidP="00C0129A" w:rsidRDefault="00C433CF" w14:paraId="57EAEA08" w14:textId="008878F6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5E70DE3A" w14:textId="2AAA8F7C" w:rsidR="00D2396B" w:rsidRPr="00E041FC" w:rsidRDefault="00704C12" w:rsidP="002F4341">
+    <w:p w:rsidRPr="00E041FC" w:rsidR="00D2396B" w:rsidP="002F4341" w:rsidRDefault="00704C12" w14:paraId="5E70DE3A" w14:textId="2AAA8F7C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00D2396B" w:rsidRPr="00E041FC">
+      <w:r w:rsidRPr="00E041FC" w:rsidR="00D2396B">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>PROXY</w:t>
       </w:r>
-      <w:r w:rsidR="009E3EC4" w:rsidRPr="00E041FC">
+      <w:r w:rsidRPr="00E041FC" w:rsidR="009E3EC4">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B0A48F7" w14:textId="3B004950" w:rsidR="00D2396B" w:rsidRDefault="00D2396B" w:rsidP="00D2396B">
+    <w:p w:rsidR="00D2396B" w:rsidP="00D2396B" w:rsidRDefault="00D2396B" w14:paraId="2B0A48F7" w14:textId="3B004950">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D2396B">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D2396B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">I, the undersigned shareholder of </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4EBB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(national bank/federal savings association</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D2396B">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> do hereby appoint </w:t>
       </w:r>
       <w:r w:rsidRPr="00D2396B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(name)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D2396B">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> my true and lawful attorney with power of substitution for me and in my name to vote at the meeting of the shareholders of </w:t>
       </w:r>
-      <w:r w:rsidR="00403F9D" w:rsidRPr="00CB4EBB">
+      <w:r w:rsidRPr="00CB4EBB" w:rsidR="00403F9D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(national bank/federal savings association</w:t>
       </w:r>
       <w:r w:rsidRPr="00D2396B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D2396B">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> to be held at</w:t>
       </w:r>
       <w:r w:rsidRPr="00D2396B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D2396B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(place)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D2396B">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r w:rsidRPr="00D2396B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(date)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D2396B">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, or any adjournment thereof, with all the powers I should possess if personally present, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D2396B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>(except [if limited, here state])</w:t>
       </w:r>
       <w:r w:rsidRPr="00D2396B">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and hereby revoke all previous proxies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1509492C" w14:textId="77777777" w:rsidR="00844C69" w:rsidRPr="00D2396B" w:rsidRDefault="00844C69" w:rsidP="00D2396B">
+    <w:p w:rsidRPr="00D2396B" w:rsidR="00844C69" w:rsidP="00D2396B" w:rsidRDefault="00844C69" w14:paraId="1509492C" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3330"/>
         <w:gridCol w:w="1368"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D2396B" w:rsidRPr="00D2396B" w14:paraId="0251C93E" w14:textId="77777777" w:rsidTr="00C0129A">
+      <w:tr w:rsidRPr="00D2396B" w:rsidR="00D2396B" w:rsidTr="00C0129A" w14:paraId="0251C93E" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="449DE2CE" w14:textId="77777777" w:rsidR="00D2396B" w:rsidRPr="00D2396B" w:rsidRDefault="00D2396B" w:rsidP="00D2396B">
+          <w:p w:rsidRPr="00D2396B" w:rsidR="00D2396B" w:rsidP="00D2396B" w:rsidRDefault="00D2396B" w14:paraId="449DE2CE" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7812BFB7" w14:textId="77777777" w:rsidR="00D2396B" w:rsidRPr="00D2396B" w:rsidRDefault="00D2396B" w:rsidP="00D2396B">
+          <w:p w:rsidRPr="00D2396B" w:rsidR="00D2396B" w:rsidP="00D2396B" w:rsidRDefault="00D2396B" w14:paraId="7812BFB7" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D2396B" w:rsidRPr="00D2396B" w14:paraId="7FE79178" w14:textId="77777777" w:rsidTr="00C0129A">
+      <w:tr w:rsidRPr="00D2396B" w:rsidR="00D2396B" w:rsidTr="00C0129A" w14:paraId="7FE79178" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="16A20972" w14:textId="77777777" w:rsidR="00D2396B" w:rsidRPr="00D2396B" w:rsidRDefault="00D2396B" w:rsidP="00D2396B">
+          <w:p w:rsidRPr="00D2396B" w:rsidR="00D2396B" w:rsidP="00D2396B" w:rsidRDefault="00D2396B" w14:paraId="16A20972" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D2396B">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Name (printed)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="61511D8D" w14:textId="77777777" w:rsidR="00D2396B" w:rsidRPr="00D2396B" w:rsidRDefault="00D2396B" w:rsidP="00D2396B">
+          <w:p w:rsidRPr="00D2396B" w:rsidR="00D2396B" w:rsidP="00D2396B" w:rsidRDefault="00D2396B" w14:paraId="61511D8D" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="31B351FF" w14:textId="520A3EEC" w:rsidR="009E25B5" w:rsidRPr="002F4341" w:rsidRDefault="00704C12" w:rsidP="002F4341">
+    <w:p w:rsidRPr="002F4341" w:rsidR="009E25B5" w:rsidP="002F4341" w:rsidRDefault="00704C12" w14:paraId="31B351FF" w14:textId="520A3EEC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="009E25B5" w:rsidRPr="002F4341">
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="002F4341" w:rsidR="009E25B5">
         <w:t>RESOLUTION OF SHAREHOLDERS</w:t>
       </w:r>
-      <w:r w:rsidR="00844C69" w:rsidRPr="002F4341">
+      <w:r w:rsidRPr="002F4341" w:rsidR="00844C69">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00C02D01" w:rsidRPr="002F4341">
+      <w:r w:rsidRPr="002F4341" w:rsidR="00C02D01">
         <w:t>CONVERSION TO A STATE BANK</w:t>
       </w:r>
-      <w:r w:rsidR="00844C69" w:rsidRPr="002F4341">
+      <w:r w:rsidRPr="002F4341" w:rsidR="00844C69">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="475D74DC" w14:textId="3CF9322E" w:rsidR="009E25B5" w:rsidRPr="00640D43" w:rsidRDefault="009E25B5" w:rsidP="00E371E4">
+    <w:p w:rsidRPr="00640D43" w:rsidR="009E25B5" w:rsidP="00E371E4" w:rsidRDefault="009E25B5" w14:paraId="475D74DC" w14:textId="3CF9322E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E25B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00640D43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Resolved</w:t>
       </w:r>
-      <w:r w:rsidR="00C02D01" w:rsidRPr="00640D43">
+      <w:r w:rsidRPr="00640D43" w:rsidR="00C02D01">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00640D43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> that </w:t>
       </w:r>
       <w:r w:rsidRPr="000F3DCA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="0002297C" w:rsidRPr="000F3DCA">
+      <w:r w:rsidRPr="000F3DCA" w:rsidR="0002297C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="000F3DCA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">ational </w:t>
       </w:r>
-      <w:r w:rsidR="0002297C" w:rsidRPr="000F3DCA">
+      <w:r w:rsidRPr="000F3DCA" w:rsidR="0002297C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="000F3DCA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ank/</w:t>
       </w:r>
-      <w:r w:rsidR="0002297C" w:rsidRPr="000F3DCA">
+      <w:r w:rsidRPr="000F3DCA" w:rsidR="0002297C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="000F3DCA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">ederal </w:t>
       </w:r>
-      <w:r w:rsidR="0002297C" w:rsidRPr="000F3DCA">
+      <w:r w:rsidRPr="000F3DCA" w:rsidR="0002297C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="000F3DCA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">avings </w:t>
       </w:r>
-      <w:r w:rsidR="0002297C" w:rsidRPr="000F3DCA">
+      <w:r w:rsidRPr="000F3DCA" w:rsidR="0002297C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="000F3DCA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ssociation)</w:t>
       </w:r>
       <w:r w:rsidRPr="00640D43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> wishes to convert to a state bank to be known as </w:t>
       </w:r>
       <w:r w:rsidRPr="000F3DCA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="0002297C" w:rsidRPr="000F3DCA">
+      <w:r w:rsidRPr="000F3DCA" w:rsidR="0002297C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="000F3DCA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">ew </w:t>
       </w:r>
-      <w:r w:rsidR="0002297C" w:rsidRPr="000F3DCA">
+      <w:r w:rsidRPr="000F3DCA" w:rsidR="0002297C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="000F3DCA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">tate </w:t>
       </w:r>
-      <w:r w:rsidR="0002297C" w:rsidRPr="000F3DCA">
+      <w:r w:rsidRPr="000F3DCA" w:rsidR="0002297C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="000F3DCA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">ank </w:t>
       </w:r>
-      <w:r w:rsidR="0002297C" w:rsidRPr="000F3DCA">
+      <w:r w:rsidRPr="000F3DCA" w:rsidR="0002297C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="000F3DCA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ame)</w:t>
       </w:r>
       <w:r w:rsidRPr="00640D43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, with its principal place of business to be located at </w:t>
       </w:r>
       <w:r w:rsidRPr="000F3DCA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="0002297C" w:rsidRPr="000F3DCA">
+      <w:r w:rsidRPr="000F3DCA" w:rsidR="0002297C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="000F3DCA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ddress)</w:t>
       </w:r>
       <w:r w:rsidRPr="00640D43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="008405A8" w:rsidRPr="00640D43">
+      <w:r w:rsidRPr="00640D43" w:rsidR="008405A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008405A8" w:rsidRPr="000F3DCA">
+      <w:r w:rsidRPr="000F3DCA" w:rsidR="008405A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(city</w:t>
       </w:r>
       <w:r w:rsidR="00CA7A03">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>/town</w:t>
       </w:r>
-      <w:r w:rsidR="008405A8" w:rsidRPr="000F3DCA">
+      <w:r w:rsidRPr="000F3DCA" w:rsidR="008405A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="008405A8" w:rsidRPr="00640D43">
+      <w:r w:rsidRPr="00640D43" w:rsidR="008405A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="008405A8" w:rsidRPr="000F3DCA">
+      <w:r w:rsidRPr="000F3DCA" w:rsidR="008405A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(county)</w:t>
       </w:r>
-      <w:r w:rsidR="008405A8" w:rsidRPr="00640D43">
+      <w:r w:rsidRPr="00640D43" w:rsidR="008405A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> County, Iowa,</w:t>
       </w:r>
       <w:r w:rsidRPr="00640D43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and that the officers and directors forthwith make a</w:t>
       </w:r>
-      <w:r w:rsidR="00C02D01" w:rsidRPr="00640D43">
+      <w:r w:rsidRPr="00640D43" w:rsidR="00C02D01">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>n a</w:t>
       </w:r>
       <w:r w:rsidRPr="00640D43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">pplication for approval of the conversion to the Superintendent of Banking and take such other steps as are necessary to complete the transaction. </w:t>
       </w:r>
-      <w:r w:rsidR="00C02D01" w:rsidRPr="00640D43">
+      <w:r w:rsidRPr="00640D43" w:rsidR="00C02D01">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00640D43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The (</w:t>
       </w:r>
-      <w:r w:rsidR="00D26B36" w:rsidRPr="00640D43">
+      <w:r w:rsidRPr="00640D43" w:rsidR="00D26B36">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00640D43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>itle) and (</w:t>
       </w:r>
-      <w:r w:rsidR="00D26B36" w:rsidRPr="00640D43">
+      <w:r w:rsidRPr="00640D43" w:rsidR="00D26B36">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00640D43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">itle) are authorized to prepare and sign the </w:t>
       </w:r>
-      <w:r w:rsidR="006C3E58" w:rsidRPr="00640D43">
+      <w:r w:rsidRPr="00640D43" w:rsidR="006C3E58">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">appropriate </w:t>
       </w:r>
       <w:r w:rsidRPr="00640D43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>documents.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6758F1DD" w14:textId="25327DD9" w:rsidR="009E25B5" w:rsidRPr="00640D43" w:rsidRDefault="009E25B5" w:rsidP="00E371E4">
+    <w:p w:rsidRPr="00640D43" w:rsidR="009E25B5" w:rsidP="00E371E4" w:rsidRDefault="009E25B5" w14:paraId="6758F1DD" w14:textId="25327DD9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00640D43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00640D43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">On the question of adoption of the resolution, “yes” votes were cast by </w:t>
       </w:r>
       <w:r w:rsidRPr="00640D43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00C02D01" w:rsidRPr="00640D43">
+      <w:r w:rsidRPr="00640D43" w:rsidR="00C02D01">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00640D43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>umbe</w:t>
       </w:r>
-      <w:r w:rsidR="008E1EE9" w:rsidRPr="00640D43">
+      <w:r w:rsidRPr="00640D43" w:rsidR="008E1EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00640D43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00640D43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> shares. </w:t>
       </w:r>
-      <w:r w:rsidR="0062700C" w:rsidRPr="00640D43">
+      <w:r w:rsidRPr="00640D43" w:rsidR="0062700C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00640D43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>“No” votes were cast by (</w:t>
       </w:r>
-      <w:r w:rsidR="00C02D01" w:rsidRPr="00640D43">
+      <w:r w:rsidRPr="00640D43" w:rsidR="00C02D01">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00640D43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">umber) shares. </w:t>
       </w:r>
-      <w:r w:rsidR="00C02D01" w:rsidRPr="00640D43">
+      <w:r w:rsidRPr="00640D43" w:rsidR="00C02D01">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00640D43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>A total of (</w:t>
       </w:r>
-      <w:r w:rsidR="00C02D01" w:rsidRPr="00640D43">
+      <w:r w:rsidRPr="00640D43" w:rsidR="00C02D01">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00640D43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">umber) shares were entitled to vote at the meeting. </w:t>
       </w:r>
-      <w:r w:rsidR="0062700C" w:rsidRPr="00640D43">
+      <w:r w:rsidRPr="00640D43" w:rsidR="0062700C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00640D43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>If there is more than one class of shares entitled to vote, designate each class, the number of shares entitled to vote on the resolution, and the votes for and against the resolution.</w:t>
       </w:r>
-      <w:r w:rsidR="0062700C" w:rsidRPr="00640D43">
+      <w:r w:rsidRPr="00640D43" w:rsidR="0062700C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DDF01FA" w14:textId="77777777" w:rsidR="003B0F42" w:rsidRPr="004769B3" w:rsidRDefault="003B0F42" w:rsidP="003B0F42">
+    <w:p w:rsidRPr="004769B3" w:rsidR="003B0F42" w:rsidP="003B0F42" w:rsidRDefault="003B0F42" w14:paraId="3DDF01FA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5508"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001D2085" w:rsidRPr="004769B3" w14:paraId="72A77F20" w14:textId="77777777" w:rsidTr="00D0575E">
+      <w:tr w:rsidRPr="004769B3" w:rsidR="001D2085" w:rsidTr="00D0575E" w14:paraId="72A77F20" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="081D99F2" w14:textId="77777777" w:rsidR="001D2085" w:rsidRPr="004769B3" w:rsidRDefault="001D2085" w:rsidP="00C0129A">
+          <w:p w:rsidRPr="004769B3" w:rsidR="001D2085" w:rsidP="00C0129A" w:rsidRDefault="001D2085" w14:paraId="081D99F2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B0F42" w:rsidRPr="004769B3" w14:paraId="6ABA82B8" w14:textId="77777777" w:rsidTr="00D0575E">
+      <w:tr w:rsidRPr="004769B3" w:rsidR="003B0F42" w:rsidTr="00D0575E" w14:paraId="6ABA82B8" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F5BAAF7" w14:textId="7FF759C2" w:rsidR="003B0F42" w:rsidRPr="004769B3" w:rsidRDefault="008E03C0" w:rsidP="00C0129A">
+          <w:p w:rsidRPr="004769B3" w:rsidR="003B0F42" w:rsidP="00C0129A" w:rsidRDefault="008E03C0" w14:paraId="2F5BAAF7" w14:textId="7FF759C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004769B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Chairperson</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B0F42" w:rsidRPr="004769B3" w14:paraId="7A336099" w14:textId="77777777" w:rsidTr="00D0575E">
+      <w:tr w:rsidRPr="004769B3" w:rsidR="003B0F42" w:rsidTr="00D0575E" w14:paraId="7A336099" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1035C781" w14:textId="77777777" w:rsidR="003B0F42" w:rsidRPr="004769B3" w:rsidRDefault="003B0F42" w:rsidP="004769B3">
+          <w:p w:rsidRPr="004769B3" w:rsidR="003B0F42" w:rsidP="004769B3" w:rsidRDefault="003B0F42" w14:paraId="1035C781" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B0F42" w:rsidRPr="004769B3" w14:paraId="4C406DE8" w14:textId="77777777" w:rsidTr="00D0575E">
+      <w:tr w:rsidRPr="004769B3" w:rsidR="003B0F42" w:rsidTr="00D0575E" w14:paraId="4C406DE8" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="200DCB64" w14:textId="2C36146D" w:rsidR="003B0F42" w:rsidRPr="004769B3" w:rsidRDefault="008E03C0" w:rsidP="00C0129A">
+          <w:p w:rsidRPr="004769B3" w:rsidR="003B0F42" w:rsidP="00C0129A" w:rsidRDefault="008E03C0" w14:paraId="200DCB64" w14:textId="2C36146D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004769B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Secretary</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B0F42" w:rsidRPr="004769B3" w14:paraId="4C9EABED" w14:textId="77777777" w:rsidTr="00C0129A">
+      <w:tr w:rsidRPr="004769B3" w:rsidR="003B0F42" w:rsidTr="00C0129A" w14:paraId="4C9EABED" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5EC5280F" w14:textId="77777777" w:rsidR="003B0F42" w:rsidRPr="004769B3" w:rsidRDefault="003B0F42" w:rsidP="004769B3">
+          <w:p w:rsidRPr="004769B3" w:rsidR="003B0F42" w:rsidP="004769B3" w:rsidRDefault="003B0F42" w14:paraId="5EC5280F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B0F42" w:rsidRPr="004769B3" w14:paraId="0EB98E74" w14:textId="77777777" w:rsidTr="00C0129A">
+      <w:tr w:rsidRPr="004769B3" w:rsidR="003B0F42" w:rsidTr="00C0129A" w14:paraId="0EB98E74" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="379"/>
+          <w:trHeight w:val="379" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E369330" w14:textId="1D12B611" w:rsidR="003B0F42" w:rsidRPr="004769B3" w:rsidRDefault="008E03C0" w:rsidP="00C0129A">
+          <w:p w:rsidRPr="004769B3" w:rsidR="003B0F42" w:rsidP="00C0129A" w:rsidRDefault="008E03C0" w14:paraId="7E369330" w14:textId="1D12B611">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004769B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5A43923C" w14:textId="77777777" w:rsidR="009E25B5" w:rsidRPr="00C23748" w:rsidRDefault="009E25B5" w:rsidP="009E25B5">
-[...7 lines deleted...]
-      <w:pgSz w:w="12240" w:h="15840"/>
+    <w:p w:rsidRPr="00C23748" w:rsidR="009E25B5" w:rsidP="009E25B5" w:rsidRDefault="009E25B5" w14:paraId="5A43923C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri Light"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00C23748" w:rsidR="009E25B5" w:rsidSect="009448FE">
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:headerReference w:type="default" r:id="R7357b338c7824c5e"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78996C1F" w14:textId="77777777" w:rsidR="009C1265" w:rsidRDefault="009C1265">
+    <w:p w:rsidR="009C1265" w:rsidRDefault="009C1265" w14:paraId="78996C1F" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="186B21A7" w14:textId="77777777" w:rsidR="009C1265" w:rsidRDefault="009C1265">
+    <w:p w:rsidR="009C1265" w:rsidRDefault="009C1265" w14:paraId="186B21A7" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -9786,132 +9933,132 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3B3B528A" w14:textId="667BCA78" w:rsidR="007124F1" w:rsidRPr="009E25B5" w:rsidRDefault="007124F1" w:rsidP="009E25B5">
+  <w:p w:rsidRPr="009E25B5" w:rsidR="007124F1" w:rsidP="009E25B5" w:rsidRDefault="007124F1" w14:paraId="3B3B528A" w14:textId="667BCA78">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9270"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009E25B5">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="009E25B5">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7AE9E7D8" w14:textId="4B9E01A0" w:rsidR="00AE16A6" w:rsidRPr="00997095" w:rsidRDefault="00AE16A6">
+  <w:p w:rsidRPr="00997095" w:rsidR="00AE16A6" w:rsidRDefault="00AE16A6" w14:paraId="7AE9E7D8" w14:textId="6E7A1A73">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00997095">
+    <w:r w:rsidRPr="72E16478" w:rsidR="72E16478">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve">Effective </w:t>
     </w:r>
-    <w:r w:rsidR="00084808">
+    <w:r w:rsidRPr="72E16478" w:rsidR="72E16478">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
-      <w:t>July 2022</w:t>
+      <w:t>October 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61F0D4A1" w14:textId="77777777" w:rsidR="009C1265" w:rsidRDefault="009C1265">
+    <w:p w:rsidR="009C1265" w:rsidRDefault="009C1265" w14:paraId="61F0D4A1" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54A31E26" w14:textId="77777777" w:rsidR="009C1265" w:rsidRDefault="009C1265">
+    <w:p w:rsidR="009C1265" w:rsidRDefault="009C1265" w14:paraId="54A31E26" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="76DF3E3E" w14:textId="27073D01" w:rsidR="00E041FC" w:rsidRDefault="00F76083" w:rsidP="00E041FC">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00E041FC" w:rsidP="00E041FC" w:rsidRDefault="00F76083" w14:paraId="76DF3E3E" w14:textId="27073D01">
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="dashDotStroked" w:sz="24" w:space="1" w:color="067070"/>
+        <w:bottom w:val="dashDotStroked" w:color="067070" w:sz="24" w:space="1"/>
       </w:pBdr>
       <w:spacing w:after="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1B99D078" wp14:editId="43F848A2">
           <wp:extent cx="4333875" cy="790575"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Picture 1" descr="A screenshot of a video game&#10;&#10;Description automatically generated with low confidence"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1" descr="A screenshot of a video game&#10;&#10;Description automatically generated with low confidence"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
@@ -9926,790 +10073,1001 @@
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="4333875" cy="790575"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6D63C8A2" w14:textId="77777777" w:rsidR="00E041FC" w:rsidRDefault="00E041FC" w:rsidP="00E041FC">
+  <w:p w:rsidR="00E041FC" w:rsidP="00E041FC" w:rsidRDefault="00E041FC" w14:paraId="6D63C8A2" w14:textId="77777777">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="dashDotStroked" w:sz="24" w:space="1" w:color="067070"/>
+        <w:top w:val="dashDotStroked" w:color="067070" w:sz="24" w:space="1"/>
       </w:pBdr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableNormal"/>
+      <w:bidiVisual w:val="0"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="72E16478" w:rsidTr="72E16478" w14:paraId="491AD3A1">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="72E16478" w:rsidP="72E16478" w:rsidRDefault="72E16478" w14:paraId="26368AD9" w14:textId="4BFBFC7F">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:left="-115"/>
+            <w:jc w:val="left"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="72E16478" w:rsidP="72E16478" w:rsidRDefault="72E16478" w14:paraId="04FFD1D2" w14:textId="26CA959C">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="72E16478" w:rsidP="72E16478" w:rsidRDefault="72E16478" w14:paraId="320A367D" w14:textId="6773AD05">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="72E16478" w:rsidP="72E16478" w:rsidRDefault="72E16478" w14:paraId="1C9829FF" w14:textId="7B7F2CA1">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableNormal"/>
+      <w:bidiVisual w:val="0"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="72E16478" w:rsidTr="72E16478" w14:paraId="541F8BF5">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="72E16478" w:rsidP="72E16478" w:rsidRDefault="72E16478" w14:paraId="6BB8D752" w14:textId="12241ECE">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:left="-115"/>
+            <w:jc w:val="left"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="72E16478" w:rsidP="72E16478" w:rsidRDefault="72E16478" w14:paraId="269AF423" w14:textId="51B93438">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="72E16478" w:rsidP="72E16478" w:rsidRDefault="72E16478" w14:paraId="202336C9" w14:textId="1ED281FA">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="72E16478" w:rsidP="72E16478" w:rsidRDefault="72E16478" w14:paraId="3CDCEC0D" w14:textId="17298485">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableNormal"/>
+      <w:bidiVisual w:val="0"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="72E16478" w:rsidTr="72E16478" w14:paraId="033BD399">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="72E16478" w:rsidP="72E16478" w:rsidRDefault="72E16478" w14:paraId="430F17B5" w14:textId="73F9E05E">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:left="-115"/>
+            <w:jc w:val="left"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="72E16478" w:rsidP="72E16478" w:rsidRDefault="72E16478" w14:paraId="0B7F6B4F" w14:textId="5869A894">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="72E16478" w:rsidP="72E16478" w:rsidRDefault="72E16478" w14:paraId="2899B69B" w14:textId="5CF6BE70">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="72E16478" w:rsidP="72E16478" w:rsidRDefault="72E16478" w14:paraId="003926C8" w14:textId="178DB0EC">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:bidi w:val="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="160606FA"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27DB4127"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8D2A16F0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40972AE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DB3AF1A8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C5C0FE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="66DEE778"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62825FEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="299A7D7C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D702B07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E8DCD668"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EE60F2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="36FCE6EE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="301277395">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="222256482">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="642201572">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="913511209">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2113236072">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2031444130">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1924681462">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="7"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3F04" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
@@ -11441,178 +11799,198 @@
     <w:rsid w:val="00F60FBE"/>
     <w:rsid w:val="00F67672"/>
     <w:rsid w:val="00F76083"/>
     <w:rsid w:val="00F778B2"/>
     <w:rsid w:val="00F839A1"/>
     <w:rsid w:val="00F86349"/>
     <w:rsid w:val="00F9166A"/>
     <w:rsid w:val="00F929AD"/>
     <w:rsid w:val="00F964C4"/>
     <w:rsid w:val="00FA2F85"/>
     <w:rsid w:val="00FA524F"/>
     <w:rsid w:val="00FA6DE9"/>
     <w:rsid w:val="00FB4031"/>
     <w:rsid w:val="00FB4C60"/>
     <w:rsid w:val="00FB6A34"/>
     <w:rsid w:val="00FB743A"/>
     <w:rsid w:val="00FC6AA3"/>
     <w:rsid w:val="00FC768D"/>
     <w:rsid w:val="00FD0325"/>
     <w:rsid w:val="00FD3B57"/>
     <w:rsid w:val="00FD652E"/>
     <w:rsid w:val="00FD7849"/>
     <w:rsid w:val="00FD7F4C"/>
     <w:rsid w:val="00FE4626"/>
     <w:rsid w:val="00FF1F8A"/>
+    <w:rsid w:val="01AE58DB"/>
+    <w:rsid w:val="07AC4C1B"/>
+    <w:rsid w:val="0AF377E9"/>
+    <w:rsid w:val="12675015"/>
+    <w:rsid w:val="1B2A27D4"/>
+    <w:rsid w:val="20A294C9"/>
     <w:rsid w:val="2A5027AD"/>
     <w:rsid w:val="314A8D2A"/>
+    <w:rsid w:val="343EA903"/>
+    <w:rsid w:val="37B82EF7"/>
+    <w:rsid w:val="37C832AC"/>
+    <w:rsid w:val="3915AB2A"/>
     <w:rsid w:val="44E22DDE"/>
+    <w:rsid w:val="4550605E"/>
+    <w:rsid w:val="50E71F1B"/>
+    <w:rsid w:val="57C978A4"/>
+    <w:rsid w:val="5AADF0E1"/>
+    <w:rsid w:val="5ED810F9"/>
+    <w:rsid w:val="62590197"/>
+    <w:rsid w:val="6A7AC0D9"/>
+    <w:rsid w:val="71BBD5E6"/>
+    <w:rsid w:val="72E16478"/>
+    <w:rsid w:val="7F427776"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7CA6995E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{C9A3978C-DF78-46BB-8667-83F96CA19BD4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:uiPriority="99" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:uiPriority="99" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -11655,52 +12033,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -11761,57 +12139,57 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B121EB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00287106"/>
     <w:pPr>
       <w:keepNext/>
@@ -11980,72 +12358,72 @@
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0070606D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="0070606D"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
@@ -12088,301 +12466,301 @@
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:rsid w:val="00C91457"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
     <w:name w:val="Balloon Text Char"/>
     <w:link w:val="BalloonText"/>
     <w:rsid w:val="00C91457"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00763A03"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00074291"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+  <w:style w:type="paragraph" w:styleId="TableParagraph" w:customStyle="1">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="0070606D"/>
     <w:pPr>
       <w:spacing w:line="252" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00287106"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="0070606D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="4472C4"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="0070606D"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00287106"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00ED7D03"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0070606D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
     <w:name w:val="Heading 5 Char"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0070606D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
     <w:name w:val="Heading 6 Char"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0070606D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:color w:val="1F3763"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
     <w:name w:val="Heading 7 Char"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0070606D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="1F3763"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
     <w:name w:val="Heading 8 Char"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0070606D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:color w:val="272727"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
     <w:name w:val="Heading 9 Char"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0070606D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0070606D"/>
     <w:pPr>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="44546A"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="0070606D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="0070606D"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman"/>
       <w:color w:val="5A5A5A"/>
       <w:spacing w:val="15"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
     <w:name w:val="Subtitle Char"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="0070606D"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:color w:val="5A5A5A"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="0070606D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:uiPriority w:val="20"/>
@@ -12390,95 +12768,95 @@
     <w:rsid w:val="0070606D"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="0070606D"/>
     <w:pPr>
       <w:spacing w:before="200" w:after="160"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
     <w:name w:val="Quote Char"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="0070606D"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="0070606D"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="10" w:color="4472C4"/>
-        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="4472C4"/>
+        <w:top w:val="single" w:color="4472C4" w:sz="4" w:space="10"/>
+        <w:bottom w:val="single" w:color="4472C4" w:sz="4" w:space="10"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
     <w:name w:val="Intense Quote Char"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="0070606D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="0070606D"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="0070606D"/>
     <w:rPr>
       <w:i/>
@@ -12501,143 +12879,168 @@
     <w:uiPriority w:val="33"/>
     <w:qFormat/>
     <w:rsid w:val="0070606D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0070606D"/>
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+    <w:name w:val="Comment Reference"/>
     <w:rsid w:val="00D5543A"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+    <w:name w:val="Comment Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:rsid w:val="00D5543A"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:link w:val="CommentText"/>
     <w:rsid w:val="00D5543A"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
-    <w:name w:val="annotation subject"/>
+    <w:name w:val="Comment Subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:rsid w:val="00D5543A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:rsid w:val="00D5543A"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
+  </w:style>
+  <w:style xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="table" w:styleId="TableGrid">
+    <w:name xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="Table Grid"/>
+    <w:basedOn xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="TableNormal"/>
+    <w:uiPriority xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="59"/>
+    <w:rsid xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="00FB4123"/>
+    <w:pPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="565913841">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="616179314">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="R86fb0ef96a2b4485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="R0fe58ed8dd994b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="R7357b338c7824c5e" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -12900,72 +13303,73 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100004116819EEBBA43B071ADEAABD7CDA0" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2cfebbc3e43ec4681aedb2c54be0718a">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="ec68e26f-a2bc-4408-a52a-4bed410c5093" xmlns:ns3="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="10adf789fd5108a72d26f898f537a182" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100004116819EEBBA43B071ADEAABD7CDA0" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a413ad8f8cacf9600904427cd1574e49">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="ec68e26f-a2bc-4408-a52a-4bed410c5093" xmlns:ns3="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b4a772b0b3af535052cf18beee026fbd" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
     <xsd:import namespace="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="10" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="11" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ec68e26f-a2bc-4408-a52a-4bed410c5093" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -12988,50 +13392,55 @@
     <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="18" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="19" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{17bf9f8e-2519-4288-b1f9-3fa10b026a6b}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="fdb1662f-fd37-417e-b6a8-345ff9ff89b9">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -13128,124 +13537,86 @@
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TaxCatchAll xmlns="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ec68e26f-a2bc-4408-a52a-4bed410c5093">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6CD7AEA-065B-41D5-8261-17C0CD329E23}">
-[...15 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D2FB2EB-2282-49D8-B215-B77C438AC5D1}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3114A7CC-5346-4499-8D0B-EE98721970A5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77EE055D-2CDB-497B-B49F-13A23B5F00A9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <ds:schemaRef ds:uri="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>IDOB</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IDOB Convert National Bank or Thrift to State Bank - Bank Application</dc:title>
   <dc:subject/>
   <dc:creator>Kathy Johnson</dc:creator>
-  <cp:keywords/>
-[...2 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <keywords/>
+  <lastModifiedBy>Jill Pasbrig</lastModifiedBy>
+  <revision>24</revision>
+  <lastPrinted>2021-04-09T17:38:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100004116819EEBBA43B071ADEAABD7CDA0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>