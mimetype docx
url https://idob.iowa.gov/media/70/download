--- v2 (2026-04-12)
+++ v3 (2026-10-25)
@@ -1,83 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="349BAD59" w14:textId="4E1678BE" w:rsidR="00034D26" w:rsidRPr="00155161" w:rsidRDefault="008B7B20" w:rsidP="00155161">
+    <w:p w:rsidRPr="00155161" w:rsidR="00034D26" w:rsidP="00155161" w:rsidRDefault="008B7B20" w14:paraId="349BAD59" w14:textId="4E1678BE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00155161">
         <w:t xml:space="preserve">APPLICATION FOR </w:t>
       </w:r>
-      <w:r w:rsidR="00613B4D" w:rsidRPr="00155161">
+      <w:r w:rsidRPr="00155161" w:rsidR="00613B4D">
         <w:t>CHANGE IN CONTROL</w:t>
       </w:r>
-      <w:r w:rsidR="00A641F3" w:rsidRPr="00155161">
+      <w:r w:rsidRPr="00155161" w:rsidR="00A641F3">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E79A235" w14:textId="6E13B8C8" w:rsidR="00027715" w:rsidRPr="00B95D88" w:rsidRDefault="00027715" w:rsidP="00155161">
+    <w:p w:rsidRPr="00B95D88" w:rsidR="00027715" w:rsidP="00155161" w:rsidRDefault="00027715" w14:paraId="0E79A235" w14:textId="6E13B8C8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00B95D88">
         <w:t>Definitions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="198AD724" w14:textId="1C972014" w:rsidR="00027715" w:rsidRPr="00C31142" w:rsidRDefault="00027715" w:rsidP="00027715">
+    <w:p w:rsidRPr="00C31142" w:rsidR="00027715" w:rsidP="00027715" w:rsidRDefault="00027715" w14:paraId="198AD724" w14:textId="1C972014">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31142">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Change in Control</w:t>
       </w:r>
       <w:r w:rsidR="00A8590C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> inv</w:t>
       </w:r>
       <w:r w:rsidRPr="00C31142">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">olves </w:t>
       </w:r>
@@ -101,97 +105,97 @@
       </w:r>
       <w:r w:rsidRPr="00C31142">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> percent or more of the stock of a bank will be owned/controlled, directly or indirectly, by an individual or entity</w:t>
       </w:r>
       <w:r w:rsidR="00A8590C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="00DA4BD9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00D10D9F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>efer to Io</w:t>
       </w:r>
-      <w:r w:rsidR="00D10D9F" w:rsidRPr="00C31142">
+      <w:r w:rsidRPr="00C31142" w:rsidR="00D10D9F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>wa Code</w:t>
       </w:r>
       <w:r w:rsidR="00D10D9F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Section</w:t>
       </w:r>
-      <w:r w:rsidR="00D10D9F" w:rsidRPr="00C31142">
+      <w:r w:rsidRPr="00C31142" w:rsidR="00D10D9F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> 524.544 and Iowa Administrative Code (IAC) </w:t>
       </w:r>
       <w:r w:rsidR="002E1FE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapter </w:t>
       </w:r>
-      <w:r w:rsidR="00D10D9F" w:rsidRPr="00C31142">
+      <w:r w:rsidRPr="00C31142" w:rsidR="00D10D9F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>187-2.6</w:t>
       </w:r>
       <w:r w:rsidR="000C024F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E6C35B9" w14:textId="77777777" w:rsidR="00027715" w:rsidRPr="00C31142" w:rsidRDefault="00027715" w:rsidP="00027715">
+    <w:p w:rsidRPr="00C31142" w:rsidR="00027715" w:rsidP="00027715" w:rsidRDefault="00027715" w14:paraId="7E6C35B9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="026A1930" w14:textId="72C11D8F" w:rsidR="00210FC5" w:rsidRPr="00D8611A" w:rsidRDefault="00A02BC0" w:rsidP="00D8611A">
+    <w:p w:rsidRPr="00D8611A" w:rsidR="00210FC5" w:rsidP="00D8611A" w:rsidRDefault="00A02BC0" w14:paraId="026A1930" w14:textId="72C11D8F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>This includes</w:t>
       </w:r>
       <w:r w:rsidR="009541EE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003B4657">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">situations such as an existing bank holding company proposing to acquire control, directly or indirectly, of substantially all assets of a state </w:t>
       </w:r>
@@ -215,6468 +219,6449 @@
       </w:r>
       <w:r w:rsidR="00981253">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Refer to Iowa Code Section 524.1804.  </w:t>
       </w:r>
       <w:r w:rsidR="00CB7D7D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>It also includes situations where</w:t>
       </w:r>
       <w:r w:rsidR="009D5830">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB7D7D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the purchasing, </w:t>
       </w:r>
-      <w:r w:rsidR="00027715" w:rsidRPr="00C31142">
+      <w:r w:rsidRPr="00C31142" w:rsidR="00027715">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>inheriting, gifting, or redemption of shares</w:t>
       </w:r>
       <w:r w:rsidR="00CB7D7D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> result</w:t>
       </w:r>
       <w:r w:rsidR="00C91D33">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00CB7D7D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> in ownership </w:t>
       </w:r>
       <w:r w:rsidR="00C416F8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidR="009E6E61">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
-      <w:r w:rsidR="00027715" w:rsidRPr="00C31142">
+      <w:r w:rsidRPr="00C31142" w:rsidR="00027715">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> percent</w:t>
       </w:r>
       <w:r w:rsidR="00C416F8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> or more of the outstanding shares. </w:t>
       </w:r>
       <w:r w:rsidR="005A4EED">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="009767BA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Spouses, minor children, and those controlling shares held via proxy or in estates/trusts as trustees need to be combined</w:t>
       </w:r>
       <w:r w:rsidR="00697C95">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> when determining ownership/control</w:t>
       </w:r>
       <w:r w:rsidR="009767BA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="229FDD37" w14:textId="514D24DC" w:rsidR="00034D26" w:rsidRPr="00F95988" w:rsidRDefault="00034D26" w:rsidP="00155161">
+    <w:p w:rsidRPr="00F95988" w:rsidR="00034D26" w:rsidP="00155161" w:rsidRDefault="00034D26" w14:paraId="229FDD37" w14:textId="514D24DC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00F95988">
         <w:t>General Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69F653C8" w14:textId="7816FA9B" w:rsidR="00034D26" w:rsidRPr="00C31142" w:rsidRDefault="007F1E1F" w:rsidP="00372BB7">
+    <w:p w:rsidRPr="00C31142" w:rsidR="00034D26" w:rsidP="00372BB7" w:rsidRDefault="007F1E1F" w14:paraId="69F653C8" w14:textId="7816FA9B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31142">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00034D26" w:rsidRPr="00C31142">
+      <w:r w:rsidRPr="00C31142" w:rsidR="00034D26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ontact the </w:t>
       </w:r>
       <w:r w:rsidRPr="00C31142">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>bank analyst assigned to the institution at (515)</w:t>
       </w:r>
       <w:r w:rsidR="001E5235">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00C31142">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>281-4014</w:t>
       </w:r>
-      <w:r w:rsidR="00034D26" w:rsidRPr="00C31142">
+      <w:r w:rsidRPr="00C31142" w:rsidR="00034D26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> prior to </w:t>
       </w:r>
-      <w:r w:rsidR="003569BA" w:rsidRPr="00C31142">
+      <w:r w:rsidRPr="00C31142" w:rsidR="003569BA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00034D26" w:rsidRPr="00C31142">
+      <w:r w:rsidRPr="00C31142" w:rsidR="00034D26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">submission of </w:t>
       </w:r>
       <w:r w:rsidRPr="00C31142">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="00034D26" w:rsidRPr="00C31142">
+      <w:r w:rsidRPr="00C31142" w:rsidR="00034D26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> completed application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29F90077" w14:textId="77777777" w:rsidR="00034D26" w:rsidRPr="00C31142" w:rsidRDefault="00034D26" w:rsidP="00372BB7">
+    <w:p w:rsidRPr="00C31142" w:rsidR="00034D26" w:rsidP="00372BB7" w:rsidRDefault="00034D26" w14:paraId="29F90077" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5093A2C8" w14:textId="5FBE4157" w:rsidR="00034D26" w:rsidRPr="00C31142" w:rsidRDefault="00034D26" w:rsidP="00372BB7">
+    <w:p w:rsidRPr="00C31142" w:rsidR="00034D26" w:rsidP="00372BB7" w:rsidRDefault="00034D26" w14:paraId="5093A2C8" w14:textId="5FBE4157">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31142">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">All sections of the application should be completed. </w:t>
       </w:r>
       <w:r w:rsidR="00210563">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E05AAB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="009A26E6" w:rsidRPr="00C31142">
+      <w:r w:rsidRPr="00C31142" w:rsidR="009A26E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ndicate if</w:t>
       </w:r>
       <w:r w:rsidRPr="00C31142">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> a section is not applicable</w:t>
       </w:r>
-      <w:r w:rsidR="009A26E6" w:rsidRPr="00C31142">
+      <w:r w:rsidRPr="00C31142" w:rsidR="009A26E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> (N/A).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AD8AC6C" w14:textId="77777777" w:rsidR="00034D26" w:rsidRPr="00C31142" w:rsidRDefault="00034D26" w:rsidP="00372BB7">
+    <w:p w:rsidRPr="00C31142" w:rsidR="00034D26" w:rsidP="00372BB7" w:rsidRDefault="00034D26" w14:paraId="4AD8AC6C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="308C81E1" w14:textId="12C4DF35" w:rsidR="00034D26" w:rsidRPr="00C31142" w:rsidRDefault="00613B4D" w:rsidP="00372BB7">
+    <w:p w:rsidRPr="00C31142" w:rsidR="00034D26" w:rsidP="00372BB7" w:rsidRDefault="00613B4D" w14:paraId="308C81E1" w14:textId="12C4DF35">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31142">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">A copy of any application filed with a </w:t>
       </w:r>
-      <w:r w:rsidR="009C514D" w:rsidRPr="00C31142">
+      <w:r w:rsidRPr="00C31142" w:rsidR="009C514D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="00C31142">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ederal regulator</w:t>
       </w:r>
       <w:r w:rsidR="00210563">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>y authority</w:t>
       </w:r>
       <w:r w:rsidRPr="00C31142">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> should </w:t>
       </w:r>
-      <w:r w:rsidR="003457FF" w:rsidRPr="00C31142">
+      <w:r w:rsidRPr="00C31142" w:rsidR="003457FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="00C31142">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">be provided to the Superintendent. </w:t>
       </w:r>
-      <w:r w:rsidR="009C514D" w:rsidRPr="00C31142">
+      <w:r w:rsidRPr="00C31142" w:rsidR="009C514D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003457FF" w:rsidRPr="00C31142">
+      <w:r w:rsidRPr="00C31142" w:rsidR="003457FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="009C514D" w:rsidRPr="00C31142">
+      <w:r w:rsidRPr="00C31142" w:rsidR="009C514D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="00C31142">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ederal application form can be used in lieu of the </w:t>
       </w:r>
       <w:r w:rsidR="00496BCA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Iowa Division of Banking’s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C31142">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> form.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="195F6404" w14:textId="77777777" w:rsidR="00034D26" w:rsidRPr="00C31142" w:rsidRDefault="00034D26" w:rsidP="00372BB7">
+    <w:p w:rsidRPr="00C31142" w:rsidR="00034D26" w:rsidP="00372BB7" w:rsidRDefault="00034D26" w14:paraId="195F6404" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B8CA7AB" w14:textId="25B3A482" w:rsidR="00576434" w:rsidRPr="00C31142" w:rsidRDefault="00496BCA" w:rsidP="00372BB7">
+    <w:p w:rsidRPr="00C31142" w:rsidR="00576434" w:rsidP="00372BB7" w:rsidRDefault="00496BCA" w14:paraId="7B8CA7AB" w14:textId="25B3A482">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The bank may consult </w:t>
       </w:r>
-      <w:r w:rsidR="00576434" w:rsidRPr="00C31142">
+      <w:r w:rsidRPr="00C31142" w:rsidR="00576434">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">an attorney </w:t>
       </w:r>
       <w:r w:rsidR="00503036">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r w:rsidR="00576434" w:rsidRPr="00C31142">
+      <w:r w:rsidRPr="00C31142" w:rsidR="00576434">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>draft or review the applicable legal documents</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, if desired</w:t>
       </w:r>
-      <w:r w:rsidR="00576434" w:rsidRPr="00C31142">
+      <w:r w:rsidRPr="00C31142" w:rsidR="00576434">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2493A84D" w14:textId="4FAC6990" w:rsidR="00F67FBC" w:rsidRPr="00C31142" w:rsidRDefault="00F67FBC" w:rsidP="00372BB7">
+    <w:p w:rsidRPr="00C31142" w:rsidR="00F67FBC" w:rsidP="00372BB7" w:rsidRDefault="00F67FBC" w14:paraId="2493A84D" w14:textId="4FAC6990">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="245AA01E" w14:textId="0F8082FB" w:rsidR="00F67FBC" w:rsidRPr="00C31142" w:rsidRDefault="00F67FBC" w:rsidP="00372BB7">
+    <w:p w:rsidRPr="00C31142" w:rsidR="00F67FBC" w:rsidP="00372BB7" w:rsidRDefault="00F67FBC" w14:paraId="245AA01E" w14:textId="0F8082FB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31142">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>All correspondence will be sent to the contact person listed on the application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2661D7E7" w14:textId="77777777" w:rsidR="00034D26" w:rsidRDefault="00034D26" w:rsidP="00B70014">
-[...4 lines deleted...]
-    <w:p w14:paraId="4C2F2A36" w14:textId="3E67532F" w:rsidR="00034D26" w:rsidRPr="00F95988" w:rsidRDefault="00234271" w:rsidP="00155161">
+    <w:p w:rsidR="00034D26" w:rsidP="00B70014" w:rsidRDefault="00034D26" w14:paraId="2661D7E7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F95988" w:rsidR="00034D26" w:rsidP="00155161" w:rsidRDefault="00234271" w14:paraId="4C2F2A36" w14:textId="3E67532F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00F95988">
         <w:t>Fees and Submission</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BC495ED" w14:textId="59716E03" w:rsidR="00034D26" w:rsidRDefault="00234271" w:rsidP="000B0D09">
-[...1 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidR="00034D26" w:rsidP="670914D1" w:rsidRDefault="00234271" w14:paraId="4BC495ED" w14:textId="0071EBD3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="2B1B22A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="670914D1" w:rsidR="00234271">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Submit</w:t>
       </w:r>
-      <w:r w:rsidR="008A1F38" w:rsidRPr="2B1B22A0">
+      <w:r w:rsidRPr="670914D1" w:rsidR="008A1F38">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> one executed copy of th</w:t>
       </w:r>
-      <w:r w:rsidR="00313944" w:rsidRPr="2B1B22A0">
+      <w:r w:rsidRPr="670914D1" w:rsidR="00313944">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="008A1F38" w:rsidRPr="2B1B22A0">
+      <w:r w:rsidRPr="670914D1" w:rsidR="008A1F38">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F14ED4" w:rsidRPr="2B1B22A0">
+      <w:r w:rsidRPr="670914D1" w:rsidR="00F14ED4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">completed </w:t>
       </w:r>
-      <w:r w:rsidR="008A1F38" w:rsidRPr="2B1B22A0">
+      <w:r w:rsidRPr="670914D1" w:rsidR="008A1F38">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>application</w:t>
       </w:r>
-      <w:r w:rsidR="00871533" w:rsidRPr="2B1B22A0">
+      <w:r w:rsidRPr="670914D1" w:rsidR="00871533">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00871533" w:rsidRPr="2B1B22A0">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="670914D1" w:rsidR="00871533">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidR="00871533" w:rsidRPr="2B1B22A0">
+      <w:r w:rsidRPr="670914D1" w:rsidR="00871533">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Federal Change in Control </w:t>
       </w:r>
-      <w:r w:rsidR="00A52754" w:rsidRPr="2B1B22A0">
+      <w:r w:rsidRPr="670914D1" w:rsidR="00A52754">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidR="009A2A8C" w:rsidRPr="2B1B22A0">
+      <w:r w:rsidRPr="670914D1" w:rsidR="009A2A8C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>orm</w:t>
       </w:r>
-      <w:r w:rsidRPr="2B1B22A0">
+      <w:r w:rsidRPr="670914D1" w:rsidR="00234271">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005029CA" w:rsidRPr="2B1B22A0">
+      <w:r w:rsidRPr="670914D1" w:rsidR="005029CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>and a</w:t>
       </w:r>
-      <w:r w:rsidR="000E5A64" w:rsidRPr="2B1B22A0">
+      <w:r w:rsidRPr="670914D1" w:rsidR="000E5A64">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>pplicable</w:t>
       </w:r>
-      <w:r w:rsidR="005029CA" w:rsidRPr="2B1B22A0">
+      <w:r w:rsidRPr="670914D1" w:rsidR="005029CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> supplement</w:t>
       </w:r>
-      <w:r w:rsidR="00C534D4" w:rsidRPr="2B1B22A0">
+      <w:r w:rsidRPr="670914D1" w:rsidR="00C534D4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">al documents </w:t>
       </w:r>
-      <w:r w:rsidR="4349D579" w:rsidRPr="2B1B22A0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00973500" w:rsidRPr="2B1B22A0">
+      <w:r w:rsidRPr="670914D1" w:rsidR="4349D579">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>through the online submission portal on the Iowa Division of Banking website</w:t>
+      </w:r>
+      <w:r w:rsidRPr="670914D1" w:rsidR="4349D579">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="670914D1" w:rsidR="00973500">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001C0991" w:rsidRPr="2B1B22A0">
+      <w:r w:rsidRPr="670914D1" w:rsidR="001C0991">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>All information</w:t>
       </w:r>
-      <w:r w:rsidR="00654374" w:rsidRPr="2B1B22A0">
-[...5 lines deleted...]
-      <w:r w:rsidR="001C0991" w:rsidRPr="2B1B22A0">
+      <w:r w:rsidRPr="670914D1" w:rsidR="00654374">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, including items </w:t>
+      </w:r>
+      <w:r w:rsidRPr="670914D1" w:rsidR="00654374">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deemed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="670914D1" w:rsidR="00654374">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> confidential,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="670914D1" w:rsidR="001C0991">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008D67A2" w:rsidRPr="2B1B22A0">
+      <w:r w:rsidRPr="670914D1" w:rsidR="008D67A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">is to be sent </w:t>
       </w:r>
-      <w:r w:rsidR="00A75FBE" w:rsidRPr="2B1B22A0">
+      <w:r w:rsidRPr="670914D1" w:rsidR="00A75FBE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidR="008D67A2" w:rsidRPr="2B1B22A0">
+      <w:r w:rsidRPr="670914D1" w:rsidR="008D67A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008D67A2" w:rsidRPr="2B1B22A0">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="670914D1" w:rsidR="008D67A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">one </w:t>
       </w:r>
-      <w:r w:rsidR="008D67A2" w:rsidRPr="2B1B22A0">
+      <w:r w:rsidRPr="670914D1" w:rsidR="008D67A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">file in Microsoft Word or Adobe PDF </w:t>
       </w:r>
-      <w:r w:rsidR="009C514D" w:rsidRPr="2B1B22A0">
+      <w:r w:rsidRPr="670914D1" w:rsidR="009C514D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidR="008D67A2" w:rsidRPr="2B1B22A0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00810DBC" w:rsidRPr="2B1B22A0">
+      <w:r w:rsidRPr="670914D1" w:rsidR="008D67A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ormat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="670914D1" w:rsidR="008D67A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="670914D1" w:rsidR="00810DBC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The file size cannot exceed 25 megabytes.  </w:t>
       </w:r>
-      <w:r w:rsidR="00871533" w:rsidRPr="2B1B22A0">
-[...11 lines deleted...]
-      <w:r w:rsidR="00D471EC" w:rsidRPr="2B1B22A0">
+      <w:r w:rsidRPr="670914D1" w:rsidR="60AFB879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>As of October 21, 2026, there is no fee associated with this application</w:t>
+      </w:r>
+      <w:r w:rsidRPr="670914D1" w:rsidR="60AFB879">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="670914D1" w:rsidR="008A1F38">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00550784" w:rsidRPr="2B1B22A0">
-[...29 lines deleted...]
-      <w:r w:rsidR="009C514D" w:rsidRPr="2B1B22A0">
+      <w:r w:rsidRPr="670914D1" w:rsidR="009C514D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008A1F38" w:rsidRPr="2B1B22A0">
-[...24 lines deleted...]
-    <w:p w14:paraId="72274329" w14:textId="7DFCB0B4" w:rsidR="00034D26" w:rsidRPr="00F95988" w:rsidRDefault="00034D26" w:rsidP="00155161">
+    </w:p>
+    <w:p w:rsidRPr="00F95988" w:rsidR="00034D26" w:rsidP="00155161" w:rsidRDefault="00034D26" w14:paraId="72274329" w14:textId="7DFCB0B4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00F95988">
         <w:lastRenderedPageBreak/>
         <w:t>Public Disclosure of Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6748767A" w14:textId="798DAA82" w:rsidR="00840C0B" w:rsidRPr="00C31142" w:rsidRDefault="00840C0B" w:rsidP="00C07B22">
+    <w:p w:rsidRPr="00C31142" w:rsidR="00840C0B" w:rsidP="00C07B22" w:rsidRDefault="00840C0B" w14:paraId="6748767A" w14:textId="798DAA82">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31142">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The Superintendent may treat all information submitted with this application as public information unless the applicant properly requests that information be treated as confidential at the time of submitting the application. </w:t>
       </w:r>
-      <w:r w:rsidR="004B7728" w:rsidRPr="00C31142">
+      <w:r w:rsidRPr="00C31142" w:rsidR="004B7728">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C31142">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The Superintendent’s release of information is governed by Iowa Code </w:t>
       </w:r>
-      <w:r w:rsidR="002F71D0" w:rsidRPr="00C31142">
+      <w:r w:rsidRPr="00C31142" w:rsidR="002F71D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00C31142">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">hapters 22 and 524 and </w:t>
       </w:r>
       <w:r w:rsidR="00316C6E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>IAC</w:t>
       </w:r>
-      <w:r w:rsidR="004B7728" w:rsidRPr="00C31142">
+      <w:r w:rsidRPr="00C31142" w:rsidR="004B7728">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002E1FE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C31142">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>187</w:t>
       </w:r>
-      <w:r w:rsidR="004B7728" w:rsidRPr="00C31142">
+      <w:r w:rsidRPr="00C31142" w:rsidR="004B7728">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>-7</w:t>
       </w:r>
       <w:r w:rsidRPr="00C31142">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="004B7728" w:rsidRPr="00C31142">
+      <w:r w:rsidRPr="00C31142" w:rsidR="004B7728">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C31142">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The Superintendent will copy public records as required to comply with the public records laws.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61F60674" w14:textId="77777777" w:rsidR="00840C0B" w:rsidRPr="007F082C" w:rsidRDefault="00840C0B" w:rsidP="00B70014">
+    <w:p w:rsidRPr="007F082C" w:rsidR="00840C0B" w:rsidP="00B70014" w:rsidRDefault="00840C0B" w14:paraId="61F60674" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="007F082C">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36626BB4" w14:textId="5629423B" w:rsidR="00840C0B" w:rsidRPr="006D0B72" w:rsidRDefault="00840C0B" w:rsidP="008C47D5">
+    <w:p w:rsidRPr="006D0B72" w:rsidR="00840C0B" w:rsidP="008C47D5" w:rsidRDefault="00840C0B" w14:paraId="36626BB4" w14:textId="5629423B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D0B72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Any request for confidential treatment of information must be included in a cover letter submitted with the application. </w:t>
       </w:r>
-      <w:r w:rsidR="004B7728" w:rsidRPr="006D0B72">
+      <w:r w:rsidRPr="006D0B72" w:rsidR="004B7728">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006D0B72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">In addition, the applicant must enumerate the specific grounds in Iowa Code </w:t>
       </w:r>
-      <w:r w:rsidR="0099095A" w:rsidRPr="006D0B72">
+      <w:r w:rsidRPr="006D0B72" w:rsidR="0099095A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="006D0B72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>hapter 22 or other applicable law which support</w:t>
       </w:r>
       <w:r w:rsidR="00DA4F4F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="006D0B72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> treatment of the material as confidential.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78CAB0E1" w14:textId="77777777" w:rsidR="00840C0B" w:rsidRPr="006D0B72" w:rsidRDefault="00840C0B" w:rsidP="008C47D5">
+    <w:p w:rsidRPr="006D0B72" w:rsidR="00840C0B" w:rsidP="008C47D5" w:rsidRDefault="00840C0B" w14:paraId="78CAB0E1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D0B72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12F09570" w14:textId="77777777" w:rsidR="00840C0B" w:rsidRPr="006D0B72" w:rsidRDefault="00840C0B" w:rsidP="008C47D5">
+    <w:p w:rsidRPr="006D0B72" w:rsidR="00840C0B" w:rsidP="008C47D5" w:rsidRDefault="00840C0B" w14:paraId="12F09570" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D0B72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Each page of the application upon which confidential information appears must be conspicuously marked as containing confidential information.  </w:t>
       </w:r>
       <w:r w:rsidRPr="006D0B72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Applicants may not identify the entire application as confidential.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32A19A2B" w14:textId="77777777" w:rsidR="00840C0B" w:rsidRPr="006D0B72" w:rsidRDefault="00840C0B" w:rsidP="008C47D5">
+    <w:p w:rsidRPr="006D0B72" w:rsidR="00840C0B" w:rsidP="008C47D5" w:rsidRDefault="00840C0B" w14:paraId="32A19A2B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CA42B19" w14:textId="315F619C" w:rsidR="00840C0B" w:rsidRPr="006D0B72" w:rsidRDefault="00840C0B" w:rsidP="008C47D5">
+    <w:p w:rsidRPr="006D0B72" w:rsidR="00840C0B" w:rsidP="008C47D5" w:rsidRDefault="00840C0B" w14:paraId="7CA42B19" w14:textId="315F619C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D0B72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">If the applicant designates any portion of the application as confidential, the applicant must submit </w:t>
       </w:r>
-      <w:r w:rsidR="00276C7A" w:rsidRPr="006D0B72">
+      <w:r w:rsidRPr="006D0B72" w:rsidR="00276C7A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="006D0B72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> “public” copy of the application from which the confidential information has been excise</w:t>
       </w:r>
       <w:r w:rsidR="00B73A2E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="006D0B72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="004B7728" w:rsidRPr="006D0B72">
+      <w:r w:rsidRPr="006D0B72" w:rsidR="004B7728">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006D0B72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The public copy must be clearly marked as “Public Copy – Excludes Confidential Information” and will be made available for public inspection and copying in accordance with the </w:t>
       </w:r>
-      <w:r w:rsidR="004B7728" w:rsidRPr="006D0B72">
+      <w:r w:rsidRPr="006D0B72" w:rsidR="004B7728">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa </w:t>
       </w:r>
       <w:r w:rsidRPr="006D0B72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Division</w:t>
       </w:r>
-      <w:r w:rsidR="004B7728" w:rsidRPr="006D0B72">
+      <w:r w:rsidRPr="006D0B72" w:rsidR="004B7728">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Banking</w:t>
       </w:r>
       <w:r w:rsidRPr="006D0B72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">’s fee schedule. </w:t>
       </w:r>
-      <w:r w:rsidR="004B7728" w:rsidRPr="006D0B72">
+      <w:r w:rsidRPr="006D0B72" w:rsidR="004B7728">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006D0B72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The confidential material must be excised from the public copy in such a way as to allow the public to determine the general nature of the material removed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41166939" w14:textId="77777777" w:rsidR="00840C0B" w:rsidRPr="006D0B72" w:rsidRDefault="00840C0B" w:rsidP="008C47D5">
+    <w:p w:rsidRPr="006D0B72" w:rsidR="00840C0B" w:rsidP="008C47D5" w:rsidRDefault="00840C0B" w14:paraId="41166939" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D0B72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13CF9563" w14:textId="42A75FC9" w:rsidR="00840C0B" w:rsidRPr="006D0B72" w:rsidRDefault="00840C0B" w:rsidP="008C47D5">
+    <w:p w:rsidRPr="006D0B72" w:rsidR="00840C0B" w:rsidP="008C47D5" w:rsidRDefault="00840C0B" w14:paraId="13CF9563" w14:textId="42A75FC9">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D0B72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The Superintendent will treat the information marked confidential as confidential information if the Superintendent or a court of competent jurisdiction determines the information is entitled to confidential treatment under Iowa Code </w:t>
       </w:r>
-      <w:r w:rsidR="006636BD" w:rsidRPr="006D0B72">
+      <w:r w:rsidRPr="006D0B72" w:rsidR="006636BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="006D0B72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">hapter 22 or other applicable law. </w:t>
       </w:r>
-      <w:r w:rsidR="004B7728" w:rsidRPr="006D0B72">
+      <w:r w:rsidRPr="006D0B72" w:rsidR="004B7728">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006D0B72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The Superintendent reserves the right to release information designated as confidential if the Superintendent determines there is no legal basis to withhold the information from public inspection.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DA2BD1A" w14:textId="77777777" w:rsidR="00840C0B" w:rsidRPr="006D0B72" w:rsidRDefault="00840C0B" w:rsidP="008C47D5">
+    <w:p w:rsidRPr="006D0B72" w:rsidR="00840C0B" w:rsidP="008C47D5" w:rsidRDefault="00840C0B" w14:paraId="1DA2BD1A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D0B72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="073D4286" w14:textId="153BD22E" w:rsidR="00840C0B" w:rsidRPr="006D0B72" w:rsidRDefault="00840C0B" w:rsidP="008C47D5">
+    <w:p w:rsidRPr="006D0B72" w:rsidR="00840C0B" w:rsidP="008C47D5" w:rsidRDefault="00840C0B" w14:paraId="073D4286" w14:textId="153BD22E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D0B72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the applicant’s responsibility to identify and properly excise the information it believes to be confidential from the public copy. </w:t>
       </w:r>
-      <w:r w:rsidR="004B7728" w:rsidRPr="006D0B72">
+      <w:r w:rsidRPr="006D0B72" w:rsidR="004B7728">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006D0B72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The applicant’s failure to request confidential treatment of material or failure to provide a public copy with the confidential information excised will be deemed by the Superintendent as a waiver of any right to confidentiality</w:t>
       </w:r>
-      <w:r w:rsidR="004B7728" w:rsidRPr="006D0B72">
+      <w:r w:rsidRPr="006D0B72" w:rsidR="004B7728">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="006D0B72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> which the applicant may have had</w:t>
       </w:r>
-      <w:r w:rsidR="004B7728" w:rsidRPr="006D0B72">
+      <w:r w:rsidRPr="006D0B72" w:rsidR="004B7728">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="006D0B72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and shall relieve the Superintendent from any responsibility if the information is viewed by the public or a competitor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BDFDA4B" w14:textId="77777777" w:rsidR="00034D26" w:rsidRDefault="00034D26" w:rsidP="00B70014">
-[...4 lines deleted...]
-    <w:p w14:paraId="3763CF53" w14:textId="777B5675" w:rsidR="00034D26" w:rsidRPr="00F95988" w:rsidRDefault="00034D26" w:rsidP="00155161">
+    <w:p w:rsidR="00034D26" w:rsidP="00B70014" w:rsidRDefault="00034D26" w14:paraId="7BDFDA4B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F95988" w:rsidR="00034D26" w:rsidP="00155161" w:rsidRDefault="00034D26" w14:paraId="3763CF53" w14:textId="777B5675">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00F95988">
         <w:t>Publication</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="009EE22B" w14:textId="77777777" w:rsidR="00F55BFE" w:rsidRDefault="00613B4D" w:rsidP="00F55BFE">
+    <w:p w:rsidR="00F55BFE" w:rsidP="00F55BFE" w:rsidRDefault="00613B4D" w14:paraId="009EE22B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D0B72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>No publication notices are require</w:t>
       </w:r>
       <w:r w:rsidR="00190647">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>d.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13664627" w14:textId="77777777" w:rsidR="00F95988" w:rsidRDefault="00F95988" w:rsidP="00F55BFE">
-[...6 lines deleted...]
-    <w:p w14:paraId="795DA430" w14:textId="77777777" w:rsidR="00F95988" w:rsidRDefault="00F95988" w:rsidP="00F55BFE">
+    <w:p w:rsidR="00F95988" w:rsidP="00F55BFE" w:rsidRDefault="00F95988" w14:paraId="13664627" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F95988" w:rsidP="00F55BFE" w:rsidRDefault="00F95988" w14:paraId="795DA430" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:sectPr w:rsidR="00F95988" w:rsidSect="00F95988">
           <w:headerReference w:type="first" r:id="rId10"/>
           <w:footerReference w:type="first" r:id="rId11"/>
-          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
+          <w:headerReference w:type="default" r:id="R0e1652945612439f"/>
+          <w:footerReference w:type="default" r:id="R598c18744e514b91"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0ACF5351" w14:textId="635B28D8" w:rsidR="0043440A" w:rsidRPr="001E5235" w:rsidRDefault="00F06843" w:rsidP="00155161">
+    <w:p w:rsidRPr="001E5235" w:rsidR="0043440A" w:rsidP="00155161" w:rsidRDefault="00F06843" w14:paraId="0ACF5351" w14:textId="635B28D8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00F95988">
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>APPLICATION</w:t>
       </w:r>
-      <w:r w:rsidR="00914C9B" w:rsidRPr="00F95988">
+      <w:r w:rsidRPr="00F95988" w:rsidR="00914C9B">
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00133D53" w:rsidRPr="00F95988">
+      <w:r w:rsidRPr="00F95988" w:rsidR="00133D53">
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>FOR CHANGE IN CONTROL</w:t>
       </w:r>
-      <w:r w:rsidR="003669E3" w:rsidRPr="00F95988">
+      <w:r w:rsidRPr="00F95988" w:rsidR="003669E3">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1752AD69" w14:textId="4EBBF8BB" w:rsidR="0060742E" w:rsidRPr="002472AD" w:rsidRDefault="0060742E" w:rsidP="002472AD">
+    <w:p w:rsidRPr="002472AD" w:rsidR="0060742E" w:rsidP="002472AD" w:rsidRDefault="0060742E" w14:paraId="1752AD69" w14:textId="4EBBF8BB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="03637B"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002472AD">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>Applicant Bank or Bank Holding Company</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1278"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="2790"/>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="270"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="2448"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0060742E" w:rsidRPr="00081F28" w14:paraId="171127E8" w14:textId="77777777" w:rsidTr="0057743D">
+      <w:tr w:rsidRPr="00081F28" w:rsidR="0060742E" w:rsidTr="0057743D" w14:paraId="171127E8" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="59D34BEA" w14:textId="77777777" w:rsidR="0060742E" w:rsidRPr="00081F28" w:rsidRDefault="0060742E" w:rsidP="0060742E">
+          <w:p w:rsidRPr="00081F28" w:rsidR="0060742E" w:rsidP="0060742E" w:rsidRDefault="0060742E" w14:paraId="59D34BEA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00081F28">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8298" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1A1447BF" w14:textId="77777777" w:rsidR="0060742E" w:rsidRPr="00081F28" w:rsidRDefault="0060742E" w:rsidP="0060742E">
+          <w:p w:rsidRPr="00081F28" w:rsidR="0060742E" w:rsidP="0060742E" w:rsidRDefault="0060742E" w14:paraId="1A1447BF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0060742E" w:rsidRPr="00081F28" w14:paraId="5BF07416" w14:textId="77777777" w:rsidTr="0057743D">
+      <w:tr w:rsidRPr="00081F28" w:rsidR="0060742E" w:rsidTr="0057743D" w14:paraId="5BF07416" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0834A7A2" w14:textId="77777777" w:rsidR="0060742E" w:rsidRPr="00081F28" w:rsidRDefault="0060742E" w:rsidP="0060742E">
+          <w:p w:rsidRPr="00081F28" w:rsidR="0060742E" w:rsidP="0060742E" w:rsidRDefault="0060742E" w14:paraId="0834A7A2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00081F28">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8298" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="670F95BD" w14:textId="77777777" w:rsidR="0060742E" w:rsidRPr="00081F28" w:rsidRDefault="0060742E" w:rsidP="0060742E">
+          <w:p w:rsidRPr="00081F28" w:rsidR="0060742E" w:rsidP="0060742E" w:rsidRDefault="0060742E" w14:paraId="670F95BD" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002109AE" w:rsidRPr="00081F28" w14:paraId="4D19E84E" w14:textId="77777777" w:rsidTr="005F402F">
+      <w:tr w:rsidRPr="00081F28" w:rsidR="002109AE" w:rsidTr="005F402F" w14:paraId="4D19E84E" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="32A25692" w14:textId="77777777" w:rsidR="002109AE" w:rsidRPr="00081F28" w:rsidRDefault="002109AE" w:rsidP="0060742E">
+          <w:p w:rsidRPr="00081F28" w:rsidR="002109AE" w:rsidP="0060742E" w:rsidRDefault="002109AE" w14:paraId="32A25692" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_Hlk66432181"/>
+            <w:bookmarkStart w:name="_Hlk66432181" w:id="0"/>
             <w:r w:rsidRPr="00081F28">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>City:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="18DFEC11" w14:textId="77777777" w:rsidR="002109AE" w:rsidRPr="00081F28" w:rsidRDefault="002109AE" w:rsidP="0060742E">
+          <w:p w:rsidRPr="00081F28" w:rsidR="002109AE" w:rsidP="0060742E" w:rsidRDefault="002109AE" w14:paraId="18DFEC11" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="61701786" w14:textId="77777777" w:rsidR="002109AE" w:rsidRPr="00081F28" w:rsidRDefault="002109AE" w:rsidP="0060742E">
+          <w:p w:rsidRPr="00081F28" w:rsidR="002109AE" w:rsidP="0060742E" w:rsidRDefault="002109AE" w14:paraId="61701786" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00081F28">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>County:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3978" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4381294B" w14:textId="77777777" w:rsidR="002109AE" w:rsidRPr="00081F28" w:rsidRDefault="002109AE" w:rsidP="0060742E">
+          <w:p w:rsidRPr="00081F28" w:rsidR="002109AE" w:rsidP="0060742E" w:rsidRDefault="002109AE" w14:paraId="4381294B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
-      <w:tr w:rsidR="0060742E" w:rsidRPr="00081F28" w14:paraId="054FE7F7" w14:textId="77777777" w:rsidTr="00B73D5A">
+      <w:tr w:rsidRPr="00081F28" w:rsidR="0060742E" w:rsidTr="00B73D5A" w14:paraId="054FE7F7" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="523"/>
+          <w:trHeight w:val="523" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="75F1CBCE" w14:textId="3C15FA79" w:rsidR="0060742E" w:rsidRPr="00081F28" w:rsidRDefault="001967C2" w:rsidP="0060742E">
+          <w:p w:rsidRPr="00081F28" w:rsidR="0060742E" w:rsidP="0060742E" w:rsidRDefault="001967C2" w14:paraId="75F1CBCE" w14:textId="3C15FA79">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>State</w:t>
             </w:r>
-            <w:r w:rsidR="0060742E" w:rsidRPr="00081F28">
+            <w:r w:rsidRPr="00081F28" w:rsidR="0060742E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="58248503" w14:textId="77777777" w:rsidR="0060742E" w:rsidRPr="00081F28" w:rsidRDefault="0060742E" w:rsidP="0060742E">
+          <w:p w:rsidRPr="00081F28" w:rsidR="0060742E" w:rsidP="0060742E" w:rsidRDefault="0060742E" w14:paraId="58248503" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0C0FA294" w14:textId="55487C63" w:rsidR="0060742E" w:rsidRPr="00081F28" w:rsidRDefault="0060742E" w:rsidP="0060742E">
+          <w:p w:rsidRPr="00081F28" w:rsidR="0060742E" w:rsidP="0060742E" w:rsidRDefault="0060742E" w14:paraId="0C0FA294" w14:textId="55487C63">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00081F28">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">ZIP </w:t>
             </w:r>
             <w:r w:rsidR="006B5F67">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="00A6771D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="00081F28">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>de:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2448" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4EDCBD1D" w14:textId="13E58762" w:rsidR="0060742E" w:rsidRPr="00081F28" w:rsidRDefault="0060742E" w:rsidP="0060742E">
+          <w:p w:rsidRPr="00081F28" w:rsidR="0060742E" w:rsidP="0060742E" w:rsidRDefault="0060742E" w14:paraId="4EDCBD1D" w14:textId="13E58762">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A678D3" w:rsidRPr="00081F28" w14:paraId="57127264" w14:textId="77777777" w:rsidTr="00B73D5A">
+      <w:tr w:rsidRPr="00081F28" w:rsidR="00A678D3" w:rsidTr="00B73D5A" w14:paraId="57127264" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="40F9ACA0" w14:textId="76DA4FCB" w:rsidR="00A678D3" w:rsidRPr="00081F28" w:rsidRDefault="00A678D3" w:rsidP="0060742E">
+          <w:p w:rsidRPr="00081F28" w:rsidR="00A678D3" w:rsidP="0060742E" w:rsidRDefault="00A678D3" w14:paraId="40F9ACA0" w14:textId="76DA4FCB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Contact person:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="36AAF1FE" w14:textId="77777777" w:rsidR="00A678D3" w:rsidRPr="00081F28" w:rsidRDefault="00A678D3" w:rsidP="0060742E">
+          <w:p w:rsidRPr="00081F28" w:rsidR="00A678D3" w:rsidP="0060742E" w:rsidRDefault="00A678D3" w14:paraId="36AAF1FE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0060742E" w:rsidRPr="00081F28" w14:paraId="6BC07529" w14:textId="77777777" w:rsidTr="00B73D5A">
+      <w:tr w:rsidRPr="00081F28" w:rsidR="0060742E" w:rsidTr="00B73D5A" w14:paraId="6BC07529" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6582ADD1" w14:textId="30341403" w:rsidR="0060742E" w:rsidRPr="00081F28" w:rsidRDefault="0060742E" w:rsidP="0060742E">
+          <w:p w:rsidRPr="00081F28" w:rsidR="0060742E" w:rsidP="0060742E" w:rsidRDefault="0060742E" w14:paraId="6582ADD1" w14:textId="30341403">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00081F28">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
-            <w:r w:rsidR="00DF6C0A" w:rsidRPr="00081F28">
+            <w:r w:rsidRPr="00081F28" w:rsidR="00DF6C0A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="00081F28">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">ail </w:t>
             </w:r>
             <w:r w:rsidR="00A6771D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="00081F28">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>ddress:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="615328E1" w14:textId="77777777" w:rsidR="0060742E" w:rsidRPr="00081F28" w:rsidRDefault="0060742E" w:rsidP="0060742E">
+          <w:p w:rsidRPr="00081F28" w:rsidR="0060742E" w:rsidP="0060742E" w:rsidRDefault="0060742E" w14:paraId="615328E1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4E54268A" w14:textId="77777777" w:rsidR="0060742E" w:rsidRPr="00081F28" w:rsidRDefault="0060742E" w:rsidP="0060742E">
+          <w:p w:rsidRPr="00081F28" w:rsidR="0060742E" w:rsidP="0060742E" w:rsidRDefault="0060742E" w14:paraId="4E54268A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00081F28">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Phone:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0D575E11" w14:textId="77777777" w:rsidR="0060742E" w:rsidRPr="00081F28" w:rsidRDefault="0060742E" w:rsidP="0060742E">
+          <w:p w:rsidRPr="00081F28" w:rsidR="0060742E" w:rsidP="0060742E" w:rsidRDefault="0060742E" w14:paraId="0D575E11" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5FA5D2B4" w14:textId="77777777" w:rsidR="00C716EB" w:rsidRDefault="00C716EB" w:rsidP="00741D86">
+    <w:p w:rsidR="00C716EB" w:rsidP="00741D86" w:rsidRDefault="00C716EB" w14:paraId="5FA5D2B4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3528"/>
         <w:gridCol w:w="6048"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DC7E92" w:rsidRPr="00081F28" w14:paraId="218F3CCC" w14:textId="77777777" w:rsidTr="00DA76CA">
+      <w:tr w:rsidRPr="00081F28" w:rsidR="00DC7E92" w:rsidTr="00DA76CA" w14:paraId="218F3CCC" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="30FF4475" w14:textId="016C8A14" w:rsidR="00DC7E92" w:rsidRPr="00081F28" w:rsidRDefault="00DC7E92" w:rsidP="00E60A0C">
+          <w:p w:rsidRPr="00081F28" w:rsidR="00DC7E92" w:rsidP="00E60A0C" w:rsidRDefault="00DC7E92" w14:paraId="30FF4475" w14:textId="016C8A14">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Total voting shares authorized</w:t>
             </w:r>
             <w:r w:rsidRPr="00081F28">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6048" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4BF217FE" w14:textId="77777777" w:rsidR="00DC7E92" w:rsidRPr="00081F28" w:rsidRDefault="00DC7E92" w:rsidP="00E60A0C">
+          <w:p w:rsidRPr="00081F28" w:rsidR="00DC7E92" w:rsidP="00E60A0C" w:rsidRDefault="00DC7E92" w14:paraId="4BF217FE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC7E92" w:rsidRPr="00081F28" w14:paraId="50C876A9" w14:textId="77777777" w:rsidTr="00DA76CA">
+      <w:tr w:rsidRPr="00081F28" w:rsidR="00DC7E92" w:rsidTr="00DA76CA" w14:paraId="50C876A9" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0F1C2991" w14:textId="7604A3FA" w:rsidR="00DC7E92" w:rsidRPr="00081F28" w:rsidRDefault="00DC7E92" w:rsidP="00E60A0C">
+          <w:p w:rsidRPr="00081F28" w:rsidR="00DC7E92" w:rsidP="00E60A0C" w:rsidRDefault="00DC7E92" w14:paraId="0F1C2991" w14:textId="7604A3FA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Total voting shares outstanding:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6048" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="46734FC8" w14:textId="77777777" w:rsidR="00DC7E92" w:rsidRPr="00081F28" w:rsidRDefault="00DC7E92" w:rsidP="00E60A0C">
+          <w:p w:rsidRPr="00081F28" w:rsidR="00DC7E92" w:rsidP="00E60A0C" w:rsidRDefault="00DC7E92" w14:paraId="46734FC8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E87BB6" w:rsidRPr="00081F28" w14:paraId="6543101A" w14:textId="77777777" w:rsidTr="00D03940">
+      <w:tr w:rsidRPr="00081F28" w:rsidR="00E87BB6" w:rsidTr="00D03940" w14:paraId="6543101A" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="400"/>
+          <w:trHeight w:val="400" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="357D046B" w14:textId="2F245547" w:rsidR="00E87BB6" w:rsidRPr="00081F28" w:rsidRDefault="00E87BB6" w:rsidP="00E60A0C">
+          <w:p w:rsidRPr="00081F28" w:rsidR="00E87BB6" w:rsidP="00E60A0C" w:rsidRDefault="00E87BB6" w14:paraId="357D046B" w14:textId="2F245547">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Shares involved in this transaction:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6048" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="78B8D151" w14:textId="77777777" w:rsidR="00E87BB6" w:rsidRPr="00081F28" w:rsidRDefault="00E87BB6" w:rsidP="00E60A0C">
+          <w:p w:rsidRPr="00081F28" w:rsidR="00E87BB6" w:rsidP="00E60A0C" w:rsidRDefault="00E87BB6" w14:paraId="78B8D151" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="55D1D4FE" w14:textId="77777777" w:rsidR="00D90D3E" w:rsidRPr="00081F28" w:rsidRDefault="00D90D3E" w:rsidP="00D90D3E">
-[...15 lines deleted...]
-    <w:p w14:paraId="31CD4F98" w14:textId="2DE0AA31" w:rsidR="00F06843" w:rsidRPr="00081F28" w:rsidRDefault="0065055E" w:rsidP="00A277A5">
+    <w:p w:rsidRPr="00081F28" w:rsidR="00D90D3E" w:rsidP="00D90D3E" w:rsidRDefault="00D90D3E" w14:paraId="55D1D4FE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00081F28" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="46E09BFF" w14:textId="24AC3895">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00081F28" w:rsidR="00F06843" w:rsidP="00A277A5" w:rsidRDefault="0065055E" w14:paraId="31CD4F98" w14:textId="2DE0AA31">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00081F28">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">List </w:t>
       </w:r>
-      <w:r w:rsidR="00A277A5" w:rsidRPr="00081F28">
+      <w:r w:rsidRPr="00081F28" w:rsidR="00A277A5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00F06843" w:rsidRPr="00081F28">
+      <w:r w:rsidRPr="00081F28" w:rsidR="00F06843">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">name of each seller or transferor, number of shares </w:t>
       </w:r>
-      <w:r w:rsidR="00A277A5" w:rsidRPr="00081F28">
+      <w:r w:rsidRPr="00081F28" w:rsidR="00A277A5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>currently</w:t>
       </w:r>
-      <w:r w:rsidR="00F06843" w:rsidRPr="00081F28">
+      <w:r w:rsidRPr="00081F28" w:rsidR="00F06843">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> held</w:t>
       </w:r>
       <w:r w:rsidR="00975C0A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, number of shares</w:t>
       </w:r>
-      <w:r w:rsidR="00F06843" w:rsidRPr="00081F28">
+      <w:r w:rsidRPr="00081F28" w:rsidR="00F06843">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00347A44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidR="00971C2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">be sold or transferred </w:t>
       </w:r>
-      <w:r w:rsidR="00F06843" w:rsidRPr="00081F28">
+      <w:r w:rsidRPr="00081F28" w:rsidR="00F06843">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">by each, and number of shares to be held by each following </w:t>
       </w:r>
-      <w:r w:rsidR="00A117C0" w:rsidRPr="00081F28">
+      <w:r w:rsidRPr="00081F28" w:rsidR="00A117C0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00F06843" w:rsidRPr="00081F28">
+      <w:r w:rsidRPr="00081F28" w:rsidR="00F06843">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>completion of the proposed transaction.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485EBC3A" w14:textId="77777777" w:rsidR="00B1210D" w:rsidRPr="00081F28" w:rsidRDefault="00B1210D" w:rsidP="00A277A5">
+    <w:p w:rsidRPr="00081F28" w:rsidR="00B1210D" w:rsidP="00A277A5" w:rsidRDefault="00B1210D" w14:paraId="485EBC3A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3528"/>
         <w:gridCol w:w="1890"/>
         <w:gridCol w:w="1890"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F06843" w:rsidRPr="008C27E2" w14:paraId="4BAA3A49" w14:textId="77777777" w:rsidTr="00894EFF">
+      <w:tr w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidTr="00894EFF" w14:paraId="4BAA3A49" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B47E4D7" w14:textId="47A696F8" w:rsidR="00F06843" w:rsidRPr="0075251D" w:rsidRDefault="00F06843" w:rsidP="00251A0D">
+          <w:p w:rsidRPr="0075251D" w:rsidR="00F06843" w:rsidP="00251A0D" w:rsidRDefault="00F06843" w14:paraId="5B47E4D7" w14:textId="47A696F8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0075251D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
-            <w:r w:rsidR="00DD3A38" w:rsidRPr="0075251D">
+            <w:r w:rsidRPr="0075251D" w:rsidR="00DD3A38">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>AME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7022FDFE" w14:textId="5783DC4E" w:rsidR="00F06843" w:rsidRPr="0075251D" w:rsidRDefault="00F06843" w:rsidP="00251A0D">
+          <w:p w:rsidRPr="0075251D" w:rsidR="00F06843" w:rsidP="00251A0D" w:rsidRDefault="00F06843" w14:paraId="7022FDFE" w14:textId="5783DC4E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0075251D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidR="00CF3E7D" w:rsidRPr="0075251D">
+            <w:r w:rsidRPr="0075251D" w:rsidR="00CF3E7D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>HARES CURRENTLY HELD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0976FD13" w14:textId="4F167384" w:rsidR="00F06843" w:rsidRPr="0075251D" w:rsidRDefault="00F06843" w:rsidP="00251A0D">
+          <w:p w:rsidRPr="0075251D" w:rsidR="00F06843" w:rsidP="00251A0D" w:rsidRDefault="00F06843" w14:paraId="0976FD13" w14:textId="4F167384">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0075251D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidR="00CF3E7D" w:rsidRPr="0075251D">
+            <w:r w:rsidRPr="0075251D" w:rsidR="00CF3E7D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>HARES TO BE SOLD OR TRANSFERRED</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34D788DC" w14:textId="78F7994B" w:rsidR="00F06843" w:rsidRPr="0075251D" w:rsidRDefault="00F06843" w:rsidP="00251A0D">
+          <w:p w:rsidRPr="0075251D" w:rsidR="00F06843" w:rsidP="00251A0D" w:rsidRDefault="00F06843" w14:paraId="34D788DC" w14:textId="78F7994B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0075251D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidR="00CF3E7D" w:rsidRPr="0075251D">
+            <w:r w:rsidRPr="0075251D" w:rsidR="00CF3E7D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">HARES TO BE HELD </w:t>
             </w:r>
             <w:r w:rsidRPr="0075251D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
-            <w:r w:rsidR="00CF3E7D" w:rsidRPr="0075251D">
+            <w:r w:rsidRPr="0075251D" w:rsidR="00CF3E7D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>OLLOWING</w:t>
             </w:r>
             <w:r w:rsidRPr="0075251D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> C</w:t>
             </w:r>
-            <w:r w:rsidR="00CF3E7D" w:rsidRPr="0075251D">
+            <w:r w:rsidRPr="0075251D" w:rsidR="00CF3E7D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>OMPLETION</w:t>
             </w:r>
             <w:r w:rsidRPr="0075251D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00CF3E7D" w:rsidRPr="0075251D">
+            <w:r w:rsidRPr="0075251D" w:rsidR="00CF3E7D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>OF</w:t>
             </w:r>
             <w:r w:rsidRPr="0075251D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00CF3E7D" w:rsidRPr="0075251D">
+            <w:r w:rsidRPr="0075251D" w:rsidR="00CF3E7D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>THE</w:t>
             </w:r>
             <w:r w:rsidRPr="0075251D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> P</w:t>
             </w:r>
-            <w:r w:rsidR="00CF3E7D" w:rsidRPr="0075251D">
+            <w:r w:rsidRPr="0075251D" w:rsidR="00CF3E7D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ROPOSED</w:t>
             </w:r>
             <w:r w:rsidRPr="0075251D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> T</w:t>
             </w:r>
-            <w:r w:rsidR="00CF3E7D" w:rsidRPr="0075251D">
+            <w:r w:rsidRPr="0075251D" w:rsidR="00CF3E7D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>RANSACTION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06843" w:rsidRPr="008C27E2" w14:paraId="2CB476E1" w14:textId="77777777" w:rsidTr="0075251D">
+      <w:tr w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidTr="0075251D" w14:paraId="2CB476E1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C8ADE9B" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="0075251D" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="0075251D" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="5C8ADE9B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="568AC336" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="0075251D" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="0075251D" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="568AC336" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="246FE5D5" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="0075251D" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="0075251D" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="246FE5D5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73D0CF7A" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="0075251D" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="0075251D" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="73D0CF7A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06843" w:rsidRPr="008C27E2" w14:paraId="44195B61" w14:textId="77777777" w:rsidTr="0075251D">
+      <w:tr w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidTr="0075251D" w14:paraId="44195B61" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="22415D72" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="0075251D" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="0075251D" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="22415D72" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="40AAB1BC" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="0075251D" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="0075251D" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="40AAB1BC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6F715289" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="0075251D" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="0075251D" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="6F715289" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6978386B" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="0075251D" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="0075251D" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="6978386B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06843" w:rsidRPr="008C27E2" w14:paraId="5BB2EAB4" w14:textId="77777777" w:rsidTr="0075251D">
+      <w:tr w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidTr="0075251D" w14:paraId="5BB2EAB4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1BD37168" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="0075251D" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="0075251D" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="1BD37168" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="19B25C1B" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="0075251D" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="0075251D" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="19B25C1B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6A84298F" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="0075251D" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="0075251D" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="6A84298F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6B3B442A" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="0075251D" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="0075251D" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="6B3B442A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06843" w:rsidRPr="008C27E2" w14:paraId="61093AAE" w14:textId="77777777" w:rsidTr="0075251D">
+      <w:tr w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidTr="0075251D" w14:paraId="61093AAE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="79E2E782" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="0075251D" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="0075251D" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="79E2E782" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="10D86A8E" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="0075251D" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="0075251D" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="10D86A8E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="597C74AB" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="0075251D" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="0075251D" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="597C74AB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1694AEF9" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="0075251D" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="0075251D" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="1694AEF9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06843" w:rsidRPr="008C27E2" w14:paraId="5CE2B854" w14:textId="77777777" w:rsidTr="0075251D">
+      <w:tr w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidTr="0075251D" w14:paraId="5CE2B854" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3A1D1634" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="0075251D" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="0075251D" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="3A1D1634" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="08E99F70" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="0075251D" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="0075251D" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="08E99F70" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0596374D" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="0075251D" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="0075251D" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="0596374D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6ED42D82" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="0075251D" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="0075251D" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="6ED42D82" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06843" w:rsidRPr="008C27E2" w14:paraId="340B3124" w14:textId="77777777" w:rsidTr="0075251D">
+      <w:tr w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidTr="0075251D" w14:paraId="340B3124" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="00C66222" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="0075251D" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="0075251D" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="00C66222" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="55AF703E" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="0075251D" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="0075251D" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="55AF703E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4671D5B6" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="0075251D" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="0075251D" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="4671D5B6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="18208E99" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="0075251D" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="0075251D" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="18208E99" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06843" w:rsidRPr="008C27E2" w14:paraId="2BD04C49" w14:textId="77777777" w:rsidTr="0075251D">
+      <w:tr w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidTr="0075251D" w14:paraId="2BD04C49" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2C68F657" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="0075251D" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="0075251D" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="2C68F657" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="51BF2D4A" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="0075251D" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="0075251D" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="51BF2D4A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2E3946E0" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="0075251D" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="0075251D" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="2E3946E0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6660D4CB" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="0075251D" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="0075251D" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="6660D4CB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06843" w:rsidRPr="008C27E2" w14:paraId="19D60F66" w14:textId="77777777" w:rsidTr="0075251D">
+      <w:tr w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidTr="0075251D" w14:paraId="19D60F66" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="710B4C81" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="0075251D" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="0075251D" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="710B4C81" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5982F5B6" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="0075251D" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="0075251D" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="5982F5B6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="101922E8" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="0075251D" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="0075251D" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="101922E8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2F5CE551" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="0075251D" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="0075251D" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="2F5CE551" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06843" w:rsidRPr="008C27E2" w14:paraId="44430C81" w14:textId="77777777" w:rsidTr="0075251D">
+      <w:tr w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidTr="0075251D" w14:paraId="44430C81" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="44196DA8" w14:textId="30D7FECD" w:rsidR="00F06843" w:rsidRPr="0075251D" w:rsidRDefault="00CF3E7D" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="0075251D" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00CF3E7D" w14:paraId="44196DA8" w14:textId="30D7FECD">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0075251D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>TOTAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1E90A950" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="0075251D" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="0075251D" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="1E90A950" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2EBC2F64" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="0075251D" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="0075251D" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="2EBC2F64" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0472D431" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="0075251D" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="0075251D" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="0472D431" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06843" w:rsidRPr="008C27E2" w14:paraId="41239233" w14:textId="77777777" w:rsidTr="0075251D">
+      <w:tr w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidTr="0075251D" w14:paraId="41239233" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5B438D40" w14:textId="52BEAC53" w:rsidR="00F06843" w:rsidRPr="0075251D" w:rsidRDefault="00CF3E7D" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="0075251D" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00CF3E7D" w14:paraId="5B438D40" w14:textId="52BEAC53">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0075251D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>PERCENT OF OUTSTANDING SHARES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="498EA8AA" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="0075251D" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="0075251D" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="498EA8AA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="00E9687D" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="0075251D" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="0075251D" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="00E9687D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="155A3803" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="0075251D" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="0075251D" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="155A3803" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0AD9A02E" w14:textId="4FFB9071" w:rsidR="009A26E6" w:rsidRDefault="009A26E6" w:rsidP="00A9119E">
-[...9 lines deleted...]
-    <w:p w14:paraId="501C9530" w14:textId="7A95C5B7" w:rsidR="00F06843" w:rsidRPr="000D1CED" w:rsidRDefault="000912D2" w:rsidP="00474D70">
+    <w:p w:rsidR="009A26E6" w:rsidP="00A9119E" w:rsidRDefault="009A26E6" w14:paraId="0AD9A02E" w14:textId="4FFB9071">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007355E7" w:rsidP="00A9119E" w:rsidRDefault="007355E7" w14:paraId="00E10D48" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000D1CED" w:rsidR="00F06843" w:rsidP="00474D70" w:rsidRDefault="000912D2" w14:paraId="501C9530" w14:textId="7A95C5B7">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00251A0D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidR="0065055E" w:rsidRPr="000D1CED">
+      <w:r w:rsidRPr="000D1CED" w:rsidR="0065055E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ist</w:t>
       </w:r>
-      <w:r w:rsidR="00F06843" w:rsidRPr="000D1CED">
+      <w:r w:rsidRPr="000D1CED" w:rsidR="00F06843">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00474D70" w:rsidRPr="000D1CED">
+      <w:r w:rsidRPr="000D1CED" w:rsidR="00474D70">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00F06843" w:rsidRPr="000D1CED">
+      <w:r w:rsidRPr="000D1CED" w:rsidR="00F06843">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">name of each acquiring party or transferee, number of shares </w:t>
       </w:r>
-      <w:r w:rsidR="0033026C" w:rsidRPr="000D1CED">
+      <w:r w:rsidRPr="000D1CED" w:rsidR="0033026C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>currently</w:t>
       </w:r>
-      <w:r w:rsidR="00F06843" w:rsidRPr="000D1CED">
+      <w:r w:rsidRPr="000D1CED" w:rsidR="00F06843">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> held by each, number of shares to be purchased or transferred to each, and number of shares to be held by each following </w:t>
       </w:r>
-      <w:r w:rsidR="00A117C0" w:rsidRPr="000D1CED">
+      <w:r w:rsidRPr="000D1CED" w:rsidR="00A117C0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00F06843" w:rsidRPr="000D1CED">
+      <w:r w:rsidRPr="000D1CED" w:rsidR="00F06843">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">completion of the proposed transaction. </w:t>
       </w:r>
-      <w:r w:rsidR="00A117C0" w:rsidRPr="000D1CED">
+      <w:r w:rsidRPr="000D1CED" w:rsidR="00A117C0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E2D63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">List </w:t>
       </w:r>
-      <w:r w:rsidR="00F06843" w:rsidRPr="000D1CED">
+      <w:r w:rsidRPr="000D1CED" w:rsidR="00F06843">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>names of beneficial owners if shares are to be registered in another name.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73941FD6" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+    <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="73941FD6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3528"/>
         <w:gridCol w:w="1890"/>
         <w:gridCol w:w="1890"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F06843" w:rsidRPr="008C27E2" w14:paraId="5AFFB444" w14:textId="77777777" w:rsidTr="00894EFF">
+      <w:tr w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidTr="00894EFF" w14:paraId="5AFFB444" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="149646F0" w14:textId="544841AF" w:rsidR="00F06843" w:rsidRPr="0075251D" w:rsidRDefault="0075251D" w:rsidP="00C24A01">
+          <w:p w:rsidRPr="0075251D" w:rsidR="00F06843" w:rsidP="00C24A01" w:rsidRDefault="0075251D" w14:paraId="149646F0" w14:textId="544841AF">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0075251D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>NAME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="642C11C5" w14:textId="586F5010" w:rsidR="00F06843" w:rsidRPr="0075251D" w:rsidRDefault="0075251D" w:rsidP="00C24A01">
+          <w:p w:rsidRPr="0075251D" w:rsidR="00F06843" w:rsidP="00C24A01" w:rsidRDefault="0075251D" w14:paraId="642C11C5" w14:textId="586F5010">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0075251D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>SHARES CURRENTLY HELD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09B28F55" w14:textId="09485F88" w:rsidR="00F06843" w:rsidRPr="0075251D" w:rsidRDefault="0075251D" w:rsidP="00C24A01">
+          <w:p w:rsidRPr="0075251D" w:rsidR="00F06843" w:rsidP="00C24A01" w:rsidRDefault="0075251D" w14:paraId="09B28F55" w14:textId="09485F88">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0075251D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>SHARES TO BE HELD OR TRANSFERRED</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22315E69" w14:textId="69C33BEE" w:rsidR="00F06843" w:rsidRPr="0075251D" w:rsidRDefault="00F06843" w:rsidP="00C24A01">
+          <w:p w:rsidRPr="0075251D" w:rsidR="00F06843" w:rsidP="00C24A01" w:rsidRDefault="00F06843" w14:paraId="22315E69" w14:textId="69C33BEE">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0075251D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidR="0075251D" w:rsidRPr="0075251D">
+            <w:r w:rsidRPr="0075251D" w:rsidR="0075251D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>HARES TO BE HELD</w:t>
             </w:r>
             <w:r w:rsidRPr="0075251D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> F</w:t>
             </w:r>
-            <w:r w:rsidR="0075251D" w:rsidRPr="0075251D">
+            <w:r w:rsidRPr="0075251D" w:rsidR="0075251D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>OLLOWING COMPLETION</w:t>
             </w:r>
             <w:r w:rsidRPr="0075251D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0075251D" w:rsidRPr="0075251D">
+            <w:r w:rsidRPr="0075251D" w:rsidR="0075251D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>OF</w:t>
             </w:r>
             <w:r w:rsidRPr="0075251D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0075251D" w:rsidRPr="0075251D">
+            <w:r w:rsidRPr="0075251D" w:rsidR="0075251D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>THE</w:t>
             </w:r>
             <w:r w:rsidRPr="0075251D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> P</w:t>
             </w:r>
-            <w:r w:rsidR="0075251D" w:rsidRPr="0075251D">
+            <w:r w:rsidRPr="0075251D" w:rsidR="0075251D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ROPOSED </w:t>
             </w:r>
             <w:r w:rsidRPr="0075251D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
-            <w:r w:rsidR="0075251D" w:rsidRPr="0075251D">
+            <w:r w:rsidRPr="0075251D" w:rsidR="0075251D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>RANSACTION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06843" w:rsidRPr="008C27E2" w14:paraId="0A4D21F1" w14:textId="77777777" w:rsidTr="008E7A20">
+      <w:tr w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidTr="008E7A20" w14:paraId="0A4D21F1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1EB3718B" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="1EB3718B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="651796FE" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="651796FE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="550882A3" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="550882A3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4288846D" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="4288846D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06843" w:rsidRPr="008C27E2" w14:paraId="6AEEC990" w14:textId="77777777" w:rsidTr="008E7A20">
+      <w:tr w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidTr="008E7A20" w14:paraId="6AEEC990" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4C1BD3F2" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="4C1BD3F2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="629EC9FF" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="629EC9FF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="00B828BD" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="00B828BD" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="33FF79C2" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="33FF79C2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06843" w:rsidRPr="008C27E2" w14:paraId="17CACB19" w14:textId="77777777" w:rsidTr="008E7A20">
+      <w:tr w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidTr="008E7A20" w14:paraId="17CACB19" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="65B78698" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="65B78698" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4CB35F64" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="4CB35F64" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="185F67EE" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="185F67EE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1F22DED1" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="1F22DED1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06843" w:rsidRPr="008C27E2" w14:paraId="01D6D4CA" w14:textId="77777777" w:rsidTr="008E7A20">
+      <w:tr w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidTr="008E7A20" w14:paraId="01D6D4CA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="59DE4962" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="59DE4962" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3FB2237F" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="3FB2237F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="30089262" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="30089262" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="53E48BDF" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="53E48BDF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06843" w:rsidRPr="008C27E2" w14:paraId="69E76B1D" w14:textId="77777777" w:rsidTr="008E7A20">
+      <w:tr w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidTr="008E7A20" w14:paraId="69E76B1D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="29ADF6A4" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="29ADF6A4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="11DBC055" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="11DBC055" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="366E43B0" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="366E43B0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3F27835D" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="3F27835D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06843" w:rsidRPr="008C27E2" w14:paraId="2678E9ED" w14:textId="77777777" w:rsidTr="008E7A20">
+      <w:tr w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidTr="008E7A20" w14:paraId="2678E9ED" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6E0519B0" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="6E0519B0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="54B77331" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="54B77331" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1CCAFB31" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="1CCAFB31" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="321338DB" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="321338DB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06843" w:rsidRPr="008C27E2" w14:paraId="6766263E" w14:textId="77777777" w:rsidTr="008E7A20">
+      <w:tr w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidTr="008E7A20" w14:paraId="6766263E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="07B2DDB3" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="07B2DDB3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="73EFE322" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="73EFE322" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="54E977A7" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="54E977A7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1BA01584" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="1BA01584" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06843" w:rsidRPr="008C27E2" w14:paraId="60DD4B95" w14:textId="77777777" w:rsidTr="008E7A20">
+      <w:tr w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidTr="008E7A20" w14:paraId="60DD4B95" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="54D608B1" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="54D608B1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="321844EB" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="321844EB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6818C44F" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="6818C44F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="192FFBD8" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="192FFBD8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06843" w:rsidRPr="008C27E2" w14:paraId="4517E9C2" w14:textId="77777777" w:rsidTr="008E7A20">
+      <w:tr w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidTr="008E7A20" w14:paraId="4517E9C2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="24A98339" w14:textId="27AEBC13" w:rsidR="00F06843" w:rsidRPr="008E7A20" w:rsidRDefault="008E7A20" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008E7A20" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="008E7A20" w14:paraId="24A98339" w14:textId="27AEBC13">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E7A20">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>TOTAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="161BF15C" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="161BF15C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="49070D1F" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="49070D1F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2E8F28AB" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="2E8F28AB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06843" w:rsidRPr="008C27E2" w14:paraId="6836E2E9" w14:textId="77777777" w:rsidTr="008E7A20">
+      <w:tr w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidTr="008E7A20" w14:paraId="6836E2E9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3528" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="416F95D0" w14:textId="781B7570" w:rsidR="00F06843" w:rsidRPr="008E7A20" w:rsidRDefault="008E7A20" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008E7A20" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="008E7A20" w14:paraId="416F95D0" w14:textId="781B7570">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E7A20">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>PERCENT OF OUTSTANDING SHARES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="70D31A56" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="70D31A56" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6DA643E9" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="6DA643E9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1E88266D" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="1E88266D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1CABF125" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
-[...12 lines deleted...]
-    <w:p w14:paraId="0ED2155B" w14:textId="32E35F84" w:rsidR="00D0550A" w:rsidRDefault="00D0550A" w:rsidP="00F6461F">
+    <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="1CABF125" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="0951D412" w14:textId="30AE0827">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D0550A" w:rsidP="00F6461F" w:rsidRDefault="00D0550A" w14:paraId="0ED2155B" w14:textId="32E35F84">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">List the purchase price(s) per share </w:t>
       </w:r>
       <w:r w:rsidR="00F6461F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>of shares to be acquired and the total purchase price for the proposed transaction.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42BC4205" w14:textId="233121F9" w:rsidR="00D0550A" w:rsidRDefault="00D0550A" w:rsidP="00A9119E">
-[...15 lines deleted...]
-    <w:p w14:paraId="3E34F2B5" w14:textId="77777777" w:rsidR="00A31859" w:rsidRPr="001E3C39" w:rsidRDefault="00A31859" w:rsidP="00C07A19">
+    <w:p w:rsidR="00D0550A" w:rsidP="00A9119E" w:rsidRDefault="00D0550A" w14:paraId="42BC4205" w14:textId="233121F9">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E3C39" w:rsidR="00F6461F" w:rsidP="00A9119E" w:rsidRDefault="00F6461F" w14:paraId="2EF11DA2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E3C39" w:rsidR="00A31859" w:rsidP="00C07A19" w:rsidRDefault="00A31859" w14:paraId="3E34F2B5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2341799A" w14:textId="7603B834" w:rsidR="00F06843" w:rsidRPr="001E3C39" w:rsidRDefault="00F06843" w:rsidP="00C07A19">
+    <w:p w:rsidRPr="001E3C39" w:rsidR="00F06843" w:rsidP="00C07A19" w:rsidRDefault="00F06843" w14:paraId="2341799A" w14:textId="7603B834">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3C39">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Indicate the terms and conditions of </w:t>
       </w:r>
-      <w:r w:rsidR="00A31859" w:rsidRPr="001E3C39">
+      <w:r w:rsidRPr="001E3C39" w:rsidR="00A31859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3C39">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">proposed acquisition and the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001E3C39">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>manner in which</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001E3C39">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> acquisition is to be </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00E404D6" w:rsidRPr="001E3C39">
+      <w:r w:rsidRPr="001E3C39" w:rsidR="00E404D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>executed</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00E404D6" w:rsidRPr="001E3C39">
+      <w:r w:rsidRPr="001E3C39" w:rsidR="00E404D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00C34E00" w:rsidRPr="001E3C39">
+      <w:r w:rsidRPr="001E3C39" w:rsidR="00C34E00">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007030B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008454EB" w:rsidRPr="001E3C39">
+      <w:r w:rsidRPr="001E3C39" w:rsidR="008454EB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Provide</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3C39">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> copies of all pertinent purchase and sale agreements and related documents.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21E2D23A" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="005C0768" w:rsidRDefault="00F06843" w:rsidP="00C07A19">
+    <w:p w:rsidRPr="005C0768" w:rsidR="00F06843" w:rsidP="00C07A19" w:rsidRDefault="00F06843" w14:paraId="21E2D23A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0849C2C4" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00C07A19">
+    <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00C07A19" w:rsidRDefault="00F06843" w14:paraId="0849C2C4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10C19BD1" w14:textId="34D0CE04" w:rsidR="00F06843" w:rsidRDefault="00F06843" w:rsidP="00C07A19">
+    <w:p w:rsidR="00F06843" w:rsidP="00C07A19" w:rsidRDefault="00F06843" w14:paraId="10C19BD1" w14:textId="34D0CE04">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="420A0568" w14:textId="7A34212A" w:rsidR="00F06843" w:rsidRPr="00625F41" w:rsidRDefault="0005735D" w:rsidP="00C07A19">
+    <w:p w:rsidRPr="00625F41" w:rsidR="00F06843" w:rsidP="00C07A19" w:rsidRDefault="0005735D" w14:paraId="420A0568" w14:textId="7A34212A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>List</w:t>
       </w:r>
-      <w:r w:rsidR="00F06843" w:rsidRPr="00625F41">
+      <w:r w:rsidRPr="00625F41" w:rsidR="00F06843">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> the identity, source, and amount of funds or other consideration to be used by each acquiring party. </w:t>
       </w:r>
-      <w:r w:rsidR="00443EAC" w:rsidRPr="00625F41">
+      <w:r w:rsidRPr="00625F41" w:rsidR="00443EAC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="00F06843" w:rsidRPr="00625F41">
+      <w:r w:rsidRPr="00625F41" w:rsidR="00F06843">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ndicate </w:t>
       </w:r>
-      <w:r w:rsidR="00C07A19" w:rsidRPr="00625F41">
+      <w:r w:rsidRPr="00625F41" w:rsidR="00C07A19">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>any</w:t>
       </w:r>
-      <w:r w:rsidR="00F06843" w:rsidRPr="00625F41">
+      <w:r w:rsidRPr="00625F41" w:rsidR="00F06843">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> assets the purchaser(s) propose to convert to cash to make the initial equity payment. </w:t>
       </w:r>
-      <w:r w:rsidR="00C34E00" w:rsidRPr="00625F41">
+      <w:r w:rsidRPr="00625F41" w:rsidR="00C34E00">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00563B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009D4027">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00563B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>rovide a recent financial statement for each purchaser and a resume of their past experiences and affiliations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="157E3409" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+    <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="157E3409" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3192"/>
         <w:gridCol w:w="2496"/>
         <w:gridCol w:w="3888"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F06843" w:rsidRPr="008C27E2" w14:paraId="6A39B383" w14:textId="77777777" w:rsidTr="00894EFF">
+      <w:tr w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidTr="00894EFF" w14:paraId="6A39B383" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="259EFB2A" w14:textId="0541533F" w:rsidR="00F06843" w:rsidRPr="00DD6DBB" w:rsidRDefault="00F06843" w:rsidP="00095F3F">
+          <w:p w:rsidRPr="00DD6DBB" w:rsidR="00F06843" w:rsidP="00095F3F" w:rsidRDefault="00F06843" w14:paraId="259EFB2A" w14:textId="0541533F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6DBB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
-            <w:r w:rsidR="00DD6DBB" w:rsidRPr="00DD6DBB">
+            <w:r w:rsidRPr="00DD6DBB" w:rsidR="00DD6DBB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>AME OF ACQUIRING PARTY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2496" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F162F15" w14:textId="12D4ACC8" w:rsidR="00F06843" w:rsidRPr="00DD6DBB" w:rsidRDefault="00F06843" w:rsidP="00095F3F">
+          <w:p w:rsidRPr="00DD6DBB" w:rsidR="00F06843" w:rsidP="00095F3F" w:rsidRDefault="00F06843" w14:paraId="5F162F15" w14:textId="12D4ACC8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6DBB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
-            <w:r w:rsidR="00DD6DBB" w:rsidRPr="00DD6DBB">
+            <w:r w:rsidRPr="00DD6DBB" w:rsidR="00DD6DBB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>OTAL PURCHASE PRICE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="711914A3" w14:textId="2746BA92" w:rsidR="00F06843" w:rsidRPr="00DD6DBB" w:rsidRDefault="00F06843" w:rsidP="00095F3F">
+          <w:p w:rsidRPr="00DD6DBB" w:rsidR="00F06843" w:rsidP="00095F3F" w:rsidRDefault="00F06843" w14:paraId="711914A3" w14:textId="2746BA92">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6DBB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidR="00DD6DBB" w:rsidRPr="00DD6DBB">
+            <w:r w:rsidRPr="00DD6DBB" w:rsidR="00DD6DBB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>OURCE OF FUNDS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06843" w:rsidRPr="008C27E2" w14:paraId="37941297" w14:textId="77777777" w:rsidTr="009B62C3">
+      <w:tr w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidTr="009B62C3" w14:paraId="37941297" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="42A8A3FF" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="42A8A3FF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2496" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5AA84DB2" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="5AA84DB2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="05B97A43" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="05B97A43" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06843" w:rsidRPr="008C27E2" w14:paraId="02716FFC" w14:textId="77777777" w:rsidTr="009B62C3">
+      <w:tr w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidTr="009B62C3" w14:paraId="02716FFC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4699F1D0" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="4699F1D0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2496" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1ADE92EE" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="1ADE92EE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="67B76A2F" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="67B76A2F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06843" w:rsidRPr="008C27E2" w14:paraId="2709BDAF" w14:textId="77777777" w:rsidTr="009B62C3">
+      <w:tr w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidTr="009B62C3" w14:paraId="2709BDAF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="54E1C108" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="54E1C108" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2496" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="73B7295F" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="73B7295F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="54BB0DB5" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="54BB0DB5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06843" w:rsidRPr="008C27E2" w14:paraId="1A16C768" w14:textId="77777777" w:rsidTr="009B62C3">
+      <w:tr w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidTr="009B62C3" w14:paraId="1A16C768" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3BBEAFC0" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="3BBEAFC0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2496" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1D69360A" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="1D69360A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="684AD694" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="684AD694" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06843" w:rsidRPr="008C27E2" w14:paraId="3E64100B" w14:textId="77777777" w:rsidTr="009B62C3">
+      <w:tr w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidTr="009B62C3" w14:paraId="3E64100B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="76EC99E0" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="76EC99E0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2496" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6DD80FF2" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="6DD80FF2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="14E8B492" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="14E8B492" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06843" w:rsidRPr="008C27E2" w14:paraId="1CB77855" w14:textId="77777777" w:rsidTr="009B62C3">
+      <w:tr w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidTr="009B62C3" w14:paraId="1CB77855" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1FC84905" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="1FC84905" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2496" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="61A6022E" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="61A6022E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="38AE95D9" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="38AE95D9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06843" w:rsidRPr="008C27E2" w14:paraId="486F4BF5" w14:textId="77777777" w:rsidTr="009B62C3">
+      <w:tr w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidTr="009B62C3" w14:paraId="486F4BF5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="459007D5" w14:textId="29BAA7EA" w:rsidR="00F06843" w:rsidRPr="00DD6DBB" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="00DD6DBB" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="459007D5" w14:textId="29BAA7EA">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD6DBB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="00DD6DBB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>OTAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2496" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="41893DA3" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="41893DA3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="490E6617" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="490E6617" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="79D54A1E" w14:textId="67E7D175" w:rsidR="00266FCA" w:rsidRDefault="00266FCA" w:rsidP="008726FC"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="3B54AC91" w14:textId="435B6A3E" w:rsidR="00281DB7" w:rsidRDefault="00F06843" w:rsidP="00D01156">
+    <w:p w:rsidR="00266FCA" w:rsidP="008726FC" w:rsidRDefault="00266FCA" w14:paraId="79D54A1E" w14:textId="67E7D175"/>
+    <w:p w:rsidR="00D01156" w:rsidP="008726FC" w:rsidRDefault="00D01156" w14:paraId="2CA380B9" w14:textId="77777777"/>
+    <w:p w:rsidR="00281DB7" w:rsidP="00D01156" w:rsidRDefault="00F06843" w14:paraId="3B54AC91" w14:textId="435B6A3E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:widowControl/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A95A5A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If personal borrowings </w:t>
       </w:r>
-      <w:r w:rsidR="00181348" w:rsidRPr="00A95A5A">
+      <w:r w:rsidRPr="00A95A5A" w:rsidR="00181348">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>will</w:t>
       </w:r>
       <w:r w:rsidRPr="00A95A5A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> be incurred, indicate sources of funds for debt service. </w:t>
       </w:r>
-      <w:r w:rsidR="00C34E00" w:rsidRPr="00A95A5A">
+      <w:r w:rsidRPr="00A95A5A" w:rsidR="00C34E00">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A95A5A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Detail the extent to which the acquiring parties intend to rely on salaries, dividends, fees, etc. from the bank or bank holding company being acquired.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52FBE015" w14:textId="23D06A09" w:rsidR="00180266" w:rsidRDefault="00180266" w:rsidP="00B50534">
+    <w:p w:rsidR="00180266" w:rsidP="00B50534" w:rsidRDefault="00180266" w14:paraId="52FBE015" w14:textId="23D06A09">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E92C731" w14:textId="77777777" w:rsidR="00D01156" w:rsidRDefault="00D01156" w:rsidP="00B50534">
+    <w:p w:rsidR="00D01156" w:rsidP="00B50534" w:rsidRDefault="00D01156" w14:paraId="1E92C731" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47047B99" w14:textId="77777777" w:rsidR="00D01156" w:rsidRDefault="00D01156" w:rsidP="00B50534">
+    <w:p w:rsidR="00D01156" w:rsidP="00B50534" w:rsidRDefault="00D01156" w14:paraId="47047B99" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A987A53" w14:textId="77777777" w:rsidR="00D01156" w:rsidRDefault="00D01156" w:rsidP="00B50534">
+    <w:p w:rsidR="00D01156" w:rsidP="00B50534" w:rsidRDefault="00D01156" w14:paraId="1A987A53" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41077ED3" w14:textId="77777777" w:rsidR="00D01156" w:rsidRDefault="00D01156" w:rsidP="00B50534">
+    <w:p w:rsidR="00D01156" w:rsidP="00B50534" w:rsidRDefault="00D01156" w14:paraId="41077ED3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D809E09" w14:textId="1A3B6CAE" w:rsidR="00180266" w:rsidRDefault="00180266" w:rsidP="00B50534">
+    <w:p w:rsidR="00180266" w:rsidP="00B50534" w:rsidRDefault="00180266" w14:paraId="0D809E09" w14:textId="1A3B6CAE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57B8E725" w14:textId="7EA255C8" w:rsidR="00B50534" w:rsidRPr="00281DB7" w:rsidRDefault="00F06843" w:rsidP="00B50534">
+    <w:p w:rsidRPr="00281DB7" w:rsidR="00B50534" w:rsidP="00B50534" w:rsidRDefault="00F06843" w14:paraId="57B8E725" w14:textId="7EA255C8">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00281DB7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">If any part of the funds or other consideration is to be borrowed or otherwise obtained for the purpose of making the acquisition, </w:t>
       </w:r>
       <w:r w:rsidR="00A86B46">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">describe </w:t>
       </w:r>
       <w:r w:rsidR="00CA1C63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00281DB7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">collateral to be pledged and terms of the transactions including interest rates, amortization requirements, guarantors, endorsers, and any other arrangements, agreements, and understandings between and among the parties. </w:t>
       </w:r>
-      <w:r w:rsidR="005C4140" w:rsidRPr="00281DB7">
+      <w:r w:rsidRPr="00281DB7" w:rsidR="005C4140">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008A71CD" w:rsidRPr="00281DB7">
+      <w:r w:rsidRPr="00281DB7" w:rsidR="008A71CD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Provide</w:t>
       </w:r>
       <w:r w:rsidRPr="00281DB7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> copies of any loan commitments obtained from lenders in connection with the proposed acquisition.</w:t>
       </w:r>
-      <w:r w:rsidR="00B50534" w:rsidRPr="00281DB7">
+      <w:r w:rsidRPr="00281DB7" w:rsidR="00B50534">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005C4140" w:rsidRPr="00281DB7">
+      <w:r w:rsidRPr="00281DB7" w:rsidR="005C4140">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B50534" w:rsidRPr="00281DB7">
+      <w:r w:rsidRPr="00281DB7" w:rsidR="00B50534">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">If a bank stock loan is to be obtained, submit a proforma statement of purchaser’s(s’) cash flow </w:t>
       </w:r>
-      <w:r w:rsidR="00453327" w:rsidRPr="00281DB7">
+      <w:r w:rsidRPr="00281DB7" w:rsidR="00453327">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>and projections of the bank’s balance sheet and income statement during the term of the loan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="139B0399" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+    <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="139B0399" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2718"/>
         <w:gridCol w:w="1260"/>
         <w:gridCol w:w="3420"/>
         <w:gridCol w:w="2178"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F06843" w:rsidRPr="00D0007A" w14:paraId="7475FDA7" w14:textId="77777777" w:rsidTr="00894EFF">
+      <w:tr w:rsidRPr="00D0007A" w:rsidR="00F06843" w:rsidTr="00894EFF" w14:paraId="7475FDA7" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2718" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CE5BBA8" w14:textId="5D51354C" w:rsidR="00F06843" w:rsidRPr="00D0007A" w:rsidRDefault="00F06843" w:rsidP="004F54A1">
+          <w:p w:rsidRPr="00D0007A" w:rsidR="00F06843" w:rsidP="004F54A1" w:rsidRDefault="00F06843" w14:paraId="3CE5BBA8" w14:textId="5D51354C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D0007A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
-            <w:r w:rsidR="00D0007A" w:rsidRPr="00D0007A">
+            <w:r w:rsidRPr="00D0007A" w:rsidR="00D0007A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>AME OF BORROWER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="545CE2EA" w14:textId="22C7BC77" w:rsidR="00F06843" w:rsidRPr="00D0007A" w:rsidRDefault="00F06843" w:rsidP="004F54A1">
+          <w:p w:rsidRPr="00D0007A" w:rsidR="00F06843" w:rsidP="004F54A1" w:rsidRDefault="00F06843" w14:paraId="545CE2EA" w14:textId="22C7BC77">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D0007A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
-            <w:r w:rsidR="00D0007A" w:rsidRPr="00D0007A">
+            <w:r w:rsidRPr="00D0007A" w:rsidR="00D0007A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>OAN AMOUNT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A79FE68" w14:textId="5690688E" w:rsidR="00F06843" w:rsidRPr="00D0007A" w:rsidRDefault="00F06843" w:rsidP="004F54A1">
+          <w:p w:rsidRPr="00D0007A" w:rsidR="00F06843" w:rsidP="004F54A1" w:rsidRDefault="00F06843" w14:paraId="0A79FE68" w14:textId="5690688E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D0007A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
-            <w:r w:rsidR="00D0007A" w:rsidRPr="00D0007A">
+            <w:r w:rsidRPr="00D0007A" w:rsidR="00D0007A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>AME AND ADDRESS OF LENDER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2178" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="052195A1" w14:textId="4A703364" w:rsidR="00F06843" w:rsidRPr="00D0007A" w:rsidRDefault="00D0007A" w:rsidP="004F54A1">
+          <w:p w:rsidRPr="00D0007A" w:rsidR="00F06843" w:rsidP="004F54A1" w:rsidRDefault="00D0007A" w14:paraId="052195A1" w14:textId="4A703364">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D0007A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>COLLATERAL AND TERMS OF LOAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06843" w:rsidRPr="00D0007A" w14:paraId="488F5CFD" w14:textId="77777777" w:rsidTr="00C279A5">
+      <w:tr w:rsidRPr="00D0007A" w:rsidR="00F06843" w:rsidTr="00C279A5" w14:paraId="488F5CFD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2718" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6D90EA66" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="00D0007A" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="00D0007A" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="6D90EA66" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6B7D3946" w14:textId="131C619F" w:rsidR="00F06843" w:rsidRPr="00D0007A" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="00D0007A" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="6B7D3946" w14:textId="131C619F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3E0B13C3" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="00D0007A" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="00D0007A" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="3E0B13C3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2178" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4A01F7E1" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="00D0007A" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="00D0007A" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="4A01F7E1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06843" w:rsidRPr="00D0007A" w14:paraId="5658A667" w14:textId="77777777" w:rsidTr="00C279A5">
+      <w:tr w:rsidRPr="00D0007A" w:rsidR="00F06843" w:rsidTr="00C279A5" w14:paraId="5658A667" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2718" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3EEF1F1E" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="00D0007A" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="00D0007A" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="3EEF1F1E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="76898721" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="00D0007A" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="00D0007A" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="76898721" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1511F6E6" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="00D0007A" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="00D0007A" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="1511F6E6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2178" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6D399D69" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="00D0007A" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="00D0007A" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="6D399D69" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06843" w:rsidRPr="00D0007A" w14:paraId="7A3DC2C6" w14:textId="77777777" w:rsidTr="00C279A5">
+      <w:tr w:rsidRPr="00D0007A" w:rsidR="00F06843" w:rsidTr="00C279A5" w14:paraId="7A3DC2C6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2718" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="21F48E91" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="00D0007A" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="00D0007A" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="21F48E91" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3E0E1FA7" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="00D0007A" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="00D0007A" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="3E0E1FA7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3EE10E61" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="00D0007A" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="00D0007A" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="3EE10E61" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2178" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5AF1685E" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="00D0007A" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="00D0007A" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="5AF1685E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06843" w:rsidRPr="00D0007A" w14:paraId="66B15929" w14:textId="77777777" w:rsidTr="00C279A5">
+      <w:tr w:rsidRPr="00D0007A" w:rsidR="00F06843" w:rsidTr="00C279A5" w14:paraId="66B15929" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2718" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2E6623F6" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="00D0007A" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="00D0007A" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="2E6623F6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1F7E5BED" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="00D0007A" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="00D0007A" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="1F7E5BED" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4D99587B" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="00D0007A" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="00D0007A" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="4D99587B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2178" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0EE4482B" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="00D0007A" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="00D0007A" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="0EE4482B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06843" w:rsidRPr="00D0007A" w14:paraId="6C6CC515" w14:textId="77777777" w:rsidTr="00C279A5">
+      <w:tr w:rsidRPr="00D0007A" w:rsidR="00F06843" w:rsidTr="00C279A5" w14:paraId="6C6CC515" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2718" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB654EF" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="00D0007A" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="00D0007A" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="3CB654EF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="39E522E6" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="00D0007A" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="00D0007A" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="39E522E6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2678B5BC" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="00D0007A" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="00D0007A" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="2678B5BC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2178" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7FE0C183" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="00D0007A" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="00D0007A" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="7FE0C183" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06843" w:rsidRPr="00D0007A" w14:paraId="1E9AC6A7" w14:textId="77777777" w:rsidTr="00C279A5">
+      <w:tr w:rsidRPr="00D0007A" w:rsidR="00F06843" w:rsidTr="00C279A5" w14:paraId="1E9AC6A7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2718" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="23D1B8A2" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="00D0007A" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="00D0007A" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="23D1B8A2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3FA4D806" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="00D0007A" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="00D0007A" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="3FA4D806" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3200285C" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="00D0007A" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="00D0007A" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="3200285C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2178" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4B192484" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="00D0007A" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="00D0007A" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="4B192484" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06843" w:rsidRPr="00D0007A" w14:paraId="5604B074" w14:textId="77777777" w:rsidTr="00C279A5">
+      <w:tr w:rsidRPr="00D0007A" w:rsidR="00F06843" w:rsidTr="00C279A5" w14:paraId="5604B074" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2718" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="32C3C152" w14:textId="555AA11F" w:rsidR="00F06843" w:rsidRPr="00D0007A" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="00D0007A" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="32C3C152" w14:textId="555AA11F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D0007A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
-            <w:r w:rsidR="00D0007A" w:rsidRPr="00D0007A">
+            <w:r w:rsidRPr="00D0007A" w:rsidR="00D0007A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>OTAL FINANCING</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1ADC39AA" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="00D0007A" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="00D0007A" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="1ADC39AA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5598" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="thinDiagCross" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0D9CDE31" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="00D0007A" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="00D0007A" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="0D9CDE31" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0CF223E4" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="00D0007A" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+    <w:p w:rsidRPr="00D0007A" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="0CF223E4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50887B80" w14:textId="77777777" w:rsidR="004136DE" w:rsidRPr="00D0007A" w:rsidRDefault="004136DE" w:rsidP="00A9119E">
+    <w:p w:rsidRPr="00D0007A" w:rsidR="004136DE" w:rsidP="00A9119E" w:rsidRDefault="004136DE" w14:paraId="50887B80" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23DB3314" w14:textId="4DC0D1D9" w:rsidR="00F06843" w:rsidRPr="004F54A1" w:rsidRDefault="004F54A1" w:rsidP="00D0007A">
+    <w:p w:rsidRPr="004F54A1" w:rsidR="00F06843" w:rsidP="00D0007A" w:rsidRDefault="004F54A1" w14:paraId="23DB3314" w14:textId="4DC0D1D9">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">List </w:t>
       </w:r>
-      <w:r w:rsidR="00F06843" w:rsidRPr="004F54A1">
+      <w:r w:rsidRPr="004F54A1" w:rsidR="00F06843">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>any person</w:t>
       </w:r>
-      <w:r w:rsidR="005C4140" w:rsidRPr="004F54A1">
+      <w:r w:rsidRPr="004F54A1" w:rsidR="005C4140">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
-      <w:r w:rsidR="00F06843" w:rsidRPr="004F54A1">
+      <w:r w:rsidRPr="004F54A1" w:rsidR="00F06843">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> employed, retained, or to be compensated by the acquiring party or by any person on his/her behalf to make solicitations or recommendations to stockholders for the purpose of assisting in the acquisition</w:t>
       </w:r>
-      <w:r w:rsidR="005C4140" w:rsidRPr="004F54A1">
+      <w:r w:rsidRPr="004F54A1" w:rsidR="005C4140">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00F06843" w:rsidRPr="004F54A1">
+      <w:r w:rsidRPr="004F54A1" w:rsidR="00F06843">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and a brief description of the terms of such employment, retainer, or arrangement for compensation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B434A4D" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
-[...19 lines deleted...]
-    <w:p w14:paraId="45EB1777" w14:textId="77777777" w:rsidR="00CD027F" w:rsidRDefault="00CD027F" w:rsidP="005F3CF7">
+    <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="2B434A4D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="4F86431D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="6CC992E3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="0C150920" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CD027F" w:rsidP="005F3CF7" w:rsidRDefault="00CD027F" w14:paraId="45EB1777" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E0BD171" w14:textId="34C1CEB2" w:rsidR="00F06843" w:rsidRPr="00D76E59" w:rsidRDefault="00F06843" w:rsidP="005F3CF7">
+    <w:p w:rsidRPr="00D76E59" w:rsidR="00F06843" w:rsidP="005F3CF7" w:rsidRDefault="00F06843" w14:paraId="1E0BD171" w14:textId="34C1CEB2">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D76E59">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Provide copies of all invitations</w:t>
       </w:r>
       <w:r w:rsidR="00A5291D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D76E59">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> tenders</w:t>
       </w:r>
       <w:r w:rsidR="00A5291D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D76E59">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> or advertisements used in making a tender offer to stockholders. Briefly describe the documents.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="466E9419" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
-[...24 lines deleted...]
-    <w:p w14:paraId="583DEA47" w14:textId="5799380C" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00E369EB" w:rsidP="007C164F">
+    <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="466E9419" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="1B3457D4" w14:textId="4A703CA4">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="421A2433" w14:textId="4ED33153">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006620C7" w:rsidP="00A9119E" w:rsidRDefault="006620C7" w14:paraId="17181D83" w14:textId="1330F4B2">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006620C7" w:rsidP="00A9119E" w:rsidRDefault="006620C7" w14:paraId="58281CCA" w14:textId="15E56034">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="007C164F" w:rsidRDefault="00E369EB" w14:paraId="583DEA47" w14:textId="5799380C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="0060046B" w:rsidRPr="00D76E59">
+      <w:r w:rsidRPr="00D76E59" w:rsidR="0060046B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Complete the following table </w:t>
       </w:r>
-      <w:r w:rsidR="00F06843" w:rsidRPr="00D76E59">
+      <w:r w:rsidRPr="00D76E59" w:rsidR="00F06843">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>If any of the acquiring parties hold a position (director, officer, employee, etc.) in any depository institution or depository institution holding company other than the bank being acquired or if any of the acquiring parties own or control, directly or indirectly, 10 percent or more of the outstanding voting shares of any other depository institution or depository institution holding company</w:t>
       </w:r>
-      <w:r w:rsidR="00623D71" w:rsidRPr="00D76E59">
+      <w:r w:rsidRPr="00D76E59" w:rsidR="00623D71">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:r w:rsidR="00F06843" w:rsidRPr="00D76E59">
+      <w:r w:rsidRPr="00D76E59" w:rsidR="00F06843">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>In</w:t>
       </w:r>
-      <w:r w:rsidR="00623D71" w:rsidRPr="00D76E59">
+      <w:r w:rsidRPr="00D76E59" w:rsidR="00623D71">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>clude</w:t>
       </w:r>
-      <w:r w:rsidR="00F06843" w:rsidRPr="00D76E59">
+      <w:r w:rsidRPr="00D76E59" w:rsidR="00F06843">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> names of</w:t>
       </w:r>
-      <w:r w:rsidR="00F06843" w:rsidRPr="008C27E2">
+      <w:r w:rsidRPr="008C27E2" w:rsidR="00F06843">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F06843" w:rsidRPr="00DF5A02">
+      <w:r w:rsidRPr="00DF5A02" w:rsidR="00F06843">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>beneficial owners if shares are registered in another name</w:t>
       </w:r>
-      <w:r w:rsidR="00F06843" w:rsidRPr="008C27E2">
+      <w:r w:rsidRPr="008C27E2" w:rsidR="00F06843">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A5185DA" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+    <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="5A5185DA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2394"/>
         <w:gridCol w:w="2394"/>
         <w:gridCol w:w="2394"/>
         <w:gridCol w:w="2394"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F06843" w:rsidRPr="008C27E2" w14:paraId="2FCDC738" w14:textId="77777777" w:rsidTr="00894EFF">
+      <w:tr w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidTr="00894EFF" w14:paraId="2FCDC738" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0488D0CB" w14:textId="70B1E787" w:rsidR="00F06843" w:rsidRPr="009061B7" w:rsidRDefault="00F06843" w:rsidP="00092E58">
+          <w:p w:rsidRPr="009061B7" w:rsidR="00F06843" w:rsidP="00092E58" w:rsidRDefault="00F06843" w14:paraId="0488D0CB" w14:textId="70B1E787">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009061B7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
-            <w:r w:rsidR="00DC52DA" w:rsidRPr="009061B7">
+            <w:r w:rsidRPr="009061B7" w:rsidR="00DC52DA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>AME OF ACQUIRING PARTY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FBEB1FF" w14:textId="6B22032C" w:rsidR="00F06843" w:rsidRPr="009061B7" w:rsidRDefault="00F06843" w:rsidP="00092E58">
+          <w:p w:rsidRPr="009061B7" w:rsidR="00F06843" w:rsidP="00092E58" w:rsidRDefault="00F06843" w14:paraId="0FBEB1FF" w14:textId="6B22032C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009061B7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
-            <w:r w:rsidR="00DC52DA" w:rsidRPr="009061B7">
+            <w:r w:rsidRPr="009061B7" w:rsidR="00DC52DA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>AME AND ADDRESS OF</w:t>
             </w:r>
             <w:r w:rsidRPr="009061B7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00DC52DA" w:rsidRPr="009061B7">
+            <w:r w:rsidRPr="009061B7" w:rsidR="00DC52DA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>OTHER</w:t>
             </w:r>
             <w:r w:rsidRPr="009061B7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> D</w:t>
             </w:r>
-            <w:r w:rsidR="00DC52DA" w:rsidRPr="009061B7">
+            <w:r w:rsidRPr="009061B7" w:rsidR="00DC52DA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>EPOSITORY</w:t>
             </w:r>
             <w:r w:rsidRPr="009061B7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> I</w:t>
             </w:r>
-            <w:r w:rsidR="00DC52DA" w:rsidRPr="009061B7">
+            <w:r w:rsidRPr="009061B7" w:rsidR="00DC52DA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>NSTITUTION</w:t>
             </w:r>
             <w:r w:rsidRPr="009061B7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00DC52DA" w:rsidRPr="009061B7">
+            <w:r w:rsidRPr="009061B7" w:rsidR="00DC52DA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>OR</w:t>
             </w:r>
             <w:r w:rsidRPr="009061B7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> D</w:t>
             </w:r>
-            <w:r w:rsidR="00DC52DA" w:rsidRPr="009061B7">
+            <w:r w:rsidRPr="009061B7" w:rsidR="00DC52DA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">EPOSITORY </w:t>
             </w:r>
             <w:r w:rsidRPr="009061B7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidR="00DC52DA" w:rsidRPr="009061B7">
+            <w:r w:rsidRPr="009061B7" w:rsidR="00DC52DA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>NSTITUTION</w:t>
             </w:r>
             <w:r w:rsidRPr="009061B7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00DC52DA" w:rsidRPr="009061B7">
+            <w:r w:rsidRPr="009061B7" w:rsidR="00DC52DA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>HOLDING</w:t>
             </w:r>
             <w:r w:rsidRPr="009061B7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> C</w:t>
             </w:r>
-            <w:r w:rsidR="00DC52DA" w:rsidRPr="009061B7">
+            <w:r w:rsidRPr="009061B7" w:rsidR="00DC52DA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>OMPANY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21BF4A99" w14:textId="4CBE6A1F" w:rsidR="00F06843" w:rsidRPr="009061B7" w:rsidRDefault="00F06843" w:rsidP="00092E58">
+          <w:p w:rsidRPr="009061B7" w:rsidR="00F06843" w:rsidP="00092E58" w:rsidRDefault="00F06843" w14:paraId="21BF4A99" w14:textId="4CBE6A1F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009061B7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
-            <w:r w:rsidR="00DC52DA" w:rsidRPr="009061B7">
+            <w:r w:rsidRPr="009061B7" w:rsidR="00DC52DA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ELATIONSHIP </w:t>
             </w:r>
             <w:r w:rsidRPr="009061B7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>(O</w:t>
             </w:r>
-            <w:r w:rsidR="00DC52DA" w:rsidRPr="009061B7">
+            <w:r w:rsidRPr="009061B7" w:rsidR="00DC52DA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>FFICER</w:t>
             </w:r>
             <w:r w:rsidRPr="009061B7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>, S</w:t>
             </w:r>
-            <w:r w:rsidR="00DC52DA" w:rsidRPr="009061B7">
+            <w:r w:rsidRPr="009061B7" w:rsidR="00DC52DA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>TOCKHOLDER</w:t>
             </w:r>
             <w:r w:rsidRPr="009061B7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="00DC52DA" w:rsidRPr="009061B7">
+            <w:r w:rsidRPr="009061B7" w:rsidR="00DC52DA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ETC</w:t>
             </w:r>
             <w:r w:rsidRPr="009061B7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="429D8395" w14:textId="52F7CAB1" w:rsidR="00F06843" w:rsidRPr="009061B7" w:rsidRDefault="00F06843" w:rsidP="00092E58">
+          <w:p w:rsidRPr="009061B7" w:rsidR="00F06843" w:rsidP="00092E58" w:rsidRDefault="00F06843" w14:paraId="429D8395" w14:textId="52F7CAB1">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009061B7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
-            <w:r w:rsidR="00DC52DA" w:rsidRPr="009061B7">
+            <w:r w:rsidRPr="009061B7" w:rsidR="00DC52DA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ERCENT OWNERSHIP</w:t>
             </w:r>
             <w:r w:rsidRPr="009061B7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00DC52DA" w:rsidRPr="009061B7">
+            <w:r w:rsidRPr="009061B7" w:rsidR="00DC52DA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>OF</w:t>
             </w:r>
             <w:r w:rsidRPr="009061B7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> O</w:t>
             </w:r>
-            <w:r w:rsidR="00DC52DA" w:rsidRPr="009061B7">
+            <w:r w:rsidRPr="009061B7" w:rsidR="00DC52DA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>THER</w:t>
             </w:r>
             <w:r w:rsidRPr="009061B7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> D</w:t>
             </w:r>
-            <w:r w:rsidR="00DC52DA" w:rsidRPr="009061B7">
+            <w:r w:rsidRPr="009061B7" w:rsidR="00DC52DA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>EPOSITORY</w:t>
             </w:r>
             <w:r w:rsidRPr="009061B7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> I</w:t>
             </w:r>
-            <w:r w:rsidR="00DC52DA" w:rsidRPr="009061B7">
+            <w:r w:rsidRPr="009061B7" w:rsidR="00DC52DA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>NSTITUTION</w:t>
             </w:r>
             <w:r w:rsidRPr="009061B7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00DC52DA" w:rsidRPr="009061B7">
+            <w:r w:rsidRPr="009061B7" w:rsidR="00DC52DA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>OR</w:t>
             </w:r>
             <w:r w:rsidRPr="009061B7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> D</w:t>
             </w:r>
-            <w:r w:rsidR="00DC52DA" w:rsidRPr="009061B7">
+            <w:r w:rsidRPr="009061B7" w:rsidR="00DC52DA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>EPOSITORY</w:t>
             </w:r>
             <w:r w:rsidRPr="009061B7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> H</w:t>
             </w:r>
-            <w:r w:rsidR="00DC52DA" w:rsidRPr="009061B7">
+            <w:r w:rsidRPr="009061B7" w:rsidR="00DC52DA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>OLDING</w:t>
             </w:r>
             <w:r w:rsidRPr="009061B7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> C</w:t>
             </w:r>
-            <w:r w:rsidR="00DC52DA" w:rsidRPr="009061B7">
+            <w:r w:rsidRPr="009061B7" w:rsidR="00DC52DA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>OMPANY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06843" w:rsidRPr="008C27E2" w14:paraId="100D5CCC" w14:textId="77777777" w:rsidTr="0096536E">
+      <w:tr w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidTr="0096536E" w14:paraId="100D5CCC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04606BE4" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="009061B7" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="009061B7" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="04606BE4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0217B451" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="009061B7" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="009061B7" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="0217B451" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="626D3A86" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="009061B7" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="009061B7" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="626D3A86" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="136B223E" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="009061B7" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="009061B7" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="136B223E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06843" w:rsidRPr="008C27E2" w14:paraId="5E2D90E8" w14:textId="77777777" w:rsidTr="0096536E">
+      <w:tr w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidTr="0096536E" w14:paraId="5E2D90E8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BADC165" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="009061B7" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="009061B7" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="6BADC165" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03E11DE1" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="009061B7" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="009061B7" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="03E11DE1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E4400A6" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="009061B7" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="009061B7" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="6E4400A6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41D9DE2F" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="009061B7" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="009061B7" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="41D9DE2F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06843" w:rsidRPr="008C27E2" w14:paraId="748A5026" w14:textId="77777777" w:rsidTr="0096536E">
+      <w:tr w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidTr="0096536E" w14:paraId="748A5026" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="151CFA56" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="009061B7" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="009061B7" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="151CFA56" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13BC77DB" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="009061B7" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="009061B7" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="13BC77DB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="404ED264" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="009061B7" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="009061B7" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="404ED264" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AEA2B42" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="009061B7" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+          <w:p w:rsidRPr="009061B7" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="2AEA2B42" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7931C573" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
-[...4 lines deleted...]
-    <w:p w14:paraId="13588CA0" w14:textId="77777777" w:rsidR="006620C7" w:rsidRDefault="006620C7" w:rsidP="00623D71">
+    <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="7931C573" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006620C7" w:rsidP="00623D71" w:rsidRDefault="006620C7" w14:paraId="13588CA0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5449415C" w14:textId="5E2382AA" w:rsidR="00F06843" w:rsidRPr="005B2E68" w:rsidRDefault="00F06843" w:rsidP="00623D71">
+    <w:p w:rsidRPr="005B2E68" w:rsidR="00F06843" w:rsidP="00623D71" w:rsidRDefault="00F06843" w14:paraId="5449415C" w14:textId="5E2382AA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B2E68">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="004D7D5B" w:rsidRPr="005B2E68">
+      <w:r w:rsidRPr="005B2E68" w:rsidR="004D7D5B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>escribe</w:t>
       </w:r>
       <w:r w:rsidRPr="005B2E68">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> any plans or proposals the acquiring party</w:t>
       </w:r>
-      <w:r w:rsidR="005A06C5" w:rsidRPr="005B2E68">
+      <w:r w:rsidRPr="005B2E68" w:rsidR="005A06C5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="005A06C5" w:rsidRPr="005B2E68">
+      <w:r w:rsidRPr="005B2E68" w:rsidR="005A06C5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">has </w:t>
       </w:r>
       <w:r w:rsidRPr="005B2E68">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005B2E68">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> liquidate the bank, to sell its assets, to merge it with any company, to establish a bank holding company, or to make any other major change in its corporate structure. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="195D48BB" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="005B2E68" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
-[...23 lines deleted...]
-    <w:p w14:paraId="23E70D62" w14:textId="77777777" w:rsidR="00CD027F" w:rsidRPr="005B2E68" w:rsidRDefault="00CD027F" w:rsidP="00BB0E0D">
+    <w:p w:rsidRPr="005B2E68" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="195D48BB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005B2E68" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="2ABBED66" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005B2E68" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="068F3621" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005B2E68" w:rsidR="00CD027F" w:rsidP="00BB0E0D" w:rsidRDefault="00CD027F" w14:paraId="23E70D62" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7ECDA4E1" w14:textId="77777777" w:rsidR="00CD027F" w:rsidRPr="005B2E68" w:rsidRDefault="00CD027F" w:rsidP="00BB0E0D">
+    <w:p w:rsidRPr="005B2E68" w:rsidR="00CD027F" w:rsidP="00BB0E0D" w:rsidRDefault="00CD027F" w14:paraId="7ECDA4E1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F1C3BD2" w14:textId="22F7E094" w:rsidR="00F06843" w:rsidRPr="005B2E68" w:rsidRDefault="00F06843" w:rsidP="00BB0E0D">
+    <w:p w:rsidRPr="005B2E68" w:rsidR="00F06843" w:rsidP="00BB0E0D" w:rsidRDefault="00F06843" w14:paraId="3F1C3BD2" w14:textId="22F7E094">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B2E68">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide a list of proposed </w:t>
       </w:r>
-      <w:r w:rsidR="00F1550D" w:rsidRPr="005B2E68">
+      <w:r w:rsidRPr="005B2E68" w:rsidR="00F1550D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="005B2E68">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">oard of </w:t>
       </w:r>
-      <w:r w:rsidR="00F1550D" w:rsidRPr="005B2E68">
+      <w:r w:rsidRPr="005B2E68" w:rsidR="00F1550D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="005B2E68">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>irectors and senior officer</w:t>
       </w:r>
-      <w:r w:rsidR="00F1550D" w:rsidRPr="005B2E68">
+      <w:r w:rsidRPr="005B2E68" w:rsidR="00F1550D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="005B2E68">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="005C4140" w:rsidRPr="005B2E68">
+      <w:r w:rsidRPr="005B2E68" w:rsidR="005C4140">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000B2874" w:rsidRPr="005B2E68">
+      <w:r w:rsidRPr="005B2E68" w:rsidR="000B2874">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="005B2E68">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>etail</w:t>
       </w:r>
-      <w:r w:rsidR="000B2874" w:rsidRPr="005B2E68">
+      <w:r w:rsidRPr="005B2E68" w:rsidR="000B2874">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005B2E68">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>any anticipated resignations or terminations of existing management or directors and any major changes with respect to bank policies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="392FCB18" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="00F94600" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
-[...39 lines deleted...]
-    <w:p w14:paraId="453AE575" w14:textId="35DC7540" w:rsidR="00F06843" w:rsidRPr="00F94600" w:rsidRDefault="00F06843" w:rsidP="005C0768">
+    <w:p w:rsidRPr="00F94600" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="392FCB18" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F94600" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="798F2F75" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F94600" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="051C903F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F94600" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="33D6745D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F94600" w:rsidR="00DB10F8" w:rsidP="00A9119E" w:rsidRDefault="00DB10F8" w14:paraId="6216F715" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F94600" w:rsidR="00F06843" w:rsidP="005C0768" w:rsidRDefault="00F06843" w14:paraId="453AE575" w14:textId="35DC7540">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F94600">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">List any other notice pursuant to the Change in Bank Control Act filed by any acquiring party named herein involving any other bank or bank holding company which is presently pending before any </w:t>
       </w:r>
-      <w:r w:rsidR="00921FE2" w:rsidRPr="00F94600">
+      <w:r w:rsidRPr="00F94600" w:rsidR="00921FE2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="00F94600">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ederal regulatory agency. </w:t>
       </w:r>
-      <w:r w:rsidR="00921FE2" w:rsidRPr="00F94600">
+      <w:r w:rsidRPr="00F94600" w:rsidR="00921FE2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DB10F8" w:rsidRPr="00F94600">
+      <w:r w:rsidRPr="00F94600" w:rsidR="00DB10F8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Provide</w:t>
       </w:r>
       <w:r w:rsidRPr="00F94600">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> the name of the acquiring party, the name and address of the bank or bank holding company, where filed, and the date accepted for filing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F8192E4" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
-[...19 lines deleted...]
-    <w:p w14:paraId="68A54184" w14:textId="3E2E4D62" w:rsidR="003059B0" w:rsidRDefault="003059B0" w:rsidP="00BF4520">
+    <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="7F8192E4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="28ED296B" w14:textId="0F346A07">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008C27E2" w:rsidR="00BF4520" w:rsidP="00A9119E" w:rsidRDefault="00BF4520" w14:paraId="68D43D25" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="2D5AB9A0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003059B0" w:rsidP="00BF4520" w:rsidRDefault="003059B0" w14:paraId="68A54184" w14:textId="3E2E4D62">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="115B8165" w14:textId="7E7FBC88" w:rsidR="00EC2A7D" w:rsidRDefault="00EC2A7D" w:rsidP="00BF4520">
+    <w:p w:rsidR="00EC2A7D" w:rsidP="00BF4520" w:rsidRDefault="00EC2A7D" w14:paraId="115B8165" w14:textId="7E7FBC88">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65B974E0" w14:textId="2FB83CF0" w:rsidR="00021B74" w:rsidRPr="001E5235" w:rsidRDefault="00E369EB" w:rsidP="00155161">
+    <w:p w:rsidRPr="001E5235" w:rsidR="00021B74" w:rsidP="00155161" w:rsidRDefault="00E369EB" w14:paraId="65B974E0" w14:textId="2FB83CF0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00CC5E05" w:rsidRPr="00F95988">
+      <w:r w:rsidRPr="00F95988" w:rsidR="00CC5E05">
         <w:lastRenderedPageBreak/>
         <w:t>ACKNOWLEDGEMENT</w:t>
       </w:r>
-      <w:r w:rsidR="00021B74" w:rsidRPr="00F95988">
+      <w:r w:rsidRPr="00F95988" w:rsidR="00021B74">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72E7E03C" w14:textId="77777777" w:rsidR="00C65E86" w:rsidRDefault="00C65E86" w:rsidP="00BF4520">
+    <w:p w:rsidR="00C65E86" w:rsidP="00BF4520" w:rsidRDefault="00C65E86" w14:paraId="72E7E03C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77683539" w14:textId="7AF55785" w:rsidR="008F260C" w:rsidRPr="008A7D90" w:rsidRDefault="008F260C" w:rsidP="008F260C">
+    <w:p w:rsidRPr="008A7D90" w:rsidR="008F260C" w:rsidP="008F260C" w:rsidRDefault="008F260C" w14:paraId="77683539" w14:textId="7AF55785">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A7D90">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>In connection with this application, management of the bank has read the following applicable provisions of the Iowa Code and IAC which govern applications by Io</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">wa banks to </w:t>
       </w:r>
       <w:r w:rsidR="00E737C2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">perform a change in control or ownership </w:t>
       </w:r>
       <w:r w:rsidRPr="008A7D90">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>namely:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73CEB4AE" w14:textId="77777777" w:rsidR="008F260C" w:rsidRPr="008A7D90" w:rsidRDefault="008F260C" w:rsidP="008F260C">
+    <w:p w:rsidRPr="008A7D90" w:rsidR="008F260C" w:rsidP="008F260C" w:rsidRDefault="008F260C" w14:paraId="73CEB4AE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BF6637B" w14:textId="77777777" w:rsidR="008F260C" w:rsidRDefault="008F260C" w:rsidP="008F260C">
+    <w:p w:rsidR="008F260C" w:rsidP="008F260C" w:rsidRDefault="008F260C" w14:paraId="5BF6637B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="165351A8" w14:textId="0BE9F5C4" w:rsidR="008F260C" w:rsidRDefault="008F260C" w:rsidP="008F260C">
+    <w:p w:rsidR="008F260C" w:rsidP="008F260C" w:rsidRDefault="008F260C" w14:paraId="165351A8" w14:textId="0BE9F5C4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A7D90">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Section 524.</w:t>
       </w:r>
       <w:r w:rsidR="00BD3E55">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008A7D90">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C1621C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Definitions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15706A0F" w14:textId="476D847A" w:rsidR="008F260C" w:rsidRPr="008A7D90" w:rsidRDefault="008F260C" w:rsidP="008F260C">
+    <w:p w:rsidRPr="008A7D90" w:rsidR="008F260C" w:rsidP="008F260C" w:rsidRDefault="008F260C" w14:paraId="15706A0F" w14:textId="476D847A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Section 524.</w:t>
       </w:r>
       <w:r w:rsidR="009267EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>544</w:t>
       </w:r>
       <w:r w:rsidR="009267EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000B3247">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Change of control</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60A5AC64" w14:textId="793F588E" w:rsidR="008F260C" w:rsidRPr="008A7D90" w:rsidRDefault="008F260C" w:rsidP="008F260C">
+    <w:p w:rsidRPr="008A7D90" w:rsidR="008F260C" w:rsidP="008F260C" w:rsidRDefault="008F260C" w14:paraId="60A5AC64" w14:textId="793F588E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A7D90">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Section 524.1</w:t>
       </w:r>
       <w:r w:rsidR="00A62C83">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>804</w:t>
       </w:r>
       <w:r w:rsidRPr="008A7D90">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000B3247">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice of </w:t>
       </w:r>
       <w:r w:rsidR="00C576F4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="000B3247">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>cquisition</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D3034CB" w14:textId="5AAEF881" w:rsidR="008F260C" w:rsidRPr="008A7D90" w:rsidRDefault="008F260C" w:rsidP="008F260C">
+    <w:p w:rsidRPr="008A7D90" w:rsidR="008F260C" w:rsidP="008F260C" w:rsidRDefault="008F260C" w14:paraId="0D3034CB" w14:textId="5AAEF881">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A7D90">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">IAC </w:t>
       </w:r>
       <w:r w:rsidR="00151230">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapter </w:t>
       </w:r>
       <w:r w:rsidRPr="008A7D90">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>187-2.</w:t>
       </w:r>
       <w:r w:rsidR="009267EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="008A7D90">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C576F4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Change of control</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F576B74" w14:textId="77777777" w:rsidR="008F260C" w:rsidRDefault="008F260C" w:rsidP="00BF4520">
+    <w:p w:rsidR="008F260C" w:rsidP="00BF4520" w:rsidRDefault="008F260C" w14:paraId="0F576B74" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="217CB93C" w14:textId="77777777" w:rsidR="008F260C" w:rsidRDefault="008F260C" w:rsidP="00BF4520">
+    <w:p w:rsidR="008F260C" w:rsidP="00BF4520" w:rsidRDefault="008F260C" w14:paraId="217CB93C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20B12BE5" w14:textId="36958785" w:rsidR="00F06843" w:rsidRPr="00C8256D" w:rsidRDefault="00F06843" w:rsidP="00BF4520">
+    <w:p w:rsidRPr="00C8256D" w:rsidR="00F06843" w:rsidP="00BF4520" w:rsidRDefault="00F06843" w14:paraId="20B12BE5" w14:textId="36958785">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C8256D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The applicant hereby acknowledges that </w:t>
       </w:r>
       <w:r w:rsidR="00C65E86">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>he/she</w:t>
       </w:r>
       <w:r w:rsidRPr="00C8256D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> has read the explanation about public disclosure of information contained in the application instructions and that </w:t>
       </w:r>
       <w:r w:rsidR="00C65E86">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>he/she</w:t>
       </w:r>
       <w:r w:rsidRPr="00C8256D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> understands that the information submitted with the application will be treated as public information unless the applicant has requested confidential treatment of material in the application and submitted a “public” copy of the application from which the confidential information has been excised.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47EDBF3E" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="00C8256D" w:rsidRDefault="00F06843" w:rsidP="00BF4520">
+    <w:p w:rsidRPr="00C8256D" w:rsidR="00F06843" w:rsidP="00BF4520" w:rsidRDefault="00F06843" w14:paraId="47EDBF3E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06CE7934" w14:textId="57D040D7" w:rsidR="00F06843" w:rsidRPr="00C8256D" w:rsidRDefault="00F06843" w:rsidP="00BF4520">
+    <w:p w:rsidRPr="00C8256D" w:rsidR="00F06843" w:rsidP="00BF4520" w:rsidRDefault="00F06843" w14:paraId="06CE7934" w14:textId="57D040D7">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C8256D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The undersigned hereby certify that the statements contained in this </w:t>
       </w:r>
-      <w:r w:rsidR="00C67A7A" w:rsidRPr="00C8256D">
+      <w:r w:rsidRPr="00C8256D" w:rsidR="00C67A7A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00C8256D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>pplication are true to their best knowledge and belief.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B544AC0" w14:textId="77777777" w:rsidR="00EC2A7D" w:rsidRPr="00C8256D" w:rsidRDefault="00EC2A7D" w:rsidP="00BF4520">
+    <w:p w:rsidRPr="00C8256D" w:rsidR="00EC2A7D" w:rsidP="00BF4520" w:rsidRDefault="00EC2A7D" w14:paraId="6B544AC0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41AD0A7D" w14:textId="77777777" w:rsidR="000B3A34" w:rsidRDefault="000B3A34" w:rsidP="00BF4520">
+    <w:p w:rsidR="000B3A34" w:rsidP="00BF4520" w:rsidRDefault="000B3A34" w14:paraId="41AD0A7D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D535090" w14:textId="210EBE4F" w:rsidR="00F06843" w:rsidRDefault="00F06843" w:rsidP="00A9119E">
+    <w:p w:rsidR="00F06843" w:rsidP="00A9119E" w:rsidRDefault="00F06843" w14:paraId="0D535090" w14:textId="210EBE4F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5508"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000B3A34" w:rsidRPr="000B3A34" w14:paraId="2D6989C1" w14:textId="77777777" w:rsidTr="00046B6A">
+      <w:tr w:rsidRPr="000B3A34" w:rsidR="000B3A34" w:rsidTr="00046B6A" w14:paraId="2D6989C1" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="577"/>
+          <w:trHeight w:val="577" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49A3D685" w14:textId="33C22CA9" w:rsidR="000B3A34" w:rsidRPr="000B3A34" w:rsidRDefault="000B3A34" w:rsidP="000B3A34">
+          <w:p w:rsidRPr="000B3A34" w:rsidR="000B3A34" w:rsidP="000B3A34" w:rsidRDefault="000B3A34" w14:paraId="49A3D685" w14:textId="33C22CA9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
             <w:r w:rsidR="00255D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> and Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B3A34" w:rsidRPr="000B3A34" w14:paraId="72C64507" w14:textId="77777777" w:rsidTr="00046B6A">
+      <w:tr w:rsidRPr="000B3A34" w:rsidR="000B3A34" w:rsidTr="00046B6A" w14:paraId="72C64507" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44D677FF" w14:textId="77777777" w:rsidR="000B3A34" w:rsidRPr="000B3A34" w:rsidRDefault="000B3A34" w:rsidP="00EC2A7D">
+          <w:p w:rsidRPr="000B3A34" w:rsidR="000B3A34" w:rsidP="00EC2A7D" w:rsidRDefault="000B3A34" w14:paraId="44D677FF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B3A34" w:rsidRPr="000B3A34" w14:paraId="7F9D4F10" w14:textId="77777777" w:rsidTr="00046B6A">
+      <w:tr w:rsidRPr="000B3A34" w:rsidR="000B3A34" w:rsidTr="00046B6A" w14:paraId="7F9D4F10" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="388"/>
+          <w:trHeight w:val="388" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B53241D" w14:textId="00E7362F" w:rsidR="000B3A34" w:rsidRPr="000B3A34" w:rsidRDefault="000B3A34" w:rsidP="000B3A34">
+          <w:p w:rsidRPr="000B3A34" w:rsidR="000B3A34" w:rsidP="000B3A34" w:rsidRDefault="000B3A34" w14:paraId="3B53241D" w14:textId="00E7362F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3587EB58" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="003049AD">
-[...4 lines deleted...]
-    <w:sectPr w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidSect="00F95988">
+    <w:p w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidP="003049AD" w:rsidRDefault="00F06843" w14:paraId="3587EB58" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="008C27E2" w:rsidR="00F06843" w:rsidSect="00F95988">
       <w:headerReference w:type="first" r:id="rId12"/>
-      <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
+      <w:headerReference w:type="default" r:id="R4675607331a74f32"/>
+      <w:footerReference w:type="default" r:id="R7f6c7265667d49a6"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E2486C4" w14:textId="77777777" w:rsidR="00371470" w:rsidRDefault="00371470">
+    <w:p w:rsidR="00371470" w:rsidRDefault="00371470" w14:paraId="0E2486C4" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45A50EA4" w14:textId="77777777" w:rsidR="00371470" w:rsidRDefault="00371470">
+    <w:p w:rsidR="00371470" w:rsidRDefault="00371470" w14:paraId="45A50EA4" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7F02D1DF" w14:textId="77777777" w:rsidR="00371470" w:rsidRDefault="00371470">
+    <w:p w:rsidR="00371470" w:rsidRDefault="00371470" w14:paraId="7F02D1DF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -6705,117 +6690,245 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="61C37542" w14:textId="4A35CA89" w:rsidR="00454A5D" w:rsidRPr="00454A5D" w:rsidRDefault="00454A5D">
+  <w:p w:rsidRPr="00454A5D" w:rsidR="00454A5D" w:rsidRDefault="00454A5D" w14:paraId="61C37542" w14:textId="752C3762">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="670914D1" w:rsidR="670914D1">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve">Effective </w:t>
     </w:r>
-    <w:r w:rsidR="00D706D4">
+    <w:r w:rsidRPr="670914D1" w:rsidR="670914D1">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
-      <w:t>July</w:t>
+      <w:t>October 2026</w:t>
     </w:r>
-    <w:r>
-[...10 lines deleted...]
-    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableNormal"/>
+      <w:bidiVisual w:val="0"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="670914D1" w:rsidTr="670914D1" w14:paraId="3EEA0B8E">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="670914D1" w:rsidP="670914D1" w:rsidRDefault="670914D1" w14:paraId="00607CB6" w14:textId="7B317EA7">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:left="-115"/>
+            <w:jc w:val="left"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="670914D1" w:rsidP="670914D1" w:rsidRDefault="670914D1" w14:paraId="77387E0D" w14:textId="4916E1A6">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="670914D1" w:rsidP="670914D1" w:rsidRDefault="670914D1" w14:paraId="5C9AD4EF" w14:textId="4F7EDB92">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="670914D1" w:rsidP="670914D1" w:rsidRDefault="670914D1" w14:paraId="65C30B68" w14:textId="34DE1E79">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableNormal"/>
+      <w:bidiVisual w:val="0"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="670914D1" w:rsidTr="670914D1" w14:paraId="40C1FD98">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="670914D1" w:rsidP="670914D1" w:rsidRDefault="670914D1" w14:paraId="1C6B7E7C" w14:textId="0F985B56">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:left="-115"/>
+            <w:jc w:val="left"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="670914D1" w:rsidP="670914D1" w:rsidRDefault="670914D1" w14:paraId="2FD25942" w14:textId="4845286B">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="670914D1" w:rsidP="670914D1" w:rsidRDefault="670914D1" w14:paraId="2DB7DD59" w14:textId="76F15E7F">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="670914D1" w:rsidP="670914D1" w:rsidRDefault="670914D1" w14:paraId="50218347" w14:textId="34779A35">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51D32A00" w14:textId="77777777" w:rsidR="00371470" w:rsidRDefault="00371470">
+    <w:p w:rsidR="00371470" w:rsidRDefault="00371470" w14:paraId="51D32A00" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="55990DB6" w14:textId="77777777" w:rsidR="00371470" w:rsidRDefault="00371470">
+    <w:p w:rsidR="00371470" w:rsidRDefault="00371470" w14:paraId="55990DB6" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="55621252" w14:textId="77777777" w:rsidR="00371470" w:rsidRDefault="00371470">
+    <w:p w:rsidR="00371470" w:rsidRDefault="00371470" w14:paraId="55621252" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5DBB8B44" w14:textId="4C04E2E8" w:rsidR="00F95988" w:rsidRDefault="00F95988" w:rsidP="00F95988">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00F95988" w:rsidP="00F95988" w:rsidRDefault="00F95988" w14:paraId="5DBB8B44" w14:textId="4C04E2E8">
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="dashDotStroked" w:sz="24" w:space="1" w:color="067070"/>
+        <w:bottom w:val="dashDotStroked" w:color="067070" w:sz="24" w:space="1"/>
       </w:pBdr>
       <w:spacing w:after="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5C7DB5FD" wp14:editId="59DDCA8F">
           <wp:extent cx="4337050" cy="792480"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="2144931563" name="Picture 1" descr="Iowa Division of Banking logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2144931563" name="Picture 1" descr="Iowa Division of Banking logo"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
@@ -6830,65 +6943,205 @@
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="4337050" cy="792480"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7EDAA02B" w14:textId="77777777" w:rsidR="00F95988" w:rsidRDefault="00F95988" w:rsidP="00F95988">
+  <w:p w:rsidR="00F95988" w:rsidP="00F95988" w:rsidRDefault="00F95988" w14:paraId="7EDAA02B" w14:textId="77777777">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="dashDotStroked" w:sz="24" w:space="1" w:color="067070"/>
+        <w:top w:val="dashDotStroked" w:color="067070" w:sz="24" w:space="1"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="70CF8F7B" w14:textId="495A01FB" w:rsidR="00F95988" w:rsidRPr="00F95988" w:rsidRDefault="00F95988" w:rsidP="00F95988">
+  <w:p w:rsidRPr="00F95988" w:rsidR="00F95988" w:rsidP="00F95988" w:rsidRDefault="00F95988" w14:paraId="70CF8F7B" w14:textId="495A01FB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableNormal"/>
+      <w:bidiVisual w:val="0"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="670914D1" w:rsidTr="670914D1" w14:paraId="302D9BB4">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="670914D1" w:rsidP="670914D1" w:rsidRDefault="670914D1" w14:paraId="48072603" w14:textId="6DD7638B">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:left="-115"/>
+            <w:jc w:val="left"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="670914D1" w:rsidP="670914D1" w:rsidRDefault="670914D1" w14:paraId="5C9071A7" w14:textId="1B1327E2">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="670914D1" w:rsidP="670914D1" w:rsidRDefault="670914D1" w14:paraId="7EF89C5E" w14:textId="56D164D1">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="670914D1" w:rsidP="670914D1" w:rsidRDefault="670914D1" w14:paraId="5832D1C6" w14:textId="42A225F9">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableNormal"/>
+      <w:bidiVisual w:val="0"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="670914D1" w:rsidTr="670914D1" w14:paraId="219F5BD4">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="670914D1" w:rsidP="670914D1" w:rsidRDefault="670914D1" w14:paraId="27A71341" w14:textId="2BC8119C">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:left="-115"/>
+            <w:jc w:val="left"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="670914D1" w:rsidP="670914D1" w:rsidRDefault="670914D1" w14:paraId="63241FF3" w14:textId="0E2AB0ED">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="670914D1" w:rsidP="670914D1" w:rsidRDefault="670914D1" w14:paraId="248B0ACC" w14:textId="51E13B76">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="670914D1" w:rsidP="670914D1" w:rsidRDefault="670914D1" w14:paraId="1BE2BC06" w14:textId="1756EB43">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:bidi w:val="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05636851"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="55DAE138"/>
     <w:lvl w:ilvl="0" w:tplc="7242DEC8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
@@ -6954,148 +7207,148 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DC777B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D1EA9E4"/>
     <w:lvl w:ilvl="0" w:tplc="BD5AD154">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C5A68DC"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="23AE4A2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38154483"/>
@@ -7162,52 +7415,53 @@
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1986546955">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="92675439">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="626744624">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1795948597">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1390105874">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
@@ -7616,177 +7870,181 @@
     <w:rsid w:val="00F3601A"/>
     <w:rsid w:val="00F416A9"/>
     <w:rsid w:val="00F41A19"/>
     <w:rsid w:val="00F453D7"/>
     <w:rsid w:val="00F463AB"/>
     <w:rsid w:val="00F4710A"/>
     <w:rsid w:val="00F524D2"/>
     <w:rsid w:val="00F55BFE"/>
     <w:rsid w:val="00F560AB"/>
     <w:rsid w:val="00F60058"/>
     <w:rsid w:val="00F6461F"/>
     <w:rsid w:val="00F67FBC"/>
     <w:rsid w:val="00F7269C"/>
     <w:rsid w:val="00F76F49"/>
     <w:rsid w:val="00F774AA"/>
     <w:rsid w:val="00F87B3C"/>
     <w:rsid w:val="00F87B8D"/>
     <w:rsid w:val="00F94600"/>
     <w:rsid w:val="00F95988"/>
     <w:rsid w:val="00FB6A7A"/>
     <w:rsid w:val="00FD2B39"/>
     <w:rsid w:val="00FE2489"/>
     <w:rsid w:val="00FE354E"/>
     <w:rsid w:val="00FE6150"/>
     <w:rsid w:val="2B1B22A0"/>
+    <w:rsid w:val="3EA0DD29"/>
     <w:rsid w:val="4349D579"/>
+    <w:rsid w:val="446FB6B4"/>
+    <w:rsid w:val="60AFB879"/>
+    <w:rsid w:val="670914D1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="19E52DE6"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D2CF4763-D5D3-4E4D-BF6B-077D9D84CA72}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:uiPriority="99" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:uiPriority="99" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -7829,52 +8087,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -7935,57 +8193,57 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002472AD"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00155161"/>
     <w:pPr>
       <w:keepNext/>
@@ -8150,72 +8408,72 @@
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B55C7F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00B55C7F"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
@@ -8248,263 +8506,263 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
     <w:rsid w:val="00F06843"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00B55C7F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008A1F38"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+  <w:style w:type="paragraph" w:styleId="TableParagraph" w:customStyle="1">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00B55C7F"/>
     <w:pPr>
       <w:spacing w:line="252" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00155161"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="002472AD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun"/>
       <w:b/>
       <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="002472AD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun"/>
       <w:b/>
       <w:color w:val="03637B"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00B55C7F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
     <w:name w:val="Heading 5 Char"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00B55C7F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun"/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
     <w:name w:val="Heading 6 Char"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00B55C7F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun"/>
       <w:color w:val="1F3763"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
     <w:name w:val="Heading 7 Char"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00B55C7F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="1F3763"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
     <w:name w:val="Heading 8 Char"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00B55C7F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun"/>
       <w:color w:val="272727"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
     <w:name w:val="Heading 9 Char"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00B55C7F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B55C7F"/>
     <w:pPr>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="44546A"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00A9119E"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
     <w:name w:val="Subtitle Char"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00A9119E"/>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00B55C7F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
@@ -8527,95 +8785,95 @@
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00B55C7F"/>
     <w:pPr>
       <w:spacing w:before="200" w:after="160"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
     <w:name w:val="Quote Char"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00B55C7F"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00B55C7F"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="10" w:color="4472C4"/>
-        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="4472C4"/>
+        <w:top w:val="single" w:color="4472C4" w:sz="4" w:space="10"/>
+        <w:bottom w:val="single" w:color="4472C4" w:sz="4" w:space="10"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
     <w:name w:val="Intense Quote Char"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00B55C7F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="00B55C7F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00B55C7F"/>
     <w:rPr>
       <w:i/>
@@ -8689,98 +8947,123 @@
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00C33F24"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:rsid w:val="006C4E99"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:rsid w:val="006C4E99"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:link w:val="CommentText"/>
     <w:rsid w:val="006C4E99"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:rsid w:val="006C4E99"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:rsid w:val="006C4E99"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
+  </w:style>
+  <w:style xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="table" w:styleId="TableGrid">
+    <w:name xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="Table Grid"/>
+    <w:basedOn xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="TableNormal"/>
+    <w:uiPriority xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="59"/>
+    <w:rsid xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="00FB4123"/>
+    <w:pPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="R0e1652945612439f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="R598c18744e514b91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="R4675607331a74f32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="R7f6c7265667d49a6" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -9052,72 +9335,73 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100004116819EEBBA43B071ADEAABD7CDA0" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2cfebbc3e43ec4681aedb2c54be0718a">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="ec68e26f-a2bc-4408-a52a-4bed410c5093" xmlns:ns3="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="10adf789fd5108a72d26f898f537a182" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100004116819EEBBA43B071ADEAABD7CDA0" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a413ad8f8cacf9600904427cd1574e49">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="ec68e26f-a2bc-4408-a52a-4bed410c5093" xmlns:ns3="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b4a772b0b3af535052cf18beee026fbd" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
     <xsd:import namespace="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="10" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="11" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ec68e26f-a2bc-4408-a52a-4bed410c5093" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -9140,50 +9424,55 @@
     <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="18" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="19" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{17bf9f8e-2519-4288-b1f9-3fa10b026a6b}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="fdb1662f-fd37-417e-b6a8-345ff9ff89b9">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -9279,122 +9568,84 @@
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TaxCatchAll xmlns="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ec68e26f-a2bc-4408-a52a-4bed410c5093">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C9A0DD3-7305-4CF7-8D89-F4CDB6AAFE86}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B9283ED-0F82-4247-8B55-A86268BBB96B}">
-[...15 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{335C47BC-28E5-4509-9F1B-84FFFC4E3A74}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B814E490-0C40-4E44-B4EF-0A1AAD28889E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <ds:schemaRef ds:uri="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{a9bc8cfd-9b51-41b5-9523-fdea261bf622}" enabled="0" method="" siteId="{a9bc8cfd-9b51-41b5-9523-fdea261bf622}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>IDOB</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IDOB Change in Control - Bank Application</dc:title>
   <dc:subject/>
   <dc:creator>Kathy Johnson</dc:creator>
-  <cp:keywords/>
-[...2 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <keywords/>
+  <lastModifiedBy>Jill Pasbrig</lastModifiedBy>
+  <revision>15</revision>
+  <lastPrinted>2006-02-02T16:24:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100004116819EEBBA43B071ADEAABD7CDA0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>