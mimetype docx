--- v1 (2026-02-28)
+++ v2 (2026-04-12)
@@ -1,54 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="349BAD59" w14:textId="4E1678BE" w:rsidR="00034D26" w:rsidRPr="00155161" w:rsidRDefault="008B7B20" w:rsidP="00155161">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00155161">
         <w:t xml:space="preserve">APPLICATION FOR </w:t>
       </w:r>
       <w:r w:rsidR="00613B4D" w:rsidRPr="00155161">
         <w:t>CHANGE IN CONTROL</w:t>
       </w:r>
       <w:r w:rsidR="00A641F3" w:rsidRPr="00155161">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E79A235" w14:textId="6E13B8C8" w:rsidR="00027715" w:rsidRPr="00B95D88" w:rsidRDefault="00027715" w:rsidP="00155161">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00B95D88">
         <w:t>Definitions</w:t>
@@ -1366,61 +1367,61 @@
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>APPLICATION</w:t>
       </w:r>
       <w:r w:rsidR="00914C9B" w:rsidRPr="00F95988">
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00133D53" w:rsidRPr="00F95988">
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>FOR CHANGE IN CONTROL</w:t>
       </w:r>
       <w:r w:rsidR="003669E3" w:rsidRPr="00F95988">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1752AD69" w14:textId="4EBBF8BB" w:rsidR="0060742E" w:rsidRPr="00155161" w:rsidRDefault="0060742E" w:rsidP="00155161">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="1752AD69" w14:textId="4EBBF8BB" w:rsidR="0060742E" w:rsidRPr="002472AD" w:rsidRDefault="0060742E" w:rsidP="002472AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="03637B"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00155161">
+      <w:r w:rsidRPr="002472AD">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>Applicant Bank or Bank Holding Company</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1278"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="2790"/>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="270"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="2448"/>
       </w:tblGrid>
@@ -6617,65 +6618,65 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3587EB58" w14:textId="77777777" w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidRDefault="00F06843" w:rsidP="003049AD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F06843" w:rsidRPr="008C27E2" w:rsidSect="00F95988">
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46A02325" w14:textId="77777777" w:rsidR="001032CD" w:rsidRDefault="001032CD">
+    <w:p w14:paraId="0E2486C4" w14:textId="77777777" w:rsidR="00371470" w:rsidRDefault="00371470">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="78A6ED2F" w14:textId="77777777" w:rsidR="001032CD" w:rsidRDefault="001032CD">
+    <w:p w14:paraId="45A50EA4" w14:textId="77777777" w:rsidR="00371470" w:rsidRDefault="00371470">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="353B92DA" w14:textId="77777777" w:rsidR="001032CD" w:rsidRDefault="001032CD">
+    <w:p w14:paraId="7F02D1DF" w14:textId="77777777" w:rsidR="00371470" w:rsidRDefault="00371470">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -6742,65 +6743,65 @@
     <w:r w:rsidR="00D706D4">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>July</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve"> 202</w:t>
     </w:r>
     <w:r w:rsidR="00D706D4">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F2F95E6" w14:textId="77777777" w:rsidR="001032CD" w:rsidRDefault="001032CD">
+    <w:p w14:paraId="51D32A00" w14:textId="77777777" w:rsidR="00371470" w:rsidRDefault="00371470">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37061D04" w14:textId="77777777" w:rsidR="001032CD" w:rsidRDefault="001032CD">
+    <w:p w14:paraId="55990DB6" w14:textId="77777777" w:rsidR="00371470" w:rsidRDefault="00371470">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="45151F84" w14:textId="77777777" w:rsidR="001032CD" w:rsidRDefault="001032CD">
+    <w:p w14:paraId="55621252" w14:textId="77777777" w:rsidR="00371470" w:rsidRDefault="00371470">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5DBB8B44" w14:textId="4C04E2E8" w:rsidR="00F95988" w:rsidRDefault="00F95988" w:rsidP="00F95988">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="dashDotStroked" w:sz="24" w:space="1" w:color="067070"/>
       </w:pBdr>
       <w:spacing w:after="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5C7DB5FD" wp14:editId="59DDCA8F">
           <wp:extent cx="4337050" cy="792480"/>
@@ -7256,106 +7257,109 @@
     <w:rsid w:val="00151230"/>
     <w:rsid w:val="00152DB8"/>
     <w:rsid w:val="001536BB"/>
     <w:rsid w:val="00155161"/>
     <w:rsid w:val="00156A7C"/>
     <w:rsid w:val="001750BF"/>
     <w:rsid w:val="00180266"/>
     <w:rsid w:val="00181348"/>
     <w:rsid w:val="001828D4"/>
     <w:rsid w:val="0018463A"/>
     <w:rsid w:val="001852F6"/>
     <w:rsid w:val="00190647"/>
     <w:rsid w:val="001967C2"/>
     <w:rsid w:val="001C0991"/>
     <w:rsid w:val="001C50B8"/>
     <w:rsid w:val="001E3C39"/>
     <w:rsid w:val="001E5235"/>
     <w:rsid w:val="001E66E2"/>
     <w:rsid w:val="001F70A0"/>
     <w:rsid w:val="00210563"/>
     <w:rsid w:val="002109AE"/>
     <w:rsid w:val="00210FC5"/>
     <w:rsid w:val="00212917"/>
     <w:rsid w:val="00225B37"/>
     <w:rsid w:val="00234271"/>
+    <w:rsid w:val="002472AD"/>
     <w:rsid w:val="00251A0D"/>
     <w:rsid w:val="00255D1B"/>
     <w:rsid w:val="0026017F"/>
     <w:rsid w:val="00266FCA"/>
     <w:rsid w:val="002672EE"/>
     <w:rsid w:val="00270796"/>
     <w:rsid w:val="00276C7A"/>
     <w:rsid w:val="00281DB7"/>
     <w:rsid w:val="002A6DD4"/>
     <w:rsid w:val="002C4F1E"/>
     <w:rsid w:val="002E1FE1"/>
     <w:rsid w:val="002E4494"/>
     <w:rsid w:val="002F71D0"/>
     <w:rsid w:val="003049AD"/>
     <w:rsid w:val="003059B0"/>
     <w:rsid w:val="00313944"/>
     <w:rsid w:val="00316C6E"/>
     <w:rsid w:val="00326CCE"/>
     <w:rsid w:val="0033026C"/>
     <w:rsid w:val="00345140"/>
     <w:rsid w:val="003457FF"/>
     <w:rsid w:val="00347A44"/>
     <w:rsid w:val="003569BA"/>
     <w:rsid w:val="003669E3"/>
+    <w:rsid w:val="00371470"/>
     <w:rsid w:val="003717EA"/>
     <w:rsid w:val="00372BB7"/>
     <w:rsid w:val="00373CF5"/>
     <w:rsid w:val="00393733"/>
     <w:rsid w:val="0039389C"/>
     <w:rsid w:val="003B4657"/>
     <w:rsid w:val="003E2D63"/>
     <w:rsid w:val="003E4707"/>
     <w:rsid w:val="004136DE"/>
     <w:rsid w:val="004145D7"/>
     <w:rsid w:val="004226A9"/>
     <w:rsid w:val="0043440A"/>
     <w:rsid w:val="00436C4C"/>
     <w:rsid w:val="00437ED7"/>
     <w:rsid w:val="00443EAC"/>
     <w:rsid w:val="004471FF"/>
     <w:rsid w:val="00450FA2"/>
     <w:rsid w:val="00453327"/>
     <w:rsid w:val="00454A5D"/>
     <w:rsid w:val="00456821"/>
     <w:rsid w:val="00466E29"/>
     <w:rsid w:val="00467637"/>
     <w:rsid w:val="00472C2F"/>
     <w:rsid w:val="00474D70"/>
     <w:rsid w:val="00482924"/>
     <w:rsid w:val="00482C81"/>
     <w:rsid w:val="00496BCA"/>
     <w:rsid w:val="004A352E"/>
     <w:rsid w:val="004B30F5"/>
     <w:rsid w:val="004B7728"/>
     <w:rsid w:val="004C250A"/>
     <w:rsid w:val="004C33BC"/>
+    <w:rsid w:val="004C3830"/>
     <w:rsid w:val="004C490F"/>
     <w:rsid w:val="004C5CCF"/>
     <w:rsid w:val="004D6AAB"/>
     <w:rsid w:val="004D6CEC"/>
     <w:rsid w:val="004D7D5B"/>
     <w:rsid w:val="004E57F7"/>
     <w:rsid w:val="004F4133"/>
     <w:rsid w:val="004F54A1"/>
     <w:rsid w:val="005029CA"/>
     <w:rsid w:val="00503036"/>
     <w:rsid w:val="00537136"/>
     <w:rsid w:val="00542538"/>
     <w:rsid w:val="005440E8"/>
     <w:rsid w:val="00550784"/>
     <w:rsid w:val="00553EA5"/>
     <w:rsid w:val="00563905"/>
     <w:rsid w:val="00563B44"/>
     <w:rsid w:val="00576434"/>
     <w:rsid w:val="0057710A"/>
     <w:rsid w:val="0058457C"/>
     <w:rsid w:val="005846BD"/>
     <w:rsid w:val="00593AEB"/>
     <w:rsid w:val="005A06C5"/>
     <w:rsid w:val="005A4EED"/>
     <w:rsid w:val="005B2E68"/>
@@ -7940,124 +7944,118 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B55C7F"/>
+    <w:rsid w:val="002472AD"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00155161"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00155161"/>
     <w:pPr>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Heading2"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00B55C7F"/>
+    <w:rsid w:val="002472AD"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="40"/>
+      <w:jc w:val="left"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="SimSun"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B55C7F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496"/>
     </w:rPr>
   </w:style>
@@ -8314,70 +8312,71 @@
     <w:pPr>
       <w:spacing w:line="252" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00155161"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00155161"/>
+    <w:rsid w:val="002472AD"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:color w:val="03637B"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00B55C7F"/>
+    <w:rsid w:val="002472AD"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
-      <w:color w:val="1F3763"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:b/>
+      <w:color w:val="03637B"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00B55C7F"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00B55C7F"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
@@ -9044,50 +9043,59 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100004116819EEBBA43B071ADEAABD7CDA0" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2cfebbc3e43ec4681aedb2c54be0718a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="ec68e26f-a2bc-4408-a52a-4bed410c5093" xmlns:ns3="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="10adf789fd5108a72d26f898f537a182" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
     <xsd:import namespace="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -9249,110 +9257,107 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TaxCatchAll xmlns="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ec68e26f-a2bc-4408-a52a-4bed410c5093">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C9A0DD3-7305-4CF7-8D89-F4CDB6AAFE86}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B9283ED-0F82-4247-8B55-A86268BBB96B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
     <ds:schemaRef ds:uri="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B814E490-0C40-4E44-B4EF-0A1AAD28889E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <ds:schemaRef ds:uri="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{a9bc8cfd-9b51-41b5-9523-fdea261bf622}" enabled="0" method="" siteId="{a9bc8cfd-9b51-41b5-9523-fdea261bf622}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
   <Words>1669</Words>
   <Characters>9232</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>439</Lines>
   <Paragraphs>100</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>