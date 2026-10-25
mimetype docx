--- v1 (2026-02-28)
+++ v2 (2026-10-25)
@@ -17,1016 +17,1083 @@
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2F60CEA1" w14:textId="77777777" w:rsidR="007B1531" w:rsidRPr="006E1125" w:rsidRDefault="0092799A" w:rsidP="000E6EBB">
+    <w:p w:rsidRPr="006E1125" w:rsidR="007B1531" w:rsidP="000E6EBB" w:rsidRDefault="0092799A" w14:paraId="2F60CEA1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E1125">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:t xml:space="preserve">APPLICATION </w:t>
       </w:r>
-      <w:r w:rsidR="008D2062" w:rsidRPr="006E1125">
+      <w:r w:rsidRPr="006E1125" w:rsidR="008D2062">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:t xml:space="preserve">TO </w:t>
       </w:r>
       <w:r w:rsidRPr="006E1125">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>AMEND T</w:t>
       </w:r>
-      <w:r w:rsidR="00DA0CA9" w:rsidRPr="006E1125">
+      <w:r w:rsidRPr="006E1125" w:rsidR="00DA0CA9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>HE</w:t>
       </w:r>
       <w:r w:rsidRPr="006E1125">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:t xml:space="preserve"> ARTICLES OF INCORPORATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="368EB394" w14:textId="2FE3C756" w:rsidR="0027752E" w:rsidRPr="009E077B" w:rsidRDefault="0027752E" w:rsidP="007B1531">
+    <w:p w:rsidRPr="009E077B" w:rsidR="0027752E" w:rsidP="007B1531" w:rsidRDefault="0027752E" w14:paraId="368EB394" w14:textId="2FE3C756">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="345CB0A3" w14:textId="1E9AA6D6" w:rsidR="0052541E" w:rsidRPr="0052541E" w:rsidRDefault="00E15FDB" w:rsidP="0052541E">
+    <w:p w:rsidRPr="0052541E" w:rsidR="0052541E" w:rsidP="0052541E" w:rsidRDefault="00E15FDB" w14:paraId="345CB0A3" w14:textId="1297CF02">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00561304">
+      <w:r w:rsidRPr="5A2FEAD0" w:rsidR="00E15FDB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Submit one executed copy of the completed application and app</w:t>
       </w:r>
-      <w:r w:rsidR="002B1004">
+      <w:r w:rsidRPr="5A2FEAD0" w:rsidR="002B1004">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>licable</w:t>
       </w:r>
-      <w:r w:rsidRPr="00561304">
+      <w:r w:rsidRPr="5A2FEAD0" w:rsidR="00E15FDB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> supplement</w:t>
       </w:r>
-      <w:r w:rsidR="002B1004">
+      <w:r w:rsidRPr="5A2FEAD0" w:rsidR="002B1004">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>al documents</w:t>
       </w:r>
-      <w:r w:rsidR="00CA41CD">
+      <w:r w:rsidRPr="5A2FEAD0" w:rsidR="00CA41CD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> through the </w:t>
       </w:r>
-      <w:r w:rsidR="00EC2E13">
+      <w:r w:rsidRPr="5A2FEAD0" w:rsidR="00EC2E13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">online submission portal on the </w:t>
       </w:r>
-      <w:r w:rsidR="00CA41CD">
+      <w:r w:rsidRPr="5A2FEAD0" w:rsidR="00CA41CD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Iowa Division of Banking website</w:t>
       </w:r>
-      <w:r w:rsidR="001D5723">
+      <w:r w:rsidRPr="5A2FEAD0" w:rsidR="001D5723">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00561304">
+      <w:r w:rsidRPr="5A2FEAD0" w:rsidR="00E15FDB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">All information is to be sent </w:t>
       </w:r>
-      <w:r w:rsidR="00F073FC" w:rsidRPr="00561304">
+      <w:r w:rsidRPr="5A2FEAD0" w:rsidR="00F073FC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00561304">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="5A2FEAD0" w:rsidR="00E15FDB">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> one</w:t>
       </w:r>
-      <w:r w:rsidRPr="00561304">
-[...48 lines deleted...]
-      <w:r w:rsidR="0052541E">
+      <w:r w:rsidRPr="5A2FEAD0" w:rsidR="00E15FDB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> file in Microsoft Word or Adobe PDF format</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5A2FEAD0" w:rsidR="00E15FDB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5A2FEAD0" w:rsidR="00996CD3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The file size cannot exceed 25 megabytes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5A2FEAD0" w:rsidR="00996CD3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5A2FEAD0" w:rsidR="00E15FDB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Once uploaded, instructions will be provided on paying </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5A2FEAD0" w:rsidR="0027468F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>$50</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5A2FEAD0" w:rsidR="1E6B9914">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001A58B2" w:rsidRPr="001A58B2">
+      <w:r w:rsidRPr="5A2FEAD0" w:rsidR="33AED2F9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">which will be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5A2FEAD0" w:rsidR="31A164CB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>collect</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5A2FEAD0" w:rsidR="752CE446">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5A2FEAD0" w:rsidR="31A164CB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5A2FEAD0" w:rsidR="31A164CB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>subm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5A2FEAD0" w:rsidR="29A57DA2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>itted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5A2FEAD0" w:rsidR="31A164CB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5A2FEAD0" w:rsidR="1E6B9914">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Secretary of State </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5A2FEAD0" w:rsidR="108DCE4C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>for filin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5A2FEAD0" w:rsidR="684233BF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5A2FEAD0" w:rsidR="684233BF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5A2FEAD0" w:rsidR="0052541E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>The bank may consult an attorney to draft or review the applicable legal documents, if desired.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76EC3FB1" w14:textId="62F13EC5" w:rsidR="001A58B2" w:rsidRPr="001A58B2" w:rsidRDefault="001A58B2" w:rsidP="001A58B2">
+    <w:p w:rsidRPr="001A58B2" w:rsidR="001A58B2" w:rsidP="001A58B2" w:rsidRDefault="001A58B2" w14:paraId="76EC3FB1" w14:textId="62F13EC5">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15A16D38" w14:textId="397C5EEA" w:rsidR="00E15FDB" w:rsidRPr="00561304" w:rsidRDefault="00E15FDB" w:rsidP="006F5CBB">
+    <w:p w:rsidRPr="00561304" w:rsidR="00E15FDB" w:rsidP="006F5CBB" w:rsidRDefault="00E15FDB" w14:paraId="15A16D38" w14:textId="397C5EEA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="113D6588" w14:textId="10E8472C" w:rsidR="00E15FDB" w:rsidRPr="00561304" w:rsidRDefault="002F450E" w:rsidP="00894C7E">
+    <w:p w:rsidRPr="00561304" w:rsidR="00E15FDB" w:rsidP="00894C7E" w:rsidRDefault="002F450E" w14:paraId="113D6588" w14:textId="10E8472C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk66888319"/>
+      <w:bookmarkStart w:name="_Hlk66888319" w:id="0"/>
       <w:r w:rsidRPr="00561304">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The following </w:t>
       </w:r>
-      <w:r w:rsidR="00191D15" w:rsidRPr="00561304">
+      <w:r w:rsidRPr="00561304" w:rsidR="00191D15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">items </w:t>
       </w:r>
-      <w:r w:rsidR="00111FC1" w:rsidRPr="00561304">
+      <w:r w:rsidRPr="00561304" w:rsidR="00111FC1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">are to </w:t>
       </w:r>
-      <w:r w:rsidR="00EA2CA3" w:rsidRPr="00561304">
+      <w:r w:rsidRPr="00561304" w:rsidR="00EA2CA3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">be </w:t>
       </w:r>
-      <w:r w:rsidR="00191D15" w:rsidRPr="00561304">
+      <w:r w:rsidRPr="00561304" w:rsidR="00191D15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>submitted</w:t>
       </w:r>
       <w:r w:rsidRPr="00561304">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="7B6CC67A" w14:textId="3354ADEF" w:rsidR="00E15FDB" w:rsidRPr="00561304" w:rsidRDefault="00DC7981" w:rsidP="00894C7E">
+    <w:p w:rsidRPr="00561304" w:rsidR="00E15FDB" w:rsidP="00894C7E" w:rsidRDefault="00DC7981" w14:paraId="7B6CC67A" w14:textId="3354ADEF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00561304">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>One</w:t>
       </w:r>
-      <w:r w:rsidR="00705F31" w:rsidRPr="00561304">
+      <w:r w:rsidRPr="00561304" w:rsidR="00705F31">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> notarized</w:t>
       </w:r>
       <w:r w:rsidRPr="00561304">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> copy</w:t>
       </w:r>
-      <w:r w:rsidR="00705F31" w:rsidRPr="00561304">
+      <w:r w:rsidRPr="00561304" w:rsidR="00705F31">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002F450E" w:rsidRPr="00561304">
+      <w:r w:rsidRPr="00561304" w:rsidR="002F450E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
-      <w:r w:rsidR="00705F31" w:rsidRPr="00561304">
+      <w:r w:rsidRPr="00561304" w:rsidR="00705F31">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="002F450E" w:rsidRPr="00561304">
+      <w:r w:rsidRPr="00561304" w:rsidR="002F450E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Articles of Amendment </w:t>
       </w:r>
       <w:r w:rsidR="00DD04D3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">signed by two </w:t>
       </w:r>
       <w:r w:rsidR="00344B44">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">duly authorized officers and </w:t>
       </w:r>
-      <w:r w:rsidR="002F450E" w:rsidRPr="00561304">
+      <w:r w:rsidRPr="00561304" w:rsidR="002F450E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">conforming to the requirements of </w:t>
       </w:r>
       <w:r w:rsidR="00334290">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa Code </w:t>
       </w:r>
-      <w:r w:rsidR="002F450E" w:rsidRPr="00083F78">
+      <w:r w:rsidRPr="00083F78" w:rsidR="002F450E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Section 524.1504</w:t>
       </w:r>
-      <w:r w:rsidR="002F450E" w:rsidRPr="00561304">
+      <w:r w:rsidRPr="00561304" w:rsidR="002F450E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="0073217C" w:rsidRPr="00561304">
+      <w:r w:rsidRPr="00561304" w:rsidR="0073217C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E15FDB" w:rsidRPr="00561304">
+      <w:r w:rsidRPr="00561304" w:rsidR="00E15FDB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A template is provided below under “Articles of Amendment.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17073FBE" w14:textId="7291A757" w:rsidR="00E15FDB" w:rsidRPr="00561304" w:rsidRDefault="002F450E" w:rsidP="00894C7E">
+    <w:p w:rsidRPr="00561304" w:rsidR="00E15FDB" w:rsidP="00894C7E" w:rsidRDefault="002F450E" w14:paraId="17073FBE" w14:textId="7291A757">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00561304">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Resolution of the board of directors</w:t>
       </w:r>
-      <w:r w:rsidR="00E15FDB" w:rsidRPr="00561304">
+      <w:r w:rsidRPr="00561304" w:rsidR="00E15FDB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  A template is provided below under “Resolution of </w:t>
       </w:r>
       <w:r w:rsidR="000D7B71">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00355F09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">he </w:t>
       </w:r>
-      <w:r w:rsidR="00E15FDB" w:rsidRPr="00561304">
+      <w:r w:rsidRPr="00561304" w:rsidR="00E15FDB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Board of Directors.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C251499" w14:textId="554B7EF0" w:rsidR="00E15FDB" w:rsidRPr="00561304" w:rsidRDefault="002F450E" w:rsidP="00894C7E">
+    <w:p w:rsidRPr="00561304" w:rsidR="00E15FDB" w:rsidP="00894C7E" w:rsidRDefault="002F450E" w14:paraId="0C251499" w14:textId="554B7EF0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00561304">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Copy of </w:t>
       </w:r>
-      <w:r w:rsidR="00ED7E4A" w:rsidRPr="00561304">
+      <w:r w:rsidRPr="00561304" w:rsidR="00ED7E4A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00561304">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">notice of meeting given to </w:t>
       </w:r>
       <w:r w:rsidR="00A44FE8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00561304">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">shareholders conforming to the requirements of </w:t>
       </w:r>
       <w:r w:rsidR="00334290">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa Code </w:t>
       </w:r>
       <w:r w:rsidRPr="00561304">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sections 524.533 and 524.1502 setting forth the resolution to be adopted.</w:t>
       </w:r>
-      <w:r w:rsidR="00E15FDB" w:rsidRPr="00561304">
+      <w:r w:rsidRPr="00561304" w:rsidR="00E15FDB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00475E3D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00E15FDB" w:rsidRPr="00561304">
+      <w:r w:rsidRPr="00561304" w:rsidR="00E15FDB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>emplate</w:t>
       </w:r>
       <w:r w:rsidR="00475E3D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00E15FDB" w:rsidRPr="00561304">
+      <w:r w:rsidRPr="00561304" w:rsidR="00E15FDB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00475E3D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
-      <w:r w:rsidR="00E15FDB" w:rsidRPr="00561304">
+      <w:r w:rsidRPr="00561304" w:rsidR="00E15FDB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> provided below under “Notice to Shareholders.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0593EA62" w14:textId="41F2E379" w:rsidR="002F450E" w:rsidRPr="00561304" w:rsidRDefault="002F450E" w:rsidP="00894C7E">
+    <w:p w:rsidRPr="00561304" w:rsidR="002F450E" w:rsidP="00894C7E" w:rsidRDefault="002F450E" w14:paraId="0593EA62" w14:textId="41F2E379">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00561304">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Resolution </w:t>
       </w:r>
       <w:r w:rsidR="00710CF7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>adopted by</w:t>
       </w:r>
       <w:r w:rsidR="00B64370">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E432A0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00561304">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>shareholders or certification to the effect that the resolution as set forth in the notice of the meeting was adopted by the shareholders</w:t>
       </w:r>
-      <w:r w:rsidR="00E15FDB" w:rsidRPr="00561304">
+      <w:r w:rsidRPr="00561304" w:rsidR="00E15FDB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.  A template is provided below under “Resolution of Shareholders.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="134AB87B" w14:textId="77777777" w:rsidR="002270BE" w:rsidRPr="002270BE" w:rsidRDefault="002270BE" w:rsidP="002270BE"/>
-    <w:p w14:paraId="2A6F99E6" w14:textId="687BA71B" w:rsidR="002270BE" w:rsidRDefault="002270BE" w:rsidP="002270BE">
+    <w:p w:rsidRPr="002270BE" w:rsidR="002270BE" w:rsidP="002270BE" w:rsidRDefault="002270BE" w14:paraId="134AB87B" w14:textId="77777777"/>
+    <w:p w:rsidR="002270BE" w:rsidP="002270BE" w:rsidRDefault="002270BE" w14:paraId="2A6F99E6" w14:textId="687BA71B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1980"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04D51425" w14:textId="6AC6A5ED" w:rsidR="002270BE" w:rsidRPr="002270BE" w:rsidRDefault="002270BE" w:rsidP="002270BE">
+    <w:p w:rsidRPr="002270BE" w:rsidR="002270BE" w:rsidP="002270BE" w:rsidRDefault="002270BE" w14:paraId="04D51425" w14:textId="6AC6A5ED">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1980"/>
         </w:tabs>
-        <w:sectPr w:rsidR="002270BE" w:rsidRPr="002270BE" w:rsidSect="00171CA3">
+        <w:sectPr w:rsidRPr="002270BE" w:rsidR="002270BE" w:rsidSect="00171CA3">
           <w:headerReference w:type="default" r:id="rId11"/>
           <w:footerReference w:type="default" r:id="rId12"/>
           <w:headerReference w:type="first" r:id="rId13"/>
           <w:footerReference w:type="first" r:id="rId14"/>
-          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="272"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EF68CF9" w14:textId="3690782C" w:rsidR="002F450E" w:rsidRPr="006E1125" w:rsidRDefault="002F450E" w:rsidP="001B5071">
+    <w:p w:rsidRPr="006E1125" w:rsidR="002F450E" w:rsidP="001B5071" w:rsidRDefault="002F450E" w14:paraId="2EF68CF9" w14:textId="3690782C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E1125">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ARTICLES OF AMENDMEN</w:t>
       </w:r>
-      <w:r w:rsidR="00AE7538" w:rsidRPr="006E1125">
+      <w:r w:rsidRPr="006E1125" w:rsidR="00AE7538">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00AE7538" w:rsidRPr="006E1125">
+      <w:r w:rsidRPr="006E1125" w:rsidR="00AE7538">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="006E1125">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>TO THE</w:t>
       </w:r>
-      <w:r w:rsidR="00AE7538" w:rsidRPr="006E1125">
+      <w:r w:rsidRPr="006E1125" w:rsidR="00AE7538">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="006E1125">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>ARTICLES OF INCORPORATION</w:t>
       </w:r>
-      <w:r w:rsidR="00AE7538" w:rsidRPr="006E1125">
+      <w:r w:rsidRPr="006E1125" w:rsidR="00AE7538">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="006E1125">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>OF</w:t>
       </w:r>
-      <w:r w:rsidR="00AE7538" w:rsidRPr="006E1125">
+      <w:r w:rsidRPr="006E1125" w:rsidR="00AE7538">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="006E1125">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>(B</w:t>
       </w:r>
-      <w:r w:rsidR="008E7B77" w:rsidRPr="006E1125">
+      <w:r w:rsidRPr="006E1125" w:rsidR="008E7B77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>ANK</w:t>
       </w:r>
       <w:r w:rsidRPr="006E1125">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00F86516" w:rsidRPr="006E1125">
+      <w:r w:rsidRPr="006E1125" w:rsidR="00F86516">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00C7055B" w:rsidRPr="006E1125">
+      <w:r w:rsidRPr="006E1125" w:rsidR="00C7055B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>(C</w:t>
       </w:r>
-      <w:r w:rsidR="008E7B77" w:rsidRPr="006E1125">
+      <w:r w:rsidRPr="006E1125" w:rsidR="008E7B77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>ITY/</w:t>
       </w:r>
-      <w:r w:rsidR="00C7055B" w:rsidRPr="006E1125">
+      <w:r w:rsidRPr="006E1125" w:rsidR="00C7055B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="008E7B77" w:rsidRPr="006E1125">
+      <w:r w:rsidRPr="006E1125" w:rsidR="008E7B77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>OWN</w:t>
       </w:r>
-      <w:r w:rsidR="00C7055B" w:rsidRPr="006E1125">
+      <w:r w:rsidRPr="006E1125" w:rsidR="00C7055B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
-      <w:r w:rsidR="00C7055B" w:rsidRPr="006E1125">
+      <w:r w:rsidRPr="006E1125" w:rsidR="00C7055B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="008E7B77" w:rsidRPr="006E1125">
+      <w:r w:rsidRPr="006E1125" w:rsidR="008E7B77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>OWA</w:t>
       </w:r>
-      <w:r w:rsidR="005E28E9" w:rsidRPr="006E1125">
+      <w:r w:rsidRPr="006E1125" w:rsidR="005E28E9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="438AF31D" w14:textId="1F855A3B" w:rsidR="002F450E" w:rsidRPr="00534384" w:rsidRDefault="002F450E" w:rsidP="00534384">
+    <w:p w:rsidRPr="00534384" w:rsidR="002F450E" w:rsidP="00534384" w:rsidRDefault="002F450E" w14:paraId="438AF31D" w14:textId="1F855A3B">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00534384">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pursuant to </w:t>
       </w:r>
       <w:r w:rsidR="00AA0BE6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa Code </w:t>
       </w:r>
       <w:r w:rsidRPr="00534384">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Section 524.1501, the undersigned state bank adopts the following Articles of Amendment to </w:t>
       </w:r>
       <w:r w:rsidR="007B7508">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00534384">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Articles of Incorporation:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69ECB689" w14:textId="77777777" w:rsidR="002F450E" w:rsidRPr="00087FAF" w:rsidRDefault="002F450E" w:rsidP="00087FAF">
+    <w:p w:rsidRPr="00087FAF" w:rsidR="002F450E" w:rsidP="00087FAF" w:rsidRDefault="002F450E" w14:paraId="69ECB689" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00087FAF">
         <w:t>ARTICLE I</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3923872D" w14:textId="6A938702" w:rsidR="002F450E" w:rsidRPr="00534384" w:rsidRDefault="002F450E" w:rsidP="00534384">
+    <w:p w:rsidRPr="00534384" w:rsidR="002F450E" w:rsidP="00534384" w:rsidRDefault="002F450E" w14:paraId="3923872D" w14:textId="6A938702">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00534384">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00534384">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">The name of the state bank is </w:t>
       </w:r>
       <w:r w:rsidRPr="00534384">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00FD29C8" w:rsidRPr="00534384">
+      <w:r w:rsidRPr="00534384" w:rsidR="00FD29C8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00534384">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ank)</w:t>
       </w:r>
       <w:r w:rsidRPr="00534384">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="006B1F75" w:rsidRPr="00534384">
+      <w:r w:rsidRPr="00534384" w:rsidR="006B1F75">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00534384">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The location of its principal place of business is</w:t>
       </w:r>
       <w:r w:rsidRPr="00534384">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BF7B3E">
         <w:rPr>
           <w:b/>
@@ -1092,649 +1159,660 @@
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>own)</w:t>
       </w:r>
       <w:r w:rsidRPr="00534384">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00534384">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00D76CFC" w:rsidRPr="00534384">
+      <w:r w:rsidRPr="00534384" w:rsidR="00D76CFC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00534384">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ounty)</w:t>
       </w:r>
       <w:r w:rsidRPr="00534384">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000B49BF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>County,</w:t>
       </w:r>
       <w:r w:rsidR="00CE2B5B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00534384">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Iowa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2305A849" w14:textId="4457160C" w:rsidR="002F450E" w:rsidRPr="00534384" w:rsidRDefault="002F450E" w:rsidP="00534384">
+    <w:p w:rsidRPr="00534384" w:rsidR="002F450E" w:rsidP="00534384" w:rsidRDefault="002F450E" w14:paraId="2305A849" w14:textId="4457160C">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00534384">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00534384">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">The effective date of </w:t>
       </w:r>
       <w:r w:rsidR="002F50AA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00534384">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00534384">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Articles of Incorporation; Renewed, Amended</w:t>
       </w:r>
-      <w:r w:rsidR="006B1F75" w:rsidRPr="00534384">
+      <w:r w:rsidRPr="00534384" w:rsidR="006B1F75">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00534384">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Substituted Articles of Incorporation; or Restated Articles of Incorporation — use title of document being amended)</w:t>
       </w:r>
       <w:r w:rsidRPr="00534384">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002F50AA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00534384">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidR="0081588A" w:rsidRPr="001D25CA">
+      <w:r w:rsidRPr="001D25CA" w:rsidR="0081588A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(date)</w:t>
       </w:r>
       <w:r w:rsidRPr="001D25CA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B15B151" w14:textId="77777777" w:rsidR="002F450E" w:rsidRPr="00087FAF" w:rsidRDefault="002F450E" w:rsidP="00087FAF">
+    <w:p w:rsidRPr="00087FAF" w:rsidR="002F450E" w:rsidP="00087FAF" w:rsidRDefault="002F450E" w14:paraId="2B15B151" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00087FAF">
         <w:t>ARTICLE II</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A403E20" w14:textId="3B187968" w:rsidR="002F450E" w:rsidRPr="00534384" w:rsidRDefault="002F450E" w:rsidP="001B5071">
+    <w:p w:rsidRPr="00534384" w:rsidR="002F450E" w:rsidP="001B5071" w:rsidRDefault="002F450E" w14:paraId="7A403E20" w14:textId="3B187968">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00534384">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00534384">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">The following </w:t>
       </w:r>
-      <w:r w:rsidR="006B1F75" w:rsidRPr="00534384">
+      <w:r w:rsidRPr="00534384" w:rsidR="006B1F75">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00534384">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>mendment to the Articles of Incorporation was adopted by the shareholders of the state bank:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D9C3954" w14:textId="2876CB3E" w:rsidR="003951D9" w:rsidRDefault="002F450E" w:rsidP="001B5071">
+    <w:p w:rsidR="003951D9" w:rsidP="001B5071" w:rsidRDefault="002F450E" w14:paraId="0D9C3954" w14:textId="2876CB3E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00011CAC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="006B1F75" w:rsidRPr="00011CAC">
+      <w:r w:rsidRPr="00011CAC" w:rsidR="006B1F75">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00011CAC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>nsert amendment</w:t>
       </w:r>
-      <w:r w:rsidR="006B1F75" w:rsidRPr="00011CAC">
+      <w:r w:rsidRPr="00011CAC" w:rsidR="006B1F75">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="705FD8F2" w14:textId="77777777" w:rsidR="001B5071" w:rsidRPr="00011CAC" w:rsidRDefault="001B5071" w:rsidP="001B5071">
+    <w:p w:rsidRPr="00011CAC" w:rsidR="001B5071" w:rsidP="001B5071" w:rsidRDefault="001B5071" w14:paraId="705FD8F2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43350E15" w14:textId="052BC88B" w:rsidR="003951D9" w:rsidRPr="00534384" w:rsidRDefault="006B1F75" w:rsidP="00534384">
+    <w:p w:rsidRPr="00534384" w:rsidR="003951D9" w:rsidP="00534384" w:rsidRDefault="006B1F75" w14:paraId="43350E15" w14:textId="052BC88B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00534384">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For example: </w:t>
       </w:r>
-      <w:r w:rsidR="003951D9" w:rsidRPr="00534384">
+      <w:r w:rsidRPr="00534384" w:rsidR="003951D9">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="00F91926" w:rsidRPr="00534384">
+      <w:r w:rsidRPr="00534384" w:rsidR="00F91926">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="003951D9" w:rsidRPr="00534384">
+      <w:r w:rsidRPr="00534384" w:rsidR="003951D9">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">rticles of </w:t>
       </w:r>
-      <w:r w:rsidR="00F91926" w:rsidRPr="00534384">
+      <w:r w:rsidRPr="00534384" w:rsidR="00F91926">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="003951D9" w:rsidRPr="00534384">
+      <w:r w:rsidRPr="00534384" w:rsidR="003951D9">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ncorporation of the state bank are hereby amended by deleting Article VII provid</w:t>
       </w:r>
       <w:r w:rsidR="002C1DCC">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ed</w:t>
       </w:r>
-      <w:r w:rsidR="003951D9" w:rsidRPr="00534384">
+      <w:r w:rsidRPr="00534384" w:rsidR="003951D9">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EEC4F1E" w14:textId="2707E870" w:rsidR="003951D9" w:rsidRPr="00534384" w:rsidRDefault="003951D9" w:rsidP="00534384">
+    <w:p w:rsidRPr="00534384" w:rsidR="003951D9" w:rsidP="00534384" w:rsidRDefault="003951D9" w14:paraId="2EEC4F1E" w14:textId="2707E870">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00534384">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The annual meeting of the shareholders shall take place at the principal place of business of the state bank on January 20 of each year.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E35D371" w14:textId="42BB746C" w:rsidR="003951D9" w:rsidRPr="00534384" w:rsidRDefault="003951D9" w:rsidP="00534384">
+    <w:p w:rsidRPr="00534384" w:rsidR="003951D9" w:rsidP="00534384" w:rsidRDefault="003951D9" w14:paraId="3E35D371" w14:textId="42BB746C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00534384">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>And substituting therefore the following new Article VII:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31FD6DF1" w14:textId="556C1A7D" w:rsidR="003951D9" w:rsidRPr="00534384" w:rsidRDefault="003951D9" w:rsidP="00534384">
+    <w:p w:rsidRPr="00534384" w:rsidR="003951D9" w:rsidP="00534384" w:rsidRDefault="003951D9" w14:paraId="31FD6DF1" w14:textId="556C1A7D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00534384">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The annual meeting of the shareholders shall take place at the principal place of business of the state bank in the month of January.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59E571CC" w14:textId="77777777" w:rsidR="00E266A6" w:rsidRDefault="00E266A6" w:rsidP="006D0DE5">
+    <w:p w:rsidR="00E266A6" w:rsidP="006D0DE5" w:rsidRDefault="00E266A6" w14:paraId="59E571CC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00E266A6" w:rsidSect="004B76B5">
           <w:headerReference w:type="default" r:id="rId15"/>
           <w:footerReference w:type="default" r:id="rId16"/>
-          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D61F9BB" w14:textId="6A1B4825" w:rsidR="002F450E" w:rsidRPr="00A16207" w:rsidRDefault="002F450E" w:rsidP="00087FAF">
+    <w:p w:rsidRPr="00A16207" w:rsidR="002F450E" w:rsidP="00087FAF" w:rsidRDefault="002F450E" w14:paraId="6D61F9BB" w14:textId="6A1B4825">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A16207">
-        <w:lastRenderedPageBreak/>
         <w:t>ARTICLE III</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62B665C8" w14:textId="0D66E5EE" w:rsidR="002F450E" w:rsidRPr="00BA1D8B" w:rsidRDefault="002F450E" w:rsidP="005B5F63">
+    <w:p w:rsidRPr="00BA1D8B" w:rsidR="002F450E" w:rsidP="005B5F63" w:rsidRDefault="002F450E" w14:paraId="62B665C8" w14:textId="0D66E5EE">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00534384">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BA1D8B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The foregoing amendment was adopted at a shareholder meeting held at </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1D8B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="005B5F63" w:rsidRPr="00BA1D8B">
+      <w:r w:rsidRPr="00BA1D8B" w:rsidR="005B5F63">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1D8B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>lace)</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1D8B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1D8B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="005B5F63" w:rsidRPr="00BA1D8B">
+      <w:r w:rsidRPr="00BA1D8B" w:rsidR="005B5F63">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1D8B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ate)</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1D8B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="001B737F" w:rsidRPr="00BA1D8B">
+      <w:r w:rsidRPr="00BA1D8B" w:rsidR="001B737F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1D8B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Notice was given to shareholders dated</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1D8B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1D8B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="001B737F" w:rsidRPr="00BA1D8B">
+      <w:r w:rsidRPr="00BA1D8B" w:rsidR="001B737F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1D8B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>umber)</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1D8B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> days before the meeting in the following form:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A6B8466" w14:textId="34ABC718" w:rsidR="002F450E" w:rsidRPr="00F0505A" w:rsidRDefault="002F450E" w:rsidP="001B5071">
+    <w:p w:rsidRPr="00F0505A" w:rsidR="002F450E" w:rsidP="001B5071" w:rsidRDefault="002F450E" w14:paraId="0A6B8466" w14:textId="34ABC718">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE18B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="001B737F" w:rsidRPr="00CE18B1">
+      <w:r w:rsidRPr="00CE18B1" w:rsidR="001B737F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE18B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ttach a copy of </w:t>
       </w:r>
       <w:r w:rsidR="002C1DCC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
@@ -1771,2027 +1849,2049 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> describe </w:t>
       </w:r>
       <w:r w:rsidR="002C1DCC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE18B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>type of notice)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59C2EF41" w14:textId="77777777" w:rsidR="002F450E" w:rsidRPr="004B76B5" w:rsidRDefault="002F450E" w:rsidP="00087FAF">
+    <w:p w:rsidRPr="004B76B5" w:rsidR="002F450E" w:rsidP="00087FAF" w:rsidRDefault="002F450E" w14:paraId="59C2EF41" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="004B76B5">
         <w:t>ARTICLE IV</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C4EF57F" w14:textId="603AE12B" w:rsidR="00524D29" w:rsidRDefault="002F450E" w:rsidP="005B5F63">
+    <w:p w:rsidR="00524D29" w:rsidP="005B5F63" w:rsidRDefault="002F450E" w14:paraId="7C4EF57F" w14:textId="603AE12B">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BA1D8B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The number of shares of the state bank outstanding at the time of such adoption was </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1D8B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="001B737F" w:rsidRPr="00BA1D8B">
+      <w:r w:rsidRPr="00BA1D8B" w:rsidR="001B737F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1D8B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>umber)</w:t>
       </w:r>
-      <w:r w:rsidR="001B737F" w:rsidRPr="00601430">
+      <w:r w:rsidRPr="00601430" w:rsidR="001B737F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1D8B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the number of shares entitled to vote thereon was</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1D8B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1D8B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="001B737F" w:rsidRPr="00BA1D8B">
+      <w:r w:rsidRPr="00BA1D8B" w:rsidR="001B737F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1D8B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>umber)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0642C785" w14:textId="6EDF01A4" w:rsidR="002F450E" w:rsidRPr="004B76B5" w:rsidRDefault="002F450E" w:rsidP="00087FAF">
+    <w:p w:rsidRPr="004B76B5" w:rsidR="002F450E" w:rsidP="00087FAF" w:rsidRDefault="002F450E" w14:paraId="0642C785" w14:textId="6EDF01A4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="004B76B5">
         <w:t>ARTICLE V</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AECDACF" w14:textId="258F0EE6" w:rsidR="002F450E" w:rsidRDefault="002F450E" w:rsidP="00153496">
+    <w:p w:rsidR="002F450E" w:rsidP="00153496" w:rsidRDefault="002F450E" w14:paraId="4AECDACF" w14:textId="258F0EE6">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009E794D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The designation and number of outstanding shares of each class entitled to vote thereon as a class were as follows:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3192"/>
         <w:gridCol w:w="3192"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008A15D8" w:rsidRPr="008A15D8" w14:paraId="3179FD2C" w14:textId="77777777" w:rsidTr="00C2565D">
+      <w:tr w:rsidRPr="008A15D8" w:rsidR="008A15D8" w:rsidTr="00C2565D" w14:paraId="3179FD2C" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E0BFAA5" w14:textId="1CF31724" w:rsidR="008A15D8" w:rsidRPr="008A15D8" w:rsidRDefault="00C2565D" w:rsidP="00C2565D">
+          <w:p w:rsidRPr="008A15D8" w:rsidR="008A15D8" w:rsidP="00C2565D" w:rsidRDefault="00C2565D" w14:paraId="4E0BFAA5" w14:textId="1CF31724">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0022166E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CLASS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="302C6060" w14:textId="3F8F8DBD" w:rsidR="008A15D8" w:rsidRPr="008A15D8" w:rsidRDefault="00C2565D" w:rsidP="00C2565D">
+          <w:p w:rsidRPr="008A15D8" w:rsidR="008A15D8" w:rsidP="00C2565D" w:rsidRDefault="00C2565D" w14:paraId="302C6060" w14:textId="3F8F8DBD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0022166E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidR="005D40D6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>UMBER OF SHARES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A15D8" w:rsidRPr="008A15D8" w14:paraId="5A7132D4" w14:textId="77777777" w:rsidTr="00C2565D">
+      <w:tr w:rsidRPr="008A15D8" w:rsidR="008A15D8" w:rsidTr="00C2565D" w14:paraId="5A7132D4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2FF2409A" w14:textId="77777777" w:rsidR="008A15D8" w:rsidRPr="008A15D8" w:rsidRDefault="008A15D8" w:rsidP="008A15D8">
+          <w:p w:rsidRPr="008A15D8" w:rsidR="008A15D8" w:rsidP="008A15D8" w:rsidRDefault="008A15D8" w14:paraId="2FF2409A" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0653DDD0" w14:textId="77777777" w:rsidR="008A15D8" w:rsidRPr="008A15D8" w:rsidRDefault="008A15D8" w:rsidP="008A15D8">
+          <w:p w:rsidRPr="008A15D8" w:rsidR="008A15D8" w:rsidP="008A15D8" w:rsidRDefault="008A15D8" w14:paraId="0653DDD0" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A15D8" w:rsidRPr="008A15D8" w14:paraId="2E8B2A00" w14:textId="77777777" w:rsidTr="00C2565D">
+      <w:tr w:rsidRPr="008A15D8" w:rsidR="008A15D8" w:rsidTr="00C2565D" w14:paraId="2E8B2A00" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="43B7C6AF" w14:textId="77777777" w:rsidR="008A15D8" w:rsidRPr="008A15D8" w:rsidRDefault="008A15D8" w:rsidP="008A15D8">
+          <w:p w:rsidRPr="008A15D8" w:rsidR="008A15D8" w:rsidP="008A15D8" w:rsidRDefault="008A15D8" w14:paraId="43B7C6AF" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="54D5F0FE" w14:textId="77777777" w:rsidR="008A15D8" w:rsidRPr="008A15D8" w:rsidRDefault="008A15D8" w:rsidP="008A15D8">
+          <w:p w:rsidRPr="008A15D8" w:rsidR="008A15D8" w:rsidP="008A15D8" w:rsidRDefault="008A15D8" w14:paraId="54D5F0FE" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7433497C" w14:textId="66109B3D" w:rsidR="00B039D1" w:rsidRPr="009E794D" w:rsidRDefault="00B039D1" w:rsidP="006D401A">
+    <w:p w:rsidRPr="009E794D" w:rsidR="00B039D1" w:rsidP="006D401A" w:rsidRDefault="00B039D1" w14:paraId="7433497C" w14:textId="66109B3D">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="551E1180" w14:textId="46FEE677" w:rsidR="002F450E" w:rsidRPr="006D401A" w:rsidRDefault="00AE7695" w:rsidP="00524D29">
+    <w:p w:rsidRPr="006D401A" w:rsidR="002F450E" w:rsidP="00524D29" w:rsidRDefault="00AE7695" w14:paraId="551E1180" w14:textId="46FEE677">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="002F450E" w:rsidRPr="006D401A">
+      <w:r w:rsidRPr="006D401A" w:rsidR="002F450E">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If this section is not applicable, omit it and renumber divisions.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D9242F9" w14:textId="77777777" w:rsidR="002F450E" w:rsidRPr="003D37B3" w:rsidRDefault="002F450E" w:rsidP="00087FAF">
+    <w:p w:rsidRPr="003D37B3" w:rsidR="002F450E" w:rsidP="00087FAF" w:rsidRDefault="002F450E" w14:paraId="7D9242F9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="003D37B3">
         <w:t>ARTICLE VI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F2044BD" w14:textId="44475BDB" w:rsidR="002F450E" w:rsidRPr="009E794D" w:rsidRDefault="002F450E" w:rsidP="00153496">
+    <w:p w:rsidRPr="009E794D" w:rsidR="002F450E" w:rsidP="00153496" w:rsidRDefault="002F450E" w14:paraId="6F2044BD" w14:textId="44475BDB">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E794D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009E794D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">The number of shares voted for such amendment was </w:t>
       </w:r>
       <w:r w:rsidRPr="009E794D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="004A4145" w:rsidRPr="009E794D">
+      <w:r w:rsidRPr="009E794D" w:rsidR="004A4145">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="009E794D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>umber)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E794D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; and the number of shares voted against such amendment was </w:t>
       </w:r>
       <w:r w:rsidRPr="009E794D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="004A4145" w:rsidRPr="009E794D">
+      <w:r w:rsidRPr="009E794D" w:rsidR="004A4145">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="009E794D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>umber)</w:t>
       </w:r>
       <w:r w:rsidRPr="00653534">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43F9F149" w14:textId="77777777" w:rsidR="002F450E" w:rsidRPr="003D37B3" w:rsidRDefault="002F450E" w:rsidP="00087FAF">
+    <w:p w:rsidRPr="003D37B3" w:rsidR="002F450E" w:rsidP="00087FAF" w:rsidRDefault="002F450E" w14:paraId="43F9F149" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="003D37B3">
         <w:t>ARTICLE VII</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A23E555" w14:textId="57864253" w:rsidR="001C5D4F" w:rsidRDefault="002F450E" w:rsidP="00987CEE">
+    <w:p w:rsidR="001C5D4F" w:rsidP="00987CEE" w:rsidRDefault="002F450E" w14:paraId="6A23E555" w14:textId="57864253">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E794D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009E794D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>The number of shares of each class entitled to vote thereon as a class voted for and against such amendment, respectively, was</w:t>
       </w:r>
-      <w:r w:rsidR="00B039D1" w:rsidRPr="009E794D">
+      <w:r w:rsidRPr="009E794D" w:rsidR="00B039D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="6480" w:type="dxa"/>
         <w:tblInd w:w="1435" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="1800"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C76EF7" w:rsidRPr="00C76EF7" w14:paraId="67132387" w14:textId="77777777" w:rsidTr="000466ED">
+      <w:tr w:rsidRPr="00C76EF7" w:rsidR="00C76EF7" w:rsidTr="000466ED" w14:paraId="67132387" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="324D9E62" w14:textId="71370334" w:rsidR="00C76EF7" w:rsidRPr="00C76EF7" w:rsidRDefault="00C76EF7" w:rsidP="00C76EF7">
+          <w:p w:rsidRPr="00C76EF7" w:rsidR="00C76EF7" w:rsidP="00C76EF7" w:rsidRDefault="00C76EF7" w14:paraId="324D9E62" w14:textId="71370334">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C76EF7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CLASS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66C1E326" w14:textId="3D0FBC4F" w:rsidR="00C76EF7" w:rsidRPr="00C76EF7" w:rsidRDefault="00C76EF7" w:rsidP="00C76EF7">
+          <w:p w:rsidRPr="00C76EF7" w:rsidR="00C76EF7" w:rsidP="00C76EF7" w:rsidRDefault="00C76EF7" w14:paraId="66C1E326" w14:textId="3D0FBC4F">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C76EF7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NUMBER OF SHARES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="373428EF" w14:textId="40FF61CB" w:rsidR="00C76EF7" w:rsidRPr="00C76EF7" w:rsidRDefault="00C76EF7" w:rsidP="00C76EF7">
+          <w:p w:rsidRPr="00C76EF7" w:rsidR="00C76EF7" w:rsidP="00C76EF7" w:rsidRDefault="00C76EF7" w14:paraId="373428EF" w14:textId="40FF61CB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C76EF7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>FOR/AGAINST</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C76EF7" w:rsidRPr="00C76EF7" w14:paraId="5FB920F3" w14:textId="77777777" w:rsidTr="000466ED">
+      <w:tr w:rsidRPr="00C76EF7" w:rsidR="00C76EF7" w:rsidTr="000466ED" w14:paraId="5FB920F3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6446CF8D" w14:textId="77777777" w:rsidR="00C76EF7" w:rsidRPr="00C76EF7" w:rsidRDefault="00C76EF7" w:rsidP="00C76EF7">
+          <w:p w:rsidRPr="00C76EF7" w:rsidR="00C76EF7" w:rsidP="00C76EF7" w:rsidRDefault="00C76EF7" w14:paraId="6446CF8D" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0B954871" w14:textId="77777777" w:rsidR="00C76EF7" w:rsidRPr="00C76EF7" w:rsidRDefault="00C76EF7" w:rsidP="00C76EF7">
+          <w:p w:rsidRPr="00C76EF7" w:rsidR="00C76EF7" w:rsidP="00C76EF7" w:rsidRDefault="00C76EF7" w14:paraId="0B954871" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7908BFF5" w14:textId="77777777" w:rsidR="00C76EF7" w:rsidRPr="00C76EF7" w:rsidRDefault="00C76EF7" w:rsidP="00C76EF7">
+          <w:p w:rsidRPr="00C76EF7" w:rsidR="00C76EF7" w:rsidP="00C76EF7" w:rsidRDefault="00C76EF7" w14:paraId="7908BFF5" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C76EF7" w:rsidRPr="00C76EF7" w14:paraId="70F60E61" w14:textId="77777777" w:rsidTr="000466ED">
+      <w:tr w:rsidRPr="00C76EF7" w:rsidR="00C76EF7" w:rsidTr="000466ED" w14:paraId="70F60E61" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5C31E95C" w14:textId="77777777" w:rsidR="00C76EF7" w:rsidRPr="00C76EF7" w:rsidRDefault="00C76EF7" w:rsidP="00C76EF7">
+          <w:p w:rsidRPr="00C76EF7" w:rsidR="00C76EF7" w:rsidP="00C76EF7" w:rsidRDefault="00C76EF7" w14:paraId="5C31E95C" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="01D25B86" w14:textId="77777777" w:rsidR="00C76EF7" w:rsidRPr="00C76EF7" w:rsidRDefault="00C76EF7" w:rsidP="00C76EF7">
+          <w:p w:rsidRPr="00C76EF7" w:rsidR="00C76EF7" w:rsidP="00C76EF7" w:rsidRDefault="00C76EF7" w14:paraId="01D25B86" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7E0DC2C5" w14:textId="77777777" w:rsidR="00C76EF7" w:rsidRPr="00C76EF7" w:rsidRDefault="00C76EF7" w:rsidP="00C76EF7">
+          <w:p w:rsidRPr="00C76EF7" w:rsidR="00C76EF7" w:rsidP="00C76EF7" w:rsidRDefault="00C76EF7" w14:paraId="7E0DC2C5" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1C635ABC" w14:textId="77777777" w:rsidR="0022166E" w:rsidRDefault="0022166E" w:rsidP="00AE7695">
+    <w:p w:rsidR="0022166E" w:rsidP="00AE7695" w:rsidRDefault="0022166E" w14:paraId="1C635ABC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EAF7041" w14:textId="77777777" w:rsidR="00C60C6D" w:rsidRDefault="00AE7695" w:rsidP="00AE7695">
+    <w:p w:rsidR="00C60C6D" w:rsidP="00AE7695" w:rsidRDefault="00AE7695" w14:paraId="2EAF7041" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="00C60C6D" w:rsidSect="004B76B5">
-          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="003D19E2">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If this section is not applicable, omit it and renumber divisions.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43AA2DEB" w14:textId="77777777" w:rsidR="004258E8" w:rsidRPr="003D37B3" w:rsidRDefault="004258E8" w:rsidP="00087FAF">
+    <w:p w:rsidRPr="003D37B3" w:rsidR="004258E8" w:rsidP="00087FAF" w:rsidRDefault="004258E8" w14:paraId="43AA2DEB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="003D37B3">
-        <w:lastRenderedPageBreak/>
         <w:t>ARTICLE VIII</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72B05A3F" w14:textId="7CDE4EEE" w:rsidR="004258E8" w:rsidRPr="00BA1D8B" w:rsidRDefault="004258E8" w:rsidP="00F90FB9">
+    <w:p w:rsidRPr="00BA1D8B" w:rsidR="004258E8" w:rsidP="00F90FB9" w:rsidRDefault="004258E8" w14:paraId="72B05A3F" w14:textId="7CDE4EEE">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BA1D8B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The effective date of the amendment is </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1D8B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(date)</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1D8B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="0000177E" w:rsidRPr="00BA1D8B">
+      <w:r w:rsidRPr="00BA1D8B" w:rsidR="0000177E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004A4145" w:rsidRPr="00BA1D8B">
+      <w:r w:rsidRPr="00BA1D8B" w:rsidR="004A4145">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0000177E" w:rsidRPr="00BA1D8B">
+      <w:r w:rsidRPr="00BA1D8B" w:rsidR="0000177E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00FF3850" w:rsidRPr="00BA1D8B">
+      <w:r w:rsidRPr="00BA1D8B" w:rsidR="00FF3850">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="000C2795" w:rsidRPr="00BA1D8B">
+      <w:r w:rsidRPr="00BA1D8B" w:rsidR="000C2795">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ay</w:t>
       </w:r>
-      <w:r w:rsidR="0000177E" w:rsidRPr="00BA1D8B">
+      <w:r w:rsidRPr="00BA1D8B" w:rsidR="0000177E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> be filed </w:t>
       </w:r>
       <w:r w:rsidR="002B3072">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">with the Secretary of State </w:t>
       </w:r>
-      <w:r w:rsidR="0000177E" w:rsidRPr="00BA1D8B">
+      <w:r w:rsidRPr="00BA1D8B" w:rsidR="0000177E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>up to 90 days prior to the effective date.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54F72D0A" w14:textId="33D340AD" w:rsidR="00691408" w:rsidRDefault="00691408" w:rsidP="00691408">
+    <w:p w:rsidR="00691408" w:rsidP="00691408" w:rsidRDefault="00691408" w14:paraId="54F72D0A" w14:textId="33D340AD">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5508" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5508"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00364AFE" w:rsidRPr="00E0302E" w14:paraId="44EB2D48" w14:textId="77777777" w:rsidTr="00364AFE">
+      <w:tr w:rsidRPr="00E0302E" w:rsidR="00364AFE" w:rsidTr="00364AFE" w14:paraId="44EB2D48" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7088A33C" w14:textId="77777777" w:rsidR="00364AFE" w:rsidRPr="00EC536F" w:rsidRDefault="00364AFE" w:rsidP="00600E67">
+          <w:p w:rsidRPr="00EC536F" w:rsidR="00364AFE" w:rsidP="00600E67" w:rsidRDefault="00364AFE" w14:paraId="7088A33C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00691408" w:rsidRPr="00E0302E" w14:paraId="57ED4593" w14:textId="77777777" w:rsidTr="008164B9">
+      <w:tr w:rsidRPr="00E0302E" w:rsidR="00691408" w:rsidTr="008164B9" w14:paraId="57ED4593" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2987C069" w14:textId="29DD7F45" w:rsidR="00691408" w:rsidRPr="00EC536F" w:rsidRDefault="00691408" w:rsidP="00600E67">
+          <w:p w:rsidRPr="00EC536F" w:rsidR="00691408" w:rsidP="00600E67" w:rsidRDefault="00691408" w14:paraId="2987C069" w14:textId="29DD7F45">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC536F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Name of State Bank Adopting the Article</w:t>
             </w:r>
-            <w:r w:rsidR="00E41D2B" w:rsidRPr="00EC536F">
+            <w:r w:rsidRPr="00EC536F" w:rsidR="00E41D2B">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00EC536F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> of Amendmen</w:t>
             </w:r>
             <w:r w:rsidRPr="00EC536F">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00691408" w:rsidRPr="00E0302E" w14:paraId="546F85AD" w14:textId="77777777" w:rsidTr="008164B9">
+      <w:tr w:rsidRPr="00E0302E" w:rsidR="00691408" w:rsidTr="008164B9" w14:paraId="546F85AD" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4492F28B" w14:textId="59D61744" w:rsidR="00691408" w:rsidRPr="00EC536F" w:rsidRDefault="00691408" w:rsidP="00600E67">
+          <w:p w:rsidRPr="00EC536F" w:rsidR="00691408" w:rsidP="00600E67" w:rsidRDefault="00691408" w14:paraId="4492F28B" w14:textId="59D61744">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00691408" w:rsidRPr="00E0302E" w14:paraId="1897A7A0" w14:textId="77777777" w:rsidTr="008164B9">
+      <w:tr w:rsidRPr="00E0302E" w:rsidR="00691408" w:rsidTr="008164B9" w14:paraId="1897A7A0" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55682D1D" w14:textId="1DBFAEBC" w:rsidR="00691408" w:rsidRPr="00EC536F" w:rsidRDefault="007226BB" w:rsidP="00600E67">
+          <w:p w:rsidRPr="00EC536F" w:rsidR="00691408" w:rsidP="00600E67" w:rsidRDefault="007226BB" w14:paraId="55682D1D" w14:textId="1DBFAEBC">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC536F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Signature </w:t>
             </w:r>
-            <w:r w:rsidR="00691408" w:rsidRPr="00EC536F">
+            <w:r w:rsidRPr="00EC536F" w:rsidR="00691408">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>and Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00691408" w:rsidRPr="00E0302E" w14:paraId="4908CC07" w14:textId="77777777" w:rsidTr="00600E67">
+      <w:tr w:rsidRPr="00E0302E" w:rsidR="00691408" w:rsidTr="00600E67" w14:paraId="4908CC07" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D0662CB" w14:textId="77777777" w:rsidR="00691408" w:rsidRPr="00EC536F" w:rsidRDefault="00691408" w:rsidP="00600E67">
+          <w:p w:rsidRPr="00EC536F" w:rsidR="00691408" w:rsidP="00600E67" w:rsidRDefault="00691408" w14:paraId="0D0662CB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00691408" w:rsidRPr="00E0302E" w14:paraId="0BFDE230" w14:textId="77777777" w:rsidTr="008164B9">
+      <w:tr w:rsidRPr="00E0302E" w:rsidR="00691408" w:rsidTr="008164B9" w14:paraId="0BFDE230" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718810EA" w14:textId="77CECC9A" w:rsidR="00691408" w:rsidRPr="00EC536F" w:rsidRDefault="007226BB" w:rsidP="00600E67">
+          <w:p w:rsidRPr="00EC536F" w:rsidR="00691408" w:rsidP="00600E67" w:rsidRDefault="007226BB" w14:paraId="718810EA" w14:textId="77CECC9A">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC536F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
-            <w:r w:rsidR="00691408" w:rsidRPr="00EC536F">
+            <w:r w:rsidRPr="00EC536F" w:rsidR="00691408">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> and Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="48CA5B1C" w14:textId="1616141F" w:rsidR="0006701B" w:rsidRDefault="0006701B" w:rsidP="00691408">
+    <w:p w:rsidR="0006701B" w:rsidP="00691408" w:rsidRDefault="0006701B" w14:paraId="48CA5B1C" w14:textId="1616141F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="680E9FA8" w14:textId="143E40E8" w:rsidR="0006701B" w:rsidRDefault="0006701B" w:rsidP="00691408">
+    <w:p w:rsidR="0006701B" w:rsidP="00691408" w:rsidRDefault="0006701B" w14:paraId="680E9FA8" w14:textId="143E40E8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="334CD0DC" w14:textId="77777777" w:rsidR="002E640D" w:rsidRPr="0099170C" w:rsidRDefault="002E640D" w:rsidP="00691408">
+    <w:p w:rsidRPr="0099170C" w:rsidR="002E640D" w:rsidP="00691408" w:rsidRDefault="002E640D" w14:paraId="334CD0DC" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1548"/>
         <w:gridCol w:w="2282"/>
         <w:gridCol w:w="328"/>
         <w:gridCol w:w="540"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002F450E" w:rsidRPr="0099170C" w14:paraId="139C5027" w14:textId="77777777">
+      <w:tr w:rsidRPr="0099170C" w:rsidR="002F450E" w14:paraId="139C5027" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5E6E6C90" w14:textId="77777777" w:rsidR="002F450E" w:rsidRPr="0099170C" w:rsidRDefault="002F450E" w:rsidP="00524D29">
+          <w:p w:rsidRPr="0099170C" w:rsidR="002F450E" w:rsidP="00524D29" w:rsidRDefault="002F450E" w14:paraId="5E6E6C90" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0099170C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>State of Iowa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4D47BF81" w14:textId="77777777" w:rsidR="002F450E" w:rsidRPr="0099170C" w:rsidRDefault="002F450E" w:rsidP="00524D29">
+          <w:p w:rsidRPr="0099170C" w:rsidR="002F450E" w:rsidP="00524D29" w:rsidRDefault="002F450E" w14:paraId="4D47BF81" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="548AA6FB" w14:textId="77777777" w:rsidR="002F450E" w:rsidRPr="0099170C" w:rsidRDefault="002F450E" w:rsidP="00524D29">
+          <w:p w:rsidRPr="0099170C" w:rsidR="002F450E" w:rsidP="00524D29" w:rsidRDefault="002F450E" w14:paraId="548AA6FB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0099170C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6634D355" w14:textId="77777777" w:rsidR="002F450E" w:rsidRPr="0099170C" w:rsidRDefault="002F450E" w:rsidP="00524D29">
+          <w:p w:rsidRPr="0099170C" w:rsidR="002F450E" w:rsidP="00524D29" w:rsidRDefault="002F450E" w14:paraId="6634D355" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F450E" w:rsidRPr="0099170C" w14:paraId="6DEEED5F" w14:textId="77777777">
+      <w:tr w:rsidRPr="0099170C" w:rsidR="002F450E" w14:paraId="6DEEED5F" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6EBBADB3" w14:textId="77777777" w:rsidR="002F450E" w:rsidRPr="0099170C" w:rsidRDefault="002F450E" w:rsidP="00524D29">
+          <w:p w:rsidRPr="0099170C" w:rsidR="002F450E" w:rsidP="00524D29" w:rsidRDefault="002F450E" w14:paraId="6EBBADB3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="31039B72" w14:textId="77777777" w:rsidR="002F450E" w:rsidRPr="0099170C" w:rsidRDefault="002F450E" w:rsidP="00524D29">
+          <w:p w:rsidRPr="0099170C" w:rsidR="002F450E" w:rsidP="00524D29" w:rsidRDefault="002F450E" w14:paraId="31039B72" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="726F4226" w14:textId="77777777" w:rsidR="002F450E" w:rsidRPr="0099170C" w:rsidRDefault="002F450E" w:rsidP="00524D29">
+          <w:p w:rsidRPr="0099170C" w:rsidR="002F450E" w:rsidP="00524D29" w:rsidRDefault="002F450E" w14:paraId="726F4226" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0099170C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="31498E90" w14:textId="77777777" w:rsidR="002F450E" w:rsidRPr="0099170C" w:rsidRDefault="002F450E" w:rsidP="00524D29">
+          <w:p w:rsidRPr="0099170C" w:rsidR="002F450E" w:rsidP="00524D29" w:rsidRDefault="002F450E" w14:paraId="31498E90" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0099170C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F450E" w:rsidRPr="0099170C" w14:paraId="74CCBA45" w14:textId="77777777">
+      <w:tr w:rsidRPr="0099170C" w:rsidR="002F450E" w14:paraId="74CCBA45" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="02154529" w14:textId="77777777" w:rsidR="002F450E" w:rsidRPr="0099170C" w:rsidRDefault="002F450E" w:rsidP="00524D29">
+          <w:p w:rsidRPr="0099170C" w:rsidR="002F450E" w:rsidP="00524D29" w:rsidRDefault="002F450E" w14:paraId="02154529" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0099170C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">County of </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2282" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="050ADBE3" w14:textId="77777777" w:rsidR="002F450E" w:rsidRPr="0099170C" w:rsidRDefault="002F450E" w:rsidP="00524D29">
+          <w:p w:rsidRPr="0099170C" w:rsidR="002F450E" w:rsidP="00524D29" w:rsidRDefault="002F450E" w14:paraId="050ADBE3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0CA24A78" w14:textId="77777777" w:rsidR="002F450E" w:rsidRPr="0099170C" w:rsidRDefault="002F450E" w:rsidP="00524D29">
+          <w:p w:rsidRPr="0099170C" w:rsidR="002F450E" w:rsidP="00524D29" w:rsidRDefault="002F450E" w14:paraId="0CA24A78" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0099170C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="490F8E23" w14:textId="77777777" w:rsidR="002F450E" w:rsidRPr="0099170C" w:rsidRDefault="002F450E" w:rsidP="00524D29">
+          <w:p w:rsidRPr="0099170C" w:rsidR="002F450E" w:rsidP="00524D29" w:rsidRDefault="002F450E" w14:paraId="490F8E23" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6D12CF0B" w14:textId="77777777" w:rsidR="002F450E" w:rsidRPr="0099170C" w:rsidRDefault="002F450E" w:rsidP="00704826">
+    <w:p w:rsidRPr="0099170C" w:rsidR="002F450E" w:rsidP="00704826" w:rsidRDefault="002F450E" w14:paraId="6D12CF0B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="059DBB15" w14:textId="0C7473CC" w:rsidR="002F450E" w:rsidRPr="00E23390" w:rsidRDefault="002F450E" w:rsidP="00F90FB9">
+    <w:p w:rsidRPr="00E23390" w:rsidR="002F450E" w:rsidP="00F90FB9" w:rsidRDefault="002F450E" w14:paraId="059DBB15" w14:textId="0C7473CC">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0099170C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0099170C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">On </w:t>
       </w:r>
-      <w:r w:rsidR="00432767" w:rsidRPr="00655F0C">
+      <w:r w:rsidRPr="00655F0C" w:rsidR="00432767">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(date)</w:t>
       </w:r>
       <w:r w:rsidR="00B1685A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00655F0C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0099170C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">before me, a Notary Public in and for the State of Iowa, personally appeared </w:t>
       </w:r>
       <w:r w:rsidRPr="00655F0C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00DA3F7C" w:rsidRPr="00655F0C">
+      <w:r w:rsidRPr="00655F0C" w:rsidR="00DA3F7C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00655F0C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ame)</w:t>
       </w:r>
       <w:r w:rsidRPr="00655F0C">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E23390">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidRPr="00E23390">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00DA3F7C" w:rsidRPr="00E23390">
+      <w:r w:rsidRPr="00E23390" w:rsidR="00DA3F7C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00E23390">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ame)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E23390">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, who, being by me duly sworn, did say that they are the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E23390">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00DA3F7C" w:rsidRPr="00E23390">
+      <w:r w:rsidRPr="00E23390" w:rsidR="00DA3F7C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00E23390">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>itle)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E23390">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="00E23390">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00DA3F7C" w:rsidRPr="00E23390">
+      <w:r w:rsidRPr="00E23390" w:rsidR="00DA3F7C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00E23390">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>itle)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E23390">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, respectively, of the corporation executing the within and foregoing instrument; that </w:t>
       </w:r>
-      <w:r w:rsidR="00A023EC" w:rsidRPr="0042587A">
+      <w:r w:rsidRPr="0042587A" w:rsidR="00A023EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="0042587A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the seal affixed thereto is the seal of the corporation</w:t>
       </w:r>
-      <w:r w:rsidR="00A023EC" w:rsidRPr="0042587A">
+      <w:r w:rsidRPr="0042587A" w:rsidR="00A023EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A023EC" w:rsidRPr="00745534">
+      <w:r w:rsidRPr="00745534" w:rsidR="00A023EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidR="00A023EC" w:rsidRPr="0042587A">
+      <w:r w:rsidRPr="0042587A" w:rsidR="00A023EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A023EC" w:rsidRPr="0042587A">
+      <w:r w:rsidRPr="0042587A" w:rsidR="00A023EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the corporation has no seal)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E23390">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; that said instrument was signed </w:t>
       </w:r>
-      <w:r w:rsidR="00A023EC" w:rsidRPr="00E23390">
+      <w:r w:rsidRPr="00E23390" w:rsidR="00A023EC">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00E23390">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>and sealed</w:t>
       </w:r>
-      <w:r w:rsidR="00A023EC" w:rsidRPr="00E23390">
+      <w:r w:rsidRPr="00E23390" w:rsidR="00A023EC">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E23390">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on behalf of the corporation by the authority of its </w:t>
       </w:r>
-      <w:r w:rsidR="00117924" w:rsidRPr="00E23390">
+      <w:r w:rsidRPr="00E23390" w:rsidR="00117924">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00E23390">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oard of </w:t>
       </w:r>
-      <w:r w:rsidR="00117924" w:rsidRPr="00E23390">
+      <w:r w:rsidRPr="00E23390" w:rsidR="00117924">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00E23390">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">irectors; and that </w:t>
       </w:r>
       <w:r w:rsidRPr="00E23390">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00D10638" w:rsidRPr="00E23390">
+      <w:r w:rsidRPr="00E23390" w:rsidR="00D10638">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00E23390">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ame)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E23390">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="00E23390">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00D10638" w:rsidRPr="00E23390">
+      <w:r w:rsidRPr="00E23390" w:rsidR="00D10638">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00E23390">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ame)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E23390">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, as officers, acknowledged the execution of said instrument to be the voluntary act and deed of the corporation, by it and by them voluntarily executed.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4788"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F90FB9" w:rsidRPr="00E0302E" w14:paraId="6D6BC9F9" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E0302E" w:rsidR="00F90FB9" w14:paraId="6D6BC9F9" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="600"/>
+          <w:trHeight w:val="600" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="299C54BE" w14:textId="77777777" w:rsidR="00F90FB9" w:rsidRPr="00EC536F" w:rsidRDefault="00F90FB9" w:rsidP="00704826">
+          <w:p w:rsidRPr="00EC536F" w:rsidR="00F90FB9" w:rsidP="00704826" w:rsidRDefault="00F90FB9" w14:paraId="299C54BE" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F90FB9" w:rsidRPr="00E0302E" w14:paraId="760BF2C7" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E0302E" w:rsidR="00F90FB9" w14:paraId="760BF2C7" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="600"/>
+          <w:trHeight w:val="600" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="485E7CBE" w14:textId="77777777" w:rsidR="00F90FB9" w:rsidRPr="00EC536F" w:rsidRDefault="00F90FB9" w:rsidP="00704826">
+          <w:p w:rsidRPr="00EC536F" w:rsidR="00F90FB9" w:rsidP="00704826" w:rsidRDefault="00F90FB9" w14:paraId="485E7CBE" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC536F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Notary Public in and for Said County and State</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30E4AF4E" w14:textId="77777777" w:rsidR="008C611D" w:rsidRPr="00EC536F" w:rsidRDefault="008C611D" w:rsidP="00704826">
+          <w:p w:rsidRPr="00EC536F" w:rsidR="008C611D" w:rsidP="00704826" w:rsidRDefault="008C611D" w14:paraId="30E4AF4E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="65B54459" w14:textId="77777777" w:rsidR="008C611D" w:rsidRPr="00EC536F" w:rsidRDefault="008C611D" w:rsidP="00704826">
+          <w:p w:rsidRPr="00EC536F" w:rsidR="008C611D" w:rsidP="00704826" w:rsidRDefault="008C611D" w14:paraId="65B54459" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="436DC470" w14:textId="77777777" w:rsidR="003951D9" w:rsidRDefault="003951D9">
+    <w:p w:rsidR="003951D9" w:rsidRDefault="003951D9" w14:paraId="436DC470" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:sectPr w:rsidR="003951D9" w:rsidSect="004B76B5">
-          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D07C8B2" w14:textId="1EECF99E" w:rsidR="002F450E" w:rsidRPr="006E1125" w:rsidRDefault="002F450E" w:rsidP="005E28E9">
+    <w:p w:rsidRPr="006E1125" w:rsidR="002F450E" w:rsidP="005E28E9" w:rsidRDefault="002F450E" w14:paraId="4D07C8B2" w14:textId="1EECF99E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E1125">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">RESOLUTION OF </w:t>
       </w:r>
-      <w:r w:rsidR="00366CAD" w:rsidRPr="006E1125">
+      <w:r w:rsidRPr="006E1125" w:rsidR="00366CAD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:t xml:space="preserve">THE </w:t>
       </w:r>
       <w:r w:rsidRPr="006E1125">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>BOARD OF DIRECTORS</w:t>
       </w:r>
-      <w:r w:rsidR="001C5D4F" w:rsidRPr="006E1125">
+      <w:r w:rsidRPr="006E1125" w:rsidR="001C5D4F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="006E1125">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:t xml:space="preserve">TO AMEND </w:t>
       </w:r>
-      <w:r w:rsidR="002C2EC0" w:rsidRPr="006E1125">
+      <w:r w:rsidRPr="006E1125" w:rsidR="002C2EC0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:t xml:space="preserve">THE </w:t>
       </w:r>
       <w:r w:rsidRPr="006E1125">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>ARTICLES OF INCORPORATION</w:t>
       </w:r>
-      <w:r w:rsidR="005E28E9" w:rsidRPr="006E1125">
+      <w:r w:rsidRPr="006E1125" w:rsidR="005E28E9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EAB462E" w14:textId="53B8EF00" w:rsidR="002F450E" w:rsidRPr="00097EB9" w:rsidRDefault="002F450E" w:rsidP="00097EB9">
+    <w:p w:rsidRPr="00097EB9" w:rsidR="002F450E" w:rsidP="00097EB9" w:rsidRDefault="002F450E" w14:paraId="3EAB462E" w14:textId="53B8EF00">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00097EB9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00097EB9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Resolved</w:t>
       </w:r>
       <w:r w:rsidR="000A72F7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00097EB9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> that the board of directors of </w:t>
       </w:r>
       <w:r w:rsidRPr="00097EB9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00084626" w:rsidRPr="00097EB9">
+      <w:r w:rsidRPr="00097EB9" w:rsidR="00084626">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00097EB9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
       <w:r w:rsidRPr="00E275E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
@@ -3867,1389 +3967,1412 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> meeting of the shareholders of the state bank to be held on</w:t>
       </w:r>
       <w:r w:rsidRPr="00097EB9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00097EB9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00084626" w:rsidRPr="00097EB9">
+      <w:r w:rsidRPr="00097EB9" w:rsidR="00084626">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00097EB9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ate)</w:t>
       </w:r>
       <w:r w:rsidRPr="00097EB9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, a resolution for an </w:t>
       </w:r>
-      <w:r w:rsidR="000C393D" w:rsidRPr="00097EB9">
+      <w:r w:rsidRPr="00097EB9" w:rsidR="000C393D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00097EB9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">mendment to the </w:t>
       </w:r>
-      <w:r w:rsidR="000C393D" w:rsidRPr="00097EB9">
+      <w:r w:rsidRPr="00097EB9" w:rsidR="000C393D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00097EB9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">rticles of </w:t>
       </w:r>
-      <w:r w:rsidR="000C393D" w:rsidRPr="00097EB9">
+      <w:r w:rsidRPr="00097EB9" w:rsidR="000C393D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00097EB9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ncorporation of the state bank as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41BB029C" w14:textId="0EF6773F" w:rsidR="002F450E" w:rsidRPr="00097EB9" w:rsidRDefault="00103474" w:rsidP="00097EB9">
+    <w:p w:rsidRPr="00097EB9" w:rsidR="002F450E" w:rsidP="00097EB9" w:rsidRDefault="00103474" w14:paraId="41BB029C" w14:textId="0EF6773F">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00097EB9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="002F450E" w:rsidRPr="00097EB9">
+      <w:r w:rsidRPr="00097EB9" w:rsidR="002F450E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Resolved, that the shareholders of </w:t>
       </w:r>
-      <w:r w:rsidR="002F450E" w:rsidRPr="00097EB9">
+      <w:r w:rsidRPr="00097EB9" w:rsidR="002F450E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00407C4F" w:rsidRPr="00097EB9">
+      <w:r w:rsidRPr="00097EB9" w:rsidR="00407C4F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidR="002F450E" w:rsidRPr="00097EB9">
+      <w:r w:rsidRPr="00097EB9" w:rsidR="002F450E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ank)</w:t>
       </w:r>
-      <w:r w:rsidR="002F450E" w:rsidRPr="00097EB9">
+      <w:r w:rsidRPr="00097EB9" w:rsidR="002F450E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> adopt </w:t>
       </w:r>
-      <w:r w:rsidR="000C393D" w:rsidRPr="00097EB9">
+      <w:r w:rsidRPr="00097EB9" w:rsidR="000C393D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="002F450E" w:rsidRPr="00097EB9">
+      <w:r w:rsidRPr="00097EB9" w:rsidR="002F450E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">rticles of </w:t>
       </w:r>
-      <w:r w:rsidR="000C393D" w:rsidRPr="00097EB9">
+      <w:r w:rsidRPr="00097EB9" w:rsidR="000C393D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="002F450E" w:rsidRPr="00097EB9">
+      <w:r w:rsidRPr="00097EB9" w:rsidR="002F450E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">mendment to the </w:t>
       </w:r>
-      <w:r w:rsidR="000C393D" w:rsidRPr="00097EB9">
+      <w:r w:rsidRPr="00097EB9" w:rsidR="000C393D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="002F450E" w:rsidRPr="00097EB9">
+      <w:r w:rsidRPr="00097EB9" w:rsidR="002F450E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">rticles of </w:t>
       </w:r>
-      <w:r w:rsidR="000C393D" w:rsidRPr="00097EB9">
+      <w:r w:rsidRPr="00097EB9" w:rsidR="000C393D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="002F450E" w:rsidRPr="00097EB9">
+      <w:r w:rsidRPr="00097EB9" w:rsidR="002F450E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ncorporation as follows:</w:t>
       </w:r>
-      <w:r w:rsidR="002371ED" w:rsidRPr="00097EB9">
+      <w:r w:rsidRPr="00097EB9" w:rsidR="002371ED">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AD75FD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="002F450E" w:rsidRPr="00097EB9">
+      <w:r w:rsidRPr="00097EB9" w:rsidR="002F450E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">See </w:t>
       </w:r>
       <w:r w:rsidR="00AA0BE6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa Code </w:t>
       </w:r>
-      <w:r w:rsidR="002F450E" w:rsidRPr="00097EB9">
+      <w:r w:rsidRPr="00097EB9" w:rsidR="002F450E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Section 524.1502</w:t>
       </w:r>
-      <w:r w:rsidR="000C393D" w:rsidRPr="00097EB9">
+      <w:r w:rsidRPr="00097EB9" w:rsidR="000C393D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
-      <w:r w:rsidR="002F450E" w:rsidRPr="00097EB9">
+      <w:r w:rsidRPr="00097EB9" w:rsidR="002F450E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the method of presentation of amendment.</w:t>
       </w:r>
       <w:r w:rsidR="00AD75FD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10EE10BE" w14:textId="05B053D6" w:rsidR="00C25399" w:rsidRPr="003F5171" w:rsidRDefault="00EB76A5" w:rsidP="00AA6CD8">
+    <w:p w:rsidRPr="003F5171" w:rsidR="00C25399" w:rsidP="00AA6CD8" w:rsidRDefault="00EB76A5" w14:paraId="10EE10BE" w14:textId="05B053D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00097EB9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00097EB9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>insert amendment</w:t>
       </w:r>
-      <w:r w:rsidR="000C393D" w:rsidRPr="00097EB9">
+      <w:r w:rsidRPr="00097EB9" w:rsidR="000C393D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E110D7D" w14:textId="4710862C" w:rsidR="00097EB9" w:rsidRDefault="000C393D" w:rsidP="003F5171">
+    <w:p w:rsidR="00097EB9" w:rsidP="003F5171" w:rsidRDefault="000C393D" w14:paraId="3E110D7D" w14:textId="4710862C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00097EB9">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For example: </w:t>
       </w:r>
-      <w:r w:rsidR="00EB76A5" w:rsidRPr="00097EB9">
+      <w:r w:rsidRPr="00097EB9" w:rsidR="00EB76A5">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="00097EB9">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00EB76A5" w:rsidRPr="00097EB9">
+      <w:r w:rsidRPr="00097EB9" w:rsidR="00EB76A5">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">rticles of </w:t>
       </w:r>
       <w:r w:rsidRPr="00097EB9">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="00EB76A5" w:rsidRPr="00097EB9">
+      <w:r w:rsidRPr="00097EB9" w:rsidR="00EB76A5">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ncorporation of the state bank are hereby amended by deleting Article VII provid</w:t>
       </w:r>
       <w:r w:rsidR="00AD75FD">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ed</w:t>
       </w:r>
-      <w:r w:rsidR="00EB76A5" w:rsidRPr="00097EB9">
+      <w:r w:rsidRPr="00097EB9" w:rsidR="00EB76A5">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="622E4C27" w14:textId="0E646F5D" w:rsidR="00EB76A5" w:rsidRPr="00097EB9" w:rsidRDefault="00EB76A5" w:rsidP="00097EB9">
+    <w:p w:rsidRPr="00097EB9" w:rsidR="00EB76A5" w:rsidP="00097EB9" w:rsidRDefault="00EB76A5" w14:paraId="622E4C27" w14:textId="0E646F5D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00097EB9">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The annual meeting of the shareholders shall take place at the principal place of business of the state bank on January 20 of each year.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="252C4FE2" w14:textId="77777777" w:rsidR="00EB76A5" w:rsidRPr="00097EB9" w:rsidRDefault="00EB76A5" w:rsidP="00097EB9">
+    <w:p w:rsidRPr="00097EB9" w:rsidR="00EB76A5" w:rsidP="00097EB9" w:rsidRDefault="00EB76A5" w14:paraId="252C4FE2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B369896" w14:textId="6F589732" w:rsidR="00097EB9" w:rsidRDefault="00EB76A5" w:rsidP="003F5171">
+    <w:p w:rsidR="00097EB9" w:rsidP="003F5171" w:rsidRDefault="00EB76A5" w14:paraId="2B369896" w14:textId="6F589732">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00097EB9">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>And substituting therefore the following new Article VII:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="631626B5" w14:textId="688881C4" w:rsidR="00EB76A5" w:rsidRPr="00097EB9" w:rsidRDefault="00EB76A5" w:rsidP="00097EB9">
+    <w:p w:rsidRPr="00097EB9" w:rsidR="00EB76A5" w:rsidP="00097EB9" w:rsidRDefault="00EB76A5" w14:paraId="631626B5" w14:textId="688881C4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00097EB9">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The annual meeting of the shareholders shall take place at the principal place of business of the state bank in the month of January.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63D7D48E" w14:textId="77777777" w:rsidR="00EB76A5" w:rsidRPr="00097EB9" w:rsidRDefault="00EB76A5" w:rsidP="00097EB9">
+    <w:p w:rsidRPr="00097EB9" w:rsidR="00EB76A5" w:rsidP="00097EB9" w:rsidRDefault="00EB76A5" w14:paraId="63D7D48E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A022D84" w14:textId="4BABC192" w:rsidR="002F450E" w:rsidRPr="00097EB9" w:rsidRDefault="00283D44" w:rsidP="00097EB9">
+    <w:p w:rsidRPr="00097EB9" w:rsidR="002F450E" w:rsidP="00097EB9" w:rsidRDefault="00283D44" w14:paraId="6A022D84" w14:textId="4BABC192">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00097EB9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="002F450E" w:rsidRPr="00097EB9">
+      <w:r w:rsidRPr="00097EB9" w:rsidR="002F450E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="00A023EC" w:rsidRPr="00097EB9">
+      <w:r w:rsidRPr="00097EB9" w:rsidR="00A023EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00BD303B" w:rsidRPr="00097EB9">
+      <w:r w:rsidRPr="00097EB9" w:rsidR="00BD303B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="00A023EC" w:rsidRPr="00097EB9">
+      <w:r w:rsidRPr="00097EB9" w:rsidR="00A023EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>itle)</w:t>
       </w:r>
-      <w:r w:rsidR="002F450E" w:rsidRPr="00097EB9">
+      <w:r w:rsidRPr="00097EB9" w:rsidR="002F450E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidR="00A023EC" w:rsidRPr="00097EB9">
+      <w:r w:rsidRPr="00097EB9" w:rsidR="00A023EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00BD303B" w:rsidRPr="00097EB9">
+      <w:r w:rsidRPr="00097EB9" w:rsidR="00BD303B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="00A023EC" w:rsidRPr="00097EB9">
+      <w:r w:rsidRPr="00097EB9" w:rsidR="00A023EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>itle)</w:t>
       </w:r>
-      <w:r w:rsidR="00A023EC" w:rsidRPr="00097EB9">
+      <w:r w:rsidRPr="00097EB9" w:rsidR="00A023EC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002F450E" w:rsidRPr="00097EB9">
+      <w:r w:rsidRPr="00097EB9" w:rsidR="002F450E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>of the state bank are authorized to sign the Articles of Amendment to the Articles of Incorporation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70990A4D" w14:textId="03A1EC8F" w:rsidR="002F450E" w:rsidRDefault="002F450E" w:rsidP="00097EB9">
+    <w:p w:rsidR="002F450E" w:rsidP="00097EB9" w:rsidRDefault="002F450E" w14:paraId="70990A4D" w14:textId="03A1EC8F">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00097EB9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00097EB9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">The notice to shareholders of </w:t>
       </w:r>
       <w:r w:rsidRPr="00097EB9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(an annual</w:t>
       </w:r>
       <w:r w:rsidR="00E409AD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidRPr="00097EB9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a special)</w:t>
       </w:r>
       <w:r w:rsidRPr="00097EB9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> meeting to consider the resolution shall contain or be accompanied by a copy of the foregoing resolution.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B6D3882" w14:textId="37F672FE" w:rsidR="007A1840" w:rsidRPr="007A1840" w:rsidRDefault="007A1840" w:rsidP="007A1840">
+    <w:p w:rsidRPr="007A1840" w:rsidR="007A1840" w:rsidP="007A1840" w:rsidRDefault="007A1840" w14:paraId="0B6D3882" w14:textId="37F672FE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5508"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007A1840" w:rsidRPr="007A1840" w14:paraId="20C26DAF" w14:textId="77777777" w:rsidTr="00C0129A">
+      <w:tr w:rsidRPr="007A1840" w:rsidR="007A1840" w:rsidTr="00C0129A" w14:paraId="20C26DAF" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="577"/>
+          <w:trHeight w:val="577" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="781D8D4B" w14:textId="3556AA9B" w:rsidR="007A1840" w:rsidRPr="00EC536F" w:rsidRDefault="00EA5106" w:rsidP="007A1840">
+          <w:p w:rsidRPr="00EC536F" w:rsidR="007A1840" w:rsidP="007A1840" w:rsidRDefault="00EA5106" w14:paraId="781D8D4B" w14:textId="3556AA9B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC536F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Chairperson</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A1840" w:rsidRPr="007A1840" w14:paraId="589ACEB3" w14:textId="77777777" w:rsidTr="006C2861">
+      <w:tr w:rsidRPr="007A1840" w:rsidR="007A1840" w:rsidTr="006C2861" w14:paraId="589ACEB3" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="423"/>
+          <w:trHeight w:val="423" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5DF69ABB" w14:textId="7B6314CD" w:rsidR="007A1840" w:rsidRPr="00EC536F" w:rsidRDefault="007A1840" w:rsidP="00F53607">
+          <w:p w:rsidRPr="00EC536F" w:rsidR="007A1840" w:rsidP="00F53607" w:rsidRDefault="007A1840" w14:paraId="5DF69ABB" w14:textId="7B6314CD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A1840" w:rsidRPr="007A1840" w14:paraId="6BB579D1" w14:textId="77777777" w:rsidTr="00C0129A">
+      <w:tr w:rsidRPr="007A1840" w:rsidR="007A1840" w:rsidTr="00C0129A" w14:paraId="6BB579D1" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="388"/>
+          <w:trHeight w:val="388" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45F88FE7" w14:textId="17B73900" w:rsidR="007A1840" w:rsidRPr="00EC536F" w:rsidRDefault="007A1840" w:rsidP="007A1840">
+          <w:p w:rsidRPr="00EC536F" w:rsidR="007A1840" w:rsidP="007A1840" w:rsidRDefault="007A1840" w14:paraId="45F88FE7" w14:textId="17B73900">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC536F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidR="00EA5106" w:rsidRPr="00EC536F">
+            <w:r w:rsidRPr="00EC536F" w:rsidR="00EA5106">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ecretary</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A1840" w:rsidRPr="007A1840" w14:paraId="5D1DBD4A" w14:textId="77777777" w:rsidTr="00C0129A">
+      <w:tr w:rsidRPr="007A1840" w:rsidR="007A1840" w:rsidTr="00C0129A" w14:paraId="5D1DBD4A" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C0F2C28" w14:textId="19280EF6" w:rsidR="007A1840" w:rsidRPr="00EC536F" w:rsidRDefault="007A1840" w:rsidP="00F53607">
+          <w:p w:rsidRPr="00EC536F" w:rsidR="007A1840" w:rsidP="00F53607" w:rsidRDefault="007A1840" w14:paraId="2C0F2C28" w14:textId="19280EF6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A1840" w:rsidRPr="007A1840" w14:paraId="19340824" w14:textId="77777777" w:rsidTr="00C0129A">
+      <w:tr w:rsidRPr="007A1840" w:rsidR="007A1840" w:rsidTr="00C0129A" w14:paraId="19340824" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="379"/>
+          <w:trHeight w:val="379" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58F3BA04" w14:textId="5E5A56E6" w:rsidR="007A1840" w:rsidRPr="00EC536F" w:rsidRDefault="00EA5106" w:rsidP="007A1840">
+          <w:p w:rsidRPr="00EC536F" w:rsidR="007A1840" w:rsidP="007A1840" w:rsidRDefault="00EA5106" w14:paraId="58F3BA04" w14:textId="5E5A56E6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC536F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5297B295" w14:textId="356373B7" w:rsidR="002F450E" w:rsidRPr="006E1125" w:rsidRDefault="002F450E" w:rsidP="00D31788">
+    <w:p w:rsidRPr="006E1125" w:rsidR="002F450E" w:rsidP="00D31788" w:rsidRDefault="002F450E" w14:paraId="5297B295" w14:textId="356373B7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E1125">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>NOTICE TO SHAREHOLDERS</w:t>
       </w:r>
-      <w:r w:rsidR="00867E5A" w:rsidRPr="006E1125">
+      <w:r w:rsidRPr="006E1125" w:rsidR="00867E5A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="006E1125">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>OF</w:t>
       </w:r>
-      <w:r w:rsidR="00867E5A" w:rsidRPr="006E1125">
+      <w:r w:rsidRPr="006E1125" w:rsidR="00867E5A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="006E1125">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>(B</w:t>
       </w:r>
-      <w:r w:rsidR="008E7B77" w:rsidRPr="006E1125">
+      <w:r w:rsidRPr="006E1125" w:rsidR="008E7B77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>ANK</w:t>
       </w:r>
       <w:r w:rsidRPr="006E1125">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00867E5A" w:rsidRPr="006E1125">
+      <w:r w:rsidRPr="006E1125" w:rsidR="00867E5A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="006E1125">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>(C</w:t>
       </w:r>
-      <w:r w:rsidR="008E7B77" w:rsidRPr="006E1125">
+      <w:r w:rsidRPr="006E1125" w:rsidR="008E7B77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>ITY</w:t>
       </w:r>
       <w:r w:rsidRPr="006E1125">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>/T</w:t>
       </w:r>
-      <w:r w:rsidR="008E7B77" w:rsidRPr="006E1125">
+      <w:r w:rsidRPr="006E1125" w:rsidR="008E7B77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>OWN</w:t>
       </w:r>
       <w:r w:rsidRPr="006E1125">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="006E1125">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>, I</w:t>
       </w:r>
-      <w:r w:rsidR="008E7B77" w:rsidRPr="006E1125">
+      <w:r w:rsidRPr="006E1125" w:rsidR="008E7B77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>OWA</w:t>
       </w:r>
-      <w:r w:rsidR="005E28E9" w:rsidRPr="006E1125">
+      <w:r w:rsidRPr="006E1125" w:rsidR="005E28E9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20AACCA8" w14:textId="300DD7E7" w:rsidR="002F450E" w:rsidRPr="00D206F3" w:rsidRDefault="002F450E" w:rsidP="00D206F3">
+    <w:p w:rsidRPr="00D206F3" w:rsidR="002F450E" w:rsidP="00D206F3" w:rsidRDefault="002F450E" w14:paraId="20AACCA8" w14:textId="300DD7E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D206F3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D206F3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">You are notified that the annual meeting of the shareholders of </w:t>
       </w:r>
       <w:r w:rsidRPr="00D206F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="002445BA" w:rsidRPr="00D206F3">
+      <w:r w:rsidRPr="00D206F3" w:rsidR="002445BA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00D206F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ank)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D206F3">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D206F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="002445BA" w:rsidRPr="00D206F3">
+      <w:r w:rsidRPr="00D206F3" w:rsidR="002445BA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00D206F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ity/</w:t>
       </w:r>
-      <w:r w:rsidR="002445BA" w:rsidRPr="00D206F3">
+      <w:r w:rsidRPr="00D206F3" w:rsidR="002445BA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00D206F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>own)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D206F3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Iowa, will be held at</w:t>
       </w:r>
       <w:r w:rsidR="00321520">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009B7771" w:rsidRPr="009B7771">
+      <w:r w:rsidRPr="009B7771" w:rsidR="009B7771">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(place)</w:t>
       </w:r>
       <w:r w:rsidR="009B7771">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D206F3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
       <w:r w:rsidR="001D25CA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003C32E2" w:rsidRPr="003C32E2">
+      <w:r w:rsidRPr="003C32E2" w:rsidR="003C32E2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(date)</w:t>
       </w:r>
       <w:r w:rsidR="00E409AD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="003C32E2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D206F3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">at </w:t>
       </w:r>
       <w:r w:rsidRPr="00D206F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="002445BA" w:rsidRPr="00D206F3">
+      <w:r w:rsidRPr="00D206F3" w:rsidR="002445BA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00D206F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ime)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D206F3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="537A0A4B" w14:textId="39A16C22" w:rsidR="002F450E" w:rsidRPr="00D206F3" w:rsidRDefault="002F450E" w:rsidP="00D206F3">
+    <w:p w:rsidRPr="00D206F3" w:rsidR="002F450E" w:rsidP="00D206F3" w:rsidRDefault="002F450E" w14:paraId="537A0A4B" w14:textId="39A16C22">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D206F3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D206F3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">In addition to the usual business to come before this meeting, the following resolution will be considered to amend the </w:t>
       </w:r>
-      <w:r w:rsidR="009144E5" w:rsidRPr="00D206F3">
+      <w:r w:rsidRPr="00D206F3" w:rsidR="009144E5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00D206F3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">rticles of </w:t>
       </w:r>
-      <w:r w:rsidR="009144E5" w:rsidRPr="00D206F3">
+      <w:r w:rsidRPr="00D206F3" w:rsidR="009144E5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00D206F3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ncorporation of the bank to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B29E608" w14:textId="73E4B758" w:rsidR="00FB64F9" w:rsidRDefault="002F450E" w:rsidP="00D206F3">
+    <w:p w:rsidR="00FB64F9" w:rsidP="00D206F3" w:rsidRDefault="002F450E" w14:paraId="4B29E608" w14:textId="73E4B758">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D206F3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D206F3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Resolved</w:t>
       </w:r>
       <w:r w:rsidR="000A72F7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D206F3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> that the shareholders of </w:t>
       </w:r>
       <w:r w:rsidRPr="00D206F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="002445BA" w:rsidRPr="00D206F3">
+      <w:r w:rsidRPr="00D206F3" w:rsidR="002445BA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00D206F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ank</w:t>
       </w:r>
       <w:r w:rsidRPr="00D206F3">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D206F3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> adopt </w:t>
       </w:r>
-      <w:r w:rsidR="009144E5" w:rsidRPr="00D206F3">
+      <w:r w:rsidRPr="00D206F3" w:rsidR="009144E5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00D206F3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">rticles of </w:t>
       </w:r>
-      <w:r w:rsidR="009144E5" w:rsidRPr="00D206F3">
+      <w:r w:rsidRPr="00D206F3" w:rsidR="009144E5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00D206F3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">mendment to the </w:t>
       </w:r>
-      <w:r w:rsidR="009144E5" w:rsidRPr="00D206F3">
+      <w:r w:rsidRPr="00D206F3" w:rsidR="009144E5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00D206F3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">rticles of </w:t>
       </w:r>
-      <w:r w:rsidR="009144E5" w:rsidRPr="00D206F3">
+      <w:r w:rsidRPr="00D206F3" w:rsidR="009144E5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00D206F3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ncorporation of bank deleting</w:t>
       </w:r>
       <w:r w:rsidRPr="00D206F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D206F3">
         <w:rPr>
           <w:b/>
@@ -5300,871 +5423,894 @@
         </w:rPr>
         <w:t>ection)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D206F3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> provid</w:t>
       </w:r>
       <w:r w:rsidR="00793427">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ed</w:t>
       </w:r>
       <w:r w:rsidRPr="00D206F3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E194A51" w14:textId="4D038079" w:rsidR="006C3F2B" w:rsidRPr="00B56BC4" w:rsidRDefault="006C3F2B" w:rsidP="00B56BC4">
+    <w:p w:rsidRPr="00B56BC4" w:rsidR="006C3F2B" w:rsidP="00B56BC4" w:rsidRDefault="006C3F2B" w14:paraId="0E194A51" w14:textId="4D038079">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(insert article/section to be removed)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="205E8EBA" w14:textId="6C69C9EB" w:rsidR="002F450E" w:rsidRDefault="002F450E" w:rsidP="00D206F3">
+    <w:p w:rsidR="002F450E" w:rsidP="00D206F3" w:rsidRDefault="002F450E" w14:paraId="205E8EBA" w14:textId="6C69C9EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D206F3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D206F3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>And substituting therefor the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3174384E" w14:textId="4ED8D800" w:rsidR="00240F2D" w:rsidRPr="0018449F" w:rsidRDefault="00240F2D" w:rsidP="0018449F">
+    <w:p w:rsidRPr="0018449F" w:rsidR="00240F2D" w:rsidP="0018449F" w:rsidRDefault="00240F2D" w14:paraId="3174384E" w14:textId="4ED8D800">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(insert new article/section)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66964824" w14:textId="0FA39CB3" w:rsidR="002F450E" w:rsidRPr="00D206F3" w:rsidRDefault="002F450E" w:rsidP="00D206F3">
+    <w:p w:rsidRPr="00D206F3" w:rsidR="002F450E" w:rsidP="00D206F3" w:rsidRDefault="002F450E" w14:paraId="66964824" w14:textId="0FA39CB3">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D206F3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D206F3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="00A023EC" w:rsidRPr="00D206F3">
+      <w:r w:rsidRPr="00D206F3" w:rsidR="00A023EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="009E4FDB" w:rsidRPr="00D206F3">
+      <w:r w:rsidRPr="00D206F3" w:rsidR="009E4FDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="00A023EC" w:rsidRPr="00D206F3">
+      <w:r w:rsidRPr="00D206F3" w:rsidR="00A023EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>itle)</w:t>
       </w:r>
-      <w:r w:rsidR="00A023EC" w:rsidRPr="00D206F3">
+      <w:r w:rsidRPr="00D206F3" w:rsidR="00A023EC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidR="00A023EC" w:rsidRPr="00D206F3">
+      <w:r w:rsidRPr="00D206F3" w:rsidR="00A023EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="009E4FDB" w:rsidRPr="00D206F3">
+      <w:r w:rsidRPr="00D206F3" w:rsidR="009E4FDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="00A023EC" w:rsidRPr="00D206F3">
+      <w:r w:rsidRPr="00D206F3" w:rsidR="00A023EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>itle)</w:t>
       </w:r>
-      <w:r w:rsidR="00A023EC" w:rsidRPr="00D206F3">
+      <w:r w:rsidRPr="00D206F3" w:rsidR="00A023EC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D206F3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">of the bank are authorized to sign the </w:t>
       </w:r>
-      <w:r w:rsidR="009144E5" w:rsidRPr="00D206F3">
+      <w:r w:rsidRPr="00D206F3" w:rsidR="009144E5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00D206F3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">rticles of </w:t>
       </w:r>
-      <w:r w:rsidR="009144E5" w:rsidRPr="00D206F3">
+      <w:r w:rsidRPr="00D206F3" w:rsidR="009144E5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00D206F3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">mendment to the </w:t>
       </w:r>
-      <w:r w:rsidR="009144E5" w:rsidRPr="00D206F3">
+      <w:r w:rsidRPr="00D206F3" w:rsidR="009144E5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00D206F3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">rticles of </w:t>
       </w:r>
-      <w:r w:rsidR="009144E5" w:rsidRPr="00D206F3">
+      <w:r w:rsidRPr="00D206F3" w:rsidR="009144E5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00D206F3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ncorporation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7127BF59" w14:textId="5622E6CB" w:rsidR="00A22843" w:rsidRDefault="002F450E" w:rsidP="00D206F3">
+    <w:p w:rsidR="00A22843" w:rsidP="00D206F3" w:rsidRDefault="002F450E" w14:paraId="7127BF59" w14:textId="5622E6CB">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D206F3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D206F3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">You may cast your vote, either in person or by proxy, equal to the number of shares registered in your name on </w:t>
       </w:r>
       <w:r w:rsidRPr="00D206F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="009E4FDB" w:rsidRPr="00D206F3">
+      <w:r w:rsidRPr="00D206F3" w:rsidR="009E4FDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00D206F3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ate)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D206F3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19B75F93" w14:textId="5FD05D38" w:rsidR="00FB7749" w:rsidRPr="00FB7749" w:rsidRDefault="00FB7749" w:rsidP="00FB7749">
+    <w:p w:rsidRPr="00FB7749" w:rsidR="00FB7749" w:rsidP="00FB7749" w:rsidRDefault="00FB7749" w14:paraId="19B75F93" w14:textId="5FD05D38">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5508"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FB7749" w:rsidRPr="00FB7749" w14:paraId="1575A505" w14:textId="77777777" w:rsidTr="00011408">
+      <w:tr w:rsidRPr="00FB7749" w:rsidR="00FB7749" w:rsidTr="00011408" w14:paraId="1575A505" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2ADA582E" w14:textId="25FF1112" w:rsidR="00FB7749" w:rsidRPr="00FB7749" w:rsidRDefault="00FB7749" w:rsidP="00FB7749">
+          <w:p w:rsidRPr="00FB7749" w:rsidR="00FB7749" w:rsidP="00FB7749" w:rsidRDefault="00FB7749" w14:paraId="2ADA582E" w14:textId="25FF1112">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7132E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Signature and Title of Individual Entitled to Issue Call</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB7749" w:rsidRPr="00FB7749" w14:paraId="3EDD302B" w14:textId="77777777" w:rsidTr="00C0129A">
+      <w:tr w:rsidRPr="00FB7749" w:rsidR="00FB7749" w:rsidTr="00C0129A" w14:paraId="3EDD302B" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D486F28" w14:textId="069AB361" w:rsidR="00FB7749" w:rsidRPr="00FB7749" w:rsidRDefault="00FB7749" w:rsidP="00F53607">
+          <w:p w:rsidRPr="00FB7749" w:rsidR="00FB7749" w:rsidP="00F53607" w:rsidRDefault="00FB7749" w14:paraId="5D486F28" w14:textId="069AB361">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Calibri" w:cs="Calibri Light"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB7749" w:rsidRPr="00FB7749" w14:paraId="42FC3677" w14:textId="77777777" w:rsidTr="00011408">
+      <w:tr w:rsidRPr="00FB7749" w:rsidR="00FB7749" w:rsidTr="00011408" w14:paraId="42FC3677" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="468DA4E8" w14:textId="741532C9" w:rsidR="00FB7749" w:rsidRPr="00FB7749" w:rsidRDefault="00FB7749" w:rsidP="00FB7749">
+          <w:p w:rsidRPr="00FB7749" w:rsidR="00FB7749" w:rsidP="00FB7749" w:rsidRDefault="00FB7749" w14:paraId="468DA4E8" w14:textId="741532C9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB7749">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Signature and Title</w:t>
             </w:r>
             <w:r w:rsidRPr="00D7132E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> of Individual Entitled to Issue Call</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB7749" w:rsidRPr="00FB7749" w14:paraId="1AEDC7E0" w14:textId="77777777" w:rsidTr="00011408">
+      <w:tr w:rsidRPr="00FB7749" w:rsidR="00FB7749" w:rsidTr="00011408" w14:paraId="1AEDC7E0" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60C2596E" w14:textId="77777777" w:rsidR="00FB7749" w:rsidRPr="00FB7749" w:rsidRDefault="00FB7749" w:rsidP="00F53607">
+          <w:p w:rsidRPr="00FB7749" w:rsidR="00FB7749" w:rsidP="00F53607" w:rsidRDefault="00FB7749" w14:paraId="60C2596E" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Calibri" w:cs="Calibri Light"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB7749" w:rsidRPr="00FB7749" w14:paraId="04347E6A" w14:textId="77777777" w:rsidTr="00011408">
+      <w:tr w:rsidRPr="00FB7749" w:rsidR="00FB7749" w:rsidTr="00011408" w14:paraId="04347E6A" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F1999F8" w14:textId="7B362736" w:rsidR="00FB7749" w:rsidRPr="00FB7749" w:rsidRDefault="00FB7749" w:rsidP="00FB7749">
+          <w:p w:rsidRPr="00FB7749" w:rsidR="00FB7749" w:rsidP="00FB7749" w:rsidRDefault="00FB7749" w14:paraId="2F1999F8" w14:textId="7B362736">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D7132E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7203041B" w14:textId="77777777" w:rsidR="002B3E95" w:rsidRDefault="002B3E95" w:rsidP="006C3AB4">
+    <w:p w:rsidR="002B3E95" w:rsidP="006C3AB4" w:rsidRDefault="002B3E95" w14:paraId="7203041B" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F081CA5" w14:textId="77777777" w:rsidR="00D31788" w:rsidRDefault="007B1F01" w:rsidP="006C3AB4">
+    <w:p w:rsidR="00D31788" w:rsidP="006C3AB4" w:rsidRDefault="007B1F01" w14:paraId="6F081CA5" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Note: N</w:t>
       </w:r>
-      <w:r w:rsidR="000D51E8" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="000D51E8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">otice shall be delivered not less than 10 and no more than 60 days before the date of the meeting.  For further guidance see </w:t>
       </w:r>
       <w:r w:rsidR="0081273A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa Code </w:t>
       </w:r>
-      <w:r w:rsidR="000D51E8" w:rsidRPr="00DE614F">
+      <w:r w:rsidRPr="00DE614F" w:rsidR="000D51E8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Section 524.533.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="045808DB" w14:textId="67BD94F3" w:rsidR="00D31788" w:rsidRDefault="00D31788" w:rsidP="006C3AB4">
+    <w:p w:rsidR="00D31788" w:rsidP="006C3AB4" w:rsidRDefault="00D31788" w14:paraId="045808DB" w14:textId="67BD94F3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="00D31788">
           <w:footerReference w:type="default" r:id="rId17"/>
-          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="391B004B" w14:textId="0C607B59" w:rsidR="002F450E" w:rsidRPr="006E1125" w:rsidRDefault="002F450E" w:rsidP="00D31788">
+    <w:p w:rsidRPr="006E1125" w:rsidR="002F450E" w:rsidP="00D31788" w:rsidRDefault="002F450E" w14:paraId="391B004B" w14:textId="0C607B59">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E1125">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>NOTICE TO SHAREHOLDERS</w:t>
       </w:r>
-      <w:r w:rsidR="00E14BFE" w:rsidRPr="006E1125">
+      <w:r w:rsidRPr="006E1125" w:rsidR="00E14BFE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="006E1125">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>OF</w:t>
       </w:r>
-      <w:r w:rsidR="00E14BFE" w:rsidRPr="006E1125">
+      <w:r w:rsidRPr="006E1125" w:rsidR="00E14BFE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="006E1125">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>(B</w:t>
       </w:r>
-      <w:r w:rsidR="008E7B77" w:rsidRPr="006E1125">
+      <w:r w:rsidRPr="006E1125" w:rsidR="008E7B77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>ANK</w:t>
       </w:r>
       <w:r w:rsidRPr="006E1125">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00E14BFE" w:rsidRPr="006E1125">
+      <w:r w:rsidRPr="006E1125" w:rsidR="00E14BFE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="006E1125">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>(C</w:t>
       </w:r>
-      <w:r w:rsidR="008E7B77" w:rsidRPr="006E1125">
+      <w:r w:rsidRPr="006E1125" w:rsidR="008E7B77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>ITY</w:t>
       </w:r>
       <w:r w:rsidRPr="006E1125">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>/T</w:t>
       </w:r>
-      <w:r w:rsidR="008E7B77" w:rsidRPr="006E1125">
+      <w:r w:rsidRPr="006E1125" w:rsidR="008E7B77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>OWN</w:t>
       </w:r>
       <w:r w:rsidRPr="006E1125">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>),</w:t>
       </w:r>
       <w:r w:rsidRPr="006E1125">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:t xml:space="preserve"> I</w:t>
       </w:r>
-      <w:r w:rsidR="008E7B77" w:rsidRPr="006E1125">
+      <w:r w:rsidRPr="006E1125" w:rsidR="008E7B77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>OWA</w:t>
       </w:r>
-      <w:r w:rsidR="005E28E9" w:rsidRPr="006E1125">
+      <w:r w:rsidRPr="006E1125" w:rsidR="005E28E9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BE70207" w14:textId="4BAA22A4" w:rsidR="002F450E" w:rsidRPr="00D31E1A" w:rsidRDefault="002F450E" w:rsidP="00D31E1A">
+    <w:p w:rsidRPr="00D31E1A" w:rsidR="002F450E" w:rsidP="00D31E1A" w:rsidRDefault="002F450E" w14:paraId="5BE70207" w14:textId="4BAA22A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D31E1A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D31E1A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">You are notified that a special meeting of the shareholders of </w:t>
       </w:r>
       <w:r w:rsidRPr="000939A4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="000939A4" w:rsidRPr="000939A4">
+      <w:r w:rsidRPr="000939A4" w:rsidR="000939A4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="000939A4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ank)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D31E1A">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000939A4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="000939A4" w:rsidRPr="000939A4">
+      <w:r w:rsidRPr="000939A4" w:rsidR="000939A4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="000939A4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ity/</w:t>
       </w:r>
-      <w:r w:rsidR="000939A4" w:rsidRPr="000939A4">
+      <w:r w:rsidRPr="000939A4" w:rsidR="000939A4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="000939A4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ow</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE130A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D31E1A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Iowa, will be held at </w:t>
       </w:r>
       <w:r w:rsidRPr="000939A4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="000939A4" w:rsidRPr="000939A4">
+      <w:r w:rsidRPr="000939A4" w:rsidR="000939A4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="000939A4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>lace)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D31E1A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
@@ -6204,235 +6350,247 @@
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D31E1A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">at </w:t>
       </w:r>
       <w:r w:rsidRPr="000939A4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="000939A4" w:rsidRPr="000939A4">
+      <w:r w:rsidRPr="000939A4" w:rsidR="000939A4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="000939A4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ime)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D31E1A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4845BD01" w14:textId="15DB5DFE" w:rsidR="002F450E" w:rsidRPr="00D31E1A" w:rsidRDefault="002F450E" w:rsidP="00D31E1A">
+    <w:p w:rsidRPr="00D31E1A" w:rsidR="002F450E" w:rsidP="00D31E1A" w:rsidRDefault="002F450E" w14:paraId="4845BD01" w14:textId="15DB5DFE">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D31E1A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D31E1A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">The meeting is called for the purpose of considering the following resolution to amend the </w:t>
       </w:r>
-      <w:r w:rsidR="00941B58" w:rsidRPr="00D31E1A">
+      <w:r w:rsidRPr="00D31E1A" w:rsidR="00941B58">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00D31E1A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">rticles of </w:t>
       </w:r>
-      <w:r w:rsidR="00941B58" w:rsidRPr="00D31E1A">
+      <w:r w:rsidRPr="00D31E1A" w:rsidR="00941B58">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00D31E1A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ncorporation of the bank to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3670AFDF" w14:textId="0DB4A786" w:rsidR="002F450E" w:rsidRPr="00D31E1A" w:rsidRDefault="002F450E" w:rsidP="00D31E1A">
+    <w:p w:rsidRPr="00D31E1A" w:rsidR="002F450E" w:rsidP="00D31E1A" w:rsidRDefault="002F450E" w14:paraId="3670AFDF" w14:textId="0DB4A786">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D31E1A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D31E1A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Resolved</w:t>
       </w:r>
       <w:r w:rsidR="000A72F7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D31E1A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> that the shareholders of </w:t>
       </w:r>
       <w:r w:rsidRPr="000939A4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="000939A4" w:rsidRPr="000939A4">
+      <w:r w:rsidRPr="000939A4" w:rsidR="000939A4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="000939A4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ank)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D31E1A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> adopt </w:t>
       </w:r>
-      <w:r w:rsidR="00941B58" w:rsidRPr="00D31E1A">
+      <w:r w:rsidRPr="00D31E1A" w:rsidR="00941B58">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00D31E1A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">rticles of </w:t>
       </w:r>
-      <w:r w:rsidR="00941B58" w:rsidRPr="00D31E1A">
+      <w:r w:rsidRPr="00D31E1A" w:rsidR="00941B58">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00D31E1A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">mendment to the </w:t>
       </w:r>
-      <w:r w:rsidR="00941B58" w:rsidRPr="00D31E1A">
+      <w:r w:rsidRPr="00D31E1A" w:rsidR="00941B58">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00D31E1A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">rticles of </w:t>
       </w:r>
-      <w:r w:rsidR="00941B58" w:rsidRPr="00D31E1A">
+      <w:r w:rsidRPr="00D31E1A" w:rsidR="00941B58">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00D31E1A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ncorporation of bank deleting </w:t>
       </w:r>
       <w:r w:rsidRPr="000939A4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(name appropriate </w:t>
       </w:r>
       <w:r w:rsidR="00793427">
         <w:rPr>
@@ -6474,600 +6632,623 @@
         </w:rPr>
         <w:t>ection)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D31E1A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> provid</w:t>
       </w:r>
       <w:r w:rsidR="00793427">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ed</w:t>
       </w:r>
       <w:r w:rsidRPr="00D31E1A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7212B945" w14:textId="77777777" w:rsidR="00793427" w:rsidRPr="003D19E2" w:rsidRDefault="00793427" w:rsidP="00793427">
+    <w:p w:rsidRPr="003D19E2" w:rsidR="00793427" w:rsidP="00793427" w:rsidRDefault="00793427" w14:paraId="7212B945" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(insert article/section to be removed)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="597B9AF8" w14:textId="77777777" w:rsidR="002F450E" w:rsidRPr="00D31E1A" w:rsidRDefault="002F450E" w:rsidP="00524792">
+    <w:p w:rsidRPr="00D31E1A" w:rsidR="002F450E" w:rsidP="00524792" w:rsidRDefault="002F450E" w14:paraId="597B9AF8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D31E1A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D31E1A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>And substituting therefor the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75F50BA9" w14:textId="4FCF6072" w:rsidR="002F450E" w:rsidRPr="00523FEC" w:rsidRDefault="00793427" w:rsidP="00DA5A83">
+    <w:p w:rsidRPr="00523FEC" w:rsidR="002F450E" w:rsidP="00DA5A83" w:rsidRDefault="00793427" w14:paraId="75F50BA9" w14:textId="4FCF6072">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(insert new article/section)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54CD3DFE" w14:textId="4B3B286F" w:rsidR="002F450E" w:rsidRPr="00D31E1A" w:rsidRDefault="002F450E" w:rsidP="00D31E1A">
+    <w:p w:rsidRPr="00D31E1A" w:rsidR="002F450E" w:rsidP="00D31E1A" w:rsidRDefault="002F450E" w14:paraId="54CD3DFE" w14:textId="4B3B286F">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D31E1A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D31E1A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="00883399" w:rsidRPr="001C3A11">
+      <w:r w:rsidRPr="001C3A11" w:rsidR="00883399">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="001C3A11" w:rsidRPr="001C3A11">
+      <w:r w:rsidRPr="001C3A11" w:rsidR="001C3A11">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="00883399" w:rsidRPr="001C3A11">
+      <w:r w:rsidRPr="001C3A11" w:rsidR="00883399">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>itle)</w:t>
       </w:r>
-      <w:r w:rsidR="00883399" w:rsidRPr="001C3A11">
+      <w:r w:rsidRPr="001C3A11" w:rsidR="00883399">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00883399" w:rsidRPr="00D31E1A">
+      <w:r w:rsidRPr="00D31E1A" w:rsidR="00883399">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidR="00883399" w:rsidRPr="001C3A11">
+      <w:r w:rsidRPr="001C3A11" w:rsidR="00883399">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="001C3A11" w:rsidRPr="001C3A11">
+      <w:r w:rsidRPr="001C3A11" w:rsidR="001C3A11">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="00883399" w:rsidRPr="001C3A11">
+      <w:r w:rsidRPr="001C3A11" w:rsidR="00883399">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>itle)</w:t>
       </w:r>
-      <w:r w:rsidR="00883399" w:rsidRPr="00D31E1A">
+      <w:r w:rsidRPr="00D31E1A" w:rsidR="00883399">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D31E1A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">of the bank are authorized to sign the </w:t>
       </w:r>
-      <w:r w:rsidR="00FA053E" w:rsidRPr="00D31E1A">
+      <w:r w:rsidRPr="00D31E1A" w:rsidR="00FA053E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00D31E1A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">rticles of </w:t>
       </w:r>
-      <w:r w:rsidR="00FA053E" w:rsidRPr="00D31E1A">
+      <w:r w:rsidRPr="00D31E1A" w:rsidR="00FA053E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00D31E1A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">mendment to the </w:t>
       </w:r>
-      <w:r w:rsidR="00FA053E" w:rsidRPr="00D31E1A">
+      <w:r w:rsidRPr="00D31E1A" w:rsidR="00FA053E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00D31E1A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">rticles of </w:t>
       </w:r>
-      <w:r w:rsidR="00FA053E" w:rsidRPr="00D31E1A">
+      <w:r w:rsidRPr="00D31E1A" w:rsidR="00FA053E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00D31E1A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ncorporation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60D00CD1" w14:textId="6D8FD561" w:rsidR="002F450E" w:rsidRPr="00D31E1A" w:rsidRDefault="002F450E" w:rsidP="00D31E1A">
+    <w:p w:rsidRPr="00D31E1A" w:rsidR="002F450E" w:rsidP="00D31E1A" w:rsidRDefault="002F450E" w14:paraId="60D00CD1" w14:textId="6D8FD561">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D31E1A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D31E1A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>You may cast your vote, either in person or by proxy, equal to the number of shares registered in your name on</w:t>
       </w:r>
       <w:r w:rsidRPr="001C3A11">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C3A11">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="001C3A11" w:rsidRPr="001C3A11">
+      <w:r w:rsidRPr="001C3A11" w:rsidR="001C3A11">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="001C3A11">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ate)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D31E1A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CA3B5BA" w14:textId="36AF92B4" w:rsidR="00EC536F" w:rsidRPr="00EC536F" w:rsidRDefault="00EC536F" w:rsidP="00EC536F">
+    <w:p w:rsidRPr="00EC536F" w:rsidR="00EC536F" w:rsidP="00EC536F" w:rsidRDefault="00EC536F" w14:paraId="1CA3B5BA" w14:textId="36AF92B4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5508"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EC536F" w:rsidRPr="00EC536F" w14:paraId="666B7821" w14:textId="77777777" w:rsidTr="005430CD">
+      <w:tr w:rsidRPr="00EC536F" w:rsidR="00EC536F" w:rsidTr="005430CD" w14:paraId="666B7821" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F7F6C52" w14:textId="2E1E43A8" w:rsidR="00EC536F" w:rsidRPr="00EC536F" w:rsidRDefault="00EC536F" w:rsidP="00EC536F">
+          <w:p w:rsidRPr="00EC536F" w:rsidR="00EC536F" w:rsidP="00EC536F" w:rsidRDefault="00EC536F" w14:paraId="4F7F6C52" w14:textId="2E1E43A8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC536F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Signature and Title of Individual Entitled to Issue Call</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC536F" w:rsidRPr="00EC536F" w14:paraId="5FCCC187" w14:textId="77777777" w:rsidTr="00477F19">
+      <w:tr w:rsidRPr="00EC536F" w:rsidR="00EC536F" w:rsidTr="00477F19" w14:paraId="5FCCC187" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43EC6ADF" w14:textId="77777777" w:rsidR="00EC536F" w:rsidRPr="00EC536F" w:rsidRDefault="00EC536F" w:rsidP="00374A58">
+          <w:p w:rsidRPr="00EC536F" w:rsidR="00EC536F" w:rsidP="00374A58" w:rsidRDefault="00EC536F" w14:paraId="43EC6ADF" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC536F" w:rsidRPr="00EC536F" w14:paraId="458A41CD" w14:textId="77777777" w:rsidTr="005430CD">
+      <w:tr w:rsidRPr="00EC536F" w:rsidR="00EC536F" w:rsidTr="005430CD" w14:paraId="458A41CD" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D29540C" w14:textId="032A3655" w:rsidR="00EC536F" w:rsidRPr="00EC536F" w:rsidRDefault="00EC536F" w:rsidP="00EC536F">
+          <w:p w:rsidRPr="00EC536F" w:rsidR="00EC536F" w:rsidP="00EC536F" w:rsidRDefault="00EC536F" w14:paraId="4D29540C" w14:textId="032A3655">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC536F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Signature and Title of Individual Entitled to Issue Call</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC536F" w:rsidRPr="00EC536F" w14:paraId="1C28A17A" w14:textId="77777777" w:rsidTr="002F5A21">
+      <w:tr w:rsidRPr="00EC536F" w:rsidR="00EC536F" w:rsidTr="002F5A21" w14:paraId="1C28A17A" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="461"/>
+          <w:trHeight w:val="461" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="640B2F76" w14:textId="77777777" w:rsidR="00EC536F" w:rsidRPr="00EC536F" w:rsidRDefault="00EC536F" w:rsidP="00374A58">
+          <w:p w:rsidRPr="00EC536F" w:rsidR="00EC536F" w:rsidP="00374A58" w:rsidRDefault="00EC536F" w14:paraId="640B2F76" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC536F" w:rsidRPr="00EC536F" w14:paraId="4CE44891" w14:textId="77777777" w:rsidTr="005430CD">
+      <w:tr w:rsidRPr="00EC536F" w:rsidR="00EC536F" w:rsidTr="005430CD" w14:paraId="4CE44891" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DC79677" w14:textId="77777777" w:rsidR="00EC536F" w:rsidRPr="00EC536F" w:rsidRDefault="00EC536F" w:rsidP="00EC536F">
+          <w:p w:rsidRPr="00EC536F" w:rsidR="00EC536F" w:rsidP="00EC536F" w:rsidRDefault="00EC536F" w14:paraId="5DC79677" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC536F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3754C749" w14:textId="5CBCC860" w:rsidR="002F6A7B" w:rsidRDefault="002F6A7B" w:rsidP="002F6A7B">
+    <w:p w:rsidR="002F6A7B" w:rsidP="002F6A7B" w:rsidRDefault="002F6A7B" w14:paraId="3754C749" w14:textId="5CBCC860">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BC3962C" w14:textId="1E893490" w:rsidR="00EC536F" w:rsidRPr="00252307" w:rsidRDefault="00E70A4B" w:rsidP="00374A58">
+    <w:p w:rsidRPr="00252307" w:rsidR="00EC536F" w:rsidP="00374A58" w:rsidRDefault="00E70A4B" w14:paraId="2BC3962C" w14:textId="1E893490">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun"/>
           <w:color w:val="03637B"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE614F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Note: Notice shall be delivered not less than 10 and no more than 60 days before the date of the meeting.  For further guidance see Iowa Code Section 524.533.</w:t>
       </w:r>
       <w:r w:rsidR="00EC536F">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EEA7090" w14:textId="5846826C" w:rsidR="006C3AB4" w:rsidRPr="00171CA3" w:rsidRDefault="003A0391" w:rsidP="00D31788">
+    <w:p w:rsidRPr="00171CA3" w:rsidR="006C3AB4" w:rsidP="00D31788" w:rsidRDefault="003A0391" w14:paraId="4EEA7090" w14:textId="5846826C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="067070"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E1125">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>PROXY</w:t>
       </w:r>
-      <w:r w:rsidR="00DA72E5" w:rsidRPr="006E1125">
+      <w:r w:rsidRPr="006E1125" w:rsidR="00DA72E5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CF8791E" w14:textId="12E7A6B0" w:rsidR="003A0391" w:rsidRDefault="003A0391" w:rsidP="003A0391">
+    <w:p w:rsidR="003A0391" w:rsidP="003A0391" w:rsidRDefault="003A0391" w14:paraId="5CF8791E" w14:textId="12E7A6B0">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00414F3A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00414F3A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">I, the undersigned shareholder of </w:t>
       </w:r>
       <w:r w:rsidRPr="00414F3A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(bank)</w:t>
       </w:r>
       <w:r w:rsidRPr="00414F3A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> do hereby appoint </w:t>
       </w:r>
       <w:r w:rsidRPr="00414F3A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
@@ -7129,1029 +7310,1040 @@
       <w:r w:rsidRPr="00414F3A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, or any adjournment thereof, with all the powers I should possess if personally present, </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF2B12">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(except [if limited, here state])</w:t>
       </w:r>
       <w:r w:rsidRPr="00414F3A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and hereby revoke all previous proxies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64859EF9" w14:textId="76D7B011" w:rsidR="00EC536F" w:rsidRPr="00EC536F" w:rsidRDefault="00EC536F" w:rsidP="00EC536F">
+    <w:p w:rsidRPr="00EC536F" w:rsidR="00EC536F" w:rsidP="00EC536F" w:rsidRDefault="00EC536F" w14:paraId="64859EF9" w14:textId="76D7B011">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5508"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EC536F" w:rsidRPr="00EC536F" w14:paraId="634D6315" w14:textId="77777777" w:rsidTr="00011408">
+      <w:tr w:rsidRPr="00EC536F" w:rsidR="00EC536F" w:rsidTr="00011408" w14:paraId="634D6315" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75309191" w14:textId="64F1FC0B" w:rsidR="00EC536F" w:rsidRPr="00EC536F" w:rsidRDefault="00EC536F" w:rsidP="00EC536F">
+          <w:p w:rsidRPr="00EC536F" w:rsidR="00EC536F" w:rsidP="00EC536F" w:rsidRDefault="00EC536F" w14:paraId="75309191" w14:textId="64F1FC0B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC536F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Name (printed)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC536F" w:rsidRPr="00EC536F" w14:paraId="4793A067" w14:textId="77777777" w:rsidTr="00477F19">
+      <w:tr w:rsidRPr="00EC536F" w:rsidR="00EC536F" w:rsidTr="00477F19" w14:paraId="4793A067" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2ADEFCC3" w14:textId="77777777" w:rsidR="00EC536F" w:rsidRPr="00EC536F" w:rsidRDefault="00EC536F" w:rsidP="00374A58">
+          <w:p w:rsidRPr="00EC536F" w:rsidR="00EC536F" w:rsidP="00374A58" w:rsidRDefault="00EC536F" w14:paraId="2ADEFCC3" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC536F" w:rsidRPr="00EC536F" w14:paraId="37081CFA" w14:textId="77777777" w:rsidTr="00011408">
+      <w:tr w:rsidRPr="00EC536F" w:rsidR="00EC536F" w:rsidTr="00011408" w14:paraId="37081CFA" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="057D67EA" w14:textId="0445F6F7" w:rsidR="00EC536F" w:rsidRPr="00EC536F" w:rsidRDefault="00EC536F" w:rsidP="00EC536F">
+          <w:p w:rsidRPr="00EC536F" w:rsidR="00EC536F" w:rsidP="00EC536F" w:rsidRDefault="00EC536F" w14:paraId="057D67EA" w14:textId="0445F6F7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC536F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC536F" w:rsidRPr="00EC536F" w14:paraId="09E4363E" w14:textId="77777777" w:rsidTr="00477F19">
+      <w:tr w:rsidRPr="00EC536F" w:rsidR="00EC536F" w:rsidTr="00477F19" w14:paraId="09E4363E" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D4C79A9" w14:textId="77777777" w:rsidR="00EC536F" w:rsidRPr="00EC536F" w:rsidRDefault="00EC536F" w:rsidP="00374A58">
+          <w:p w:rsidRPr="00EC536F" w:rsidR="00EC536F" w:rsidP="00374A58" w:rsidRDefault="00EC536F" w14:paraId="4D4C79A9" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC536F" w:rsidRPr="00EC536F" w14:paraId="416E2ACA" w14:textId="77777777" w:rsidTr="00011408">
+      <w:tr w:rsidRPr="00EC536F" w:rsidR="00EC536F" w:rsidTr="00011408" w14:paraId="416E2ACA" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1301A6F1" w14:textId="77777777" w:rsidR="00EC536F" w:rsidRPr="00EC536F" w:rsidRDefault="00EC536F" w:rsidP="00EC536F">
+          <w:p w:rsidRPr="00EC536F" w:rsidR="00EC536F" w:rsidP="00EC536F" w:rsidRDefault="00EC536F" w14:paraId="1301A6F1" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC536F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="006F4498" w14:textId="77777777" w:rsidR="00374A58" w:rsidRDefault="00374A58" w:rsidP="009B0012">
+    <w:p w:rsidR="00374A58" w:rsidP="009B0012" w:rsidRDefault="00374A58" w14:paraId="006F4498" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F8EA82D" w14:textId="115B8E50" w:rsidR="003A0391" w:rsidRPr="00414F3A" w:rsidRDefault="003A0391" w:rsidP="009B0012">
+    <w:p w:rsidRPr="00414F3A" w:rsidR="003A0391" w:rsidP="009B0012" w:rsidRDefault="003A0391" w14:paraId="1F8EA82D" w14:textId="115B8E50">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00414F3A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Note: If signed by attorney-in-fact, attach copy of appointment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ED68058" w14:textId="77777777" w:rsidR="003A0391" w:rsidRDefault="003A0391" w:rsidP="003A0391"/>
-    <w:p w14:paraId="6A174595" w14:textId="77777777" w:rsidR="00867EAD" w:rsidRDefault="00867EAD">
+    <w:p w:rsidR="003A0391" w:rsidP="003A0391" w:rsidRDefault="003A0391" w14:paraId="3ED68058" w14:textId="77777777"/>
+    <w:p w:rsidR="00867EAD" w:rsidRDefault="00867EAD" w14:paraId="6A174595" w14:textId="77777777">
       <w:pPr>
         <w:sectPr w:rsidR="00867EAD">
-          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77775B27" w14:textId="1C9B16DD" w:rsidR="000C5F10" w:rsidRPr="006E1125" w:rsidRDefault="002F450E" w:rsidP="00D31788">
+    <w:p w:rsidRPr="006E1125" w:rsidR="000C5F10" w:rsidP="00D31788" w:rsidRDefault="002F450E" w14:paraId="77775B27" w14:textId="1C9B16DD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E1125">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>RESOLUTION OF SHAREHOLDERS</w:t>
       </w:r>
-      <w:r w:rsidR="000C5F10" w:rsidRPr="006E1125">
+      <w:r w:rsidRPr="006E1125" w:rsidR="000C5F10">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00BB20B3" w:rsidRPr="006E1125">
+      <w:r w:rsidRPr="006E1125" w:rsidR="00BB20B3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:t>TO AMEND</w:t>
       </w:r>
-      <w:r w:rsidR="002C2EC0" w:rsidRPr="006E1125">
+      <w:r w:rsidRPr="006E1125" w:rsidR="002C2EC0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:t xml:space="preserve"> THE ARTICLES OF INCORPORATION</w:t>
       </w:r>
-      <w:r w:rsidR="00C22832" w:rsidRPr="006E1125">
+      <w:r w:rsidRPr="006E1125" w:rsidR="00C22832">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="03637B"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CEE779E" w14:textId="207626E0" w:rsidR="002F450E" w:rsidRPr="00524792" w:rsidRDefault="002F450E" w:rsidP="00524792">
+    <w:p w:rsidRPr="00524792" w:rsidR="002F450E" w:rsidP="00524792" w:rsidRDefault="002F450E" w14:paraId="4CEE779E" w14:textId="207626E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00524792">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00524792">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Resolved, that the shareholders of </w:t>
       </w:r>
       <w:r w:rsidRPr="00524792">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00CA790B" w:rsidRPr="00524792">
+      <w:r w:rsidRPr="00524792" w:rsidR="00CA790B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00524792">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ank)</w:t>
       </w:r>
       <w:r w:rsidRPr="00524792">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> adopt </w:t>
       </w:r>
-      <w:r w:rsidR="00FA053E" w:rsidRPr="00524792">
+      <w:r w:rsidRPr="00524792" w:rsidR="00FA053E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00524792">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">rticles of </w:t>
       </w:r>
-      <w:r w:rsidR="00FA053E" w:rsidRPr="00524792">
+      <w:r w:rsidRPr="00524792" w:rsidR="00FA053E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00524792">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">mendment to </w:t>
       </w:r>
       <w:r w:rsidR="0072787F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00524792">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FA053E" w:rsidRPr="00524792">
+      <w:r w:rsidRPr="00524792" w:rsidR="00FA053E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00524792">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">rticles of </w:t>
       </w:r>
-      <w:r w:rsidR="00FA053E" w:rsidRPr="00524792">
+      <w:r w:rsidRPr="00524792" w:rsidR="00FA053E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00524792">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ncorporation as follows:</w:t>
       </w:r>
-      <w:r w:rsidR="00E86B28" w:rsidRPr="00524792">
+      <w:r w:rsidRPr="00524792" w:rsidR="00E86B28">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009C32A9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00524792">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">See </w:t>
       </w:r>
       <w:r w:rsidR="0081273A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Iowa Code </w:t>
       </w:r>
       <w:r w:rsidRPr="00524792">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Section 524.1502</w:t>
       </w:r>
-      <w:r w:rsidR="00FA053E" w:rsidRPr="00524792">
+      <w:r w:rsidRPr="00524792" w:rsidR="00FA053E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
       <w:r w:rsidRPr="00524792">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for method of presentation of amendment.</w:t>
       </w:r>
       <w:r w:rsidR="009C32A9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AC7C884" w14:textId="049FE7AF" w:rsidR="00CA790B" w:rsidRPr="00183753" w:rsidRDefault="00EB76A5" w:rsidP="00183753">
+    <w:p w:rsidRPr="00183753" w:rsidR="00CA790B" w:rsidP="00183753" w:rsidRDefault="00EB76A5" w14:paraId="4AC7C884" w14:textId="049FE7AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00524792">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00524792">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>insert amendment</w:t>
       </w:r>
-      <w:r w:rsidR="00FA053E" w:rsidRPr="00524792">
+      <w:r w:rsidRPr="00524792" w:rsidR="00FA053E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A906BAD" w14:textId="77777777" w:rsidR="00D31788" w:rsidRDefault="00D31788" w:rsidP="00524792">
+    <w:p w:rsidR="00D31788" w:rsidP="00524792" w:rsidRDefault="00D31788" w14:paraId="2A906BAD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01B6016A" w14:textId="4BD0F694" w:rsidR="00EB76A5" w:rsidRPr="00524792" w:rsidRDefault="00FA053E" w:rsidP="00524792">
+    <w:p w:rsidRPr="00524792" w:rsidR="00EB76A5" w:rsidP="00524792" w:rsidRDefault="00FA053E" w14:paraId="01B6016A" w14:textId="4BD0F694">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00524792">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For example: </w:t>
       </w:r>
-      <w:r w:rsidR="00EB76A5" w:rsidRPr="00524792">
+      <w:r w:rsidRPr="00524792" w:rsidR="00EB76A5">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="003D0352" w:rsidRPr="00524792">
+      <w:r w:rsidRPr="00524792" w:rsidR="003D0352">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00EB76A5" w:rsidRPr="00524792">
+      <w:r w:rsidRPr="00524792" w:rsidR="00EB76A5">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">rticles of </w:t>
       </w:r>
-      <w:r w:rsidR="003D0352" w:rsidRPr="00524792">
+      <w:r w:rsidRPr="00524792" w:rsidR="003D0352">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="00EB76A5" w:rsidRPr="00524792">
+      <w:r w:rsidRPr="00524792" w:rsidR="00EB76A5">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ncorporation of the state bank are hereby amended by deleting Article VII provid</w:t>
       </w:r>
       <w:r w:rsidR="00D450B3">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ed</w:t>
       </w:r>
-      <w:r w:rsidR="00EB76A5" w:rsidRPr="00524792">
+      <w:r w:rsidRPr="00524792" w:rsidR="00EB76A5">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="269053A8" w14:textId="3131411D" w:rsidR="00EB76A5" w:rsidRPr="00524792" w:rsidRDefault="00EB76A5" w:rsidP="00524792">
+    <w:p w:rsidRPr="00524792" w:rsidR="00EB76A5" w:rsidP="00524792" w:rsidRDefault="00EB76A5" w14:paraId="269053A8" w14:textId="3131411D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00524792">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The annual meeting of the shareholders shall take place at the principal place of business of the state bank on January 20 of each year.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BB2F1AB" w14:textId="77777777" w:rsidR="003D0352" w:rsidRPr="00524792" w:rsidRDefault="003D0352" w:rsidP="00524792">
+    <w:p w:rsidRPr="00524792" w:rsidR="003D0352" w:rsidP="00524792" w:rsidRDefault="003D0352" w14:paraId="0BB2F1AB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BF3D2C8" w14:textId="2574C4E9" w:rsidR="00EB76A5" w:rsidRPr="00524792" w:rsidRDefault="00EB76A5" w:rsidP="00524792">
+    <w:p w:rsidRPr="00524792" w:rsidR="00EB76A5" w:rsidP="00524792" w:rsidRDefault="00EB76A5" w14:paraId="5BF3D2C8" w14:textId="2574C4E9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00524792">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>And substituting therefore the following new Article VII:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="383CDB55" w14:textId="6B345947" w:rsidR="002F450E" w:rsidRPr="00524792" w:rsidRDefault="00EB76A5" w:rsidP="00524792">
+    <w:p w:rsidRPr="00524792" w:rsidR="002F450E" w:rsidP="00524792" w:rsidRDefault="00EB76A5" w14:paraId="383CDB55" w14:textId="6B345947">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00524792">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The annual meeting of the shareholders shall take place at the principal place of business of the state bank in the month of January.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B205E48" w14:textId="017F9282" w:rsidR="00FE6F43" w:rsidRPr="00524792" w:rsidRDefault="00FE6F43" w:rsidP="00D31788">
+    <w:p w:rsidRPr="00524792" w:rsidR="00FE6F43" w:rsidP="00D31788" w:rsidRDefault="00FE6F43" w14:paraId="4B205E48" w14:textId="017F9282">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11B730BC" w14:textId="0E1479FC" w:rsidR="002F450E" w:rsidRPr="00524792" w:rsidRDefault="002F450E" w:rsidP="00524792">
+    <w:p w:rsidRPr="00524792" w:rsidR="002F450E" w:rsidP="00524792" w:rsidRDefault="002F450E" w14:paraId="11B730BC" w14:textId="0E1479FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00524792">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="00C46888" w:rsidRPr="00524792">
+      <w:r w:rsidRPr="00524792" w:rsidR="00C46888">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00987639" w:rsidRPr="00524792">
+      <w:r w:rsidRPr="00524792" w:rsidR="00987639">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="00C46888" w:rsidRPr="00524792">
+      <w:r w:rsidRPr="00524792" w:rsidR="00C46888">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>itle)</w:t>
       </w:r>
-      <w:r w:rsidR="00C46888" w:rsidRPr="00524792">
+      <w:r w:rsidRPr="00524792" w:rsidR="00C46888">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidR="00C46888" w:rsidRPr="00524792">
+      <w:r w:rsidRPr="00524792" w:rsidR="00C46888">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00987639" w:rsidRPr="00524792">
+      <w:r w:rsidRPr="00524792" w:rsidR="00987639">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="00C46888" w:rsidRPr="00524792">
+      <w:r w:rsidRPr="00524792" w:rsidR="00C46888">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>itle)</w:t>
       </w:r>
-      <w:r w:rsidR="00C46888" w:rsidRPr="00524792">
+      <w:r w:rsidRPr="00524792" w:rsidR="00C46888">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00524792">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">of the state bank are authorized to sign the </w:t>
       </w:r>
-      <w:r w:rsidR="003D0352" w:rsidRPr="00524792">
+      <w:r w:rsidRPr="00524792" w:rsidR="003D0352">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00524792">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">mendment to the </w:t>
       </w:r>
-      <w:r w:rsidR="003D0352" w:rsidRPr="00524792">
+      <w:r w:rsidRPr="00524792" w:rsidR="003D0352">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00524792">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">rticles of </w:t>
       </w:r>
-      <w:r w:rsidR="003D0352" w:rsidRPr="00524792">
+      <w:r w:rsidRPr="00524792" w:rsidR="003D0352">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00524792">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ncorporation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FB2C600" w14:textId="46F36928" w:rsidR="002F450E" w:rsidRPr="0048708D" w:rsidRDefault="002F450E" w:rsidP="00524792">
+    <w:p w:rsidRPr="0048708D" w:rsidR="002F450E" w:rsidP="00524792" w:rsidRDefault="002F450E" w14:paraId="5FB2C600" w14:textId="46F36928">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00524792">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00524792">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">On the question of adoption of the resolution, “yes” votes were cast by </w:t>
       </w:r>
       <w:r w:rsidRPr="00524792">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="003D0352" w:rsidRPr="00524792">
+      <w:r w:rsidRPr="00524792" w:rsidR="003D0352">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00524792">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>umber</w:t>
       </w:r>
       <w:r w:rsidRPr="004B6C9D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00524792">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> shares. </w:t>
       </w:r>
-      <w:r w:rsidR="003D0352" w:rsidRPr="00524792">
+      <w:r w:rsidRPr="00524792" w:rsidR="003D0352">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C46888" w:rsidRPr="00524792">
+      <w:r w:rsidRPr="00524792" w:rsidR="00C46888">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">“No” votes were cast by </w:t>
       </w:r>
-      <w:r w:rsidR="00C46888" w:rsidRPr="00524792">
+      <w:r w:rsidRPr="00524792" w:rsidR="00C46888">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="003D0352" w:rsidRPr="00524792">
+      <w:r w:rsidRPr="00524792" w:rsidR="003D0352">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="00C46888" w:rsidRPr="00524792">
+      <w:r w:rsidRPr="00524792" w:rsidR="00C46888">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>umber)</w:t>
       </w:r>
-      <w:r w:rsidR="00C46888" w:rsidRPr="00524792">
+      <w:r w:rsidRPr="00524792" w:rsidR="00C46888">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C46888" w:rsidRPr="00524792">
+      <w:r w:rsidRPr="00524792" w:rsidR="00C46888">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">shares. </w:t>
       </w:r>
-      <w:r w:rsidR="003D0352" w:rsidRPr="00524792">
+      <w:r w:rsidRPr="00524792" w:rsidR="003D0352">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00524792">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A total of </w:t>
       </w:r>
       <w:r w:rsidRPr="00524792">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="003D0352" w:rsidRPr="00524792">
+      <w:r w:rsidRPr="00524792" w:rsidR="003D0352">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00524792">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>umber)</w:t>
       </w:r>
       <w:r w:rsidRPr="00524792">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> shares were entitled to vote at the meeting.</w:t>
       </w:r>
-      <w:r w:rsidR="00DA611C" w:rsidRPr="00524792">
+      <w:r w:rsidRPr="00524792" w:rsidR="00DA611C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D450B3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r w:rsidRPr="00524792">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If there are several classes, show vote</w:t>
       </w:r>
       <w:r w:rsidR="00D450B3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -8192,300 +8384,300 @@
         </w:rPr>
         <w:t>Section 524.1503</w:t>
       </w:r>
       <w:r w:rsidR="006B5A87">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00524792">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>for limitations.</w:t>
       </w:r>
       <w:r w:rsidR="00D450B3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CAF235B" w14:textId="169B8D37" w:rsidR="006321E7" w:rsidRDefault="009D790E" w:rsidP="00524792">
+    <w:p w:rsidR="006321E7" w:rsidP="00524792" w:rsidRDefault="009D790E" w14:paraId="2CAF235B" w14:textId="169B8D37">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00524792">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Shareholders</w:t>
       </w:r>
       <w:r w:rsidR="00171CA3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00524792">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Meeting</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="511C1DF3" w14:textId="2702892A" w:rsidR="0048708D" w:rsidRPr="0048708D" w:rsidRDefault="0048708D" w:rsidP="0048708D">
+    <w:p w:rsidRPr="0048708D" w:rsidR="0048708D" w:rsidP="0048708D" w:rsidRDefault="0048708D" w14:paraId="511C1DF3" w14:textId="2702892A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5508"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0048708D" w:rsidRPr="0048708D" w14:paraId="5EE13133" w14:textId="77777777" w:rsidTr="002F5A21">
+      <w:tr w:rsidRPr="0048708D" w:rsidR="0048708D" w:rsidTr="002F5A21" w14:paraId="5EE13133" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3EB5C8B2" w14:textId="642DCB94" w:rsidR="0048708D" w:rsidRPr="0048708D" w:rsidRDefault="0048708D" w:rsidP="0048708D">
+          <w:p w:rsidRPr="0048708D" w:rsidR="0048708D" w:rsidP="0048708D" w:rsidRDefault="0048708D" w14:paraId="3EB5C8B2" w14:textId="642DCB94">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0048708D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Chairperson</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0048708D" w:rsidRPr="0048708D" w14:paraId="4D1D3139" w14:textId="77777777" w:rsidTr="00477F19">
+      <w:tr w:rsidRPr="0048708D" w:rsidR="0048708D" w:rsidTr="00477F19" w14:paraId="4D1D3139" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="002957E2" w14:textId="77777777" w:rsidR="0048708D" w:rsidRPr="0048708D" w:rsidRDefault="0048708D" w:rsidP="00374A58">
+          <w:p w:rsidRPr="0048708D" w:rsidR="0048708D" w:rsidP="00374A58" w:rsidRDefault="0048708D" w14:paraId="002957E2" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0048708D" w:rsidRPr="0048708D" w14:paraId="471F84AF" w14:textId="77777777" w:rsidTr="002F5A21">
+      <w:tr w:rsidRPr="0048708D" w:rsidR="0048708D" w:rsidTr="002F5A21" w14:paraId="471F84AF" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73F6336B" w14:textId="56756B32" w:rsidR="0048708D" w:rsidRPr="0048708D" w:rsidRDefault="0048708D" w:rsidP="0048708D">
+          <w:p w:rsidRPr="0048708D" w:rsidR="0048708D" w:rsidP="0048708D" w:rsidRDefault="0048708D" w14:paraId="73F6336B" w14:textId="56756B32">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0048708D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Secretary</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0048708D" w:rsidRPr="0048708D" w14:paraId="5E5BB348" w14:textId="77777777" w:rsidTr="00477F19">
+      <w:tr w:rsidRPr="0048708D" w:rsidR="0048708D" w:rsidTr="00477F19" w14:paraId="5E5BB348" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="500"/>
+          <w:trHeight w:val="500" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F320E4F" w14:textId="77777777" w:rsidR="0048708D" w:rsidRPr="0048708D" w:rsidRDefault="0048708D" w:rsidP="00374A58">
+          <w:p w:rsidRPr="0048708D" w:rsidR="0048708D" w:rsidP="00374A58" w:rsidRDefault="0048708D" w14:paraId="1F320E4F" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0048708D" w:rsidRPr="0048708D" w14:paraId="4BBD0353" w14:textId="77777777" w:rsidTr="002F5A21">
+      <w:tr w:rsidRPr="0048708D" w:rsidR="0048708D" w:rsidTr="002F5A21" w14:paraId="4BBD0353" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:val="504" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EF9AF0A" w14:textId="77777777" w:rsidR="0048708D" w:rsidRPr="0048708D" w:rsidRDefault="0048708D" w:rsidP="0048708D">
+          <w:p w:rsidRPr="0048708D" w:rsidR="0048708D" w:rsidP="0048708D" w:rsidRDefault="0048708D" w14:paraId="7EF9AF0A" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0048708D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0318A089" w14:textId="62D35686" w:rsidR="0048708D" w:rsidRDefault="0048708D" w:rsidP="00524792">
+    <w:p w:rsidR="0048708D" w:rsidP="00524792" w:rsidRDefault="0048708D" w14:paraId="0318A089" w14:textId="62D35686">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0048708D" w:rsidSect="00867EAD">
       <w:footerReference w:type="default" r:id="rId18"/>
-      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58E2D67A" w14:textId="77777777" w:rsidR="00A95AFC" w:rsidRDefault="00A95AFC">
+    <w:p w:rsidR="00A95AFC" w:rsidRDefault="00A95AFC" w14:paraId="58E2D67A" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04CAA56D" w14:textId="77777777" w:rsidR="00A95AFC" w:rsidRDefault="00A95AFC">
+    <w:p w:rsidR="00A95AFC" w:rsidRDefault="00A95AFC" w14:paraId="04CAA56D" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3ED5B174" w14:textId="77777777" w:rsidR="00A95AFC" w:rsidRDefault="00A95AFC">
+    <w:p w:rsidR="00A95AFC" w:rsidRDefault="00A95AFC" w14:paraId="3ED5B174" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -8507,401 +8699,401 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="38A420DC" w14:textId="7B6F5A26" w:rsidR="00EB76A5" w:rsidRPr="00620FCB" w:rsidRDefault="000D226B" w:rsidP="000D226B">
+  <w:p w:rsidRPr="00620FCB" w:rsidR="00EB76A5" w:rsidP="000D226B" w:rsidRDefault="000D226B" w14:paraId="38A420DC" w14:textId="7B6F5A26">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="5130"/>
         <w:tab w:val="right" w:pos="9270"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00620FCB">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Effective March 2021</w:t>
     </w:r>
-    <w:r w:rsidR="00851BA8" w:rsidRPr="00620FCB">
+    <w:r w:rsidRPr="00620FCB" w:rsidR="00851BA8">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00620FCB">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5C4CB2BC" w14:textId="1E88E007" w:rsidR="00B10512" w:rsidRPr="00F3011C" w:rsidRDefault="00F3011C">
+  <w:p w:rsidRPr="00F3011C" w:rsidR="00B10512" w:rsidRDefault="00F3011C" w14:paraId="5C4CB2BC" w14:textId="0BE6080A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00F3011C">
+    <w:r w:rsidRPr="5A2FEAD0" w:rsidR="5A2FEAD0">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Effective </w:t>
     </w:r>
-    <w:r w:rsidR="002270BE">
+    <w:r w:rsidRPr="5A2FEAD0" w:rsidR="5A2FEAD0">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>July 2022</w:t>
+      <w:t>October 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4966B923" w14:textId="0E254B60" w:rsidR="00EB76A5" w:rsidRPr="004258E8" w:rsidRDefault="00EB76A5" w:rsidP="004258E8">
+  <w:p w:rsidRPr="004258E8" w:rsidR="00EB76A5" w:rsidP="004258E8" w:rsidRDefault="00EB76A5" w14:paraId="4966B923" w14:textId="0E254B60">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="533A0F65" w14:textId="1EA0628C" w:rsidR="00EB76A5" w:rsidRPr="00D868C3" w:rsidRDefault="00EB76A5" w:rsidP="00D868C3">
+  <w:p w:rsidRPr="00D868C3" w:rsidR="00EB76A5" w:rsidP="00D868C3" w:rsidRDefault="00EB76A5" w14:paraId="533A0F65" w14:textId="1EA0628C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="9270"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="031FFD4A" w14:textId="4812588D" w:rsidR="00EB76A5" w:rsidRPr="00D868C3" w:rsidRDefault="00EB76A5" w:rsidP="00D868C3">
+  <w:p w:rsidRPr="00D868C3" w:rsidR="00EB76A5" w:rsidP="00D868C3" w:rsidRDefault="00EB76A5" w14:paraId="031FFD4A" w14:textId="4812588D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B87DFBA" w14:textId="77777777" w:rsidR="00A95AFC" w:rsidRDefault="00A95AFC">
+    <w:p w:rsidR="00A95AFC" w:rsidRDefault="00A95AFC" w14:paraId="4B87DFBA" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02CE7866" w14:textId="77777777" w:rsidR="00A95AFC" w:rsidRDefault="00A95AFC">
+    <w:p w:rsidR="00A95AFC" w:rsidRDefault="00A95AFC" w14:paraId="02CE7866" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="454B63E2" w14:textId="77777777" w:rsidR="00A95AFC" w:rsidRDefault="00A95AFC">
+    <w:p w:rsidR="00A95AFC" w:rsidRDefault="00A95AFC" w14:paraId="454B63E2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="760A5973" w14:textId="09F0A023" w:rsidR="00365768" w:rsidRDefault="00365768" w:rsidP="00400315">
+  <w:p w:rsidR="00365768" w:rsidP="00400315" w:rsidRDefault="00365768" w14:paraId="760A5973" w14:textId="09F0A023">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-720" w:right="-720"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="48133A10" w14:textId="77777777" w:rsidR="00963124" w:rsidRDefault="00963124" w:rsidP="004B5857">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00963124" w:rsidP="004B5857" w:rsidRDefault="00963124" w14:paraId="48133A10" w14:textId="77777777">
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="dashDotStroked" w:sz="24" w:space="1" w:color="067070"/>
+        <w:bottom w:val="dashDotStroked" w:color="067070" w:sz="24" w:space="1"/>
       </w:pBdr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41F44557" wp14:editId="4FD77DEB">
           <wp:extent cx="4334265" cy="792482"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="744627801" name="Picture 1" descr="Iowa Division of Banking logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="744627801" name="Picture 1" descr="Iowa Division of Banking logo"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="4334265" cy="792482"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="24A751A7" w14:textId="77777777" w:rsidR="00963124" w:rsidRDefault="00963124" w:rsidP="00F36801">
+  <w:p w:rsidR="00963124" w:rsidP="00F36801" w:rsidRDefault="00963124" w14:paraId="24A751A7" w14:textId="77777777">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="dashDotStroked" w:sz="24" w:space="1" w:color="067070"/>
+        <w:top w:val="dashDotStroked" w:color="067070" w:sz="24" w:space="1"/>
       </w:pBdr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="12DA272A" w14:textId="77777777" w:rsidR="003A2D78" w:rsidRDefault="003A2D78" w:rsidP="00404518">
+  <w:p w:rsidR="003A2D78" w:rsidP="00404518" w:rsidRDefault="003A2D78" w14:paraId="12DA272A" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="9E9EBB44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06633F69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D7F45084"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DE73EF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9AA66B76"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8986,55 +9178,56 @@
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2001888236">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1118838869">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="673190464">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1128623739">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3F04" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -9522,177 +9715,197 @@
     <w:rsid w:val="00F16226"/>
     <w:rsid w:val="00F2589C"/>
     <w:rsid w:val="00F3011C"/>
     <w:rsid w:val="00F36801"/>
     <w:rsid w:val="00F37C33"/>
     <w:rsid w:val="00F53607"/>
     <w:rsid w:val="00F752B7"/>
     <w:rsid w:val="00F86516"/>
     <w:rsid w:val="00F90FB9"/>
     <w:rsid w:val="00F91574"/>
     <w:rsid w:val="00F91926"/>
     <w:rsid w:val="00F93C5B"/>
     <w:rsid w:val="00FA053E"/>
     <w:rsid w:val="00FA118C"/>
     <w:rsid w:val="00FB64F9"/>
     <w:rsid w:val="00FB7749"/>
     <w:rsid w:val="00FC0D28"/>
     <w:rsid w:val="00FD29C8"/>
     <w:rsid w:val="00FE6F43"/>
     <w:rsid w:val="00FF07A4"/>
     <w:rsid w:val="00FF1071"/>
     <w:rsid w:val="00FF148B"/>
     <w:rsid w:val="00FF2A84"/>
     <w:rsid w:val="00FF3850"/>
     <w:rsid w:val="00FF6FB8"/>
+    <w:rsid w:val="0447B357"/>
+    <w:rsid w:val="0C805F69"/>
+    <w:rsid w:val="10432FD1"/>
+    <w:rsid w:val="108DCE4C"/>
+    <w:rsid w:val="1E6B9914"/>
+    <w:rsid w:val="29A57DA2"/>
+    <w:rsid w:val="2EE249F6"/>
+    <w:rsid w:val="31A164CB"/>
+    <w:rsid w:val="33AED2F9"/>
+    <w:rsid w:val="40444A6A"/>
+    <w:rsid w:val="48B7A393"/>
+    <w:rsid w:val="48EF6EE8"/>
+    <w:rsid w:val="5450E14A"/>
+    <w:rsid w:val="5A2FEAD0"/>
+    <w:rsid w:val="5CEBBAB2"/>
+    <w:rsid w:val="5FD20144"/>
+    <w:rsid w:val="684233BF"/>
+    <w:rsid w:val="752CE446"/>
+    <w:rsid w:val="7780AE65"/>
+    <w:rsid w:val="7B185D02"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0D3BD420"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A3F3F033-A6DF-45CB-8C9A-D58D3C7A75D8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:uiPriority="99" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:uiPriority="99" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -9735,52 +9948,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -9841,313 +10054,313 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00087FAF"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00CA6D31"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="320" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun"/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00087FAF"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CA6D31"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun"/>
       <w:color w:val="44546A"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CA6D31"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CA6D31"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun"/>
       <w:color w:val="44546A"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CA6D31"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="44546A"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CA6D31"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="1F4E79"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CA6D31"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="44546A"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CA6D31"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="44546A"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00CA6D31"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun"/>
       <w:color w:val="5B9BD5"/>
       <w:spacing w:val="-10"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="004258E8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004258E8"/>
     <w:pPr>
       <w:tabs>
@@ -10159,341 +10372,341 @@
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00596719"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:rsid w:val="00851BA8"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0038750B"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+  <w:style w:type="paragraph" w:styleId="TableParagraph" w:customStyle="1">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00CA6D31"/>
     <w:pPr>
       <w:spacing w:line="252" w:lineRule="exact"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00CA6D31"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun" w:cs="Times New Roman"/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00CA6D31"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:spacing w:val="5"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00087FAF"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CA6D31"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun" w:cs="Times New Roman"/>
       <w:color w:val="44546A"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CA6D31"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun" w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
     <w:name w:val="Heading 5 Char"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CA6D31"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun" w:cs="Times New Roman"/>
       <w:color w:val="44546A"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
     <w:name w:val="Heading 6 Char"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CA6D31"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="44546A"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
     <w:name w:val="Heading 7 Char"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CA6D31"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="1F4E79"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
     <w:name w:val="Heading 8 Char"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CA6D31"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="44546A"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
     <w:name w:val="Heading 9 Char"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CA6D31"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="44546A"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CA6D31"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="595959"/>
       <w:spacing w:val="6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00CA6D31"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun" w:cs="Times New Roman"/>
       <w:color w:val="5B9BD5"/>
       <w:spacing w:val="-10"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00CA6D31"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
     <w:name w:val="Subtitle Char"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00CA6D31"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00CA6D31"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00CA6D31"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00CA6D31"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00CA6D31"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:ind w:left="720" w:right="720"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
     <w:name w:val="Quote Char"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00CA6D31"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00CA6D31"/>
     <w:pPr>
       <w:pBdr>
-        <w:left w:val="single" w:sz="18" w:space="12" w:color="5B9BD5"/>
+        <w:left w:val="single" w:color="5B9BD5" w:sz="18" w:space="12"/>
       </w:pBdr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:line="300" w:lineRule="auto"/>
       <w:ind w:left="1224" w:right="1224"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun"/>
       <w:color w:val="5B9BD5"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
     <w:name w:val="Intense Quote Char"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00CA6D31"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="SimSun" w:cs="Times New Roman"/>
       <w:color w:val="5B9BD5"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="00CA6D31"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00CA6D31"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
@@ -10522,156 +10735,155 @@
       <w:smallCaps/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CA6D31"/>
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="2E74B5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="00782112"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+    <w:name w:val="Comment Reference"/>
     <w:rsid w:val="007912A0"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+    <w:name w:val="Comment Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:rsid w:val="007912A0"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:rsid w:val="007912A0"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
-    <w:name w:val="annotation subject"/>
+    <w:name w:val="Comment Subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:rsid w:val="007912A0"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:rsid w:val="007912A0"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="000D51E8"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
+  <w:style w:type="paragraph" w:styleId="Style1" w:customStyle="1">
     <w:name w:val="Style1"/>
     <w:basedOn w:val="Header"/>
     <w:next w:val="Heading2"/>
     <w:rsid w:val="00C33E2A"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1765682144">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -10960,72 +11172,73 @@
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TaxCatchAll xmlns="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ec68e26f-a2bc-4408-a52a-4bed410c5093">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100004116819EEBBA43B071ADEAABD7CDA0" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2cfebbc3e43ec4681aedb2c54be0718a">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="ec68e26f-a2bc-4408-a52a-4bed410c5093" xmlns:ns3="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="10adf789fd5108a72d26f898f537a182" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100004116819EEBBA43B071ADEAABD7CDA0" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a413ad8f8cacf9600904427cd1574e49">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="ec68e26f-a2bc-4408-a52a-4bed410c5093" xmlns:ns3="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b4a772b0b3af535052cf18beee026fbd" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
     <xsd:import namespace="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="10" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="11" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ec68e26f-a2bc-4408-a52a-4bed410c5093" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -11048,50 +11261,55 @@
     <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="18" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="19" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fdb1662f-fd37-417e-b6a8-345ff9ff89b9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{17bf9f8e-2519-4288-b1f9-3fa10b026a6b}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="fdb1662f-fd37-417e-b6a8-345ff9ff89b9">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -11190,140 +11408,80 @@
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39434057-8787-4A75-8878-4D845B690A5A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="fdb1662f-fd37-417e-b6a8-345ff9ff89b9"/>
     <ds:schemaRef ds:uri="ec68e26f-a2bc-4408-a52a-4bed410c5093"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AAE28AE7-858E-49E1-BB8B-8F6C49B46A4D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9CC86FC-9948-43A7-BEBB-1AA3AB2CEA0C}">
-[...15 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD9809CC-9555-4393-843D-554456207BE1}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5397EA42-81FF-4203-BFC9-5D8EA12CFD7B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{a9bc8cfd-9b51-41b5-9523-fdea261bf622}" enabled="0" method="" siteId="{a9bc8cfd-9b51-41b5-9523-fdea261bf622}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...53 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>IDOB</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IDOB Amend Articles of Incorporation - Bank Application</dc:title>
   <dc:subject/>
   <dc:creator>Kathy Johnson</dc:creator>
-  <cp:keywords/>
-[...2 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <keywords/>
+  <lastModifiedBy>Jill Pasbrig</lastModifiedBy>
+  <revision>16</revision>
+  <lastPrinted>2024-04-01T21:05:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100004116819EEBBA43B071ADEAABD7CDA0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>