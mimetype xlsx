--- v0 (2025-10-08)
+++ v1 (2026-04-02)
@@ -1,92 +1,120 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
-  <workbookPr defaultThemeVersion="202300"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://idob.sharepoint.com/sites/WebContentTeam/Shared Documents/General/WebsiteContentFiles/Legal &amp; Resources/Statistics/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\MPawletzki\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="11" documentId="8_{72483350-3A0E-43D1-A2C1-3534794EC5C1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6A416400-9A02-45ED-A936-1954B62C38C5}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{961048BF-BA28-4DC7-BAFE-9CBF0587D9FB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-27150" yWindow="1665" windowWidth="21600" windowHeight="11295" activeTab="1" xr2:uid="{56E54ACE-F1C7-4914-A210-25FA921C1ED4}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{44BB0719-021D-4310-9FC8-21DA5C42F91F}"/>
   </bookViews>
   <sheets>
-    <sheet name="IDOB Data" sheetId="2" r:id="rId1"/>
-    <sheet name="CSBS Data" sheetId="1" r:id="rId2"/>
+    <sheet name="CSBS Data" sheetId="1" r:id="rId1"/>
+    <sheet name="IDOB Data" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="B11" i="2" l="1"/>
+</calcChain>
+</file>
+
+<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>tc={169BC361-7107-4F44-B86F-324FDB9C8C30}</author>
+  </authors>
+  <commentList>
+    <comment ref="B10" authorId="0" shapeId="0" xr:uid="{169BC361-7107-4F44-B86F-324FDB9C8C30}">
+      <text>
+        <t>[Threaded comment]
+Your version of Excel allows you to read this threaded comment; however, any edits to it will get removed if the file is opened in a newer version of Excel. Learn more: https://go.microsoft.com/fwlink/?linkid=870924
+Comment:
+    This does not inlcude Greg, PLB, or the 8 Fin Bureau Employees.</t>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="189" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="193" uniqueCount="160">
   <si>
     <t>Quarter</t>
   </si>
   <si>
     <t># Iowa State Chartered Banks</t>
   </si>
   <si>
     <t># Iowa FDIC Community Banks</t>
   </si>
   <si>
     <t># FDIC Community Banks</t>
   </si>
   <si>
     <t>IA State E119 Net Loans and Leases in Millions</t>
   </si>
   <si>
     <t>IA State 2170 Total Assets in Millions</t>
   </si>
   <si>
     <t>IA State 2200 Total Deposits in Millions</t>
   </si>
   <si>
     <t>IA State Chartered Avg (7316 Surveillance Model Asset Growth Rate (UBPR))</t>
   </si>
   <si>
@@ -485,295 +513,396 @@
   <si>
     <t>2023Q2</t>
   </si>
   <si>
     <t>2023Q3</t>
   </si>
   <si>
     <t>2023Q4</t>
   </si>
   <si>
     <t>2024Q1</t>
   </si>
   <si>
     <t>2024Q2</t>
   </si>
   <si>
     <t>2024Q3</t>
   </si>
   <si>
     <t>2024Q4</t>
   </si>
   <si>
     <t>2025Q1</t>
   </si>
   <si>
+    <t>2025Q2</t>
+  </si>
+  <si>
+    <t>2025Q3</t>
+  </si>
+  <si>
+    <t>2025Q4</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
     <t>Year</t>
   </si>
   <si>
     <t>FTE</t>
   </si>
   <si>
     <t>Adversely Classified Items to Tier One Capital and the Allowance for Loan and Lease Losses (12 Month Floating Averages)</t>
   </si>
   <si>
     <t>Adversely Classified Loans to Total Loans</t>
   </si>
   <si>
     <t>CAMELS One</t>
   </si>
   <si>
     <t>CAMELS Two</t>
   </si>
   <si>
     <t>CAMELS Three</t>
   </si>
   <si>
     <t>CAMELS Four</t>
   </si>
   <si>
     <t>CAMELS Five</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
     <numFmt numFmtId="165" formatCode="#,###.##;\(#,###.##\)"/>
     <numFmt numFmtId="166" formatCode="0.0%"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF444649"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
+      <sz val="8"/>
+      <color rgb="FF444649"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF444649"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
       <sz val="8"/>
       <color rgb="FF444649"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
-    <font>
-[...11 lines deleted...]
-    </font>
   </fonts>
-  <fills count="5">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEFEFEF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
-      </patternFill>
-[...4 lines deleted...]
-        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FFE0E0E0"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FFE0E0E0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FFE0E0E0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FFE0E0E0"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="37" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="10" fontId="3" fillId="4" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="4" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="37" fontId="2" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 3" xfId="1" xr:uid="{9F4CCE6C-63D3-4F8B-A3D0-DD9EFE83F931}"/>
-[...1 lines deleted...]
-    <cellStyle name="Percent 2 2" xfId="3" xr:uid="{AC41322B-1AFF-43E5-AFF3-27A6B4D6BD70}"/>
+    <cellStyle name="Normal 3" xfId="2" xr:uid="{363C963D-2DAA-4132-A48E-6E92268F9F54}"/>
+    <cellStyle name="Percent" xfId="1" builtinId="5"/>
+    <cellStyle name="Percent 2" xfId="3" xr:uid="{7BACD396-C18F-496E-BD35-29B7B785C49A}"/>
   </cellStyles>
-  <dxfs count="84">
+  <dxfs count="79">
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFEFEFEF"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="14" formatCode="0.00%"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="14" formatCode="0.00%"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="19" formatCode="m/d/yyyy"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color rgb="FFE0E0E0"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="8"/>
+        <color rgb="FF444649"/>
+        <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFEFEFEF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
         <scheme val="none"/>
@@ -3292,310 +3421,116 @@
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
       </border>
     </dxf>
-    <dxf>
-[...171 lines deleted...]
-    </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <person displayName="Madison Lechtenberg" id="{7578FB5F-1F5C-4ECF-88EC-812D916819DB}" userId="S::Madison.Lechtenberg@idob.state.ia.us::6df1862c-04e8-46de-ad47-95e7223d6648" providerId="AD"/>
+</personList>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{738AFA42-24F8-4230-B428-6B976DC363F5}" name="IDOB_Data" displayName="IDOB_Data" ref="A1:I34" totalsRowShown="0" headerRowDxfId="73" dataDxfId="74">
-[...28 lines deleted...]
-  <autoFilter ref="A1:BQ79" xr:uid="{7EBB8A59-77F2-46A1-8FEE-C437F8E71C89}">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{28722CEC-3B41-481C-AE32-B563AF8654E4}" name="CSBS_Data" displayName="CSBS_Data" ref="A1:BQ83" totalsRowShown="0" headerRowDxfId="6" dataDxfId="7" headerRowBorderDxfId="77" tableBorderDxfId="78">
+  <autoFilter ref="A1:BQ83" xr:uid="{28722CEC-3B41-481C-AE32-B563AF8654E4}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
     <filterColumn colId="4" hiddenButton="1"/>
     <filterColumn colId="5" hiddenButton="1"/>
     <filterColumn colId="6" hiddenButton="1"/>
     <filterColumn colId="7" hiddenButton="1"/>
     <filterColumn colId="8" hiddenButton="1"/>
     <filterColumn colId="9" hiddenButton="1"/>
     <filterColumn colId="10" hiddenButton="1"/>
     <filterColumn colId="11" hiddenButton="1"/>
     <filterColumn colId="12" hiddenButton="1"/>
     <filterColumn colId="13" hiddenButton="1"/>
     <filterColumn colId="14" hiddenButton="1"/>
     <filterColumn colId="15" hiddenButton="1"/>
     <filterColumn colId="16" hiddenButton="1"/>
     <filterColumn colId="17" hiddenButton="1"/>
     <filterColumn colId="18" hiddenButton="1"/>
     <filterColumn colId="19" hiddenButton="1"/>
     <filterColumn colId="20" hiddenButton="1"/>
     <filterColumn colId="21" hiddenButton="1"/>
     <filterColumn colId="22" hiddenButton="1"/>
     <filterColumn colId="23" hiddenButton="1"/>
     <filterColumn colId="24" hiddenButton="1"/>
@@ -3623,168 +3558,196 @@
     <filterColumn colId="46" hiddenButton="1"/>
     <filterColumn colId="47" hiddenButton="1"/>
     <filterColumn colId="48" hiddenButton="1"/>
     <filterColumn colId="49" hiddenButton="1"/>
     <filterColumn colId="50" hiddenButton="1"/>
     <filterColumn colId="51" hiddenButton="1"/>
     <filterColumn colId="52" hiddenButton="1"/>
     <filterColumn colId="53" hiddenButton="1"/>
     <filterColumn colId="54" hiddenButton="1"/>
     <filterColumn colId="55" hiddenButton="1"/>
     <filterColumn colId="56" hiddenButton="1"/>
     <filterColumn colId="57" hiddenButton="1"/>
     <filterColumn colId="58" hiddenButton="1"/>
     <filterColumn colId="59" hiddenButton="1"/>
     <filterColumn colId="60" hiddenButton="1"/>
     <filterColumn colId="61" hiddenButton="1"/>
     <filterColumn colId="62" hiddenButton="1"/>
     <filterColumn colId="63" hiddenButton="1"/>
     <filterColumn colId="64" hiddenButton="1"/>
     <filterColumn colId="65" hiddenButton="1"/>
     <filterColumn colId="66" hiddenButton="1"/>
     <filterColumn colId="67" hiddenButton="1"/>
     <filterColumn colId="68" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="69">
-    <tableColumn id="1" xr3:uid="{2F9DC7FD-711A-4A9F-A7F5-E00A61C5FADB}" name="Quarter" dataDxfId="70"/>
-[...67 lines deleted...]
-    <tableColumn id="69" xr3:uid="{3A446938-BC99-40C5-9241-8941ED4A7076}" name="All FDIC LTA/Total Assets" dataDxfId="2"/>
+    <tableColumn id="1" xr3:uid="{AE47E425-D772-48F9-8EE7-312C9E5E9BFD}" name="Quarter" dataDxfId="76"/>
+    <tableColumn id="2" xr3:uid="{6DFB828B-0196-47F7-A5A4-DFF9A52D78C8}" name="# Iowa State Chartered Banks" dataDxfId="75"/>
+    <tableColumn id="3" xr3:uid="{0C505A6A-C9D7-4651-919E-B4618DC93B95}" name="# Iowa FDIC Community Banks" dataDxfId="74"/>
+    <tableColumn id="4" xr3:uid="{E1BBAF7E-E62E-4190-A233-D80927AE4DFB}" name="# FDIC Community Banks" dataDxfId="73"/>
+    <tableColumn id="5" xr3:uid="{6733E545-CA4A-4CDA-8E45-FDB883D05CBE}" name="IA State E119 Net Loans and Leases in Millions" dataDxfId="72"/>
+    <tableColumn id="6" xr3:uid="{EA47EB4E-219B-4C6D-9F2C-D4FCC8B34A65}" name="IA State 2170 Total Assets in Millions" dataDxfId="71"/>
+    <tableColumn id="7" xr3:uid="{AF789284-26CD-467E-BFCD-DBE2467AE4B6}" name="IA State 2200 Total Deposits in Millions" dataDxfId="70"/>
+    <tableColumn id="8" xr3:uid="{E3D6134B-444D-49F5-B33D-6432B1D9E38D}" name="IA State Chartered Avg (7316 Surveillance Model Asset Growth Rate (UBPR))" dataDxfId="69"/>
+    <tableColumn id="9" xr3:uid="{F693E659-D5E7-47EF-99DF-373D3CA52922}" name="All FDIC Comm Avg (7316 Surveillance Model Asset Growth Rate (UBPR)) 1" dataDxfId="68"/>
+    <tableColumn id="10" xr3:uid="{3D4B8035-CEF4-464C-8922-70C9F979C4EC}" name="IA State Avg (D486 Total Tier 1 Risk-Based Capital to Adjusted Average Assets and Adjusted for Financial Subsidiaries If Reported (UBPR))" dataDxfId="67"/>
+    <tableColumn id="11" xr3:uid="{FD73642E-0BD0-4B19-A0E9-51644864C0DB}" name="All FDIC Avg (D486 Total Tier 1 Risk-Based Capital to Adjusted Average Assets and Adjusted for Financial Subsidiaries If Reported (UBPR)) 1" dataDxfId="66"/>
+    <tableColumn id="12" xr3:uid="{D0CF98E8-B42F-49E5-A83E-AE0510179DE1}" name="IA State Avg (D488 Total Risk-Based Capital to Adjusted Risk Weighted Assets Including Adjustment for Financial Subsidiaries (UBPR))" dataDxfId="65"/>
+    <tableColumn id="13" xr3:uid="{54254640-E4F2-488A-98EB-CAB55ADCDCD4}" name="all FDIC Avg (D488 Total Risk-Based Capital to Adjusted Risk Weighted Assets Including Adjustment for Financial Subsidiaries (UBPR))" dataDxfId="64"/>
+    <tableColumn id="14" xr3:uid="{99AF41E7-4D88-45B4-959B-F051E1EDF282}" name="IA State Avg (E024 Net Loans &amp; Leases to Assets (UBPR))" dataDxfId="63"/>
+    <tableColumn id="15" xr3:uid="{44BE5953-26AD-43C2-94B0-889E80DE653F}" name="All FDIC Avg (E024 Net Loans &amp; Leases to Assets (UBPR))" dataDxfId="62"/>
+    <tableColumn id="16" xr3:uid="{68638635-0CFA-4CC9-88ED-44271C813834}" name="Iowa State Chartered E417 Farmland" dataDxfId="61"/>
+    <tableColumn id="17" xr3:uid="{ED8E2772-7880-4BD5-9306-F7FC20D08731}" name="All FDIC Avg (E417 Farmland/Loan Mix; % Average Gross Ln&amp;Ls (UBPR))" dataDxfId="60"/>
+    <tableColumn id="18" xr3:uid="{9C1EC574-7727-4113-9A0F-49B087EFB321}" name="IA State Chartered Avg (E422 Agricultural Loans/Loan Mix; % Average Gross Ln&amp;Ls (UBPR))" dataDxfId="59"/>
+    <tableColumn id="19" xr3:uid="{F6A731F4-1205-4BFB-A208-C35A9983C6AE}" name="All FDIC Avg (E422 Agricultural Loans/Loan Mix; % Average Gross Ln&amp;Ls (UBPR))" dataDxfId="58"/>
+    <tableColumn id="20" xr3:uid="{B78D4D2A-0BF2-4B8D-A0C7-4842BB5FEBCD}" name="IA State Avg (E423 Commercial &amp; Industrial Loans/Loan Mix; % Average Gross Ln&amp;Ls (UBPR))" dataDxfId="57"/>
+    <tableColumn id="21" xr3:uid="{34CCCEA2-69AF-417D-AF86-3CB10C04C561}" name="All FDIC Avg (E423 Commercial &amp; Industrial Loans/Loan Mix; % Average Gross Ln&amp;Ls (UBPR))" dataDxfId="56"/>
+    <tableColumn id="22" xr3:uid="{E4064DE3-EF14-4FC1-94D3-06FB3BFB130B}" name="IA State Avg (E414 Construction &amp; Development/Loan Mix; % Average Gross Ln&amp;Ls (UBPR))" dataDxfId="55"/>
+    <tableColumn id="23" xr3:uid="{317C6B51-372A-4E24-B62F-812B3C5D7736}" name="All FDIC Avg (E414 Construction &amp; Development/Loan Mix; % Average Gross Ln&amp;Ls (UBPR))" dataDxfId="54"/>
+    <tableColumn id="24" xr3:uid="{4AC855C1-BF3D-436D-B10B-4D90678AD0EA}" name="IA State Avg (E418 Multifamily/Loan Mix; % Average Gross Ln&amp;Ls (UBPR))" dataDxfId="53"/>
+    <tableColumn id="25" xr3:uid="{6DA87C07-2D87-4327-91E7-D7A606D1347F}" name="All FDIC Avg (E418 Multifamily/Loan Mix; % Average Gross Ln&amp;Ls (UBPR))" dataDxfId="52"/>
+    <tableColumn id="26" xr3:uid="{39CD55DF-5E82-4053-996E-D3B91EA746BE}" name="IA State Avg (E419 Non-Farm Non-Residential/Loan Mix; % Average Gross Ln&amp;Ls (UBPR))" dataDxfId="51"/>
+    <tableColumn id="27" xr3:uid="{54384F24-9B16-4DDD-AC53-A895C929E003}" name="All FDIC Avg (E419 Non-Farm Non-Residential/Loan Mix; % Average Gross Ln&amp;Ls (UBPR))" dataDxfId="50"/>
+    <tableColumn id="28" xr3:uid="{E7A15CA1-4076-4D3E-BAB3-A26C4200F936}" name="IA State Avg (E420 Total Real Estate/Loan Mix; % Average Gross Ln&amp;Ls (UBPR))" dataDxfId="49"/>
+    <tableColumn id="29" xr3:uid="{CB469FAE-7494-4EAC-AE0D-511ABC41E455}" name="All FDIC Avg (E420 Total Real Estate/Loan Mix; % Average Gross Ln&amp;Ls (UBPR))" dataDxfId="48"/>
+    <tableColumn id="30" xr3:uid="{14DD235E-1068-458E-9EDF-D5356C5975BF}" name="IA State Chartered Noncurrent" dataDxfId="47"/>
+    <tableColumn id="31" xr3:uid="{C1AD12DD-52A9-4D1B-8EAE-C149902C0A44}" name="All FDIC Noncurrent" dataDxfId="46"/>
+    <tableColumn id="32" xr3:uid="{FB255057-DDC7-4C6C-A8FC-751FA01FF614}" name="IA State Avg (E019 Net Loss to Average Total Ln&amp;Ls (UBPR))" dataDxfId="45"/>
+    <tableColumn id="33" xr3:uid="{D2902990-A813-4544-B065-8B672D1F9B91}" name="All FDIC Avg (E019 Net Loss to Average Total Ln&amp;Ls (UBPR))" dataDxfId="44"/>
+    <tableColumn id="34" xr3:uid="{A0F746F8-90B0-4AEA-83DC-30B098626B1C}" name="IA State Avg (E023 Ln&amp;Ls Allowance to Total Ln&amp;Ls (UBPR))" dataDxfId="43"/>
+    <tableColumn id="35" xr3:uid="{AA2D8806-3A7B-4B38-930E-F04EAA146516}" name="All FDIC Avg (E023 Ln&amp;Ls Allowance to Total Ln&amp;Ls (UBPR))" dataDxfId="42"/>
+    <tableColumn id="36" xr3:uid="{0BD654FC-0B20-411C-AE16-C0201DD84D4E}" name="IA State E630 % NI/Avg. Total Equity" dataDxfId="41"/>
+    <tableColumn id="37" xr3:uid="{A0B36B93-9AB5-43BE-A516-881869F17164}" name="All FDIC E630 % NI/Avg. Total Equity" dataDxfId="40"/>
+    <tableColumn id="38" xr3:uid="{E5535A3A-7B07-4FEE-9E63-D83051773340}" name="IA State Avg (E013 Net Income/Percent of Average Assets YTD (UBPR))" dataDxfId="39"/>
+    <tableColumn id="39" xr3:uid="{9AA94550-FB27-49D5-BD37-CB28563C833E}" name="All FDIC Avg (E013 Net Income/Percent of Average Assets YTD (UBPR))" dataDxfId="38"/>
+    <tableColumn id="40" xr3:uid="{1C61E342-A48A-4E89-A3F1-C60408660028}" name="IA State Avg (E012 Net Income Adjusted Sub S(***)/Percent of Average Assets (UBPR))" dataDxfId="37"/>
+    <tableColumn id="41" xr3:uid="{2BB812C6-905B-42A5-A6C7-A86B9F12A36A}" name="All FDIC Avg (E012 Net Income Adjusted Sub S(***)/Percent of Average Assets (UBPR))" dataDxfId="36"/>
+    <tableColumn id="42" xr3:uid="{4D671935-34B8-4310-BAAD-CE6BCCDAD75C}" name="IA State Avg (E018 Net Int Inc-Te to Avg Earn Asset (UBPR))" dataDxfId="35"/>
+    <tableColumn id="43" xr3:uid="{659EA59C-5E09-430E-8E3C-9A48D0549C04}" name="All FDIC Avg (E018 Net Int Inc-Te to Avg Earn Asset (UBPR))" dataDxfId="34"/>
+    <tableColumn id="44" xr3:uid="{B8C357F3-CE02-4C31-96CE-925FE410A405}" name="IA State Avg (E016 Int Inc (Te) to Avg Earn Assets (UBPR))" dataDxfId="33"/>
+    <tableColumn id="45" xr3:uid="{76D4B62D-1F23-4186-91B5-88EF83C6ED1B}" name="All FDIC Avg (E016 Int Inc (Te) to Avg Earn Assets (UBPR))" dataDxfId="32"/>
+    <tableColumn id="46" xr3:uid="{437FBEEE-3CAD-4D08-A9DC-BAD1E2AA356E}" name="IA State Avg (E017 Int Expense to Avg Earn Assets (UBPR))" dataDxfId="31"/>
+    <tableColumn id="47" xr3:uid="{D891F75F-68D9-44D7-A7AF-B97D231893BE}" name="All FDIC Avg (E017 Int Expense to Avg Earn Assets (UBPR))" dataDxfId="30"/>
+    <tableColumn id="48" xr3:uid="{238F3262-E2AC-4D3A-834D-A279156D16F6}" name="IA State Total Inv/Total Assets" dataDxfId="29"/>
+    <tableColumn id="49" xr3:uid="{4A43376F-370D-4082-AACB-3B6F28109DED}" name="All FDIC Total Inv/Total Assets" dataDxfId="28"/>
+    <tableColumn id="50" xr3:uid="{450C6B08-8175-410D-A51D-DC2FDE7D25E3}" name="IA State Avg (E591 Core Deposits/Percent of Total Assets (UBPR))" dataDxfId="27"/>
+    <tableColumn id="51" xr3:uid="{1720E179-5D8F-416F-815F-B9ED1484199C}" name="All FDIC Avg (E591 Core Deposits/Percent of Total Assets (UBPR))" dataDxfId="26"/>
+    <tableColumn id="52" xr3:uid="{A027B65D-8A20-41BD-BC14-C5319E0289B4}" name="IA State Total Noncore &amp; Listing in Millions" dataDxfId="25"/>
+    <tableColumn id="53" xr3:uid="{3B024625-9F66-4D04-8BB9-B20C5EF5D611}" name="IA State 2365 Total Brokered Deposits in Millions" dataDxfId="24"/>
+    <tableColumn id="54" xr3:uid="{742AFD87-62C1-4CB3-862C-9B3257D39FC0}" name="IA State FHLB in Millions" dataDxfId="23"/>
+    <tableColumn id="55" xr3:uid="{BC2277E3-FB2B-45BA-9B1B-7F4D90DD3253}" name="IA State Other Borrowings in Millions" dataDxfId="22"/>
+    <tableColumn id="56" xr3:uid="{69EE143E-AAD7-43C4-BC32-E5DEC9DC1008}" name="IA State F858 FFP in Millions" dataDxfId="21"/>
+    <tableColumn id="57" xr3:uid="{41F26E7F-2AAB-47C0-9274-D96A16BA942A}" name="IA State Time Dep Above Ins Limit in Millions" dataDxfId="20"/>
+    <tableColumn id="58" xr3:uid="{332F9D9E-0B20-4C0F-A964-BB09FCB58C35}" name="IA State K223 Listing Service in Millions" dataDxfId="19"/>
+    <tableColumn id="59" xr3:uid="{300B8C79-33B3-46DC-9C9C-CC8219DCC8C0}" name="IA State Noncore Liabilities ($250M) and Listing Service Deposits to Total Assets" dataDxfId="18"/>
+    <tableColumn id="60" xr3:uid="{39EA797F-14D2-464D-8C8B-3CED54F18135}" name="All FDIC Total Noncore and Listing in Millions" dataDxfId="17"/>
+    <tableColumn id="61" xr3:uid="{CFE9C67A-A045-494D-8A16-21E828CB0AB6}" name="All FDIC 2365 Total Brokered Deposits in Millions" dataDxfId="16"/>
+    <tableColumn id="62" xr3:uid="{AB093138-D078-4E5E-843D-AC316D12BB54}" name="All FDIC FHLB in millions" dataDxfId="15"/>
+    <tableColumn id="63" xr3:uid="{16B76441-7562-4FBA-ACEC-67D847974864}" name="FDIC Other Borrowings in Millions" dataDxfId="14"/>
+    <tableColumn id="64" xr3:uid="{07DEADCC-7141-4E79-B370-3B616A38FE3D}" name="All FDIC F858 FFP in Millions" dataDxfId="13"/>
+    <tableColumn id="65" xr3:uid="{F0388258-701C-4FDE-876C-B957D11CC761}" name="All FDIC Time Dep above Ins Limit in Millions" dataDxfId="12"/>
+    <tableColumn id="66" xr3:uid="{4040518B-4729-4DB3-9E27-F7476B419654}" name="All FDIC K223 Listing Service in Millions" dataDxfId="11"/>
+    <tableColumn id="67" xr3:uid="{AD7F8F9A-2F2E-45FC-A8F3-430B9D074E95}" name="All FDIC Noncore Liabilities ($250M) and Listing Service Deposits to Total Assets" dataDxfId="10"/>
+    <tableColumn id="68" xr3:uid="{901C877B-8D8E-4274-9E86-5589E3F74F62}" name="IA State LTA/Total Assets" dataDxfId="9"/>
+    <tableColumn id="69" xr3:uid="{235D5F46-72EA-40C0-B3B3-54C929C00B85}" name="All FDIC LTA/Total Assets" dataDxfId="8"/>
   </tableColumns>
-  <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo name="TableStyleMedium18" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{AE135491-398F-42AC-A404-8A2178BEC7B8}" name="IDOB_Data" displayName="IDOB_Data" ref="A1:I34" totalsRowShown="0" headerRowDxfId="0" headerRowBorderDxfId="5">
+  <autoFilter ref="A1:I34" xr:uid="{AE135491-398F-42AC-A404-8A2178BEC7B8}">
+    <filterColumn colId="0" hiddenButton="1"/>
+    <filterColumn colId="1" hiddenButton="1"/>
+    <filterColumn colId="2" hiddenButton="1"/>
+    <filterColumn colId="3" hiddenButton="1"/>
+    <filterColumn colId="4" hiddenButton="1"/>
+    <filterColumn colId="5" hiddenButton="1"/>
+    <filterColumn colId="6" hiddenButton="1"/>
+    <filterColumn colId="7" hiddenButton="1"/>
+    <filterColumn colId="8" hiddenButton="1"/>
+  </autoFilter>
+  <tableColumns count="9">
+    <tableColumn id="1" xr3:uid="{A2495B0C-A180-4A38-AB77-BDF846D1C84A}" name="Year" dataDxfId="4"/>
+    <tableColumn id="2" xr3:uid="{996F761F-B4EC-4BC4-A083-5FF89AC6B4C5}" name="FTE"/>
+    <tableColumn id="3" xr3:uid="{85DD82CC-DDFB-44AC-8B4A-FAE2BDC139E7}" name="Adversely Classified Items to Tier One Capital and the Allowance for Loan and Lease Losses (12 Month Floating Averages)" dataDxfId="3" dataCellStyle="Percent"/>
+    <tableColumn id="4" xr3:uid="{CAFE5C48-9A6E-4AE7-83F3-0E3EB9EAE468}" name="Adversely Classified Loans to Total Loans" dataDxfId="2" dataCellStyle="Percent"/>
+    <tableColumn id="5" xr3:uid="{9170EA32-36A5-44B3-9DB9-E38E01517408}" name="CAMELS One"/>
+    <tableColumn id="6" xr3:uid="{0008F7AD-8C05-4338-A37E-7E561235E916}" name="CAMELS Two"/>
+    <tableColumn id="7" xr3:uid="{F9A1CDC9-5667-4E09-911A-A88BB79FB7ED}" name="CAMELS Three"/>
+    <tableColumn id="8" xr3:uid="{541170AA-9086-47E7-8B68-832E479555DB}" name="CAMELS Four"/>
+    <tableColumn id="9" xr3:uid="{80AF9E95-1204-4289-906B-6A469ED99010}" name="CAMELS Five" dataDxfId="1"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight11" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -3792,51 +3755,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -3844,51 +3807,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -3903,65 +3866,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -3982,1135 +3945,90 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
+</file>
+
+<file path=xl/threadedComments/threadedComment1.xml><?xml version="1.0" encoding="utf-8"?>
+<ThreadedComments xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <threadedComment ref="B10" dT="2020-02-07T19:49:34.84" personId="{7578FB5F-1F5C-4ECF-88EC-812D916819DB}" id="{169BC361-7107-4F44-B86F-324FDB9C8C30}">
+    <text>This does not inlcude Greg, PLB, or the 8 Fin Bureau Employees.</text>
+  </threadedComment>
+</ThreadedComments>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1B695D17-1678-46A9-B0CB-4947906770AB}">
-[...1033 lines deleted...]
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E9C3AF49-40A8-47A7-BA6B-8650D30155C9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{269F2D24-90C5-4CD5-848F-79F6EF40400F}">
   <sheetPr>
     <tabColor theme="4"/>
     <outlinePr summaryBelow="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:BQ80"/>
+  <dimension ref="A1:BQ83"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
+      <pane xSplit="1" ySplit="1" topLeftCell="BL59" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="B2" sqref="B2:BQ83"/>
+      <selection pane="topRight" activeCell="B2" sqref="B2:BQ83"/>
+      <selection pane="bottomLeft" activeCell="B2" sqref="B2:BQ83"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="26.28515625" customWidth="1"/>
     <col min="3" max="3" width="26.85546875" customWidth="1"/>
     <col min="4" max="4" width="22.7109375" customWidth="1"/>
     <col min="5" max="5" width="39.28515625" customWidth="1"/>
     <col min="6" max="6" width="31.85546875" customWidth="1"/>
     <col min="7" max="7" width="33.140625" customWidth="1"/>
     <col min="8" max="8" width="62.140625" customWidth="1"/>
     <col min="9" max="9" width="60.5703125" customWidth="1"/>
     <col min="10" max="13" width="73.42578125" customWidth="1"/>
     <col min="14" max="14" width="47.42578125" customWidth="1"/>
     <col min="15" max="15" width="47.28515625" customWidth="1"/>
     <col min="16" max="16" width="31.28515625" customWidth="1"/>
     <col min="17" max="17" width="58.140625" customWidth="1"/>
     <col min="18" max="18" width="73.42578125" customWidth="1"/>
     <col min="19" max="19" width="65.28515625" customWidth="1"/>
     <col min="20" max="23" width="73.42578125" customWidth="1"/>
     <col min="24" max="24" width="59.5703125" customWidth="1"/>
     <col min="25" max="25" width="59.42578125" customWidth="1"/>
     <col min="26" max="26" width="71.28515625" customWidth="1"/>
     <col min="27" max="27" width="71.140625" customWidth="1"/>
@@ -5136,51 +4054,51 @@
     <col min="47" max="47" width="48" customWidth="1"/>
     <col min="48" max="48" width="26.5703125" customWidth="1"/>
     <col min="49" max="49" width="26.42578125" customWidth="1"/>
     <col min="50" max="50" width="53.85546875" customWidth="1"/>
     <col min="51" max="51" width="53.7109375" customWidth="1"/>
     <col min="52" max="52" width="36.28515625" customWidth="1"/>
     <col min="53" max="53" width="41" customWidth="1"/>
     <col min="54" max="54" width="21.85546875" customWidth="1"/>
     <col min="55" max="55" width="32.140625" customWidth="1"/>
     <col min="56" max="56" width="24.5703125" customWidth="1"/>
     <col min="57" max="57" width="38.140625" customWidth="1"/>
     <col min="58" max="58" width="33.7109375" customWidth="1"/>
     <col min="59" max="59" width="65.85546875" customWidth="1"/>
     <col min="60" max="60" width="37.85546875" customWidth="1"/>
     <col min="61" max="61" width="40.85546875" customWidth="1"/>
     <col min="62" max="62" width="21.85546875" customWidth="1"/>
     <col min="63" max="63" width="29.5703125" customWidth="1"/>
     <col min="64" max="64" width="24.42578125" customWidth="1"/>
     <col min="65" max="65" width="37.7109375" customWidth="1"/>
     <col min="66" max="66" width="33.5703125" customWidth="1"/>
     <col min="67" max="67" width="65.7109375" customWidth="1"/>
     <col min="68" max="68" width="23.140625" customWidth="1"/>
     <col min="69" max="69" width="23" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:69" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:69" ht="191.25" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -5341,51 +4259,51 @@
       </c>
       <c r="BI1" s="2" t="s">
         <v>60</v>
       </c>
       <c r="BJ1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="BK1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="BL1" s="2" t="s">
         <v>63</v>
       </c>
       <c r="BM1" s="2" t="s">
         <v>64</v>
       </c>
       <c r="BN1" s="2" t="s">
         <v>65</v>
       </c>
       <c r="BO1" s="2" t="s">
         <v>66</v>
       </c>
       <c r="BP1" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="BQ1" s="23" t="s">
+      <c r="BQ1" s="12" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B2" s="4">
         <v>348</v>
       </c>
       <c r="C2" s="4">
         <v>385</v>
       </c>
       <c r="D2" s="4">
         <v>7162</v>
       </c>
       <c r="E2" s="4">
         <v>26038.005000000001</v>
       </c>
       <c r="F2" s="4">
         <v>38243.849000000002</v>
       </c>
       <c r="G2" s="4">
         <v>30399.901000000002</v>
       </c>
@@ -5455,51 +4373,51 @@
       <c r="AC2" s="5">
         <v>0.670412374301676</v>
       </c>
       <c r="AD2" s="5">
         <v>6.6745897007086403E-3</v>
       </c>
       <c r="AE2" s="5">
         <v>6.3114196695078098E-3</v>
       </c>
       <c r="AF2" s="5">
         <v>1.0876080691642699E-3</v>
       </c>
       <c r="AG2" s="5">
         <v>2.71371508379888E-3</v>
       </c>
       <c r="AH2" s="5">
         <v>1.35276657060519E-2</v>
       </c>
       <c r="AI2" s="5">
         <v>1.3709036312849201E-2</v>
       </c>
       <c r="AJ2" s="5">
         <v>0.115291091954023</v>
       </c>
       <c r="AK2" s="5">
-        <v>0.10159238790406701</v>
+        <v>0.101587829977629</v>
       </c>
       <c r="AL2" s="5">
         <v>1.1724999999999999E-2</v>
       </c>
       <c r="AM2" s="5">
         <v>6.5113655403518603E-3</v>
       </c>
       <c r="AN2" s="5">
         <v>1.0064655172413801E-2</v>
       </c>
       <c r="AO2" s="5">
         <v>5.1644093828539499E-3</v>
       </c>
       <c r="AP2" s="5">
         <v>3.87540229885057E-2</v>
       </c>
       <c r="AQ2" s="5">
         <v>4.3458028483663799E-2</v>
       </c>
       <c r="AR2" s="5">
         <v>5.9077873563218399E-2</v>
       </c>
       <c r="AS2" s="5">
         <v>6.2475258307735301E-2</v>
       </c>
@@ -5550,51 +4468,51 @@
       </c>
       <c r="BI2" s="4">
         <v>43112.758000000002</v>
       </c>
       <c r="BJ2" s="4">
         <v>89206.748999999996</v>
       </c>
       <c r="BK2" s="4">
         <v>2726.0990000000002</v>
       </c>
       <c r="BL2" s="4">
         <v>35352.506999999998</v>
       </c>
       <c r="BM2" s="4">
         <v>217737.95800000001</v>
       </c>
       <c r="BN2" s="4">
         <v>0</v>
       </c>
       <c r="BO2" s="5">
         <v>0.25707330118281702</v>
       </c>
       <c r="BP2" s="5">
         <v>0.174164655172414</v>
       </c>
-      <c r="BQ2" s="24">
+      <c r="BQ2" s="13">
         <v>0.16259518290980199</v>
       </c>
     </row>
     <row r="3" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>70</v>
       </c>
       <c r="B3" s="4">
         <v>343</v>
       </c>
       <c r="C3" s="4">
         <v>379</v>
       </c>
       <c r="D3" s="4">
         <v>7131</v>
       </c>
       <c r="E3" s="4">
         <v>26676.428</v>
       </c>
       <c r="F3" s="4">
         <v>38644.243999999999</v>
       </c>
       <c r="G3" s="4">
         <v>30695.421999999999</v>
       </c>
@@ -5664,51 +4582,51 @@
       <c r="AC3" s="5">
         <v>0.67671953716690003</v>
       </c>
       <c r="AD3" s="5">
         <v>7.1884436701945198E-3</v>
       </c>
       <c r="AE3" s="5">
         <v>6.3463126889949702E-3</v>
       </c>
       <c r="AF3" s="5">
         <v>5.9619883040935699E-4</v>
       </c>
       <c r="AG3" s="5">
         <v>1.0653155680224399E-3</v>
       </c>
       <c r="AH3" s="5">
         <v>1.33210526315789E-2</v>
       </c>
       <c r="AI3" s="5">
         <v>1.3781079943899001E-2</v>
       </c>
       <c r="AJ3" s="5">
         <v>0.10930291545189499</v>
       </c>
       <c r="AK3" s="5">
-        <v>0.105866572111078</v>
+        <v>0.10587215246636701</v>
       </c>
       <c r="AL3" s="5">
         <v>9.52390670553936E-3</v>
       </c>
       <c r="AM3" s="5">
         <v>7.1770579161407897E-3</v>
       </c>
       <c r="AN3" s="5">
         <v>7.8580174927113701E-3</v>
       </c>
       <c r="AO3" s="5">
         <v>5.7683354368251302E-3</v>
       </c>
       <c r="AP3" s="5">
         <v>3.7855685131195298E-2</v>
       </c>
       <c r="AQ3" s="5">
         <v>4.2679119338101298E-2</v>
       </c>
       <c r="AR3" s="5">
         <v>6.1786588921282803E-2</v>
       </c>
       <c r="AS3" s="5">
         <v>6.5547104192960295E-2</v>
       </c>
@@ -5759,51 +4677,51 @@
       </c>
       <c r="BI3" s="4">
         <v>47937.627999999997</v>
       </c>
       <c r="BJ3" s="4">
         <v>86890.77</v>
       </c>
       <c r="BK3" s="4">
         <v>2513.8000000000002</v>
       </c>
       <c r="BL3" s="4">
         <v>33908.813999999998</v>
       </c>
       <c r="BM3" s="4">
         <v>230149.46900000001</v>
       </c>
       <c r="BN3" s="4">
         <v>0</v>
       </c>
       <c r="BO3" s="5">
         <v>0.264074331358986</v>
       </c>
       <c r="BP3" s="5">
         <v>0.173390962099125</v>
       </c>
-      <c r="BQ3" s="24">
+      <c r="BQ3" s="13">
         <v>0.16237906324498699</v>
       </c>
     </row>
     <row r="4" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>71</v>
       </c>
       <c r="B4" s="4">
         <v>342</v>
       </c>
       <c r="C4" s="4">
         <v>377</v>
       </c>
       <c r="D4" s="4">
         <v>7112</v>
       </c>
       <c r="E4" s="4">
         <v>27493.025000000001</v>
       </c>
       <c r="F4" s="4">
         <v>39210.756000000001</v>
       </c>
       <c r="G4" s="4">
         <v>30881.906999999999</v>
       </c>
@@ -5873,51 +4791,51 @@
       <c r="AC4" s="5">
         <v>0.67718268879201204</v>
       </c>
       <c r="AD4" s="5">
         <v>7.5225625408626403E-3</v>
       </c>
       <c r="AE4" s="5">
         <v>6.28557740505724E-3</v>
       </c>
       <c r="AF4" s="5">
         <v>5.3284457478005903E-4</v>
       </c>
       <c r="AG4" s="5">
         <v>1.3109126705104801E-3</v>
       </c>
       <c r="AH4" s="5">
         <v>1.35378299120235E-2</v>
       </c>
       <c r="AI4" s="5">
         <v>1.3528941077204299E-2</v>
       </c>
       <c r="AJ4" s="5">
         <v>0.111953801169591</v>
       </c>
       <c r="AK4" s="5">
-        <v>0.107416130480323</v>
+        <v>0.10742035955056201</v>
       </c>
       <c r="AL4" s="5">
         <v>1.0826900584795299E-2</v>
       </c>
       <c r="AM4" s="5">
         <v>5.8263357705286801E-3</v>
       </c>
       <c r="AN4" s="5">
         <v>9.0970760233918101E-3</v>
       </c>
       <c r="AO4" s="5">
         <v>4.3583380202474702E-3</v>
       </c>
       <c r="AP4" s="5">
         <v>3.7942105263157902E-2</v>
       </c>
       <c r="AQ4" s="5">
         <v>0.188940832395951</v>
       </c>
       <c r="AR4" s="5">
         <v>6.3087134502923997E-2</v>
       </c>
       <c r="AS4" s="5">
         <v>0.212985081552306</v>
       </c>
@@ -5968,51 +4886,51 @@
       </c>
       <c r="BI4" s="4">
         <v>52211.212</v>
       </c>
       <c r="BJ4" s="4">
         <v>90763.18</v>
       </c>
       <c r="BK4" s="4">
         <v>2671.7159999999999</v>
       </c>
       <c r="BL4" s="4">
         <v>37048.54</v>
       </c>
       <c r="BM4" s="4">
         <v>235390.82399999999</v>
       </c>
       <c r="BN4" s="4">
         <v>0</v>
       </c>
       <c r="BO4" s="5">
         <v>0.272572215347961</v>
       </c>
       <c r="BP4" s="5">
         <v>0.17023508771929799</v>
       </c>
-      <c r="BQ4" s="24">
+      <c r="BQ4" s="13">
         <v>0.16249240719909999</v>
       </c>
     </row>
     <row r="5" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>72</v>
       </c>
       <c r="B5" s="4">
         <v>340</v>
       </c>
       <c r="C5" s="4">
         <v>374</v>
       </c>
       <c r="D5" s="4">
         <v>7083</v>
       </c>
       <c r="E5" s="4">
         <v>28099.15</v>
       </c>
       <c r="F5" s="4">
         <v>39830.512999999999</v>
       </c>
       <c r="G5" s="4">
         <v>31230.575000000001</v>
       </c>
@@ -6082,51 +5000,51 @@
       <c r="AC5" s="5">
         <v>0.67705064238317103</v>
       </c>
       <c r="AD5" s="5">
         <v>7.6432561127293902E-3</v>
       </c>
       <c r="AE5" s="5">
         <v>6.7821957384004801E-3</v>
       </c>
       <c r="AF5" s="5">
         <v>6.7817109144542803E-4</v>
       </c>
       <c r="AG5" s="5">
         <v>1.40279542566709E-3</v>
       </c>
       <c r="AH5" s="5">
         <v>1.3334513274336299E-2</v>
       </c>
       <c r="AI5" s="5">
         <v>1.35200762388818E-2</v>
       </c>
       <c r="AJ5" s="5">
         <v>0.11124764705882401</v>
       </c>
       <c r="AK5" s="5">
-        <v>0.106000585409787</v>
+        <v>0.105997820859634</v>
       </c>
       <c r="AL5" s="5">
         <v>1.1187058823529401E-2</v>
       </c>
       <c r="AM5" s="5">
         <v>1.6108428631935599E-3</v>
       </c>
       <c r="AN5" s="5">
         <v>9.4388235294117703E-3</v>
       </c>
       <c r="AO5" s="5">
         <v>1.2914019483269799E-4</v>
       </c>
       <c r="AP5" s="5">
         <v>3.7814117647058797E-2</v>
       </c>
       <c r="AQ5" s="5">
         <v>4.4929930820273897E-2</v>
       </c>
       <c r="AR5" s="5">
         <v>6.4295000000000005E-2</v>
       </c>
       <c r="AS5" s="5">
         <v>7.0414683043907994E-2</v>
       </c>
@@ -6177,51 +5095,51 @@
       </c>
       <c r="BI5" s="4">
         <v>57052.050999999999</v>
       </c>
       <c r="BJ5" s="4">
         <v>89531.137000000002</v>
       </c>
       <c r="BK5" s="4">
         <v>2887.02</v>
       </c>
       <c r="BL5" s="4">
         <v>36798.572999999997</v>
       </c>
       <c r="BM5" s="4">
         <v>249662.163</v>
       </c>
       <c r="BN5" s="4">
         <v>0</v>
       </c>
       <c r="BO5" s="5">
         <v>0.28186090884356801</v>
       </c>
       <c r="BP5" s="5">
         <v>0.16806058823529399</v>
       </c>
-      <c r="BQ5" s="24">
+      <c r="BQ5" s="13">
         <v>0.163732401524778</v>
       </c>
     </row>
     <row r="6" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>73</v>
       </c>
       <c r="B6" s="4">
         <v>341</v>
       </c>
       <c r="C6" s="4">
         <v>375</v>
       </c>
       <c r="D6" s="4">
         <v>7017</v>
       </c>
       <c r="E6" s="4">
         <v>28465.233</v>
       </c>
       <c r="F6" s="4">
         <v>40944.69</v>
       </c>
       <c r="G6" s="4">
         <v>32663.475999999999</v>
       </c>
@@ -6291,51 +5209,51 @@
       <c r="AC6" s="5">
         <v>0.67728116003990302</v>
       </c>
       <c r="AD6" s="5">
         <v>7.2116395463898003E-3</v>
       </c>
       <c r="AE6" s="5">
         <v>7.2854311754466904E-3</v>
       </c>
       <c r="AF6" s="5">
         <v>1.03970588235294E-3</v>
       </c>
       <c r="AG6" s="5">
         <v>1.7675694939415501E-3</v>
       </c>
       <c r="AH6" s="5">
         <v>1.36620588235294E-2</v>
       </c>
       <c r="AI6" s="5">
         <v>1.34556505629186E-2</v>
       </c>
       <c r="AJ6" s="5">
         <v>0.104680058651026</v>
       </c>
       <c r="AK6" s="5">
-        <v>9.8858157099697794E-2</v>
+        <v>9.8852623620142091E-2</v>
       </c>
       <c r="AL6" s="5">
         <v>1.0600293255132001E-2</v>
       </c>
       <c r="AM6" s="5">
         <v>2.5234003135243001E-3</v>
       </c>
       <c r="AN6" s="5">
         <v>8.9824046920821098E-3</v>
       </c>
       <c r="AO6" s="5">
         <v>1.11738634744193E-3</v>
       </c>
       <c r="AP6" s="5">
         <v>3.7676246334310902E-2</v>
       </c>
       <c r="AQ6" s="5">
         <v>4.36019666524156E-2</v>
       </c>
       <c r="AR6" s="5">
         <v>6.5116715542522005E-2</v>
       </c>
       <c r="AS6" s="5">
         <v>6.99742767564486E-2</v>
       </c>
@@ -6386,51 +5304,51 @@
       </c>
       <c r="BI6" s="4">
         <v>56587.576000000001</v>
       </c>
       <c r="BJ6" s="4">
         <v>83912.213000000003</v>
       </c>
       <c r="BK6" s="4">
         <v>2255.027</v>
       </c>
       <c r="BL6" s="4">
         <v>34759.445</v>
       </c>
       <c r="BM6" s="4">
         <v>252481.05900000001</v>
       </c>
       <c r="BN6" s="4">
         <v>0</v>
       </c>
       <c r="BO6" s="5">
         <v>0.27697219323891398</v>
       </c>
       <c r="BP6" s="5">
         <v>0.166618181818182</v>
       </c>
-      <c r="BQ6" s="24">
+      <c r="BQ6" s="13">
         <v>0.163621975203078</v>
       </c>
     </row>
     <row r="7" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B7" s="4">
         <v>337</v>
       </c>
       <c r="C7" s="4">
         <v>372</v>
       </c>
       <c r="D7" s="4">
         <v>6995</v>
       </c>
       <c r="E7" s="4">
         <v>28314.042000000001</v>
       </c>
       <c r="F7" s="4">
         <v>40568.275999999998</v>
       </c>
       <c r="G7" s="4">
         <v>32334.690999999999</v>
       </c>
@@ -6500,51 +5418,51 @@
       <c r="AC7" s="5">
         <v>0.68188251608291595</v>
       </c>
       <c r="AD7" s="5">
         <v>7.1922970235051599E-3</v>
       </c>
       <c r="AE7" s="5">
         <v>8.1861952080094502E-3</v>
       </c>
       <c r="AF7" s="5">
         <v>1.82172619047619E-3</v>
       </c>
       <c r="AG7" s="5">
         <v>1.2945103645460999E-3</v>
       </c>
       <c r="AH7" s="5">
         <v>1.35842261904762E-2</v>
       </c>
       <c r="AI7" s="5">
         <v>1.35515511079342E-2</v>
       </c>
       <c r="AJ7" s="5">
         <v>9.7882195845697295E-2</v>
       </c>
       <c r="AK7" s="5">
-        <v>9.32143181474194E-2</v>
+        <v>9.3207877594303698E-2</v>
       </c>
       <c r="AL7" s="5">
         <v>1.0250148367952501E-2</v>
       </c>
       <c r="AM7" s="5">
         <v>6.8070478913509602E-3</v>
       </c>
       <c r="AN7" s="5">
         <v>8.6777448071216606E-3</v>
       </c>
       <c r="AO7" s="5">
         <v>5.4185989992851999E-3</v>
       </c>
       <c r="AP7" s="5">
         <v>3.6418694362017799E-2</v>
       </c>
       <c r="AQ7" s="5">
         <v>4.1566490350250201E-2</v>
       </c>
       <c r="AR7" s="5">
         <v>6.6634124629080096E-2</v>
       </c>
       <c r="AS7" s="5">
         <v>7.1017441029306599E-2</v>
       </c>
@@ -6595,51 +5513,51 @@
       </c>
       <c r="BI7" s="4">
         <v>59324.224000000002</v>
       </c>
       <c r="BJ7" s="4">
         <v>80949.531000000003</v>
       </c>
       <c r="BK7" s="4">
         <v>2118.8009999999999</v>
       </c>
       <c r="BL7" s="4">
         <v>34463.608</v>
       </c>
       <c r="BM7" s="4">
         <v>246460.299</v>
       </c>
       <c r="BN7" s="4">
         <v>0</v>
       </c>
       <c r="BO7" s="5">
         <v>0.26972872784601598</v>
       </c>
       <c r="BP7" s="5">
         <v>0.16939020771513399</v>
       </c>
-      <c r="BQ7" s="24">
+      <c r="BQ7" s="13">
         <v>0.16471085060757701</v>
       </c>
     </row>
     <row r="8" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>75</v>
       </c>
       <c r="B8" s="4">
         <v>335</v>
       </c>
       <c r="C8" s="4">
         <v>370</v>
       </c>
       <c r="D8" s="4">
         <v>6948</v>
       </c>
       <c r="E8" s="4">
         <v>28679.77</v>
       </c>
       <c r="F8" s="4">
         <v>40638.792999999998</v>
       </c>
       <c r="G8" s="4">
         <v>32178.873</v>
       </c>
@@ -6709,51 +5627,51 @@
       <c r="AC8" s="5">
         <v>0.68096136461782097</v>
       </c>
       <c r="AD8" s="5">
         <v>7.8839195711820596E-3</v>
       </c>
       <c r="AE8" s="5">
         <v>9.1715862818504794E-3</v>
       </c>
       <c r="AF8" s="5">
         <v>1.8574850299401199E-3</v>
       </c>
       <c r="AG8" s="5">
         <v>1.4463077587447801E-3</v>
       </c>
       <c r="AH8" s="5">
         <v>1.33170658682635E-2</v>
       </c>
       <c r="AI8" s="5">
         <v>1.32990643443213E-2</v>
       </c>
       <c r="AJ8" s="5">
         <v>0.103348955223881</v>
       </c>
       <c r="AK8" s="5">
-        <v>9.3755024360535899E-2</v>
+        <v>9.3725255296448498E-2</v>
       </c>
       <c r="AL8" s="5">
         <v>1.0857313432835801E-2</v>
       </c>
       <c r="AM8" s="5">
         <v>-7.21148531951641E-3</v>
       </c>
       <c r="AN8" s="5">
         <v>9.1985074626865695E-3</v>
       </c>
       <c r="AO8" s="5">
         <v>-8.6485175590097895E-3</v>
       </c>
       <c r="AP8" s="5">
         <v>3.6697611940298497E-2</v>
       </c>
       <c r="AQ8" s="5">
         <v>4.3817170408750702E-2</v>
       </c>
       <c r="AR8" s="5">
         <v>6.7384179104477596E-2</v>
       </c>
       <c r="AS8" s="5">
         <v>7.3651050662060999E-2</v>
       </c>
@@ -6804,51 +5722,51 @@
       </c>
       <c r="BI8" s="4">
         <v>60244.461000000003</v>
       </c>
       <c r="BJ8" s="4">
         <v>83516.631999999998</v>
       </c>
       <c r="BK8" s="4">
         <v>3068.0309999999999</v>
       </c>
       <c r="BL8" s="4">
         <v>35549.160000000003</v>
       </c>
       <c r="BM8" s="4">
         <v>245624.34</v>
       </c>
       <c r="BN8" s="4">
         <v>0</v>
       </c>
       <c r="BO8" s="5">
         <v>0.27282970678921298</v>
       </c>
       <c r="BP8" s="5">
         <v>0.17096447761194</v>
       </c>
-      <c r="BQ8" s="24">
+      <c r="BQ8" s="13">
         <v>0.16891103914795599</v>
       </c>
     </row>
     <row r="9" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>76</v>
       </c>
       <c r="B9" s="4">
         <v>335</v>
       </c>
       <c r="C9" s="4">
         <v>368</v>
       </c>
       <c r="D9" s="4">
         <v>6931</v>
       </c>
       <c r="E9" s="4">
         <v>29227.355</v>
       </c>
       <c r="F9" s="4">
         <v>41357.561999999998</v>
       </c>
       <c r="G9" s="4">
         <v>32471.614000000001</v>
       </c>
@@ -6918,51 +5836,51 @@
       <c r="AC9" s="5">
         <v>0.68132379166065504</v>
       </c>
       <c r="AD9" s="5">
         <v>1.0240372418236301E-2</v>
       </c>
       <c r="AE9" s="5">
         <v>1.05824892605265E-2</v>
       </c>
       <c r="AF9" s="5">
         <v>1.65389221556886E-3</v>
       </c>
       <c r="AG9" s="5">
         <v>1.82084836242966E-3</v>
       </c>
       <c r="AH9" s="5">
         <v>1.30239520958084E-2</v>
       </c>
       <c r="AI9" s="5">
         <v>1.32373972009811E-2</v>
       </c>
       <c r="AJ9" s="5">
         <v>0.10388089552238799</v>
       </c>
       <c r="AK9" s="5">
-        <v>9.2044630616908096E-2</v>
+        <v>9.2016224458676799E-2</v>
       </c>
       <c r="AL9" s="5">
         <v>1.10244776119403E-2</v>
       </c>
       <c r="AM9" s="5">
         <v>5.6958591833790198E-4</v>
       </c>
       <c r="AN9" s="5">
         <v>9.3355223880596996E-3</v>
       </c>
       <c r="AO9" s="5">
         <v>-8.81416822969269E-4</v>
       </c>
       <c r="AP9" s="5">
         <v>3.6830746268656699E-2</v>
       </c>
       <c r="AQ9" s="5">
         <v>4.2655879382484503E-2</v>
       </c>
       <c r="AR9" s="5">
         <v>6.7902985074626901E-2</v>
       </c>
       <c r="AS9" s="5">
         <v>7.3097951233588199E-2</v>
       </c>
@@ -7013,51 +5931,51 @@
       </c>
       <c r="BI9" s="4">
         <v>59426.241000000002</v>
       </c>
       <c r="BJ9" s="4">
         <v>89687.210999999996</v>
       </c>
       <c r="BK9" s="4">
         <v>4472.5200000000004</v>
       </c>
       <c r="BL9" s="4">
         <v>36816.561999999998</v>
       </c>
       <c r="BM9" s="4">
         <v>250409.95800000001</v>
       </c>
       <c r="BN9" s="4">
         <v>0</v>
       </c>
       <c r="BO9" s="5">
         <v>0.27760699805342598</v>
       </c>
       <c r="BP9" s="5">
         <v>0.17287253731343299</v>
       </c>
-      <c r="BQ9" s="24">
+      <c r="BQ9" s="13">
         <v>0.17386157841581301</v>
       </c>
     </row>
     <row r="10" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>77</v>
       </c>
       <c r="B10" s="4">
         <v>332</v>
       </c>
       <c r="C10" s="4">
         <v>365</v>
       </c>
       <c r="D10" s="4">
         <v>6906</v>
       </c>
       <c r="E10" s="4">
         <v>29583.978999999999</v>
       </c>
       <c r="F10" s="4">
         <v>42366.927000000003</v>
       </c>
       <c r="G10" s="4">
         <v>33424.381999999998</v>
       </c>
@@ -7127,51 +6045,51 @@
       <c r="AC10" s="5">
         <v>0.68165582102519595</v>
       </c>
       <c r="AD10" s="5">
         <v>1.07772859087008E-2</v>
       </c>
       <c r="AE10" s="5">
         <v>1.2465800578457101E-2</v>
       </c>
       <c r="AF10" s="5">
         <v>2.1413897280966798E-3</v>
       </c>
       <c r="AG10" s="5">
         <v>2.4323486823052401E-3</v>
       </c>
       <c r="AH10" s="5">
         <v>1.3609063444108799E-2</v>
       </c>
       <c r="AI10" s="5">
         <v>1.3315826817260399E-2</v>
       </c>
       <c r="AJ10" s="5">
         <v>9.8189156626506E-2</v>
       </c>
       <c r="AK10" s="5">
-        <v>8.2797122302158299E-2</v>
+        <v>8.2782503447219311E-2</v>
       </c>
       <c r="AL10" s="5">
         <v>1.0393674698795201E-2</v>
       </c>
       <c r="AM10" s="5">
         <v>1.70752968433246E-3</v>
       </c>
       <c r="AN10" s="5">
         <v>8.8108433734939793E-3</v>
       </c>
       <c r="AO10" s="5">
         <v>3.3785114393281197E-4</v>
       </c>
       <c r="AP10" s="5">
         <v>3.6897891566265099E-2</v>
       </c>
       <c r="AQ10" s="5">
         <v>4.2966015059368701E-2</v>
       </c>
       <c r="AR10" s="5">
         <v>6.7967168674698805E-2</v>
       </c>
       <c r="AS10" s="5">
         <v>7.3297958297132898E-2</v>
       </c>
@@ -7222,51 +6140,51 @@
       </c>
       <c r="BI10" s="4">
         <v>59563.29</v>
       </c>
       <c r="BJ10" s="4">
         <v>96650.654999999999</v>
       </c>
       <c r="BK10" s="4">
         <v>4420.8270000000002</v>
       </c>
       <c r="BL10" s="4">
         <v>40290.597000000002</v>
       </c>
       <c r="BM10" s="4">
         <v>251762.962</v>
       </c>
       <c r="BN10" s="4">
         <v>0</v>
       </c>
       <c r="BO10" s="5">
         <v>0.28196839558333098</v>
       </c>
       <c r="BP10" s="5">
         <v>0.17480090361445799</v>
       </c>
-      <c r="BQ10" s="24">
+      <c r="BQ10" s="13">
         <v>0.179355545902114</v>
       </c>
     </row>
     <row r="11" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B11" s="4">
         <v>328</v>
       </c>
       <c r="C11" s="4">
         <v>360</v>
       </c>
       <c r="D11" s="4">
         <v>6857</v>
       </c>
       <c r="E11" s="4">
         <v>29797.236000000001</v>
       </c>
       <c r="F11" s="4">
         <v>43394.337</v>
       </c>
       <c r="G11" s="4">
         <v>34265.743999999999</v>
       </c>
@@ -7336,51 +6254,51 @@
       <c r="AC11" s="5">
         <v>0.68726737640367497</v>
       </c>
       <c r="AD11" s="5">
         <v>1.24507857037478E-2</v>
       </c>
       <c r="AE11" s="5">
         <v>1.5851921465597201E-2</v>
       </c>
       <c r="AF11" s="5">
         <v>1.6284403669724801E-3</v>
       </c>
       <c r="AG11" s="5">
         <v>2.0443634242380002E-3</v>
       </c>
       <c r="AH11" s="5">
         <v>1.21935779816514E-2</v>
       </c>
       <c r="AI11" s="5">
         <v>1.34753099022896E-2</v>
       </c>
       <c r="AJ11" s="5">
         <v>0.11241402439024401</v>
       </c>
       <c r="AK11" s="5">
-        <v>7.4014011368873811E-2</v>
+        <v>7.3969414116561494E-2</v>
       </c>
       <c r="AL11" s="5">
         <v>1.6283536585365899E-2</v>
       </c>
       <c r="AM11" s="5">
         <v>4.1024354674055697E-3</v>
       </c>
       <c r="AN11" s="5">
         <v>1.44557926829268E-2</v>
       </c>
       <c r="AO11" s="5">
         <v>2.7192649846871802E-3</v>
       </c>
       <c r="AP11" s="5">
         <v>3.66271341463415E-2</v>
       </c>
       <c r="AQ11" s="5">
         <v>3.98447717660785E-2</v>
       </c>
       <c r="AR11" s="5">
         <v>6.5175914634146404E-2</v>
       </c>
       <c r="AS11" s="5">
         <v>6.7748257255359504E-2</v>
       </c>
@@ -7431,51 +6349,51 @@
       </c>
       <c r="BI11" s="4">
         <v>61391.527999999998</v>
       </c>
       <c r="BJ11" s="4">
         <v>104936.944</v>
       </c>
       <c r="BK11" s="4">
         <v>4117.8670000000002</v>
       </c>
       <c r="BL11" s="4">
         <v>36817.245999999999</v>
       </c>
       <c r="BM11" s="4">
         <v>252111.845</v>
       </c>
       <c r="BN11" s="4">
         <v>0</v>
       </c>
       <c r="BO11" s="5">
         <v>0.285312702267496</v>
       </c>
       <c r="BP11" s="5">
         <v>0.18283628048780501</v>
       </c>
-      <c r="BQ11" s="24">
+      <c r="BQ11" s="13">
         <v>0.195583710077293</v>
       </c>
     </row>
     <row r="12" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="4">
         <v>325</v>
       </c>
       <c r="C12" s="4">
         <v>357</v>
       </c>
       <c r="D12" s="4">
         <v>6829</v>
       </c>
       <c r="E12" s="4">
         <v>30244.23</v>
       </c>
       <c r="F12" s="4">
         <v>43402.832000000002</v>
       </c>
       <c r="G12" s="4">
         <v>33986.993999999999</v>
       </c>
@@ -7545,51 +6463,51 @@
       <c r="AC12" s="5">
         <v>0.68844663933226002</v>
       </c>
       <c r="AD12" s="5">
         <v>1.43444551241675E-2</v>
       </c>
       <c r="AE12" s="5">
         <v>1.9021825560370399E-2</v>
       </c>
       <c r="AF12" s="5">
         <v>2.1280864197530899E-3</v>
       </c>
       <c r="AG12" s="5">
         <v>2.7404598037780101E-3</v>
       </c>
       <c r="AH12" s="5">
         <v>1.2375308641975301E-2</v>
       </c>
       <c r="AI12" s="5">
         <v>1.35139991213941E-2</v>
       </c>
       <c r="AJ12" s="5">
         <v>0.106291692307692</v>
       </c>
       <c r="AK12" s="5">
-        <v>6.5464933866502706E-2</v>
+        <v>6.5415165511932299E-2</v>
       </c>
       <c r="AL12" s="5">
         <v>1.3059384615384599E-2</v>
       </c>
       <c r="AM12" s="5">
         <v>4.0158588373114699E-3</v>
       </c>
       <c r="AN12" s="5">
         <v>1.13175384615385E-2</v>
       </c>
       <c r="AO12" s="5">
         <v>2.6921950505198401E-3</v>
       </c>
       <c r="AP12" s="5">
         <v>3.6652615384615402E-2</v>
       </c>
       <c r="AQ12" s="5">
         <v>4.0377741982720698E-2</v>
       </c>
       <c r="AR12" s="5">
         <v>6.3544923076923096E-2</v>
       </c>
       <c r="AS12" s="5">
         <v>6.6645965734368096E-2</v>
       </c>
@@ -7640,51 +6558,51 @@
       </c>
       <c r="BI12" s="4">
         <v>67867.89</v>
       </c>
       <c r="BJ12" s="4">
         <v>114656.91</v>
       </c>
       <c r="BK12" s="4">
         <v>5143.75</v>
       </c>
       <c r="BL12" s="4">
         <v>40275.413999999997</v>
       </c>
       <c r="BM12" s="4">
         <v>250689.70800000001</v>
       </c>
       <c r="BN12" s="4">
         <v>0</v>
       </c>
       <c r="BO12" s="5">
         <v>0.294689418068385</v>
       </c>
       <c r="BP12" s="5">
         <v>0.19395630769230801</v>
       </c>
-      <c r="BQ12" s="24">
+      <c r="BQ12" s="13">
         <v>0.20460645775369801</v>
       </c>
     </row>
     <row r="13" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>80</v>
       </c>
       <c r="B13" s="4">
         <v>323</v>
       </c>
       <c r="C13" s="4">
         <v>354</v>
       </c>
       <c r="D13" s="4">
         <v>6774</v>
       </c>
       <c r="E13" s="4">
         <v>31044.094000000001</v>
       </c>
       <c r="F13" s="4">
         <v>44321.254000000001</v>
       </c>
       <c r="G13" s="4">
         <v>34725.025999999998</v>
       </c>
@@ -7754,51 +6672,51 @@
       <c r="AC13" s="5">
         <v>0.68999585178624201</v>
       </c>
       <c r="AD13" s="5">
         <v>1.5519666961451699E-2</v>
       </c>
       <c r="AE13" s="5">
         <v>2.1174814733015499E-2</v>
       </c>
       <c r="AF13" s="5">
         <v>2.3987577639751601E-3</v>
       </c>
       <c r="AG13" s="5">
         <v>3.5094036020076802E-3</v>
       </c>
       <c r="AH13" s="5">
         <v>1.22562111801242E-2</v>
       </c>
       <c r="AI13" s="5">
         <v>1.37131532329495E-2</v>
       </c>
       <c r="AJ13" s="5">
         <v>0.10689318885448899</v>
       </c>
       <c r="AK13" s="5">
-        <v>5.4389190026328096E-2</v>
+        <v>5.4370283676949398E-2</v>
       </c>
       <c r="AL13" s="5">
         <v>1.2508668730650201E-2</v>
       </c>
       <c r="AM13" s="5">
         <v>3.0322113965160899E-3</v>
       </c>
       <c r="AN13" s="5">
         <v>1.068173374613E-2</v>
       </c>
       <c r="AO13" s="5">
         <v>1.75903454384411E-3</v>
       </c>
       <c r="AP13" s="5">
         <v>3.7339009287925697E-2</v>
       </c>
       <c r="AQ13" s="5">
         <v>3.9191364038972498E-2</v>
       </c>
       <c r="AR13" s="5">
         <v>6.3127244582043301E-2</v>
       </c>
       <c r="AS13" s="5">
         <v>6.4303793917921501E-2</v>
       </c>
@@ -7849,51 +6767,51 @@
       </c>
       <c r="BI13" s="4">
         <v>84176.777000000002</v>
       </c>
       <c r="BJ13" s="4">
         <v>119712.76700000001</v>
       </c>
       <c r="BK13" s="4">
         <v>5747.5320000000002</v>
       </c>
       <c r="BL13" s="4">
         <v>38190.218999999997</v>
       </c>
       <c r="BM13" s="4">
         <v>252425.05600000001</v>
       </c>
       <c r="BN13" s="4">
         <v>0</v>
       </c>
       <c r="BO13" s="5">
         <v>0.304933282861855</v>
       </c>
       <c r="BP13" s="5">
         <v>0.195224148606811</v>
       </c>
-      <c r="BQ13" s="24">
+      <c r="BQ13" s="13">
         <v>0.20574923235902001</v>
       </c>
     </row>
     <row r="14" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>81</v>
       </c>
       <c r="B14" s="4">
         <v>322</v>
       </c>
       <c r="C14" s="4">
         <v>352</v>
       </c>
       <c r="D14" s="4">
         <v>6729</v>
       </c>
       <c r="E14" s="4">
         <v>31594.397000000001</v>
       </c>
       <c r="F14" s="4">
         <v>45555.917000000001</v>
       </c>
       <c r="G14" s="4">
         <v>35910.673000000003</v>
       </c>
@@ -7963,51 +6881,51 @@
       <c r="AC14" s="5">
         <v>0.691705023034626</v>
       </c>
       <c r="AD14" s="5">
         <v>1.5884525347959599E-2</v>
       </c>
       <c r="AE14" s="5">
         <v>2.6214511053038101E-2</v>
       </c>
       <c r="AF14" s="5">
         <v>3.4844236760124599E-3</v>
       </c>
       <c r="AG14" s="5">
         <v>5.2691187397830297E-3</v>
       </c>
       <c r="AH14" s="5">
         <v>1.2501246105919E-2</v>
       </c>
       <c r="AI14" s="5">
         <v>1.4655535740823299E-2</v>
       </c>
       <c r="AJ14" s="5">
         <v>9.4833850931676997E-2</v>
       </c>
       <c r="AK14" s="5">
-        <v>3.29072931276298E-2</v>
+        <v>3.2870015600623997E-2</v>
       </c>
       <c r="AL14" s="5">
         <v>1.08313664596273E-2</v>
       </c>
       <c r="AM14" s="5">
         <v>1.2864318620894599E-3</v>
       </c>
       <c r="AN14" s="5">
         <v>9.2170807453416208E-3</v>
       </c>
       <c r="AO14" s="5">
         <v>1.6947540496358999E-4</v>
       </c>
       <c r="AP14" s="5">
         <v>3.7676397515528003E-2</v>
       </c>
       <c r="AQ14" s="5">
         <v>3.8924045177589503E-2</v>
       </c>
       <c r="AR14" s="5">
         <v>6.2531366459627299E-2</v>
       </c>
       <c r="AS14" s="5">
         <v>6.3213701887353299E-2</v>
       </c>
@@ -8058,51 +6976,51 @@
       </c>
       <c r="BI14" s="4">
         <v>95607.777000000002</v>
       </c>
       <c r="BJ14" s="4">
         <v>120765.007</v>
       </c>
       <c r="BK14" s="4">
         <v>6355.491</v>
       </c>
       <c r="BL14" s="4">
         <v>35850.230000000003</v>
       </c>
       <c r="BM14" s="4">
         <v>261548.79800000001</v>
       </c>
       <c r="BN14" s="4">
         <v>0</v>
       </c>
       <c r="BO14" s="5">
         <v>0.31186759056476898</v>
       </c>
       <c r="BP14" s="5">
         <v>0.19286739130434799</v>
       </c>
-      <c r="BQ14" s="24">
+      <c r="BQ14" s="13">
         <v>0.208560974884827</v>
       </c>
     </row>
     <row r="15" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
         <v>82</v>
       </c>
       <c r="B15" s="4">
         <v>319</v>
       </c>
       <c r="C15" s="4">
         <v>351</v>
       </c>
       <c r="D15" s="4">
         <v>6727</v>
       </c>
       <c r="E15" s="4">
         <v>31347.05</v>
       </c>
       <c r="F15" s="4">
         <v>46384.569000000003</v>
       </c>
       <c r="G15" s="4">
         <v>36945.597999999998</v>
       </c>
@@ -8172,51 +7090,51 @@
       <c r="AC15" s="5">
         <v>0.700706943205471</v>
       </c>
       <c r="AD15" s="5">
         <v>1.9821960918172499E-2</v>
       </c>
       <c r="AE15" s="5">
         <v>3.08755287791375E-2</v>
       </c>
       <c r="AF15" s="5">
         <v>3.7597484276729598E-3</v>
       </c>
       <c r="AG15" s="5">
         <v>5.6955545643770401E-3</v>
       </c>
       <c r="AH15" s="5">
         <v>1.30562893081761E-2</v>
       </c>
       <c r="AI15" s="5">
         <v>1.52440231935772E-2</v>
       </c>
       <c r="AJ15" s="5">
         <v>9.2216927899686496E-2</v>
       </c>
       <c r="AK15" s="5">
-        <v>1.42939900093662E-2</v>
+        <v>1.4271890625E-2</v>
       </c>
       <c r="AL15" s="5">
         <v>9.8576802507837E-3</v>
       </c>
       <c r="AM15" s="5">
         <v>4.7689906347554598E-4</v>
       </c>
       <c r="AN15" s="5">
         <v>8.2288401253918508E-3</v>
       </c>
       <c r="AO15" s="5">
         <v>-6.4456667162182202E-4</v>
       </c>
       <c r="AP15" s="5">
         <v>3.7974608150470199E-2</v>
       </c>
       <c r="AQ15" s="5">
         <v>3.7410628809276099E-2</v>
       </c>
       <c r="AR15" s="5">
         <v>5.7728840125391902E-2</v>
       </c>
       <c r="AS15" s="5">
         <v>5.7072171844804502E-2</v>
       </c>
@@ -8267,51 +7185,51 @@
       </c>
       <c r="BI15" s="4">
         <v>97838.58</v>
       </c>
       <c r="BJ15" s="4">
         <v>106737.001</v>
       </c>
       <c r="BK15" s="4">
         <v>7015.0879999999997</v>
       </c>
       <c r="BL15" s="4">
         <v>33839.252999999997</v>
       </c>
       <c r="BM15" s="4">
         <v>271073.92499999999</v>
       </c>
       <c r="BN15" s="4">
         <v>0</v>
       </c>
       <c r="BO15" s="5">
         <v>0.30197784814816803</v>
       </c>
       <c r="BP15" s="5">
         <v>0.195315360501567</v>
       </c>
-      <c r="BQ15" s="24">
+      <c r="BQ15" s="13">
         <v>0.21009713096476901</v>
       </c>
     </row>
     <row r="16" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>83</v>
       </c>
       <c r="B16" s="4">
         <v>320</v>
       </c>
       <c r="C16" s="4">
         <v>349</v>
       </c>
       <c r="D16" s="4">
         <v>6690</v>
       </c>
       <c r="E16" s="4">
         <v>31362.446</v>
       </c>
       <c r="F16" s="4">
         <v>46393.046999999999</v>
       </c>
       <c r="G16" s="4">
         <v>37006.455999999998</v>
       </c>
@@ -8381,51 +7299,51 @@
       <c r="AC16" s="5">
         <v>0.70155539611360196</v>
       </c>
       <c r="AD16" s="5">
         <v>2.1875494022373099E-2</v>
       </c>
       <c r="AE16" s="5">
         <v>3.4977283910755601E-2</v>
       </c>
       <c r="AF16" s="5">
         <v>5.5658307210031304E-3</v>
       </c>
       <c r="AG16" s="5">
         <v>7.3723318385650197E-3</v>
       </c>
       <c r="AH16" s="5">
         <v>1.3714106583072099E-2</v>
       </c>
       <c r="AI16" s="5">
         <v>1.57534529147982E-2</v>
       </c>
       <c r="AJ16" s="5">
         <v>7.2172812500000003E-2</v>
       </c>
       <c r="AK16" s="5">
-        <v>-0.27763744507218996</v>
+        <v>-0.27794696826892901</v>
       </c>
       <c r="AL16" s="5">
         <v>7.8378124999999993E-3</v>
       </c>
       <c r="AM16" s="5">
         <v>1.12107623318386E-3</v>
       </c>
       <c r="AN16" s="5">
         <v>6.4425000000000003E-3</v>
       </c>
       <c r="AO16" s="5">
         <v>8.9147982062780305E-5</v>
       </c>
       <c r="AP16" s="5">
         <v>3.7969375E-2</v>
       </c>
       <c r="AQ16" s="5">
         <v>3.76159192825112E-2</v>
       </c>
       <c r="AR16" s="5">
         <v>5.7110624999999998E-2</v>
       </c>
       <c r="AS16" s="5">
         <v>5.6594065769805697E-2</v>
       </c>
@@ -8476,51 +7394,51 @@
       </c>
       <c r="BI16" s="4">
         <v>91767.047999999995</v>
       </c>
       <c r="BJ16" s="4">
         <v>106567.685</v>
       </c>
       <c r="BK16" s="4">
         <v>8463.7189999999991</v>
       </c>
       <c r="BL16" s="4">
         <v>32695.467000000001</v>
       </c>
       <c r="BM16" s="4">
         <v>274932.147</v>
       </c>
       <c r="BN16" s="4">
         <v>0</v>
       </c>
       <c r="BO16" s="5">
         <v>0.29745957100286602</v>
       </c>
       <c r="BP16" s="5">
         <v>0.20100968750000001</v>
       </c>
-      <c r="BQ16" s="24">
+      <c r="BQ16" s="13">
         <v>0.21286207772795199</v>
       </c>
     </row>
     <row r="17" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>84</v>
       </c>
       <c r="B17" s="4">
         <v>317</v>
       </c>
       <c r="C17" s="4">
         <v>348</v>
       </c>
       <c r="D17" s="4">
         <v>6630</v>
       </c>
       <c r="E17" s="4">
         <v>31488.358</v>
       </c>
       <c r="F17" s="4">
         <v>47029.796000000002</v>
       </c>
       <c r="G17" s="4">
         <v>37388.754000000001</v>
       </c>
@@ -8590,51 +7508,51 @@
       <c r="AC17" s="5">
         <v>0.70209369532428401</v>
       </c>
       <c r="AD17" s="5">
         <v>2.0500370327344499E-2</v>
       </c>
       <c r="AE17" s="5">
         <v>3.5952189552096898E-2</v>
       </c>
       <c r="AF17" s="5">
         <v>5.7854430379746802E-3</v>
       </c>
       <c r="AG17" s="5">
         <v>7.7058672699849198E-3</v>
       </c>
       <c r="AH17" s="5">
         <v>1.4160759493670899E-2</v>
       </c>
       <c r="AI17" s="5">
         <v>1.6308009049773801E-2</v>
       </c>
       <c r="AJ17" s="5">
         <v>7.4032492113564705E-2</v>
       </c>
       <c r="AK17" s="5">
-        <v>4.0453898465918096E-3</v>
+        <v>3.9815547815072799E-3</v>
       </c>
       <c r="AL17" s="5">
         <v>8.0829652996845403E-3</v>
       </c>
       <c r="AM17" s="5">
         <v>1.17482654600302E-3</v>
       </c>
       <c r="AN17" s="5">
         <v>6.7287066246056798E-3</v>
       </c>
       <c r="AO17" s="5">
         <v>1.5447963800905001E-4</v>
       </c>
       <c r="AP17" s="5">
         <v>3.8457728706624603E-2</v>
       </c>
       <c r="AQ17" s="5">
         <v>3.8020407239818997E-2</v>
       </c>
       <c r="AR17" s="5">
         <v>5.7032176656151401E-2</v>
       </c>
       <c r="AS17" s="5">
         <v>5.6346892911010603E-2</v>
       </c>
@@ -8685,51 +7603,51 @@
       </c>
       <c r="BI17" s="4">
         <v>83686.466</v>
       </c>
       <c r="BJ17" s="4">
         <v>99011.085999999996</v>
       </c>
       <c r="BK17" s="4">
         <v>6336.4549999999999</v>
       </c>
       <c r="BL17" s="4">
         <v>33009.608</v>
       </c>
       <c r="BM17" s="4">
         <v>272413.40899999999</v>
       </c>
       <c r="BN17" s="4">
         <v>0</v>
       </c>
       <c r="BO17" s="5">
         <v>0.28935815548352301</v>
       </c>
       <c r="BP17" s="5">
         <v>0.20776624605678201</v>
       </c>
-      <c r="BQ17" s="24">
+      <c r="BQ17" s="13">
         <v>0.21705521870286601</v>
       </c>
     </row>
     <row r="18" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>85</v>
       </c>
       <c r="B18" s="4">
         <v>316</v>
       </c>
       <c r="C18" s="4">
         <v>343</v>
       </c>
       <c r="D18" s="4">
         <v>6576</v>
       </c>
       <c r="E18" s="4">
         <v>33635.216999999997</v>
       </c>
       <c r="F18" s="4">
         <v>50651.288999999997</v>
       </c>
       <c r="G18" s="4">
         <v>40100.285000000003</v>
       </c>
@@ -8799,51 +7717,51 @@
       <c r="AC18" s="5">
         <v>0.70292427007299296</v>
       </c>
       <c r="AD18" s="5">
         <v>1.90506277988336E-2</v>
       </c>
       <c r="AE18" s="5">
         <v>3.7033349782894402E-2</v>
       </c>
       <c r="AF18" s="5">
         <v>6.8530158730158702E-3</v>
       </c>
       <c r="AG18" s="5">
         <v>9.6200425790754305E-3</v>
       </c>
       <c r="AH18" s="5">
         <v>1.44130158730159E-2</v>
       </c>
       <c r="AI18" s="5">
         <v>1.7217183698296799E-2</v>
       </c>
       <c r="AJ18" s="5">
         <v>6.9107911392405103E-2</v>
       </c>
       <c r="AK18" s="5">
-        <v>-1.09582232128642E-2</v>
+        <v>-1.10118744022952E-2</v>
       </c>
       <c r="AL18" s="5">
         <v>7.5825949367088596E-3</v>
       </c>
       <c r="AM18" s="5">
         <v>-5.4409975669099798E-4</v>
       </c>
       <c r="AN18" s="5">
         <v>6.3129746835443E-3</v>
       </c>
       <c r="AO18" s="5">
         <v>-1.46213503649635E-3</v>
       </c>
       <c r="AP18" s="5">
         <v>3.8628164556961997E-2</v>
       </c>
       <c r="AQ18" s="5">
         <v>3.8403999391727499E-2</v>
       </c>
       <c r="AR18" s="5">
         <v>5.6568987341772202E-2</v>
       </c>
       <c r="AS18" s="5">
         <v>5.6137013381995102E-2</v>
       </c>
@@ -8894,51 +7812,51 @@
       </c>
       <c r="BI18" s="4">
         <v>78714.373999999996</v>
       </c>
       <c r="BJ18" s="4">
         <v>98640.695999999996</v>
       </c>
       <c r="BK18" s="4">
         <v>5946.9859999999999</v>
       </c>
       <c r="BL18" s="4">
         <v>32242.771000000001</v>
       </c>
       <c r="BM18" s="4">
         <v>274236.87599999999</v>
       </c>
       <c r="BN18" s="4">
         <v>0</v>
       </c>
       <c r="BO18" s="5">
         <v>0.28146985620124698</v>
       </c>
       <c r="BP18" s="5">
         <v>0.208210126582278</v>
       </c>
-      <c r="BQ18" s="24">
+      <c r="BQ18" s="13">
         <v>0.21826198296836999</v>
       </c>
     </row>
     <row r="19" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>86</v>
       </c>
       <c r="B19" s="4">
         <v>316</v>
       </c>
       <c r="C19" s="4">
         <v>343</v>
       </c>
       <c r="D19" s="4">
         <v>6527</v>
       </c>
       <c r="E19" s="4">
         <v>33397.968000000001</v>
       </c>
       <c r="F19" s="4">
         <v>50847.974000000002</v>
       </c>
       <c r="G19" s="4">
         <v>40543.07</v>
       </c>
@@ -9008,51 +7926,51 @@
       <c r="AC19" s="5">
         <v>0.70831326796384197</v>
       </c>
       <c r="AD19" s="5">
         <v>1.8735241617094799E-2</v>
       </c>
       <c r="AE19" s="5">
         <v>3.7744371713465001E-2</v>
       </c>
       <c r="AF19" s="5">
         <v>4.6933333333333297E-3</v>
       </c>
       <c r="AG19" s="5">
         <v>6.4799908074153504E-3</v>
       </c>
       <c r="AH19" s="5">
         <v>1.50431746031746E-2</v>
       </c>
       <c r="AI19" s="5">
         <v>1.7673571319135901E-2</v>
       </c>
       <c r="AJ19" s="5">
         <v>8.6169303797468302E-2</v>
       </c>
       <c r="AK19" s="5">
-        <v>-2.1066613187871001E-2</v>
+        <v>-2.1170366206231802E-2</v>
       </c>
       <c r="AL19" s="5">
         <v>9.6585443037974696E-3</v>
       </c>
       <c r="AM19" s="5">
         <v>4.0742607629845303E-3</v>
       </c>
       <c r="AN19" s="5">
         <v>7.9588607594936692E-3</v>
       </c>
       <c r="AO19" s="5">
         <v>2.98700781369695E-3</v>
       </c>
       <c r="AP19" s="5">
         <v>3.9361075949367101E-2</v>
       </c>
       <c r="AQ19" s="5">
         <v>3.8726076298452601E-2</v>
       </c>
       <c r="AR19" s="5">
         <v>5.3985759493670897E-2</v>
       </c>
       <c r="AS19" s="5">
         <v>5.2965497165619699E-2</v>
       </c>
@@ -9103,51 +8021,51 @@
       </c>
       <c r="BI19" s="4">
         <v>74256.653000000006</v>
       </c>
       <c r="BJ19" s="4">
         <v>90432.914000000004</v>
       </c>
       <c r="BK19" s="4">
         <v>3351.6060000000002</v>
       </c>
       <c r="BL19" s="4">
         <v>30754.847000000002</v>
       </c>
       <c r="BM19" s="4">
         <v>90133.744999999995</v>
       </c>
       <c r="BN19" s="4">
         <v>0</v>
       </c>
       <c r="BO19" s="5">
         <v>0.16683850985565399</v>
       </c>
       <c r="BP19" s="5">
         <v>0.209754430379747</v>
       </c>
-      <c r="BQ19" s="24">
+      <c r="BQ19" s="13">
         <v>0.22066019610847201</v>
       </c>
     </row>
     <row r="20" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>87</v>
       </c>
       <c r="B20" s="4">
         <v>313</v>
       </c>
       <c r="C20" s="4">
         <v>340</v>
       </c>
       <c r="D20" s="4">
         <v>6477</v>
       </c>
       <c r="E20" s="4">
         <v>33250.023000000001</v>
       </c>
       <c r="F20" s="4">
         <v>50423.137999999999</v>
       </c>
       <c r="G20" s="4">
         <v>40042.949999999997</v>
       </c>
@@ -9217,51 +8135,51 @@
       <c r="AC20" s="5">
         <v>0.70826700633009099</v>
       </c>
       <c r="AD20" s="5">
         <v>1.8247235498152901E-2</v>
       </c>
       <c r="AE20" s="5">
         <v>3.6283499561296902E-2</v>
       </c>
       <c r="AF20" s="5">
         <v>5.0737179487179498E-3</v>
       </c>
       <c r="AG20" s="5">
         <v>7.32328238381967E-3</v>
       </c>
       <c r="AH20" s="5">
         <v>1.4917948717948701E-2</v>
       </c>
       <c r="AI20" s="5">
         <v>1.7818712366836499E-2</v>
       </c>
       <c r="AJ20" s="5">
         <v>9.0640894568690095E-2</v>
       </c>
       <c r="AK20" s="5">
-        <v>1.31347446670976E-2</v>
+        <v>1.3085277463193601E-2</v>
       </c>
       <c r="AL20" s="5">
         <v>1.0115335463258801E-2</v>
       </c>
       <c r="AM20" s="5">
         <v>3.9375173691523898E-3</v>
       </c>
       <c r="AN20" s="5">
         <v>8.4351437699680502E-3</v>
       </c>
       <c r="AO20" s="5">
         <v>2.8542998301682898E-3</v>
       </c>
       <c r="AP20" s="5">
         <v>3.9489776357827501E-2</v>
       </c>
       <c r="AQ20" s="5">
         <v>3.9031943801142499E-2</v>
       </c>
       <c r="AR20" s="5">
         <v>5.37568690095847E-2</v>
       </c>
       <c r="AS20" s="5">
         <v>5.2843893777983597E-2</v>
       </c>
@@ -9312,51 +8230,51 @@
       </c>
       <c r="BI20" s="4">
         <v>69494.039000000004</v>
       </c>
       <c r="BJ20" s="4">
         <v>87801.994999999995</v>
       </c>
       <c r="BK20" s="4">
         <v>2942.9630000000002</v>
       </c>
       <c r="BL20" s="4">
         <v>30929.616999999998</v>
       </c>
       <c r="BM20" s="4">
         <v>88067.798999999999</v>
       </c>
       <c r="BN20" s="4">
         <v>0</v>
       </c>
       <c r="BO20" s="5">
         <v>0.161256320938887</v>
       </c>
       <c r="BP20" s="5">
         <v>0.213019169329073</v>
       </c>
-      <c r="BQ20" s="24">
+      <c r="BQ20" s="13">
         <v>0.224748324841748</v>
       </c>
     </row>
     <row r="21" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>88</v>
       </c>
       <c r="B21" s="4">
         <v>313</v>
       </c>
       <c r="C21" s="4">
         <v>342</v>
       </c>
       <c r="D21" s="4">
         <v>6443</v>
       </c>
       <c r="E21" s="4">
         <v>33201.870999999999</v>
       </c>
       <c r="F21" s="4">
         <v>50576.985999999997</v>
       </c>
       <c r="G21" s="4">
         <v>40058.048000000003</v>
       </c>
@@ -9426,51 +8344,51 @@
       <c r="AC21" s="5">
         <v>0.70796430234362895</v>
       </c>
       <c r="AD21" s="5">
         <v>1.7829416902438999E-2</v>
       </c>
       <c r="AE21" s="5">
         <v>3.6627098568538102E-2</v>
       </c>
       <c r="AF21" s="5">
         <v>4.9054487179487202E-3</v>
       </c>
       <c r="AG21" s="5">
         <v>7.6892751823684604E-3</v>
       </c>
       <c r="AH21" s="5">
         <v>1.5011217948718E-2</v>
       </c>
       <c r="AI21" s="5">
         <v>1.8092674220083801E-2</v>
       </c>
       <c r="AJ21" s="5">
         <v>9.2336102236421705E-2</v>
       </c>
       <c r="AK21" s="5">
-        <v>2.26027308192457E-2</v>
+        <v>2.2577396257119599E-2</v>
       </c>
       <c r="AL21" s="5">
         <v>1.04137380191693E-2</v>
       </c>
       <c r="AM21" s="5">
         <v>4.1356200527704499E-3</v>
       </c>
       <c r="AN21" s="5">
         <v>8.6623003194888203E-3</v>
       </c>
       <c r="AO21" s="5">
         <v>3.0314915412075101E-3</v>
       </c>
       <c r="AP21" s="5">
         <v>3.9709904153354597E-2</v>
       </c>
       <c r="AQ21" s="5">
         <v>3.9305401210616202E-2</v>
       </c>
       <c r="AR21" s="5">
         <v>5.3663258785942497E-2</v>
       </c>
       <c r="AS21" s="5">
         <v>5.2730467173676902E-2</v>
       </c>
@@ -9521,51 +8439,51 @@
       </c>
       <c r="BI21" s="4">
         <v>64143.402999999998</v>
       </c>
       <c r="BJ21" s="4">
         <v>80977.349000000002</v>
       </c>
       <c r="BK21" s="4">
         <v>3273.0210000000002</v>
       </c>
       <c r="BL21" s="4">
         <v>31611.758999999998</v>
       </c>
       <c r="BM21" s="4">
         <v>86029.444000000003</v>
       </c>
       <c r="BN21" s="4">
         <v>0</v>
       </c>
       <c r="BO21" s="5">
         <v>0.15372866644591299</v>
       </c>
       <c r="BP21" s="5">
         <v>0.21867731629393</v>
       </c>
-      <c r="BQ21" s="24">
+      <c r="BQ21" s="13">
         <v>0.22766188111128399</v>
       </c>
     </row>
     <row r="22" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
         <v>89</v>
       </c>
       <c r="B22" s="4">
         <v>311</v>
       </c>
       <c r="C22" s="4">
         <v>339</v>
       </c>
       <c r="D22" s="4">
         <v>6374</v>
       </c>
       <c r="E22" s="4">
         <v>33455.481</v>
       </c>
       <c r="F22" s="4">
         <v>51699.798999999999</v>
       </c>
       <c r="G22" s="4">
         <v>41399.262999999999</v>
       </c>
@@ -9635,51 +8553,51 @@
       <c r="AC22" s="5">
         <v>0.70868324443049902</v>
       </c>
       <c r="AD22" s="5">
         <v>1.6271862897442702E-2</v>
       </c>
       <c r="AE22" s="5">
         <v>3.59678983972972E-2</v>
       </c>
       <c r="AF22" s="5">
         <v>5.3125806451612897E-3</v>
       </c>
       <c r="AG22" s="5">
         <v>8.7229526200188305E-3</v>
       </c>
       <c r="AH22" s="5">
         <v>1.46564516129032E-2</v>
       </c>
       <c r="AI22" s="5">
         <v>1.8556008785691899E-2</v>
       </c>
       <c r="AJ22" s="5">
         <v>9.0210610932475899E-2</v>
       </c>
       <c r="AK22" s="5">
-        <v>1.2377566415218099E-2</v>
+        <v>1.2340190444918799E-2</v>
       </c>
       <c r="AL22" s="5">
         <v>9.9800643086816708E-3</v>
       </c>
       <c r="AM22" s="5">
         <v>2.9419673674301902E-3</v>
       </c>
       <c r="AN22" s="5">
         <v>8.3752411575562704E-3</v>
       </c>
       <c r="AO22" s="5">
         <v>1.9095544399121401E-3</v>
       </c>
       <c r="AP22" s="5">
         <v>3.95003215434084E-2</v>
       </c>
       <c r="AQ22" s="5">
         <v>3.9308707248195802E-2</v>
       </c>
       <c r="AR22" s="5">
         <v>5.2988745980707401E-2</v>
       </c>
       <c r="AS22" s="5">
         <v>5.2285629118293098E-2</v>
       </c>
@@ -9730,51 +8648,51 @@
       </c>
       <c r="BI22" s="4">
         <v>58804.307999999997</v>
       </c>
       <c r="BJ22" s="4">
         <v>74801.873999999996</v>
       </c>
       <c r="BK22" s="4">
         <v>3103.0549999999998</v>
       </c>
       <c r="BL22" s="4">
         <v>30656.75</v>
       </c>
       <c r="BM22" s="4">
         <v>83577.298999999999</v>
       </c>
       <c r="BN22" s="4">
         <v>0</v>
       </c>
       <c r="BO22" s="5">
         <v>0.146982846750045</v>
       </c>
       <c r="BP22" s="5">
         <v>0.23283504823151099</v>
       </c>
-      <c r="BQ22" s="24">
+      <c r="BQ22" s="13">
         <v>0.236479259491685</v>
       </c>
     </row>
     <row r="23" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
         <v>90</v>
       </c>
       <c r="B23" s="4">
         <v>305</v>
       </c>
       <c r="C23" s="4">
         <v>333</v>
       </c>
       <c r="D23" s="4">
         <v>6318</v>
       </c>
       <c r="E23" s="4">
         <v>32948.724000000002</v>
       </c>
       <c r="F23" s="4">
         <v>52414.296999999999</v>
       </c>
       <c r="G23" s="4">
         <v>42412.514999999999</v>
       </c>
@@ -9844,51 +8762,51 @@
       <c r="AC23" s="5">
         <v>0.71281736308958499</v>
       </c>
       <c r="AD23" s="5">
         <v>1.60994701949611E-2</v>
       </c>
       <c r="AE23" s="5">
         <v>3.5594858206024101E-2</v>
       </c>
       <c r="AF23" s="5">
         <v>2.5907894736842099E-3</v>
       </c>
       <c r="AG23" s="5">
         <v>5.4583095916429201E-3</v>
       </c>
       <c r="AH23" s="5">
         <v>1.5376973684210499E-2</v>
       </c>
       <c r="AI23" s="5">
         <v>1.90361981639759E-2</v>
       </c>
       <c r="AJ23" s="5">
         <v>9.3441639344262306E-2</v>
       </c>
       <c r="AK23" s="5">
-        <v>2.4053890728476902E-2</v>
+        <v>2.3880672965357199E-2</v>
       </c>
       <c r="AL23" s="5">
         <v>1.05937704918033E-2</v>
       </c>
       <c r="AM23" s="5">
         <v>5.5823520101297899E-3</v>
       </c>
       <c r="AN23" s="5">
         <v>8.9429508196721304E-3</v>
       </c>
       <c r="AO23" s="5">
         <v>4.4714941437163603E-3</v>
       </c>
       <c r="AP23" s="5">
         <v>3.82098360655738E-2</v>
       </c>
       <c r="AQ23" s="5">
         <v>3.8644871794871798E-2</v>
       </c>
       <c r="AR23" s="5">
         <v>4.94895081967213E-2</v>
       </c>
       <c r="AS23" s="5">
         <v>4.92344254510921E-2</v>
       </c>
@@ -9939,51 +8857,51 @@
       </c>
       <c r="BI23" s="4">
         <v>55205.078000000001</v>
       </c>
       <c r="BJ23" s="4">
         <v>67930.448000000004</v>
       </c>
       <c r="BK23" s="4">
         <v>2576.11</v>
       </c>
       <c r="BL23" s="4">
         <v>29725.685000000001</v>
       </c>
       <c r="BM23" s="4">
         <v>82433.39</v>
       </c>
       <c r="BN23" s="4">
         <v>0</v>
       </c>
       <c r="BO23" s="5">
         <v>0.138950897804444</v>
       </c>
       <c r="BP23" s="5">
         <v>0.242651475409836</v>
       </c>
-      <c r="BQ23" s="24">
+      <c r="BQ23" s="13">
         <v>0.24384965178854101</v>
       </c>
     </row>
     <row r="24" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
         <v>91</v>
       </c>
       <c r="B24" s="4">
         <v>306</v>
       </c>
       <c r="C24" s="4">
         <v>335</v>
       </c>
       <c r="D24" s="4">
         <v>6289</v>
       </c>
       <c r="E24" s="4">
         <v>34037.288999999997</v>
       </c>
       <c r="F24" s="4">
         <v>53514.673000000003</v>
       </c>
       <c r="G24" s="4">
         <v>43041.021999999997</v>
       </c>
@@ -10053,51 +8971,51 @@
       <c r="AC24" s="5">
         <v>0.71264883129273304</v>
       </c>
       <c r="AD24" s="5">
         <v>1.61012823318567E-2</v>
       </c>
       <c r="AE24" s="5">
         <v>3.4442819818892301E-2</v>
       </c>
       <c r="AF24" s="5">
         <v>2.30360655737705E-3</v>
       </c>
       <c r="AG24" s="5">
         <v>6.1976943870249599E-3</v>
       </c>
       <c r="AH24" s="5">
         <v>1.5681311475409802E-2</v>
       </c>
       <c r="AI24" s="5">
         <v>1.8971235490539001E-2</v>
       </c>
       <c r="AJ24" s="5">
         <v>9.7144771241830102E-2</v>
       </c>
       <c r="AK24" s="5">
-        <v>4.9352361942781399E-2</v>
+        <v>4.9246261448792704E-2</v>
       </c>
       <c r="AL24" s="5">
         <v>1.1005228758169901E-2</v>
       </c>
       <c r="AM24" s="5">
         <v>6.6461122595007204E-3</v>
       </c>
       <c r="AN24" s="5">
         <v>9.3215686274509806E-3</v>
       </c>
       <c r="AO24" s="5">
         <v>5.5338527587851802E-3</v>
       </c>
       <c r="AP24" s="5">
         <v>3.8485294117647097E-2</v>
       </c>
       <c r="AQ24" s="5">
         <v>3.9078359039592898E-2</v>
       </c>
       <c r="AR24" s="5">
         <v>4.9500980392156897E-2</v>
       </c>
       <c r="AS24" s="5">
         <v>4.9339084115121598E-2</v>
       </c>
@@ -10148,51 +9066,51 @@
       </c>
       <c r="BI24" s="4">
         <v>52206.677000000003</v>
       </c>
       <c r="BJ24" s="4">
         <v>67375.471999999994</v>
       </c>
       <c r="BK24" s="4">
         <v>2364.0909999999999</v>
       </c>
       <c r="BL24" s="4">
         <v>29887.73</v>
       </c>
       <c r="BM24" s="4">
         <v>81162.354000000007</v>
       </c>
       <c r="BN24" s="4">
         <v>21915.761999999999</v>
       </c>
       <c r="BO24" s="5">
         <v>0.14840103901603699</v>
       </c>
       <c r="BP24" s="5">
         <v>0.25066209150326801</v>
       </c>
-      <c r="BQ24" s="24">
+      <c r="BQ24" s="13">
         <v>0.25316457306408002</v>
       </c>
     </row>
     <row r="25" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
         <v>92</v>
       </c>
       <c r="B25" s="4">
         <v>303</v>
       </c>
       <c r="C25" s="4">
         <v>331</v>
       </c>
       <c r="D25" s="4">
         <v>6249</v>
       </c>
       <c r="E25" s="4">
         <v>34374.516000000003</v>
       </c>
       <c r="F25" s="4">
         <v>54146.36</v>
       </c>
       <c r="G25" s="4">
         <v>43437.84</v>
       </c>
@@ -10262,51 +9180,51 @@
       <c r="AC25" s="5">
         <v>0.71256875400384401</v>
       </c>
       <c r="AD25" s="5">
         <v>1.5461454060909499E-2</v>
       </c>
       <c r="AE25" s="5">
         <v>3.3405216716055397E-2</v>
       </c>
       <c r="AF25" s="5">
         <v>2.5235099337748302E-3</v>
       </c>
       <c r="AG25" s="5">
         <v>6.2897982062780303E-3</v>
       </c>
       <c r="AH25" s="5">
         <v>1.55817880794702E-2</v>
       </c>
       <c r="AI25" s="5">
         <v>1.8851393337604098E-2</v>
       </c>
       <c r="AJ25" s="5">
         <v>0.104268316831683</v>
       </c>
       <c r="AK25" s="5">
-        <v>2.5626656626506098E-2</v>
+        <v>2.5489160663427799E-2</v>
       </c>
       <c r="AL25" s="5">
         <v>1.1792079207920801E-2</v>
       </c>
       <c r="AM25" s="5">
         <v>6.0586013762201898E-3</v>
       </c>
       <c r="AN25" s="5">
         <v>9.9871287128712894E-3</v>
       </c>
       <c r="AO25" s="5">
         <v>4.8970875340054402E-3</v>
       </c>
       <c r="AP25" s="5">
         <v>3.8794719471947202E-2</v>
       </c>
       <c r="AQ25" s="5">
         <v>3.9389550328052497E-2</v>
       </c>
       <c r="AR25" s="5">
         <v>4.95785478547855E-2</v>
       </c>
       <c r="AS25" s="5">
         <v>4.93537526004161E-2</v>
       </c>
@@ -10357,51 +9275,51 @@
       </c>
       <c r="BI25" s="4">
         <v>50420.364000000001</v>
       </c>
       <c r="BJ25" s="4">
         <v>69115.595000000001</v>
       </c>
       <c r="BK25" s="4">
         <v>2679.9180000000001</v>
       </c>
       <c r="BL25" s="4">
         <v>29319.797999999999</v>
       </c>
       <c r="BM25" s="4">
         <v>80973.577000000005</v>
       </c>
       <c r="BN25" s="4">
         <v>20474.21</v>
       </c>
       <c r="BO25" s="5">
         <v>0.14442141729416799</v>
       </c>
       <c r="BP25" s="5">
         <v>0.250577557755776</v>
       </c>
-      <c r="BQ25" s="24">
+      <c r="BQ25" s="13">
         <v>0.25455682509201499</v>
       </c>
     </row>
     <row r="26" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
         <v>93</v>
       </c>
       <c r="B26" s="4">
         <v>301</v>
       </c>
       <c r="C26" s="4">
         <v>329</v>
       </c>
       <c r="D26" s="4">
         <v>6226</v>
       </c>
       <c r="E26" s="4">
         <v>35038.71</v>
       </c>
       <c r="F26" s="4">
         <v>55461.972000000002</v>
       </c>
       <c r="G26" s="4">
         <v>44526.84</v>
       </c>
@@ -10471,51 +9389,51 @@
       <c r="AC26" s="5">
         <v>0.71327182125060296</v>
       </c>
       <c r="AD26" s="5">
         <v>1.25221790414088E-2</v>
       </c>
       <c r="AE26" s="5">
         <v>3.11848283197921E-2</v>
       </c>
       <c r="AF26" s="5">
         <v>3.2980000000000002E-3</v>
       </c>
       <c r="AG26" s="5">
         <v>6.9927021379199497E-3</v>
       </c>
       <c r="AH26" s="5">
         <v>1.4966999999999999E-2</v>
       </c>
       <c r="AI26" s="5">
         <v>1.87390514469453E-2</v>
       </c>
       <c r="AJ26" s="5">
         <v>0.10468305647840501</v>
       </c>
       <c r="AK26" s="5">
-        <v>3.89923399966405E-2</v>
+        <v>3.8926959300370101E-2</v>
       </c>
       <c r="AL26" s="5">
         <v>1.15252491694352E-2</v>
       </c>
       <c r="AM26" s="5">
         <v>5.6452939286861497E-3</v>
       </c>
       <c r="AN26" s="5">
         <v>9.8046511627907004E-3</v>
       </c>
       <c r="AO26" s="5">
         <v>4.5255701895277898E-3</v>
       </c>
       <c r="AP26" s="5">
         <v>3.8753820598006597E-2</v>
       </c>
       <c r="AQ26" s="5">
         <v>3.9388242852553802E-2</v>
       </c>
       <c r="AR26" s="5">
         <v>4.9235215946843901E-2</v>
       </c>
       <c r="AS26" s="5">
         <v>4.9016190170253798E-2</v>
       </c>
@@ -10566,51 +9484,51 @@
       </c>
       <c r="BI26" s="4">
         <v>48672.563000000002</v>
       </c>
       <c r="BJ26" s="4">
         <v>66379.722999999998</v>
       </c>
       <c r="BK26" s="4">
         <v>2357.1469999999999</v>
       </c>
       <c r="BL26" s="4">
         <v>29732.143</v>
       </c>
       <c r="BM26" s="4">
         <v>79608.119000000006</v>
       </c>
       <c r="BN26" s="4">
         <v>20664.207999999999</v>
       </c>
       <c r="BO26" s="5">
         <v>0.14032720568844101</v>
       </c>
       <c r="BP26" s="5">
         <v>0.25612458471760802</v>
       </c>
-      <c r="BQ26" s="24">
+      <c r="BQ26" s="13">
         <v>0.25953779312560199</v>
       </c>
     </row>
     <row r="27" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
         <v>94</v>
       </c>
       <c r="B27" s="4">
         <v>300</v>
       </c>
       <c r="C27" s="4">
         <v>336</v>
       </c>
       <c r="D27" s="4">
         <v>6754</v>
       </c>
       <c r="E27" s="4">
         <v>34823.419000000002</v>
       </c>
       <c r="F27" s="4">
         <v>56796.841999999997</v>
       </c>
       <c r="G27" s="4">
         <v>46182.341</v>
       </c>
@@ -10680,51 +9598,51 @@
       <c r="AC27" s="5">
         <v>0.73238393836123905</v>
       </c>
       <c r="AD27" s="5">
         <v>1.27882331140432E-2</v>
       </c>
       <c r="AE27" s="5">
         <v>3.1204216374258801E-2</v>
       </c>
       <c r="AF27" s="5">
         <v>1.85016722408027E-3</v>
       </c>
       <c r="AG27" s="5">
         <v>4.4472888888888902E-3</v>
       </c>
       <c r="AH27" s="5">
         <v>1.54053511705686E-2</v>
       </c>
       <c r="AI27" s="5">
         <v>1.85856867684101E-2</v>
       </c>
       <c r="AJ27" s="5">
         <v>0.113880333333333</v>
       </c>
       <c r="AK27" s="5">
-        <v>5.2666258903685301E-2</v>
+        <v>5.2589645016276505E-2</v>
       </c>
       <c r="AL27" s="5">
         <v>1.27346666666667E-2</v>
       </c>
       <c r="AM27" s="5">
         <v>7.7486082321587199E-3</v>
       </c>
       <c r="AN27" s="5">
         <v>1.0814333333333301E-2</v>
       </c>
       <c r="AO27" s="5">
         <v>6.5623038199585397E-3</v>
       </c>
       <c r="AP27" s="5">
         <v>3.7973666666666697E-2</v>
       </c>
       <c r="AQ27" s="5">
         <v>3.8397009179745298E-2</v>
       </c>
       <c r="AR27" s="5">
         <v>4.6723333333333297E-2</v>
       </c>
       <c r="AS27" s="5">
         <v>4.65564702398579E-2</v>
       </c>
@@ -10775,51 +9693,51 @@
       </c>
       <c r="BI27" s="4">
         <v>51611.177000000003</v>
       </c>
       <c r="BJ27" s="4">
         <v>79739.107000000004</v>
       </c>
       <c r="BK27" s="4">
         <v>4400.0460000000003</v>
       </c>
       <c r="BL27" s="4">
         <v>32179.455000000002</v>
       </c>
       <c r="BM27" s="4">
         <v>86319.845000000001</v>
       </c>
       <c r="BN27" s="4">
         <v>21659.233</v>
       </c>
       <c r="BO27" s="5">
         <v>0.137995230893976</v>
       </c>
       <c r="BP27" s="5">
         <v>0.26691599999999999</v>
       </c>
-      <c r="BQ27" s="24">
+      <c r="BQ27" s="13">
         <v>0.27943728161089698</v>
       </c>
     </row>
     <row r="28" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
         <v>95</v>
       </c>
       <c r="B28" s="4">
         <v>300</v>
       </c>
       <c r="C28" s="4">
         <v>334</v>
       </c>
       <c r="D28" s="4">
         <v>6710</v>
       </c>
       <c r="E28" s="4">
         <v>35078.874000000003</v>
       </c>
       <c r="F28" s="4">
         <v>56556.18</v>
       </c>
       <c r="G28" s="4">
         <v>45828.37</v>
       </c>
@@ -10889,51 +9807,51 @@
       <c r="AC28" s="5">
         <v>0.73153914988814295</v>
       </c>
       <c r="AD28" s="5">
         <v>1.15233174246129E-2</v>
       </c>
       <c r="AE28" s="5">
         <v>2.8759066933353401E-2</v>
       </c>
       <c r="AF28" s="5">
         <v>2.2899665551839501E-3</v>
       </c>
       <c r="AG28" s="5">
         <v>4.6432895914106801E-3</v>
       </c>
       <c r="AH28" s="5">
         <v>1.5263210702341099E-2</v>
       </c>
       <c r="AI28" s="5">
         <v>1.8352692020879899E-2</v>
       </c>
       <c r="AJ28" s="5">
         <v>0.11068600000000001</v>
       </c>
       <c r="AK28" s="5">
-        <v>5.2785932626325804E-2</v>
+        <v>5.2711258588382402E-2</v>
       </c>
       <c r="AL28" s="5">
         <v>1.2372333333333299E-2</v>
       </c>
       <c r="AM28" s="5">
         <v>7.6562444113263796E-3</v>
       </c>
       <c r="AN28" s="5">
         <v>1.0487666666666701E-2</v>
       </c>
       <c r="AO28" s="5">
         <v>6.4819523099851001E-3</v>
       </c>
       <c r="AP28" s="5">
         <v>3.7505666666666701E-2</v>
       </c>
       <c r="AQ28" s="5">
         <v>3.8361773472429202E-2</v>
       </c>
       <c r="AR28" s="5">
         <v>4.5921666666666701E-2</v>
       </c>
       <c r="AS28" s="5">
         <v>4.62129955290611E-2</v>
       </c>
@@ -10984,51 +9902,51 @@
       </c>
       <c r="BI28" s="4">
         <v>51331.724999999999</v>
       </c>
       <c r="BJ28" s="4">
         <v>80203.335000000006</v>
       </c>
       <c r="BK28" s="4">
         <v>4240.8959999999997</v>
       </c>
       <c r="BL28" s="4">
         <v>32351.254000000001</v>
       </c>
       <c r="BM28" s="4">
         <v>84976.032999999996</v>
       </c>
       <c r="BN28" s="4">
         <v>21722.134999999998</v>
       </c>
       <c r="BO28" s="5">
         <v>0.137053340828062</v>
       </c>
       <c r="BP28" s="5">
         <v>0.27526066666666699</v>
       </c>
-      <c r="BQ28" s="24">
+      <c r="BQ28" s="13">
         <v>0.283523785394933</v>
       </c>
     </row>
     <row r="29" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
         <v>96</v>
       </c>
       <c r="B29" s="4">
         <v>300</v>
       </c>
       <c r="C29" s="4">
         <v>333</v>
       </c>
       <c r="D29" s="4">
         <v>6640</v>
       </c>
       <c r="E29" s="4">
         <v>35395.453000000001</v>
       </c>
       <c r="F29" s="4">
         <v>57836.123</v>
       </c>
       <c r="G29" s="4">
         <v>47067.576999999997</v>
       </c>
@@ -11098,51 +10016,51 @@
       <c r="AC29" s="5">
         <v>0.73076110608800504</v>
       </c>
       <c r="AD29" s="5">
         <v>1.1038253981379999E-2</v>
       </c>
       <c r="AE29" s="5">
         <v>2.6848126197506199E-2</v>
       </c>
       <c r="AF29" s="5">
         <v>2.2949832775919698E-3</v>
       </c>
       <c r="AG29" s="5">
         <v>4.5820825798673897E-3</v>
       </c>
       <c r="AH29" s="5">
         <v>1.52682274247492E-2</v>
       </c>
       <c r="AI29" s="5">
         <v>1.8217133815551501E-2</v>
       </c>
       <c r="AJ29" s="5">
         <v>0.10994166666666701</v>
       </c>
       <c r="AK29" s="5">
-        <v>-0.49457238664987302</v>
+        <v>-0.49534558638082998</v>
       </c>
       <c r="AL29" s="5">
         <v>1.23486666666667E-2</v>
       </c>
       <c r="AM29" s="5">
         <v>8.0123493975903601E-3</v>
       </c>
       <c r="AN29" s="5">
         <v>1.0462000000000001E-2</v>
       </c>
       <c r="AO29" s="5">
         <v>6.8238855421686798E-3</v>
       </c>
       <c r="AP29" s="5">
         <v>3.7379999999999997E-2</v>
       </c>
       <c r="AQ29" s="5">
         <v>3.8398960843373499E-2</v>
       </c>
       <c r="AR29" s="5">
         <v>4.5529333333333297E-2</v>
       </c>
       <c r="AS29" s="5">
         <v>4.5993840361445798E-2</v>
       </c>
@@ -11193,51 +10111,51 @@
       </c>
       <c r="BI29" s="4">
         <v>51539.061999999998</v>
       </c>
       <c r="BJ29" s="4">
         <v>77213.755999999994</v>
       </c>
       <c r="BK29" s="4">
         <v>4080.2910000000002</v>
       </c>
       <c r="BL29" s="4">
         <v>32107.217000000001</v>
       </c>
       <c r="BM29" s="4">
         <v>83821.266000000003</v>
       </c>
       <c r="BN29" s="4">
         <v>23188.326000000001</v>
       </c>
       <c r="BO29" s="5">
         <v>0.13610571610172301</v>
       </c>
       <c r="BP29" s="5">
         <v>0.27712833333333298</v>
       </c>
-      <c r="BQ29" s="24">
+      <c r="BQ29" s="13">
         <v>0.28737371987951799</v>
       </c>
     </row>
     <row r="30" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
         <v>97</v>
       </c>
       <c r="B30" s="4">
         <v>299</v>
       </c>
       <c r="C30" s="4">
         <v>331</v>
       </c>
       <c r="D30" s="4">
         <v>6544</v>
       </c>
       <c r="E30" s="4">
         <v>36919.372000000003</v>
       </c>
       <c r="F30" s="4">
         <v>59684.262000000002</v>
       </c>
       <c r="G30" s="4">
         <v>48739.59</v>
       </c>
@@ -11307,51 +10225,51 @@
       <c r="AC30" s="5">
         <v>0.73058903669724795</v>
       </c>
       <c r="AD30" s="5">
         <v>9.2667881783037899E-3</v>
       </c>
       <c r="AE30" s="5">
         <v>2.4511369937509599E-2</v>
       </c>
       <c r="AF30" s="5">
         <v>2.4543624161073802E-3</v>
       </c>
       <c r="AG30" s="5">
         <v>4.8427675840978599E-3</v>
       </c>
       <c r="AH30" s="5">
         <v>1.4667785234899301E-2</v>
       </c>
       <c r="AI30" s="5">
         <v>1.77691131498471E-2</v>
       </c>
       <c r="AJ30" s="5">
         <v>0.10425050167224099</v>
       </c>
       <c r="AK30" s="5">
-        <v>6.2277848707309104E-2</v>
+        <v>6.2238798338127094E-2</v>
       </c>
       <c r="AL30" s="5">
         <v>1.1752508361204001E-2</v>
       </c>
       <c r="AM30" s="5">
         <v>7.7486705378973101E-3</v>
       </c>
       <c r="AN30" s="5">
         <v>9.9625418060200702E-3</v>
       </c>
       <c r="AO30" s="5">
         <v>6.5889822738386299E-3</v>
       </c>
       <c r="AP30" s="5">
         <v>3.7096989966555201E-2</v>
       </c>
       <c r="AQ30" s="5">
         <v>3.8281525061124699E-2</v>
       </c>
       <c r="AR30" s="5">
         <v>4.5002006688963203E-2</v>
       </c>
       <c r="AS30" s="5">
         <v>4.5624556845965801E-2</v>
       </c>
@@ -11402,51 +10320,51 @@
       </c>
       <c r="BI30" s="4">
         <v>51815.533000000003</v>
       </c>
       <c r="BJ30" s="4">
         <v>76919.489000000001</v>
       </c>
       <c r="BK30" s="4">
         <v>3860.2240000000002</v>
       </c>
       <c r="BL30" s="4">
         <v>32518.451000000001</v>
       </c>
       <c r="BM30" s="4">
         <v>82358.342999999993</v>
       </c>
       <c r="BN30" s="4">
         <v>23338.056</v>
       </c>
       <c r="BO30" s="5">
         <v>0.13377525986206701</v>
       </c>
       <c r="BP30" s="5">
         <v>0.28042541806020099</v>
       </c>
-      <c r="BQ30" s="24">
+      <c r="BQ30" s="13">
         <v>0.28947547371638099</v>
       </c>
     </row>
     <row r="31" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
         <v>98</v>
       </c>
       <c r="B31" s="4">
         <v>298</v>
       </c>
       <c r="C31" s="4">
         <v>331</v>
       </c>
       <c r="D31" s="4">
         <v>6495</v>
       </c>
       <c r="E31" s="4">
         <v>36285.447999999997</v>
       </c>
       <c r="F31" s="4">
         <v>59644.006000000001</v>
       </c>
       <c r="G31" s="4">
         <v>49077.468000000001</v>
       </c>
@@ -11516,51 +10434,51 @@
       <c r="AC31" s="5">
         <v>0.73314938385705497</v>
       </c>
       <c r="AD31" s="5">
         <v>9.0994604779304402E-3</v>
       </c>
       <c r="AE31" s="5">
         <v>2.3572779489871999E-2</v>
       </c>
       <c r="AF31" s="5">
         <v>6.3063973063973101E-4</v>
       </c>
       <c r="AG31" s="5">
         <v>2.7242144177449198E-3</v>
       </c>
       <c r="AH31" s="5">
         <v>1.53138047138047E-2</v>
       </c>
       <c r="AI31" s="5">
         <v>1.8006099815157099E-2</v>
       </c>
       <c r="AJ31" s="5">
         <v>0.100642953020134</v>
       </c>
       <c r="AK31" s="5">
-        <v>6.4697988413259896E-2</v>
+        <v>6.4607557202707208E-2</v>
       </c>
       <c r="AL31" s="5">
         <v>1.13540268456376E-2</v>
       </c>
       <c r="AM31" s="5">
         <v>7.85197844495766E-3</v>
       </c>
       <c r="AN31" s="5">
         <v>9.6654362416107396E-3</v>
       </c>
       <c r="AO31" s="5">
         <v>6.7528560431100804E-3</v>
       </c>
       <c r="AP31" s="5">
         <v>3.5041275167785199E-2</v>
       </c>
       <c r="AQ31" s="5">
         <v>3.6570100076982297E-2</v>
       </c>
       <c r="AR31" s="5">
         <v>4.1518456375838897E-2</v>
       </c>
       <c r="AS31" s="5">
         <v>4.2577413394919203E-2</v>
       </c>
@@ -11611,51 +10529,51 @@
       </c>
       <c r="BI31" s="4">
         <v>51989.968999999997</v>
       </c>
       <c r="BJ31" s="4">
         <v>71062.510999999999</v>
       </c>
       <c r="BK31" s="4">
         <v>3355.569</v>
       </c>
       <c r="BL31" s="4">
         <v>30381.069</v>
       </c>
       <c r="BM31" s="4">
         <v>82694.535999999993</v>
       </c>
       <c r="BN31" s="4">
         <v>24209.169000000002</v>
       </c>
       <c r="BO31" s="5">
         <v>0.13042719916955101</v>
       </c>
       <c r="BP31" s="5">
         <v>0.28602852348993302</v>
       </c>
-      <c r="BQ31" s="24">
+      <c r="BQ31" s="13">
         <v>0.296481939953811</v>
       </c>
     </row>
     <row r="32" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
         <v>99</v>
       </c>
       <c r="B32" s="4">
         <v>300</v>
       </c>
       <c r="C32" s="4">
         <v>331</v>
       </c>
       <c r="D32" s="4">
         <v>6427</v>
       </c>
       <c r="E32" s="4">
         <v>37148.43</v>
       </c>
       <c r="F32" s="4">
         <v>58917.445</v>
       </c>
       <c r="G32" s="4">
         <v>48256.858</v>
       </c>
@@ -11725,51 +10643,51 @@
       <c r="AC32" s="5">
         <v>0.73235267745952703</v>
       </c>
       <c r="AD32" s="5">
         <v>8.6251558948789997E-3</v>
       </c>
       <c r="AE32" s="5">
         <v>2.15150840577484E-2</v>
       </c>
       <c r="AF32" s="5">
         <v>8.3779264214046804E-4</v>
       </c>
       <c r="AG32" s="5">
         <v>3.0411425902864301E-3</v>
       </c>
       <c r="AH32" s="5">
         <v>1.52561872909699E-2</v>
       </c>
       <c r="AI32" s="5">
         <v>1.7471139476961401E-2</v>
       </c>
       <c r="AJ32" s="5">
         <v>0.102897</v>
       </c>
       <c r="AK32" s="5">
-        <v>6.8630446791226693E-2</v>
+        <v>6.8582105091914897E-2</v>
       </c>
       <c r="AL32" s="5">
         <v>1.1374333333333301E-2</v>
       </c>
       <c r="AM32" s="5">
         <v>8.2959701260308105E-3</v>
       </c>
       <c r="AN32" s="5">
         <v>9.7043333333333304E-3</v>
       </c>
       <c r="AO32" s="5">
         <v>7.1430216275089496E-3</v>
       </c>
       <c r="AP32" s="5">
         <v>3.5142333333333303E-2</v>
       </c>
       <c r="AQ32" s="5">
         <v>3.6784658472070998E-2</v>
       </c>
       <c r="AR32" s="5">
         <v>4.1454999999999999E-2</v>
       </c>
       <c r="AS32" s="5">
         <v>4.2642554846740302E-2</v>
       </c>
@@ -11820,51 +10738,51 @@
       </c>
       <c r="BI32" s="4">
         <v>51897.612999999998</v>
       </c>
       <c r="BJ32" s="4">
         <v>80025.667000000001</v>
       </c>
       <c r="BK32" s="4">
         <v>3318.6880000000001</v>
       </c>
       <c r="BL32" s="4">
         <v>31548.632000000001</v>
       </c>
       <c r="BM32" s="4">
         <v>81437.365000000005</v>
       </c>
       <c r="BN32" s="4">
         <v>24266.023000000001</v>
       </c>
       <c r="BO32" s="5">
         <v>0.135346157249597</v>
       </c>
       <c r="BP32" s="5">
         <v>0.29533700000000002</v>
       </c>
-      <c r="BQ32" s="24">
+      <c r="BQ32" s="13">
         <v>0.305597510502567</v>
       </c>
     </row>
     <row r="33" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
         <v>100</v>
       </c>
       <c r="B33" s="4">
         <v>296</v>
       </c>
       <c r="C33" s="4">
         <v>327</v>
       </c>
       <c r="D33" s="4">
         <v>6387</v>
       </c>
       <c r="E33" s="4">
         <v>37775.760000000002</v>
       </c>
       <c r="F33" s="4">
         <v>59695.091</v>
       </c>
       <c r="G33" s="4">
         <v>48817.413</v>
       </c>
@@ -11934,51 +10852,51 @@
       <c r="AC33" s="5">
         <v>0.73212319862155395</v>
       </c>
       <c r="AD33" s="5">
         <v>8.6725190969023508E-3</v>
       </c>
       <c r="AE33" s="5">
         <v>2.0071568793415699E-2</v>
       </c>
       <c r="AF33" s="5">
         <v>8.3254237288135603E-4</v>
       </c>
       <c r="AG33" s="5">
         <v>2.9632518796992502E-3</v>
       </c>
       <c r="AH33" s="5">
         <v>1.49650847457627E-2</v>
       </c>
       <c r="AI33" s="5">
         <v>1.7201362995456701E-2</v>
       </c>
       <c r="AJ33" s="5">
         <v>0.104855405405405</v>
       </c>
       <c r="AK33" s="5">
-        <v>7.0380696305982496E-2</v>
+        <v>7.0325908346972194E-2</v>
       </c>
       <c r="AL33" s="5">
         <v>1.15662162162162E-2</v>
       </c>
       <c r="AM33" s="5">
         <v>8.3242210740566806E-3</v>
       </c>
       <c r="AN33" s="5">
         <v>9.8614864864864892E-3</v>
       </c>
       <c r="AO33" s="5">
         <v>7.1564427743854696E-3</v>
       </c>
       <c r="AP33" s="5">
         <v>3.5384121621621599E-2</v>
       </c>
       <c r="AQ33" s="5">
         <v>3.7012963832785302E-2</v>
       </c>
       <c r="AR33" s="5">
         <v>4.1573310810810803E-2</v>
       </c>
       <c r="AS33" s="5">
         <v>4.2750242680444701E-2</v>
       </c>
@@ -12029,51 +10947,51 @@
       </c>
       <c r="BI33" s="4">
         <v>52383.434000000001</v>
       </c>
       <c r="BJ33" s="4">
         <v>81358.716</v>
       </c>
       <c r="BK33" s="4">
         <v>3034.8879999999999</v>
       </c>
       <c r="BL33" s="4">
         <v>32858.874000000003</v>
       </c>
       <c r="BM33" s="4">
         <v>81575.792000000001</v>
       </c>
       <c r="BN33" s="4">
         <v>23873.446</v>
       </c>
       <c r="BO33" s="5">
         <v>0.13571824813705</v>
       </c>
       <c r="BP33" s="5">
         <v>0.29696216216216198</v>
       </c>
-      <c r="BQ33" s="24">
+      <c r="BQ33" s="13">
         <v>0.31144482542664798</v>
       </c>
     </row>
     <row r="34" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
         <v>101</v>
       </c>
       <c r="B34" s="4">
         <v>297</v>
       </c>
       <c r="C34" s="4">
         <v>324</v>
       </c>
       <c r="D34" s="4">
         <v>6314</v>
       </c>
       <c r="E34" s="4">
         <v>39687.088000000003</v>
       </c>
       <c r="F34" s="4">
         <v>61623.224999999999</v>
       </c>
       <c r="G34" s="4">
         <v>50294.735999999997</v>
       </c>
@@ -12143,51 +11061,51 @@
       <c r="AC34" s="5">
         <v>0.73142945650451596</v>
       </c>
       <c r="AD34" s="5">
         <v>7.5657856278092302E-3</v>
       </c>
       <c r="AE34" s="5">
         <v>1.8094231744938901E-2</v>
       </c>
       <c r="AF34" s="5">
         <v>1.4371621621621601E-3</v>
       </c>
       <c r="AG34" s="5">
         <v>3.23921723974014E-3</v>
       </c>
       <c r="AH34" s="5">
         <v>1.4211486486486499E-2</v>
       </c>
       <c r="AI34" s="5">
         <v>1.66615213946117E-2</v>
       </c>
       <c r="AJ34" s="5">
         <v>0.103881144781145</v>
       </c>
       <c r="AK34" s="5">
-        <v>6.7633713624338801E-2</v>
+        <v>6.7671568140420607E-2</v>
       </c>
       <c r="AL34" s="5">
         <v>1.11845117845118E-2</v>
       </c>
       <c r="AM34" s="5">
         <v>7.8956921127652808E-3</v>
       </c>
       <c r="AN34" s="5">
         <v>9.5555555555555602E-3</v>
       </c>
       <c r="AO34" s="5">
         <v>6.77252138105797E-3</v>
       </c>
       <c r="AP34" s="5">
         <v>3.5509427609427602E-2</v>
       </c>
       <c r="AQ34" s="5">
         <v>3.7137804878048797E-2</v>
       </c>
       <c r="AR34" s="5">
         <v>4.1558922558922497E-2</v>
       </c>
       <c r="AS34" s="5">
         <v>4.27453911941717E-2</v>
       </c>
@@ -12238,51 +11156,51 @@
       </c>
       <c r="BI34" s="4">
         <v>53877.847000000002</v>
       </c>
       <c r="BJ34" s="4">
         <v>85484.293000000005</v>
       </c>
       <c r="BK34" s="4">
         <v>2844.8989999999999</v>
       </c>
       <c r="BL34" s="4">
         <v>32175.879000000001</v>
       </c>
       <c r="BM34" s="4">
         <v>80532.441000000006</v>
       </c>
       <c r="BN34" s="4">
         <v>23941.839</v>
       </c>
       <c r="BO34" s="5">
         <v>0.13663004192164999</v>
       </c>
       <c r="BP34" s="5">
         <v>0.29477441077441102</v>
       </c>
-      <c r="BQ34" s="24">
+      <c r="BQ34" s="13">
         <v>0.31264794108330701</v>
       </c>
     </row>
     <row r="35" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
         <v>102</v>
       </c>
       <c r="B35" s="4">
         <v>296</v>
       </c>
       <c r="C35" s="4">
         <v>321</v>
       </c>
       <c r="D35" s="4">
         <v>6241</v>
       </c>
       <c r="E35" s="4">
         <v>39492.402999999998</v>
       </c>
       <c r="F35" s="4">
         <v>61998.714</v>
       </c>
       <c r="G35" s="4">
         <v>51200.241000000002</v>
       </c>
@@ -12352,51 +11270,51 @@
       <c r="AC35" s="5">
         <v>0.73200040083373397</v>
       </c>
       <c r="AD35" s="5">
         <v>7.4479134632552003E-3</v>
       </c>
       <c r="AE35" s="5">
         <v>1.70326245313971E-2</v>
       </c>
       <c r="AF35" s="5">
         <v>6.3220338983050795E-4</v>
       </c>
       <c r="AG35" s="5">
         <v>1.61165624498958E-3</v>
       </c>
       <c r="AH35" s="5">
         <v>1.45783050847458E-2</v>
       </c>
       <c r="AI35" s="5">
         <v>1.66148789482123E-2</v>
       </c>
       <c r="AJ35" s="5">
         <v>0.102463175675676</v>
       </c>
       <c r="AK35" s="5">
-        <v>6.8278582176893504E-2</v>
+        <v>6.8291661085063599E-2</v>
       </c>
       <c r="AL35" s="5">
         <v>1.1110472972973E-2</v>
       </c>
       <c r="AM35" s="5">
         <v>8.0753725364524891E-3</v>
       </c>
       <c r="AN35" s="5">
         <v>9.4591216216216197E-3</v>
       </c>
       <c r="AO35" s="5">
         <v>6.9416760134593802E-3</v>
       </c>
       <c r="AP35" s="5">
         <v>3.5455743243243201E-2</v>
       </c>
       <c r="AQ35" s="5">
         <v>3.6796186508572297E-2</v>
       </c>
       <c r="AR35" s="5">
         <v>4.0777702702702701E-2</v>
       </c>
       <c r="AS35" s="5">
         <v>4.1733616407627003E-2</v>
       </c>
@@ -12447,51 +11365,51 @@
       </c>
       <c r="BI35" s="4">
         <v>56410.309000000001</v>
       </c>
       <c r="BJ35" s="4">
         <v>81924.978000000003</v>
       </c>
       <c r="BK35" s="4">
         <v>2352.8820000000001</v>
       </c>
       <c r="BL35" s="4">
         <v>29498.534</v>
       </c>
       <c r="BM35" s="4">
         <v>81476.311000000002</v>
       </c>
       <c r="BN35" s="4">
         <v>25323.127</v>
       </c>
       <c r="BO35" s="5">
         <v>0.13463486351776399</v>
       </c>
       <c r="BP35" s="5">
         <v>0.29348682432432399</v>
       </c>
-      <c r="BQ35" s="24">
+      <c r="BQ35" s="13">
         <v>0.31518706937990698</v>
       </c>
     </row>
     <row r="36" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
         <v>103</v>
       </c>
       <c r="B36" s="4">
         <v>296</v>
       </c>
       <c r="C36" s="4">
         <v>320</v>
       </c>
       <c r="D36" s="4">
         <v>6171</v>
       </c>
       <c r="E36" s="4">
         <v>40486.101000000002</v>
       </c>
       <c r="F36" s="4">
         <v>62013.811999999998</v>
       </c>
       <c r="G36" s="4">
         <v>50545.438999999998</v>
       </c>
@@ -12561,51 +11479,51 @@
       <c r="AC36" s="5">
         <v>0.73154173151751001</v>
       </c>
       <c r="AD36" s="5">
         <v>7.0110727629711699E-3</v>
       </c>
       <c r="AE36" s="5">
         <v>1.56068371449495E-2</v>
       </c>
       <c r="AF36" s="5">
         <v>6.2E-4</v>
       </c>
       <c r="AG36" s="5">
         <v>1.87230869001297E-3</v>
       </c>
       <c r="AH36" s="5">
         <v>1.4473898305084699E-2</v>
       </c>
       <c r="AI36" s="5">
         <v>1.6118952658884599E-2</v>
       </c>
       <c r="AJ36" s="5">
         <v>0.102592905405405</v>
       </c>
       <c r="AK36" s="5">
-        <v>7.4552844842140698E-2</v>
+        <v>7.4570544470747402E-2</v>
       </c>
       <c r="AL36" s="5">
         <v>1.1188175675675699E-2</v>
       </c>
       <c r="AM36" s="5">
         <v>8.6449035812672208E-3</v>
       </c>
       <c r="AN36" s="5">
         <v>9.5084459459459404E-3</v>
       </c>
       <c r="AO36" s="5">
         <v>7.4455031599416598E-3</v>
       </c>
       <c r="AP36" s="5">
         <v>3.5512500000000002E-2</v>
       </c>
       <c r="AQ36" s="5">
         <v>3.7068935342732097E-2</v>
       </c>
       <c r="AR36" s="5">
         <v>4.0783108108108097E-2</v>
       </c>
       <c r="AS36" s="5">
         <v>4.1951434127369999E-2</v>
       </c>
@@ -12656,51 +11574,51 @@
       </c>
       <c r="BI36" s="4">
         <v>56422.322999999997</v>
       </c>
       <c r="BJ36" s="4">
         <v>88830.373999999996</v>
       </c>
       <c r="BK36" s="4">
         <v>2393.873</v>
       </c>
       <c r="BL36" s="4">
         <v>29624.446</v>
       </c>
       <c r="BM36" s="4">
         <v>81035.648000000001</v>
       </c>
       <c r="BN36" s="4">
         <v>25636.99</v>
       </c>
       <c r="BO36" s="5">
         <v>0.13893227624660401</v>
       </c>
       <c r="BP36" s="5">
         <v>0.29491722972973</v>
       </c>
-      <c r="BQ36" s="24">
+      <c r="BQ36" s="13">
         <v>0.31953002754820897</v>
       </c>
     </row>
     <row r="37" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
         <v>104</v>
       </c>
       <c r="B37" s="4">
         <v>293</v>
       </c>
       <c r="C37" s="4">
         <v>316</v>
       </c>
       <c r="D37" s="4">
         <v>6112</v>
       </c>
       <c r="E37" s="4">
         <v>41591.093999999997</v>
       </c>
       <c r="F37" s="4">
         <v>62874.857000000004</v>
       </c>
       <c r="G37" s="4">
         <v>51037.737000000001</v>
       </c>
@@ -12770,51 +11688,51 @@
       <c r="AC37" s="5">
         <v>0.73056490423964704</v>
       </c>
       <c r="AD37" s="5">
         <v>7.4938158635596396E-3</v>
       </c>
       <c r="AE37" s="5">
         <v>1.51093281440919E-2</v>
       </c>
       <c r="AF37" s="5">
         <v>8.4965753424657501E-4</v>
       </c>
       <c r="AG37" s="5">
         <v>1.8897364544115201E-3</v>
       </c>
       <c r="AH37" s="5">
         <v>1.4015410958904099E-2</v>
       </c>
       <c r="AI37" s="5">
         <v>1.5829955802913701E-2</v>
       </c>
       <c r="AJ37" s="5">
         <v>0.10627133105802</v>
       </c>
       <c r="AK37" s="5">
-        <v>7.5568723367990503E-2</v>
+        <v>7.5575998634345901E-2</v>
       </c>
       <c r="AL37" s="5">
         <v>1.16146757679181E-2</v>
       </c>
       <c r="AM37" s="5">
         <v>8.8663121727748703E-3</v>
       </c>
       <c r="AN37" s="5">
         <v>9.8511945392491494E-3</v>
       </c>
       <c r="AO37" s="5">
         <v>7.6246564136125596E-3</v>
       </c>
       <c r="AP37" s="5">
         <v>3.5737883959044398E-2</v>
       </c>
       <c r="AQ37" s="5">
         <v>3.7322153141361301E-2</v>
       </c>
       <c r="AR37" s="5">
         <v>4.0989761092150197E-2</v>
       </c>
       <c r="AS37" s="5">
         <v>4.2167212041884797E-2</v>
       </c>
@@ -12865,51 +11783,51 @@
       </c>
       <c r="BI37" s="4">
         <v>59283.659</v>
       </c>
       <c r="BJ37" s="4">
         <v>87138.728000000003</v>
       </c>
       <c r="BK37" s="4">
         <v>2767.7060000000001</v>
       </c>
       <c r="BL37" s="4">
         <v>28854.911</v>
       </c>
       <c r="BM37" s="4">
         <v>80580.451000000001</v>
       </c>
       <c r="BN37" s="4">
         <v>25659.536</v>
       </c>
       <c r="BO37" s="5">
         <v>0.138951899491808</v>
       </c>
       <c r="BP37" s="5">
         <v>0.29236621160409598</v>
       </c>
-      <c r="BQ37" s="24">
+      <c r="BQ37" s="13">
         <v>0.31834859293193701</v>
       </c>
     </row>
     <row r="38" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
         <v>105</v>
       </c>
       <c r="B38" s="4">
         <v>291</v>
       </c>
       <c r="C38" s="4">
         <v>314</v>
       </c>
       <c r="D38" s="4">
         <v>6042</v>
       </c>
       <c r="E38" s="4">
         <v>43325.851000000002</v>
       </c>
       <c r="F38" s="4">
         <v>64496.961000000003</v>
       </c>
       <c r="G38" s="4">
         <v>52140.67</v>
       </c>
@@ -12979,51 +11897,51 @@
       <c r="AC38" s="5">
         <v>0.72988450074515698</v>
       </c>
       <c r="AD38" s="5">
         <v>5.9971124398687497E-3</v>
       </c>
       <c r="AE38" s="5">
         <v>1.37698760743743E-2</v>
       </c>
       <c r="AF38" s="5">
         <v>1.1955172413793101E-3</v>
       </c>
       <c r="AG38" s="5">
         <v>2.1921013412816701E-3</v>
       </c>
       <c r="AH38" s="5">
         <v>1.32906896551724E-2</v>
       </c>
       <c r="AI38" s="5">
         <v>1.53015068719987E-2</v>
       </c>
       <c r="AJ38" s="5">
         <v>0.103784192439863</v>
       </c>
       <c r="AK38" s="5">
-        <v>7.49516112355679E-2</v>
+        <v>7.4909233690023808E-2</v>
       </c>
       <c r="AL38" s="5">
         <v>1.1383848797250899E-2</v>
       </c>
       <c r="AM38" s="5">
         <v>8.7897219463753708E-3</v>
       </c>
       <c r="AN38" s="5">
         <v>9.6501718213058401E-3</v>
       </c>
       <c r="AO38" s="5">
         <v>7.5747269116186698E-3</v>
       </c>
       <c r="AP38" s="5">
         <v>3.5940893470790401E-2</v>
       </c>
       <c r="AQ38" s="5">
         <v>3.7440417080436897E-2</v>
       </c>
       <c r="AR38" s="5">
         <v>4.1142955326460499E-2</v>
       </c>
       <c r="AS38" s="5">
         <v>4.2240417080436903E-2</v>
       </c>
@@ -13074,51 +11992,51 @@
       </c>
       <c r="BI38" s="4">
         <v>60827.031999999999</v>
       </c>
       <c r="BJ38" s="4">
         <v>94449.108999999997</v>
       </c>
       <c r="BK38" s="4">
         <v>2487.1120000000001</v>
       </c>
       <c r="BL38" s="4">
         <v>30805.24</v>
       </c>
       <c r="BM38" s="4">
         <v>81809.789999999994</v>
       </c>
       <c r="BN38" s="4">
         <v>26034.654999999999</v>
       </c>
       <c r="BO38" s="5">
         <v>0.141967373946771</v>
       </c>
       <c r="BP38" s="5">
         <v>0.28181649484536098</v>
       </c>
-      <c r="BQ38" s="24">
+      <c r="BQ38" s="13">
         <v>0.31270440251572301</v>
       </c>
     </row>
     <row r="39" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
         <v>106</v>
       </c>
       <c r="B39" s="4">
         <v>289</v>
       </c>
       <c r="C39" s="4">
         <v>314</v>
       </c>
       <c r="D39" s="4">
         <v>5943</v>
       </c>
       <c r="E39" s="4">
         <v>43407.201000000001</v>
       </c>
       <c r="F39" s="4">
         <v>64915.99</v>
       </c>
       <c r="G39" s="4">
         <v>53229.652999999998</v>
       </c>
@@ -13188,51 +12106,51 @@
       <c r="AC39" s="5">
         <v>0.72981282828282801</v>
       </c>
       <c r="AD39" s="5">
         <v>6.0403802585658499E-3</v>
       </c>
       <c r="AE39" s="5">
         <v>1.3393440577835701E-2</v>
       </c>
       <c r="AF39" s="5">
         <v>7.2777777777777804E-4</v>
       </c>
       <c r="AG39" s="5">
         <v>1.1253367003367001E-3</v>
       </c>
       <c r="AH39" s="5">
         <v>1.36006944444444E-2</v>
       </c>
       <c r="AI39" s="5">
         <v>1.53239898989899E-2</v>
       </c>
       <c r="AJ39" s="5">
         <v>0.104425259515571</v>
       </c>
       <c r="AK39" s="5">
-        <v>7.3058901713886099E-2</v>
+        <v>7.3050656857593405E-2</v>
       </c>
       <c r="AL39" s="5">
         <v>1.17996539792388E-2</v>
       </c>
       <c r="AM39" s="5">
         <v>8.9223456166919093E-3</v>
       </c>
       <c r="AN39" s="5">
         <v>9.9460207612456792E-3</v>
       </c>
       <c r="AO39" s="5">
         <v>7.6678950025239802E-3</v>
       </c>
       <c r="AP39" s="5">
         <v>3.5649134948096899E-2</v>
       </c>
       <c r="AQ39" s="5">
         <v>3.6757496214033299E-2</v>
       </c>
       <c r="AR39" s="5">
         <v>4.0530103806228401E-2</v>
       </c>
       <c r="AS39" s="5">
         <v>4.1237506309944501E-2</v>
       </c>
@@ -13283,51 +12201,51 @@
       </c>
       <c r="BI39" s="4">
         <v>65653.369000000006</v>
       </c>
       <c r="BJ39" s="4">
         <v>86461.334000000003</v>
       </c>
       <c r="BK39" s="4">
         <v>1705.317</v>
       </c>
       <c r="BL39" s="4">
         <v>27956.169000000002</v>
       </c>
       <c r="BM39" s="4">
         <v>81638.48</v>
       </c>
       <c r="BN39" s="4">
         <v>27557.969000000001</v>
       </c>
       <c r="BO39" s="5">
         <v>0.13966244799052499</v>
       </c>
       <c r="BP39" s="5">
         <v>0.27666159169550197</v>
       </c>
-      <c r="BQ39" s="24">
+      <c r="BQ39" s="13">
         <v>0.309910752145381</v>
       </c>
     </row>
     <row r="40" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
         <v>107</v>
       </c>
       <c r="B40" s="4">
         <v>287</v>
       </c>
       <c r="C40" s="4">
         <v>311</v>
       </c>
       <c r="D40" s="4">
         <v>5878</v>
       </c>
       <c r="E40" s="4">
         <v>44362.745999999999</v>
       </c>
       <c r="F40" s="4">
         <v>64654.707000000002</v>
       </c>
       <c r="G40" s="4">
         <v>52625.387999999999</v>
       </c>
@@ -13397,51 +12315,51 @@
       <c r="AC40" s="5">
         <v>0.72986212765957503</v>
       </c>
       <c r="AD40" s="5">
         <v>6.2170182161401799E-3</v>
       </c>
       <c r="AE40" s="5">
         <v>1.25117046903842E-2</v>
       </c>
       <c r="AF40" s="5">
         <v>9.1188811188811197E-4</v>
       </c>
       <c r="AG40" s="5">
         <v>1.1949276595744701E-3</v>
       </c>
       <c r="AH40" s="5">
         <v>1.3481818181818201E-2</v>
       </c>
       <c r="AI40" s="5">
         <v>1.49594382978723E-2</v>
       </c>
       <c r="AJ40" s="5">
         <v>0.10436968641115001</v>
       </c>
       <c r="AK40" s="5">
-        <v>7.7918462897526505E-2</v>
+        <v>7.7934188639179197E-2</v>
       </c>
       <c r="AL40" s="5">
         <v>1.1759233449477401E-2</v>
       </c>
       <c r="AM40" s="5">
         <v>9.3588295338550495E-3</v>
       </c>
       <c r="AN40" s="5">
         <v>9.9222996515679496E-3</v>
       </c>
       <c r="AO40" s="5">
         <v>8.0738346376318503E-3</v>
       </c>
       <c r="AP40" s="5">
         <v>3.5838675958188203E-2</v>
       </c>
       <c r="AQ40" s="5">
         <v>3.6990864239537298E-2</v>
       </c>
       <c r="AR40" s="5">
         <v>4.0728919860627197E-2</v>
       </c>
       <c r="AS40" s="5">
         <v>4.14543211976863E-2</v>
       </c>
@@ -13492,51 +12410,51 @@
       </c>
       <c r="BI40" s="4">
         <v>67692.534</v>
       </c>
       <c r="BJ40" s="4">
         <v>97788.705000000002</v>
       </c>
       <c r="BK40" s="4">
         <v>2162.395</v>
       </c>
       <c r="BL40" s="4">
         <v>29532.958999999999</v>
       </c>
       <c r="BM40" s="4">
         <v>82760.887000000002</v>
       </c>
       <c r="BN40" s="4">
         <v>28074.806</v>
       </c>
       <c r="BO40" s="5">
         <v>0.146655879801491</v>
       </c>
       <c r="BP40" s="5">
         <v>0.27469825783972102</v>
       </c>
-      <c r="BQ40" s="24">
+      <c r="BQ40" s="13">
         <v>0.31275205852330701</v>
       </c>
     </row>
     <row r="41" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
         <v>108</v>
       </c>
       <c r="B41" s="4">
         <v>286</v>
       </c>
       <c r="C41" s="4">
         <v>310</v>
       </c>
       <c r="D41" s="4">
         <v>5809</v>
       </c>
       <c r="E41" s="4">
         <v>44990.241000000002</v>
       </c>
       <c r="F41" s="4">
         <v>65323.925000000003</v>
       </c>
       <c r="G41" s="4">
         <v>52918.419000000002</v>
       </c>
@@ -13606,51 +12524,51 @@
       <c r="AC41" s="5">
         <v>0.72943274199104402</v>
       </c>
       <c r="AD41" s="5">
         <v>5.8378882655907502E-3</v>
       </c>
       <c r="AE41" s="5">
         <v>1.1778280880521399E-2</v>
       </c>
       <c r="AF41" s="5">
         <v>8.8000000000000003E-4</v>
       </c>
       <c r="AG41" s="5">
         <v>1.32731656906648E-3</v>
       </c>
       <c r="AH41" s="5">
         <v>1.3482105263157899E-2</v>
       </c>
       <c r="AI41" s="5">
         <v>1.4659352394075099E-2</v>
       </c>
       <c r="AJ41" s="5">
         <v>0.105000699300699</v>
       </c>
       <c r="AK41" s="5">
-        <v>9.6044859645986011E-2</v>
+        <v>9.6066099570200694E-2</v>
       </c>
       <c r="AL41" s="5">
         <v>1.1913636363636401E-2</v>
       </c>
       <c r="AM41" s="5">
         <v>1.0795369254604901E-2</v>
       </c>
       <c r="AN41" s="5">
         <v>1.0041958041958E-2</v>
       </c>
       <c r="AO41" s="5">
         <v>9.4858667584782203E-3</v>
       </c>
       <c r="AP41" s="5">
         <v>3.6071328671328701E-2</v>
       </c>
       <c r="AQ41" s="5">
         <v>3.73327767257704E-2</v>
       </c>
       <c r="AR41" s="5">
         <v>4.0975524475524501E-2</v>
       </c>
       <c r="AS41" s="5">
         <v>4.1802220692029601E-2</v>
       </c>
@@ -13701,51 +12619,51 @@
       </c>
       <c r="BI41" s="4">
         <v>71185.342999999993</v>
       </c>
       <c r="BJ41" s="4">
         <v>96778.896999999997</v>
       </c>
       <c r="BK41" s="4">
         <v>2169.0349999999999</v>
       </c>
       <c r="BL41" s="4">
         <v>29159.703000000001</v>
       </c>
       <c r="BM41" s="4">
         <v>84326.899000000005</v>
       </c>
       <c r="BN41" s="4">
         <v>27600.887999999999</v>
       </c>
       <c r="BO41" s="5">
         <v>0.14713905970698701</v>
       </c>
       <c r="BP41" s="5">
         <v>0.27552062937062899</v>
       </c>
-      <c r="BQ41" s="24">
+      <c r="BQ41" s="13">
         <v>0.311493045274574</v>
       </c>
     </row>
     <row r="42" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
         <v>109</v>
       </c>
       <c r="B42" s="4">
         <v>283</v>
       </c>
       <c r="C42" s="4">
         <v>306</v>
       </c>
       <c r="D42" s="4">
         <v>5733</v>
       </c>
       <c r="E42" s="4">
         <v>46647.468999999997</v>
       </c>
       <c r="F42" s="4">
         <v>67799.921000000002</v>
       </c>
       <c r="G42" s="4">
         <v>55101.938999999998</v>
       </c>
@@ -13815,51 +12733,51 @@
       <c r="AC42" s="5">
         <v>0.72920382132263095</v>
       </c>
       <c r="AD42" s="5">
         <v>5.2570483513264101E-3</v>
       </c>
       <c r="AE42" s="5">
         <v>1.11418667749268E-2</v>
       </c>
       <c r="AF42" s="5">
         <v>1.04503546099291E-3</v>
       </c>
       <c r="AG42" s="5">
         <v>1.5728319664979899E-3</v>
       </c>
       <c r="AH42" s="5">
         <v>1.3106028368794299E-2</v>
       </c>
       <c r="AI42" s="5">
         <v>1.43645960565346E-2</v>
       </c>
       <c r="AJ42" s="5">
         <v>0.10239010600706699</v>
       </c>
       <c r="AK42" s="5">
-        <v>7.9109217674755497E-2</v>
+        <v>7.9119118447306194E-2</v>
       </c>
       <c r="AL42" s="5">
         <v>1.1631095406360399E-2</v>
       </c>
       <c r="AM42" s="5">
         <v>9.4165184022326903E-3</v>
       </c>
       <c r="AN42" s="5">
         <v>9.8233215547703194E-3</v>
       </c>
       <c r="AO42" s="5">
         <v>8.1556950985522403E-3</v>
       </c>
       <c r="AP42" s="5">
         <v>3.5963250883392202E-2</v>
       </c>
       <c r="AQ42" s="5">
         <v>3.7375039246467803E-2</v>
       </c>
       <c r="AR42" s="5">
         <v>4.0856890459363998E-2</v>
       </c>
       <c r="AS42" s="5">
         <v>4.1825257282400101E-2</v>
       </c>
@@ -13910,51 +12828,51 @@
       </c>
       <c r="BI42" s="4">
         <v>73230.222999999998</v>
       </c>
       <c r="BJ42" s="4">
         <v>103812.38800000001</v>
       </c>
       <c r="BK42" s="4">
         <v>2154.0590000000002</v>
       </c>
       <c r="BL42" s="4">
         <v>28808.357</v>
       </c>
       <c r="BM42" s="4">
         <v>84257.664000000004</v>
       </c>
       <c r="BN42" s="4">
         <v>27040.723000000002</v>
       </c>
       <c r="BO42" s="5">
         <v>0.14918873212327199</v>
       </c>
       <c r="BP42" s="5">
         <v>0.27008939929328601</v>
       </c>
-      <c r="BQ42" s="24">
+      <c r="BQ42" s="13">
         <v>0.30852373975231101</v>
       </c>
     </row>
     <row r="43" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
         <v>110</v>
       </c>
       <c r="B43" s="4">
         <v>281</v>
       </c>
       <c r="C43" s="4">
         <v>304</v>
       </c>
       <c r="D43" s="4">
         <v>5666</v>
       </c>
       <c r="E43" s="4">
         <v>47276.658000000003</v>
       </c>
       <c r="F43" s="4">
         <v>68270.55</v>
       </c>
       <c r="G43" s="4">
         <v>55549.09</v>
       </c>
@@ -14024,51 +12942,51 @@
       <c r="AC43" s="5">
         <v>0.73030557909604499</v>
       </c>
       <c r="AD43" s="5">
         <v>6.3528179170363498E-3</v>
       </c>
       <c r="AE43" s="5">
         <v>1.12581462655931E-2</v>
       </c>
       <c r="AF43" s="5">
         <v>9.7000000000000005E-4</v>
       </c>
       <c r="AG43" s="5">
         <v>1.01956214689266E-3</v>
       </c>
       <c r="AH43" s="5">
         <v>1.3317499999999999E-2</v>
       </c>
       <c r="AI43" s="5">
         <v>1.4433915960451999E-2</v>
       </c>
       <c r="AJ43" s="5">
         <v>9.8886832740213496E-2</v>
       </c>
       <c r="AK43" s="5">
-        <v>7.4358264689731099E-2</v>
+        <v>7.4399394939494295E-2</v>
       </c>
       <c r="AL43" s="5">
         <v>1.16035587188612E-2</v>
       </c>
       <c r="AM43" s="5">
         <v>8.8004941757853904E-3</v>
       </c>
       <c r="AN43" s="5">
         <v>9.6996441281138792E-3</v>
       </c>
       <c r="AO43" s="5">
         <v>7.4944405224143997E-3</v>
       </c>
       <c r="AP43" s="5">
         <v>3.62601423487545E-2</v>
       </c>
       <c r="AQ43" s="5">
         <v>3.8032897987998603E-2</v>
       </c>
       <c r="AR43" s="5">
         <v>4.1112099644128097E-2</v>
       </c>
       <c r="AS43" s="5">
         <v>4.25954818213908E-2</v>
       </c>
@@ -14119,51 +13037,51 @@
       </c>
       <c r="BI43" s="4">
         <v>74306.475000000006</v>
       </c>
       <c r="BJ43" s="4">
         <v>98294.44</v>
       </c>
       <c r="BK43" s="4">
         <v>2037.7</v>
       </c>
       <c r="BL43" s="4">
         <v>26954.670999999998</v>
       </c>
       <c r="BM43" s="4">
         <v>86447.130999999994</v>
       </c>
       <c r="BN43" s="4">
         <v>27767.525000000001</v>
       </c>
       <c r="BO43" s="5">
         <v>0.14666057115831399</v>
       </c>
       <c r="BP43" s="5">
         <v>0.26840213523131701</v>
       </c>
-      <c r="BQ43" s="24">
+      <c r="BQ43" s="13">
         <v>0.30603025061771999</v>
       </c>
     </row>
     <row r="44" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A44" s="3" t="s">
         <v>111</v>
       </c>
       <c r="B44" s="4">
         <v>281</v>
       </c>
       <c r="C44" s="4">
         <v>303</v>
       </c>
       <c r="D44" s="4">
         <v>5604</v>
       </c>
       <c r="E44" s="4">
         <v>48895.017999999996</v>
       </c>
       <c r="F44" s="4">
         <v>69676.528999999995</v>
       </c>
       <c r="G44" s="4">
         <v>56494.156999999999</v>
       </c>
@@ -14233,51 +13151,51 @@
       <c r="AC44" s="5">
         <v>0.72960369510889</v>
       </c>
       <c r="AD44" s="5">
         <v>6.9818156115618998E-3</v>
       </c>
       <c r="AE44" s="5">
         <v>1.0700075573825201E-2</v>
       </c>
       <c r="AF44" s="5">
         <v>9.4785714285714297E-4</v>
       </c>
       <c r="AG44" s="5">
         <v>1.21952873973581E-3</v>
       </c>
       <c r="AH44" s="5">
         <v>1.3378214285714301E-2</v>
       </c>
       <c r="AI44" s="5">
         <v>1.41553730810425E-2</v>
       </c>
       <c r="AJ44" s="5">
         <v>0.102805693950178</v>
       </c>
       <c r="AK44" s="5">
-        <v>8.0100777345918792E-2</v>
+        <v>8.0138524286243892E-2</v>
       </c>
       <c r="AL44" s="5">
         <v>1.20032028469751E-2</v>
       </c>
       <c r="AM44" s="5">
         <v>9.6201284796573906E-3</v>
       </c>
       <c r="AN44" s="5">
         <v>1.0098220640569399E-2</v>
       </c>
       <c r="AO44" s="5">
         <v>8.2796752319771599E-3</v>
       </c>
       <c r="AP44" s="5">
         <v>3.6033807829181502E-2</v>
       </c>
       <c r="AQ44" s="5">
         <v>3.7401481084939299E-2</v>
       </c>
       <c r="AR44" s="5">
         <v>4.0889323843416397E-2</v>
       </c>
       <c r="AS44" s="5">
         <v>4.1811598857958598E-2</v>
       </c>
@@ -14328,51 +13246,51 @@
       </c>
       <c r="BI44" s="4">
         <v>76591.341</v>
       </c>
       <c r="BJ44" s="4">
         <v>107213.698</v>
       </c>
       <c r="BK44" s="4">
         <v>2254.8220000000001</v>
       </c>
       <c r="BL44" s="4">
         <v>26516.692999999999</v>
       </c>
       <c r="BM44" s="4">
         <v>88316.255999999994</v>
       </c>
       <c r="BN44" s="4">
         <v>28026.957999999999</v>
       </c>
       <c r="BO44" s="5">
         <v>0.15149361342071299</v>
       </c>
       <c r="BP44" s="5">
         <v>0.26609893238434201</v>
       </c>
-      <c r="BQ44" s="24">
+      <c r="BQ44" s="13">
         <v>0.30553545681656002</v>
       </c>
     </row>
     <row r="45" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
         <v>112</v>
       </c>
       <c r="B45" s="4">
         <v>282</v>
       </c>
       <c r="C45" s="4">
         <v>300</v>
       </c>
       <c r="D45" s="4">
         <v>5529</v>
       </c>
       <c r="E45" s="4">
         <v>49590.800999999999</v>
       </c>
       <c r="F45" s="4">
         <v>71074.373999999996</v>
       </c>
       <c r="G45" s="4">
         <v>57611.408000000003</v>
       </c>
@@ -14442,51 +13360,51 @@
       <c r="AC45" s="5">
         <v>0.72988559797358399</v>
       </c>
       <c r="AD45" s="5">
         <v>7.27774088585502E-3</v>
       </c>
       <c r="AE45" s="5">
         <v>1.0406432274265499E-2</v>
       </c>
       <c r="AF45" s="5">
         <v>8.6227758007117398E-4</v>
       </c>
       <c r="AG45" s="5">
         <v>1.2263976840962501E-3</v>
       </c>
       <c r="AH45" s="5">
         <v>1.33064056939502E-2</v>
       </c>
       <c r="AI45" s="5">
         <v>1.40198118328207E-2</v>
       </c>
       <c r="AJ45" s="5">
         <v>0.102564184397163</v>
       </c>
       <c r="AK45" s="5">
-        <v>8.2534984055524202E-2</v>
+        <v>8.2568677189026593E-2</v>
       </c>
       <c r="AL45" s="5">
         <v>1.2087588652482301E-2</v>
       </c>
       <c r="AM45" s="5">
         <v>9.8628323385783999E-3</v>
       </c>
       <c r="AN45" s="5">
         <v>1.01482269503546E-2</v>
       </c>
       <c r="AO45" s="5">
         <v>8.5035449448363203E-3</v>
       </c>
       <c r="AP45" s="5">
         <v>3.6128368794326203E-2</v>
       </c>
       <c r="AQ45" s="5">
         <v>3.7493090974859797E-2</v>
       </c>
       <c r="AR45" s="5">
         <v>4.1023049645390101E-2</v>
       </c>
       <c r="AS45" s="5">
         <v>4.1929010671007398E-2</v>
       </c>
@@ -14537,51 +13455,51 @@
       </c>
       <c r="BI45" s="4">
         <v>79402.767000000007</v>
       </c>
       <c r="BJ45" s="4">
         <v>103375.47100000001</v>
       </c>
       <c r="BK45" s="4">
         <v>2170.279</v>
       </c>
       <c r="BL45" s="4">
         <v>26438.663</v>
       </c>
       <c r="BM45" s="4">
         <v>89906.642999999996</v>
       </c>
       <c r="BN45" s="4">
         <v>27513.388999999999</v>
       </c>
       <c r="BO45" s="5">
         <v>0.150032517739838</v>
       </c>
       <c r="BP45" s="5">
         <v>0.26563085106383</v>
       </c>
-      <c r="BQ45" s="24">
+      <c r="BQ45" s="13">
         <v>0.30451689274733201</v>
       </c>
     </row>
     <row r="46" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
         <v>113</v>
       </c>
       <c r="B46" s="4">
         <v>280</v>
       </c>
       <c r="C46" s="4">
         <v>297</v>
       </c>
       <c r="D46" s="4">
         <v>5467</v>
       </c>
       <c r="E46" s="4">
         <v>50360.091999999997</v>
       </c>
       <c r="F46" s="4">
         <v>72006.342999999993</v>
       </c>
       <c r="G46" s="4">
         <v>59079.237000000001</v>
       </c>
@@ -14651,51 +13569,51 @@
       <c r="AC46" s="5">
         <v>0.73017242451967102</v>
       </c>
       <c r="AD46" s="5">
         <v>6.9054480678867698E-3</v>
       </c>
       <c r="AE46" s="5">
         <v>1.02058391573782E-2</v>
       </c>
       <c r="AF46" s="5">
         <v>1.2025089605734801E-3</v>
       </c>
       <c r="AG46" s="5">
         <v>1.5886001829826201E-3</v>
       </c>
       <c r="AH46" s="5">
         <v>1.32007168458781E-2</v>
       </c>
       <c r="AI46" s="5">
         <v>1.38549862763037E-2</v>
       </c>
       <c r="AJ46" s="5">
         <v>9.9646071428571403E-2</v>
       </c>
       <c r="AK46" s="5">
-        <v>7.9199829319172993E-2</v>
+        <v>7.9239950607902704E-2</v>
       </c>
       <c r="AL46" s="5">
         <v>1.1644285714285701E-2</v>
       </c>
       <c r="AM46" s="5">
         <v>9.5502103530272602E-3</v>
       </c>
       <c r="AN46" s="5">
         <v>9.7939285714285697E-3</v>
       </c>
       <c r="AO46" s="5">
         <v>8.2440460947503201E-3</v>
       </c>
       <c r="AP46" s="5">
         <v>3.5964285714285699E-2</v>
       </c>
       <c r="AQ46" s="5">
         <v>3.7431863910737197E-2</v>
       </c>
       <c r="AR46" s="5">
         <v>4.0869999999999997E-2</v>
       </c>
       <c r="AS46" s="5">
         <v>4.1869654289372601E-2</v>
       </c>
@@ -14746,51 +13664,51 @@
       </c>
       <c r="BI46" s="4">
         <v>82443.903999999995</v>
       </c>
       <c r="BJ46" s="4">
         <v>107574.212</v>
       </c>
       <c r="BK46" s="4">
         <v>1954.682</v>
       </c>
       <c r="BL46" s="4">
         <v>26393.692999999999</v>
       </c>
       <c r="BM46" s="4">
         <v>90581.65</v>
       </c>
       <c r="BN46" s="4">
         <v>26994.269</v>
       </c>
       <c r="BO46" s="5">
         <v>0.15177237469941801</v>
       </c>
       <c r="BP46" s="5">
         <v>0.26390392857142903</v>
       </c>
-      <c r="BQ46" s="24">
+      <c r="BQ46" s="13">
         <v>0.30782454728370201</v>
       </c>
     </row>
     <row r="47" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
         <v>114</v>
       </c>
       <c r="B47" s="4">
         <v>279</v>
       </c>
       <c r="C47" s="4">
         <v>296</v>
       </c>
       <c r="D47" s="4">
         <v>5402</v>
       </c>
       <c r="E47" s="4">
         <v>50864.05</v>
       </c>
       <c r="F47" s="4">
         <v>72860.024999999994</v>
       </c>
       <c r="G47" s="4">
         <v>60078.881000000001</v>
       </c>
@@ -14860,51 +13778,51 @@
       <c r="AC47" s="5">
         <v>0.73358179629629605</v>
       </c>
       <c r="AD47" s="5">
         <v>7.2650919460797896E-3</v>
       </c>
       <c r="AE47" s="5">
         <v>1.01085178317439E-2</v>
       </c>
       <c r="AF47" s="5">
         <v>1.27014388489209E-3</v>
       </c>
       <c r="AG47" s="5">
         <v>1.299E-3</v>
       </c>
       <c r="AH47" s="5">
         <v>1.33424460431655E-2</v>
       </c>
       <c r="AI47" s="5">
         <v>1.3926129629629601E-2</v>
       </c>
       <c r="AJ47" s="5">
         <v>9.6436917562724003E-2</v>
       </c>
       <c r="AK47" s="5">
-        <v>8.0509961685823306E-2</v>
+        <v>8.0320379965457697E-2</v>
       </c>
       <c r="AL47" s="5">
         <v>1.11039426523298E-2</v>
       </c>
       <c r="AM47" s="5">
         <v>9.3608848574601999E-3</v>
       </c>
       <c r="AN47" s="5">
         <v>9.3369175627240099E-3</v>
       </c>
       <c r="AO47" s="5">
         <v>8.0273232136245792E-3</v>
       </c>
       <c r="AP47" s="5">
         <v>3.5347311827957001E-2</v>
       </c>
       <c r="AQ47" s="5">
         <v>3.7076082932247303E-2</v>
       </c>
       <c r="AR47" s="5">
         <v>4.0358781362007198E-2</v>
       </c>
       <c r="AS47" s="5">
         <v>4.1529026286560501E-2</v>
       </c>
@@ -14955,51 +13873,51 @@
       </c>
       <c r="BI47" s="4">
         <v>85910.902000000002</v>
       </c>
       <c r="BJ47" s="4">
         <v>104676.80100000001</v>
       </c>
       <c r="BK47" s="4">
         <v>1972.1780000000001</v>
       </c>
       <c r="BL47" s="4">
         <v>25567.633999999998</v>
       </c>
       <c r="BM47" s="4">
         <v>89202.285999999993</v>
       </c>
       <c r="BN47" s="4">
         <v>26385.199000000001</v>
       </c>
       <c r="BO47" s="5">
         <v>0.14919059840999299</v>
       </c>
       <c r="BP47" s="5">
         <v>0.26457240143369198</v>
       </c>
-      <c r="BQ47" s="24">
+      <c r="BQ47" s="13">
         <v>0.30828356164383602</v>
       </c>
     </row>
     <row r="48" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
         <v>115</v>
       </c>
       <c r="B48" s="4">
         <v>279</v>
       </c>
       <c r="C48" s="4">
         <v>296</v>
       </c>
       <c r="D48" s="4">
         <v>5340</v>
       </c>
       <c r="E48" s="4">
         <v>51844.52</v>
       </c>
       <c r="F48" s="4">
         <v>73097.649999999994</v>
       </c>
       <c r="G48" s="4">
         <v>59689.527000000002</v>
       </c>
@@ -15069,51 +13987,51 @@
       <c r="AC48" s="5">
         <v>0.73289599100786795</v>
       </c>
       <c r="AD48" s="5">
         <v>6.7480806071692802E-3</v>
       </c>
       <c r="AE48" s="5">
         <v>9.4831391066231892E-3</v>
       </c>
       <c r="AF48" s="5">
         <v>1.3424460431654701E-3</v>
       </c>
       <c r="AG48" s="5">
         <v>1.37208692394155E-3</v>
       </c>
       <c r="AH48" s="5">
         <v>1.31856115107914E-2</v>
       </c>
       <c r="AI48" s="5">
         <v>1.36293555638816E-2</v>
       </c>
       <c r="AJ48" s="5">
         <v>0.10014659498207901</v>
       </c>
       <c r="AK48" s="5">
-        <v>8.2997754983549499E-2</v>
+        <v>8.2942962388522709E-2</v>
       </c>
       <c r="AL48" s="5">
         <v>1.1573118279569901E-2</v>
       </c>
       <c r="AM48" s="5">
         <v>9.7539887640449401E-3</v>
       </c>
       <c r="AN48" s="5">
         <v>9.6695340501792102E-3</v>
       </c>
       <c r="AO48" s="5">
         <v>8.3768539325842703E-3</v>
       </c>
       <c r="AP48" s="5">
         <v>3.5658422939068103E-2</v>
       </c>
       <c r="AQ48" s="5">
         <v>3.7491685393258402E-2</v>
       </c>
       <c r="AR48" s="5">
         <v>4.0829390681003601E-2</v>
       </c>
       <c r="AS48" s="5">
         <v>4.2040318352059902E-2</v>
       </c>
@@ -15164,51 +14082,51 @@
       </c>
       <c r="BI48" s="4">
         <v>88224.453999999998</v>
       </c>
       <c r="BJ48" s="4">
         <v>115943.98299999999</v>
       </c>
       <c r="BK48" s="4">
         <v>2145.63</v>
       </c>
       <c r="BL48" s="4">
         <v>24330.466</v>
       </c>
       <c r="BM48" s="4">
         <v>90477.346999999994</v>
       </c>
       <c r="BN48" s="4">
         <v>25278.387999999999</v>
       </c>
       <c r="BO48" s="5">
         <v>0.155251953056742</v>
       </c>
       <c r="BP48" s="5">
         <v>0.26260573476702498</v>
       </c>
-      <c r="BQ48" s="24">
+      <c r="BQ48" s="13">
         <v>0.307703164794008</v>
       </c>
     </row>
     <row r="49" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
         <v>116</v>
       </c>
       <c r="B49" s="4">
         <v>278</v>
       </c>
       <c r="C49" s="4">
         <v>295</v>
       </c>
       <c r="D49" s="4">
         <v>5297</v>
       </c>
       <c r="E49" s="4">
         <v>52410.631000000001</v>
       </c>
       <c r="F49" s="4">
         <v>73892.631999999998</v>
       </c>
       <c r="G49" s="4">
         <v>60128.934999999998</v>
       </c>
@@ -15278,51 +14196,51 @@
       <c r="AC49" s="5">
         <v>0.73319563739376803</v>
       </c>
       <c r="AD49" s="5">
         <v>7.3464484714942701E-3</v>
       </c>
       <c r="AE49" s="5">
         <v>9.1863869682549705E-3</v>
       </c>
       <c r="AF49" s="5">
         <v>1.0584837545126399E-3</v>
       </c>
       <c r="AG49" s="5">
         <v>1.3502171860245501E-3</v>
       </c>
       <c r="AH49" s="5">
         <v>1.32093862815884E-2</v>
       </c>
       <c r="AI49" s="5">
         <v>1.35057790368272E-2</v>
       </c>
       <c r="AJ49" s="5">
         <v>0.10198920863309401</v>
       </c>
       <c r="AK49" s="5">
-        <v>8.5777137836782397E-2</v>
+        <v>8.57412673577157E-2</v>
       </c>
       <c r="AL49" s="5">
         <v>1.18802158273381E-2</v>
       </c>
       <c r="AM49" s="5">
         <v>9.95822163488767E-3</v>
       </c>
       <c r="AN49" s="5">
         <v>9.91834532374101E-3</v>
       </c>
       <c r="AO49" s="5">
         <v>8.5338493486879392E-3</v>
       </c>
       <c r="AP49" s="5">
         <v>3.5919784172661902E-2</v>
       </c>
       <c r="AQ49" s="5">
         <v>3.77907306022277E-2</v>
       </c>
       <c r="AR49" s="5">
         <v>4.1251798561151097E-2</v>
       </c>
       <c r="AS49" s="5">
         <v>4.2459014536530101E-2</v>
       </c>
@@ -15373,51 +14291,51 @@
       </c>
       <c r="BI49" s="4">
         <v>90339.763999999996</v>
       </c>
       <c r="BJ49" s="4">
         <v>113713.005</v>
       </c>
       <c r="BK49" s="4">
         <v>2395.6480000000001</v>
       </c>
       <c r="BL49" s="4">
         <v>23972.206999999999</v>
       </c>
       <c r="BM49" s="4">
         <v>92749.796000000002</v>
       </c>
       <c r="BN49" s="4">
         <v>24743.395</v>
       </c>
       <c r="BO49" s="5">
         <v>0.15535075337499901</v>
       </c>
       <c r="BP49" s="5">
         <v>0.25627266187050401</v>
       </c>
-      <c r="BQ49" s="24">
+      <c r="BQ49" s="13">
         <v>0.30481512176703801</v>
       </c>
     </row>
     <row r="50" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A50" s="3" t="s">
         <v>117</v>
       </c>
       <c r="B50" s="4">
         <v>276</v>
       </c>
       <c r="C50" s="4">
         <v>292</v>
       </c>
       <c r="D50" s="4">
         <v>5229</v>
       </c>
       <c r="E50" s="4">
         <v>53941.902999999998</v>
       </c>
       <c r="F50" s="4">
         <v>75695.308999999994</v>
       </c>
       <c r="G50" s="4">
         <v>61876.82</v>
       </c>
@@ -15487,51 +14405,51 @@
       <c r="AC50" s="5">
         <v>0.73310560550985304</v>
       </c>
       <c r="AD50" s="5">
         <v>6.0249820997231003E-3</v>
       </c>
       <c r="AE50" s="5">
         <v>8.6541658954601194E-3</v>
       </c>
       <c r="AF50" s="5">
         <v>1.31745454545455E-3</v>
       </c>
       <c r="AG50" s="5">
         <v>1.6700210445762401E-3</v>
       </c>
       <c r="AH50" s="5">
         <v>1.2961818181818199E-2</v>
       </c>
       <c r="AI50" s="5">
         <v>1.32684140042089E-2</v>
       </c>
       <c r="AJ50" s="5">
         <v>0.101738768115942</v>
       </c>
       <c r="AK50" s="5">
-        <v>7.92957345971564E-2</v>
+        <v>7.9286646884272893E-2</v>
       </c>
       <c r="AL50" s="5">
         <v>1.17789855072464E-2</v>
       </c>
       <c r="AM50" s="5">
         <v>9.2829795371964004E-3</v>
       </c>
       <c r="AN50" s="5">
         <v>9.8539855072463794E-3</v>
       </c>
       <c r="AO50" s="5">
         <v>7.9017785427423996E-3</v>
       </c>
       <c r="AP50" s="5">
         <v>3.6552536231884099E-2</v>
       </c>
       <c r="AQ50" s="5">
         <v>3.7968426085293598E-2</v>
       </c>
       <c r="AR50" s="5">
         <v>4.2143840579710101E-2</v>
       </c>
       <c r="AS50" s="5">
         <v>4.2739548670873997E-2</v>
       </c>
@@ -15582,51 +14500,51 @@
       </c>
       <c r="BI50" s="4">
         <v>91255.407999999996</v>
       </c>
       <c r="BJ50" s="4">
         <v>112786.65300000001</v>
       </c>
       <c r="BK50" s="4">
         <v>2225.9650000000001</v>
       </c>
       <c r="BL50" s="4">
         <v>22259.173999999999</v>
       </c>
       <c r="BM50" s="4">
         <v>93468.888000000006</v>
       </c>
       <c r="BN50" s="4">
         <v>23969.394</v>
       </c>
       <c r="BO50" s="5">
         <v>0.15621120058660601</v>
       </c>
       <c r="BP50" s="5">
         <v>0.250139855072464</v>
       </c>
-      <c r="BQ50" s="24">
+      <c r="BQ50" s="13">
         <v>0.30118607764390898</v>
       </c>
     </row>
     <row r="51" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A51" s="3" t="s">
         <v>118</v>
       </c>
       <c r="B51" s="4">
         <v>274</v>
       </c>
       <c r="C51" s="4">
         <v>290</v>
       </c>
       <c r="D51" s="4">
         <v>5177</v>
       </c>
       <c r="E51" s="4">
         <v>54294.072</v>
       </c>
       <c r="F51" s="4">
         <v>76954.381999999998</v>
       </c>
       <c r="G51" s="4">
         <v>63437.887000000002</v>
       </c>
@@ -15696,51 +14614,51 @@
       <c r="AC51" s="5">
         <v>0.73599041545893695</v>
       </c>
       <c r="AD51" s="5">
         <v>6.8707685067349502E-3</v>
       </c>
       <c r="AE51" s="5">
         <v>8.5839679976701996E-3</v>
       </c>
       <c r="AF51" s="5">
         <v>7.6666666666666702E-4</v>
       </c>
       <c r="AG51" s="5">
         <v>9.5837681159420302E-4</v>
       </c>
       <c r="AH51" s="5">
         <v>1.3116117216117201E-2</v>
       </c>
       <c r="AI51" s="5">
         <v>1.34384927536232E-2</v>
       </c>
       <c r="AJ51" s="5">
         <v>9.9875547445255494E-2</v>
       </c>
       <c r="AK51" s="5">
-        <v>8.88777932960894E-2</v>
+        <v>8.885860483709801E-2</v>
       </c>
       <c r="AL51" s="5">
         <v>1.1662408759124099E-2</v>
       </c>
       <c r="AM51" s="5">
         <v>1.0456210160324501E-2</v>
       </c>
       <c r="AN51" s="5">
         <v>1.06109489051095E-2</v>
       </c>
       <c r="AO51" s="5">
         <v>9.6306161869808803E-3</v>
       </c>
       <c r="AP51" s="5">
         <v>3.5266788321167898E-2</v>
       </c>
       <c r="AQ51" s="5">
         <v>3.7636159938188099E-2</v>
       </c>
       <c r="AR51" s="5">
         <v>4.1425182481751803E-2</v>
       </c>
       <c r="AS51" s="5">
         <v>4.2923623720301299E-2</v>
       </c>
@@ -15791,51 +14709,51 @@
       </c>
       <c r="BI51" s="4">
         <v>95486.343999999997</v>
       </c>
       <c r="BJ51" s="4">
         <v>108462.89200000001</v>
       </c>
       <c r="BK51" s="4">
         <v>2208.66</v>
       </c>
       <c r="BL51" s="4">
         <v>20819.034</v>
       </c>
       <c r="BM51" s="4">
         <v>97097.731</v>
       </c>
       <c r="BN51" s="4">
         <v>24006.078000000001</v>
       </c>
       <c r="BO51" s="5">
         <v>0.15538008310200899</v>
       </c>
       <c r="BP51" s="5">
         <v>0.245086496350365</v>
       </c>
-      <c r="BQ51" s="24">
+      <c r="BQ51" s="13">
         <v>0.29817778636275799</v>
       </c>
     </row>
     <row r="52" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A52" s="3" t="s">
         <v>119</v>
       </c>
       <c r="B52" s="4">
         <v>275</v>
       </c>
       <c r="C52" s="4">
         <v>290</v>
       </c>
       <c r="D52" s="4">
         <v>5112</v>
       </c>
       <c r="E52" s="4">
         <v>54968.392</v>
       </c>
       <c r="F52" s="4">
         <v>76466.941000000006</v>
       </c>
       <c r="G52" s="4">
         <v>62446.212</v>
       </c>
@@ -15905,51 +14823,51 @@
       <c r="AC52" s="5">
         <v>0.73474078277886501</v>
       </c>
       <c r="AD52" s="5">
         <v>6.7387454230060104E-3</v>
       </c>
       <c r="AE52" s="5">
         <v>8.2607478808429599E-3</v>
       </c>
       <c r="AF52" s="5">
         <v>7.8211678832116802E-4</v>
       </c>
       <c r="AG52" s="5">
         <v>9.6160469667318997E-4</v>
       </c>
       <c r="AH52" s="5">
         <v>1.33565693430657E-2</v>
       </c>
       <c r="AI52" s="5">
         <v>1.32923483365949E-2</v>
       </c>
       <c r="AJ52" s="5">
         <v>0.103935272727273</v>
       </c>
       <c r="AK52" s="5">
-        <v>9.3436906925096E-2</v>
+        <v>9.33241958324907E-2</v>
       </c>
       <c r="AL52" s="5">
         <v>1.19574545454545E-2</v>
       </c>
       <c r="AM52" s="5">
         <v>1.09588810641628E-2</v>
       </c>
       <c r="AN52" s="5">
         <v>1.0892000000000001E-2</v>
       </c>
       <c r="AO52" s="5">
         <v>1.01011932707355E-2</v>
       </c>
       <c r="AP52" s="5">
         <v>3.5377454545454497E-2</v>
       </c>
       <c r="AQ52" s="5">
         <v>3.7998337245696401E-2</v>
       </c>
       <c r="AR52" s="5">
         <v>4.1848000000000003E-2</v>
       </c>
       <c r="AS52" s="5">
         <v>4.3553208137715203E-2</v>
       </c>
@@ -16000,51 +14918,51 @@
       </c>
       <c r="BI52" s="4">
         <v>76006.409</v>
       </c>
       <c r="BJ52" s="4">
         <v>117858.308</v>
       </c>
       <c r="BK52" s="4">
         <v>2480.6109999999999</v>
       </c>
       <c r="BL52" s="4">
         <v>20830.490000000002</v>
       </c>
       <c r="BM52" s="4">
         <v>98322.406000000003</v>
       </c>
       <c r="BN52" s="4">
         <v>23705.231</v>
       </c>
       <c r="BO52" s="5">
         <v>0.15135553697961901</v>
       </c>
       <c r="BP52" s="5">
         <v>0.246012363636364</v>
       </c>
-      <c r="BQ52" s="24">
+      <c r="BQ52" s="13">
         <v>0.29541105242566501</v>
       </c>
     </row>
     <row r="53" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
         <v>120</v>
       </c>
       <c r="B53" s="4">
         <v>272</v>
       </c>
       <c r="C53" s="4">
         <v>287</v>
       </c>
       <c r="D53" s="4">
         <v>5048</v>
       </c>
       <c r="E53" s="4">
         <v>55633.569000000003</v>
       </c>
       <c r="F53" s="4">
         <v>76860.75</v>
       </c>
       <c r="G53" s="4">
         <v>62643.733</v>
       </c>
@@ -16114,51 +15032,51 @@
       <c r="AC53" s="5">
         <v>0.734035473642489</v>
       </c>
       <c r="AD53" s="5">
         <v>7.0446316323872701E-3</v>
       </c>
       <c r="AE53" s="5">
         <v>8.1207016873298295E-3</v>
       </c>
       <c r="AF53" s="5">
         <v>1.0214022140221401E-3</v>
       </c>
       <c r="AG53" s="5">
         <v>1.0715814506539799E-3</v>
       </c>
       <c r="AH53" s="5">
         <v>1.31424354243542E-2</v>
       </c>
       <c r="AI53" s="5">
         <v>1.3196809353943699E-2</v>
       </c>
       <c r="AJ53" s="5">
         <v>0.106811764705882</v>
       </c>
       <c r="AK53" s="5">
-        <v>9.6499509803921898E-2</v>
+        <v>9.6425399099467887E-2</v>
       </c>
       <c r="AL53" s="5">
         <v>1.2332720588235299E-2</v>
       </c>
       <c r="AM53" s="5">
         <v>1.1395126782884299E-2</v>
       </c>
       <c r="AN53" s="5">
         <v>1.123125E-2</v>
       </c>
       <c r="AO53" s="5">
         <v>1.0501842313787599E-2</v>
       </c>
       <c r="AP53" s="5">
         <v>3.5662867647058803E-2</v>
       </c>
       <c r="AQ53" s="5">
         <v>3.8275039619651299E-2</v>
       </c>
       <c r="AR53" s="5">
         <v>4.2580882352941198E-2</v>
       </c>
       <c r="AS53" s="5">
         <v>4.41725435816165E-2</v>
       </c>
@@ -16209,51 +15127,51 @@
       </c>
       <c r="BI53" s="4">
         <v>73516.222999999998</v>
       </c>
       <c r="BJ53" s="4">
         <v>110631.09299999999</v>
       </c>
       <c r="BK53" s="4">
         <v>2054.982</v>
       </c>
       <c r="BL53" s="4">
         <v>20669.616000000002</v>
       </c>
       <c r="BM53" s="4">
         <v>104391.993</v>
       </c>
       <c r="BN53" s="4">
         <v>22576.580999999998</v>
       </c>
       <c r="BO53" s="5">
         <v>0.14936077769841999</v>
       </c>
       <c r="BP53" s="5">
         <v>0.244558455882353</v>
       </c>
-      <c r="BQ53" s="24">
+      <c r="BQ53" s="13">
         <v>0.29190485340729</v>
       </c>
     </row>
     <row r="54" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
         <v>121</v>
       </c>
       <c r="B54" s="4">
         <v>270</v>
       </c>
       <c r="C54" s="4">
         <v>284</v>
       </c>
       <c r="D54" s="4">
         <v>4983</v>
       </c>
       <c r="E54" s="4">
         <v>56624.377</v>
       </c>
       <c r="F54" s="4">
         <v>78259.009999999995</v>
       </c>
       <c r="G54" s="4">
         <v>63919.671000000002</v>
       </c>
@@ -16323,51 +15241,51 @@
       <c r="AC54" s="5">
         <v>0.73357281124497997</v>
       </c>
       <c r="AD54" s="5">
         <v>6.2518833540543897E-3</v>
       </c>
       <c r="AE54" s="5">
         <v>7.9287801745859601E-3</v>
       </c>
       <c r="AF54" s="5">
         <v>1.35353159851301E-3</v>
       </c>
       <c r="AG54" s="5">
         <v>1.29987951807229E-3</v>
       </c>
       <c r="AH54" s="5">
         <v>1.3077695167286201E-2</v>
       </c>
       <c r="AI54" s="5">
         <v>1.3109116465863499E-2</v>
       </c>
       <c r="AJ54" s="5">
         <v>0.10150925925925899</v>
       </c>
       <c r="AK54" s="5">
-        <v>9.4519565217390897E-2</v>
+        <v>9.4460261465034098E-2</v>
       </c>
       <c r="AL54" s="5">
         <v>1.17659259259259E-2</v>
       </c>
       <c r="AM54" s="5">
         <v>1.12324503311258E-2</v>
       </c>
       <c r="AN54" s="5">
         <v>1.0746666666666699E-2</v>
       </c>
       <c r="AO54" s="5">
         <v>1.0360626128838001E-2</v>
       </c>
       <c r="AP54" s="5">
         <v>3.5714074074074099E-2</v>
       </c>
       <c r="AQ54" s="5">
         <v>3.8427860297069502E-2</v>
       </c>
       <c r="AR54" s="5">
         <v>4.3051481481481503E-2</v>
       </c>
       <c r="AS54" s="5">
         <v>4.4685849056603798E-2</v>
       </c>
@@ -16418,2351 +15336,2351 @@
       </c>
       <c r="BI54" s="4">
         <v>75863.917000000001</v>
       </c>
       <c r="BJ54" s="4">
         <v>106024.273</v>
       </c>
       <c r="BK54" s="4">
         <v>2096.6060000000002</v>
       </c>
       <c r="BL54" s="4">
         <v>22164.548999999999</v>
       </c>
       <c r="BM54" s="4">
         <v>106975.629</v>
       </c>
       <c r="BN54" s="4">
         <v>19987.633999999998</v>
       </c>
       <c r="BO54" s="5">
         <v>0.14733547845994899</v>
       </c>
       <c r="BP54" s="5">
         <v>0.23918740740740699</v>
       </c>
-      <c r="BQ54" s="24">
+      <c r="BQ54" s="13">
         <v>0.28863309251454999</v>
       </c>
     </row>
     <row r="55" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A55" s="3" t="s">
         <v>122</v>
       </c>
       <c r="B55" s="4">
         <v>267</v>
       </c>
       <c r="C55" s="4">
         <v>281</v>
       </c>
       <c r="D55" s="4">
-        <v>4929</v>
+        <v>4933</v>
       </c>
       <c r="E55" s="4">
         <v>57138.353999999999</v>
       </c>
       <c r="F55" s="4">
         <v>79387.42</v>
       </c>
       <c r="G55" s="4">
         <v>65319.589</v>
       </c>
       <c r="H55" s="5">
         <v>3.0221722846441899E-2</v>
       </c>
       <c r="I55" s="5">
-        <v>5.8635174654752202E-2</v>
+        <v>5.8627333603896097E-2</v>
       </c>
       <c r="J55" s="5">
         <v>0.120452018726592</v>
       </c>
       <c r="K55" s="5">
-        <v>0.119172162710489</v>
+        <v>0.119158266572066</v>
       </c>
       <c r="L55" s="5">
         <v>0.19387393632958799</v>
       </c>
       <c r="M55" s="5">
-        <v>0.19661301379590199</v>
+        <v>0.19658955929454699</v>
       </c>
       <c r="N55" s="6">
         <v>0.65176516853932598</v>
       </c>
       <c r="O55" s="6">
-        <v>0.652672327044025</v>
+        <v>0.65266594364484098</v>
       </c>
       <c r="P55" s="5">
         <v>0.21320563909774401</v>
       </c>
       <c r="Q55" s="5">
-        <v>9.3487109216402797E-2</v>
+        <v>9.3471318458417899E-2</v>
       </c>
       <c r="R55" s="5">
         <v>0.203578195488722</v>
       </c>
       <c r="S55" s="5">
-        <v>7.7080613073487597E-2</v>
+        <v>7.7033286004056803E-2</v>
       </c>
       <c r="T55" s="5">
         <v>0.13248120300751901</v>
       </c>
       <c r="U55" s="5">
-        <v>0.122917803491677</v>
+        <v>0.122863732251521</v>
       </c>
       <c r="V55" s="5">
         <v>3.4190225563909799E-2</v>
       </c>
       <c r="W55" s="5">
-        <v>5.97717417783191E-2</v>
+        <v>5.9780121703854001E-2</v>
       </c>
       <c r="X55" s="5">
         <v>1.8403007518797001E-2</v>
       </c>
       <c r="Y55" s="5">
-        <v>3.38646366220057E-2</v>
+        <v>3.38570588235294E-2</v>
       </c>
       <c r="Z55" s="5">
         <v>0.137027443609023</v>
       </c>
       <c r="AA55" s="5">
-        <v>0.24324837596427101</v>
+        <v>0.24327971602434101</v>
       </c>
       <c r="AB55" s="5">
         <v>0.61145451127819594</v>
       </c>
       <c r="AC55" s="5">
-        <v>0.73516682907024</v>
+        <v>0.73524129817444195</v>
       </c>
       <c r="AD55" s="5">
         <v>7.28409152283246E-3</v>
       </c>
       <c r="AE55" s="5">
-        <v>7.8298142562793407E-3</v>
+        <v>7.8286641214365509E-3</v>
       </c>
       <c r="AF55" s="5">
         <v>5.8721804511278203E-4</v>
       </c>
       <c r="AG55" s="5">
-        <v>8.9009338205440504E-4</v>
+        <v>8.8957403651115604E-4</v>
       </c>
       <c r="AH55" s="5">
         <v>1.3454135338345901E-2</v>
       </c>
       <c r="AI55" s="5">
-        <v>1.3245473000406001E-2</v>
+        <v>1.32497363083164E-2</v>
       </c>
       <c r="AJ55" s="5">
         <v>9.6539325842696602E-2</v>
       </c>
       <c r="AK55" s="5">
-        <v>9.0577884615384699E-2</v>
+        <v>9.0489709265843793E-2</v>
       </c>
       <c r="AL55" s="5">
         <v>1.14921348314607E-2</v>
       </c>
       <c r="AM55" s="5">
-        <v>1.1129052546155401E-2</v>
+        <v>1.1123940806811301E-2</v>
       </c>
       <c r="AN55" s="5">
         <v>1.04741573033708E-2</v>
       </c>
       <c r="AO55" s="5">
-        <v>1.02665043619395E-2</v>
+        <v>1.0260551388607301E-2</v>
       </c>
       <c r="AP55" s="5">
         <v>3.5432209737827701E-2</v>
       </c>
       <c r="AQ55" s="5">
-        <v>3.8245709068776598E-2</v>
+        <v>3.8246807216703801E-2</v>
       </c>
       <c r="AR55" s="5">
         <v>4.45176029962547E-2</v>
       </c>
       <c r="AS55" s="5">
-        <v>4.6164739298032102E-2</v>
+        <v>4.6165619298601301E-2</v>
       </c>
       <c r="AT55" s="5">
         <v>9.0861423220973802E-3</v>
       </c>
       <c r="AU55" s="5">
-        <v>7.9188882126191903E-3</v>
+        <v>7.9186904520575693E-3</v>
       </c>
       <c r="AV55" s="5">
         <v>0.21807901050317499</v>
       </c>
       <c r="AW55" s="5">
-        <v>0.23083127839416601</v>
+        <v>0.23082920678185501</v>
       </c>
       <c r="AX55" s="5">
         <v>0.75316928838951303</v>
       </c>
       <c r="AY55" s="5">
-        <v>0.76788612294583103</v>
+        <v>0.76794390837218696</v>
       </c>
       <c r="AZ55" s="4">
         <v>12378.257</v>
       </c>
       <c r="BA55" s="4">
         <v>3072.3310000000001</v>
       </c>
       <c r="BB55" s="4">
         <v>3236.2460000000001</v>
       </c>
       <c r="BC55" s="4">
         <v>121.833</v>
       </c>
       <c r="BD55" s="4">
         <v>1311.991</v>
       </c>
       <c r="BE55" s="4">
         <v>4128.3630000000003</v>
       </c>
       <c r="BF55" s="4">
         <v>507.49299999999999</v>
       </c>
       <c r="BG55" s="5">
         <v>0.155922147362895</v>
       </c>
       <c r="BH55" s="4">
-        <v>328800.70600000001</v>
+        <v>328843.78999999998</v>
       </c>
       <c r="BI55" s="4">
         <v>75403.81</v>
       </c>
       <c r="BJ55" s="4">
-        <v>96595.739000000001</v>
+        <v>96605.025999999998</v>
       </c>
       <c r="BK55" s="4">
         <v>3738.933</v>
       </c>
       <c r="BL55" s="4">
-        <v>20009.544999999998</v>
+        <v>20013.363000000001</v>
       </c>
       <c r="BM55" s="4">
-        <v>112474.726</v>
+        <v>112499.24</v>
       </c>
       <c r="BN55" s="4">
-        <v>20577.953000000001</v>
+        <v>20583.418000000001</v>
       </c>
       <c r="BO55" s="5">
-        <v>0.14595575791995799</v>
+        <v>0.145921504328896</v>
       </c>
       <c r="BP55" s="5">
         <v>0.23655617977528101</v>
       </c>
-      <c r="BQ55" s="24">
-        <v>0.28488516940555902</v>
+      <c r="BQ55" s="13">
+        <v>0.28481183863774601</v>
       </c>
     </row>
     <row r="56" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A56" s="3" t="s">
         <v>123</v>
       </c>
       <c r="B56" s="4">
         <v>263</v>
       </c>
       <c r="C56" s="4">
         <v>277</v>
       </c>
       <c r="D56" s="4">
-        <v>4871</v>
+        <v>4874</v>
       </c>
       <c r="E56" s="4">
         <v>57685.534</v>
       </c>
       <c r="F56" s="4">
         <v>79918.077000000005</v>
       </c>
       <c r="G56" s="4">
         <v>65250.807000000001</v>
       </c>
       <c r="H56" s="5">
         <v>3.8904182509505697E-2</v>
       </c>
       <c r="I56" s="5">
-        <v>5.9456261566934003E-2</v>
+        <v>5.9459741060419201E-2</v>
       </c>
       <c r="J56" s="5">
         <v>0.120466585551331</v>
       </c>
       <c r="K56" s="5">
-        <v>0.120550764730035</v>
+        <v>0.12054193455067699</v>
       </c>
       <c r="L56" s="5">
         <v>0.19590426235741401</v>
       </c>
       <c r="M56" s="5">
-        <v>0.198715389858345</v>
+        <v>0.19870381780878099</v>
       </c>
       <c r="N56" s="6">
         <v>0.65597604562737599</v>
       </c>
       <c r="O56" s="6">
-        <v>0.65829242455348003</v>
+        <v>0.65827090685268796</v>
       </c>
       <c r="P56" s="5">
         <v>0.214438167938931</v>
       </c>
       <c r="Q56" s="5">
-        <v>9.3707826622843104E-2</v>
+        <v>9.3699548347361897E-2</v>
       </c>
       <c r="R56" s="5">
         <v>0.20136106870229001</v>
       </c>
       <c r="S56" s="5">
-        <v>7.7700123253903103E-2</v>
+        <v>7.7662615479367703E-2</v>
       </c>
       <c r="T56" s="5">
         <v>0.13300038167938899</v>
       </c>
       <c r="U56" s="5">
-        <v>0.12347239112571901</v>
+        <v>0.12343436665982301</v>
       </c>
       <c r="V56" s="5">
         <v>3.3851908396946601E-2</v>
       </c>
       <c r="W56" s="5">
-        <v>5.9775944946589998E-2</v>
+        <v>5.9778402792034502E-2</v>
       </c>
       <c r="X56" s="5">
         <v>1.8406488549618301E-2</v>
       </c>
       <c r="Y56" s="5">
-        <v>3.3851006573541502E-2</v>
+        <v>3.3843481831246101E-2</v>
       </c>
       <c r="Z56" s="5">
         <v>0.137591984732824</v>
       </c>
       <c r="AA56" s="5">
-        <v>0.24239741166803599</v>
+        <v>0.242426852802299</v>
       </c>
       <c r="AB56" s="5">
         <v>0.61367251908397003</v>
       </c>
       <c r="AC56" s="5">
-        <v>0.73377797863599004</v>
+        <v>0.73381938000410596</v>
       </c>
       <c r="AD56" s="5">
         <v>7.4832279441150703E-3</v>
       </c>
       <c r="AE56" s="5">
-        <v>7.7468519494922599E-3</v>
+        <v>7.7460740115630903E-3</v>
       </c>
       <c r="AF56" s="5">
         <v>8.9541984732824397E-4</v>
       </c>
       <c r="AG56" s="5">
-        <v>1.02949876746097E-3</v>
+        <v>1.0366043933483901E-3</v>
       </c>
       <c r="AH56" s="5">
         <v>1.33297709923664E-2</v>
       </c>
       <c r="AI56" s="5">
-        <v>1.3139687756778999E-2</v>
+        <v>1.3141367275713399E-2</v>
       </c>
       <c r="AJ56" s="5">
         <v>0.102028136882129</v>
       </c>
       <c r="AK56" s="5">
-        <v>9.4584496615905109E-2</v>
+        <v>9.4516024555461403E-2</v>
       </c>
       <c r="AL56" s="5">
         <v>1.22140684410646E-2</v>
       </c>
       <c r="AM56" s="5">
-        <v>1.11568466433997E-2</v>
+        <v>1.11555395978662E-2</v>
       </c>
       <c r="AN56" s="5">
         <v>1.11570342205323E-2</v>
       </c>
       <c r="AO56" s="5">
-        <v>1.02627591870253E-2</v>
+        <v>1.02603816167419E-2</v>
       </c>
       <c r="AP56" s="5">
         <v>3.5559695817490501E-2</v>
       </c>
       <c r="AQ56" s="5">
-        <v>3.8414986655717499E-2</v>
+        <v>3.8416228970045103E-2</v>
       </c>
       <c r="AR56" s="5">
         <v>4.49494296577947E-2</v>
       </c>
       <c r="AS56" s="5">
-        <v>4.6628782590843798E-2</v>
+        <v>4.6629893311448498E-2</v>
       </c>
       <c r="AT56" s="5">
         <v>9.3973384030418307E-3</v>
       </c>
       <c r="AU56" s="5">
-        <v>8.2138164647916206E-3</v>
+        <v>8.2137053754616305E-3</v>
       </c>
       <c r="AV56" s="5">
         <v>0.214771121182007</v>
       </c>
       <c r="AW56" s="5">
-        <v>0.226789088745179</v>
+        <v>0.226798717396265</v>
       </c>
       <c r="AX56" s="5">
         <v>0.74759087452471495</v>
       </c>
       <c r="AY56" s="5">
-        <v>0.76231200985423897</v>
+        <v>0.76235500615510898</v>
       </c>
       <c r="AZ56" s="4">
         <v>12822.536</v>
       </c>
       <c r="BA56" s="4">
         <v>3174.9929999999999</v>
       </c>
       <c r="BB56" s="4">
         <v>3331.7640000000001</v>
       </c>
       <c r="BC56" s="4">
         <v>195.25899999999999</v>
       </c>
       <c r="BD56" s="4">
         <v>1407.8240000000001</v>
       </c>
       <c r="BE56" s="4">
         <v>4205.6819999999998</v>
       </c>
       <c r="BF56" s="4">
         <v>507.01400000000001</v>
       </c>
       <c r="BG56" s="5">
         <v>0.160446002723514</v>
       </c>
       <c r="BH56" s="4">
-        <v>332849.80699999997</v>
+        <v>332872.30099999998</v>
       </c>
       <c r="BI56" s="4">
         <v>73511.519</v>
       </c>
       <c r="BJ56" s="4">
-        <v>101021.41099999999</v>
+        <v>101023.67200000001</v>
       </c>
       <c r="BK56" s="4">
         <v>4388.8950000000004</v>
       </c>
       <c r="BL56" s="4">
-        <v>18675.702000000001</v>
+        <v>18676.956999999999</v>
       </c>
       <c r="BM56" s="4">
-        <v>115519.43700000001</v>
+        <v>115532.95</v>
       </c>
       <c r="BN56" s="4">
-        <v>19732.843000000001</v>
+        <v>19738.308000000001</v>
       </c>
       <c r="BO56" s="5">
-        <v>0.14728043097274701</v>
+        <v>0.14726991401317499</v>
       </c>
       <c r="BP56" s="5">
         <v>0.234252851711027</v>
       </c>
-      <c r="BQ56" s="24">
-        <v>0.28248885239170601</v>
+      <c r="BQ56" s="13">
+        <v>0.28244185473943401</v>
       </c>
     </row>
     <row r="57" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A57" s="3" t="s">
         <v>124</v>
       </c>
       <c r="B57" s="4">
         <v>258</v>
       </c>
       <c r="C57" s="4">
         <v>272</v>
       </c>
       <c r="D57" s="4">
-        <v>4826</v>
+        <v>4829</v>
       </c>
       <c r="E57" s="4">
         <v>57853.457999999999</v>
       </c>
       <c r="F57" s="4">
         <v>80750.277000000002</v>
       </c>
       <c r="G57" s="4">
         <v>65963.202000000005</v>
       </c>
       <c r="H57" s="5">
         <v>4.8714728682170499E-2</v>
       </c>
       <c r="I57" s="5">
-        <v>6.6193791528239204E-2</v>
+        <v>6.6182672753683294E-2</v>
       </c>
       <c r="J57" s="5">
         <v>0.122825934108527</v>
       </c>
       <c r="K57" s="5">
-        <v>0.121043021549938</v>
+        <v>0.12103519755643</v>
       </c>
       <c r="L57" s="5">
         <v>0.198898182170543</v>
       </c>
       <c r="M57" s="5">
-        <v>0.20097501823456301</v>
+        <v>0.200965025471112</v>
       </c>
       <c r="N57" s="6">
         <v>0.65435271317829502</v>
       </c>
       <c r="O57" s="6">
-        <v>0.656709987567344</v>
+        <v>0.65668995651273598</v>
       </c>
       <c r="P57" s="5">
         <v>0.215177042801556</v>
       </c>
       <c r="Q57" s="5">
-        <v>9.3785341074020298E-2</v>
+        <v>9.3776626605884802E-2</v>
       </c>
       <c r="R57" s="5">
         <v>0.19944396887159499</v>
       </c>
       <c r="S57" s="5">
-        <v>7.7766804893220007E-2</v>
+        <v>7.7729009531703294E-2</v>
       </c>
       <c r="T57" s="5">
         <v>0.13352140077821001</v>
       </c>
       <c r="U57" s="5">
-        <v>0.123204810284056</v>
+        <v>0.123169104848736</v>
       </c>
       <c r="V57" s="5">
         <v>3.4205836575875503E-2</v>
       </c>
       <c r="W57" s="5">
-        <v>5.99906489736678E-2</v>
+        <v>5.9991297140489001E-2</v>
       </c>
       <c r="X57" s="5">
         <v>1.8192607003891099E-2</v>
       </c>
       <c r="Y57" s="5">
-        <v>3.3932324279494101E-2</v>
+        <v>3.39252382925819E-2</v>
       </c>
       <c r="Z57" s="5">
         <v>0.139827237354086</v>
       </c>
       <c r="AA57" s="5">
-        <v>0.24223317437279701</v>
+        <v>0.24226129299627</v>
       </c>
       <c r="AB57" s="5">
         <v>0.61585408560311306</v>
       </c>
       <c r="AC57" s="5">
-        <v>0.73398395189715904</v>
+        <v>0.73402310401989201</v>
       </c>
       <c r="AD57" s="5">
         <v>7.3576414395142998E-3</v>
       </c>
       <c r="AE57" s="5">
-        <v>7.8375923906811706E-3</v>
+        <v>7.8369177380287498E-3</v>
       </c>
       <c r="AF57" s="5">
         <v>1.1708171206225701E-3</v>
       </c>
       <c r="AG57" s="5">
-        <v>1.18185776487663E-3</v>
+        <v>1.1864069622876099E-3</v>
       </c>
       <c r="AH57" s="5">
         <v>1.36793774319066E-2</v>
       </c>
       <c r="AI57" s="5">
-        <v>1.3160418826456599E-2</v>
+        <v>1.3162163282221299E-2</v>
       </c>
       <c r="AJ57" s="5">
         <v>0.102951550387597</v>
       </c>
       <c r="AK57" s="5">
-        <v>9.5618396930291907E-2</v>
+        <v>9.5587604011094396E-2</v>
       </c>
       <c r="AL57" s="5">
         <v>1.23779069767442E-2</v>
       </c>
       <c r="AM57" s="5">
-        <v>1.15588479071695E-2</v>
+        <v>1.15587699316629E-2</v>
       </c>
       <c r="AN57" s="5">
         <v>1.13007751937984E-2</v>
       </c>
       <c r="AO57" s="5">
-        <v>1.0641234977206799E-2</v>
+        <v>1.06400496997308E-2</v>
       </c>
       <c r="AP57" s="5">
         <v>3.5774806201550401E-2</v>
       </c>
       <c r="AQ57" s="5">
-        <v>3.8482552838789902E-2</v>
+        <v>3.84839511285981E-2</v>
       </c>
       <c r="AR57" s="5">
         <v>4.5337984496124001E-2</v>
       </c>
       <c r="AS57" s="5">
-        <v>4.68652300041442E-2</v>
+        <v>4.6866431973493501E-2</v>
       </c>
       <c r="AT57" s="5">
         <v>9.5589147286821701E-3</v>
       </c>
       <c r="AU57" s="5">
-        <v>8.3824077911313702E-3</v>
+        <v>8.3822530544626194E-3</v>
       </c>
       <c r="AV57" s="5">
         <v>0.21483421041391601</v>
       </c>
       <c r="AW57" s="5">
-        <v>0.227367451895926</v>
+        <v>0.22737607626100201</v>
       </c>
       <c r="AX57" s="5">
         <v>0.74650581395348803</v>
       </c>
       <c r="AY57" s="5">
-        <v>0.76125317032739304</v>
+        <v>0.76129391178297801</v>
       </c>
       <c r="AZ57" s="4">
         <v>12559.263999999999</v>
       </c>
       <c r="BA57" s="4">
         <v>3152.6550000000002</v>
       </c>
       <c r="BB57" s="4">
         <v>3423.386</v>
       </c>
       <c r="BC57" s="4">
         <v>219.89</v>
       </c>
       <c r="BD57" s="4">
         <v>1145.5409999999999</v>
       </c>
       <c r="BE57" s="4">
         <v>4146.0420000000004</v>
       </c>
       <c r="BF57" s="4">
         <v>471.75</v>
       </c>
       <c r="BG57" s="5">
         <v>0.155532147586317</v>
       </c>
       <c r="BH57" s="4">
-        <v>326917.23</v>
+        <v>326939.90399999998</v>
       </c>
       <c r="BI57" s="4">
         <v>70557.062999999995</v>
       </c>
       <c r="BJ57" s="4">
-        <v>97789.4</v>
+        <v>97791.635999999999</v>
       </c>
       <c r="BK57" s="4">
         <v>4089.2469999999998</v>
       </c>
       <c r="BL57" s="4">
-        <v>18363.242999999999</v>
+        <v>18364.217000000001</v>
       </c>
       <c r="BM57" s="4">
-        <v>116793.67600000001</v>
+        <v>116807.923</v>
       </c>
       <c r="BN57" s="4">
-        <v>19324.600999999999</v>
+        <v>19329.817999999999</v>
       </c>
       <c r="BO57" s="5">
-        <v>0.14416376864182601</v>
+        <v>0.14415390333441599</v>
       </c>
       <c r="BP57" s="5">
         <v>0.23280736434108501</v>
       </c>
-      <c r="BQ57" s="24">
-        <v>0.28147030667219203</v>
+      <c r="BQ57" s="13">
+        <v>0.28142168150755897</v>
       </c>
     </row>
     <row r="58" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A58" s="3" t="s">
         <v>125</v>
       </c>
       <c r="B58" s="4">
         <v>255</v>
       </c>
       <c r="C58" s="4">
         <v>269</v>
       </c>
       <c r="D58" s="4">
-        <v>4751</v>
+        <v>4754</v>
       </c>
       <c r="E58" s="4">
         <v>58441.127999999997</v>
       </c>
       <c r="F58" s="4">
         <v>81788.642000000007</v>
       </c>
       <c r="G58" s="4">
         <v>66951.409</v>
       </c>
       <c r="H58" s="5">
         <v>4.63152941176471E-2</v>
       </c>
       <c r="I58" s="5">
-        <v>6.9167412410299695E-2</v>
+        <v>6.9146045138156503E-2</v>
       </c>
       <c r="J58" s="5">
         <v>0.121251874509804</v>
       </c>
       <c r="K58" s="5">
-        <v>0.120851203325616</v>
+        <v>0.120841660075726</v>
       </c>
       <c r="L58" s="5">
         <v>0.19821841568627499</v>
       </c>
       <c r="M58" s="5">
-        <v>0.202133855398863</v>
+        <v>0.20211612221287301</v>
       </c>
       <c r="N58" s="6">
         <v>0.64924509803921604</v>
       </c>
       <c r="O58" s="6">
-        <v>0.65279082298463498</v>
+        <v>0.65279171224232202</v>
       </c>
       <c r="P58" s="5">
         <v>0.21527125984251999</v>
       </c>
       <c r="Q58" s="5">
-        <v>9.4120893007582099E-2</v>
+        <v>9.4111618606609104E-2</v>
       </c>
       <c r="R58" s="5">
         <v>0.198396456692913</v>
       </c>
       <c r="S58" s="5">
-        <v>7.7732961246840801E-2</v>
+        <v>7.7694611660703003E-2</v>
       </c>
       <c r="T58" s="5">
         <v>0.13290196850393701</v>
       </c>
       <c r="U58" s="5">
-        <v>0.12312801179444</v>
+        <v>0.123093496106083</v>
       </c>
       <c r="V58" s="5">
         <v>3.4818503937007902E-2</v>
       </c>
       <c r="W58" s="5">
-        <v>5.9848967986520597E-2</v>
+        <v>5.9849294885287299E-2</v>
       </c>
       <c r="X58" s="5">
         <v>1.83925196850394E-2</v>
       </c>
       <c r="Y58" s="5">
-        <v>3.3949557708508799E-2</v>
+        <v>3.3942454220164203E-2</v>
       </c>
       <c r="Z58" s="5">
         <v>0.14144488188976401</v>
       </c>
       <c r="AA58" s="5">
-        <v>0.24212137742207199</v>
+        <v>0.24215051568090901</v>
       </c>
       <c r="AB58" s="5">
         <v>0.61766417322834599</v>
       </c>
       <c r="AC58" s="5">
-        <v>0.73411714406065698</v>
+        <v>0.73415603030940901</v>
       </c>
       <c r="AD58" s="5">
         <v>6.8067132448230601E-3</v>
       </c>
       <c r="AE58" s="5">
-        <v>7.6616307268791801E-3</v>
+        <v>7.6608231420533602E-3</v>
       </c>
       <c r="AF58" s="5">
         <v>1.6562992125984299E-3</v>
       </c>
       <c r="AG58" s="5">
-        <v>1.48279275484414E-3</v>
+        <v>1.4859608503473001E-3</v>
       </c>
       <c r="AH58" s="5">
         <v>1.32744094488189E-2</v>
       </c>
       <c r="AI58" s="5">
-        <v>1.30933866891323E-2</v>
+        <v>1.3094801094506401E-2</v>
       </c>
       <c r="AJ58" s="5">
         <v>0.100954117647059</v>
       </c>
       <c r="AK58" s="5">
-        <v>9.2749815897769108E-2</v>
+        <v>9.2712505418292096E-2</v>
       </c>
       <c r="AL58" s="5">
         <v>1.21960784313726E-2</v>
       </c>
       <c r="AM58" s="5">
-        <v>1.07536729109661E-2</v>
+        <v>1.07548169962137E-2</v>
       </c>
       <c r="AN58" s="5">
         <v>1.1151764705882399E-2</v>
       </c>
       <c r="AO58" s="5">
-        <v>9.8735003157230106E-3</v>
+        <v>9.8736642827092994E-3</v>
       </c>
       <c r="AP58" s="5">
         <v>3.57572549019608E-2</v>
       </c>
       <c r="AQ58" s="5">
-        <v>3.8387328983371903E-2</v>
+        <v>3.8389040807740901E-2</v>
       </c>
       <c r="AR58" s="5">
         <v>4.53423529411765E-2</v>
       </c>
       <c r="AS58" s="5">
-        <v>4.6789223321405997E-2</v>
+        <v>4.6790702566260001E-2</v>
       </c>
       <c r="AT58" s="5">
         <v>9.5831372549019592E-3</v>
       </c>
       <c r="AU58" s="5">
-        <v>8.4017049042306897E-3</v>
+        <v>8.4014724442574695E-3</v>
       </c>
       <c r="AV58" s="5">
         <v>0.21970292647724901</v>
       </c>
       <c r="AW58" s="5">
-        <v>0.231707375618176</v>
+        <v>0.23171286077769501</v>
       </c>
       <c r="AX58" s="5">
         <v>0.75190901960784295</v>
       </c>
       <c r="AY58" s="5">
-        <v>0.76467236371290304</v>
+        <v>0.76471283129995804</v>
       </c>
       <c r="AZ58" s="4">
         <v>12372.034</v>
       </c>
       <c r="BA58" s="4">
         <v>2839.9879999999998</v>
       </c>
       <c r="BB58" s="4">
         <v>3255.8310000000001</v>
       </c>
       <c r="BC58" s="4">
         <v>181.36600000000001</v>
       </c>
       <c r="BD58" s="4">
         <v>1342.645</v>
       </c>
       <c r="BE58" s="4">
         <v>4284.3469999999998</v>
       </c>
       <c r="BF58" s="4">
         <v>467.85700000000003</v>
       </c>
       <c r="BG58" s="5">
         <v>0.15126836315487399</v>
       </c>
       <c r="BH58" s="4">
-        <v>317753.09700000001</v>
+        <v>317775.10700000002</v>
       </c>
       <c r="BI58" s="4">
         <v>65001.502999999997</v>
       </c>
       <c r="BJ58" s="4">
-        <v>95120.538</v>
+        <v>95122.748000000007</v>
       </c>
       <c r="BK58" s="4">
         <v>4101.5330000000004</v>
       </c>
       <c r="BL58" s="4">
-        <v>18674.07</v>
+        <v>18674.998</v>
       </c>
       <c r="BM58" s="4">
-        <v>115935.274</v>
+        <v>115950.16499999999</v>
       </c>
       <c r="BN58" s="4">
-        <v>18920.179</v>
+        <v>18924.16</v>
       </c>
       <c r="BO58" s="5">
-        <v>0.13988392909646799</v>
+        <v>0.139874380616236</v>
       </c>
       <c r="BP58" s="5">
         <v>0.23422392156862701</v>
       </c>
-      <c r="BQ58" s="24">
-        <v>0.285569711639655</v>
+      <c r="BQ58" s="13">
+        <v>0.28551499789650803</v>
       </c>
     </row>
     <row r="59" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A59" s="3" t="s">
         <v>126</v>
       </c>
       <c r="B59" s="4">
         <v>253</v>
       </c>
       <c r="C59" s="4">
         <v>267</v>
       </c>
       <c r="D59" s="4">
-        <v>4683</v>
+        <v>4685</v>
       </c>
       <c r="E59" s="4">
         <v>59198.887999999999</v>
       </c>
       <c r="F59" s="4">
         <v>83004.561000000002</v>
       </c>
       <c r="G59" s="4">
         <v>67906.270999999993</v>
       </c>
       <c r="H59" s="5">
         <v>5.2331620553359701E-2</v>
       </c>
       <c r="I59" s="5">
-        <v>7.2988570205479497E-2</v>
+        <v>7.2965982028241297E-2</v>
       </c>
       <c r="J59" s="5">
         <v>0.121736727272727</v>
       </c>
       <c r="K59" s="5">
-        <v>0.11988673158231899</v>
+        <v>0.119881231376734</v>
       </c>
       <c r="L59" s="5">
         <v>0.17448202777777799</v>
       </c>
       <c r="M59" s="5">
-        <v>0.19096007211379401</v>
+        <v>0.190939912396694</v>
       </c>
       <c r="N59" s="6">
         <v>0.64794901185770803</v>
       </c>
       <c r="O59" s="6">
-        <v>0.64668355754857998</v>
+        <v>0.64669479188900802</v>
       </c>
       <c r="P59" s="5">
         <v>0.216213492063492</v>
       </c>
       <c r="Q59" s="5">
-        <v>9.4865705128205094E-2</v>
+        <v>9.4864053823152494E-2</v>
       </c>
       <c r="R59" s="5">
         <v>0.19696825396825399</v>
       </c>
       <c r="S59" s="5">
-        <v>7.6013290598290595E-2</v>
+        <v>7.5984173430158106E-2</v>
       </c>
       <c r="T59" s="5">
         <v>0.13108015873015899</v>
       </c>
       <c r="U59" s="5">
-        <v>0.123532948717949</v>
+        <v>0.123514715933362</v>
       </c>
       <c r="V59" s="5">
         <v>3.6297619047619099E-2</v>
       </c>
       <c r="W59" s="5">
-        <v>6.0741239316239301E-2</v>
+        <v>6.0751153353267799E-2</v>
       </c>
       <c r="X59" s="5">
         <v>1.9259126984127E-2</v>
       </c>
       <c r="Y59" s="5">
-        <v>3.4297927350427401E-2</v>
+        <v>3.42979282357967E-2</v>
       </c>
       <c r="Z59" s="5">
         <v>0.144638492063492</v>
       </c>
       <c r="AA59" s="5">
-        <v>0.24446155982906001</v>
+        <v>0.24449547202050401</v>
       </c>
       <c r="AB59" s="5">
         <v>0.62114087301587295</v>
       </c>
       <c r="AC59" s="5">
-        <v>0.73592643162393201</v>
+        <v>0.73598645877830005</v>
       </c>
       <c r="AD59" s="5">
         <v>8.4561892446358092E-3</v>
       </c>
       <c r="AE59" s="5">
-        <v>8.2705832801059694E-3</v>
+        <v>8.2718674493568803E-3</v>
       </c>
       <c r="AF59" s="5">
         <v>9.2341269841269798E-4</v>
       </c>
       <c r="AG59" s="5">
-        <v>1.0022222222222201E-3</v>
+        <v>1.0016445963263599E-3</v>
       </c>
       <c r="AH59" s="5">
         <v>1.34916666666667E-2</v>
       </c>
       <c r="AI59" s="5">
-        <v>1.3455320512820499E-2</v>
+        <v>1.34571764203332E-2</v>
       </c>
       <c r="AJ59" s="5">
         <v>9.3599209486165999E-2</v>
       </c>
       <c r="AK59" s="5">
-        <v>7.7987305415479102E-2</v>
+        <v>7.7940991880623298E-2</v>
       </c>
       <c r="AL59" s="5">
         <v>1.1507509881422901E-2</v>
       </c>
       <c r="AM59" s="5">
-        <v>9.4213965406790504E-3</v>
+        <v>9.4198719316969104E-3</v>
       </c>
       <c r="AN59" s="5">
         <v>1.04948616600791E-2</v>
       </c>
       <c r="AO59" s="5">
-        <v>8.5959427717275296E-3</v>
+        <v>8.5942155816435394E-3</v>
       </c>
       <c r="AP59" s="5">
         <v>3.4849011857707501E-2</v>
       </c>
       <c r="AQ59" s="5">
-        <v>3.6924257954302799E-2</v>
+        <v>3.6923500533617898E-2</v>
       </c>
       <c r="AR59" s="5">
         <v>4.3672727272727301E-2</v>
       </c>
       <c r="AS59" s="5">
-        <v>4.48978005551997E-2</v>
+        <v>4.4897395944503697E-2</v>
       </c>
       <c r="AT59" s="5">
         <v>8.8256916996047406E-3</v>
       </c>
       <c r="AU59" s="5">
-        <v>7.9738842622250703E-3</v>
+        <v>7.9742582710779098E-3</v>
       </c>
       <c r="AV59" s="5">
         <v>0.222776384541086</v>
       </c>
       <c r="AW59" s="5">
-        <v>0.236515870274975</v>
+        <v>0.23651527323531699</v>
       </c>
       <c r="AX59" s="5">
         <v>0.75235138339921004</v>
       </c>
       <c r="AY59" s="5">
-        <v>0.76397407644672199</v>
+        <v>0.763992102454643</v>
       </c>
       <c r="AZ59" s="4">
         <v>12470.957</v>
       </c>
       <c r="BA59" s="4">
         <v>2743.3429999999998</v>
       </c>
       <c r="BB59" s="4">
         <v>3614.4029999999998</v>
       </c>
       <c r="BC59" s="4">
         <v>312.55099999999999</v>
       </c>
       <c r="BD59" s="4">
         <v>1041.164</v>
       </c>
       <c r="BE59" s="4">
         <v>4303.0619999999999</v>
       </c>
       <c r="BF59" s="4">
         <v>456.43400000000003</v>
       </c>
       <c r="BG59" s="5">
         <v>0.15024423778351201</v>
       </c>
       <c r="BH59" s="4">
-        <v>328830.51500000001</v>
+        <v>328849.04700000002</v>
       </c>
       <c r="BI59" s="4">
         <v>63771.607000000004</v>
       </c>
       <c r="BJ59" s="4">
-        <v>102258.292</v>
+        <v>102260.476</v>
       </c>
       <c r="BK59" s="4">
         <v>5862.9979999999996</v>
       </c>
       <c r="BL59" s="4">
-        <v>19718.898000000001</v>
+        <v>19719.98</v>
       </c>
       <c r="BM59" s="4">
-        <v>117370.196</v>
+        <v>117381.481</v>
       </c>
       <c r="BN59" s="4">
-        <v>19848.524000000001</v>
+        <v>19852.505000000001</v>
       </c>
       <c r="BO59" s="5">
-        <v>0.14342863785947901</v>
+        <v>0.14342691037869901</v>
       </c>
       <c r="BP59" s="5">
         <v>0.23624743083003999</v>
       </c>
-      <c r="BQ59" s="24">
-        <v>0.29356436045270101</v>
+      <c r="BQ59" s="13">
+        <v>0.29350781216648902</v>
       </c>
     </row>
     <row r="60" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A60" s="3" t="s">
         <v>127</v>
       </c>
       <c r="B60" s="4">
         <v>250</v>
       </c>
       <c r="C60" s="4">
         <v>263</v>
       </c>
       <c r="D60" s="4">
-        <v>4625</v>
+        <v>4626</v>
       </c>
       <c r="E60" s="4">
         <v>62859.256000000001</v>
       </c>
       <c r="F60" s="4">
         <v>89450.373999999996</v>
       </c>
       <c r="G60" s="4">
         <v>73215.163</v>
       </c>
       <c r="H60" s="5">
         <v>0.1226768</v>
       </c>
       <c r="I60" s="5">
-        <v>0.17530153846153801</v>
+        <v>0.17528074090121301</v>
       </c>
       <c r="J60" s="5">
         <v>0.11755765999999999</v>
       </c>
       <c r="K60" s="5">
-        <v>0.114314515027027</v>
+        <v>0.114310759187203</v>
       </c>
       <c r="L60" s="5">
         <v>0.17385732031250001</v>
       </c>
       <c r="M60" s="5">
-        <v>0.192615179858657</v>
+        <v>0.19260315330271999</v>
       </c>
       <c r="N60" s="6">
         <v>0.63677119999999998</v>
       </c>
       <c r="O60" s="6">
-        <v>0.63749718918918896</v>
+        <v>0.63748934284478997</v>
       </c>
       <c r="P60" s="5">
         <v>0.21227389558232901</v>
       </c>
       <c r="Q60" s="5">
-        <v>9.3485958459541302E-2</v>
+        <v>9.3482111183214395E-2</v>
       </c>
       <c r="R60" s="5">
         <v>0.19467429718875501</v>
       </c>
       <c r="S60" s="5">
-        <v>7.5836131544785801E-2</v>
+        <v>7.5820571057754693E-2</v>
       </c>
       <c r="T60" s="5">
         <v>0.14582570281124499</v>
       </c>
       <c r="U60" s="5">
-        <v>0.14626438771094799</v>
+        <v>0.14626766169154201</v>
       </c>
       <c r="V60" s="5">
         <v>3.5531726907630498E-2</v>
       </c>
       <c r="W60" s="5">
-        <v>5.8763608827347498E-2</v>
+        <v>5.8768570192515697E-2</v>
       </c>
       <c r="X60" s="5">
         <v>1.9123293172690799E-2</v>
       </c>
       <c r="Y60" s="5">
-        <v>3.3205019472090001E-2</v>
+        <v>3.3200951762924501E-2</v>
       </c>
       <c r="Z60" s="5">
         <v>0.14183654618473901</v>
       </c>
       <c r="AA60" s="5">
-        <v>0.23508842492427501</v>
+        <v>0.23511295695435899</v>
       </c>
       <c r="AB60" s="5">
         <v>0.60932650602409599</v>
       </c>
       <c r="AC60" s="5">
-        <v>0.71493126352228498</v>
+        <v>0.714947025740861</v>
       </c>
       <c r="AD60" s="5">
         <v>8.4688084758750594E-3</v>
       </c>
       <c r="AE60" s="5">
-        <v>8.1653910238432201E-3</v>
+        <v>8.1668299939236504E-3</v>
       </c>
       <c r="AF60" s="5">
         <v>9.5943775100401597E-4</v>
       </c>
       <c r="AG60" s="5">
-        <v>1.12951103418434E-3</v>
+        <v>1.12911529309972E-3</v>
       </c>
       <c r="AH60" s="5">
         <v>1.3656224899598401E-2</v>
       </c>
       <c r="AI60" s="5">
-        <v>1.3112894850713999E-2</v>
+        <v>1.3113086740212001E-2</v>
       </c>
       <c r="AJ60" s="5">
         <v>0.1027108</v>
       </c>
       <c r="AK60" s="5">
-        <v>8.9387165302057786E-2</v>
+        <v>8.9321360514070594E-2</v>
       </c>
       <c r="AL60" s="5">
         <v>1.2389600000000001E-2</v>
       </c>
       <c r="AM60" s="5">
-        <v>1.05917621621622E-2</v>
+        <v>1.05895590142672E-2</v>
       </c>
       <c r="AN60" s="5">
         <v>1.12628E-2</v>
       </c>
       <c r="AO60" s="5">
-        <v>9.6967783783783804E-3</v>
+        <v>9.6947686986597493E-3</v>
       </c>
       <c r="AP60" s="5">
         <v>3.5014400000000001E-2</v>
       </c>
       <c r="AQ60" s="5">
-        <v>3.6497794594594603E-2</v>
+        <v>3.6497643752702098E-2</v>
       </c>
       <c r="AR60" s="5">
         <v>4.2983199999999999E-2</v>
       </c>
       <c r="AS60" s="5">
-        <v>4.36103135135135E-2</v>
+        <v>4.3610332900994399E-2</v>
       </c>
       <c r="AT60" s="5">
         <v>7.9640000000000006E-3</v>
       </c>
       <c r="AU60" s="5">
-        <v>7.1128648648648698E-3</v>
+        <v>7.1130350194552501E-3</v>
       </c>
       <c r="AV60" s="5">
         <v>0.23708269794377801</v>
       </c>
       <c r="AW60" s="5">
-        <v>0.24888501823722201</v>
+        <v>0.24888669519336801</v>
       </c>
       <c r="AX60" s="5">
         <v>0.7604204</v>
       </c>
       <c r="AY60" s="5">
-        <v>0.76900222702702703</v>
+        <v>0.76901595330739303</v>
       </c>
       <c r="AZ60" s="4">
         <v>12898.021000000001</v>
       </c>
       <c r="BA60" s="4">
         <v>2725.0259999999998</v>
       </c>
       <c r="BB60" s="4">
         <v>3526.558</v>
       </c>
       <c r="BC60" s="4">
         <v>643.75</v>
       </c>
       <c r="BD60" s="4">
         <v>1409.5530000000001</v>
       </c>
       <c r="BE60" s="4">
         <v>4090.1750000000002</v>
       </c>
       <c r="BF60" s="4">
         <v>502.959</v>
       </c>
       <c r="BG60" s="5">
         <v>0.144191918079627</v>
       </c>
       <c r="BH60" s="4">
-        <v>338454.55499999999</v>
+        <v>338461.56199999998</v>
       </c>
       <c r="BI60" s="4">
         <v>62998.500999999997</v>
       </c>
       <c r="BJ60" s="4">
         <v>90585.134000000005</v>
       </c>
       <c r="BK60" s="4">
         <v>31790.377</v>
       </c>
       <c r="BL60" s="4">
         <v>20549.338</v>
       </c>
       <c r="BM60" s="4">
-        <v>112287.25599999999</v>
+        <v>112290.28200000001</v>
       </c>
       <c r="BN60" s="4">
-        <v>20243.949000000001</v>
+        <v>20247.93</v>
       </c>
       <c r="BO60" s="5">
-        <v>0.13596662986647801</v>
+        <v>0.13596627492751201</v>
       </c>
       <c r="BP60" s="5">
         <v>0.2332012</v>
       </c>
-      <c r="BQ60" s="24">
-        <v>0.28294616216216201</v>
+      <c r="BQ60" s="13">
+        <v>0.28292855598789501</v>
       </c>
     </row>
     <row r="61" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A61" s="3" t="s">
         <v>128</v>
       </c>
       <c r="B61" s="4">
         <v>249</v>
       </c>
       <c r="C61" s="4">
         <v>262</v>
       </c>
       <c r="D61" s="4">
-        <v>4590</v>
+        <v>4591</v>
       </c>
       <c r="E61" s="4">
         <v>62846.444000000003</v>
       </c>
       <c r="F61" s="4">
         <v>91060.566999999995</v>
       </c>
       <c r="G61" s="4">
         <v>75020.615000000005</v>
       </c>
       <c r="H61" s="5">
         <v>0.12847068273092399</v>
       </c>
       <c r="I61" s="5">
-        <v>0.17874182849661799</v>
+        <v>0.17871164921466001</v>
       </c>
       <c r="J61" s="5">
         <v>0.117025887550201</v>
       </c>
       <c r="K61" s="5">
-        <v>0.112928226143791</v>
+        <v>0.112925460901764</v>
       </c>
       <c r="L61" s="5">
         <v>0.17300815447154499</v>
       </c>
       <c r="M61" s="5">
-        <v>0.195518971157357</v>
+        <v>0.19550929854014601</v>
       </c>
       <c r="N61" s="6">
         <v>0.62572008032128501</v>
       </c>
       <c r="O61" s="6">
-        <v>0.63420026143790897</v>
+        <v>0.63418632106294903</v>
       </c>
       <c r="P61" s="5">
         <v>0.210625403225806</v>
       </c>
       <c r="Q61" s="5">
-        <v>9.2713560061042102E-2</v>
+        <v>9.2709917175239701E-2</v>
       </c>
       <c r="R61" s="5">
         <v>0.19167258064516099</v>
       </c>
       <c r="S61" s="5">
-        <v>7.5074907346849795E-2</v>
+        <v>7.5059394071490801E-2</v>
       </c>
       <c r="T61" s="5">
         <v>0.15210967741935499</v>
       </c>
       <c r="U61" s="5">
-        <v>0.15525733594942201</v>
+        <v>0.155262816041848</v>
       </c>
       <c r="V61" s="5">
         <v>3.5358064516129002E-2</v>
       </c>
       <c r="W61" s="5">
-        <v>5.7795225637671699E-2</v>
+        <v>5.7798387096774199E-2</v>
       </c>
       <c r="X61" s="5">
         <v>1.9171774193548399E-2</v>
       </c>
       <c r="Y61" s="5">
-        <v>3.30783518639634E-2</v>
+        <v>3.3073801220575398E-2</v>
       </c>
       <c r="Z61" s="5">
         <v>0.141870967741936</v>
       </c>
       <c r="AA61" s="5">
-        <v>0.23134039677349</v>
+        <v>0.23136386224934599</v>
       </c>
       <c r="AB61" s="5">
         <v>0.60616411290322603</v>
       </c>
       <c r="AC61" s="5">
-        <v>0.70685875299760204</v>
+        <v>0.706871643417611</v>
       </c>
       <c r="AD61" s="5">
         <v>9.1176519072423603E-3</v>
       </c>
       <c r="AE61" s="5">
-        <v>8.0864472867568805E-3</v>
+        <v>8.0867549411941502E-3</v>
       </c>
       <c r="AF61" s="5">
         <v>1.23709677419355E-3</v>
       </c>
       <c r="AG61" s="5">
-        <v>1.0804011336385401E-3</v>
+        <v>1.0799694856146499E-3</v>
       </c>
       <c r="AH61" s="5">
         <v>1.3943145161290299E-2</v>
       </c>
       <c r="AI61" s="5">
-        <v>1.3474580335731399E-2</v>
+        <v>1.34750435919791E-2</v>
       </c>
       <c r="AJ61" s="5">
         <v>0.10038473895582301</v>
       </c>
       <c r="AK61" s="5">
-        <v>9.218841612831391E-2</v>
+        <v>9.2110196340919298E-2</v>
       </c>
       <c r="AL61" s="5">
         <v>1.20618473895582E-2</v>
       </c>
       <c r="AM61" s="5">
-        <v>1.07996732026144E-2</v>
+        <v>1.07976475713352E-2</v>
       </c>
       <c r="AN61" s="5">
         <v>1.09722891566265E-2</v>
       </c>
       <c r="AO61" s="5">
-        <v>9.9210893246187409E-3</v>
+        <v>9.9192550642561595E-3</v>
       </c>
       <c r="AP61" s="5">
         <v>3.42991967871486E-2</v>
       </c>
       <c r="AQ61" s="5">
-        <v>3.5589956427015297E-2</v>
+        <v>3.5589719015465003E-2</v>
       </c>
       <c r="AR61" s="5">
         <v>4.1706024096385498E-2</v>
       </c>
       <c r="AS61" s="5">
-        <v>4.2141851851851903E-2</v>
+        <v>4.2141864517534301E-2</v>
       </c>
       <c r="AT61" s="5">
         <v>7.4072289156626499E-3</v>
       </c>
       <c r="AU61" s="5">
-        <v>6.5524400871459698E-3</v>
+        <v>6.5526900457416699E-3</v>
       </c>
       <c r="AV61" s="5">
         <v>0.24961028410903699</v>
       </c>
       <c r="AW61" s="5">
-        <v>0.25244584728571301</v>
+        <v>0.25244687291798101</v>
       </c>
       <c r="AX61" s="5">
         <v>0.76925461847389598</v>
       </c>
       <c r="AY61" s="5">
-        <v>0.77306616557734198</v>
+        <v>0.77308172511435402</v>
       </c>
       <c r="AZ61" s="4">
         <v>12051.89</v>
       </c>
       <c r="BA61" s="4">
         <v>2550.6460000000002</v>
       </c>
       <c r="BB61" s="4">
         <v>3314.6590000000001</v>
       </c>
       <c r="BC61" s="4">
         <v>458.24900000000002</v>
       </c>
       <c r="BD61" s="4">
         <v>1475.3330000000001</v>
       </c>
       <c r="BE61" s="4">
         <v>3755.2950000000001</v>
       </c>
       <c r="BF61" s="4">
         <v>497.70800000000003</v>
       </c>
       <c r="BG61" s="5">
         <v>0.13235026309467199</v>
       </c>
       <c r="BH61" s="4">
-        <v>318716.038</v>
+        <v>318721.11900000001</v>
       </c>
       <c r="BI61" s="4">
         <v>60766.358999999997</v>
       </c>
       <c r="BJ61" s="4">
         <v>83416.025999999998</v>
       </c>
       <c r="BK61" s="4">
         <v>28958.04</v>
       </c>
       <c r="BL61" s="4">
         <v>20347.050999999999</v>
       </c>
       <c r="BM61" s="4">
-        <v>105790.55</v>
+        <v>105792.39599999999</v>
       </c>
       <c r="BN61" s="4">
-        <v>19438.011999999999</v>
+        <v>19441.246999999999</v>
       </c>
       <c r="BO61" s="5">
-        <v>0.12837635009895201</v>
+        <v>0.12837550270793499</v>
       </c>
       <c r="BP61" s="5">
         <v>0.24383293172690801</v>
       </c>
-      <c r="BQ61" s="24">
-        <v>0.29244945533769101</v>
+      <c r="BQ61" s="13">
+        <v>0.29243851012851202</v>
       </c>
     </row>
     <row r="62" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A62" s="3" t="s">
         <v>129</v>
       </c>
       <c r="B62" s="4">
         <v>250</v>
       </c>
       <c r="C62" s="4">
         <v>262</v>
       </c>
       <c r="D62" s="4">
-        <v>4559</v>
+        <v>4560</v>
       </c>
       <c r="E62" s="4">
         <v>62113.95</v>
       </c>
       <c r="F62" s="4">
         <v>94506.866999999998</v>
       </c>
       <c r="G62" s="4">
         <v>78572.343999999997</v>
       </c>
       <c r="H62" s="5">
         <v>0.1448316</v>
       </c>
       <c r="I62" s="5">
-        <v>0.18810513946848201</v>
+        <v>0.18807162933684701</v>
       </c>
       <c r="J62" s="5">
         <v>0.112930212</v>
       </c>
       <c r="K62" s="5">
-        <v>0.111754082693573</v>
+        <v>0.11175323728070199</v>
       </c>
       <c r="L62" s="5">
         <v>0.17043732558139499</v>
       </c>
       <c r="M62" s="5">
-        <v>0.19251460772058801</v>
+        <v>0.192505800808526</v>
       </c>
       <c r="N62" s="6">
         <v>0.58832640000000003</v>
       </c>
       <c r="O62" s="6">
-        <v>0.60666551875411301</v>
+        <v>0.60667100877193003</v>
       </c>
       <c r="P62" s="5">
         <v>0.21051405622489999</v>
       </c>
       <c r="Q62" s="5">
-        <v>9.2718722563652295E-2</v>
+        <v>9.2714856265086701E-2</v>
       </c>
       <c r="R62" s="5">
         <v>0.18882409638554201</v>
       </c>
       <c r="S62" s="5">
-        <v>7.4312467076382796E-2</v>
+        <v>7.4296993636164099E-2</v>
       </c>
       <c r="T62" s="5">
         <v>0.152829317269076</v>
       </c>
       <c r="U62" s="5">
-        <v>0.15639844161545199</v>
+        <v>0.15640572745227099</v>
       </c>
       <c r="V62" s="5">
         <v>3.5500401606425702E-2</v>
       </c>
       <c r="W62" s="5">
-        <v>5.7667822651448597E-2</v>
+        <v>5.7670770243581297E-2</v>
       </c>
       <c r="X62" s="5">
         <v>1.9580722891566298E-2</v>
       </c>
       <c r="Y62" s="5">
-        <v>3.3202655838454803E-2</v>
+        <v>3.3197827518104003E-2</v>
       </c>
       <c r="Z62" s="5">
         <v>0.143290763052209</v>
       </c>
       <c r="AA62" s="5">
-        <v>0.23186894205443401</v>
+        <v>0.231890695633092</v>
       </c>
       <c r="AB62" s="5">
         <v>0.60812289156626498</v>
       </c>
       <c r="AC62" s="5">
-        <v>0.70639442493415305</v>
+        <v>0.706405551898179</v>
       </c>
       <c r="AD62" s="5">
         <v>8.0948965570536106E-3</v>
       </c>
       <c r="AE62" s="5">
-        <v>7.8999810763892408E-3</v>
+        <v>7.9000653962184308E-3</v>
       </c>
       <c r="AF62" s="5">
         <v>1.30080321285141E-3</v>
       </c>
       <c r="AG62" s="5">
-        <v>1.5241878841088701E-3</v>
+        <v>1.52365591397849E-3</v>
       </c>
       <c r="AH62" s="5">
         <v>1.44903614457831E-2</v>
       </c>
       <c r="AI62" s="5">
-        <v>1.41859525899912E-2</v>
+        <v>1.41861092824227E-2</v>
       </c>
       <c r="AJ62" s="5">
         <v>9.5388000000000001E-2</v>
       </c>
       <c r="AK62" s="5">
-        <v>9.19024893473874E-2</v>
+        <v>9.1815880503144903E-2</v>
       </c>
       <c r="AL62" s="5">
         <v>1.1318399999999999E-2</v>
       </c>
       <c r="AM62" s="5">
-        <v>1.08372450098706E-2</v>
+        <v>1.08358114035088E-2</v>
       </c>
       <c r="AN62" s="5">
         <v>1.0308400000000001E-2</v>
       </c>
       <c r="AO62" s="5">
-        <v>9.9912261460846693E-3</v>
+        <v>9.9898903508771897E-3</v>
       </c>
       <c r="AP62" s="5">
         <v>3.3520800000000003E-2</v>
       </c>
       <c r="AQ62" s="5">
-        <v>3.5154375959640299E-2</v>
+        <v>3.5154254385964902E-2</v>
       </c>
       <c r="AR62" s="5">
         <v>4.0427200000000003E-2</v>
       </c>
       <c r="AS62" s="5">
-        <v>4.1258477736345701E-2</v>
+        <v>4.1258640350877201E-2</v>
       </c>
       <c r="AT62" s="5">
         <v>6.9048E-3</v>
       </c>
       <c r="AU62" s="5">
-        <v>6.1031147181399396E-3</v>
+        <v>6.1033991228070204E-3</v>
       </c>
       <c r="AV62" s="5">
         <v>0.28275810899540199</v>
       </c>
       <c r="AW62" s="5">
-        <v>0.275892277004259</v>
+        <v>0.27589227659948901</v>
       </c>
       <c r="AX62" s="5">
         <v>0.78147800000000001</v>
       </c>
       <c r="AY62" s="5">
-        <v>0.783986268918623</v>
+        <v>0.78399712719298298</v>
       </c>
       <c r="AZ62" s="4">
         <v>11465.257</v>
       </c>
       <c r="BA62" s="4">
         <v>2385.962</v>
       </c>
       <c r="BB62" s="4">
         <v>2932.069</v>
       </c>
       <c r="BC62" s="4">
         <v>433.49900000000002</v>
       </c>
       <c r="BD62" s="4">
         <v>1605.345</v>
       </c>
       <c r="BE62" s="4">
         <v>3636.0369999999998</v>
       </c>
       <c r="BF62" s="4">
         <v>472.34500000000003</v>
       </c>
       <c r="BG62" s="5">
         <v>0.12131665522252499</v>
       </c>
       <c r="BH62" s="4">
-        <v>301375.35200000001</v>
+        <v>301378.20199999999</v>
       </c>
       <c r="BI62" s="4">
         <v>61405.588000000003</v>
       </c>
       <c r="BJ62" s="4">
         <v>72978.111999999994</v>
       </c>
       <c r="BK62" s="4">
         <v>24817.094000000001</v>
       </c>
       <c r="BL62" s="4">
         <v>20731.204000000002</v>
       </c>
       <c r="BM62" s="4">
-        <v>103036.48299999999</v>
+        <v>103038.587</v>
       </c>
       <c r="BN62" s="4">
-        <v>18406.870999999999</v>
+        <v>18407.616999999998</v>
       </c>
       <c r="BO62" s="5">
-        <v>0.118272631349253</v>
+        <v>0.118271264303208</v>
       </c>
       <c r="BP62" s="5">
         <v>0.25728040000000002</v>
       </c>
-      <c r="BQ62" s="24">
-        <v>0.30465948672954601</v>
+      <c r="BQ62" s="13">
+        <v>0.304653947368421</v>
       </c>
     </row>
     <row r="63" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A63" s="3" t="s">
         <v>130</v>
       </c>
       <c r="B63" s="4">
         <v>249</v>
       </c>
       <c r="C63" s="4">
         <v>261</v>
       </c>
       <c r="D63" s="4">
-        <v>4530</v>
+        <v>4531</v>
       </c>
       <c r="E63" s="4">
         <v>62570.862999999998</v>
       </c>
       <c r="F63" s="4">
         <v>98081.407000000007</v>
       </c>
       <c r="G63" s="4">
         <v>82588.001000000004</v>
       </c>
       <c r="H63" s="5">
         <v>0.17784859437750999</v>
       </c>
       <c r="I63" s="5">
-        <v>0.224185477453581</v>
+        <v>0.224166762430939</v>
       </c>
       <c r="J63" s="5">
         <v>0.112247686746988</v>
       </c>
       <c r="K63" s="5">
-        <v>0.110828494922737</v>
+        <v>0.110826985654381</v>
       </c>
       <c r="L63" s="5">
         <v>0.17337627559055099</v>
       </c>
       <c r="M63" s="5">
-        <v>0.201694832217262</v>
+        <v>0.20167994235775399</v>
       </c>
       <c r="N63" s="6">
         <v>0.57050401606425705</v>
       </c>
       <c r="O63" s="6">
-        <v>0.58732697571743897</v>
+        <v>0.58731015228426398</v>
       </c>
       <c r="P63" s="5">
         <v>0.20821048387096799</v>
       </c>
       <c r="Q63" s="5">
-        <v>9.2093130108239399E-2</v>
+        <v>9.2088979681978794E-2</v>
       </c>
       <c r="R63" s="5">
         <v>0.17482056451612901</v>
       </c>
       <c r="S63" s="5">
-        <v>6.8372078639275496E-2</v>
+        <v>6.8357818021201402E-2</v>
       </c>
       <c r="T63" s="5">
         <v>0.162192338709677</v>
       </c>
       <c r="U63" s="5">
-        <v>0.16705082836315399</v>
+        <v>0.16706053445229699</v>
       </c>
       <c r="V63" s="5">
         <v>3.5366129032258102E-2</v>
       </c>
       <c r="W63" s="5">
-        <v>5.7444930417495002E-2</v>
+        <v>5.7442623674911701E-2</v>
       </c>
       <c r="X63" s="5">
         <v>2.14616935483871E-2</v>
       </c>
       <c r="Y63" s="5">
-        <v>3.4174464325160199E-2</v>
+        <v>3.4168551236749098E-2</v>
       </c>
       <c r="Z63" s="5">
         <v>0.148055241935484</v>
       </c>
       <c r="AA63" s="5">
-        <v>0.23354018113541</v>
+        <v>0.23356696113074199</v>
       </c>
       <c r="AB63" s="5">
         <v>0.61195120967741901</v>
       </c>
       <c r="AC63" s="5">
-        <v>0.70280488182018996</v>
+        <v>0.702811969964664</v>
       </c>
       <c r="AD63" s="5">
         <v>7.3457992740167304E-3</v>
       </c>
       <c r="AE63" s="5">
-        <v>7.4827311879932402E-3</v>
+        <v>7.4826045225489498E-3</v>
       </c>
       <c r="AF63" s="5">
         <v>1.6008064516129E-4</v>
       </c>
       <c r="AG63" s="5">
-        <v>6.0406539991162203E-4</v>
+        <v>6.0377733598409504E-4</v>
       </c>
       <c r="AH63" s="5">
         <v>1.45798387096774E-2</v>
       </c>
       <c r="AI63" s="5">
-        <v>1.4253523304616701E-2</v>
+        <v>1.4253953180212E-2</v>
       </c>
       <c r="AJ63" s="5">
         <v>0.126943775100402</v>
       </c>
       <c r="AK63" s="5">
-        <v>0.110779977452085</v>
+        <v>0.110673035230352</v>
       </c>
       <c r="AL63" s="5">
         <v>1.4215662650602401E-2</v>
       </c>
       <c r="AM63" s="5">
-        <v>1.2150684326710799E-2</v>
+        <v>1.2148576473184699E-2</v>
       </c>
       <c r="AN63" s="5">
         <v>1.2885140562249001E-2</v>
       </c>
       <c r="AO63" s="5">
-        <v>1.11541059602649E-2</v>
+        <v>1.11521959832267E-2</v>
       </c>
       <c r="AP63" s="5">
         <v>3.3144578313253001E-2</v>
       </c>
       <c r="AQ63" s="5">
-        <v>3.3994039735099298E-2</v>
+        <v>3.3994085190907103E-2</v>
       </c>
       <c r="AR63" s="5">
         <v>3.7787550200803197E-2</v>
       </c>
       <c r="AS63" s="5">
-        <v>3.8083885209713002E-2</v>
+        <v>3.80841756786581E-2</v>
       </c>
       <c r="AT63" s="5">
         <v>4.6397590361445798E-3</v>
       </c>
       <c r="AU63" s="5">
-        <v>4.0890286975717397E-3</v>
+        <v>4.0892738909733004E-3</v>
       </c>
       <c r="AV63" s="5">
         <v>0.30572881157791698</v>
       </c>
       <c r="AW63" s="5">
-        <v>0.29738363694891201</v>
+        <v>0.29738615887699199</v>
       </c>
       <c r="AX63" s="5">
         <v>0.79720401606425695</v>
       </c>
       <c r="AY63" s="5">
-        <v>0.79660807947019896</v>
+        <v>0.79662202604281596</v>
       </c>
       <c r="AZ63" s="4">
         <v>10722.228999999999</v>
       </c>
       <c r="BA63" s="4">
         <v>2357.2910000000002</v>
       </c>
       <c r="BB63" s="4">
         <v>2720.92</v>
       </c>
       <c r="BC63" s="4">
         <v>206.15299999999999</v>
       </c>
       <c r="BD63" s="4">
         <v>1546.4369999999999</v>
       </c>
       <c r="BE63" s="4">
         <v>3402.0219999999999</v>
       </c>
       <c r="BF63" s="4">
         <v>489.40600000000001</v>
       </c>
       <c r="BG63" s="5">
         <v>0.109319689918396</v>
       </c>
       <c r="BH63" s="4">
-        <v>279403.23300000001</v>
+        <v>279405.84600000002</v>
       </c>
       <c r="BI63" s="4">
         <v>56565.588000000003</v>
       </c>
       <c r="BJ63" s="4">
         <v>63580.06</v>
       </c>
       <c r="BK63" s="4">
         <v>21087.474999999999</v>
       </c>
       <c r="BL63" s="4">
         <v>20627.292000000001</v>
       </c>
       <c r="BM63" s="4">
-        <v>100698.70699999999</v>
+        <v>100700.57399999999</v>
       </c>
       <c r="BN63" s="4">
-        <v>16844.111000000001</v>
+        <v>16844.857</v>
       </c>
       <c r="BO63" s="5">
-        <v>0.105466001817792</v>
+        <v>0.105464539775408</v>
       </c>
       <c r="BP63" s="5">
         <v>0.27313734939758999</v>
       </c>
-      <c r="BQ63" s="24">
-        <v>0.31484593818984602</v>
+      <c r="BQ63" s="13">
+        <v>0.31483824762745499</v>
       </c>
     </row>
     <row r="64" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A64" s="3" t="s">
         <v>131</v>
       </c>
       <c r="B64" s="4">
         <v>249</v>
       </c>
       <c r="C64" s="4">
         <v>261</v>
       </c>
       <c r="D64" s="4">
-        <v>4490</v>
+        <v>4491</v>
       </c>
       <c r="E64" s="4">
         <v>61813.983999999997</v>
       </c>
       <c r="F64" s="4">
         <v>98108.64</v>
       </c>
       <c r="G64" s="4">
         <v>82767.278000000006</v>
       </c>
       <c r="H64" s="5">
         <v>0.104404819277108</v>
       </c>
       <c r="I64" s="5">
-        <v>0.121177832292596</v>
+        <v>0.12115110367893001</v>
       </c>
       <c r="J64" s="5">
         <v>0.11042666666666701</v>
       </c>
       <c r="K64" s="5">
-        <v>0.109345216703786</v>
+        <v>0.109343056112224</v>
       </c>
       <c r="L64" s="5">
         <v>0.17775034645669299</v>
       </c>
       <c r="M64" s="5">
-        <v>0.194619812869822</v>
+        <v>0.194610157486137</v>
       </c>
       <c r="N64" s="6">
         <v>0.56010040160642605</v>
       </c>
       <c r="O64" s="6">
-        <v>0.58098026726057905</v>
+        <v>0.580966510799377</v>
       </c>
       <c r="P64" s="5">
         <v>0.20889233870967699</v>
       </c>
       <c r="Q64" s="5">
-        <v>9.1960508134611096E-2</v>
+        <v>9.1956550802139006E-2</v>
       </c>
       <c r="R64" s="5">
         <v>0.171986693548387</v>
       </c>
       <c r="S64" s="5">
-        <v>6.7671606864274605E-2</v>
+        <v>6.7657352941176502E-2</v>
       </c>
       <c r="T64" s="5">
         <v>0.161072983870968</v>
       </c>
       <c r="U64" s="5">
-        <v>0.16512308892355701</v>
+        <v>0.16512905525846699</v>
       </c>
       <c r="V64" s="5">
         <v>3.5355241935483901E-2</v>
       </c>
       <c r="W64" s="5">
-        <v>5.8270982839313597E-2</v>
+        <v>5.8268226381461702E-2</v>
       </c>
       <c r="X64" s="5">
         <v>2.1806451612903201E-2</v>
       </c>
       <c r="Y64" s="5">
-        <v>3.4629953198127901E-2</v>
+        <v>3.46239527629233E-2</v>
       </c>
       <c r="Z64" s="5">
         <v>0.14975241935483899</v>
       </c>
       <c r="AA64" s="5">
-        <v>0.23558366391798499</v>
+        <v>0.235615953654189</v>
       </c>
       <c r="AB64" s="5">
         <v>0.61540887096774199</v>
       </c>
       <c r="AC64" s="5">
-        <v>0.70554053933585903</v>
+        <v>0.70555098039215702</v>
       </c>
       <c r="AD64" s="5">
         <v>6.7499451256854796E-3</v>
       </c>
       <c r="AE64" s="5">
-        <v>7.0127380985006904E-3</v>
+        <v>7.0126240177654196E-3</v>
       </c>
       <c r="AF64" s="5">
         <v>3.6774193548387102E-4</v>
       </c>
       <c r="AG64" s="5">
-        <v>7.6122130599509696E-4</v>
+        <v>7.6089572192513397E-4</v>
       </c>
       <c r="AH64" s="5">
         <v>1.4908467741935501E-2</v>
       </c>
       <c r="AI64" s="5">
-        <v>1.43208602629819E-2</v>
+        <v>1.43214795008913E-2</v>
       </c>
       <c r="AJ64" s="5">
         <v>0.12603293172690799</v>
       </c>
       <c r="AK64" s="5">
-        <v>0.110199137735421</v>
+        <v>0.110083049306975</v>
       </c>
       <c r="AL64" s="5">
         <v>1.3985943775100399E-2</v>
       </c>
       <c r="AM64" s="5">
-        <v>1.2334565701559001E-2</v>
+        <v>1.23323535960811E-2</v>
       </c>
       <c r="AN64" s="5">
         <v>1.26570281124498E-2</v>
       </c>
       <c r="AO64" s="5">
-        <v>1.1360979955456599E-2</v>
+        <v>1.1358962369182799E-2</v>
       </c>
       <c r="AP64" s="5">
         <v>3.3484337349397597E-2</v>
       </c>
       <c r="AQ64" s="5">
-        <v>3.3919086859688197E-2</v>
+        <v>3.3918726341572003E-2</v>
       </c>
       <c r="AR64" s="5">
         <v>3.7817670682730897E-2</v>
       </c>
       <c r="AS64" s="5">
-        <v>3.7745389755011099E-2</v>
+        <v>3.77452905811623E-2</v>
       </c>
       <c r="AT64" s="5">
         <v>4.3321285140562301E-3</v>
       </c>
       <c r="AU64" s="5">
-        <v>3.82788418708241E-3</v>
+        <v>3.8281451792473802E-3</v>
       </c>
       <c r="AV64" s="5">
         <v>0.31305921680292398</v>
       </c>
       <c r="AW64" s="5">
-        <v>0.31078747481403701</v>
+        <v>0.31078981128015098</v>
       </c>
       <c r="AX64" s="5">
         <v>0.79703855421686798</v>
       </c>
       <c r="AY64" s="5">
-        <v>0.79886334075723797</v>
+        <v>0.79887238922288994</v>
       </c>
       <c r="AZ64" s="4">
         <v>10238.934999999999</v>
       </c>
       <c r="BA64" s="4">
         <v>2419.7240000000002</v>
       </c>
       <c r="BB64" s="4">
         <v>2152.1779999999999</v>
       </c>
       <c r="BC64" s="4">
         <v>308.11</v>
       </c>
       <c r="BD64" s="4">
         <v>1614.8579999999999</v>
       </c>
       <c r="BE64" s="4">
         <v>3282.5410000000002</v>
       </c>
       <c r="BF64" s="4">
         <v>461.524</v>
       </c>
       <c r="BG64" s="5">
         <v>0.1043632344715</v>
       </c>
       <c r="BH64" s="4">
-        <v>264850.50799999997</v>
+        <v>264853.64399999997</v>
       </c>
       <c r="BI64" s="4">
         <v>53396.284</v>
       </c>
       <c r="BJ64" s="4">
         <v>58450.237000000001</v>
       </c>
       <c r="BK64" s="4">
         <v>17066.589</v>
       </c>
       <c r="BL64" s="4">
         <v>20500.216</v>
       </c>
       <c r="BM64" s="4">
-        <v>99602.241999999998</v>
+        <v>99604.631999999998</v>
       </c>
       <c r="BN64" s="4">
-        <v>15834.94</v>
+        <v>15835.686</v>
       </c>
       <c r="BO64" s="5">
-        <v>9.85421118213229E-2</v>
+        <v>9.8541148047216406E-2</v>
       </c>
       <c r="BP64" s="5">
         <v>0.29427469879518098</v>
       </c>
-      <c r="BQ64" s="24">
-        <v>0.33329356347438799</v>
+      <c r="BQ64" s="13">
+        <v>0.333296615453128</v>
       </c>
     </row>
     <row r="65" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A65" s="3" t="s">
         <v>132</v>
       </c>
       <c r="B65" s="4">
         <v>246</v>
       </c>
       <c r="C65" s="4">
         <v>258</v>
       </c>
       <c r="D65" s="4">
-        <v>4452</v>
+        <v>4453</v>
       </c>
       <c r="E65" s="4">
         <v>61989.063000000002</v>
       </c>
       <c r="F65" s="4">
         <v>99466.9</v>
       </c>
       <c r="G65" s="4">
         <v>84245.777000000002</v>
       </c>
       <c r="H65" s="5">
         <v>9.5348373983739798E-2</v>
       </c>
       <c r="I65" s="5">
-        <v>0.12206753655793</v>
+        <v>0.122044399460189</v>
       </c>
       <c r="J65" s="5">
         <v>0.11300412601626</v>
       </c>
       <c r="K65" s="5">
-        <v>0.112097430368374</v>
+        <v>0.11209558679541901</v>
       </c>
       <c r="L65" s="5">
         <v>0.177805801470588</v>
       </c>
       <c r="M65" s="5">
-        <v>0.198265369429098</v>
+        <v>0.198257317378498</v>
       </c>
       <c r="N65" s="6">
         <v>0.55813943089430895</v>
       </c>
       <c r="O65" s="6">
-        <v>0.571359411500449</v>
+        <v>0.57134621603413405</v>
       </c>
       <c r="P65" s="5">
         <v>0.20935755102040801</v>
       </c>
       <c r="Q65" s="5">
-        <v>9.2060575410204501E-2</v>
+        <v>9.2056831460674199E-2</v>
       </c>
       <c r="R65" s="5">
         <v>0.17105714285714299</v>
       </c>
       <c r="S65" s="5">
-        <v>6.78334681951E-2</v>
+        <v>6.7819056179775294E-2</v>
       </c>
       <c r="T65" s="5">
         <v>0.15483102040816299</v>
       </c>
       <c r="U65" s="5">
-        <v>0.15854553832321899</v>
+        <v>0.15855056179775301</v>
       </c>
       <c r="V65" s="5">
         <v>3.6333877551020403E-2</v>
       </c>
       <c r="W65" s="5">
-        <v>5.9679815688918898E-2</v>
+        <v>5.9675775280898902E-2</v>
       </c>
       <c r="X65" s="5">
         <v>2.21530612244898E-2</v>
       </c>
       <c r="Y65" s="5">
-        <v>3.5285120251741998E-2</v>
+        <v>3.5278966292134797E-2</v>
       </c>
       <c r="Z65" s="5">
         <v>0.152660816326531</v>
       </c>
       <c r="AA65" s="5">
-        <v>0.23830447291526199</v>
+        <v>0.23834011235955099</v>
       </c>
       <c r="AB65" s="5">
         <v>0.62215428571428599</v>
       </c>
       <c r="AC65" s="5">
-        <v>0.71130669813441205</v>
+        <v>0.71131851685393299</v>
       </c>
       <c r="AD65" s="5">
         <v>6.0316607786118697E-3</v>
       </c>
       <c r="AE65" s="5">
-        <v>6.5580218325551904E-3</v>
+        <v>6.5579187291286397E-3</v>
       </c>
       <c r="AF65" s="5">
         <v>3.0897959183673503E-4</v>
       </c>
       <c r="AG65" s="5">
-        <v>8.2526410429310001E-4</v>
+        <v>8.24898876404495E-4</v>
       </c>
       <c r="AH65" s="5">
         <v>1.5034693877551001E-2</v>
       </c>
       <c r="AI65" s="5">
-        <v>1.45307035288829E-2</v>
+        <v>1.4531438202247201E-2</v>
       </c>
       <c r="AJ65" s="5">
         <v>0.120310162601626</v>
       </c>
       <c r="AK65" s="5">
-        <v>0.110868564243256</v>
+        <v>0.110692878406228</v>
       </c>
       <c r="AL65" s="5">
         <v>1.35E-2</v>
       </c>
       <c r="AM65" s="5">
-        <v>1.1443373764600201E-2</v>
+        <v>1.1441432741971701E-2</v>
       </c>
       <c r="AN65" s="5">
         <v>1.2219918699187E-2</v>
       </c>
       <c r="AO65" s="5">
-        <v>1.0481716082659499E-2</v>
+        <v>1.04799461037503E-2</v>
       </c>
       <c r="AP65" s="5">
         <v>3.2998780487804899E-2</v>
       </c>
       <c r="AQ65" s="5">
-        <v>3.38153863432165E-2</v>
+        <v>3.3814933752526401E-2</v>
       </c>
       <c r="AR65" s="5">
         <v>3.7171138211382099E-2</v>
       </c>
       <c r="AS65" s="5">
-        <v>3.7451752021563298E-2</v>
+        <v>3.7451583202335499E-2</v>
       </c>
       <c r="AT65" s="5">
         <v>4.1678861788617899E-3</v>
       </c>
       <c r="AU65" s="5">
-        <v>3.6362533692722398E-3</v>
+        <v>3.6365371659555401E-3</v>
       </c>
       <c r="AV65" s="5">
         <v>0.31759940241427098</v>
       </c>
       <c r="AW65" s="5">
-        <v>0.32440979674066001</v>
+        <v>0.32441143644731901</v>
       </c>
       <c r="AX65" s="5">
         <v>0.79811097560975597</v>
       </c>
       <c r="AY65" s="5">
-        <v>0.80197634770889503</v>
+        <v>0.80198414551987396</v>
       </c>
       <c r="AZ65" s="4">
         <v>9580.8359999999993</v>
       </c>
       <c r="BA65" s="4">
         <v>2215.6039999999998</v>
       </c>
       <c r="BB65" s="4">
         <v>2041.104</v>
       </c>
       <c r="BC65" s="4">
         <v>253.011</v>
       </c>
       <c r="BD65" s="4">
         <v>1418.3240000000001</v>
       </c>
       <c r="BE65" s="4">
         <v>3177.0329999999999</v>
       </c>
       <c r="BF65" s="4">
         <v>475.76</v>
       </c>
       <c r="BG65" s="5">
         <v>9.6321851791902599E-2</v>
       </c>
       <c r="BH65" s="4">
-        <v>248943.01300000001</v>
+        <v>248945.91</v>
       </c>
       <c r="BI65" s="4">
         <v>52376.582999999999</v>
       </c>
       <c r="BJ65" s="4">
         <v>55674.468000000001</v>
       </c>
       <c r="BK65" s="4">
         <v>8692.5750000000007</v>
       </c>
       <c r="BL65" s="4">
         <v>21155.39</v>
       </c>
       <c r="BM65" s="4">
-        <v>96415.475999999995</v>
+        <v>96417.875</v>
       </c>
       <c r="BN65" s="4">
-        <v>14628.521000000001</v>
+        <v>14629.019</v>
       </c>
       <c r="BO65" s="5">
-        <v>9.0229990747964103E-2</v>
+        <v>9.0229175283499705E-2</v>
       </c>
       <c r="BP65" s="5">
         <v>0.30573414634146301</v>
       </c>
-      <c r="BQ65" s="24">
-        <v>0.34262437106918198</v>
+      <c r="BQ65" s="13">
+        <v>0.34263085560296402</v>
       </c>
     </row>
     <row r="66" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A66" s="3" t="s">
         <v>133</v>
       </c>
       <c r="B66" s="4">
         <v>242</v>
       </c>
       <c r="C66" s="4">
         <v>254</v>
       </c>
       <c r="D66" s="4">
         <v>4391</v>
       </c>
       <c r="E66" s="4">
         <v>63447.944000000003</v>
       </c>
       <c r="F66" s="4">
         <v>101726.579</v>
       </c>
       <c r="G66" s="4">
         <v>86600.118000000002</v>
       </c>
       <c r="H66" s="5">
@@ -18831,51 +17749,51 @@
       <c r="AC66" s="5">
         <v>0.71681871011850495</v>
       </c>
       <c r="AD66" s="5">
         <v>5.2339284626779998E-3</v>
       </c>
       <c r="AE66" s="5">
         <v>5.8893895715790802E-3</v>
       </c>
       <c r="AF66" s="5">
         <v>3.5933609958506202E-4</v>
       </c>
       <c r="AG66" s="5">
         <v>9.0948040109389296E-4</v>
       </c>
       <c r="AH66" s="5">
         <v>1.4601244813278E-2</v>
       </c>
       <c r="AI66" s="5">
         <v>1.4403463992707401E-2</v>
       </c>
       <c r="AJ66" s="5">
         <v>0.112739256198347</v>
       </c>
       <c r="AK66" s="5">
-        <v>0.104991066882666</v>
+        <v>0.104851286807327</v>
       </c>
       <c r="AL66" s="5">
         <v>1.25942148760331E-2</v>
       </c>
       <c r="AM66" s="5">
         <v>1.18247779549078E-2</v>
       </c>
       <c r="AN66" s="5">
         <v>1.14404958677686E-2</v>
       </c>
       <c r="AO66" s="5">
         <v>1.09617626964245E-2</v>
       </c>
       <c r="AP66" s="5">
         <v>3.2542148760330597E-2</v>
       </c>
       <c r="AQ66" s="5">
         <v>3.36288544750626E-2</v>
       </c>
       <c r="AR66" s="5">
         <v>3.6533884297520698E-2</v>
       </c>
       <c r="AS66" s="5">
         <v>3.7111022546117103E-2</v>
       </c>
@@ -18926,51 +17844,51 @@
       </c>
       <c r="BI66" s="4">
         <v>51044.267</v>
       </c>
       <c r="BJ66" s="4">
         <v>53807.332000000002</v>
       </c>
       <c r="BK66" s="4">
         <v>5779.34</v>
       </c>
       <c r="BL66" s="4">
         <v>20029.087</v>
       </c>
       <c r="BM66" s="4">
         <v>92731.604000000007</v>
       </c>
       <c r="BN66" s="4">
         <v>13737.21</v>
       </c>
       <c r="BO66" s="5">
         <v>8.5353695692975698E-2</v>
       </c>
       <c r="BP66" s="5">
         <v>0.31151198347107401</v>
       </c>
-      <c r="BQ66" s="24">
+      <c r="BQ66" s="13">
         <v>0.34827636073787299</v>
       </c>
     </row>
     <row r="67" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A67" s="3" t="s">
         <v>134</v>
       </c>
       <c r="B67" s="4">
         <v>240</v>
       </c>
       <c r="C67" s="4">
         <v>251</v>
       </c>
       <c r="D67" s="4">
         <v>4354</v>
       </c>
       <c r="E67" s="4">
         <v>63887.398000000001</v>
       </c>
       <c r="F67" s="4">
         <v>102830.663</v>
       </c>
       <c r="G67" s="4">
         <v>88640.884999999995</v>
       </c>
@@ -19040,51 +17958,51 @@
       <c r="AC67" s="5">
         <v>0.74224342830882395</v>
       </c>
       <c r="AD67" s="5">
         <v>5.11014707470165E-3</v>
       </c>
       <c r="AE67" s="5">
         <v>5.5328063065538504E-3</v>
       </c>
       <c r="AF67" s="5">
         <v>3.6903765690376599E-4</v>
       </c>
       <c r="AG67" s="5">
         <v>4.70657169117647E-4</v>
       </c>
       <c r="AH67" s="5">
         <v>1.4817154811715499E-2</v>
       </c>
       <c r="AI67" s="5">
         <v>1.4509352022058801E-2</v>
       </c>
       <c r="AJ67" s="5">
         <v>9.9575416666666597E-2</v>
       </c>
       <c r="AK67" s="5">
-        <v>8.9111289946349703E-2</v>
+        <v>8.9062014960261907E-2</v>
       </c>
       <c r="AL67" s="5">
         <v>1.06479166666667E-2</v>
       </c>
       <c r="AM67" s="5">
         <v>7.9752870923288904E-3</v>
       </c>
       <c r="AN67" s="5">
         <v>9.6308333333333298E-3</v>
       </c>
       <c r="AO67" s="5">
         <v>7.3121956821313701E-3</v>
       </c>
       <c r="AP67" s="5">
         <v>2.8850416666666701E-2</v>
       </c>
       <c r="AQ67" s="5">
         <v>3.1180776297657298E-2</v>
       </c>
       <c r="AR67" s="5">
         <v>3.1956666666666703E-2</v>
       </c>
       <c r="AS67" s="5">
         <v>3.3919384474046903E-2</v>
       </c>
@@ -19135,51 +18053,51 @@
       </c>
       <c r="BI67" s="4">
         <v>52675.057000000001</v>
       </c>
       <c r="BJ67" s="4">
         <v>49255.034</v>
       </c>
       <c r="BK67" s="4">
         <v>4090.1289999999999</v>
       </c>
       <c r="BL67" s="4">
         <v>20781.216</v>
       </c>
       <c r="BM67" s="4">
         <v>89806.206999999995</v>
       </c>
       <c r="BN67" s="4">
         <v>12980.021000000001</v>
       </c>
       <c r="BO67" s="5">
         <v>8.3238038182101196E-2</v>
       </c>
       <c r="BP67" s="5">
         <v>0.30634458333333298</v>
       </c>
-      <c r="BQ67" s="24">
+      <c r="BQ67" s="13">
         <v>0.34906871841984399</v>
       </c>
     </row>
     <row r="68" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A68" s="3" t="s">
         <v>135</v>
       </c>
       <c r="B68" s="4">
         <v>239</v>
       </c>
       <c r="C68" s="4">
         <v>248</v>
       </c>
       <c r="D68" s="4">
         <v>4333</v>
       </c>
       <c r="E68" s="4">
         <v>66389.027000000002</v>
       </c>
       <c r="F68" s="4">
         <v>102484.156</v>
       </c>
       <c r="G68" s="4">
         <v>88384.012000000002</v>
       </c>
@@ -19249,51 +18167,51 @@
       <c r="AC68" s="5">
         <v>0.74300736720554295</v>
       </c>
       <c r="AD68" s="5">
         <v>4.5389277960045998E-3</v>
       </c>
       <c r="AE68" s="5">
         <v>5.1743741711600798E-3</v>
       </c>
       <c r="AF68" s="5">
         <v>2.0000000000000001E-4</v>
       </c>
       <c r="AG68" s="5">
         <v>4.6242494226327897E-4</v>
       </c>
       <c r="AH68" s="5">
         <v>1.44714285714286E-2</v>
       </c>
       <c r="AI68" s="5">
         <v>1.4055727482679E-2</v>
       </c>
       <c r="AJ68" s="5">
         <v>0.110838493723849</v>
       </c>
       <c r="AK68" s="5">
-        <v>0.10048094680103099</v>
+        <v>0.100385674025364</v>
       </c>
       <c r="AL68" s="5">
         <v>1.1281589958159E-2</v>
       </c>
       <c r="AM68" s="5">
         <v>1.00280175398108E-2</v>
       </c>
       <c r="AN68" s="5">
         <v>1.02205020920502E-2</v>
       </c>
       <c r="AO68" s="5">
         <v>9.3150934687283599E-3</v>
       </c>
       <c r="AP68" s="5">
         <v>2.9646443514644402E-2</v>
       </c>
       <c r="AQ68" s="5">
         <v>3.2025109623817202E-2</v>
       </c>
       <c r="AR68" s="5">
         <v>3.2815899581590001E-2</v>
       </c>
       <c r="AS68" s="5">
         <v>3.4822317101315503E-2</v>
       </c>
@@ -19344,51 +18262,51 @@
       </c>
       <c r="BI68" s="4">
         <v>60979.161</v>
       </c>
       <c r="BJ68" s="4">
         <v>65725.725000000006</v>
       </c>
       <c r="BK68" s="4">
         <v>5523.665</v>
       </c>
       <c r="BL68" s="4">
         <v>21413.268</v>
       </c>
       <c r="BM68" s="4">
         <v>87542.005999999994</v>
       </c>
       <c r="BN68" s="4">
         <v>13067.308000000001</v>
       </c>
       <c r="BO68" s="5">
         <v>9.1466185472278305E-2</v>
       </c>
       <c r="BP68" s="5">
         <v>0.31154769874477001</v>
       </c>
-      <c r="BQ68" s="24">
+      <c r="BQ68" s="13">
         <v>0.35309584583429499</v>
       </c>
     </row>
     <row r="69" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A69" s="3" t="s">
         <v>136</v>
       </c>
       <c r="B69" s="4">
         <v>238</v>
       </c>
       <c r="C69" s="4">
         <v>247</v>
       </c>
       <c r="D69" s="4">
         <v>4309</v>
       </c>
       <c r="E69" s="4">
         <v>69272.876000000004</v>
       </c>
       <c r="F69" s="4">
         <v>103655.731</v>
       </c>
       <c r="G69" s="4">
         <v>88502.535000000003</v>
       </c>
@@ -19458,51 +18376,51 @@
       <c r="AC69" s="5">
         <v>0.744049663182346</v>
       </c>
       <c r="AD69" s="5">
         <v>4.1298126556778099E-3</v>
       </c>
       <c r="AE69" s="5">
         <v>4.7141416198220902E-3</v>
       </c>
       <c r="AF69" s="5">
         <v>1.4514767932489501E-4</v>
       </c>
       <c r="AG69" s="5">
         <v>4.7328687572590001E-4</v>
       </c>
       <c r="AH69" s="5">
         <v>1.39966244725738E-2</v>
       </c>
       <c r="AI69" s="5">
         <v>1.3802810685249699E-2</v>
       </c>
       <c r="AJ69" s="5">
         <v>0.11588487394958</v>
       </c>
       <c r="AK69" s="5">
-        <v>0.113067027535891</v>
+        <v>0.113005518867924</v>
       </c>
       <c r="AL69" s="5">
         <v>1.11609243697479E-2</v>
       </c>
       <c r="AM69" s="5">
         <v>1.07862381062892E-2</v>
       </c>
       <c r="AN69" s="5">
         <v>1.00680672268908E-2</v>
       </c>
       <c r="AO69" s="5">
         <v>1.00118124854955E-2</v>
       </c>
       <c r="AP69" s="5">
         <v>3.0582352941176501E-2</v>
       </c>
       <c r="AQ69" s="5">
         <v>3.3222464608958002E-2</v>
       </c>
       <c r="AR69" s="5">
         <v>3.4201680672268898E-2</v>
       </c>
       <c r="AS69" s="5">
         <v>3.6380807611974902E-2</v>
       </c>
@@ -19553,51 +18471,51 @@
       </c>
       <c r="BI69" s="4">
         <v>66541.057000000001</v>
       </c>
       <c r="BJ69" s="4">
         <v>79487.872000000003</v>
       </c>
       <c r="BK69" s="4">
         <v>5684.4319999999998</v>
       </c>
       <c r="BL69" s="4">
         <v>21241.341</v>
       </c>
       <c r="BM69" s="4">
         <v>94336.057000000001</v>
       </c>
       <c r="BN69" s="4">
         <v>12667.397999999999</v>
       </c>
       <c r="BO69" s="5">
         <v>0.102520802600556</v>
       </c>
       <c r="BP69" s="5">
         <v>0.309609243697479</v>
       </c>
-      <c r="BQ69" s="24">
+      <c r="BQ69" s="13">
         <v>0.35033525179856101</v>
       </c>
     </row>
     <row r="70" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A70" s="3" t="s">
         <v>137</v>
       </c>
       <c r="B70" s="4">
         <v>235</v>
       </c>
       <c r="C70" s="4">
         <v>244</v>
       </c>
       <c r="D70" s="4">
         <v>4264</v>
       </c>
       <c r="E70" s="4">
         <v>71943.051000000007</v>
       </c>
       <c r="F70" s="4">
         <v>106178.08500000001</v>
       </c>
       <c r="G70" s="4">
         <v>89102.827999999994</v>
       </c>
@@ -19667,51 +18585,51 @@
       <c r="AC70" s="5">
         <v>0.74516488262910796</v>
       </c>
       <c r="AD70" s="5">
         <v>3.37473872215956E-3</v>
       </c>
       <c r="AE70" s="5">
         <v>4.4543487054076198E-3</v>
       </c>
       <c r="AF70" s="5">
         <v>2.2735042735042699E-4</v>
       </c>
       <c r="AG70" s="5">
         <v>6.7814553990610301E-4</v>
       </c>
       <c r="AH70" s="5">
         <v>1.3523504273504299E-2</v>
       </c>
       <c r="AI70" s="5">
         <v>1.3577511737089199E-2</v>
       </c>
       <c r="AJ70" s="5">
         <v>0.12101617021276601</v>
       </c>
       <c r="AK70" s="5">
-        <v>0.11850211100569201</v>
+        <v>0.11840268536121699</v>
       </c>
       <c r="AL70" s="5">
         <v>1.1478723404255301E-2</v>
       </c>
       <c r="AM70" s="5">
         <v>1.1132645403377101E-2</v>
       </c>
       <c r="AN70" s="5">
         <v>1.04429787234043E-2</v>
       </c>
       <c r="AO70" s="5">
         <v>1.03551594746717E-2</v>
       </c>
       <c r="AP70" s="5">
         <v>3.17055319148936E-2</v>
       </c>
       <c r="AQ70" s="5">
         <v>3.42212711069418E-2</v>
       </c>
       <c r="AR70" s="5">
         <v>3.6434893617021298E-2</v>
       </c>
       <c r="AS70" s="5">
         <v>3.8221411819887398E-2</v>
       </c>
@@ -19762,2162 +18680,4030 @@
       </c>
       <c r="BI70" s="4">
         <v>86797.695999999996</v>
       </c>
       <c r="BJ70" s="4">
         <v>104549.361</v>
       </c>
       <c r="BK70" s="4">
         <v>6437.0039999999999</v>
       </c>
       <c r="BL70" s="4">
         <v>22214.096000000001</v>
       </c>
       <c r="BM70" s="4">
         <v>105113.91499999999</v>
       </c>
       <c r="BN70" s="4">
         <v>11882.297</v>
       </c>
       <c r="BO70" s="5">
         <v>0.12304418129049099</v>
       </c>
       <c r="BP70" s="5">
         <v>0.30404297872340402</v>
       </c>
-      <c r="BQ70" s="24">
+      <c r="BQ70" s="13">
         <v>0.34879744371482202</v>
       </c>
     </row>
     <row r="71" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A71" s="3" t="s">
         <v>138</v>
       </c>
       <c r="B71" s="4">
         <v>234</v>
       </c>
       <c r="C71" s="4">
         <v>243</v>
       </c>
       <c r="D71" s="4">
-        <v>4232</v>
+        <v>4231</v>
       </c>
       <c r="E71" s="4">
         <v>72165.659</v>
       </c>
       <c r="F71" s="4">
         <v>106929.74</v>
       </c>
       <c r="G71" s="4">
         <v>89965.206000000006</v>
       </c>
       <c r="H71" s="5">
         <v>2.8657692307692301E-2</v>
       </c>
       <c r="I71" s="5">
-        <v>4.13033420241763E-2</v>
+        <v>4.1262683736367899E-2</v>
       </c>
       <c r="J71" s="5">
         <v>0.11545145726495699</v>
       </c>
       <c r="K71" s="5">
-        <v>0.115501312381853</v>
+        <v>0.115505196171118</v>
       </c>
       <c r="L71" s="5">
         <v>0.160602722627737</v>
       </c>
       <c r="M71" s="5">
-        <v>0.18474680091708101</v>
+        <v>0.184769873470948</v>
       </c>
       <c r="N71" s="6">
         <v>0.600141025641026</v>
       </c>
       <c r="O71" s="6">
-        <v>0.61008291587901697</v>
+        <v>0.61003247459229504</v>
       </c>
       <c r="P71" s="5">
         <v>0.21153347639485001</v>
       </c>
       <c r="Q71" s="5">
-        <v>9.2694252601702901E-2</v>
+        <v>9.2716181689141197E-2</v>
       </c>
       <c r="R71" s="5">
         <v>0.15806609442060099</v>
       </c>
       <c r="S71" s="5">
-        <v>6.23116130558184E-2</v>
+        <v>6.2326354388455199E-2</v>
       </c>
       <c r="T71" s="5">
         <v>0.13437253218884099</v>
       </c>
       <c r="U71" s="5">
-        <v>0.12280321665089899</v>
+        <v>0.122814076176958</v>
       </c>
       <c r="V71" s="5">
         <v>4.4100858369098703E-2</v>
       </c>
       <c r="W71" s="5">
-        <v>7.1613221381267703E-2</v>
+        <v>7.1620369056068098E-2</v>
       </c>
       <c r="X71" s="5">
         <v>2.438669527897E-2</v>
       </c>
       <c r="Y71" s="5">
-        <v>3.93354777672658E-2</v>
+        <v>3.9321197066477402E-2</v>
       </c>
       <c r="Z71" s="5">
         <v>0.16409527896995699</v>
       </c>
       <c r="AA71" s="5">
-        <v>0.249379375591296</v>
+        <v>0.24934532765554801</v>
       </c>
       <c r="AB71" s="5">
         <v>0.65885321888411996</v>
       </c>
       <c r="AC71" s="5">
-        <v>0.75138874172185399</v>
+        <v>0.75135457771469105</v>
       </c>
       <c r="AD71" s="5">
         <v>3.61605511009052E-3</v>
       </c>
       <c r="AE71" s="5">
-        <v>4.57452928603544E-3</v>
+        <v>4.5793565215958799E-3</v>
       </c>
       <c r="AF71" s="5">
         <v>1.65665236051502E-4</v>
       </c>
       <c r="AG71" s="5">
-        <v>8.0704824976348104E-4</v>
+        <v>8.0723917672107903E-4</v>
       </c>
       <c r="AH71" s="5">
         <v>1.3927467811158801E-2</v>
       </c>
       <c r="AI71" s="5">
-        <v>1.3842904446546799E-2</v>
+        <v>1.3843789921930401E-2</v>
       </c>
       <c r="AJ71" s="5">
         <v>0.113443162393162</v>
       </c>
       <c r="AK71" s="5">
-        <v>0.140254708413002</v>
+        <v>0.140214463601532</v>
       </c>
       <c r="AL71" s="5">
         <v>9.6294871794871794E-3</v>
       </c>
       <c r="AM71" s="5">
-        <v>1.12266540642722E-2</v>
+        <v>1.12279839281494E-2</v>
       </c>
       <c r="AN71" s="5">
         <v>8.6901709401709399E-3</v>
       </c>
       <c r="AO71" s="5">
-        <v>1.0347282608695701E-2</v>
+        <v>1.0348404632474601E-2</v>
       </c>
       <c r="AP71" s="5">
         <v>3.1093589743589702E-2</v>
       </c>
       <c r="AQ71" s="5">
-        <v>3.55349480151229E-2</v>
+        <v>3.5536799810919402E-2</v>
       </c>
       <c r="AR71" s="5">
         <v>4.17401709401709E-2</v>
       </c>
       <c r="AS71" s="5">
-        <v>4.4937901701323203E-2</v>
+        <v>4.4938076104939703E-2</v>
       </c>
       <c r="AT71" s="5">
         <v>1.06397435897436E-2</v>
       </c>
       <c r="AU71" s="5">
-        <v>9.4028591682419702E-3</v>
+        <v>9.4011581186480703E-3</v>
       </c>
       <c r="AV71" s="5">
         <v>0.265276049488197</v>
       </c>
       <c r="AW71" s="5">
-        <v>0.27154682320409002</v>
+        <v>0.27189867902432502</v>
       </c>
       <c r="AX71" s="5">
         <v>0.78431623931623895</v>
       </c>
       <c r="AY71" s="5">
-        <v>0.785048653119093</v>
+        <v>0.78507374143228603</v>
       </c>
       <c r="AZ71" s="4">
         <v>16570.815999999999</v>
       </c>
       <c r="BA71" s="4">
         <v>5002.3190000000004</v>
       </c>
       <c r="BB71" s="4">
         <v>3836.2379999999998</v>
       </c>
       <c r="BC71" s="4">
         <v>630.78800000000001</v>
       </c>
       <c r="BD71" s="4">
         <v>1768.5260000000001</v>
       </c>
       <c r="BE71" s="4">
         <v>4896.2809999999999</v>
       </c>
       <c r="BF71" s="4">
         <v>436.66399999999999</v>
       </c>
       <c r="BG71" s="5">
         <v>0.15496919753101401</v>
       </c>
       <c r="BH71" s="4">
-        <v>392291.071</v>
+        <v>391158.61700000003</v>
       </c>
       <c r="BI71" s="4">
-        <v>108410.122</v>
+        <v>108087.19500000001</v>
       </c>
       <c r="BJ71" s="4">
-        <v>110444.219</v>
+        <v>109853.553</v>
       </c>
       <c r="BK71" s="4">
-        <v>15849.09</v>
+        <v>15827.532999999999</v>
       </c>
       <c r="BL71" s="4">
         <v>19995.54</v>
       </c>
       <c r="BM71" s="4">
-        <v>125478.997</v>
+        <v>125281.693</v>
       </c>
       <c r="BN71" s="4">
         <v>12113.102999999999</v>
       </c>
       <c r="BO71" s="5">
-        <v>0.143788983755825</v>
+        <v>0.14366736624246099</v>
       </c>
       <c r="BP71" s="5">
         <v>0.29522905982906</v>
       </c>
-      <c r="BQ71" s="24">
-        <v>0.34174763705104</v>
+      <c r="BQ71" s="13">
+        <v>0.34171770267076301</v>
       </c>
     </row>
     <row r="72" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A72" s="3" t="s">
         <v>139</v>
       </c>
       <c r="B72" s="4">
         <v>232</v>
       </c>
       <c r="C72" s="4">
         <v>241</v>
       </c>
       <c r="D72" s="4">
-        <v>4201</v>
+        <v>4199</v>
       </c>
       <c r="E72" s="4">
         <v>73877.179000000004</v>
       </c>
       <c r="F72" s="4">
         <v>107650.921</v>
       </c>
       <c r="G72" s="4">
         <v>89035.892000000007</v>
       </c>
       <c r="H72" s="5">
         <v>3.5657327586206898E-2</v>
       </c>
       <c r="I72" s="5">
-        <v>4.2946685741535498E-2</v>
+        <v>4.2929532442748101E-2</v>
       </c>
       <c r="J72" s="5">
         <v>0.115600862068966</v>
       </c>
       <c r="K72" s="5">
-        <v>0.11644113472982601</v>
+        <v>0.11644919266492</v>
       </c>
       <c r="L72" s="5">
         <v>0.15841929323308299</v>
       </c>
       <c r="M72" s="5">
-        <v>0.19011622222222199</v>
+        <v>0.19014243623639199</v>
       </c>
       <c r="N72" s="6">
         <v>0.61259224137931001</v>
       </c>
       <c r="O72" s="6">
-        <v>0.62343051654367998</v>
+        <v>0.62342307692307697</v>
       </c>
       <c r="P72" s="5">
         <v>0.21240519480519501</v>
       </c>
       <c r="Q72" s="5">
-        <v>9.2364879675958994E-2</v>
+        <v>9.2404147794993993E-2</v>
       </c>
       <c r="R72" s="5">
         <v>0.15656233766233801</v>
       </c>
       <c r="S72" s="5">
-        <v>6.2542625685013106E-2</v>
+        <v>6.2570679380214503E-2</v>
       </c>
       <c r="T72" s="5">
         <v>0.13612251082251101</v>
       </c>
       <c r="U72" s="5">
-        <v>0.12272782940195399</v>
+        <v>0.122749082240763</v>
       </c>
       <c r="V72" s="5">
         <v>4.3167099567099597E-2</v>
       </c>
       <c r="W72" s="5">
-        <v>7.1127114605670699E-2</v>
+        <v>7.1132467222884396E-2</v>
       </c>
       <c r="X72" s="5">
         <v>2.4747186147186101E-2</v>
       </c>
       <c r="Y72" s="5">
-        <v>3.9411126995473E-2</v>
+        <v>3.9385101311084601E-2</v>
       </c>
       <c r="Z72" s="5">
         <v>0.16536493506493499</v>
       </c>
       <c r="AA72" s="5">
-        <v>0.24848958780081001</v>
+        <v>0.24842238379022599</v>
       </c>
       <c r="AB72" s="5">
         <v>0.65839004329004303</v>
       </c>
       <c r="AC72" s="5">
-        <v>0.75089080295449095</v>
+        <v>0.75082839094159703</v>
       </c>
       <c r="AD72" s="5">
         <v>4.4125128275404202E-3</v>
       </c>
       <c r="AE72" s="5">
-        <v>4.7749061162424503E-3</v>
+        <v>4.7783988683705999E-3</v>
       </c>
       <c r="AF72" s="5">
         <v>1.6883116883116901E-5</v>
       </c>
       <c r="AG72" s="5">
-        <v>6.1131760781510597E-4</v>
+        <v>6.1134684147794995E-4</v>
       </c>
       <c r="AH72" s="5">
         <v>1.38922077922078E-2</v>
       </c>
       <c r="AI72" s="5">
-        <v>1.37707648320229E-2</v>
+        <v>1.37682955899881E-2</v>
       </c>
       <c r="AJ72" s="5">
         <v>0.11609267241379299</v>
       </c>
       <c r="AK72" s="5">
-        <v>0.132396826923077</v>
+        <v>0.132356385542168</v>
       </c>
       <c r="AL72" s="5">
         <v>1.01060344827586E-2</v>
       </c>
       <c r="AM72" s="5">
-        <v>1.11971911449655E-2</v>
+        <v>1.1200214336746801E-2</v>
       </c>
       <c r="AN72" s="5">
         <v>9.2250000000000006E-3</v>
       </c>
       <c r="AO72" s="5">
-        <v>1.03386812663652E-2</v>
+        <v>1.03412955465587E-2</v>
       </c>
       <c r="AP72" s="5">
         <v>3.0797413793103402E-2</v>
       </c>
       <c r="AQ72" s="5">
-        <v>3.5345774815520099E-2</v>
+        <v>3.53494641581329E-2</v>
       </c>
       <c r="AR72" s="5">
         <v>4.2993534482758597E-2</v>
       </c>
       <c r="AS72" s="5">
-        <v>4.6356486550821203E-2</v>
+        <v>4.6359728506787302E-2</v>
       </c>
       <c r="AT72" s="5">
         <v>1.21974137931034E-2</v>
       </c>
       <c r="AU72" s="5">
-        <v>1.1009569150202301E-2</v>
+        <v>1.1009073588949699E-2</v>
       </c>
       <c r="AV72" s="5">
         <v>0.25181375828637798</v>
       </c>
       <c r="AW72" s="5">
-        <v>0.25931720034105699</v>
+        <v>0.259406853301411</v>
       </c>
       <c r="AX72" s="5">
         <v>0.77116249999999997</v>
       </c>
       <c r="AY72" s="5">
-        <v>0.76878947869554903</v>
+        <v>0.76879961895689497</v>
       </c>
       <c r="AZ72" s="4">
         <v>18572.485000000001</v>
       </c>
       <c r="BA72" s="4">
         <v>4813.2240000000002</v>
       </c>
       <c r="BB72" s="4">
         <v>4556.8059999999996</v>
       </c>
       <c r="BC72" s="4">
         <v>1199.7070000000001</v>
       </c>
       <c r="BD72" s="4">
         <v>2029.798</v>
       </c>
       <c r="BE72" s="4">
         <v>5557.1369999999997</v>
       </c>
       <c r="BF72" s="4">
         <v>415.81299999999999</v>
       </c>
       <c r="BG72" s="5">
         <v>0.172525091541019</v>
       </c>
       <c r="BH72" s="4">
-        <v>436840.614</v>
+        <v>435353.64399999997</v>
       </c>
       <c r="BI72" s="4">
-        <v>116294.705</v>
+        <v>115979.702</v>
       </c>
       <c r="BJ72" s="4">
-        <v>118167.443</v>
+        <v>117530.875</v>
       </c>
       <c r="BK72" s="4">
-        <v>28265.291000000001</v>
+        <v>28055.394</v>
       </c>
       <c r="BL72" s="4">
         <v>20854.502</v>
       </c>
       <c r="BM72" s="4">
-        <v>141385.77100000001</v>
+        <v>141060.269</v>
       </c>
       <c r="BN72" s="4">
         <v>11872.902</v>
       </c>
       <c r="BO72" s="5">
-        <v>0.159848029014202</v>
+        <v>0.15982928250585299</v>
       </c>
       <c r="BP72" s="5">
         <v>0.28849870689655199</v>
       </c>
-      <c r="BQ72" s="24">
-        <v>0.33475574863127799</v>
+      <c r="BQ72" s="13">
+        <v>0.33465558466301498</v>
       </c>
     </row>
     <row r="73" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A73" s="3" t="s">
         <v>140</v>
       </c>
       <c r="B73" s="4">
         <v>232</v>
       </c>
       <c r="C73" s="4">
         <v>242</v>
       </c>
       <c r="D73" s="4">
-        <v>4171</v>
+        <v>4168</v>
       </c>
       <c r="E73" s="4">
         <v>75424.589000000007</v>
       </c>
       <c r="F73" s="4">
         <v>108080.337</v>
       </c>
       <c r="G73" s="4">
         <v>89057.324999999997</v>
       </c>
       <c r="H73" s="5">
         <v>3.6322844827586201E-2</v>
       </c>
       <c r="I73" s="5">
-        <v>4.2838391356542597E-2</v>
+        <v>4.2833950024026901E-2</v>
       </c>
       <c r="J73" s="5">
         <v>0.11716001293103399</v>
       </c>
       <c r="K73" s="5">
-        <v>0.11736953296571601</v>
+        <v>0.117385626919386</v>
       </c>
       <c r="L73" s="5">
         <v>0.15914509160305301</v>
       </c>
       <c r="M73" s="5">
-        <v>0.18670721660079001</v>
+        <v>0.18675174475662801</v>
       </c>
       <c r="N73" s="6">
         <v>0.62688060344827601</v>
       </c>
       <c r="O73" s="6">
-        <v>0.63180393191081297</v>
+        <v>0.631764755278311</v>
       </c>
       <c r="P73" s="5">
         <v>0.211739393939394</v>
       </c>
       <c r="Q73" s="5">
-        <v>9.1963282937364998E-2</v>
+        <v>9.2024783861671497E-2</v>
       </c>
       <c r="R73" s="5">
         <v>0.15669134199134199</v>
       </c>
       <c r="S73" s="5">
-        <v>6.3071706263498895E-2</v>
+        <v>6.3115129682997095E-2</v>
       </c>
       <c r="T73" s="5">
         <v>0.135868831168831</v>
       </c>
       <c r="U73" s="5">
-        <v>0.122553011759059</v>
+        <v>0.122598246878002</v>
       </c>
       <c r="V73" s="5">
         <v>4.3297835497835502E-2</v>
       </c>
       <c r="W73" s="5">
-        <v>7.1152627789776796E-2</v>
+        <v>7.1168011527377506E-2</v>
       </c>
       <c r="X73" s="5">
         <v>2.4982251082251099E-2</v>
       </c>
       <c r="Y73" s="5">
-        <v>3.9618742500599997E-2</v>
+        <v>3.9596902017291102E-2</v>
       </c>
       <c r="Z73" s="5">
         <v>0.16500606060606099</v>
       </c>
       <c r="AA73" s="5">
-        <v>0.24782586993040601</v>
+        <v>0.24776532180595601</v>
       </c>
       <c r="AB73" s="5">
         <v>0.65853376623376603</v>
       </c>
       <c r="AC73" s="5">
-        <v>0.75055555555555598</v>
+        <v>0.75051986071085497</v>
       </c>
       <c r="AD73" s="5">
         <v>5.1597099190026701E-3</v>
       </c>
       <c r="AE73" s="5">
-        <v>5.2298783253343396E-3</v>
+        <v>5.2388166362846702E-3</v>
       </c>
       <c r="AF73" s="5">
         <v>6.7922077922077896E-4</v>
       </c>
       <c r="AG73" s="5">
-        <v>8.0494360451163901E-4</v>
+        <v>8.0545148895293001E-4</v>
       </c>
       <c r="AH73" s="5">
         <v>1.3604329004329001E-2</v>
       </c>
       <c r="AI73" s="5">
-        <v>1.34402687784977E-2</v>
+        <v>1.34380643611912E-2</v>
       </c>
       <c r="AJ73" s="5">
         <v>8.6395258620689697E-2</v>
       </c>
       <c r="AK73" s="5">
-        <v>0.27462745098039198</v>
+        <v>0.274877656477438</v>
       </c>
       <c r="AL73" s="5">
         <v>9.4150862068965498E-3</v>
       </c>
       <c r="AM73" s="5">
-        <v>1.1112059458163501E-2</v>
+        <v>1.1115379078694801E-2</v>
       </c>
       <c r="AN73" s="5">
         <v>8.5728448275862092E-3</v>
       </c>
       <c r="AO73" s="5">
-        <v>1.0238743706545201E-2</v>
+        <v>1.0241434740882901E-2</v>
       </c>
       <c r="AP73" s="5">
         <v>3.0450431034482799E-2</v>
       </c>
       <c r="AQ73" s="5">
-        <v>3.5213569887317199E-2</v>
+        <v>3.5219409788867603E-2</v>
       </c>
       <c r="AR73" s="5">
         <v>4.4019396551724099E-2</v>
       </c>
       <c r="AS73" s="5">
-        <v>4.7591584751858103E-2</v>
+        <v>4.7597288867562398E-2</v>
       </c>
       <c r="AT73" s="5">
         <v>1.35676724137931E-2</v>
       </c>
       <c r="AU73" s="5">
-        <v>1.23781826900024E-2</v>
+        <v>1.23780710172745E-2</v>
       </c>
       <c r="AV73" s="5">
         <v>0.237344115609114</v>
       </c>
       <c r="AW73" s="5">
-        <v>0.251967415990757</v>
+        <v>0.25210119118716301</v>
       </c>
       <c r="AX73" s="5">
         <v>0.75784568965517196</v>
       </c>
       <c r="AY73" s="5">
-        <v>0.76235475905058703</v>
+        <v>0.76234961612284102</v>
       </c>
       <c r="AZ73" s="4">
         <v>19528.97</v>
       </c>
       <c r="BA73" s="4">
         <v>4872.8059999999996</v>
       </c>
       <c r="BB73" s="4">
         <v>5226.0519999999997</v>
       </c>
       <c r="BC73" s="4">
         <v>1374.6849999999999</v>
       </c>
       <c r="BD73" s="4">
         <v>1725.44</v>
       </c>
       <c r="BE73" s="4">
         <v>5926.56</v>
       </c>
       <c r="BF73" s="4">
         <v>403.42700000000002</v>
       </c>
       <c r="BG73" s="5">
         <v>0.18068938848700999</v>
       </c>
       <c r="BH73" s="4">
-        <v>440307.71500000003</v>
+        <v>438604.41700000002</v>
       </c>
       <c r="BI73" s="4">
-        <v>112958.75900000001</v>
+        <v>112681.818</v>
       </c>
       <c r="BJ73" s="4">
-        <v>110545.26</v>
+        <v>110069.789</v>
       </c>
       <c r="BK73" s="4">
-        <v>31026.042000000001</v>
+        <v>30803.633000000002</v>
       </c>
       <c r="BL73" s="4">
-        <v>19625.453000000001</v>
+        <v>19529.567999999999</v>
       </c>
       <c r="BM73" s="4">
-        <v>153833.23000000001</v>
+        <v>153200.63800000001</v>
       </c>
       <c r="BN73" s="4">
         <v>12318.971</v>
       </c>
       <c r="BO73" s="5">
-        <v>0.16244456936761001</v>
+        <v>0.16250869683710201</v>
       </c>
       <c r="BP73" s="5">
         <v>0.280131465517241</v>
       </c>
-      <c r="BQ73" s="24">
-        <v>0.32460867897386703</v>
+      <c r="BQ73" s="13">
+        <v>0.324413267754319</v>
       </c>
     </row>
     <row r="74" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A74" s="3" t="s">
         <v>141</v>
       </c>
       <c r="B74" s="4">
         <v>226</v>
       </c>
       <c r="C74" s="4">
         <v>236</v>
       </c>
       <c r="D74" s="4">
-        <v>4144</v>
+        <v>4141</v>
       </c>
       <c r="E74" s="4">
         <v>76383.858999999997</v>
       </c>
       <c r="F74" s="4">
         <v>108722.355</v>
       </c>
       <c r="G74" s="4">
         <v>89051.554999999993</v>
       </c>
       <c r="H74" s="5">
         <v>4.9055309734513303E-2</v>
       </c>
       <c r="I74" s="5">
-        <v>5.1824915418076399E-2</v>
+        <v>5.1825876662636002E-2</v>
       </c>
       <c r="J74" s="5">
         <v>0.11671291592920401</v>
       </c>
       <c r="K74" s="5">
-        <v>0.117212501206564</v>
+        <v>0.11722677758995401</v>
       </c>
       <c r="L74" s="5">
         <v>0.15453425384615399</v>
       </c>
       <c r="M74" s="5">
-        <v>0.19074209932726599</v>
+        <v>0.19079266125198099</v>
       </c>
       <c r="N74" s="6">
         <v>0.63350796460176995</v>
       </c>
       <c r="O74" s="6">
-        <v>0.63262647200772204</v>
+        <v>0.63258623520888702</v>
       </c>
       <c r="P74" s="5">
         <v>0.21101377777777799</v>
       </c>
       <c r="Q74" s="5">
-        <v>9.1340772946859897E-2</v>
+        <v>9.1399057287889801E-2</v>
       </c>
       <c r="R74" s="5">
         <v>0.15969555555555601</v>
       </c>
       <c r="S74" s="5">
-        <v>6.3458526570048301E-2</v>
+        <v>6.3502054628958193E-2</v>
       </c>
       <c r="T74" s="5">
         <v>0.13526666666666701</v>
       </c>
       <c r="U74" s="5">
-        <v>0.12237149758454099</v>
+        <v>0.122415566835871</v>
       </c>
       <c r="V74" s="5">
         <v>4.3918222222222199E-2</v>
       </c>
       <c r="W74" s="5">
-        <v>7.1138719806763298E-2</v>
+        <v>7.1153323664491203E-2</v>
       </c>
       <c r="X74" s="5">
         <v>2.5399555555555599E-2</v>
       </c>
       <c r="Y74" s="5">
-        <v>3.9555797101449297E-2</v>
+        <v>3.9533599226492598E-2</v>
       </c>
       <c r="Z74" s="5">
         <v>0.164580444444444</v>
       </c>
       <c r="AA74" s="5">
-        <v>0.24804217391304301</v>
+        <v>0.24797865603093999</v>
       </c>
       <c r="AB74" s="5">
         <v>0.65681111111111101</v>
       </c>
       <c r="AC74" s="5">
-        <v>0.750657101449275</v>
+        <v>0.75060933043268097</v>
       </c>
       <c r="AD74" s="5">
         <v>4.8028340647203998E-3</v>
       </c>
       <c r="AE74" s="5">
-        <v>5.4467435968775504E-3</v>
+        <v>5.4553458934353599E-3</v>
       </c>
       <c r="AF74" s="5">
         <v>2.86222222222222E-4</v>
       </c>
       <c r="AG74" s="5">
-        <v>9.3635265700483096E-4</v>
+        <v>9.3695914914189004E-4</v>
       </c>
       <c r="AH74" s="5">
         <v>1.31053333333333E-2</v>
       </c>
       <c r="AI74" s="5">
-        <v>1.33496859903382E-2</v>
+        <v>1.33523326081702E-2</v>
       </c>
       <c r="AJ74" s="5">
         <v>0.104066371681416</v>
       </c>
       <c r="AK74" s="5">
-        <v>0.121840530026745</v>
+        <v>0.12175315622715101</v>
       </c>
       <c r="AL74" s="5">
         <v>9.3893805309734502E-3</v>
       </c>
       <c r="AM74" s="5">
-        <v>1.04731177606178E-2</v>
+        <v>1.04737985993721E-2</v>
       </c>
       <c r="AN74" s="5">
         <v>8.5796460176991197E-3</v>
       </c>
       <c r="AO74" s="5">
-        <v>9.6515444015443999E-3</v>
+        <v>9.6516300410528794E-3</v>
       </c>
       <c r="AP74" s="5">
         <v>3.0267256637168099E-2</v>
       </c>
       <c r="AQ74" s="5">
-        <v>3.5139478764478801E-2</v>
+        <v>3.5144312967882202E-2</v>
       </c>
       <c r="AR74" s="5">
         <v>4.5115929203539802E-2</v>
       </c>
       <c r="AS74" s="5">
-        <v>4.8704174710424701E-2</v>
+        <v>4.8708790147307397E-2</v>
       </c>
       <c r="AT74" s="5">
         <v>1.485E-2</v>
       </c>
       <c r="AU74" s="5">
-        <v>1.3564285714285701E-2</v>
+        <v>1.35641149480802E-2</v>
       </c>
       <c r="AV74" s="5">
         <v>0.23212685192479501</v>
       </c>
       <c r="AW74" s="5">
-        <v>0.25467441722754502</v>
+        <v>0.25481171982316198</v>
       </c>
       <c r="AX74" s="5">
         <v>0.74516946902654901</v>
       </c>
       <c r="AY74" s="5">
-        <v>0.75176037644787597</v>
+        <v>0.751764308138131</v>
       </c>
       <c r="AZ74" s="4">
         <v>19951.916000000001</v>
       </c>
       <c r="BA74" s="4">
         <v>5103.4790000000003</v>
       </c>
       <c r="BB74" s="4">
         <v>4928.5590000000002</v>
       </c>
       <c r="BC74" s="4">
         <v>1435.1489999999999</v>
       </c>
       <c r="BD74" s="4">
         <v>1674.2950000000001</v>
       </c>
       <c r="BE74" s="4">
         <v>6432.1639999999998</v>
       </c>
       <c r="BF74" s="4">
         <v>378.27</v>
       </c>
       <c r="BG74" s="5">
         <v>0.183512544407266</v>
       </c>
       <c r="BH74" s="4">
-        <v>446484.027</v>
+        <v>444562.91</v>
       </c>
       <c r="BI74" s="4">
-        <v>112406.071</v>
+        <v>112079.433</v>
       </c>
       <c r="BJ74" s="4">
-        <v>108110.239</v>
+        <v>107515.277</v>
       </c>
       <c r="BK74" s="4">
-        <v>33009.112000000001</v>
+        <v>32748.843000000001</v>
       </c>
       <c r="BL74" s="4">
-        <v>18693.834999999999</v>
+        <v>18616.184000000001</v>
       </c>
       <c r="BM74" s="4">
-        <v>161825.50399999999</v>
+        <v>161163.90700000001</v>
       </c>
       <c r="BN74" s="4">
         <v>12439.266</v>
       </c>
       <c r="BO74" s="5">
-        <v>0.164180513191377</v>
+        <v>0.164171682778362</v>
       </c>
       <c r="BP74" s="5">
         <v>0.27351017699114999</v>
       </c>
-      <c r="BQ74" s="24">
-        <v>0.31984285714285698</v>
+      <c r="BQ74" s="13">
+        <v>0.31964498913306</v>
       </c>
     </row>
     <row r="75" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A75" s="3" t="s">
         <v>142</v>
       </c>
       <c r="B75" s="4">
         <v>225</v>
       </c>
       <c r="C75" s="4">
         <v>235</v>
       </c>
       <c r="D75" s="4">
-        <v>4128</v>
+        <v>4125</v>
       </c>
       <c r="E75" s="4">
         <v>77351.444000000003</v>
       </c>
       <c r="F75" s="4">
         <v>110250.66</v>
       </c>
       <c r="G75" s="4">
         <v>90788.126999999993</v>
       </c>
       <c r="H75" s="5">
         <v>5.33306666666667E-2</v>
       </c>
       <c r="I75" s="5">
-        <v>4.9329403202329002E-2</v>
+        <v>4.9305850934692898E-2</v>
       </c>
       <c r="J75" s="5">
         <v>0.11712274222222201</v>
       </c>
       <c r="K75" s="5">
-        <v>0.116947096656977</v>
+        <v>0.116946147878788</v>
       </c>
       <c r="L75" s="5">
         <v>0.15472461068702301</v>
       </c>
       <c r="M75" s="5">
-        <v>0.18879520463629099</v>
+        <v>0.18883754221688701</v>
       </c>
       <c r="N75" s="6">
         <v>0.63515155555555602</v>
       </c>
       <c r="O75" s="6">
-        <v>0.63311300872093002</v>
+        <v>0.63308552727272704</v>
       </c>
       <c r="P75" s="5">
         <v>0.207853571428571</v>
       </c>
       <c r="Q75" s="5">
-        <v>8.9622114451988394E-2</v>
+        <v>8.9682916767774803E-2</v>
       </c>
       <c r="R75" s="5">
         <v>0.16610401785714299</v>
       </c>
       <c r="S75" s="5">
-        <v>6.4378443258971907E-2</v>
+        <v>6.4423853433632605E-2</v>
       </c>
       <c r="T75" s="5">
         <v>0.133395089285714</v>
       </c>
       <c r="U75" s="5">
-        <v>0.121151915615907</v>
+        <v>0.121203470031546</v>
       </c>
       <c r="V75" s="5">
         <v>4.4348214285714303E-2</v>
       </c>
       <c r="W75" s="5">
-        <v>7.0182298739088295E-2</v>
+        <v>7.0196505702499398E-2</v>
       </c>
       <c r="X75" s="5">
         <v>2.6332142857142901E-2</v>
       </c>
       <c r="Y75" s="5">
-        <v>4.0600024248302599E-2</v>
+        <v>4.0574617811210897E-2</v>
       </c>
       <c r="Z75" s="5">
         <v>0.16346160714285701</v>
       </c>
       <c r="AA75" s="5">
-        <v>0.247143380213385</v>
+        <v>0.247082310118903</v>
       </c>
       <c r="AB75" s="5">
         <v>0.65359955357142896</v>
       </c>
       <c r="AC75" s="5">
-        <v>0.75181610087293904</v>
+        <v>0.75177131764134897</v>
       </c>
       <c r="AD75" s="5">
         <v>5.1904396251477901E-3</v>
       </c>
       <c r="AE75" s="5">
-        <v>5.9416627478685504E-3</v>
+        <v>5.9551321824089102E-3</v>
       </c>
       <c r="AF75" s="5">
         <v>2.2946428571428599E-4</v>
       </c>
       <c r="AG75" s="5">
-        <v>8.2783705140640203E-4</v>
+        <v>8.2863382674108201E-4</v>
       </c>
       <c r="AH75" s="5">
         <v>1.3122767857142901E-2</v>
       </c>
       <c r="AI75" s="5">
-        <v>1.33923860329777E-2</v>
+        <v>1.3395535064304799E-2</v>
       </c>
       <c r="AJ75" s="5">
         <v>8.84871111111111E-2</v>
       </c>
       <c r="AK75" s="5">
-        <v>0.115738304093568</v>
+        <v>0.11578262038621399</v>
       </c>
       <c r="AL75" s="5">
         <v>8.7360000000000007E-3</v>
       </c>
       <c r="AM75" s="5">
-        <v>9.7979408914728693E-3</v>
+        <v>9.8042181818181803E-3</v>
       </c>
       <c r="AN75" s="5">
         <v>7.9791111111111104E-3</v>
       </c>
       <c r="AO75" s="5">
-        <v>9.0147286821705402E-3</v>
+        <v>9.0204848484848506E-3</v>
       </c>
       <c r="AP75" s="5">
         <v>2.9359555555555601E-2</v>
       </c>
       <c r="AQ75" s="5">
-        <v>3.41410610465116E-2</v>
+        <v>3.41485333333333E-2</v>
       </c>
       <c r="AR75" s="5">
         <v>4.89982222222222E-2</v>
       </c>
       <c r="AS75" s="5">
-        <v>5.2515867248062002E-2</v>
+        <v>5.2522933333333299E-2</v>
       </c>
       <c r="AT75" s="5">
         <v>1.9643999999999998E-2</v>
       </c>
       <c r="AU75" s="5">
-        <v>1.83737887596899E-2</v>
+        <v>1.8373381818181801E-2</v>
       </c>
       <c r="AV75" s="5">
         <v>0.23560877549395201</v>
       </c>
       <c r="AW75" s="5">
-        <v>0.25661969550348102</v>
+        <v>0.25669733007974099</v>
       </c>
       <c r="AX75" s="5">
         <v>0.74544444444444502</v>
       </c>
       <c r="AY75" s="5">
-        <v>0.74944609980620203</v>
+        <v>0.74943115151515205</v>
       </c>
       <c r="AZ75" s="4">
         <v>20438.641</v>
       </c>
       <c r="BA75" s="4">
         <v>5436.1490000000003</v>
       </c>
       <c r="BB75" s="4">
         <v>4429.5720000000001</v>
       </c>
       <c r="BC75" s="4">
         <v>1487.9290000000001</v>
       </c>
       <c r="BD75" s="4">
         <v>1715.3119999999999</v>
       </c>
       <c r="BE75" s="4">
         <v>6997.6959999999999</v>
       </c>
       <c r="BF75" s="4">
         <v>371.983</v>
       </c>
       <c r="BG75" s="5">
         <v>0.18538338908810201</v>
       </c>
       <c r="BH75" s="4">
-        <v>448670.29399999999</v>
+        <v>446539.4</v>
       </c>
       <c r="BI75" s="4">
-        <v>113057.626</v>
+        <v>112697.327</v>
       </c>
       <c r="BJ75" s="4">
-        <v>100146.69899999999</v>
+        <v>99567.319000000003</v>
       </c>
       <c r="BK75" s="4">
-        <v>34958.351999999999</v>
+        <v>34521.644</v>
       </c>
       <c r="BL75" s="4">
-        <v>18039.303</v>
+        <v>17912.491999999998</v>
       </c>
       <c r="BM75" s="4">
-        <v>169903.88500000001</v>
+        <v>169276.18900000001</v>
       </c>
       <c r="BN75" s="4">
         <v>12564.429</v>
       </c>
       <c r="BO75" s="5">
-        <v>0.16559553188551501</v>
+        <v>0.165530454545912</v>
       </c>
       <c r="BP75" s="5">
         <v>0.26374222222222199</v>
       </c>
-      <c r="BQ75" s="24">
-        <v>0.31125901162790698</v>
+      <c r="BQ75" s="13">
+        <v>0.311112751515152</v>
       </c>
     </row>
     <row r="76" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A76" s="3" t="s">
         <v>143</v>
       </c>
       <c r="B76" s="4">
         <v>225</v>
       </c>
       <c r="C76" s="4">
         <v>234</v>
       </c>
       <c r="D76" s="4">
-        <v>4101</v>
+        <v>4098</v>
       </c>
       <c r="E76" s="4">
         <v>78354.467999999993</v>
       </c>
       <c r="F76" s="4">
-        <v>110322.425</v>
+        <v>110322.33</v>
       </c>
       <c r="G76" s="4">
         <v>90287.508000000002</v>
       </c>
       <c r="H76" s="5">
-        <v>5.80008888888889E-2</v>
+        <v>5.80213333333333E-2</v>
       </c>
       <c r="I76" s="5">
-        <v>4.9497900903099801E-2</v>
+        <v>4.9518856863702998E-2</v>
       </c>
       <c r="J76" s="5">
-        <v>0.11786084888888899</v>
+        <v>0.117860128888889</v>
       </c>
       <c r="K76" s="5">
-        <v>0.11768806730065801</v>
+        <v>0.117683927281601</v>
       </c>
       <c r="L76" s="5">
-        <v>0.15637127692307701</v>
+        <v>0.156368161538462</v>
       </c>
       <c r="M76" s="5">
-        <v>0.18750372811617599</v>
+        <v>0.18754915266559</v>
       </c>
       <c r="N76" s="6">
-        <v>0.64342533333333296</v>
+        <v>0.64342577777777799</v>
       </c>
       <c r="O76" s="6">
-        <v>0.64163291880029305</v>
+        <v>0.64161769155685699</v>
       </c>
       <c r="P76" s="5">
         <v>0.20745625000000001</v>
       </c>
       <c r="Q76" s="5">
-        <v>8.9156602391994105E-2</v>
+        <v>8.9218099658036107E-2</v>
       </c>
       <c r="R76" s="5">
         <v>0.16492410714285699</v>
       </c>
       <c r="S76" s="5">
-        <v>6.4710007322430999E-2</v>
+        <v>6.4756790425012201E-2</v>
       </c>
       <c r="T76" s="5">
         <v>0.133822767857143</v>
       </c>
       <c r="U76" s="5">
-        <v>0.12103885770075699</v>
+        <v>0.12108382999511499</v>
       </c>
       <c r="V76" s="5">
         <v>4.4320089285714299E-2</v>
       </c>
       <c r="W76" s="5">
-        <v>6.9870710275811598E-2</v>
+        <v>6.9885930630190496E-2</v>
       </c>
       <c r="X76" s="5">
         <v>2.7033482142857099E-2</v>
       </c>
       <c r="Y76" s="5">
-        <v>4.0844081034903598E-2</v>
+        <v>4.0819394235466502E-2</v>
       </c>
       <c r="Z76" s="5">
         <v>0.16355803571428601</v>
       </c>
       <c r="AA76" s="5">
-        <v>0.24683573346351001</v>
+        <v>0.24677344894968201</v>
       </c>
       <c r="AB76" s="5">
         <v>0.65445535714285696</v>
       </c>
       <c r="AC76" s="5">
-        <v>0.75178147424945096</v>
+        <v>0.75173849535906201</v>
       </c>
       <c r="AD76" s="5">
         <v>5.1659721561762104E-3</v>
       </c>
       <c r="AE76" s="5">
-        <v>6.2030372739032297E-3</v>
+        <v>6.2310766266130101E-3</v>
       </c>
       <c r="AF76" s="5">
         <v>2.9821428571428599E-4</v>
       </c>
       <c r="AG76" s="5">
-        <v>8.7366365633390303E-4</v>
+        <v>8.7542745481192002E-4</v>
       </c>
       <c r="AH76" s="5">
         <v>1.31290178571429E-2</v>
       </c>
       <c r="AI76" s="5">
-        <v>1.31805223334147E-2</v>
+        <v>1.3181875915974599E-2</v>
       </c>
       <c r="AJ76" s="5">
-        <v>0.102595111111111</v>
+        <v>0.103095111111111</v>
       </c>
       <c r="AK76" s="5">
-        <v>0.10300867647058799</v>
+        <v>0.10309727138643099</v>
       </c>
       <c r="AL76" s="5">
-        <v>1.76582222222222E-2</v>
+        <v>1.7684888888888899E-2</v>
       </c>
       <c r="AM76" s="5">
-        <v>1.0120043891733699E-2</v>
+        <v>1.01285261102977E-2</v>
       </c>
       <c r="AN76" s="5">
-        <v>1.6889777777777799E-2</v>
+        <v>1.6916444444444401E-2</v>
       </c>
       <c r="AO76" s="5">
-        <v>9.3238966105827804E-3</v>
+        <v>9.3318448023426096E-3</v>
       </c>
       <c r="AP76" s="5">
         <v>2.9692E-2</v>
       </c>
       <c r="AQ76" s="5">
-        <v>3.4501365520604697E-2</v>
+        <v>3.4509882869692497E-2</v>
       </c>
       <c r="AR76" s="5">
         <v>4.9877777777777799E-2</v>
       </c>
       <c r="AS76" s="5">
-        <v>5.3324701292367702E-2</v>
+        <v>5.3332723279648601E-2</v>
       </c>
       <c r="AT76" s="5">
         <v>2.0188000000000001E-2</v>
       </c>
       <c r="AU76" s="5">
-        <v>1.8824189222140901E-2</v>
+        <v>1.88237432894095E-2</v>
       </c>
       <c r="AV76" s="5">
-        <v>0.225342726104869</v>
+        <v>0.225342920150436</v>
       </c>
       <c r="AW76" s="5">
-        <v>0.24781118038559899</v>
+        <v>0.2478891386847</v>
       </c>
       <c r="AX76" s="5">
-        <v>0.73934</v>
+        <v>0.73934088888888905</v>
       </c>
       <c r="AY76" s="5">
-        <v>0.74391858083394302</v>
+        <v>0.74387115666178605</v>
       </c>
       <c r="AZ76" s="4">
         <v>20910.388999999999</v>
       </c>
       <c r="BA76" s="4">
         <v>5327.8940000000002</v>
       </c>
       <c r="BB76" s="4">
         <v>5005.4459999999999</v>
       </c>
       <c r="BC76" s="4">
         <v>1329.9069999999999</v>
       </c>
       <c r="BD76" s="4">
         <v>1685.596</v>
       </c>
       <c r="BE76" s="4">
         <v>7206.6260000000002</v>
       </c>
       <c r="BF76" s="4">
         <v>354.92</v>
       </c>
       <c r="BG76" s="5">
-        <v>0.18953888114769099</v>
+        <v>0.18953904436209801</v>
       </c>
       <c r="BH76" s="4">
-        <v>453239.42200000002</v>
+        <v>451202.05699999997</v>
       </c>
       <c r="BI76" s="4">
-        <v>108734.644</v>
+        <v>108385.584</v>
       </c>
       <c r="BJ76" s="4">
-        <v>108832.073</v>
+        <v>108394.372</v>
       </c>
       <c r="BK76" s="4">
-        <v>29538.155999999999</v>
+        <v>29101.710999999999</v>
       </c>
       <c r="BL76" s="4">
-        <v>17604.571</v>
+        <v>17476.835999999999</v>
       </c>
       <c r="BM76" s="4">
-        <v>175762.598</v>
+        <v>175084.35699999999</v>
       </c>
       <c r="BN76" s="4">
-        <v>12767.38</v>
+        <v>12759.197</v>
       </c>
       <c r="BO76" s="5">
-        <v>0.16767878568830799</v>
+        <v>0.167660542336144</v>
       </c>
       <c r="BP76" s="5">
         <v>0.25695777777777801</v>
       </c>
-      <c r="BQ76" s="24">
-        <v>0.30516859302609101</v>
+      <c r="BQ76" s="13">
+        <v>0.305031820400195</v>
       </c>
     </row>
     <row r="77" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A77" s="3" t="s">
         <v>144</v>
       </c>
       <c r="B77" s="4">
         <v>224</v>
       </c>
       <c r="C77" s="4">
         <v>233</v>
       </c>
       <c r="D77" s="4">
-        <v>4082</v>
+        <v>4079</v>
       </c>
       <c r="E77" s="4">
         <v>79072.391000000003</v>
       </c>
       <c r="F77" s="4">
-        <v>112198.274</v>
+        <v>112188.239</v>
       </c>
       <c r="G77" s="4">
         <v>92008.364000000001</v>
       </c>
       <c r="H77" s="5">
-        <v>7.1457589285714301E-2</v>
+        <v>7.1373214285714304E-2</v>
       </c>
       <c r="I77" s="5">
-        <v>5.9187227261583701E-2</v>
+        <v>5.9200760549558397E-2</v>
       </c>
       <c r="J77" s="5">
-        <v>0.11732968303571401</v>
+        <v>0.117338611607143</v>
       </c>
       <c r="K77" s="5">
-        <v>0.118331659480647</v>
+        <v>0.118321038244668</v>
       </c>
       <c r="L77" s="5">
-        <v>0.15686620312499999</v>
+        <v>0.15684592187499999</v>
       </c>
       <c r="M77" s="5">
-        <v>0.18761978900203699</v>
+        <v>0.18780789649551799</v>
       </c>
       <c r="N77" s="6">
-        <v>0.64150223214285695</v>
+        <v>0.64154687499999996</v>
       </c>
       <c r="O77" s="6">
-        <v>0.64070482606565404</v>
+        <v>0.64067644030399595</v>
       </c>
       <c r="P77" s="5">
         <v>0.206665470852018</v>
       </c>
       <c r="Q77" s="5">
-        <v>8.9009612555174103E-2</v>
+        <v>8.9071631901840503E-2</v>
       </c>
       <c r="R77" s="5">
         <v>0.16465695067264599</v>
       </c>
       <c r="S77" s="5">
-        <v>6.5237812653261396E-2</v>
+        <v>6.5284785276073606E-2</v>
       </c>
       <c r="T77" s="5">
         <v>0.13379955156950701</v>
       </c>
       <c r="U77" s="5">
-        <v>0.120624153997057</v>
+        <v>0.120667754601227</v>
       </c>
       <c r="V77" s="5">
         <v>4.47340807174888E-2</v>
       </c>
       <c r="W77" s="5">
-        <v>6.9687910740559106E-2</v>
+        <v>6.9701423312883398E-2</v>
       </c>
       <c r="X77" s="5">
         <v>2.74883408071749E-2</v>
       </c>
       <c r="Y77" s="5">
-        <v>4.1169004413928401E-2</v>
+        <v>4.1145104294478499E-2</v>
       </c>
       <c r="Z77" s="5">
         <v>0.163712107623318</v>
       </c>
       <c r="AA77" s="5">
-        <v>0.24677334477685101</v>
+        <v>0.24671357055214699</v>
       </c>
       <c r="AB77" s="5">
         <v>0.65500313901345297</v>
       </c>
       <c r="AC77" s="5">
-        <v>0.75231819519372201</v>
+        <v>0.75227818404907998</v>
       </c>
       <c r="AD77" s="5">
         <v>5.5995903804148296E-3</v>
       </c>
       <c r="AE77" s="5">
-        <v>6.6738058351158303E-3</v>
+        <v>6.6916864561568697E-3</v>
       </c>
       <c r="AF77" s="5">
         <v>4.58744394618834E-4</v>
       </c>
       <c r="AG77" s="5">
-        <v>1.0671407552721899E-3</v>
+        <v>1.072E-3</v>
       </c>
       <c r="AH77" s="5">
         <v>1.3119730941704001E-2</v>
       </c>
       <c r="AI77" s="5">
-        <v>1.31262628739578E-2</v>
+        <v>1.31234846625767E-2</v>
       </c>
       <c r="AJ77" s="5">
-        <v>9.2591517857142897E-2</v>
+        <v>9.2977678571428607E-2</v>
       </c>
       <c r="AK77" s="5">
-        <v>9.8424999999999901E-2</v>
+        <v>9.8442885326757101E-2</v>
       </c>
       <c r="AL77" s="5">
-        <v>1.30839285714286E-2</v>
+        <v>1.31022321428571E-2</v>
       </c>
       <c r="AM77" s="5">
-        <v>1.01483341499265E-2</v>
+        <v>1.01490561412111E-2</v>
       </c>
       <c r="AN77" s="5">
-        <v>1.2290624999999999E-2</v>
+        <v>1.2308928571428601E-2</v>
       </c>
       <c r="AO77" s="5">
-        <v>9.3385840274375301E-3</v>
+        <v>9.3392007845060094E-3</v>
       </c>
       <c r="AP77" s="5">
-        <v>2.9867410714285701E-2</v>
+        <v>2.9868749999999999E-2</v>
       </c>
       <c r="AQ77" s="5">
-        <v>3.4813424791768702E-2</v>
+        <v>3.4820617798480002E-2</v>
       </c>
       <c r="AR77" s="5">
-        <v>5.0579910714285699E-2</v>
+        <v>5.0582589285714297E-2</v>
       </c>
       <c r="AS77" s="5">
-        <v>5.4072831945124897E-2</v>
+        <v>5.4079774454523201E-2</v>
       </c>
       <c r="AT77" s="5">
-        <v>2.07071428571429E-2</v>
+        <v>2.0708482142857101E-2</v>
       </c>
       <c r="AU77" s="5">
-        <v>1.9258525232729098E-2</v>
+        <v>1.9258249570973301E-2</v>
       </c>
       <c r="AV77" s="5">
-        <v>0.228999788356816</v>
+        <v>0.22890404759807301</v>
       </c>
       <c r="AW77" s="5">
-        <v>0.25155739682924</v>
+        <v>0.25166360271765298</v>
       </c>
       <c r="AX77" s="5">
-        <v>0.73004598214285699</v>
+        <v>0.73010044642857097</v>
       </c>
       <c r="AY77" s="5">
-        <v>0.73829392454679099</v>
+        <v>0.73820154449620001</v>
       </c>
       <c r="AZ77" s="4">
         <v>21195.767</v>
       </c>
       <c r="BA77" s="4">
         <v>5368.2449999999999</v>
       </c>
       <c r="BB77" s="4">
         <v>4921.4049999999997</v>
       </c>
       <c r="BC77" s="4">
         <v>1093.009</v>
       </c>
       <c r="BD77" s="4">
         <v>1591.825</v>
       </c>
       <c r="BE77" s="4">
         <v>7835.6570000000002</v>
       </c>
       <c r="BF77" s="4">
         <v>385.62599999999998</v>
       </c>
       <c r="BG77" s="5">
-        <v>0.18891348542491801</v>
+        <v>0.188930383335458</v>
       </c>
       <c r="BH77" s="4">
-        <v>468581.65899999999</v>
+        <v>466717.62599999999</v>
       </c>
       <c r="BI77" s="4">
-        <v>124268.276</v>
+        <v>123932.126</v>
       </c>
       <c r="BJ77" s="4">
-        <v>108065.98299999999</v>
+        <v>107737.651</v>
       </c>
       <c r="BK77" s="4">
-        <v>19902.839</v>
+        <v>19491.858</v>
       </c>
       <c r="BL77" s="4">
-        <v>16736.281999999999</v>
+        <v>16504.89</v>
       </c>
       <c r="BM77" s="4">
-        <v>186018.704</v>
+        <v>185475.02499999999</v>
       </c>
       <c r="BN77" s="4">
-        <v>13589.575000000001</v>
+        <v>13576.075999999999</v>
       </c>
       <c r="BO77" s="5">
-        <v>0.169529364947342</v>
+        <v>0.169579443877547</v>
       </c>
       <c r="BP77" s="5">
-        <v>0.25208839285714302</v>
-[...2 lines deleted...]
-        <v>0.29946614404703598</v>
+        <v>0.252000892857143</v>
+      </c>
+      <c r="BQ77" s="13">
+        <v>0.29931314047560698</v>
       </c>
     </row>
     <row r="78" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A78" s="3" t="s">
         <v>145</v>
       </c>
       <c r="B78" s="4">
         <v>222</v>
       </c>
       <c r="C78" s="4">
         <v>231</v>
       </c>
       <c r="D78" s="4">
-        <v>4046</v>
+        <v>4042</v>
       </c>
       <c r="E78" s="4">
-        <v>80153.088000000003</v>
+        <v>80149.142999999996</v>
       </c>
       <c r="F78" s="4">
-        <v>112308.745</v>
+        <v>112295.46799999999</v>
       </c>
       <c r="G78" s="4">
         <v>93506.797000000006</v>
       </c>
       <c r="H78" s="5">
-        <v>4.2789639639639603E-2</v>
+        <v>4.2681081081081103E-2</v>
       </c>
       <c r="I78" s="5">
-        <v>4.7583527083848602E-2</v>
+        <v>4.7527506808615998E-2</v>
       </c>
       <c r="J78" s="5">
-        <v>0.11668322522522501</v>
+        <v>0.116636657657658</v>
       </c>
       <c r="K78" s="5">
-        <v>0.11756206524962901</v>
+        <v>0.117473943097477</v>
       </c>
       <c r="L78" s="5">
-        <v>0.15183943902439001</v>
+        <v>0.151794341463415</v>
       </c>
       <c r="M78" s="5">
-        <v>0.18668598302980099</v>
+        <v>0.18652992990460401</v>
       </c>
       <c r="N78" s="6">
-        <v>0.65053423423423395</v>
+        <v>0.65056576576576597</v>
       </c>
       <c r="O78" s="6">
-        <v>0.64471025704399398</v>
+        <v>0.64461519049975302</v>
       </c>
       <c r="P78" s="5">
         <v>0.206290497737557</v>
       </c>
       <c r="Q78" s="5">
-        <v>8.8825828797624906E-2</v>
+        <v>8.8913868251609698E-2</v>
       </c>
       <c r="R78" s="5">
         <v>0.165473755656109</v>
       </c>
       <c r="S78" s="5">
-        <v>6.5574195942602706E-2</v>
+        <v>6.5650346706290205E-2</v>
       </c>
       <c r="T78" s="5">
-        <v>0.13389457013574699</v>
+        <v>0.13386515837104099</v>
       </c>
       <c r="U78" s="5">
-        <v>0.120247303315191</v>
+        <v>0.120270406141654</v>
       </c>
       <c r="V78" s="5">
         <v>4.4642533936651602E-2</v>
       </c>
       <c r="W78" s="5">
-        <v>6.9739435922810497E-2</v>
+        <v>6.97462357602774E-2</v>
       </c>
       <c r="X78" s="5">
         <v>2.7458823529411799E-2</v>
       </c>
       <c r="Y78" s="5">
-        <v>4.1404576942107897E-2</v>
+        <v>4.1361342248637897E-2</v>
       </c>
       <c r="Z78" s="5">
         <v>0.16200135746606301</v>
       </c>
       <c r="AA78" s="5">
-        <v>0.24682308263236</v>
+        <v>0.24676664190193201</v>
       </c>
       <c r="AB78" s="5">
         <v>0.65420361990950204</v>
       </c>
       <c r="AC78" s="5">
-        <v>0.75284027709054901</v>
+        <v>0.75281428925210503</v>
       </c>
       <c r="AD78" s="5">
-        <v>5.4248065901091698E-3</v>
+        <v>5.4190972447453398E-3</v>
       </c>
       <c r="AE78" s="5">
-        <v>6.8650299457977603E-3</v>
+        <v>6.8740446650307997E-3</v>
       </c>
       <c r="AF78" s="5">
-        <v>5.4072398190045299E-4</v>
+        <v>5.4705882352941199E-4</v>
       </c>
       <c r="AG78" s="5">
-        <v>1.25739732805542E-3</v>
+        <v>1.2860574541852399E-3</v>
       </c>
       <c r="AH78" s="5">
-        <v>1.2861085972850701E-2</v>
+        <v>1.29018099547511E-2</v>
       </c>
       <c r="AI78" s="5">
-        <v>1.3044952993567499E-2</v>
+        <v>1.30818722139673E-2</v>
       </c>
       <c r="AJ78" s="5">
-        <v>9.2797297297297299E-2</v>
+        <v>9.2776126126126096E-2</v>
       </c>
       <c r="AK78" s="5">
-        <v>9.9114045082982202E-2</v>
+        <v>9.8195999005964207E-2</v>
       </c>
       <c r="AL78" s="5">
-        <v>1.1981981981982E-2</v>
+        <v>1.1965315315315301E-2</v>
       </c>
       <c r="AM78" s="5">
-        <v>1.0178521997034101E-2</v>
+        <v>1.00929490351311E-2</v>
       </c>
       <c r="AN78" s="5">
-        <v>1.11418918918919E-2</v>
+        <v>1.11252252252252E-2</v>
       </c>
       <c r="AO78" s="5">
-        <v>9.3733564013840798E-3</v>
+        <v>9.2888421573478503E-3</v>
       </c>
       <c r="AP78" s="5">
-        <v>3.0315315315315301E-2</v>
+        <v>3.0317567567567601E-2</v>
       </c>
       <c r="AQ78" s="5">
-        <v>3.5125358378645603E-2</v>
+        <v>3.5126744186046499E-2</v>
       </c>
       <c r="AR78" s="5">
-        <v>5.1063963963964003E-2</v>
+        <v>5.1067567567567598E-2</v>
       </c>
       <c r="AS78" s="5">
-        <v>5.44416955017301E-2</v>
+        <v>5.444213260762E-2</v>
       </c>
       <c r="AT78" s="5">
-        <v>2.0747747747747701E-2</v>
+        <v>2.0749549549549599E-2</v>
       </c>
       <c r="AU78" s="5">
-        <v>1.9316164112703899E-2</v>
+        <v>1.93150420583869E-2</v>
       </c>
       <c r="AV78" s="5">
-        <v>0.22165889219045201</v>
+        <v>0.22157035758558</v>
       </c>
       <c r="AW78" s="5">
-        <v>0.246408741346965</v>
+        <v>0.24662485351660601</v>
       </c>
       <c r="AX78" s="5">
-        <v>0.73793423423423399</v>
+        <v>0.73812207207207203</v>
       </c>
       <c r="AY78" s="5">
-        <v>0.74540417696490402</v>
+        <v>0.74521001979218204</v>
       </c>
       <c r="AZ78" s="4">
-        <v>20430.296999999999</v>
+        <v>20429.186000000002</v>
       </c>
       <c r="BA78" s="4">
-        <v>5326.1090000000004</v>
+        <v>5613.2979999999998</v>
       </c>
       <c r="BB78" s="4">
         <v>4447.598</v>
       </c>
       <c r="BC78" s="4">
         <v>230.76599999999999</v>
       </c>
       <c r="BD78" s="4">
         <v>1887.9970000000001</v>
       </c>
       <c r="BE78" s="4">
-        <v>8069.1379999999999</v>
+        <v>7780.8379999999997</v>
       </c>
       <c r="BF78" s="4">
         <v>468.68900000000002</v>
       </c>
       <c r="BG78" s="5">
-        <v>0.181911898312104</v>
+        <v>0.18192351271023699</v>
       </c>
       <c r="BH78" s="4">
-        <v>457282.038</v>
+        <v>455781.43099999998</v>
       </c>
       <c r="BI78" s="4">
-        <v>123361.30499999999</v>
+        <v>124044.507</v>
       </c>
       <c r="BJ78" s="4">
-        <v>108913.781</v>
+        <v>108266.9</v>
       </c>
       <c r="BK78" s="4">
-        <v>6060.21</v>
+        <v>5932.085</v>
       </c>
       <c r="BL78" s="4">
-        <v>16023.892</v>
+        <v>15820.706</v>
       </c>
       <c r="BM78" s="4">
-        <v>188935.18700000001</v>
+        <v>187740.89300000001</v>
       </c>
       <c r="BN78" s="4">
-        <v>13987.663</v>
+        <v>13976.34</v>
       </c>
       <c r="BO78" s="5">
-        <v>0.16517705540185099</v>
+        <v>0.16550665216582</v>
       </c>
       <c r="BP78" s="5">
-        <v>0.24640495495495501</v>
-[...2 lines deleted...]
-        <v>0.29209817103311903</v>
+        <v>0.24633153153153201</v>
+      </c>
+      <c r="BQ78" s="13">
+        <v>0.29191810984661098</v>
       </c>
     </row>
     <row r="79" spans="1:69" x14ac:dyDescent="0.2">
-      <c r="A79" s="25" t="s">
+      <c r="A79" s="3" t="s">
         <v>146</v>
       </c>
-      <c r="B79" s="26">
+      <c r="B79" s="4">
         <v>221</v>
       </c>
-      <c r="C79" s="26">
+      <c r="C79" s="4">
         <v>229</v>
       </c>
-      <c r="D79" s="26">
-[...2 lines deleted...]
-      <c r="E79" s="26">
+      <c r="D79" s="4">
+        <v>4017</v>
+      </c>
+      <c r="E79" s="4">
         <v>80603.152000000002</v>
       </c>
-      <c r="F79" s="26">
-[...2 lines deleted...]
-      <c r="G79" s="26">
+      <c r="F79" s="4">
+        <v>113874.38499999999</v>
+      </c>
+      <c r="G79" s="4">
         <v>95325.941000000006</v>
       </c>
-      <c r="H79" s="27">
-[...29 lines deleted...]
-      <c r="R79" s="27">
+      <c r="H79" s="5">
+        <v>4.8017194570135702E-2</v>
+      </c>
+      <c r="I79" s="5">
+        <v>5.5819661101420399E-2</v>
+      </c>
+      <c r="J79" s="5">
+        <v>0.11794159728506801</v>
+      </c>
+      <c r="K79" s="5">
+        <v>0.118115482449589</v>
+      </c>
+      <c r="L79" s="5">
+        <v>0.15510688983050799</v>
+      </c>
+      <c r="M79" s="5">
+        <v>0.186560246499788</v>
+      </c>
+      <c r="N79" s="6">
+        <v>0.64310633484162905</v>
+      </c>
+      <c r="O79" s="6">
+        <v>0.63956972865322403</v>
+      </c>
+      <c r="P79" s="5">
+        <v>0.204143181818182</v>
+      </c>
+      <c r="Q79" s="5">
+        <v>8.8014926488911099E-2</v>
+      </c>
+      <c r="R79" s="5">
         <v>0.16655909090909099</v>
       </c>
-      <c r="S79" s="27">
-[...8 lines deleted...]
-      <c r="V79" s="27">
+      <c r="S79" s="5">
+        <v>6.5813157238973297E-2</v>
+      </c>
+      <c r="T79" s="5">
+        <v>0.13151499999999999</v>
+      </c>
+      <c r="U79" s="5">
+        <v>0.118944455519561</v>
+      </c>
+      <c r="V79" s="5">
         <v>4.40336363636364E-2</v>
       </c>
-      <c r="W79" s="27">
-[...2 lines deleted...]
-      <c r="X79" s="27">
+      <c r="W79" s="5">
+        <v>6.8477099426862698E-2</v>
+      </c>
+      <c r="X79" s="5">
         <v>2.9194545454545501E-2</v>
       </c>
-      <c r="Y79" s="27">
-[...2 lines deleted...]
-      <c r="Z79" s="27">
+      <c r="Y79" s="5">
+        <v>4.26733366558684E-2</v>
+      </c>
+      <c r="Z79" s="5">
         <v>0.16309727272727301</v>
       </c>
-      <c r="AA79" s="27">
-[...14 lines deleted...]
-      <c r="AF79" s="27">
+      <c r="AA79" s="5">
+        <v>0.24815761275853501</v>
+      </c>
+      <c r="AB79" s="5">
+        <v>0.65667272727272696</v>
+      </c>
+      <c r="AC79" s="5">
+        <v>0.75561191128831295</v>
+      </c>
+      <c r="AD79" s="5">
+        <v>6.3896136468707797E-3</v>
+      </c>
+      <c r="AE79" s="5">
+        <v>7.3667709179331704E-3</v>
+      </c>
+      <c r="AF79" s="5">
         <v>4.0363636363636399E-4</v>
       </c>
-      <c r="AG79" s="27">
-[...2 lines deleted...]
-      <c r="AH79" s="27">
+      <c r="AG79" s="5">
+        <v>1.2174433092449501E-3</v>
+      </c>
+      <c r="AH79" s="5">
         <v>1.3046818181818199E-2</v>
       </c>
-      <c r="AI79" s="27">
-[...50 lines deleted...]
-      <c r="AZ79" s="26">
+      <c r="AI79" s="5">
+        <v>1.31247694991278E-2</v>
+      </c>
+      <c r="AJ79" s="5">
+        <v>0.1056</v>
+      </c>
+      <c r="AK79" s="5">
+        <v>0.10013423220973801</v>
+      </c>
+      <c r="AL79" s="5">
+        <v>1.05990950226244E-2</v>
+      </c>
+      <c r="AM79" s="5">
+        <v>1.08038834951456E-2</v>
+      </c>
+      <c r="AN79" s="5">
+        <v>9.6203619909502307E-3</v>
+      </c>
+      <c r="AO79" s="5">
+        <v>9.9329350261389109E-3</v>
+      </c>
+      <c r="AP79" s="5">
+        <v>3.1925791855203597E-2</v>
+      </c>
+      <c r="AQ79" s="5">
+        <v>3.6010754294249402E-2</v>
+      </c>
+      <c r="AR79" s="5">
+        <v>5.1487330316742103E-2</v>
+      </c>
+      <c r="AS79" s="5">
+        <v>5.4442469504605399E-2</v>
+      </c>
+      <c r="AT79" s="5">
+        <v>1.9560180995475102E-2</v>
+      </c>
+      <c r="AU79" s="5">
+        <v>1.84307941249689E-2</v>
+      </c>
+      <c r="AV79" s="5">
+        <v>0.22895881281817701</v>
+      </c>
+      <c r="AW79" s="5">
+        <v>0.25141516951668702</v>
+      </c>
+      <c r="AX79" s="5">
+        <v>0.74230588235294104</v>
+      </c>
+      <c r="AY79" s="5">
+        <v>0.747612372417227</v>
+      </c>
+      <c r="AZ79" s="4">
         <v>19822.362000000001</v>
       </c>
-      <c r="BA79" s="26">
-[...2 lines deleted...]
-      <c r="BB79" s="26">
+      <c r="BA79" s="4">
+        <v>5359.9089999999997</v>
+      </c>
+      <c r="BB79" s="4">
         <v>4660.0990000000002</v>
       </c>
-      <c r="BC79" s="26">
+      <c r="BC79" s="4">
         <v>59.817</v>
       </c>
-      <c r="BD79" s="26">
+      <c r="BD79" s="4">
         <v>1351.9190000000001</v>
       </c>
-      <c r="BE79" s="26">
-[...2 lines deleted...]
-      <c r="BF79" s="26">
+      <c r="BE79" s="4">
+        <v>7865.143</v>
+      </c>
+      <c r="BF79" s="4">
         <v>525.47500000000002</v>
       </c>
-      <c r="BG79" s="27">
-[...30 lines deleted...]
-        <v>0.28585487319741398</v>
+      <c r="BG79" s="5">
+        <v>0.174072176108789</v>
+      </c>
+      <c r="BH79" s="4">
+        <v>440986.505</v>
+      </c>
+      <c r="BI79" s="4">
+        <v>121450.376</v>
+      </c>
+      <c r="BJ79" s="4">
+        <v>98438.07</v>
+      </c>
+      <c r="BK79" s="4">
+        <v>4298.7619999999997</v>
+      </c>
+      <c r="BL79" s="4">
+        <v>13840.003000000001</v>
+      </c>
+      <c r="BM79" s="4">
+        <v>188243.47</v>
+      </c>
+      <c r="BN79" s="4">
+        <v>14715.824000000001</v>
+      </c>
+      <c r="BO79" s="5">
+        <v>0.16058710047365499</v>
+      </c>
+      <c r="BP79" s="5">
+        <v>0.23962488687782799</v>
+      </c>
+      <c r="BQ79" s="13">
+        <v>0.28569360219069001</v>
       </c>
     </row>
     <row r="80" spans="1:69" x14ac:dyDescent="0.2">
-      <c r="A80" s="7"/>
-[...67 lines deleted...]
-      <c r="BQ80" s="9"/>
+      <c r="A80" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="B80" s="4">
+        <v>221</v>
+      </c>
+      <c r="C80" s="4">
+        <v>229</v>
+      </c>
+      <c r="D80" s="4">
+        <v>3979</v>
+      </c>
+      <c r="E80" s="4">
+        <v>81469.159</v>
+      </c>
+      <c r="F80" s="4">
+        <v>113816.382</v>
+      </c>
+      <c r="G80" s="4">
+        <v>94083.565000000002</v>
+      </c>
+      <c r="H80" s="5">
+        <v>3.55945701357466E-2</v>
+      </c>
+      <c r="I80" s="5">
+        <v>5.8602944877926E-2</v>
+      </c>
+      <c r="J80" s="5">
+        <v>0.119172502262443</v>
+      </c>
+      <c r="K80" s="5">
+        <v>0.11915074792661499</v>
+      </c>
+      <c r="L80" s="5">
+        <v>0.156951779661017</v>
+      </c>
+      <c r="M80" s="5">
+        <v>0.18836164209172701</v>
+      </c>
+      <c r="N80" s="6">
+        <v>0.65163212669683301</v>
+      </c>
+      <c r="O80" s="6">
+        <v>0.64722689117868804</v>
+      </c>
+      <c r="P80" s="5">
+        <v>0.20418727272727299</v>
+      </c>
+      <c r="Q80" s="5">
+        <v>8.7800704402515695E-2</v>
+      </c>
+      <c r="R80" s="5">
+        <v>0.16579272727272701</v>
+      </c>
+      <c r="S80" s="5">
+        <v>6.5765207547169802E-2</v>
+      </c>
+      <c r="T80" s="5">
+        <v>0.13118136363636401</v>
+      </c>
+      <c r="U80" s="5">
+        <v>0.118403698113208</v>
+      </c>
+      <c r="V80" s="5">
+        <v>4.39795454545455E-2</v>
+      </c>
+      <c r="W80" s="5">
+        <v>6.83958490566038E-2</v>
+      </c>
+      <c r="X80" s="5">
+        <v>2.9307272727272699E-2</v>
+      </c>
+      <c r="Y80" s="5">
+        <v>4.25493836477987E-2</v>
+      </c>
+      <c r="Z80" s="5">
+        <v>0.163227272727273</v>
+      </c>
+      <c r="AA80" s="5">
+        <v>0.248439094339623</v>
+      </c>
+      <c r="AB80" s="5">
+        <v>0.65815045454545495</v>
+      </c>
+      <c r="AC80" s="5">
+        <v>0.75632327044025205</v>
+      </c>
+      <c r="AD80" s="5">
+        <v>6.8018254613380702E-3</v>
+      </c>
+      <c r="AE80" s="5">
+        <v>7.6193297433869702E-3</v>
+      </c>
+      <c r="AF80" s="5">
+        <v>7.1727272727272699E-4</v>
+      </c>
+      <c r="AG80" s="5">
+        <v>1.3128553459119501E-3</v>
+      </c>
+      <c r="AH80" s="5">
+        <v>1.31268181818182E-2</v>
+      </c>
+      <c r="AI80" s="5">
+        <v>1.30751949685535E-2</v>
+      </c>
+      <c r="AJ80" s="5">
+        <v>0.111378733031674</v>
+      </c>
+      <c r="AK80" s="5">
+        <v>0.11086312074615601</v>
+      </c>
+      <c r="AL80" s="5">
+        <v>1.1280090497737601E-2</v>
+      </c>
+      <c r="AM80" s="5">
+        <v>1.16628298567479E-2</v>
+      </c>
+      <c r="AN80" s="5">
+        <v>1.02054298642534E-2</v>
+      </c>
+      <c r="AO80" s="5">
+        <v>1.07587584820307E-2</v>
+      </c>
+      <c r="AP80" s="5">
+        <v>3.2711312217194602E-2</v>
+      </c>
+      <c r="AQ80" s="5">
+        <v>3.6888916813269702E-2</v>
+      </c>
+      <c r="AR80" s="5">
+        <v>5.2285520361990898E-2</v>
+      </c>
+      <c r="AS80" s="5">
+        <v>5.52585322945464E-2</v>
+      </c>
+      <c r="AT80" s="5">
+        <v>1.95714932126697E-2</v>
+      </c>
+      <c r="AU80" s="5">
+        <v>1.83687358632822E-2</v>
+      </c>
+      <c r="AV80" s="5">
+        <v>0.22009654111127899</v>
+      </c>
+      <c r="AW80" s="5">
+        <v>0.24480597085007899</v>
+      </c>
+      <c r="AX80" s="5">
+        <v>0.73422850678732998</v>
+      </c>
+      <c r="AY80" s="5">
+        <v>0.74243797436541803</v>
+      </c>
+      <c r="AZ80" s="4">
+        <v>20652.066999999999</v>
+      </c>
+      <c r="BA80" s="4">
+        <v>5115.0950000000003</v>
+      </c>
+      <c r="BB80" s="4">
+        <v>5021.5529999999999</v>
+      </c>
+      <c r="BC80" s="4">
+        <v>103.673</v>
+      </c>
+      <c r="BD80" s="4">
+        <v>1815.395</v>
+      </c>
+      <c r="BE80" s="4">
+        <v>8021.0290000000005</v>
+      </c>
+      <c r="BF80" s="4">
+        <v>575.322</v>
+      </c>
+      <c r="BG80" s="5">
+        <v>0.18145074230175401</v>
+      </c>
+      <c r="BH80" s="4">
+        <v>447435.15899999999</v>
+      </c>
+      <c r="BI80" s="4">
+        <v>119999.663</v>
+      </c>
+      <c r="BJ80" s="4">
+        <v>102887.071</v>
+      </c>
+      <c r="BK80" s="4">
+        <v>4300.2120000000004</v>
+      </c>
+      <c r="BL80" s="4">
+        <v>14120.785</v>
+      </c>
+      <c r="BM80" s="4">
+        <v>190883.36199999999</v>
+      </c>
+      <c r="BN80" s="4">
+        <v>15244.066000000001</v>
+      </c>
+      <c r="BO80" s="5">
+        <v>0.164210777163844</v>
+      </c>
+      <c r="BP80" s="5">
+        <v>0.23672126696832599</v>
+      </c>
+      <c r="BQ80" s="13">
+        <v>0.282369992460417</v>
+      </c>
+    </row>
+    <row r="81" spans="1:69" x14ac:dyDescent="0.2">
+      <c r="A81" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="B81" s="4">
+        <v>220</v>
+      </c>
+      <c r="C81" s="4">
+        <v>228</v>
+      </c>
+      <c r="D81" s="4">
+        <v>3953</v>
+      </c>
+      <c r="E81" s="4">
+        <v>82426.03</v>
+      </c>
+      <c r="F81" s="4">
+        <v>115651.09600000001</v>
+      </c>
+      <c r="G81" s="4">
+        <v>95325.039000000004</v>
+      </c>
+      <c r="H81" s="5">
+        <v>3.22304545454545E-2</v>
+      </c>
+      <c r="I81" s="5">
+        <v>5.7643996960486298E-2</v>
+      </c>
+      <c r="J81" s="5">
+        <v>0.121056309090909</v>
+      </c>
+      <c r="K81" s="5">
+        <v>0.119798738932456</v>
+      </c>
+      <c r="L81" s="5">
+        <v>0.15969078070175399</v>
+      </c>
+      <c r="M81" s="5">
+        <v>0.188657757641921</v>
+      </c>
+      <c r="N81" s="6">
+        <v>0.654102727272727</v>
+      </c>
+      <c r="O81" s="6">
+        <v>0.64795433847710604</v>
+      </c>
+      <c r="P81" s="5">
+        <v>0.20418767123287701</v>
+      </c>
+      <c r="Q81" s="5">
+        <v>8.77417574069385E-2</v>
+      </c>
+      <c r="R81" s="5">
+        <v>0.166078538812785</v>
+      </c>
+      <c r="S81" s="5">
+        <v>6.6129678399594799E-2</v>
+      </c>
+      <c r="T81" s="5">
+        <v>0.12989680365296799</v>
+      </c>
+      <c r="U81" s="5">
+        <v>0.11757996961256</v>
+      </c>
+      <c r="V81" s="5">
+        <v>4.3464383561643803E-2</v>
+      </c>
+      <c r="W81" s="5">
+        <v>6.8361002785515296E-2</v>
+      </c>
+      <c r="X81" s="5">
+        <v>2.9685844748858398E-2</v>
+      </c>
+      <c r="Y81" s="5">
+        <v>4.2788022284122602E-2</v>
+      </c>
+      <c r="Z81" s="5">
+        <v>0.16407625570776299</v>
+      </c>
+      <c r="AA81" s="5">
+        <v>0.248909799949354</v>
+      </c>
+      <c r="AB81" s="5">
+        <v>0.65990776255707795</v>
+      </c>
+      <c r="AC81" s="5">
+        <v>0.75734902506963797</v>
+      </c>
+      <c r="AD81" s="5">
+        <v>5.9326525855970501E-3</v>
+      </c>
+      <c r="AE81" s="5">
+        <v>7.9094697382911094E-3</v>
+      </c>
+      <c r="AF81" s="5">
+        <v>1.0529680365296799E-3</v>
+      </c>
+      <c r="AG81" s="5">
+        <v>1.39951886553558E-3</v>
+      </c>
+      <c r="AH81" s="5">
+        <v>1.2901826484018299E-2</v>
+      </c>
+      <c r="AI81" s="5">
+        <v>1.30342618384401E-2</v>
+      </c>
+      <c r="AJ81" s="5">
+        <v>0.11384681818181799</v>
+      </c>
+      <c r="AK81" s="5">
+        <v>0.10012489858012201</v>
+      </c>
+      <c r="AL81" s="5">
+        <v>1.1721363636363599E-2</v>
+      </c>
+      <c r="AM81" s="5">
+        <v>1.2182114849481399E-2</v>
+      </c>
+      <c r="AN81" s="5">
+        <v>1.06040909090909E-2</v>
+      </c>
+      <c r="AO81" s="5">
+        <v>1.1262155325069601E-2</v>
+      </c>
+      <c r="AP81" s="5">
+        <v>3.35922727272727E-2</v>
+      </c>
+      <c r="AQ81" s="5">
+        <v>3.7491095370604598E-2</v>
+      </c>
+      <c r="AR81" s="5">
+        <v>5.3222272727272701E-2</v>
+      </c>
+      <c r="AS81" s="5">
+        <v>5.5873766759423203E-2</v>
+      </c>
+      <c r="AT81" s="5">
+        <v>1.9632727272727302E-2</v>
+      </c>
+      <c r="AU81" s="5">
+        <v>1.8381406526688598E-2</v>
+      </c>
+      <c r="AV81" s="5">
+        <v>0.223223954574542</v>
+      </c>
+      <c r="AW81" s="5">
+        <v>0.24831823832622299</v>
+      </c>
+      <c r="AX81" s="5">
+        <v>0.72562772727272695</v>
+      </c>
+      <c r="AY81" s="5">
+        <v>0.73869529471287598</v>
+      </c>
+      <c r="AZ81" s="4">
+        <v>21099.405999999999</v>
+      </c>
+      <c r="BA81" s="4">
+        <v>5215.4570000000003</v>
+      </c>
+      <c r="BB81" s="4">
+        <v>4718.0200000000004</v>
+      </c>
+      <c r="BC81" s="4">
+        <v>159.27000000000001</v>
+      </c>
+      <c r="BD81" s="4">
+        <v>2129.2950000000001</v>
+      </c>
+      <c r="BE81" s="4">
+        <v>8287.2479999999996</v>
+      </c>
+      <c r="BF81" s="4">
+        <v>590.11599999999999</v>
+      </c>
+      <c r="BG81" s="5">
+        <v>0.18244017332961601</v>
+      </c>
+      <c r="BH81" s="4">
+        <v>449301.946</v>
+      </c>
+      <c r="BI81" s="4">
+        <v>121915.478</v>
+      </c>
+      <c r="BJ81" s="4">
+        <v>97755.748999999996</v>
+      </c>
+      <c r="BK81" s="4">
+        <v>3978.7020000000002</v>
+      </c>
+      <c r="BL81" s="4">
+        <v>14854.123</v>
+      </c>
+      <c r="BM81" s="4">
+        <v>195039.02100000001</v>
+      </c>
+      <c r="BN81" s="4">
+        <v>15758.873</v>
+      </c>
+      <c r="BO81" s="5">
+        <v>0.16145882685666599</v>
+      </c>
+      <c r="BP81" s="5">
+        <v>0.235905</v>
+      </c>
+      <c r="BQ81" s="13">
+        <v>0.27955299772324799</v>
+      </c>
+    </row>
+    <row r="82" spans="1:69" x14ac:dyDescent="0.2">
+      <c r="A82" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="B82" s="4">
+        <v>218</v>
+      </c>
+      <c r="C82" s="4">
+        <v>225</v>
+      </c>
+      <c r="D82" s="4">
+        <v>3910</v>
+      </c>
+      <c r="E82" s="4">
+        <v>83639.923999999999</v>
+      </c>
+      <c r="F82" s="4">
+        <v>116866.363</v>
+      </c>
+      <c r="G82" s="4">
+        <v>96992.323999999993</v>
+      </c>
+      <c r="H82" s="5">
+        <v>4.0361467889908298E-2</v>
+      </c>
+      <c r="I82" s="5">
+        <v>6.7937701561300204E-2</v>
+      </c>
+      <c r="J82" s="5">
+        <v>0.119823981651376</v>
+      </c>
+      <c r="K82" s="5">
+        <v>0.119324827109974</v>
+      </c>
+      <c r="L82" s="5">
+        <v>0.15779200877193</v>
+      </c>
+      <c r="M82" s="5">
+        <v>0.18761121673342199</v>
+      </c>
+      <c r="N82" s="6">
+        <v>0.65567431192660597</v>
+      </c>
+      <c r="O82" s="6">
+        <v>0.64886764705882405</v>
+      </c>
+      <c r="P82" s="5">
+        <v>0.20237741935483899</v>
+      </c>
+      <c r="Q82" s="5">
+        <v>8.73948041975941E-2</v>
+      </c>
+      <c r="R82" s="5">
+        <v>0.165883410138249</v>
+      </c>
+      <c r="S82" s="5">
+        <v>6.5941438443818806E-2</v>
+      </c>
+      <c r="T82" s="5">
+        <v>0.12878755760368699</v>
+      </c>
+      <c r="U82" s="5">
+        <v>0.117168620424878</v>
+      </c>
+      <c r="V82" s="5">
+        <v>4.3824423963133602E-2</v>
+      </c>
+      <c r="W82" s="5">
+        <v>6.8538469413872496E-2</v>
+      </c>
+      <c r="X82" s="5">
+        <v>3.0110138248847899E-2</v>
+      </c>
+      <c r="Y82" s="5">
+        <v>4.3109521371896602E-2</v>
+      </c>
+      <c r="Z82" s="5">
+        <v>0.16485714285714301</v>
+      </c>
+      <c r="AA82" s="5">
+        <v>0.24935851036601001</v>
+      </c>
+      <c r="AB82" s="5">
+        <v>0.66131105990783401</v>
+      </c>
+      <c r="AC82" s="5">
+        <v>0.75851195290504203</v>
+      </c>
+      <c r="AD82" s="5">
+        <v>5.8285084046704799E-3</v>
+      </c>
+      <c r="AE82" s="5">
+        <v>7.9745831721426408E-3</v>
+      </c>
+      <c r="AF82" s="5">
+        <v>1.04838709677419E-3</v>
+      </c>
+      <c r="AG82" s="5">
+        <v>1.6171743025339099E-3</v>
+      </c>
+      <c r="AH82" s="5">
+        <v>1.28612903225806E-2</v>
+      </c>
+      <c r="AI82" s="5">
+        <v>1.2923829024827201E-2</v>
+      </c>
+      <c r="AJ82" s="5">
+        <v>0.11261926605504601</v>
+      </c>
+      <c r="AK82" s="5">
+        <v>0.10282250384024599</v>
+      </c>
+      <c r="AL82" s="5">
+        <v>1.1693577981651399E-2</v>
+      </c>
+      <c r="AM82" s="5">
+        <v>1.02076982097187E-2</v>
+      </c>
+      <c r="AN82" s="5">
+        <v>1.05862385321101E-2</v>
+      </c>
+      <c r="AO82" s="5">
+        <v>9.3114833759590804E-3</v>
+      </c>
+      <c r="AP82" s="5">
+        <v>3.39142201834862E-2</v>
+      </c>
+      <c r="AQ82" s="5">
+        <v>3.7952941176470599E-2</v>
+      </c>
+      <c r="AR82" s="5">
+        <v>5.3355045871559599E-2</v>
+      </c>
+      <c r="AS82" s="5">
+        <v>5.6184040920716098E-2</v>
+      </c>
+      <c r="AT82" s="5">
+        <v>1.9443577981651399E-2</v>
+      </c>
+      <c r="AU82" s="5">
+        <v>1.8230895140665001E-2</v>
+      </c>
+      <c r="AV82" s="5">
+        <v>0.221790028667188</v>
+      </c>
+      <c r="AW82" s="5">
+        <v>0.24847107366170901</v>
+      </c>
+      <c r="AX82" s="5">
+        <v>0.73198119266054995</v>
+      </c>
+      <c r="AY82" s="5">
+        <v>0.74001971867007699</v>
+      </c>
+      <c r="AZ82" s="4">
+        <v>20211.364000000001</v>
+      </c>
+      <c r="BA82" s="4">
+        <v>4891.0559999999996</v>
+      </c>
+      <c r="BB82" s="4">
+        <v>4098.9030000000002</v>
+      </c>
+      <c r="BC82" s="4">
+        <v>155.702</v>
+      </c>
+      <c r="BD82" s="4">
+        <v>2000.0940000000001</v>
+      </c>
+      <c r="BE82" s="4">
+        <v>8471.8009999999995</v>
+      </c>
+      <c r="BF82" s="4">
+        <v>593.80799999999999</v>
+      </c>
+      <c r="BG82" s="5">
+        <v>0.172944237171135</v>
+      </c>
+      <c r="BH82" s="4">
+        <v>443152.73800000001</v>
+      </c>
+      <c r="BI82" s="4">
+        <v>118927.952</v>
+      </c>
+      <c r="BJ82" s="4">
+        <v>96525.633000000002</v>
+      </c>
+      <c r="BK82" s="4">
+        <v>3930.3119999999999</v>
+      </c>
+      <c r="BL82" s="4">
+        <v>13989.684999999999</v>
+      </c>
+      <c r="BM82" s="4">
+        <v>193798.11900000001</v>
+      </c>
+      <c r="BN82" s="4">
+        <v>15981.037</v>
+      </c>
+      <c r="BO82" s="5">
+        <v>0.15939059297674801</v>
+      </c>
+      <c r="BP82" s="5">
+        <v>0.22934908256880701</v>
+      </c>
+      <c r="BQ82" s="13">
+        <v>0.27406803069053698</v>
+      </c>
+    </row>
+    <row r="83" spans="1:69" x14ac:dyDescent="0.2">
+      <c r="A83" s="14" t="s">
+        <v>150</v>
+      </c>
+      <c r="B83" s="15">
+        <v>27033</v>
+      </c>
+      <c r="C83" s="15">
+        <v>29253</v>
+      </c>
+      <c r="D83" s="15">
+        <v>542400</v>
+      </c>
+      <c r="E83" s="15">
+        <v>4246853.9929999998</v>
+      </c>
+      <c r="F83" s="15">
+        <v>6264375.0659999996</v>
+      </c>
+      <c r="G83" s="15">
+        <v>5125104.5619999999</v>
+      </c>
+      <c r="H83" s="16">
+        <v>5.5125287060820103</v>
+      </c>
+      <c r="I83" s="16">
+        <v>7.6912994172836298</v>
+      </c>
+      <c r="J83" s="16">
+        <v>10.319533800378499</v>
+      </c>
+      <c r="K83" s="16">
+        <v>10.4767950306902</v>
+      </c>
+      <c r="L83" s="16">
+        <v>16.785081631366399</v>
+      </c>
+      <c r="M83" s="16">
+        <v>17.456043629255198</v>
+      </c>
+      <c r="N83" s="17">
+        <v>57.4964265253166</v>
+      </c>
+      <c r="O83" s="17">
+        <v>58.184249341209899</v>
+      </c>
+      <c r="P83" s="16">
+        <v>17.688166105484299</v>
+      </c>
+      <c r="Q83" s="16">
+        <v>7.4310109962772897</v>
+      </c>
+      <c r="R83" s="16">
+        <v>17.928398192509501</v>
+      </c>
+      <c r="S83" s="16">
+        <v>6.8838941123870701</v>
+      </c>
+      <c r="T83" s="16">
+        <v>13.2515583377927</v>
+      </c>
+      <c r="U83" s="16">
+        <v>12.5915639774797</v>
+      </c>
+      <c r="V83" s="16">
+        <v>3.2851461917209499</v>
+      </c>
+      <c r="W83" s="16">
+        <v>6.4903270334160501</v>
+      </c>
+      <c r="X83" s="16">
+        <v>1.6014046889706901</v>
+      </c>
+      <c r="Y83" s="16">
+        <v>2.6473099459688698</v>
+      </c>
+      <c r="Z83" s="16">
+        <v>12.9061838268013</v>
+      </c>
+      <c r="AA83" s="16">
+        <v>22.1193749652269</v>
+      </c>
+      <c r="AB83" s="16">
+        <v>55.900418777567502</v>
+      </c>
+      <c r="AC83" s="16">
+        <v>66.315655556469395</v>
+      </c>
+      <c r="AD83" s="16">
+        <v>7.9809371963026204E-3</v>
+      </c>
+      <c r="AE83" s="16">
+        <v>1.27981983150249E-2</v>
+      </c>
+      <c r="AF83" s="16">
+        <v>0.13706560031253101</v>
+      </c>
+      <c r="AG83" s="16">
+        <v>0.22435310820004101</v>
+      </c>
+      <c r="AH83" s="16">
+        <v>1.2912814954998599</v>
+      </c>
+      <c r="AI83" s="16">
+        <v>1.3721090095283099</v>
+      </c>
+      <c r="AJ83" s="16">
+        <v>9.7370881986127902</v>
+      </c>
+      <c r="AK83" s="16">
+        <v>7.0470186468198706E-2</v>
+      </c>
+      <c r="AL83" s="16">
+        <v>1.07276128784102</v>
+      </c>
+      <c r="AM83" s="16">
+        <v>0.63197563912727905</v>
+      </c>
+      <c r="AN83" s="16">
+        <v>0.93456521678973503</v>
+      </c>
+      <c r="AO83" s="16">
+        <v>0.52919697110177399</v>
+      </c>
+      <c r="AP83" s="16">
+        <v>3.3346071382742899</v>
+      </c>
+      <c r="AQ83" s="16">
+        <v>3.7291159637387699</v>
+      </c>
+      <c r="AR83" s="16">
+        <v>4.5753330553971701</v>
+      </c>
+      <c r="AS83" s="16">
+        <v>4.8834187096905701</v>
+      </c>
+      <c r="AT83" s="16">
+        <v>1.24063707704518</v>
+      </c>
+      <c r="AU83" s="16">
+        <v>1.1542896322191001</v>
+      </c>
+      <c r="AV83" s="16">
+        <v>0.25477017981604999</v>
+      </c>
+      <c r="AW83" s="16">
+        <v>0.26330208553060203</v>
+      </c>
+      <c r="AX83" s="16">
+        <v>69.534454826711098</v>
+      </c>
+      <c r="AY83" s="16">
+        <v>68.6962437169976</v>
+      </c>
+      <c r="AZ83" s="15">
+        <v>1027022.728</v>
+      </c>
+      <c r="BA83" s="15">
+        <v>201449.48699999999</v>
+      </c>
+      <c r="BB83" s="15">
+        <v>288421.55900000001</v>
+      </c>
+      <c r="BC83" s="15">
+        <v>18023.404999999999</v>
+      </c>
+      <c r="BD83" s="15">
+        <v>138405.22099999999</v>
+      </c>
+      <c r="BE83" s="15">
+        <v>356328.44500000001</v>
+      </c>
+      <c r="BF83" s="15">
+        <v>24394.611000000001</v>
+      </c>
+      <c r="BG83" s="16">
+        <v>0.16394655766609201</v>
+      </c>
+      <c r="BH83" s="15">
+        <v>32363467.063000001</v>
+      </c>
+      <c r="BI83" s="15">
+        <v>6281535.1150000002</v>
+      </c>
+      <c r="BJ83" s="15">
+        <v>8497093.6370000001</v>
+      </c>
+      <c r="BK83" s="15">
+        <v>600458.47900000005</v>
+      </c>
+      <c r="BL83" s="15">
+        <v>2530097.3730000001</v>
+      </c>
+      <c r="BM83" s="15">
+        <v>13259658.434</v>
+      </c>
+      <c r="BN83" s="15">
+        <v>1194624.0249999999</v>
+      </c>
+      <c r="BO83" s="16">
+        <v>0.16946505163735101</v>
+      </c>
+      <c r="BP83" s="16">
+        <v>22.235442917879499</v>
+      </c>
+      <c r="BQ83" s="18">
+        <v>24.495091815859201</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="22" orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="20" orientation="landscape" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{60D1AF68-A744-4C9D-B7E8-B0171A4B1523}">
+  <sheetPr>
+    <tabColor theme="4"/>
+  </sheetPr>
+  <dimension ref="A1:X34"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="15.140625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="91.85546875" customWidth="1"/>
+    <col min="4" max="4" width="42" customWidth="1"/>
+    <col min="5" max="5" width="15.7109375" customWidth="1"/>
+    <col min="6" max="6" width="130.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="17.28515625" customWidth="1"/>
+    <col min="8" max="8" width="16.42578125" customWidth="1"/>
+    <col min="9" max="9" width="16.140625" customWidth="1"/>
+    <col min="10" max="11" width="5.42578125" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.85546875" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="5.5703125" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="5" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="15.140625" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="50.28515625" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="10.5703125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="10.5703125" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="10.5703125" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="10.5703125" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="10.5703125" bestFit="1" customWidth="1"/>
+    <col min="28" max="28" width="10.5703125" bestFit="1" customWidth="1"/>
+    <col min="30" max="30" width="10.5703125" bestFit="1" customWidth="1"/>
+    <col min="32" max="32" width="10.5703125" bestFit="1" customWidth="1"/>
+    <col min="34" max="34" width="10.5703125" bestFit="1" customWidth="1"/>
+    <col min="36" max="36" width="10.5703125" bestFit="1" customWidth="1"/>
+    <col min="38" max="38" width="10.5703125" bestFit="1" customWidth="1"/>
+    <col min="40" max="40" width="10.5703125" bestFit="1" customWidth="1"/>
+    <col min="42" max="42" width="10.5703125" bestFit="1" customWidth="1"/>
+    <col min="44" max="44" width="10.5703125" bestFit="1" customWidth="1"/>
+    <col min="46" max="65" width="10.5703125" bestFit="1" customWidth="1"/>
+    <col min="66" max="67" width="10.7109375" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:24" ht="146.25" x14ac:dyDescent="0.2">
+      <c r="A1" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="J1" s="8"/>
+      <c r="K1" s="8"/>
+      <c r="L1" s="8"/>
+      <c r="M1" s="8"/>
+      <c r="N1" s="8"/>
+      <c r="O1" s="8"/>
+      <c r="P1" s="8"/>
+      <c r="Q1" s="8"/>
+      <c r="R1" s="8"/>
+      <c r="S1" s="8"/>
+      <c r="T1" s="8"/>
+      <c r="U1" s="8"/>
+      <c r="V1" s="8"/>
+      <c r="W1" s="8"/>
+      <c r="X1" s="8"/>
+    </row>
+    <row r="2" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A2" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="B2">
+        <v>67</v>
+      </c>
+      <c r="C2" s="10">
+        <v>0.3947</v>
+      </c>
+      <c r="D2" s="10">
+        <v>4.9200000000000001E-2</v>
+      </c>
+      <c r="E2">
+        <v>93</v>
+      </c>
+      <c r="F2">
+        <v>174</v>
+      </c>
+      <c r="G2">
+        <v>25</v>
+      </c>
+      <c r="H2">
+        <v>6</v>
+      </c>
+      <c r="I2" s="7">
+        <v>2</v>
+      </c>
+      <c r="J2" s="11"/>
+    </row>
+    <row r="3" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A3" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="B3">
+        <v>63</v>
+      </c>
+      <c r="C3" s="10">
+        <v>0.32890000000000003</v>
+      </c>
+      <c r="D3" s="10">
+        <v>4.4499999999999998E-2</v>
+      </c>
+      <c r="E3">
+        <v>106</v>
+      </c>
+      <c r="F3">
+        <v>169</v>
+      </c>
+      <c r="G3">
+        <v>13</v>
+      </c>
+      <c r="H3">
+        <v>4</v>
+      </c>
+      <c r="I3" s="7">
+        <v>1</v>
+      </c>
+      <c r="J3" s="11"/>
+    </row>
+    <row r="4" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A4" s="9" t="s">
+        <v>101</v>
+      </c>
+      <c r="B4">
+        <v>62</v>
+      </c>
+      <c r="C4" s="10">
+        <v>0.21279999999999999</v>
+      </c>
+      <c r="D4" s="10">
+        <v>2.92E-2</v>
+      </c>
+      <c r="E4">
+        <v>117</v>
+      </c>
+      <c r="F4">
+        <v>166</v>
+      </c>
+      <c r="G4">
+        <v>3</v>
+      </c>
+      <c r="H4">
+        <v>5</v>
+      </c>
+      <c r="I4" s="7">
+        <v>1</v>
+      </c>
+      <c r="J4" s="11"/>
+    </row>
+    <row r="5" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A5" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="B5">
+        <v>64</v>
+      </c>
+      <c r="C5" s="10">
+        <v>0.17910000000000001</v>
+      </c>
+      <c r="D5" s="10">
+        <v>2.41E-2</v>
+      </c>
+      <c r="E5">
+        <v>129</v>
+      </c>
+      <c r="F5">
+        <v>154</v>
+      </c>
+      <c r="G5">
+        <v>2</v>
+      </c>
+      <c r="H5">
+        <v>3</v>
+      </c>
+      <c r="I5" s="7">
+        <v>0</v>
+      </c>
+      <c r="J5" s="11"/>
+    </row>
+    <row r="6" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A6" s="9" t="s">
+        <v>109</v>
+      </c>
+      <c r="B6">
+        <v>67</v>
+      </c>
+      <c r="C6" s="10">
+        <v>0.14699999999999999</v>
+      </c>
+      <c r="D6" s="10">
+        <v>0.02</v>
+      </c>
+      <c r="E6">
+        <v>143</v>
+      </c>
+      <c r="F6">
+        <v>134</v>
+      </c>
+      <c r="G6">
+        <v>4</v>
+      </c>
+      <c r="H6">
+        <v>1</v>
+      </c>
+      <c r="I6" s="7">
+        <v>0</v>
+      </c>
+      <c r="J6" s="11"/>
+    </row>
+    <row r="7" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A7" s="9" t="s">
+        <v>113</v>
+      </c>
+      <c r="B7">
+        <v>71</v>
+      </c>
+      <c r="C7" s="10">
+        <v>0.16769999999999999</v>
+      </c>
+      <c r="D7" s="10">
+        <v>2.3099999999999999E-2</v>
+      </c>
+      <c r="E7">
+        <v>139</v>
+      </c>
+      <c r="F7">
+        <v>130</v>
+      </c>
+      <c r="G7">
+        <v>8</v>
+      </c>
+      <c r="H7">
+        <v>1</v>
+      </c>
+      <c r="I7" s="7">
+        <v>0</v>
+      </c>
+      <c r="J7" s="11"/>
+    </row>
+    <row r="8" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A8" s="9" t="s">
+        <v>117</v>
+      </c>
+      <c r="B8">
+        <v>68</v>
+      </c>
+      <c r="C8" s="10">
+        <v>0.16850000000000001</v>
+      </c>
+      <c r="D8" s="10">
+        <v>2.5999999999999999E-2</v>
+      </c>
+      <c r="E8">
+        <v>135</v>
+      </c>
+      <c r="F8">
+        <v>129</v>
+      </c>
+      <c r="G8">
+        <v>10</v>
+      </c>
+      <c r="H8">
+        <v>1</v>
+      </c>
+      <c r="I8" s="7">
+        <v>0</v>
+      </c>
+      <c r="J8" s="11"/>
+    </row>
+    <row r="9" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A9" s="9" t="s">
+        <v>121</v>
+      </c>
+      <c r="B9">
+        <v>71</v>
+      </c>
+      <c r="C9" s="10">
+        <v>0.16789999999999999</v>
+      </c>
+      <c r="D9" s="10">
+        <v>2.3699999999999999E-2</v>
+      </c>
+      <c r="E9">
+        <v>128</v>
+      </c>
+      <c r="F9">
+        <v>132</v>
+      </c>
+      <c r="G9">
+        <v>10</v>
+      </c>
+      <c r="H9">
+        <v>0</v>
+      </c>
+      <c r="I9" s="7">
+        <v>0</v>
+      </c>
+      <c r="J9" s="11"/>
+    </row>
+    <row r="10" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A10" s="9" t="s">
+        <v>125</v>
+      </c>
+      <c r="B10">
+        <v>70</v>
+      </c>
+      <c r="C10" s="10">
+        <v>0.19789999999999999</v>
+      </c>
+      <c r="D10" s="10">
+        <v>2.9100000000000001E-2</v>
+      </c>
+      <c r="E10">
+        <v>119</v>
+      </c>
+      <c r="F10">
+        <v>124</v>
+      </c>
+      <c r="G10">
+        <v>12</v>
+      </c>
+      <c r="H10">
+        <v>0</v>
+      </c>
+      <c r="I10" s="7">
+        <v>0</v>
+      </c>
+      <c r="J10" s="11"/>
+    </row>
+    <row r="11" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A11" s="9" t="s">
+        <v>126</v>
+      </c>
+      <c r="B11">
+        <f>77-8</f>
+        <v>69</v>
+      </c>
+      <c r="C11" s="10">
+        <v>0.21890000000000001</v>
+      </c>
+      <c r="D11" s="10">
+        <v>3.2599999999999997E-2</v>
+      </c>
+      <c r="E11">
+        <v>117</v>
+      </c>
+      <c r="F11">
+        <v>124</v>
+      </c>
+      <c r="G11">
+        <v>12</v>
+      </c>
+      <c r="H11">
+        <v>0</v>
+      </c>
+      <c r="I11" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A12" s="9" t="s">
+        <v>127</v>
+      </c>
+      <c r="B12">
+        <v>69</v>
+      </c>
+      <c r="C12" s="10">
+        <v>0.2094</v>
+      </c>
+      <c r="D12" s="10">
+        <v>3.1399999999999997E-2</v>
+      </c>
+      <c r="E12">
+        <v>114</v>
+      </c>
+      <c r="F12">
+        <v>126</v>
+      </c>
+      <c r="G12">
+        <v>10</v>
+      </c>
+      <c r="H12">
+        <v>0</v>
+      </c>
+      <c r="I12" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A13" s="9" t="s">
+        <v>128</v>
+      </c>
+      <c r="B13">
+        <v>69</v>
+      </c>
+      <c r="C13" s="10">
+        <v>0.2114</v>
+      </c>
+      <c r="D13" s="10">
+        <v>3.2000000000000001E-2</v>
+      </c>
+      <c r="E13">
+        <v>114</v>
+      </c>
+      <c r="F13">
+        <v>125</v>
+      </c>
+      <c r="G13">
+        <v>10</v>
+      </c>
+      <c r="H13">
+        <v>0</v>
+      </c>
+      <c r="I13" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A14" s="9" t="s">
+        <v>129</v>
+      </c>
+      <c r="B14">
+        <v>69</v>
+      </c>
+      <c r="C14" s="10">
+        <v>0.1946</v>
+      </c>
+      <c r="D14" s="10">
+        <v>2.9600000000000001E-2</v>
+      </c>
+      <c r="E14">
+        <v>115</v>
+      </c>
+      <c r="F14">
+        <v>124</v>
+      </c>
+      <c r="G14">
+        <v>10</v>
+      </c>
+      <c r="H14">
+        <v>1</v>
+      </c>
+      <c r="I14" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A15" s="9" t="s">
+        <v>130</v>
+      </c>
+      <c r="B15">
+        <v>70</v>
+      </c>
+      <c r="C15" s="10">
+        <v>0.18</v>
+      </c>
+      <c r="D15" s="10">
+        <v>2.69E-2</v>
+      </c>
+      <c r="E15">
+        <v>119</v>
+      </c>
+      <c r="F15">
+        <v>122</v>
+      </c>
+      <c r="G15">
+        <v>7</v>
+      </c>
+      <c r="H15">
+        <v>1</v>
+      </c>
+      <c r="I15" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A16" s="9" t="s">
+        <v>131</v>
+      </c>
+      <c r="B16">
+        <v>70</v>
+      </c>
+      <c r="C16" s="10">
+        <v>0.1711</v>
+      </c>
+      <c r="D16" s="10">
+        <v>2.6499999999999999E-2</v>
+      </c>
+      <c r="E16">
+        <v>124</v>
+      </c>
+      <c r="F16">
+        <v>116</v>
+      </c>
+      <c r="G16">
+        <v>7</v>
+      </c>
+      <c r="H16">
+        <v>1</v>
+      </c>
+      <c r="I16" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A17" s="9" t="s">
+        <v>132</v>
+      </c>
+      <c r="B17">
+        <v>70</v>
+      </c>
+      <c r="C17" s="10">
+        <v>0.15859999999999999</v>
+      </c>
+      <c r="D17" s="10">
+        <v>2.4400000000000002E-2</v>
+      </c>
+      <c r="E17">
+        <v>129</v>
+      </c>
+      <c r="F17">
+        <v>111</v>
+      </c>
+      <c r="G17">
+        <v>5</v>
+      </c>
+      <c r="H17">
+        <v>1</v>
+      </c>
+      <c r="I17" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A18" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="B18">
+        <v>68</v>
+      </c>
+      <c r="C18" s="10">
+        <v>0.14510000000000001</v>
+      </c>
+      <c r="D18" s="10">
+        <v>2.29E-2</v>
+      </c>
+      <c r="E18">
+        <v>133</v>
+      </c>
+      <c r="F18">
+        <v>102</v>
+      </c>
+      <c r="G18">
+        <v>7</v>
+      </c>
+      <c r="H18">
+        <v>0</v>
+      </c>
+      <c r="I18" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A19" s="9" t="s">
+        <v>134</v>
+      </c>
+      <c r="B19">
+        <v>66</v>
+      </c>
+      <c r="C19" s="10">
+        <v>0.1419</v>
+      </c>
+      <c r="D19" s="10">
+        <v>2.29E-2</v>
+      </c>
+      <c r="E19">
+        <v>136</v>
+      </c>
+      <c r="F19">
+        <v>97</v>
+      </c>
+      <c r="G19">
+        <v>6</v>
+      </c>
+      <c r="H19">
+        <v>0</v>
+      </c>
+      <c r="I19" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A20" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="B20">
+        <v>69</v>
+      </c>
+      <c r="C20" s="10">
+        <v>0.14680000000000001</v>
+      </c>
+      <c r="D20" s="10">
+        <v>2.3699999999999999E-2</v>
+      </c>
+      <c r="E20">
+        <v>138</v>
+      </c>
+      <c r="F20">
+        <v>94</v>
+      </c>
+      <c r="G20">
+        <v>6</v>
+      </c>
+      <c r="H20">
+        <v>0</v>
+      </c>
+      <c r="I20" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A21" s="9" t="s">
+        <v>136</v>
+      </c>
+      <c r="B21">
+        <v>71</v>
+      </c>
+      <c r="C21" s="10">
+        <v>0.1231</v>
+      </c>
+      <c r="D21" s="10">
+        <v>1.9800000000000002E-2</v>
+      </c>
+      <c r="E21">
+        <v>139</v>
+      </c>
+      <c r="F21">
+        <v>90</v>
+      </c>
+      <c r="G21">
+        <v>7</v>
+      </c>
+      <c r="H21">
+        <v>1</v>
+      </c>
+      <c r="I21" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A22" s="9" t="s">
+        <v>137</v>
+      </c>
+      <c r="B22">
+        <v>71</v>
+      </c>
+      <c r="C22" s="10">
+        <v>0.1113</v>
+      </c>
+      <c r="D22" s="10">
+        <v>1.7600000000000001E-2</v>
+      </c>
+      <c r="E22">
+        <v>137</v>
+      </c>
+      <c r="F22">
+        <v>89</v>
+      </c>
+      <c r="G22">
+        <v>6</v>
+      </c>
+      <c r="H22">
+        <v>1</v>
+      </c>
+      <c r="I22" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A23" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="B23">
+        <v>69</v>
+      </c>
+      <c r="C23" s="10">
+        <v>0.12770000000000001</v>
+      </c>
+      <c r="D23" s="10">
+        <v>2.0500000000000001E-2</v>
+      </c>
+      <c r="E23">
+        <v>133</v>
+      </c>
+      <c r="F23">
+        <v>92</v>
+      </c>
+      <c r="G23">
+        <v>7</v>
+      </c>
+      <c r="H23">
+        <v>1</v>
+      </c>
+      <c r="I23" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A24" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B24">
+        <v>70</v>
+      </c>
+      <c r="C24" s="10">
+        <v>0.1138</v>
+      </c>
+      <c r="D24" s="10">
+        <v>1.8100000000000002E-2</v>
+      </c>
+      <c r="E24">
+        <v>129</v>
+      </c>
+      <c r="F24">
+        <v>95</v>
+      </c>
+      <c r="G24">
+        <v>7</v>
+      </c>
+      <c r="H24">
+        <v>1</v>
+      </c>
+      <c r="I24" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A25" s="9" t="s">
+        <v>140</v>
+      </c>
+      <c r="B25">
+        <v>70</v>
+      </c>
+      <c r="C25" s="10">
+        <v>0.1163</v>
+      </c>
+      <c r="D25" s="10">
+        <v>1.9099999999999999E-2</v>
+      </c>
+      <c r="E25">
+        <v>125</v>
+      </c>
+      <c r="F25">
+        <v>99</v>
+      </c>
+      <c r="G25">
+        <v>7</v>
+      </c>
+      <c r="H25">
+        <v>1</v>
+      </c>
+      <c r="I25" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A26" s="9" t="s">
+        <v>141</v>
+      </c>
+      <c r="B26">
+        <v>67</v>
+      </c>
+      <c r="C26" s="10">
+        <v>0.1072</v>
+      </c>
+      <c r="D26" s="10">
+        <v>1.7299999999999999E-2</v>
+      </c>
+      <c r="E26">
+        <v>120</v>
+      </c>
+      <c r="F26">
+        <v>98</v>
+      </c>
+      <c r="G26">
+        <v>7</v>
+      </c>
+      <c r="H26">
+        <v>1</v>
+      </c>
+      <c r="I26" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A27" s="9" t="s">
+        <v>142</v>
+      </c>
+      <c r="B27">
+        <v>68</v>
+      </c>
+      <c r="C27" s="10">
+        <v>9.7900000000000001E-2</v>
+      </c>
+      <c r="D27" s="10">
+        <v>1.5299999999999999E-2</v>
+      </c>
+      <c r="E27">
+        <v>113</v>
+      </c>
+      <c r="F27">
+        <v>102</v>
+      </c>
+      <c r="G27">
+        <v>9</v>
+      </c>
+      <c r="H27">
+        <v>1</v>
+      </c>
+      <c r="I27" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A28" s="9" t="s">
+        <v>143</v>
+      </c>
+      <c r="B28">
+        <v>69</v>
+      </c>
+      <c r="C28" s="10">
+        <v>0.107</v>
+      </c>
+      <c r="D28" s="10">
+        <v>1.7100000000000001E-2</v>
+      </c>
+      <c r="E28">
+        <v>110</v>
+      </c>
+      <c r="F28">
+        <v>105</v>
+      </c>
+      <c r="G28">
+        <v>9</v>
+      </c>
+      <c r="H28">
+        <v>1</v>
+      </c>
+      <c r="I28" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A29" s="9" t="s">
+        <v>144</v>
+      </c>
+      <c r="B29">
+        <v>68</v>
+      </c>
+      <c r="C29" s="10">
+        <v>0.1288</v>
+      </c>
+      <c r="D29" s="10">
+        <v>1.9800000000000002E-2</v>
+      </c>
+      <c r="E29">
+        <v>111</v>
+      </c>
+      <c r="F29">
+        <v>101</v>
+      </c>
+      <c r="G29">
+        <v>11</v>
+      </c>
+      <c r="H29">
+        <v>1</v>
+      </c>
+      <c r="I29" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A30" s="9" t="s">
+        <v>145</v>
+      </c>
+      <c r="B30">
+        <v>65</v>
+      </c>
+      <c r="C30" s="10">
+        <v>0.13780000000000001</v>
+      </c>
+      <c r="D30" s="10">
+        <v>2.1299999999999999E-2</v>
+      </c>
+      <c r="E30">
+        <v>101</v>
+      </c>
+      <c r="F30">
+        <v>110</v>
+      </c>
+      <c r="G30">
+        <v>10</v>
+      </c>
+      <c r="H30">
+        <v>1</v>
+      </c>
+      <c r="I30" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A31" s="9" t="s">
+        <v>146</v>
+      </c>
+      <c r="B31">
+        <v>67</v>
+      </c>
+      <c r="C31" s="10">
+        <v>0.12659999999999999</v>
+      </c>
+      <c r="D31" s="10">
+        <v>1.9599999999999999E-2</v>
+      </c>
+      <c r="E31">
+        <v>100</v>
+      </c>
+      <c r="F31">
+        <v>111</v>
+      </c>
+      <c r="G31">
+        <v>9</v>
+      </c>
+      <c r="H31">
+        <v>1</v>
+      </c>
+      <c r="I31" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A32" s="9" t="s">
+        <v>147</v>
+      </c>
+      <c r="B32">
+        <v>68</v>
+      </c>
+      <c r="C32" s="10">
+        <v>0.14410000000000001</v>
+      </c>
+      <c r="D32" s="10">
+        <v>2.1100000000000001E-2</v>
+      </c>
+      <c r="E32">
+        <v>100</v>
+      </c>
+      <c r="F32">
+        <v>112</v>
+      </c>
+      <c r="G32">
+        <v>8</v>
+      </c>
+      <c r="H32">
+        <v>1</v>
+      </c>
+      <c r="I32" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A33" s="9" t="s">
+        <v>148</v>
+      </c>
+      <c r="B33">
+        <v>67</v>
+      </c>
+      <c r="C33" s="10">
+        <v>0.12189999999999999</v>
+      </c>
+      <c r="D33" s="10">
+        <v>1.84E-2</v>
+      </c>
+      <c r="E33">
+        <v>102</v>
+      </c>
+      <c r="F33">
+        <v>112</v>
+      </c>
+      <c r="G33">
+        <v>5</v>
+      </c>
+      <c r="H33">
+        <v>1</v>
+      </c>
+      <c r="I33" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A34" s="9" t="s">
+        <v>149</v>
+      </c>
+      <c r="B34">
+        <v>66</v>
+      </c>
+      <c r="C34" s="10">
+        <v>0.1084</v>
+      </c>
+      <c r="D34" s="10">
+        <v>1.61E-2</v>
+      </c>
+      <c r="E34">
+        <v>101</v>
+      </c>
+      <c r="F34">
+        <v>110</v>
+      </c>
+      <c r="G34">
+        <v>6</v>
+      </c>
+      <c r="H34">
+        <v>1</v>
+      </c>
+      <c r="I34" s="7">
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+  <legacyDrawing r:id="rId2"/>
+  <tableParts count="1">
+    <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d8fe5d15-bb67-4817-8fec-0013eb2dad1f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="4d1a30c3-f5af-44f8-8cae-ae7cadb597b6" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006F6946A9B95C374892F66B2AF38F5C7C" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6d2308e2f084c2b9d5af695b2d744290">
-[...2 lines deleted...]
-    <xsd:import namespace="1493cfd5-d379-45cd-97a0-4e51b51263e0"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008059A7CCCD71E4468BE91D698F9673A1" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="91f1a864fdf5133148c8c30b24eaf9f5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="d8fe5d15-bb67-4817-8fec-0013eb2dad1f" xmlns:ns3="4d1a30c3-f5af-44f8-8cae-ae7cadb597b6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e1c81a8c0cd57bd12993de479d879bb0" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="d8fe5d15-bb67-4817-8fec-0013eb2dad1f"/>
+    <xsd:import namespace="4d1a30c3-f5af-44f8-8cae-ae7cadb597b6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="04773f39-6084-4b85-84da-511ba15048f0" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="12" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="13" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d8fe5d15-bb67-4817-8fec-0013eb2dad1f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="LinkText" ma:index="13" nillable="true" ma:displayName="Display Text" ma:format="Dropdown" ma:internalName="LinkText">
+    <xsd:element name="MediaLengthInSeconds" ma:index="11" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text">
-          <xsd:maxLength value="100"/>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="552c8509-b87b-4ff2-869b-81f09792eadb" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Published" ma:index="14" nillable="true" ma:displayName="Published" ma:format="Dropdown" ma:internalName="Published">
-[...7 lines deleted...]
-    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="20" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="21" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Unknown"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="19" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="24" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1493cfd5-d379-45cd-97a0-4e51b51263e0" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4d1a30c3-f5af-44f8-8cae-ae7cadb597b6" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="14" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="15" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{ad9de453-629a-478e-b7f7-3be927fde9fc}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="4d1a30c3-f5af-44f8-8cae-ae7cadb597b6">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -21976,119 +22762,115 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B1F8602-C9ED-4F94-8E27-1BD076972BFF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6CC4AA83-FB6C-40AD-90FA-6D2F10F94858}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="4d1a30c3-f5af-44f8-8cae-ae7cadb597b6"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="d8fe5d15-bb67-4817-8fec-0013eb2dad1f"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98F1C7D1-48DC-439E-AC66-C1675938D34B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0A20F9F-966A-42AB-848F-D214C84FB0B8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B8EF467-7C0E-4BAD-AF48-73287B7A1623}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="04773f39-6084-4b85-84da-511ba15048f0"/>
-    <ds:schemaRef ds:uri="1493cfd5-d379-45cd-97a0-4e51b51263e0"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="d8fe5d15-bb67-4817-8fec-0013eb2dad1f"/>
+    <ds:schemaRef ds:uri="4d1a30c3-f5af-44f8-8cae-ae7cadb597b6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>CSBS Data</vt:lpstr>
       <vt:lpstr>IDOB Data</vt:lpstr>
-      <vt:lpstr>CSBS Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Madison Lechtenberg</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101006F6946A9B95C374892F66B2AF38F5C7C</vt:lpwstr>
+    <vt:lpwstr>0x0101008059A7CCCD71E4468BE91D698F9673A1</vt:lpwstr>
   </property>
 </Properties>
 </file>