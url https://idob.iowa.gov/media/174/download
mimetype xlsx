--- v1 (2026-04-02)
+++ v2 (2026-07-09)
@@ -1,120 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
-  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\MPawletzki\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://idob-my.sharepoint.com/personal/mary_teare_idob_state_ia_us/Documents/Desktop/Projects/Accessibility/Remediate through IDOB/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{961048BF-BA28-4DC7-BAFE-9CBF0587D9FB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="8_{9DB993FD-DBE4-4098-9376-3BB41E5E794A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{599F1327-7292-488B-A649-F668AD06291D}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{44BB0719-021D-4310-9FC8-21DA5C42F91F}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{9A15317D-5594-4B23-9AE8-62E7E0A6B3F9}"/>
   </bookViews>
   <sheets>
     <sheet name="CSBS Data" sheetId="1" r:id="rId1"/>
     <sheet name="IDOB Data" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B11" i="2" l="1"/>
 </calcChain>
 </file>
 
-<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="193" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="161">
   <si>
     <t>Quarter</t>
   </si>
   <si>
     <t># Iowa State Chartered Banks</t>
   </si>
   <si>
     <t># Iowa FDIC Community Banks</t>
   </si>
   <si>
     <t># FDIC Community Banks</t>
   </si>
   <si>
     <t>IA State E119 Net Loans and Leases in Millions</t>
   </si>
   <si>
     <t>IA State 2170 Total Assets in Millions</t>
   </si>
   <si>
     <t>IA State 2200 Total Deposits in Millions</t>
   </si>
   <si>
     <t>IA State Chartered Avg (7316 Surveillance Model Asset Growth Rate (UBPR))</t>
   </si>
   <si>
@@ -522,118 +504,110 @@
   <si>
     <t>2024Q1</t>
   </si>
   <si>
     <t>2024Q2</t>
   </si>
   <si>
     <t>2024Q3</t>
   </si>
   <si>
     <t>2024Q4</t>
   </si>
   <si>
     <t>2025Q1</t>
   </si>
   <si>
     <t>2025Q2</t>
   </si>
   <si>
     <t>2025Q3</t>
   </si>
   <si>
     <t>2025Q4</t>
   </si>
   <si>
+    <t>2026Q1</t>
+  </si>
+  <si>
     <t>Total</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>FTE</t>
   </si>
   <si>
     <t>Adversely Classified Items to Tier One Capital and the Allowance for Loan and Lease Losses (12 Month Floating Averages)</t>
   </si>
   <si>
     <t>Adversely Classified Loans to Total Loans</t>
   </si>
   <si>
     <t>CAMELS One</t>
   </si>
   <si>
     <t>CAMELS Two</t>
   </si>
   <si>
     <t>CAMELS Three</t>
   </si>
   <si>
     <t>CAMELS Four</t>
   </si>
   <si>
     <t>CAMELS Five</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
     <numFmt numFmtId="165" formatCode="#,###.##;\(#,###.##\)"/>
     <numFmt numFmtId="166" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF444649"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF444649"/>
       <name val="Arial"/>
       <family val="2"/>
-    </font>
-[...9 lines deleted...]
-      <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEFEFEF"/>
       </patternFill>
     </fill>
@@ -661,137 +635,114 @@
         <color rgb="FFE0E0E0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FFE0E0E0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FFE0E0E0"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="9" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="37" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="10" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="37" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 3" xfId="2" xr:uid="{363C963D-2DAA-4132-A48E-6E92268F9F54}"/>
+    <cellStyle name="Normal 3" xfId="2" xr:uid="{D3C8BE64-9A6E-4811-A297-14E9A84950C2}"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
-    <cellStyle name="Percent 2" xfId="3" xr:uid="{7BACD396-C18F-496E-BD35-29B7B785C49A}"/>
+    <cellStyle name="Percent 2" xfId="3" xr:uid="{84811B2F-F888-49EF-9CCC-5BE8DCC1FA18}"/>
   </cellStyles>
   <dxfs count="79">
-    <dxf>
-[...23 lines deleted...]
-    </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
@@ -883,2551 +834,2595 @@
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFEFEFEF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
-        <scheme val="none"/>
-[...22 lines deleted...]
-        <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right/>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="5" formatCode="#,##0_);\(#,##0\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="5" formatCode="#,##0_);\(#,##0\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="5" formatCode="#,##0_);\(#,##0\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="5" formatCode="#,##0_);\(#,##0\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="5" formatCode="#,##0_);\(#,##0\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="5" formatCode="#,##0_);\(#,##0\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="5" formatCode="#,##0_);\(#,##0\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="5" formatCode="#,##0_);\(#,##0\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="5" formatCode="#,##0_);\(#,##0\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="5" formatCode="#,##0_);\(#,##0\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="5" formatCode="#,##0_);\(#,##0\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="5" formatCode="#,##0_);\(#,##0\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="5" formatCode="#,##0_);\(#,##0\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="5" formatCode="#,##0_);\(#,##0\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="165" formatCode="#,###.##;\(#,###.##\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="165" formatCode="#,###.##;\(#,###.##\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="5" formatCode="#,##0_);\(#,##0\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="5" formatCode="#,##0_);\(#,##0\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="5" formatCode="#,##0_);\(#,##0\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="5" formatCode="#,##0_);\(#,##0\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="5" formatCode="#,##0_);\(#,##0\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="8"/>
         <color rgb="FF444649"/>
         <name val="Arial"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="5" formatCode="#,##0_);\(#,##0\)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
@@ -3446,91 +3441,135 @@
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <top/>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
-        <bottom style="thin">
-[...5 lines deleted...]
-      <border outline="0">
         <right style="thin">
           <color rgb="FFE0E0E0"/>
         </right>
         <bottom style="thin">
           <color rgb="FFE0E0E0"/>
         </bottom>
       </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="8"/>
+        <color rgb="FF444649"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color rgb="FFE0E0E0"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="8"/>
+        <color rgb="FF444649"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFEFEFEF"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
-[...5 lines deleted...]
-</personList>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{28722CEC-3B41-481C-AE32-B563AF8654E4}" name="CSBS_Data" displayName="CSBS_Data" ref="A1:BQ83" totalsRowShown="0" headerRowDxfId="6" dataDxfId="7" headerRowBorderDxfId="77" tableBorderDxfId="78">
-  <autoFilter ref="A1:BQ83" xr:uid="{28722CEC-3B41-481C-AE32-B563AF8654E4}">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{6C5488A9-9745-4AD2-A036-BCC8CAD48470}" name="CSBS_Data" displayName="CSBS_Data" ref="A1:BQ84" totalsRowShown="0" headerRowDxfId="78" dataDxfId="76" headerRowBorderDxfId="77" tableBorderDxfId="75">
+  <autoFilter ref="A1:BQ84" xr:uid="{6C5488A9-9745-4AD2-A036-BCC8CAD48470}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
     <filterColumn colId="4" hiddenButton="1"/>
     <filterColumn colId="5" hiddenButton="1"/>
     <filterColumn colId="6" hiddenButton="1"/>
     <filterColumn colId="7" hiddenButton="1"/>
     <filterColumn colId="8" hiddenButton="1"/>
     <filterColumn colId="9" hiddenButton="1"/>
     <filterColumn colId="10" hiddenButton="1"/>
     <filterColumn colId="11" hiddenButton="1"/>
     <filterColumn colId="12" hiddenButton="1"/>
     <filterColumn colId="13" hiddenButton="1"/>
     <filterColumn colId="14" hiddenButton="1"/>
     <filterColumn colId="15" hiddenButton="1"/>
     <filterColumn colId="16" hiddenButton="1"/>
     <filterColumn colId="17" hiddenButton="1"/>
     <filterColumn colId="18" hiddenButton="1"/>
     <filterColumn colId="19" hiddenButton="1"/>
     <filterColumn colId="20" hiddenButton="1"/>
     <filterColumn colId="21" hiddenButton="1"/>
     <filterColumn colId="22" hiddenButton="1"/>
     <filterColumn colId="23" hiddenButton="1"/>
     <filterColumn colId="24" hiddenButton="1"/>
@@ -3558,147 +3597,147 @@
     <filterColumn colId="46" hiddenButton="1"/>
     <filterColumn colId="47" hiddenButton="1"/>
     <filterColumn colId="48" hiddenButton="1"/>
     <filterColumn colId="49" hiddenButton="1"/>
     <filterColumn colId="50" hiddenButton="1"/>
     <filterColumn colId="51" hiddenButton="1"/>
     <filterColumn colId="52" hiddenButton="1"/>
     <filterColumn colId="53" hiddenButton="1"/>
     <filterColumn colId="54" hiddenButton="1"/>
     <filterColumn colId="55" hiddenButton="1"/>
     <filterColumn colId="56" hiddenButton="1"/>
     <filterColumn colId="57" hiddenButton="1"/>
     <filterColumn colId="58" hiddenButton="1"/>
     <filterColumn colId="59" hiddenButton="1"/>
     <filterColumn colId="60" hiddenButton="1"/>
     <filterColumn colId="61" hiddenButton="1"/>
     <filterColumn colId="62" hiddenButton="1"/>
     <filterColumn colId="63" hiddenButton="1"/>
     <filterColumn colId="64" hiddenButton="1"/>
     <filterColumn colId="65" hiddenButton="1"/>
     <filterColumn colId="66" hiddenButton="1"/>
     <filterColumn colId="67" hiddenButton="1"/>
     <filterColumn colId="68" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="69">
-    <tableColumn id="1" xr3:uid="{AE47E425-D772-48F9-8EE7-312C9E5E9BFD}" name="Quarter" dataDxfId="76"/>
-[...67 lines deleted...]
-    <tableColumn id="69" xr3:uid="{235D5F46-72EA-40C0-B3B3-54C929C00B85}" name="All FDIC LTA/Total Assets" dataDxfId="8"/>
+    <tableColumn id="1" xr3:uid="{B9F81B8B-D30D-4B7D-AA0F-10CCFD8D66F5}" name="Quarter" dataDxfId="74"/>
+    <tableColumn id="2" xr3:uid="{0FFE6765-357A-4BC8-B597-08DE1C2E14CD}" name="# Iowa State Chartered Banks" dataDxfId="73"/>
+    <tableColumn id="3" xr3:uid="{AE1FBCFD-CF88-4310-BAD6-7E58E6D0D37F}" name="# Iowa FDIC Community Banks" dataDxfId="72"/>
+    <tableColumn id="4" xr3:uid="{233A7DDF-4163-456B-A249-EC7E4A3DFD26}" name="# FDIC Community Banks" dataDxfId="71"/>
+    <tableColumn id="5" xr3:uid="{0366035A-7B1F-4C98-A2BA-C20405140836}" name="IA State E119 Net Loans and Leases in Millions" dataDxfId="70"/>
+    <tableColumn id="6" xr3:uid="{DB54FFE2-F3D8-494A-82E0-508254A6585C}" name="IA State 2170 Total Assets in Millions" dataDxfId="69"/>
+    <tableColumn id="7" xr3:uid="{A139AEDA-66A0-4C48-A332-8EBD28CA839C}" name="IA State 2200 Total Deposits in Millions" dataDxfId="68"/>
+    <tableColumn id="8" xr3:uid="{2DEB8930-A01E-45BE-A361-CC0373955632}" name="IA State Chartered Avg (7316 Surveillance Model Asset Growth Rate (UBPR))" dataDxfId="67"/>
+    <tableColumn id="9" xr3:uid="{16639DAB-C031-4038-B02D-F7EC2DB9D03A}" name="All FDIC Comm Avg (7316 Surveillance Model Asset Growth Rate (UBPR)) 1" dataDxfId="66"/>
+    <tableColumn id="10" xr3:uid="{2846C59B-13D4-4BC1-9F25-EB6FDF607950}" name="IA State Avg (D486 Total Tier 1 Risk-Based Capital to Adjusted Average Assets and Adjusted for Financial Subsidiaries If Reported (UBPR))" dataDxfId="65"/>
+    <tableColumn id="11" xr3:uid="{7A7CF788-459E-4BF0-AED1-3D66017E0552}" name="All FDIC Avg (D486 Total Tier 1 Risk-Based Capital to Adjusted Average Assets and Adjusted for Financial Subsidiaries If Reported (UBPR)) 1" dataDxfId="64"/>
+    <tableColumn id="12" xr3:uid="{455D328F-D5A4-4142-BE8C-F80E563BA6F7}" name="IA State Avg (D488 Total Risk-Based Capital to Adjusted Risk Weighted Assets Including Adjustment for Financial Subsidiaries (UBPR))" dataDxfId="63"/>
+    <tableColumn id="13" xr3:uid="{FDFB2A8A-D4DA-447E-AD0E-6037F6442102}" name="all FDIC Avg (D488 Total Risk-Based Capital to Adjusted Risk Weighted Assets Including Adjustment for Financial Subsidiaries (UBPR))" dataDxfId="62"/>
+    <tableColumn id="14" xr3:uid="{257AFD8A-F9AF-49AF-8C61-CAC36A27136D}" name="IA State Avg (E024 Net Loans &amp; Leases to Assets (UBPR))" dataDxfId="61"/>
+    <tableColumn id="15" xr3:uid="{9C134B55-E967-4A25-93B2-5BE9FE3C4019}" name="All FDIC Avg (E024 Net Loans &amp; Leases to Assets (UBPR))" dataDxfId="60"/>
+    <tableColumn id="16" xr3:uid="{DFFA1F03-D5AE-4AE9-A80D-1F9AD8D11E7D}" name="Iowa State Chartered E417 Farmland" dataDxfId="59"/>
+    <tableColumn id="17" xr3:uid="{FE179F08-507D-4B3B-BC7D-521274266D4C}" name="All FDIC Avg (E417 Farmland/Loan Mix; % Average Gross Ln&amp;Ls (UBPR))" dataDxfId="58"/>
+    <tableColumn id="18" xr3:uid="{0A1804E0-5E3A-4F38-8734-A7FBFDDC2CA5}" name="IA State Chartered Avg (E422 Agricultural Loans/Loan Mix; % Average Gross Ln&amp;Ls (UBPR))" dataDxfId="57"/>
+    <tableColumn id="19" xr3:uid="{ED959E1E-C0BD-4DE1-9CEB-287201591FD0}" name="All FDIC Avg (E422 Agricultural Loans/Loan Mix; % Average Gross Ln&amp;Ls (UBPR))" dataDxfId="56"/>
+    <tableColumn id="20" xr3:uid="{DA41E53E-E0BA-4458-8121-662A40EE0C6F}" name="IA State Avg (E423 Commercial &amp; Industrial Loans/Loan Mix; % Average Gross Ln&amp;Ls (UBPR))" dataDxfId="55"/>
+    <tableColumn id="21" xr3:uid="{54B2DB39-8B1B-4640-9723-44D87DBC561F}" name="All FDIC Avg (E423 Commercial &amp; Industrial Loans/Loan Mix; % Average Gross Ln&amp;Ls (UBPR))" dataDxfId="54"/>
+    <tableColumn id="22" xr3:uid="{7F8A4FA9-1246-4735-99DD-2844E3A4467A}" name="IA State Avg (E414 Construction &amp; Development/Loan Mix; % Average Gross Ln&amp;Ls (UBPR))" dataDxfId="53"/>
+    <tableColumn id="23" xr3:uid="{51F02DCC-7AFC-473E-9606-A74B6B9FF4D2}" name="All FDIC Avg (E414 Construction &amp; Development/Loan Mix; % Average Gross Ln&amp;Ls (UBPR))" dataDxfId="52"/>
+    <tableColumn id="24" xr3:uid="{FF621070-F556-4A87-8A8B-19B9177B7691}" name="IA State Avg (E418 Multifamily/Loan Mix; % Average Gross Ln&amp;Ls (UBPR))" dataDxfId="51"/>
+    <tableColumn id="25" xr3:uid="{58A83B0A-5FE5-4017-965A-C2CAC537A443}" name="All FDIC Avg (E418 Multifamily/Loan Mix; % Average Gross Ln&amp;Ls (UBPR))" dataDxfId="50"/>
+    <tableColumn id="26" xr3:uid="{55D632A1-A2A9-4E43-8374-E22A1B97F94F}" name="IA State Avg (E419 Non-Farm Non-Residential/Loan Mix; % Average Gross Ln&amp;Ls (UBPR))" dataDxfId="49"/>
+    <tableColumn id="27" xr3:uid="{5DAF391C-B0EA-4D13-80A5-ECD3A9A969E2}" name="All FDIC Avg (E419 Non-Farm Non-Residential/Loan Mix; % Average Gross Ln&amp;Ls (UBPR))" dataDxfId="48"/>
+    <tableColumn id="28" xr3:uid="{74A94047-9825-49B5-AE3C-815E870B2842}" name="IA State Avg (E420 Total Real Estate/Loan Mix; % Average Gross Ln&amp;Ls (UBPR))" dataDxfId="47"/>
+    <tableColumn id="29" xr3:uid="{C519EF1D-DD8E-4CAC-BD0A-F0D742564A6D}" name="All FDIC Avg (E420 Total Real Estate/Loan Mix; % Average Gross Ln&amp;Ls (UBPR))" dataDxfId="46"/>
+    <tableColumn id="30" xr3:uid="{1DF4F1D4-5FB4-42F2-BAD6-B0B40A40D0B5}" name="IA State Chartered Noncurrent" dataDxfId="45"/>
+    <tableColumn id="31" xr3:uid="{AB3D7580-5A2F-4401-862D-7559B3172863}" name="All FDIC Noncurrent" dataDxfId="44"/>
+    <tableColumn id="32" xr3:uid="{E958D2C0-6C83-40D1-8B99-2FDF1494A82C}" name="IA State Avg (E019 Net Loss to Average Total Ln&amp;Ls (UBPR))" dataDxfId="43"/>
+    <tableColumn id="33" xr3:uid="{5CE53A43-6832-43B5-A800-22076551303C}" name="All FDIC Avg (E019 Net Loss to Average Total Ln&amp;Ls (UBPR))" dataDxfId="42"/>
+    <tableColumn id="34" xr3:uid="{E48DB336-830E-4AC0-8FE2-775D9BD3D11E}" name="IA State Avg (E023 Ln&amp;Ls Allowance to Total Ln&amp;Ls (UBPR))" dataDxfId="41"/>
+    <tableColumn id="35" xr3:uid="{1AA8B78E-C287-4E8E-9F49-325F17E37F97}" name="All FDIC Avg (E023 Ln&amp;Ls Allowance to Total Ln&amp;Ls (UBPR))" dataDxfId="40"/>
+    <tableColumn id="36" xr3:uid="{47FAA550-BC7D-4150-A8E9-B55061283F10}" name="IA State E630 % NI/Avg. Total Equity" dataDxfId="39"/>
+    <tableColumn id="37" xr3:uid="{323BD31F-1520-4E3F-A169-085E6F14ACB8}" name="All FDIC E630 % NI/Avg. Total Equity" dataDxfId="38"/>
+    <tableColumn id="38" xr3:uid="{B24B752C-EE1A-4146-9037-E75FE0D785A7}" name="IA State Avg (E013 Net Income/Percent of Average Assets YTD (UBPR))" dataDxfId="37"/>
+    <tableColumn id="39" xr3:uid="{9AE99BD8-8D0F-4C29-9751-14FE6BE28421}" name="All FDIC Avg (E013 Net Income/Percent of Average Assets YTD (UBPR))" dataDxfId="36"/>
+    <tableColumn id="40" xr3:uid="{48A9F4B3-F8AF-44CC-8AB3-DBB9B47EF392}" name="IA State Avg (E012 Net Income Adjusted Sub S(***)/Percent of Average Assets (UBPR))" dataDxfId="35"/>
+    <tableColumn id="41" xr3:uid="{EFB5370B-AF33-4799-9355-F7355A878DD1}" name="All FDIC Avg (E012 Net Income Adjusted Sub S(***)/Percent of Average Assets (UBPR))" dataDxfId="34"/>
+    <tableColumn id="42" xr3:uid="{6CB41764-3A2B-44B5-8AC9-CB5E7D43DA7E}" name="IA State Avg (E018 Net Int Inc-Te to Avg Earn Asset (UBPR))" dataDxfId="33"/>
+    <tableColumn id="43" xr3:uid="{1C85DCE4-B257-4FE4-B734-49A8AF9E66CF}" name="All FDIC Avg (E018 Net Int Inc-Te to Avg Earn Asset (UBPR))" dataDxfId="32"/>
+    <tableColumn id="44" xr3:uid="{DF97918C-F813-4841-A14A-4BFF962E13E8}" name="IA State Avg (E016 Int Inc (Te) to Avg Earn Assets (UBPR))" dataDxfId="31"/>
+    <tableColumn id="45" xr3:uid="{C100C081-029D-429E-AC0E-909561692A14}" name="All FDIC Avg (E016 Int Inc (Te) to Avg Earn Assets (UBPR))" dataDxfId="30"/>
+    <tableColumn id="46" xr3:uid="{7DB95374-796A-4BC3-9F8B-C0E6F61B1CCC}" name="IA State Avg (E017 Int Expense to Avg Earn Assets (UBPR))" dataDxfId="29"/>
+    <tableColumn id="47" xr3:uid="{0D64F24D-7D4A-4F17-A2DC-86414B3E91E7}" name="All FDIC Avg (E017 Int Expense to Avg Earn Assets (UBPR))" dataDxfId="28"/>
+    <tableColumn id="48" xr3:uid="{85754D87-C93C-461D-8F74-1F6B2456E6A9}" name="IA State Total Inv/Total Assets" dataDxfId="27"/>
+    <tableColumn id="49" xr3:uid="{F88F2DD0-16EA-40C3-B156-717BCE5B4BD6}" name="All FDIC Total Inv/Total Assets" dataDxfId="26"/>
+    <tableColumn id="50" xr3:uid="{F727343E-A5B6-494A-A7E1-693C23B59DE1}" name="IA State Avg (E591 Core Deposits/Percent of Total Assets (UBPR))" dataDxfId="25"/>
+    <tableColumn id="51" xr3:uid="{E0F00A63-ADEC-48AB-B803-C5AF0D2CCD95}" name="All FDIC Avg (E591 Core Deposits/Percent of Total Assets (UBPR))" dataDxfId="24"/>
+    <tableColumn id="52" xr3:uid="{C3B76665-5920-4F72-985B-07AB70BDAA26}" name="IA State Total Noncore &amp; Listing in Millions" dataDxfId="23"/>
+    <tableColumn id="53" xr3:uid="{24346D4F-E37D-4525-B81C-74E113280D72}" name="IA State 2365 Total Brokered Deposits in Millions" dataDxfId="22"/>
+    <tableColumn id="54" xr3:uid="{B763B946-B420-4375-8ADD-3D09A9313778}" name="IA State FHLB in Millions" dataDxfId="21"/>
+    <tableColumn id="55" xr3:uid="{FD57EF6A-F5E3-4D09-929E-B63988E61074}" name="IA State Other Borrowings in Millions" dataDxfId="20"/>
+    <tableColumn id="56" xr3:uid="{6C16DD3E-19B3-4321-8676-A49E28D48A20}" name="IA State F858 FFP in Millions" dataDxfId="19"/>
+    <tableColumn id="57" xr3:uid="{8E75C3CB-43DC-4F46-90A2-DF3086CA6A6F}" name="IA State Time Dep Above Ins Limit in Millions" dataDxfId="18"/>
+    <tableColumn id="58" xr3:uid="{8475F9D2-D0DB-421A-B567-2F6AB99D80A1}" name="IA State K223 Listing Service in Millions" dataDxfId="17"/>
+    <tableColumn id="59" xr3:uid="{72DC3625-BF92-4D25-AB17-634D7D0BF04F}" name="IA State Noncore Liabilities ($250M) and Listing Service Deposits to Total Assets" dataDxfId="16"/>
+    <tableColumn id="60" xr3:uid="{3182C33A-C49F-4AB9-8943-FF4BE4ECA5AB}" name="All FDIC Total Noncore and Listing in Millions" dataDxfId="15"/>
+    <tableColumn id="61" xr3:uid="{861ED530-77B3-4FE2-AC2C-DDB269715B00}" name="All FDIC 2365 Total Brokered Deposits in Millions" dataDxfId="14"/>
+    <tableColumn id="62" xr3:uid="{F1FB7AA0-7BF1-4C07-86A3-B72A20438627}" name="All FDIC FHLB in millions" dataDxfId="13"/>
+    <tableColumn id="63" xr3:uid="{C9E9EAFA-946E-4F75-9D4C-617F4E23B01E}" name="FDIC Other Borrowings in Millions" dataDxfId="12"/>
+    <tableColumn id="64" xr3:uid="{1799F3EC-BB97-4C82-ABE2-1FC8C01C3BC7}" name="All FDIC F858 FFP in Millions" dataDxfId="11"/>
+    <tableColumn id="65" xr3:uid="{A5B0E6E1-3D55-4E5E-90F8-3A7F45E82C7E}" name="All FDIC Time Dep above Ins Limit in Millions" dataDxfId="10"/>
+    <tableColumn id="66" xr3:uid="{585174B0-B2AC-4774-A417-1AD90C8DCAD6}" name="All FDIC K223 Listing Service in Millions" dataDxfId="9"/>
+    <tableColumn id="67" xr3:uid="{3BDC72CC-E776-4048-B28E-F839E4F71F79}" name="All FDIC Noncore Liabilities ($250M) and Listing Service Deposits to Total Assets" dataDxfId="8"/>
+    <tableColumn id="68" xr3:uid="{6BA041FB-1EDA-4FC8-8AD6-2E7D9AC70A06}" name="IA State LTA/Total Assets" dataDxfId="7"/>
+    <tableColumn id="69" xr3:uid="{74291606-7150-4429-BF4F-98CF1A099360}" name="All FDIC LTA/Total Assets" dataDxfId="6"/>
   </tableColumns>
-  <tableStyleInfo name="TableStyleMedium18" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo name="TableStyleLight11" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{AE135491-398F-42AC-A404-8A2178BEC7B8}" name="IDOB_Data" displayName="IDOB_Data" ref="A1:I34" totalsRowShown="0" headerRowDxfId="0" headerRowBorderDxfId="5">
-  <autoFilter ref="A1:I34" xr:uid="{AE135491-398F-42AC-A404-8A2178BEC7B8}">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{EC281A19-2CAD-4BC3-822E-994D7FF8D9AA}" name="IDOB_Data" displayName="IDOB_Data" ref="A1:I35" totalsRowShown="0" headerRowDxfId="5" headerRowBorderDxfId="4">
+  <autoFilter ref="A1:I35" xr:uid="{EC281A19-2CAD-4BC3-822E-994D7FF8D9AA}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
     <filterColumn colId="4" hiddenButton="1"/>
     <filterColumn colId="5" hiddenButton="1"/>
     <filterColumn colId="6" hiddenButton="1"/>
     <filterColumn colId="7" hiddenButton="1"/>
     <filterColumn colId="8" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="9">
-    <tableColumn id="1" xr3:uid="{A2495B0C-A180-4A38-AB77-BDF846D1C84A}" name="Year" dataDxfId="4"/>
-[...7 lines deleted...]
-    <tableColumn id="9" xr3:uid="{80AF9E95-1204-4289-906B-6A469ED99010}" name="CAMELS Five" dataDxfId="1"/>
+    <tableColumn id="1" xr3:uid="{336AA86F-459C-45B2-AF69-3A8DAD73BDF9}" name="Year" dataDxfId="3"/>
+    <tableColumn id="2" xr3:uid="{DEF370E4-D8C7-4099-AD0F-048F658C5F98}" name="FTE"/>
+    <tableColumn id="3" xr3:uid="{9B21024C-DF75-4EDB-B840-DF347AE05631}" name="Adversely Classified Items to Tier One Capital and the Allowance for Loan and Lease Losses (12 Month Floating Averages)" dataDxfId="2" dataCellStyle="Percent"/>
+    <tableColumn id="4" xr3:uid="{FD2DDC71-9929-40B4-BA06-EFB60FED5886}" name="Adversely Classified Loans to Total Loans" dataDxfId="1" dataCellStyle="Percent"/>
+    <tableColumn id="5" xr3:uid="{7971A7F0-1CD9-40C0-B710-6014D440037F}" name="CAMELS One"/>
+    <tableColumn id="6" xr3:uid="{E2ECEE06-9ACC-4DAE-A748-B4F1109D5F78}" name="CAMELS Two"/>
+    <tableColumn id="7" xr3:uid="{4EC0F4EF-FE1A-4C0C-A6D6-D5D83265C2E6}" name="CAMELS Three"/>
+    <tableColumn id="8" xr3:uid="{CA0BFF16-541A-44FA-BE20-87F06EA472E4}" name="CAMELS Four"/>
+    <tableColumn id="9" xr3:uid="{8C9E24A4-453A-49A8-AB37-F33DD4283A69}" name="CAMELS Five" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight11" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -3955,80 +3994,72 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/threadedComments/threadedComment1.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{269F2D24-90C5-4CD5-848F-79F6EF40400F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4ABA411B-BA08-49F2-A1F1-F19F2B6F7054}">
   <sheetPr>
     <tabColor theme="4"/>
     <outlinePr summaryBelow="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:BQ83"/>
+  <dimension ref="A1:BQ84"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="BL59" activePane="bottomRight" state="frozen"/>
-[...2 lines deleted...]
-      <selection pane="bottomLeft" activeCell="B2" sqref="B2:BQ83"/>
+      <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="F86" sqref="F86"/>
+      <selection pane="topRight" activeCell="F86" sqref="F86"/>
+      <selection pane="bottomLeft" activeCell="F86" sqref="F86"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="26.28515625" customWidth="1"/>
     <col min="3" max="3" width="26.85546875" customWidth="1"/>
     <col min="4" max="4" width="22.7109375" customWidth="1"/>
     <col min="5" max="5" width="39.28515625" customWidth="1"/>
     <col min="6" max="6" width="31.85546875" customWidth="1"/>
     <col min="7" max="7" width="33.140625" customWidth="1"/>
     <col min="8" max="8" width="62.140625" customWidth="1"/>
     <col min="9" max="9" width="60.5703125" customWidth="1"/>
     <col min="10" max="13" width="73.42578125" customWidth="1"/>
     <col min="14" max="14" width="47.42578125" customWidth="1"/>
     <col min="15" max="15" width="47.28515625" customWidth="1"/>
     <col min="16" max="16" width="31.28515625" customWidth="1"/>
     <col min="17" max="17" width="58.140625" customWidth="1"/>
     <col min="18" max="18" width="73.42578125" customWidth="1"/>
     <col min="19" max="19" width="65.28515625" customWidth="1"/>
     <col min="20" max="23" width="73.42578125" customWidth="1"/>
     <col min="24" max="24" width="59.5703125" customWidth="1"/>
     <col min="25" max="25" width="59.42578125" customWidth="1"/>
     <col min="26" max="26" width="71.28515625" customWidth="1"/>
     <col min="27" max="27" width="71.140625" customWidth="1"/>
@@ -4054,51 +4085,51 @@
     <col min="47" max="47" width="48" customWidth="1"/>
     <col min="48" max="48" width="26.5703125" customWidth="1"/>
     <col min="49" max="49" width="26.42578125" customWidth="1"/>
     <col min="50" max="50" width="53.85546875" customWidth="1"/>
     <col min="51" max="51" width="53.7109375" customWidth="1"/>
     <col min="52" max="52" width="36.28515625" customWidth="1"/>
     <col min="53" max="53" width="41" customWidth="1"/>
     <col min="54" max="54" width="21.85546875" customWidth="1"/>
     <col min="55" max="55" width="32.140625" customWidth="1"/>
     <col min="56" max="56" width="24.5703125" customWidth="1"/>
     <col min="57" max="57" width="38.140625" customWidth="1"/>
     <col min="58" max="58" width="33.7109375" customWidth="1"/>
     <col min="59" max="59" width="65.85546875" customWidth="1"/>
     <col min="60" max="60" width="37.85546875" customWidth="1"/>
     <col min="61" max="61" width="40.85546875" customWidth="1"/>
     <col min="62" max="62" width="21.85546875" customWidth="1"/>
     <col min="63" max="63" width="29.5703125" customWidth="1"/>
     <col min="64" max="64" width="24.42578125" customWidth="1"/>
     <col min="65" max="65" width="37.7109375" customWidth="1"/>
     <col min="66" max="66" width="33.5703125" customWidth="1"/>
     <col min="67" max="67" width="65.7109375" customWidth="1"/>
     <col min="68" max="68" width="23.140625" customWidth="1"/>
     <col min="69" max="69" width="23" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:69" ht="191.25" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:69" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -4373,51 +4404,51 @@
       <c r="AC2" s="5">
         <v>0.670412374301676</v>
       </c>
       <c r="AD2" s="5">
         <v>6.6745897007086403E-3</v>
       </c>
       <c r="AE2" s="5">
         <v>6.3114196695078098E-3</v>
       </c>
       <c r="AF2" s="5">
         <v>1.0876080691642699E-3</v>
       </c>
       <c r="AG2" s="5">
         <v>2.71371508379888E-3</v>
       </c>
       <c r="AH2" s="5">
         <v>1.35276657060519E-2</v>
       </c>
       <c r="AI2" s="5">
         <v>1.3709036312849201E-2</v>
       </c>
       <c r="AJ2" s="5">
         <v>0.115291091954023</v>
       </c>
       <c r="AK2" s="5">
-        <v>0.101587829977629</v>
+        <v>0.10159541654225199</v>
       </c>
       <c r="AL2" s="5">
         <v>1.1724999999999999E-2</v>
       </c>
       <c r="AM2" s="5">
         <v>6.5113655403518603E-3</v>
       </c>
       <c r="AN2" s="5">
         <v>1.0064655172413801E-2</v>
       </c>
       <c r="AO2" s="5">
         <v>5.1644093828539499E-3</v>
       </c>
       <c r="AP2" s="5">
         <v>3.87540229885057E-2</v>
       </c>
       <c r="AQ2" s="5">
         <v>4.3458028483663799E-2</v>
       </c>
       <c r="AR2" s="5">
         <v>5.9077873563218399E-2</v>
       </c>
       <c r="AS2" s="5">
         <v>6.2475258307735301E-2</v>
       </c>
@@ -4582,51 +4613,51 @@
       <c r="AC3" s="5">
         <v>0.67671953716690003</v>
       </c>
       <c r="AD3" s="5">
         <v>7.1884436701945198E-3</v>
       </c>
       <c r="AE3" s="5">
         <v>6.3463126889949702E-3</v>
       </c>
       <c r="AF3" s="5">
         <v>5.9619883040935699E-4</v>
       </c>
       <c r="AG3" s="5">
         <v>1.0653155680224399E-3</v>
       </c>
       <c r="AH3" s="5">
         <v>1.33210526315789E-2</v>
       </c>
       <c r="AI3" s="5">
         <v>1.3781079943899001E-2</v>
       </c>
       <c r="AJ3" s="5">
         <v>0.10930291545189499</v>
       </c>
       <c r="AK3" s="5">
-        <v>0.10587215246636701</v>
+        <v>0.105887296124495</v>
       </c>
       <c r="AL3" s="5">
         <v>9.52390670553936E-3</v>
       </c>
       <c r="AM3" s="5">
         <v>7.1770579161407897E-3</v>
       </c>
       <c r="AN3" s="5">
         <v>7.8580174927113701E-3</v>
       </c>
       <c r="AO3" s="5">
         <v>5.7683354368251302E-3</v>
       </c>
       <c r="AP3" s="5">
         <v>3.7855685131195298E-2</v>
       </c>
       <c r="AQ3" s="5">
         <v>4.2679119338101298E-2</v>
       </c>
       <c r="AR3" s="5">
         <v>6.1786588921282803E-2</v>
       </c>
       <c r="AS3" s="5">
         <v>6.5547104192960295E-2</v>
       </c>
@@ -4791,51 +4822,51 @@
       <c r="AC4" s="5">
         <v>0.67718268879201204</v>
       </c>
       <c r="AD4" s="5">
         <v>7.5225625408626403E-3</v>
       </c>
       <c r="AE4" s="5">
         <v>6.28557740505724E-3</v>
       </c>
       <c r="AF4" s="5">
         <v>5.3284457478005903E-4</v>
       </c>
       <c r="AG4" s="5">
         <v>1.3109126705104801E-3</v>
       </c>
       <c r="AH4" s="5">
         <v>1.35378299120235E-2</v>
       </c>
       <c r="AI4" s="5">
         <v>1.3528941077204299E-2</v>
       </c>
       <c r="AJ4" s="5">
         <v>0.111953801169591</v>
       </c>
       <c r="AK4" s="5">
-        <v>0.10742035955056201</v>
+        <v>0.10743761247750401</v>
       </c>
       <c r="AL4" s="5">
         <v>1.0826900584795299E-2</v>
       </c>
       <c r="AM4" s="5">
         <v>5.8263357705286801E-3</v>
       </c>
       <c r="AN4" s="5">
         <v>9.0970760233918101E-3</v>
       </c>
       <c r="AO4" s="5">
         <v>4.3583380202474702E-3</v>
       </c>
       <c r="AP4" s="5">
         <v>3.7942105263157902E-2</v>
       </c>
       <c r="AQ4" s="5">
         <v>0.188940832395951</v>
       </c>
       <c r="AR4" s="5">
         <v>6.3087134502923997E-2</v>
       </c>
       <c r="AS4" s="5">
         <v>0.212985081552306</v>
       </c>
@@ -5000,51 +5031,51 @@
       <c r="AC5" s="5">
         <v>0.67705064238317103</v>
       </c>
       <c r="AD5" s="5">
         <v>7.6432561127293902E-3</v>
       </c>
       <c r="AE5" s="5">
         <v>6.7821957384004801E-3</v>
       </c>
       <c r="AF5" s="5">
         <v>6.7817109144542803E-4</v>
       </c>
       <c r="AG5" s="5">
         <v>1.40279542566709E-3</v>
       </c>
       <c r="AH5" s="5">
         <v>1.3334513274336299E-2</v>
       </c>
       <c r="AI5" s="5">
         <v>1.35200762388818E-2</v>
       </c>
       <c r="AJ5" s="5">
         <v>0.11124764705882401</v>
       </c>
       <c r="AK5" s="5">
-        <v>0.105997820859634</v>
+        <v>0.106015570934256</v>
       </c>
       <c r="AL5" s="5">
         <v>1.1187058823529401E-2</v>
       </c>
       <c r="AM5" s="5">
         <v>1.6108428631935599E-3</v>
       </c>
       <c r="AN5" s="5">
         <v>9.4388235294117703E-3</v>
       </c>
       <c r="AO5" s="5">
         <v>1.2914019483269799E-4</v>
       </c>
       <c r="AP5" s="5">
         <v>3.7814117647058797E-2</v>
       </c>
       <c r="AQ5" s="5">
         <v>4.4929930820273897E-2</v>
       </c>
       <c r="AR5" s="5">
         <v>6.4295000000000005E-2</v>
       </c>
       <c r="AS5" s="5">
         <v>7.0414683043907994E-2</v>
       </c>
@@ -5209,51 +5240,51 @@
       <c r="AC6" s="5">
         <v>0.67728116003990302</v>
       </c>
       <c r="AD6" s="5">
         <v>7.2116395463898003E-3</v>
       </c>
       <c r="AE6" s="5">
         <v>7.2854311754466904E-3</v>
       </c>
       <c r="AF6" s="5">
         <v>1.03970588235294E-3</v>
       </c>
       <c r="AG6" s="5">
         <v>1.7675694939415501E-3</v>
       </c>
       <c r="AH6" s="5">
         <v>1.36620588235294E-2</v>
       </c>
       <c r="AI6" s="5">
         <v>1.34556505629186E-2</v>
       </c>
       <c r="AJ6" s="5">
         <v>0.104680058651026</v>
       </c>
       <c r="AK6" s="5">
-        <v>9.8852623620142091E-2</v>
+        <v>9.8863790493490797E-2</v>
       </c>
       <c r="AL6" s="5">
         <v>1.0600293255132001E-2</v>
       </c>
       <c r="AM6" s="5">
         <v>2.5234003135243001E-3</v>
       </c>
       <c r="AN6" s="5">
         <v>8.9824046920821098E-3</v>
       </c>
       <c r="AO6" s="5">
         <v>1.11738634744193E-3</v>
       </c>
       <c r="AP6" s="5">
         <v>3.7676246334310902E-2</v>
       </c>
       <c r="AQ6" s="5">
         <v>4.36019666524156E-2</v>
       </c>
       <c r="AR6" s="5">
         <v>6.5116715542522005E-2</v>
       </c>
       <c r="AS6" s="5">
         <v>6.99742767564486E-2</v>
       </c>
@@ -5418,51 +5449,51 @@
       <c r="AC7" s="5">
         <v>0.68188251608291595</v>
       </c>
       <c r="AD7" s="5">
         <v>7.1922970235051599E-3</v>
       </c>
       <c r="AE7" s="5">
         <v>8.1861952080094502E-3</v>
       </c>
       <c r="AF7" s="5">
         <v>1.82172619047619E-3</v>
       </c>
       <c r="AG7" s="5">
         <v>1.2945103645460999E-3</v>
       </c>
       <c r="AH7" s="5">
         <v>1.35842261904762E-2</v>
       </c>
       <c r="AI7" s="5">
         <v>1.35515511079342E-2</v>
       </c>
       <c r="AJ7" s="5">
         <v>9.7882195845697295E-2</v>
       </c>
       <c r="AK7" s="5">
-        <v>9.3207877594303698E-2</v>
+        <v>9.3223172581134287E-2</v>
       </c>
       <c r="AL7" s="5">
         <v>1.0250148367952501E-2</v>
       </c>
       <c r="AM7" s="5">
         <v>6.8070478913509602E-3</v>
       </c>
       <c r="AN7" s="5">
         <v>8.6777448071216606E-3</v>
       </c>
       <c r="AO7" s="5">
         <v>5.4185989992851999E-3</v>
       </c>
       <c r="AP7" s="5">
         <v>3.6418694362017799E-2</v>
       </c>
       <c r="AQ7" s="5">
         <v>4.1566490350250201E-2</v>
       </c>
       <c r="AR7" s="5">
         <v>6.6634124629080096E-2</v>
       </c>
       <c r="AS7" s="5">
         <v>7.1017441029306599E-2</v>
       </c>
@@ -5627,51 +5658,51 @@
       <c r="AC8" s="5">
         <v>0.68096136461782097</v>
       </c>
       <c r="AD8" s="5">
         <v>7.8839195711820596E-3</v>
       </c>
       <c r="AE8" s="5">
         <v>9.1715862818504794E-3</v>
       </c>
       <c r="AF8" s="5">
         <v>1.8574850299401199E-3</v>
       </c>
       <c r="AG8" s="5">
         <v>1.4463077587447801E-3</v>
       </c>
       <c r="AH8" s="5">
         <v>1.33170658682635E-2</v>
       </c>
       <c r="AI8" s="5">
         <v>1.32990643443213E-2</v>
       </c>
       <c r="AJ8" s="5">
         <v>0.103348955223881</v>
       </c>
       <c r="AK8" s="5">
-        <v>9.3725255296448498E-2</v>
+        <v>9.3737274946597504E-2</v>
       </c>
       <c r="AL8" s="5">
         <v>1.0857313432835801E-2</v>
       </c>
       <c r="AM8" s="5">
         <v>-7.21148531951641E-3</v>
       </c>
       <c r="AN8" s="5">
         <v>9.1985074626865695E-3</v>
       </c>
       <c r="AO8" s="5">
         <v>-8.6485175590097895E-3</v>
       </c>
       <c r="AP8" s="5">
         <v>3.6697611940298497E-2</v>
       </c>
       <c r="AQ8" s="5">
         <v>4.3817170408750702E-2</v>
       </c>
       <c r="AR8" s="5">
         <v>6.7384179104477596E-2</v>
       </c>
       <c r="AS8" s="5">
         <v>7.3651050662060999E-2</v>
       </c>
@@ -5730,51 +5761,51 @@
         <v>3068.0309999999999</v>
       </c>
       <c r="BL8" s="4">
         <v>35549.160000000003</v>
       </c>
       <c r="BM8" s="4">
         <v>245624.34</v>
       </c>
       <c r="BN8" s="4">
         <v>0</v>
       </c>
       <c r="BO8" s="5">
         <v>0.27282970678921298</v>
       </c>
       <c r="BP8" s="5">
         <v>0.17096447761194</v>
       </c>
       <c r="BQ8" s="13">
         <v>0.16891103914795599</v>
       </c>
     </row>
     <row r="9" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>76</v>
       </c>
-      <c r="B9" s="4">
+      <c r="B9" s="7">
         <v>335</v>
       </c>
       <c r="C9" s="4">
         <v>368</v>
       </c>
       <c r="D9" s="4">
         <v>6931</v>
       </c>
       <c r="E9" s="4">
         <v>29227.355</v>
       </c>
       <c r="F9" s="4">
         <v>41357.561999999998</v>
       </c>
       <c r="G9" s="4">
         <v>32471.614000000001</v>
       </c>
       <c r="H9" s="5">
         <v>5.7334431137724497E-2</v>
       </c>
       <c r="I9" s="5">
         <v>0.120985975519835</v>
       </c>
       <c r="J9" s="5">
         <v>0.110875719402985</v>
@@ -5836,51 +5867,51 @@
       <c r="AC9" s="5">
         <v>0.68132379166065504</v>
       </c>
       <c r="AD9" s="5">
         <v>1.0240372418236301E-2</v>
       </c>
       <c r="AE9" s="5">
         <v>1.05824892605265E-2</v>
       </c>
       <c r="AF9" s="5">
         <v>1.65389221556886E-3</v>
       </c>
       <c r="AG9" s="5">
         <v>1.82084836242966E-3</v>
       </c>
       <c r="AH9" s="5">
         <v>1.30239520958084E-2</v>
       </c>
       <c r="AI9" s="5">
         <v>1.32373972009811E-2</v>
       </c>
       <c r="AJ9" s="5">
         <v>0.10388089552238799</v>
       </c>
       <c r="AK9" s="5">
-        <v>9.2016224458676799E-2</v>
+        <v>9.2026011295985505E-2</v>
       </c>
       <c r="AL9" s="5">
         <v>1.10244776119403E-2</v>
       </c>
       <c r="AM9" s="5">
         <v>5.6958591833790198E-4</v>
       </c>
       <c r="AN9" s="5">
         <v>9.3355223880596996E-3</v>
       </c>
       <c r="AO9" s="5">
         <v>-8.81416822969269E-4</v>
       </c>
       <c r="AP9" s="5">
         <v>3.6830746268656699E-2</v>
       </c>
       <c r="AQ9" s="5">
         <v>4.2655879382484503E-2</v>
       </c>
       <c r="AR9" s="5">
         <v>6.7902985074626901E-2</v>
       </c>
       <c r="AS9" s="5">
         <v>7.3097951233588199E-2</v>
       </c>
@@ -6045,51 +6076,51 @@
       <c r="AC10" s="5">
         <v>0.68165582102519595</v>
       </c>
       <c r="AD10" s="5">
         <v>1.07772859087008E-2</v>
       </c>
       <c r="AE10" s="5">
         <v>1.2465800578457101E-2</v>
       </c>
       <c r="AF10" s="5">
         <v>2.1413897280966798E-3</v>
       </c>
       <c r="AG10" s="5">
         <v>2.4323486823052401E-3</v>
       </c>
       <c r="AH10" s="5">
         <v>1.3609063444108799E-2</v>
       </c>
       <c r="AI10" s="5">
         <v>1.3315826817260399E-2</v>
       </c>
       <c r="AJ10" s="5">
         <v>9.8189156626506E-2</v>
       </c>
       <c r="AK10" s="5">
-        <v>8.2782503447219311E-2</v>
+        <v>8.2781825153374206E-2</v>
       </c>
       <c r="AL10" s="5">
         <v>1.0393674698795201E-2</v>
       </c>
       <c r="AM10" s="5">
         <v>1.70752968433246E-3</v>
       </c>
       <c r="AN10" s="5">
         <v>8.8108433734939793E-3</v>
       </c>
       <c r="AO10" s="5">
         <v>3.3785114393281197E-4</v>
       </c>
       <c r="AP10" s="5">
         <v>3.6897891566265099E-2</v>
       </c>
       <c r="AQ10" s="5">
         <v>4.2966015059368701E-2</v>
       </c>
       <c r="AR10" s="5">
         <v>6.7967168674698805E-2</v>
       </c>
       <c r="AS10" s="5">
         <v>7.3297958297132898E-2</v>
       </c>
@@ -6254,51 +6285,51 @@
       <c r="AC11" s="5">
         <v>0.68726737640367497</v>
       </c>
       <c r="AD11" s="5">
         <v>1.24507857037478E-2</v>
       </c>
       <c r="AE11" s="5">
         <v>1.5851921465597201E-2</v>
       </c>
       <c r="AF11" s="5">
         <v>1.6284403669724801E-3</v>
       </c>
       <c r="AG11" s="5">
         <v>2.0443634242380002E-3</v>
       </c>
       <c r="AH11" s="5">
         <v>1.21935779816514E-2</v>
       </c>
       <c r="AI11" s="5">
         <v>1.34753099022896E-2</v>
       </c>
       <c r="AJ11" s="5">
         <v>0.11241402439024401</v>
       </c>
       <c r="AK11" s="5">
-        <v>7.3969414116561494E-2</v>
+        <v>7.3955526477832392E-2</v>
       </c>
       <c r="AL11" s="5">
         <v>1.6283536585365899E-2</v>
       </c>
       <c r="AM11" s="5">
         <v>4.1024354674055697E-3</v>
       </c>
       <c r="AN11" s="5">
         <v>1.44557926829268E-2</v>
       </c>
       <c r="AO11" s="5">
         <v>2.7192649846871802E-3</v>
       </c>
       <c r="AP11" s="5">
         <v>3.66271341463415E-2</v>
       </c>
       <c r="AQ11" s="5">
         <v>3.98447717660785E-2</v>
       </c>
       <c r="AR11" s="5">
         <v>6.5175914634146404E-2</v>
       </c>
       <c r="AS11" s="5">
         <v>6.7748257255359504E-2</v>
       </c>
@@ -6463,51 +6494,51 @@
       <c r="AC12" s="5">
         <v>0.68844663933226002</v>
       </c>
       <c r="AD12" s="5">
         <v>1.43444551241675E-2</v>
       </c>
       <c r="AE12" s="5">
         <v>1.9021825560370399E-2</v>
       </c>
       <c r="AF12" s="5">
         <v>2.1280864197530899E-3</v>
       </c>
       <c r="AG12" s="5">
         <v>2.7404598037780101E-3</v>
       </c>
       <c r="AH12" s="5">
         <v>1.2375308641975301E-2</v>
       </c>
       <c r="AI12" s="5">
         <v>1.35139991213941E-2</v>
       </c>
       <c r="AJ12" s="5">
         <v>0.106291692307692</v>
       </c>
       <c r="AK12" s="5">
-        <v>6.5415165511932299E-2</v>
+        <v>6.5422333538840804E-2</v>
       </c>
       <c r="AL12" s="5">
         <v>1.3059384615384599E-2</v>
       </c>
       <c r="AM12" s="5">
         <v>4.0158588373114699E-3</v>
       </c>
       <c r="AN12" s="5">
         <v>1.13175384615385E-2</v>
       </c>
       <c r="AO12" s="5">
         <v>2.6921950505198401E-3</v>
       </c>
       <c r="AP12" s="5">
         <v>3.6652615384615402E-2</v>
       </c>
       <c r="AQ12" s="5">
         <v>4.0377741982720698E-2</v>
       </c>
       <c r="AR12" s="5">
         <v>6.3544923076923096E-2</v>
       </c>
       <c r="AS12" s="5">
         <v>6.6645965734368096E-2</v>
       </c>
@@ -6672,51 +6703,51 @@
       <c r="AC13" s="5">
         <v>0.68999585178624201</v>
       </c>
       <c r="AD13" s="5">
         <v>1.5519666961451699E-2</v>
       </c>
       <c r="AE13" s="5">
         <v>2.1174814733015499E-2</v>
       </c>
       <c r="AF13" s="5">
         <v>2.3987577639751601E-3</v>
       </c>
       <c r="AG13" s="5">
         <v>3.5094036020076802E-3</v>
       </c>
       <c r="AH13" s="5">
         <v>1.22562111801242E-2</v>
       </c>
       <c r="AI13" s="5">
         <v>1.37131532329495E-2</v>
       </c>
       <c r="AJ13" s="5">
         <v>0.10689318885448899</v>
       </c>
       <c r="AK13" s="5">
-        <v>5.4370283676949398E-2</v>
+        <v>5.4387399130974595E-2</v>
       </c>
       <c r="AL13" s="5">
         <v>1.2508668730650201E-2</v>
       </c>
       <c r="AM13" s="5">
         <v>3.0322113965160899E-3</v>
       </c>
       <c r="AN13" s="5">
         <v>1.068173374613E-2</v>
       </c>
       <c r="AO13" s="5">
         <v>1.75903454384411E-3</v>
       </c>
       <c r="AP13" s="5">
         <v>3.7339009287925697E-2</v>
       </c>
       <c r="AQ13" s="5">
         <v>3.9191364038972498E-2</v>
       </c>
       <c r="AR13" s="5">
         <v>6.3127244582043301E-2</v>
       </c>
       <c r="AS13" s="5">
         <v>6.4303793917921501E-2</v>
       </c>
@@ -6881,51 +6912,51 @@
       <c r="AC14" s="5">
         <v>0.691705023034626</v>
       </c>
       <c r="AD14" s="5">
         <v>1.5884525347959599E-2</v>
       </c>
       <c r="AE14" s="5">
         <v>2.6214511053038101E-2</v>
       </c>
       <c r="AF14" s="5">
         <v>3.4844236760124599E-3</v>
       </c>
       <c r="AG14" s="5">
         <v>5.2691187397830297E-3</v>
       </c>
       <c r="AH14" s="5">
         <v>1.2501246105919E-2</v>
       </c>
       <c r="AI14" s="5">
         <v>1.4655535740823299E-2</v>
       </c>
       <c r="AJ14" s="5">
         <v>9.4833850931676997E-2</v>
       </c>
       <c r="AK14" s="5">
-        <v>3.2870015600623997E-2</v>
+        <v>3.2862689364360501E-2</v>
       </c>
       <c r="AL14" s="5">
         <v>1.08313664596273E-2</v>
       </c>
       <c r="AM14" s="5">
         <v>1.2864318620894599E-3</v>
       </c>
       <c r="AN14" s="5">
         <v>9.2170807453416208E-3</v>
       </c>
       <c r="AO14" s="5">
         <v>1.6947540496358999E-4</v>
       </c>
       <c r="AP14" s="5">
         <v>3.7676397515528003E-2</v>
       </c>
       <c r="AQ14" s="5">
         <v>3.8924045177589503E-2</v>
       </c>
       <c r="AR14" s="5">
         <v>6.2531366459627299E-2</v>
       </c>
       <c r="AS14" s="5">
         <v>6.3213701887353299E-2</v>
       </c>
@@ -7090,51 +7121,51 @@
       <c r="AC15" s="5">
         <v>0.700706943205471</v>
       </c>
       <c r="AD15" s="5">
         <v>1.9821960918172499E-2</v>
       </c>
       <c r="AE15" s="5">
         <v>3.08755287791375E-2</v>
       </c>
       <c r="AF15" s="5">
         <v>3.7597484276729598E-3</v>
       </c>
       <c r="AG15" s="5">
         <v>5.6955545643770401E-3</v>
       </c>
       <c r="AH15" s="5">
         <v>1.30562893081761E-2</v>
       </c>
       <c r="AI15" s="5">
         <v>1.52440231935772E-2</v>
       </c>
       <c r="AJ15" s="5">
         <v>9.2216927899686496E-2</v>
       </c>
       <c r="AK15" s="5">
-        <v>1.4271890625E-2</v>
+        <v>1.42222743625841E-2</v>
       </c>
       <c r="AL15" s="5">
         <v>9.8576802507837E-3</v>
       </c>
       <c r="AM15" s="5">
         <v>4.7689906347554598E-4</v>
       </c>
       <c r="AN15" s="5">
         <v>8.2288401253918508E-3</v>
       </c>
       <c r="AO15" s="5">
         <v>-6.4456667162182202E-4</v>
       </c>
       <c r="AP15" s="5">
         <v>3.7974608150470199E-2</v>
       </c>
       <c r="AQ15" s="5">
         <v>3.7410628809276099E-2</v>
       </c>
       <c r="AR15" s="5">
         <v>5.7728840125391902E-2</v>
       </c>
       <c r="AS15" s="5">
         <v>5.7072171844804502E-2</v>
       </c>
@@ -7299,51 +7330,51 @@
       <c r="AC16" s="5">
         <v>0.70155539611360196</v>
       </c>
       <c r="AD16" s="5">
         <v>2.1875494022373099E-2</v>
       </c>
       <c r="AE16" s="5">
         <v>3.4977283910755601E-2</v>
       </c>
       <c r="AF16" s="5">
         <v>5.5658307210031304E-3</v>
       </c>
       <c r="AG16" s="5">
         <v>7.3723318385650197E-3</v>
       </c>
       <c r="AH16" s="5">
         <v>1.3714106583072099E-2</v>
       </c>
       <c r="AI16" s="5">
         <v>1.57534529147982E-2</v>
       </c>
       <c r="AJ16" s="5">
         <v>7.2172812500000003E-2</v>
       </c>
       <c r="AK16" s="5">
-        <v>-0.27794696826892901</v>
+        <v>-0.27832720553546098</v>
       </c>
       <c r="AL16" s="5">
         <v>7.8378124999999993E-3</v>
       </c>
       <c r="AM16" s="5">
         <v>1.12107623318386E-3</v>
       </c>
       <c r="AN16" s="5">
         <v>6.4425000000000003E-3</v>
       </c>
       <c r="AO16" s="5">
         <v>8.9147982062780305E-5</v>
       </c>
       <c r="AP16" s="5">
         <v>3.7969375E-2</v>
       </c>
       <c r="AQ16" s="5">
         <v>3.76159192825112E-2</v>
       </c>
       <c r="AR16" s="5">
         <v>5.7110624999999998E-2</v>
       </c>
       <c r="AS16" s="5">
         <v>5.6594065769805697E-2</v>
       </c>
@@ -7508,51 +7539,51 @@
       <c r="AC17" s="5">
         <v>0.70209369532428401</v>
       </c>
       <c r="AD17" s="5">
         <v>2.0500370327344499E-2</v>
       </c>
       <c r="AE17" s="5">
         <v>3.5952189552096898E-2</v>
       </c>
       <c r="AF17" s="5">
         <v>5.7854430379746802E-3</v>
       </c>
       <c r="AG17" s="5">
         <v>7.7058672699849198E-3</v>
       </c>
       <c r="AH17" s="5">
         <v>1.4160759493670899E-2</v>
       </c>
       <c r="AI17" s="5">
         <v>1.6308009049773801E-2</v>
       </c>
       <c r="AJ17" s="5">
         <v>7.4032492113564705E-2</v>
       </c>
       <c r="AK17" s="5">
-        <v>3.9815547815072799E-3</v>
+        <v>4.0060389919163199E-3</v>
       </c>
       <c r="AL17" s="5">
         <v>8.0829652996845403E-3</v>
       </c>
       <c r="AM17" s="5">
         <v>1.17482654600302E-3</v>
       </c>
       <c r="AN17" s="5">
         <v>6.7287066246056798E-3</v>
       </c>
       <c r="AO17" s="5">
         <v>1.5447963800905001E-4</v>
       </c>
       <c r="AP17" s="5">
         <v>3.8457728706624603E-2</v>
       </c>
       <c r="AQ17" s="5">
         <v>3.8020407239818997E-2</v>
       </c>
       <c r="AR17" s="5">
         <v>5.7032176656151401E-2</v>
       </c>
       <c r="AS17" s="5">
         <v>5.6346892911010603E-2</v>
       </c>
@@ -7717,51 +7748,51 @@
       <c r="AC18" s="5">
         <v>0.70292427007299296</v>
       </c>
       <c r="AD18" s="5">
         <v>1.90506277988336E-2</v>
       </c>
       <c r="AE18" s="5">
         <v>3.7033349782894402E-2</v>
       </c>
       <c r="AF18" s="5">
         <v>6.8530158730158702E-3</v>
       </c>
       <c r="AG18" s="5">
         <v>9.6200425790754305E-3</v>
       </c>
       <c r="AH18" s="5">
         <v>1.44130158730159E-2</v>
       </c>
       <c r="AI18" s="5">
         <v>1.7217183698296799E-2</v>
       </c>
       <c r="AJ18" s="5">
         <v>6.9107911392405103E-2</v>
       </c>
       <c r="AK18" s="5">
-        <v>-1.10118744022952E-2</v>
+        <v>-1.10264241263763E-2</v>
       </c>
       <c r="AL18" s="5">
         <v>7.5825949367088596E-3</v>
       </c>
       <c r="AM18" s="5">
         <v>-5.4409975669099798E-4</v>
       </c>
       <c r="AN18" s="5">
         <v>6.3129746835443E-3</v>
       </c>
       <c r="AO18" s="5">
         <v>-1.46213503649635E-3</v>
       </c>
       <c r="AP18" s="5">
         <v>3.8628164556961997E-2</v>
       </c>
       <c r="AQ18" s="5">
         <v>3.8403999391727499E-2</v>
       </c>
       <c r="AR18" s="5">
         <v>5.6568987341772202E-2</v>
       </c>
       <c r="AS18" s="5">
         <v>5.6137013381995102E-2</v>
       </c>
@@ -7926,51 +7957,51 @@
       <c r="AC19" s="5">
         <v>0.70831326796384197</v>
       </c>
       <c r="AD19" s="5">
         <v>1.8735241617094799E-2</v>
       </c>
       <c r="AE19" s="5">
         <v>3.7744371713465001E-2</v>
       </c>
       <c r="AF19" s="5">
         <v>4.6933333333333297E-3</v>
       </c>
       <c r="AG19" s="5">
         <v>6.4799908074153504E-3</v>
       </c>
       <c r="AH19" s="5">
         <v>1.50431746031746E-2</v>
       </c>
       <c r="AI19" s="5">
         <v>1.7673571319135901E-2</v>
       </c>
       <c r="AJ19" s="5">
         <v>8.6169303797468302E-2</v>
       </c>
       <c r="AK19" s="5">
-        <v>-2.1170366206231802E-2</v>
+        <v>-2.1289451680334401E-2</v>
       </c>
       <c r="AL19" s="5">
         <v>9.6585443037974696E-3</v>
       </c>
       <c r="AM19" s="5">
         <v>4.0742607629845303E-3</v>
       </c>
       <c r="AN19" s="5">
         <v>7.9588607594936692E-3</v>
       </c>
       <c r="AO19" s="5">
         <v>2.98700781369695E-3</v>
       </c>
       <c r="AP19" s="5">
         <v>3.9361075949367101E-2</v>
       </c>
       <c r="AQ19" s="5">
         <v>3.8726076298452601E-2</v>
       </c>
       <c r="AR19" s="5">
         <v>5.3985759493670897E-2</v>
       </c>
       <c r="AS19" s="5">
         <v>5.2965497165619699E-2</v>
       </c>
@@ -8135,51 +8166,51 @@
       <c r="AC20" s="5">
         <v>0.70826700633009099</v>
       </c>
       <c r="AD20" s="5">
         <v>1.8247235498152901E-2</v>
       </c>
       <c r="AE20" s="5">
         <v>3.6283499561296902E-2</v>
       </c>
       <c r="AF20" s="5">
         <v>5.0737179487179498E-3</v>
       </c>
       <c r="AG20" s="5">
         <v>7.32328238381967E-3</v>
       </c>
       <c r="AH20" s="5">
         <v>1.4917948717948701E-2</v>
       </c>
       <c r="AI20" s="5">
         <v>1.7818712366836499E-2</v>
       </c>
       <c r="AJ20" s="5">
         <v>9.0640894568690095E-2</v>
       </c>
       <c r="AK20" s="5">
-        <v>1.3085277463193601E-2</v>
+        <v>1.3003449951409101E-2</v>
       </c>
       <c r="AL20" s="5">
         <v>1.0115335463258801E-2</v>
       </c>
       <c r="AM20" s="5">
         <v>3.9375173691523898E-3</v>
       </c>
       <c r="AN20" s="5">
         <v>8.4351437699680502E-3</v>
       </c>
       <c r="AO20" s="5">
         <v>2.8542998301682898E-3</v>
       </c>
       <c r="AP20" s="5">
         <v>3.9489776357827501E-2</v>
       </c>
       <c r="AQ20" s="5">
         <v>3.9031943801142499E-2</v>
       </c>
       <c r="AR20" s="5">
         <v>5.37568690095847E-2</v>
       </c>
       <c r="AS20" s="5">
         <v>5.2843893777983597E-2</v>
       </c>
@@ -8344,51 +8375,51 @@
       <c r="AC21" s="5">
         <v>0.70796430234362895</v>
       </c>
       <c r="AD21" s="5">
         <v>1.7829416902438999E-2</v>
       </c>
       <c r="AE21" s="5">
         <v>3.6627098568538102E-2</v>
       </c>
       <c r="AF21" s="5">
         <v>4.9054487179487202E-3</v>
       </c>
       <c r="AG21" s="5">
         <v>7.6892751823684604E-3</v>
       </c>
       <c r="AH21" s="5">
         <v>1.5011217948718E-2</v>
       </c>
       <c r="AI21" s="5">
         <v>1.8092674220083801E-2</v>
       </c>
       <c r="AJ21" s="5">
         <v>9.2336102236421705E-2</v>
       </c>
       <c r="AK21" s="5">
-        <v>2.2577396257119599E-2</v>
+        <v>2.2510166177908002E-2</v>
       </c>
       <c r="AL21" s="5">
         <v>1.04137380191693E-2</v>
       </c>
       <c r="AM21" s="5">
         <v>4.1356200527704499E-3</v>
       </c>
       <c r="AN21" s="5">
         <v>8.6623003194888203E-3</v>
       </c>
       <c r="AO21" s="5">
         <v>3.0314915412075101E-3</v>
       </c>
       <c r="AP21" s="5">
         <v>3.9709904153354597E-2</v>
       </c>
       <c r="AQ21" s="5">
         <v>3.9305401210616202E-2</v>
       </c>
       <c r="AR21" s="5">
         <v>5.3663258785942497E-2</v>
       </c>
       <c r="AS21" s="5">
         <v>5.2730467173676902E-2</v>
       </c>
@@ -8553,51 +8584,51 @@
       <c r="AC22" s="5">
         <v>0.70868324443049902</v>
       </c>
       <c r="AD22" s="5">
         <v>1.6271862897442702E-2</v>
       </c>
       <c r="AE22" s="5">
         <v>3.59678983972972E-2</v>
       </c>
       <c r="AF22" s="5">
         <v>5.3125806451612897E-3</v>
       </c>
       <c r="AG22" s="5">
         <v>8.7229526200188305E-3</v>
       </c>
       <c r="AH22" s="5">
         <v>1.46564516129032E-2</v>
       </c>
       <c r="AI22" s="5">
         <v>1.8556008785691899E-2</v>
       </c>
       <c r="AJ22" s="5">
         <v>9.0210610932475899E-2</v>
       </c>
       <c r="AK22" s="5">
-        <v>1.2340190444918799E-2</v>
+        <v>1.22688198553583E-2</v>
       </c>
       <c r="AL22" s="5">
         <v>9.9800643086816708E-3</v>
       </c>
       <c r="AM22" s="5">
         <v>2.9419673674301902E-3</v>
       </c>
       <c r="AN22" s="5">
         <v>8.3752411575562704E-3</v>
       </c>
       <c r="AO22" s="5">
         <v>1.9095544399121401E-3</v>
       </c>
       <c r="AP22" s="5">
         <v>3.95003215434084E-2</v>
       </c>
       <c r="AQ22" s="5">
         <v>3.9308707248195802E-2</v>
       </c>
       <c r="AR22" s="5">
         <v>5.2988745980707401E-2</v>
       </c>
       <c r="AS22" s="5">
         <v>5.2285629118293098E-2</v>
       </c>
@@ -8762,51 +8793,51 @@
       <c r="AC23" s="5">
         <v>0.71281736308958499</v>
       </c>
       <c r="AD23" s="5">
         <v>1.60994701949611E-2</v>
       </c>
       <c r="AE23" s="5">
         <v>3.5594858206024101E-2</v>
       </c>
       <c r="AF23" s="5">
         <v>2.5907894736842099E-3</v>
       </c>
       <c r="AG23" s="5">
         <v>5.4583095916429201E-3</v>
       </c>
       <c r="AH23" s="5">
         <v>1.5376973684210499E-2</v>
       </c>
       <c r="AI23" s="5">
         <v>1.90361981639759E-2</v>
       </c>
       <c r="AJ23" s="5">
         <v>9.3441639344262306E-2</v>
       </c>
       <c r="AK23" s="5">
-        <v>2.3880672965357199E-2</v>
+        <v>2.3818536342515698E-2</v>
       </c>
       <c r="AL23" s="5">
         <v>1.05937704918033E-2</v>
       </c>
       <c r="AM23" s="5">
         <v>5.5823520101297899E-3</v>
       </c>
       <c r="AN23" s="5">
         <v>8.9429508196721304E-3</v>
       </c>
       <c r="AO23" s="5">
         <v>4.4714941437163603E-3</v>
       </c>
       <c r="AP23" s="5">
         <v>3.82098360655738E-2</v>
       </c>
       <c r="AQ23" s="5">
         <v>3.8644871794871798E-2</v>
       </c>
       <c r="AR23" s="5">
         <v>4.94895081967213E-2</v>
       </c>
       <c r="AS23" s="5">
         <v>4.92344254510921E-2</v>
       </c>
@@ -8971,51 +9002,51 @@
       <c r="AC24" s="5">
         <v>0.71264883129273304</v>
       </c>
       <c r="AD24" s="5">
         <v>1.61012823318567E-2</v>
       </c>
       <c r="AE24" s="5">
         <v>3.4442819818892301E-2</v>
       </c>
       <c r="AF24" s="5">
         <v>2.30360655737705E-3</v>
       </c>
       <c r="AG24" s="5">
         <v>6.1976943870249599E-3</v>
       </c>
       <c r="AH24" s="5">
         <v>1.5681311475409802E-2</v>
       </c>
       <c r="AI24" s="5">
         <v>1.8971235490539001E-2</v>
       </c>
       <c r="AJ24" s="5">
         <v>9.7144771241830102E-2</v>
       </c>
       <c r="AK24" s="5">
-        <v>4.9246261448792704E-2</v>
+        <v>4.9218122707569298E-2</v>
       </c>
       <c r="AL24" s="5">
         <v>1.1005228758169901E-2</v>
       </c>
       <c r="AM24" s="5">
         <v>6.6461122595007204E-3</v>
       </c>
       <c r="AN24" s="5">
         <v>9.3215686274509806E-3</v>
       </c>
       <c r="AO24" s="5">
         <v>5.5338527587851802E-3</v>
       </c>
       <c r="AP24" s="5">
         <v>3.8485294117647097E-2</v>
       </c>
       <c r="AQ24" s="5">
         <v>3.9078359039592898E-2</v>
       </c>
       <c r="AR24" s="5">
         <v>4.9500980392156897E-2</v>
       </c>
       <c r="AS24" s="5">
         <v>4.9339084115121598E-2</v>
       </c>
@@ -9180,51 +9211,51 @@
       <c r="AC25" s="5">
         <v>0.71256875400384401</v>
       </c>
       <c r="AD25" s="5">
         <v>1.5461454060909499E-2</v>
       </c>
       <c r="AE25" s="5">
         <v>3.3405216716055397E-2</v>
       </c>
       <c r="AF25" s="5">
         <v>2.5235099337748302E-3</v>
       </c>
       <c r="AG25" s="5">
         <v>6.2897982062780303E-3</v>
       </c>
       <c r="AH25" s="5">
         <v>1.55817880794702E-2</v>
       </c>
       <c r="AI25" s="5">
         <v>1.8851393337604098E-2</v>
       </c>
       <c r="AJ25" s="5">
         <v>0.104268316831683</v>
       </c>
       <c r="AK25" s="5">
-        <v>2.5489160663427799E-2</v>
+        <v>2.5427457229117798E-2</v>
       </c>
       <c r="AL25" s="5">
         <v>1.1792079207920801E-2</v>
       </c>
       <c r="AM25" s="5">
         <v>6.0586013762201898E-3</v>
       </c>
       <c r="AN25" s="5">
         <v>9.9871287128712894E-3</v>
       </c>
       <c r="AO25" s="5">
         <v>4.8970875340054402E-3</v>
       </c>
       <c r="AP25" s="5">
         <v>3.8794719471947202E-2</v>
       </c>
       <c r="AQ25" s="5">
         <v>3.9389550328052497E-2</v>
       </c>
       <c r="AR25" s="5">
         <v>4.95785478547855E-2</v>
       </c>
       <c r="AS25" s="5">
         <v>4.93537526004161E-2</v>
       </c>
@@ -9389,51 +9420,51 @@
       <c r="AC26" s="5">
         <v>0.71327182125060296</v>
       </c>
       <c r="AD26" s="5">
         <v>1.25221790414088E-2</v>
       </c>
       <c r="AE26" s="5">
         <v>3.11848283197921E-2</v>
       </c>
       <c r="AF26" s="5">
         <v>3.2980000000000002E-3</v>
       </c>
       <c r="AG26" s="5">
         <v>6.9927021379199497E-3</v>
       </c>
       <c r="AH26" s="5">
         <v>1.4966999999999999E-2</v>
       </c>
       <c r="AI26" s="5">
         <v>1.87390514469453E-2</v>
       </c>
       <c r="AJ26" s="5">
         <v>0.10468305647840501</v>
       </c>
       <c r="AK26" s="5">
-        <v>3.8926959300370101E-2</v>
+        <v>3.8882572823707905E-2</v>
       </c>
       <c r="AL26" s="5">
         <v>1.15252491694352E-2</v>
       </c>
       <c r="AM26" s="5">
         <v>5.6452939286861497E-3</v>
       </c>
       <c r="AN26" s="5">
         <v>9.8046511627907004E-3</v>
       </c>
       <c r="AO26" s="5">
         <v>4.5255701895277898E-3</v>
       </c>
       <c r="AP26" s="5">
         <v>3.8753820598006597E-2</v>
       </c>
       <c r="AQ26" s="5">
         <v>3.9388242852553802E-2</v>
       </c>
       <c r="AR26" s="5">
         <v>4.9235215946843901E-2</v>
       </c>
       <c r="AS26" s="5">
         <v>4.9016190170253798E-2</v>
       </c>
@@ -9598,51 +9629,51 @@
       <c r="AC27" s="5">
         <v>0.73238393836123905</v>
       </c>
       <c r="AD27" s="5">
         <v>1.27882331140432E-2</v>
       </c>
       <c r="AE27" s="5">
         <v>3.1204216374258801E-2</v>
       </c>
       <c r="AF27" s="5">
         <v>1.85016722408027E-3</v>
       </c>
       <c r="AG27" s="5">
         <v>4.4472888888888902E-3</v>
       </c>
       <c r="AH27" s="5">
         <v>1.54053511705686E-2</v>
       </c>
       <c r="AI27" s="5">
         <v>1.85856867684101E-2</v>
       </c>
       <c r="AJ27" s="5">
         <v>0.113880333333333</v>
       </c>
       <c r="AK27" s="5">
-        <v>5.2589645016276505E-2</v>
+        <v>5.2554345127250102E-2</v>
       </c>
       <c r="AL27" s="5">
         <v>1.27346666666667E-2</v>
       </c>
       <c r="AM27" s="5">
         <v>7.7486082321587199E-3</v>
       </c>
       <c r="AN27" s="5">
         <v>1.0814333333333301E-2</v>
       </c>
       <c r="AO27" s="5">
         <v>6.5623038199585397E-3</v>
       </c>
       <c r="AP27" s="5">
         <v>3.7973666666666697E-2</v>
       </c>
       <c r="AQ27" s="5">
         <v>3.8397009179745298E-2</v>
       </c>
       <c r="AR27" s="5">
         <v>4.6723333333333297E-2</v>
       </c>
       <c r="AS27" s="5">
         <v>4.65564702398579E-2</v>
       </c>
@@ -9807,51 +9838,51 @@
       <c r="AC28" s="5">
         <v>0.73153914988814295</v>
       </c>
       <c r="AD28" s="5">
         <v>1.15233174246129E-2</v>
       </c>
       <c r="AE28" s="5">
         <v>2.8759066933353401E-2</v>
       </c>
       <c r="AF28" s="5">
         <v>2.2899665551839501E-3</v>
       </c>
       <c r="AG28" s="5">
         <v>4.6432895914106801E-3</v>
       </c>
       <c r="AH28" s="5">
         <v>1.5263210702341099E-2</v>
       </c>
       <c r="AI28" s="5">
         <v>1.8352692020879899E-2</v>
       </c>
       <c r="AJ28" s="5">
         <v>0.11068600000000001</v>
       </c>
       <c r="AK28" s="5">
-        <v>5.2711258588382402E-2</v>
+        <v>5.2676832890417503E-2</v>
       </c>
       <c r="AL28" s="5">
         <v>1.2372333333333299E-2</v>
       </c>
       <c r="AM28" s="5">
         <v>7.6562444113263796E-3</v>
       </c>
       <c r="AN28" s="5">
         <v>1.0487666666666701E-2</v>
       </c>
       <c r="AO28" s="5">
         <v>6.4819523099851001E-3</v>
       </c>
       <c r="AP28" s="5">
         <v>3.7505666666666701E-2</v>
       </c>
       <c r="AQ28" s="5">
         <v>3.8361773472429202E-2</v>
       </c>
       <c r="AR28" s="5">
         <v>4.5921666666666701E-2</v>
       </c>
       <c r="AS28" s="5">
         <v>4.62129955290611E-2</v>
       </c>
@@ -10016,51 +10047,51 @@
       <c r="AC29" s="5">
         <v>0.73076110608800504</v>
       </c>
       <c r="AD29" s="5">
         <v>1.1038253981379999E-2</v>
       </c>
       <c r="AE29" s="5">
         <v>2.6848126197506199E-2</v>
       </c>
       <c r="AF29" s="5">
         <v>2.2949832775919698E-3</v>
       </c>
       <c r="AG29" s="5">
         <v>4.5820825798673897E-3</v>
       </c>
       <c r="AH29" s="5">
         <v>1.52682274247492E-2</v>
       </c>
       <c r="AI29" s="5">
         <v>1.8217133815551501E-2</v>
       </c>
       <c r="AJ29" s="5">
         <v>0.10994166666666701</v>
       </c>
       <c r="AK29" s="5">
-        <v>-0.49534558638082998</v>
+        <v>-0.495986428909577</v>
       </c>
       <c r="AL29" s="5">
         <v>1.23486666666667E-2</v>
       </c>
       <c r="AM29" s="5">
         <v>8.0123493975903601E-3</v>
       </c>
       <c r="AN29" s="5">
         <v>1.0462000000000001E-2</v>
       </c>
       <c r="AO29" s="5">
         <v>6.8238855421686798E-3</v>
       </c>
       <c r="AP29" s="5">
         <v>3.7379999999999997E-2</v>
       </c>
       <c r="AQ29" s="5">
         <v>3.8398960843373499E-2</v>
       </c>
       <c r="AR29" s="5">
         <v>4.5529333333333297E-2</v>
       </c>
       <c r="AS29" s="5">
         <v>4.5993840361445798E-2</v>
       </c>
@@ -10225,51 +10256,51 @@
       <c r="AC30" s="5">
         <v>0.73058903669724795</v>
       </c>
       <c r="AD30" s="5">
         <v>9.2667881783037899E-3</v>
       </c>
       <c r="AE30" s="5">
         <v>2.4511369937509599E-2</v>
       </c>
       <c r="AF30" s="5">
         <v>2.4543624161073802E-3</v>
       </c>
       <c r="AG30" s="5">
         <v>4.8427675840978599E-3</v>
       </c>
       <c r="AH30" s="5">
         <v>1.4667785234899301E-2</v>
       </c>
       <c r="AI30" s="5">
         <v>1.77691131498471E-2</v>
       </c>
       <c r="AJ30" s="5">
         <v>0.10425050167224099</v>
       </c>
       <c r="AK30" s="5">
-        <v>6.2238798338127094E-2</v>
+        <v>6.2212462006078904E-2</v>
       </c>
       <c r="AL30" s="5">
         <v>1.1752508361204001E-2</v>
       </c>
       <c r="AM30" s="5">
         <v>7.7486705378973101E-3</v>
       </c>
       <c r="AN30" s="5">
         <v>9.9625418060200702E-3</v>
       </c>
       <c r="AO30" s="5">
         <v>6.5889822738386299E-3</v>
       </c>
       <c r="AP30" s="5">
         <v>3.7096989966555201E-2</v>
       </c>
       <c r="AQ30" s="5">
         <v>3.8281525061124699E-2</v>
       </c>
       <c r="AR30" s="5">
         <v>4.5002006688963203E-2</v>
       </c>
       <c r="AS30" s="5">
         <v>4.5624556845965801E-2</v>
       </c>
@@ -10434,51 +10465,51 @@
       <c r="AC31" s="5">
         <v>0.73314938385705497</v>
       </c>
       <c r="AD31" s="5">
         <v>9.0994604779304402E-3</v>
       </c>
       <c r="AE31" s="5">
         <v>2.3572779489871999E-2</v>
       </c>
       <c r="AF31" s="5">
         <v>6.3063973063973101E-4</v>
       </c>
       <c r="AG31" s="5">
         <v>2.7242144177449198E-3</v>
       </c>
       <c r="AH31" s="5">
         <v>1.53138047138047E-2</v>
       </c>
       <c r="AI31" s="5">
         <v>1.8006099815157099E-2</v>
       </c>
       <c r="AJ31" s="5">
         <v>0.100642953020134</v>
       </c>
       <c r="AK31" s="5">
-        <v>6.4607557202707208E-2</v>
+        <v>6.4577560896918504E-2</v>
       </c>
       <c r="AL31" s="5">
         <v>1.13540268456376E-2</v>
       </c>
       <c r="AM31" s="5">
         <v>7.85197844495766E-3</v>
       </c>
       <c r="AN31" s="5">
         <v>9.6654362416107396E-3</v>
       </c>
       <c r="AO31" s="5">
         <v>6.7528560431100804E-3</v>
       </c>
       <c r="AP31" s="5">
         <v>3.5041275167785199E-2</v>
       </c>
       <c r="AQ31" s="5">
         <v>3.6570100076982297E-2</v>
       </c>
       <c r="AR31" s="5">
         <v>4.1518456375838897E-2</v>
       </c>
       <c r="AS31" s="5">
         <v>4.2577413394919203E-2</v>
       </c>
@@ -10643,51 +10674,51 @@
       <c r="AC32" s="5">
         <v>0.73235267745952703</v>
       </c>
       <c r="AD32" s="5">
         <v>8.6251558948789997E-3</v>
       </c>
       <c r="AE32" s="5">
         <v>2.15150840577484E-2</v>
       </c>
       <c r="AF32" s="5">
         <v>8.3779264214046804E-4</v>
       </c>
       <c r="AG32" s="5">
         <v>3.0411425902864301E-3</v>
       </c>
       <c r="AH32" s="5">
         <v>1.52561872909699E-2</v>
       </c>
       <c r="AI32" s="5">
         <v>1.7471139476961401E-2</v>
       </c>
       <c r="AJ32" s="5">
         <v>0.102897</v>
       </c>
       <c r="AK32" s="5">
-        <v>6.8582105091914897E-2</v>
+        <v>6.8547605863192307E-2</v>
       </c>
       <c r="AL32" s="5">
         <v>1.1374333333333301E-2</v>
       </c>
       <c r="AM32" s="5">
         <v>8.2959701260308105E-3</v>
       </c>
       <c r="AN32" s="5">
         <v>9.7043333333333304E-3</v>
       </c>
       <c r="AO32" s="5">
         <v>7.1430216275089496E-3</v>
       </c>
       <c r="AP32" s="5">
         <v>3.5142333333333303E-2</v>
       </c>
       <c r="AQ32" s="5">
         <v>3.6784658472070998E-2</v>
       </c>
       <c r="AR32" s="5">
         <v>4.1454999999999999E-2</v>
       </c>
       <c r="AS32" s="5">
         <v>4.2642554846740302E-2</v>
       </c>
@@ -10852,51 +10883,51 @@
       <c r="AC33" s="5">
         <v>0.73212319862155395</v>
       </c>
       <c r="AD33" s="5">
         <v>8.6725190969023508E-3</v>
       </c>
       <c r="AE33" s="5">
         <v>2.0071568793415699E-2</v>
       </c>
       <c r="AF33" s="5">
         <v>8.3254237288135603E-4</v>
       </c>
       <c r="AG33" s="5">
         <v>2.9632518796992502E-3</v>
       </c>
       <c r="AH33" s="5">
         <v>1.49650847457627E-2</v>
       </c>
       <c r="AI33" s="5">
         <v>1.7201362995456701E-2</v>
       </c>
       <c r="AJ33" s="5">
         <v>0.104855405405405</v>
       </c>
       <c r="AK33" s="5">
-        <v>7.0325908346972194E-2</v>
+        <v>7.0295264623955592E-2</v>
       </c>
       <c r="AL33" s="5">
         <v>1.15662162162162E-2</v>
       </c>
       <c r="AM33" s="5">
         <v>8.3242210740566806E-3</v>
       </c>
       <c r="AN33" s="5">
         <v>9.8614864864864892E-3</v>
       </c>
       <c r="AO33" s="5">
         <v>7.1564427743854696E-3</v>
       </c>
       <c r="AP33" s="5">
         <v>3.5384121621621599E-2</v>
       </c>
       <c r="AQ33" s="5">
         <v>3.7012963832785302E-2</v>
       </c>
       <c r="AR33" s="5">
         <v>4.1573310810810803E-2</v>
       </c>
       <c r="AS33" s="5">
         <v>4.2750242680444701E-2</v>
       </c>
@@ -11061,51 +11092,51 @@
       <c r="AC34" s="5">
         <v>0.73142945650451596</v>
       </c>
       <c r="AD34" s="5">
         <v>7.5657856278092302E-3</v>
       </c>
       <c r="AE34" s="5">
         <v>1.8094231744938901E-2</v>
       </c>
       <c r="AF34" s="5">
         <v>1.4371621621621601E-3</v>
       </c>
       <c r="AG34" s="5">
         <v>3.23921723974014E-3</v>
       </c>
       <c r="AH34" s="5">
         <v>1.4211486486486499E-2</v>
       </c>
       <c r="AI34" s="5">
         <v>1.66615213946117E-2</v>
       </c>
       <c r="AJ34" s="5">
         <v>0.103881144781145</v>
       </c>
       <c r="AK34" s="5">
-        <v>6.7671568140420607E-2</v>
+        <v>6.7640268567639494E-2</v>
       </c>
       <c r="AL34" s="5">
         <v>1.11845117845118E-2</v>
       </c>
       <c r="AM34" s="5">
         <v>7.8956921127652808E-3</v>
       </c>
       <c r="AN34" s="5">
         <v>9.5555555555555602E-3</v>
       </c>
       <c r="AO34" s="5">
         <v>6.77252138105797E-3</v>
       </c>
       <c r="AP34" s="5">
         <v>3.5509427609427602E-2</v>
       </c>
       <c r="AQ34" s="5">
         <v>3.7137804878048797E-2</v>
       </c>
       <c r="AR34" s="5">
         <v>4.1558922558922497E-2</v>
       </c>
       <c r="AS34" s="5">
         <v>4.27453911941717E-2</v>
       </c>
@@ -11270,51 +11301,51 @@
       <c r="AC35" s="5">
         <v>0.73200040083373397</v>
       </c>
       <c r="AD35" s="5">
         <v>7.4479134632552003E-3</v>
       </c>
       <c r="AE35" s="5">
         <v>1.70326245313971E-2</v>
       </c>
       <c r="AF35" s="5">
         <v>6.3220338983050795E-4</v>
       </c>
       <c r="AG35" s="5">
         <v>1.61165624498958E-3</v>
       </c>
       <c r="AH35" s="5">
         <v>1.45783050847458E-2</v>
       </c>
       <c r="AI35" s="5">
         <v>1.66148789482123E-2</v>
       </c>
       <c r="AJ35" s="5">
         <v>0.102463175675676</v>
       </c>
       <c r="AK35" s="5">
-        <v>6.8291661085063599E-2</v>
+        <v>6.8275674769488606E-2</v>
       </c>
       <c r="AL35" s="5">
         <v>1.1110472972973E-2</v>
       </c>
       <c r="AM35" s="5">
         <v>8.0753725364524891E-3</v>
       </c>
       <c r="AN35" s="5">
         <v>9.4591216216216197E-3</v>
       </c>
       <c r="AO35" s="5">
         <v>6.9416760134593802E-3</v>
       </c>
       <c r="AP35" s="5">
         <v>3.5455743243243201E-2</v>
       </c>
       <c r="AQ35" s="5">
         <v>3.6796186508572297E-2</v>
       </c>
       <c r="AR35" s="5">
         <v>4.0777702702702701E-2</v>
       </c>
       <c r="AS35" s="5">
         <v>4.1733616407627003E-2</v>
       </c>
@@ -11479,51 +11510,51 @@
       <c r="AC36" s="5">
         <v>0.73154173151751001</v>
       </c>
       <c r="AD36" s="5">
         <v>7.0110727629711699E-3</v>
       </c>
       <c r="AE36" s="5">
         <v>1.56068371449495E-2</v>
       </c>
       <c r="AF36" s="5">
         <v>6.2E-4</v>
       </c>
       <c r="AG36" s="5">
         <v>1.87230869001297E-3</v>
       </c>
       <c r="AH36" s="5">
         <v>1.4473898305084699E-2</v>
       </c>
       <c r="AI36" s="5">
         <v>1.6118952658884599E-2</v>
       </c>
       <c r="AJ36" s="5">
         <v>0.102592905405405</v>
       </c>
       <c r="AK36" s="5">
-        <v>7.4570544470747402E-2</v>
+        <v>7.4563179278821806E-2</v>
       </c>
       <c r="AL36" s="5">
         <v>1.1188175675675699E-2</v>
       </c>
       <c r="AM36" s="5">
         <v>8.6449035812672208E-3</v>
       </c>
       <c r="AN36" s="5">
         <v>9.5084459459459404E-3</v>
       </c>
       <c r="AO36" s="5">
         <v>7.4455031599416598E-3</v>
       </c>
       <c r="AP36" s="5">
         <v>3.5512500000000002E-2</v>
       </c>
       <c r="AQ36" s="5">
         <v>3.7068935342732097E-2</v>
       </c>
       <c r="AR36" s="5">
         <v>4.0783108108108097E-2</v>
       </c>
       <c r="AS36" s="5">
         <v>4.1951434127369999E-2</v>
       </c>
@@ -11688,51 +11719,51 @@
       <c r="AC37" s="5">
         <v>0.73056490423964704</v>
       </c>
       <c r="AD37" s="5">
         <v>7.4938158635596396E-3</v>
       </c>
       <c r="AE37" s="5">
         <v>1.51093281440919E-2</v>
       </c>
       <c r="AF37" s="5">
         <v>8.4965753424657501E-4</v>
       </c>
       <c r="AG37" s="5">
         <v>1.8897364544115201E-3</v>
       </c>
       <c r="AH37" s="5">
         <v>1.4015410958904099E-2</v>
       </c>
       <c r="AI37" s="5">
         <v>1.5829955802913701E-2</v>
       </c>
       <c r="AJ37" s="5">
         <v>0.10627133105802</v>
       </c>
       <c r="AK37" s="5">
-        <v>7.5575998634345901E-2</v>
+        <v>7.5568073833532798E-2</v>
       </c>
       <c r="AL37" s="5">
         <v>1.16146757679181E-2</v>
       </c>
       <c r="AM37" s="5">
         <v>8.8663121727748703E-3</v>
       </c>
       <c r="AN37" s="5">
         <v>9.8511945392491494E-3</v>
       </c>
       <c r="AO37" s="5">
         <v>7.6246564136125596E-3</v>
       </c>
       <c r="AP37" s="5">
         <v>3.5737883959044398E-2</v>
       </c>
       <c r="AQ37" s="5">
         <v>3.7322153141361301E-2</v>
       </c>
       <c r="AR37" s="5">
         <v>4.0989761092150197E-2</v>
       </c>
       <c r="AS37" s="5">
         <v>4.2167212041884797E-2</v>
       </c>
@@ -11897,51 +11928,51 @@
       <c r="AC38" s="5">
         <v>0.72988450074515698</v>
       </c>
       <c r="AD38" s="5">
         <v>5.9971124398687497E-3</v>
       </c>
       <c r="AE38" s="5">
         <v>1.37698760743743E-2</v>
       </c>
       <c r="AF38" s="5">
         <v>1.1955172413793101E-3</v>
       </c>
       <c r="AG38" s="5">
         <v>2.1921013412816701E-3</v>
       </c>
       <c r="AH38" s="5">
         <v>1.32906896551724E-2</v>
       </c>
       <c r="AI38" s="5">
         <v>1.53015068719987E-2</v>
       </c>
       <c r="AJ38" s="5">
         <v>0.103784192439863</v>
       </c>
       <c r="AK38" s="5">
-        <v>7.4909233690023808E-2</v>
+        <v>7.4902678417141808E-2</v>
       </c>
       <c r="AL38" s="5">
         <v>1.1383848797250899E-2</v>
       </c>
       <c r="AM38" s="5">
         <v>8.7897219463753708E-3</v>
       </c>
       <c r="AN38" s="5">
         <v>9.6501718213058401E-3</v>
       </c>
       <c r="AO38" s="5">
         <v>7.5747269116186698E-3</v>
       </c>
       <c r="AP38" s="5">
         <v>3.5940893470790401E-2</v>
       </c>
       <c r="AQ38" s="5">
         <v>3.7440417080436897E-2</v>
       </c>
       <c r="AR38" s="5">
         <v>4.1142955326460499E-2</v>
       </c>
       <c r="AS38" s="5">
         <v>4.2240417080436903E-2</v>
       </c>
@@ -12106,51 +12137,51 @@
       <c r="AC39" s="5">
         <v>0.72981282828282801</v>
       </c>
       <c r="AD39" s="5">
         <v>6.0403802585658499E-3</v>
       </c>
       <c r="AE39" s="5">
         <v>1.3393440577835701E-2</v>
       </c>
       <c r="AF39" s="5">
         <v>7.2777777777777804E-4</v>
       </c>
       <c r="AG39" s="5">
         <v>1.1253367003367001E-3</v>
       </c>
       <c r="AH39" s="5">
         <v>1.36006944444444E-2</v>
       </c>
       <c r="AI39" s="5">
         <v>1.53239898989899E-2</v>
       </c>
       <c r="AJ39" s="5">
         <v>0.104425259515571</v>
       </c>
       <c r="AK39" s="5">
-        <v>7.3050656857593405E-2</v>
+        <v>7.3037828831988796E-2</v>
       </c>
       <c r="AL39" s="5">
         <v>1.17996539792388E-2</v>
       </c>
       <c r="AM39" s="5">
         <v>8.9223456166919093E-3</v>
       </c>
       <c r="AN39" s="5">
         <v>9.9460207612456792E-3</v>
       </c>
       <c r="AO39" s="5">
         <v>7.6678950025239802E-3</v>
       </c>
       <c r="AP39" s="5">
         <v>3.5649134948096899E-2</v>
       </c>
       <c r="AQ39" s="5">
         <v>3.6757496214033299E-2</v>
       </c>
       <c r="AR39" s="5">
         <v>4.0530103806228401E-2</v>
       </c>
       <c r="AS39" s="5">
         <v>4.1237506309944501E-2</v>
       </c>
@@ -12315,51 +12346,51 @@
       <c r="AC40" s="5">
         <v>0.72986212765957503</v>
       </c>
       <c r="AD40" s="5">
         <v>6.2170182161401799E-3</v>
       </c>
       <c r="AE40" s="5">
         <v>1.25117046903842E-2</v>
       </c>
       <c r="AF40" s="5">
         <v>9.1188811188811197E-4</v>
       </c>
       <c r="AG40" s="5">
         <v>1.1949276595744701E-3</v>
       </c>
       <c r="AH40" s="5">
         <v>1.3481818181818201E-2</v>
       </c>
       <c r="AI40" s="5">
         <v>1.49594382978723E-2</v>
       </c>
       <c r="AJ40" s="5">
         <v>0.10436968641115001</v>
       </c>
       <c r="AK40" s="5">
-        <v>7.7934188639179197E-2</v>
+        <v>7.7924078667611502E-2</v>
       </c>
       <c r="AL40" s="5">
         <v>1.1759233449477401E-2</v>
       </c>
       <c r="AM40" s="5">
         <v>9.3588295338550495E-3</v>
       </c>
       <c r="AN40" s="5">
         <v>9.9222996515679496E-3</v>
       </c>
       <c r="AO40" s="5">
         <v>8.0738346376318503E-3</v>
       </c>
       <c r="AP40" s="5">
         <v>3.5838675958188203E-2</v>
       </c>
       <c r="AQ40" s="5">
         <v>3.6990864239537298E-2</v>
       </c>
       <c r="AR40" s="5">
         <v>4.0728919860627197E-2</v>
       </c>
       <c r="AS40" s="5">
         <v>4.14543211976863E-2</v>
       </c>
@@ -12524,51 +12555,51 @@
       <c r="AC41" s="5">
         <v>0.72943274199104402</v>
       </c>
       <c r="AD41" s="5">
         <v>5.8378882655907502E-3</v>
       </c>
       <c r="AE41" s="5">
         <v>1.1778280880521399E-2</v>
       </c>
       <c r="AF41" s="5">
         <v>8.8000000000000003E-4</v>
       </c>
       <c r="AG41" s="5">
         <v>1.32731656906648E-3</v>
       </c>
       <c r="AH41" s="5">
         <v>1.3482105263157899E-2</v>
       </c>
       <c r="AI41" s="5">
         <v>1.4659352394075099E-2</v>
       </c>
       <c r="AJ41" s="5">
         <v>0.105000699300699</v>
       </c>
       <c r="AK41" s="5">
-        <v>9.6066099570200694E-2</v>
+        <v>9.60779809933658E-2</v>
       </c>
       <c r="AL41" s="5">
         <v>1.1913636363636401E-2</v>
       </c>
       <c r="AM41" s="5">
         <v>1.0795369254604901E-2</v>
       </c>
       <c r="AN41" s="5">
         <v>1.0041958041958E-2</v>
       </c>
       <c r="AO41" s="5">
         <v>9.4858667584782203E-3</v>
       </c>
       <c r="AP41" s="5">
         <v>3.6071328671328701E-2</v>
       </c>
       <c r="AQ41" s="5">
         <v>3.73327767257704E-2</v>
       </c>
       <c r="AR41" s="5">
         <v>4.0975524475524501E-2</v>
       </c>
       <c r="AS41" s="5">
         <v>4.1802220692029601E-2</v>
       </c>
@@ -12733,51 +12764,51 @@
       <c r="AC42" s="5">
         <v>0.72920382132263095</v>
       </c>
       <c r="AD42" s="5">
         <v>5.2570483513264101E-3</v>
       </c>
       <c r="AE42" s="5">
         <v>1.11418667749268E-2</v>
       </c>
       <c r="AF42" s="5">
         <v>1.04503546099291E-3</v>
       </c>
       <c r="AG42" s="5">
         <v>1.5728319664979899E-3</v>
       </c>
       <c r="AH42" s="5">
         <v>1.3106028368794299E-2</v>
       </c>
       <c r="AI42" s="5">
         <v>1.43645960565346E-2</v>
       </c>
       <c r="AJ42" s="5">
         <v>0.10239010600706699</v>
       </c>
       <c r="AK42" s="5">
-        <v>7.9119118447306194E-2</v>
+        <v>7.9110170722847706E-2</v>
       </c>
       <c r="AL42" s="5">
         <v>1.1631095406360399E-2</v>
       </c>
       <c r="AM42" s="5">
         <v>9.4165184022326903E-3</v>
       </c>
       <c r="AN42" s="5">
         <v>9.8233215547703194E-3</v>
       </c>
       <c r="AO42" s="5">
         <v>8.1556950985522403E-3</v>
       </c>
       <c r="AP42" s="5">
         <v>3.5963250883392202E-2</v>
       </c>
       <c r="AQ42" s="5">
         <v>3.7375039246467803E-2</v>
       </c>
       <c r="AR42" s="5">
         <v>4.0856890459363998E-2</v>
       </c>
       <c r="AS42" s="5">
         <v>4.1825257282400101E-2</v>
       </c>
@@ -12942,51 +12973,51 @@
       <c r="AC43" s="5">
         <v>0.73030557909604499</v>
       </c>
       <c r="AD43" s="5">
         <v>6.3528179170363498E-3</v>
       </c>
       <c r="AE43" s="5">
         <v>1.12581462655931E-2</v>
       </c>
       <c r="AF43" s="5">
         <v>9.7000000000000005E-4</v>
       </c>
       <c r="AG43" s="5">
         <v>1.01956214689266E-3</v>
       </c>
       <c r="AH43" s="5">
         <v>1.3317499999999999E-2</v>
       </c>
       <c r="AI43" s="5">
         <v>1.4433915960451999E-2</v>
       </c>
       <c r="AJ43" s="5">
         <v>9.8886832740213496E-2</v>
       </c>
       <c r="AK43" s="5">
-        <v>7.4399394939494295E-2</v>
+        <v>7.4386487975032306E-2</v>
       </c>
       <c r="AL43" s="5">
         <v>1.16035587188612E-2</v>
       </c>
       <c r="AM43" s="5">
         <v>8.8004941757853904E-3</v>
       </c>
       <c r="AN43" s="5">
         <v>9.6996441281138792E-3</v>
       </c>
       <c r="AO43" s="5">
         <v>7.4944405224143997E-3</v>
       </c>
       <c r="AP43" s="5">
         <v>3.62601423487545E-2</v>
       </c>
       <c r="AQ43" s="5">
         <v>3.8032897987998603E-2</v>
       </c>
       <c r="AR43" s="5">
         <v>4.1112099644128097E-2</v>
       </c>
       <c r="AS43" s="5">
         <v>4.25954818213908E-2</v>
       </c>
@@ -13151,51 +13182,51 @@
       <c r="AC44" s="5">
         <v>0.72960369510889</v>
       </c>
       <c r="AD44" s="5">
         <v>6.9818156115618998E-3</v>
       </c>
       <c r="AE44" s="5">
         <v>1.0700075573825201E-2</v>
       </c>
       <c r="AF44" s="5">
         <v>9.4785714285714297E-4</v>
       </c>
       <c r="AG44" s="5">
         <v>1.21952873973581E-3</v>
       </c>
       <c r="AH44" s="5">
         <v>1.3378214285714301E-2</v>
       </c>
       <c r="AI44" s="5">
         <v>1.41553730810425E-2</v>
       </c>
       <c r="AJ44" s="5">
         <v>0.102805693950178</v>
       </c>
       <c r="AK44" s="5">
-        <v>8.0138524286243892E-2</v>
+        <v>8.0131111936142585E-2</v>
       </c>
       <c r="AL44" s="5">
         <v>1.20032028469751E-2</v>
       </c>
       <c r="AM44" s="5">
         <v>9.6201284796573906E-3</v>
       </c>
       <c r="AN44" s="5">
         <v>1.0098220640569399E-2</v>
       </c>
       <c r="AO44" s="5">
         <v>8.2796752319771599E-3</v>
       </c>
       <c r="AP44" s="5">
         <v>3.6033807829181502E-2</v>
       </c>
       <c r="AQ44" s="5">
         <v>3.7401481084939299E-2</v>
       </c>
       <c r="AR44" s="5">
         <v>4.0889323843416397E-2</v>
       </c>
       <c r="AS44" s="5">
         <v>4.1811598857958598E-2</v>
       </c>
@@ -13360,51 +13391,51 @@
       <c r="AC45" s="5">
         <v>0.72988559797358399</v>
       </c>
       <c r="AD45" s="5">
         <v>7.27774088585502E-3</v>
       </c>
       <c r="AE45" s="5">
         <v>1.0406432274265499E-2</v>
       </c>
       <c r="AF45" s="5">
         <v>8.6227758007117398E-4</v>
       </c>
       <c r="AG45" s="5">
         <v>1.2263976840962501E-3</v>
       </c>
       <c r="AH45" s="5">
         <v>1.33064056939502E-2</v>
       </c>
       <c r="AI45" s="5">
         <v>1.40198118328207E-2</v>
       </c>
       <c r="AJ45" s="5">
         <v>0.102564184397163</v>
       </c>
       <c r="AK45" s="5">
-        <v>8.2568677189026593E-2</v>
+        <v>8.25656444026341E-2</v>
       </c>
       <c r="AL45" s="5">
         <v>1.2087588652482301E-2</v>
       </c>
       <c r="AM45" s="5">
         <v>9.8628323385783999E-3</v>
       </c>
       <c r="AN45" s="5">
         <v>1.01482269503546E-2</v>
       </c>
       <c r="AO45" s="5">
         <v>8.5035449448363203E-3</v>
       </c>
       <c r="AP45" s="5">
         <v>3.6128368794326203E-2</v>
       </c>
       <c r="AQ45" s="5">
         <v>3.7493090974859797E-2</v>
       </c>
       <c r="AR45" s="5">
         <v>4.1023049645390101E-2</v>
       </c>
       <c r="AS45" s="5">
         <v>4.1929010671007398E-2</v>
       </c>
@@ -13569,51 +13600,51 @@
       <c r="AC46" s="5">
         <v>0.73017242451967102</v>
       </c>
       <c r="AD46" s="5">
         <v>6.9054480678867698E-3</v>
       </c>
       <c r="AE46" s="5">
         <v>1.02058391573782E-2</v>
       </c>
       <c r="AF46" s="5">
         <v>1.2025089605734801E-3</v>
       </c>
       <c r="AG46" s="5">
         <v>1.5886001829826201E-3</v>
       </c>
       <c r="AH46" s="5">
         <v>1.32007168458781E-2</v>
       </c>
       <c r="AI46" s="5">
         <v>1.38549862763037E-2</v>
       </c>
       <c r="AJ46" s="5">
         <v>9.9646071428571403E-2</v>
       </c>
       <c r="AK46" s="5">
-        <v>7.9239950607902704E-2</v>
+        <v>7.9224595777059093E-2</v>
       </c>
       <c r="AL46" s="5">
         <v>1.1644285714285701E-2</v>
       </c>
       <c r="AM46" s="5">
         <v>9.5502103530272602E-3</v>
       </c>
       <c r="AN46" s="5">
         <v>9.7939285714285697E-3</v>
       </c>
       <c r="AO46" s="5">
         <v>8.2440460947503201E-3</v>
       </c>
       <c r="AP46" s="5">
         <v>3.5964285714285699E-2</v>
       </c>
       <c r="AQ46" s="5">
         <v>3.7431863910737197E-2</v>
       </c>
       <c r="AR46" s="5">
         <v>4.0869999999999997E-2</v>
       </c>
       <c r="AS46" s="5">
         <v>4.1869654289372601E-2</v>
       </c>
@@ -13778,51 +13809,51 @@
       <c r="AC47" s="5">
         <v>0.73358179629629605</v>
       </c>
       <c r="AD47" s="5">
         <v>7.2650919460797896E-3</v>
       </c>
       <c r="AE47" s="5">
         <v>1.01085178317439E-2</v>
       </c>
       <c r="AF47" s="5">
         <v>1.27014388489209E-3</v>
       </c>
       <c r="AG47" s="5">
         <v>1.299E-3</v>
       </c>
       <c r="AH47" s="5">
         <v>1.33424460431655E-2</v>
       </c>
       <c r="AI47" s="5">
         <v>1.3926129629629601E-2</v>
       </c>
       <c r="AJ47" s="5">
         <v>9.6436917562724003E-2</v>
       </c>
       <c r="AK47" s="5">
-        <v>8.0320379965457697E-2</v>
+        <v>8.0300499615680004E-2</v>
       </c>
       <c r="AL47" s="5">
         <v>1.11039426523298E-2</v>
       </c>
       <c r="AM47" s="5">
         <v>9.3608848574601999E-3</v>
       </c>
       <c r="AN47" s="5">
         <v>9.3369175627240099E-3</v>
       </c>
       <c r="AO47" s="5">
         <v>8.0273232136245792E-3</v>
       </c>
       <c r="AP47" s="5">
         <v>3.5347311827957001E-2</v>
       </c>
       <c r="AQ47" s="5">
         <v>3.7076082932247303E-2</v>
       </c>
       <c r="AR47" s="5">
         <v>4.0358781362007198E-2</v>
       </c>
       <c r="AS47" s="5">
         <v>4.1529026286560501E-2</v>
       </c>
@@ -13987,51 +14018,51 @@
       <c r="AC48" s="5">
         <v>0.73289599100786795</v>
       </c>
       <c r="AD48" s="5">
         <v>6.7480806071692802E-3</v>
       </c>
       <c r="AE48" s="5">
         <v>9.4831391066231892E-3</v>
       </c>
       <c r="AF48" s="5">
         <v>1.3424460431654701E-3</v>
       </c>
       <c r="AG48" s="5">
         <v>1.37208692394155E-3</v>
       </c>
       <c r="AH48" s="5">
         <v>1.31856115107914E-2</v>
       </c>
       <c r="AI48" s="5">
         <v>1.36293555638816E-2</v>
       </c>
       <c r="AJ48" s="5">
         <v>0.10014659498207901</v>
       </c>
       <c r="AK48" s="5">
-        <v>8.2942962388522709E-2</v>
+        <v>8.29204814599106E-2</v>
       </c>
       <c r="AL48" s="5">
         <v>1.1573118279569901E-2</v>
       </c>
       <c r="AM48" s="5">
         <v>9.7539887640449401E-3</v>
       </c>
       <c r="AN48" s="5">
         <v>9.6695340501792102E-3</v>
       </c>
       <c r="AO48" s="5">
         <v>8.3768539325842703E-3</v>
       </c>
       <c r="AP48" s="5">
         <v>3.5658422939068103E-2</v>
       </c>
       <c r="AQ48" s="5">
         <v>3.7491685393258402E-2</v>
       </c>
       <c r="AR48" s="5">
         <v>4.0829390681003601E-2</v>
       </c>
       <c r="AS48" s="5">
         <v>4.2040318352059902E-2</v>
       </c>
@@ -14196,51 +14227,51 @@
       <c r="AC49" s="5">
         <v>0.73319563739376803</v>
       </c>
       <c r="AD49" s="5">
         <v>7.3464484714942701E-3</v>
       </c>
       <c r="AE49" s="5">
         <v>9.1863869682549705E-3</v>
       </c>
       <c r="AF49" s="5">
         <v>1.0584837545126399E-3</v>
       </c>
       <c r="AG49" s="5">
         <v>1.3502171860245501E-3</v>
       </c>
       <c r="AH49" s="5">
         <v>1.32093862815884E-2</v>
       </c>
       <c r="AI49" s="5">
         <v>1.35057790368272E-2</v>
       </c>
       <c r="AJ49" s="5">
         <v>0.10198920863309401</v>
       </c>
       <c r="AK49" s="5">
-        <v>8.57412673577157E-2</v>
+        <v>8.5721758715236712E-2</v>
       </c>
       <c r="AL49" s="5">
         <v>1.18802158273381E-2</v>
       </c>
       <c r="AM49" s="5">
         <v>9.95822163488767E-3</v>
       </c>
       <c r="AN49" s="5">
         <v>9.91834532374101E-3</v>
       </c>
       <c r="AO49" s="5">
         <v>8.5338493486879392E-3</v>
       </c>
       <c r="AP49" s="5">
         <v>3.5919784172661902E-2</v>
       </c>
       <c r="AQ49" s="5">
         <v>3.77907306022277E-2</v>
       </c>
       <c r="AR49" s="5">
         <v>4.1251798561151097E-2</v>
       </c>
       <c r="AS49" s="5">
         <v>4.2459014536530101E-2</v>
       </c>
@@ -14405,51 +14436,51 @@
       <c r="AC50" s="5">
         <v>0.73310560550985304</v>
       </c>
       <c r="AD50" s="5">
         <v>6.0249820997231003E-3</v>
       </c>
       <c r="AE50" s="5">
         <v>8.6541658954601194E-3</v>
       </c>
       <c r="AF50" s="5">
         <v>1.31745454545455E-3</v>
       </c>
       <c r="AG50" s="5">
         <v>1.6700210445762401E-3</v>
       </c>
       <c r="AH50" s="5">
         <v>1.2961818181818199E-2</v>
       </c>
       <c r="AI50" s="5">
         <v>1.32684140042089E-2</v>
       </c>
       <c r="AJ50" s="5">
         <v>0.101738768115942</v>
       </c>
       <c r="AK50" s="5">
-        <v>7.9286646884272893E-2</v>
+        <v>7.9271216323296201E-2</v>
       </c>
       <c r="AL50" s="5">
         <v>1.17789855072464E-2</v>
       </c>
       <c r="AM50" s="5">
         <v>9.2829795371964004E-3</v>
       </c>
       <c r="AN50" s="5">
         <v>9.8539855072463794E-3</v>
       </c>
       <c r="AO50" s="5">
         <v>7.9017785427423996E-3</v>
       </c>
       <c r="AP50" s="5">
         <v>3.6552536231884099E-2</v>
       </c>
       <c r="AQ50" s="5">
         <v>3.7968426085293598E-2</v>
       </c>
       <c r="AR50" s="5">
         <v>4.2143840579710101E-2</v>
       </c>
       <c r="AS50" s="5">
         <v>4.2739548670873997E-2</v>
       </c>
@@ -14614,51 +14645,51 @@
       <c r="AC51" s="5">
         <v>0.73599041545893695</v>
       </c>
       <c r="AD51" s="5">
         <v>6.8707685067349502E-3</v>
       </c>
       <c r="AE51" s="5">
         <v>8.5839679976701996E-3</v>
       </c>
       <c r="AF51" s="5">
         <v>7.6666666666666702E-4</v>
       </c>
       <c r="AG51" s="5">
         <v>9.5837681159420302E-4</v>
       </c>
       <c r="AH51" s="5">
         <v>1.3116117216117201E-2</v>
       </c>
       <c r="AI51" s="5">
         <v>1.34384927536232E-2</v>
       </c>
       <c r="AJ51" s="5">
         <v>9.9875547445255494E-2</v>
       </c>
       <c r="AK51" s="5">
-        <v>8.885860483709801E-2</v>
+        <v>8.8831004803843108E-2</v>
       </c>
       <c r="AL51" s="5">
         <v>1.1662408759124099E-2</v>
       </c>
       <c r="AM51" s="5">
         <v>1.0456210160324501E-2</v>
       </c>
       <c r="AN51" s="5">
         <v>1.06109489051095E-2</v>
       </c>
       <c r="AO51" s="5">
         <v>9.6306161869808803E-3</v>
       </c>
       <c r="AP51" s="5">
         <v>3.5266788321167898E-2</v>
       </c>
       <c r="AQ51" s="5">
         <v>3.7636159938188099E-2</v>
       </c>
       <c r="AR51" s="5">
         <v>4.1425182481751803E-2</v>
       </c>
       <c r="AS51" s="5">
         <v>4.2923623720301299E-2</v>
       </c>
@@ -14823,51 +14854,51 @@
       <c r="AC52" s="5">
         <v>0.73474078277886501</v>
       </c>
       <c r="AD52" s="5">
         <v>6.7387454230060104E-3</v>
       </c>
       <c r="AE52" s="5">
         <v>8.2607478808429599E-3</v>
       </c>
       <c r="AF52" s="5">
         <v>7.8211678832116802E-4</v>
       </c>
       <c r="AG52" s="5">
         <v>9.6160469667318997E-4</v>
       </c>
       <c r="AH52" s="5">
         <v>1.33565693430657E-2</v>
       </c>
       <c r="AI52" s="5">
         <v>1.32923483365949E-2</v>
       </c>
       <c r="AJ52" s="5">
         <v>0.103935272727273</v>
       </c>
       <c r="AK52" s="5">
-        <v>9.33241958324907E-2</v>
+        <v>9.3286304700162401E-2</v>
       </c>
       <c r="AL52" s="5">
         <v>1.19574545454545E-2</v>
       </c>
       <c r="AM52" s="5">
         <v>1.09588810641628E-2</v>
       </c>
       <c r="AN52" s="5">
         <v>1.0892000000000001E-2</v>
       </c>
       <c r="AO52" s="5">
         <v>1.01011932707355E-2</v>
       </c>
       <c r="AP52" s="5">
         <v>3.5377454545454497E-2</v>
       </c>
       <c r="AQ52" s="5">
         <v>3.7998337245696401E-2</v>
       </c>
       <c r="AR52" s="5">
         <v>4.1848000000000003E-2</v>
       </c>
       <c r="AS52" s="5">
         <v>4.3553208137715203E-2</v>
       </c>
@@ -15032,51 +15063,51 @@
       <c r="AC53" s="5">
         <v>0.734035473642489</v>
       </c>
       <c r="AD53" s="5">
         <v>7.0446316323872701E-3</v>
       </c>
       <c r="AE53" s="5">
         <v>8.1207016873298295E-3</v>
       </c>
       <c r="AF53" s="5">
         <v>1.0214022140221401E-3</v>
       </c>
       <c r="AG53" s="5">
         <v>1.0715814506539799E-3</v>
       </c>
       <c r="AH53" s="5">
         <v>1.31424354243542E-2</v>
       </c>
       <c r="AI53" s="5">
         <v>1.3196809353943699E-2</v>
       </c>
       <c r="AJ53" s="5">
         <v>0.106811764705882</v>
       </c>
       <c r="AK53" s="5">
-        <v>9.6425399099467887E-2</v>
+        <v>9.6387702398032502E-2</v>
       </c>
       <c r="AL53" s="5">
         <v>1.2332720588235299E-2</v>
       </c>
       <c r="AM53" s="5">
         <v>1.1395126782884299E-2</v>
       </c>
       <c r="AN53" s="5">
         <v>1.123125E-2</v>
       </c>
       <c r="AO53" s="5">
         <v>1.0501842313787599E-2</v>
       </c>
       <c r="AP53" s="5">
         <v>3.5662867647058803E-2</v>
       </c>
       <c r="AQ53" s="5">
         <v>3.8275039619651299E-2</v>
       </c>
       <c r="AR53" s="5">
         <v>4.2580882352941198E-2</v>
       </c>
       <c r="AS53" s="5">
         <v>4.41725435816165E-2</v>
       </c>
@@ -15241,51 +15272,51 @@
       <c r="AC54" s="5">
         <v>0.73357281124497997</v>
       </c>
       <c r="AD54" s="5">
         <v>6.2518833540543897E-3</v>
       </c>
       <c r="AE54" s="5">
         <v>7.9287801745859601E-3</v>
       </c>
       <c r="AF54" s="5">
         <v>1.35353159851301E-3</v>
       </c>
       <c r="AG54" s="5">
         <v>1.29987951807229E-3</v>
       </c>
       <c r="AH54" s="5">
         <v>1.3077695167286201E-2</v>
       </c>
       <c r="AI54" s="5">
         <v>1.3109116465863499E-2</v>
       </c>
       <c r="AJ54" s="5">
         <v>0.10150925925925899</v>
       </c>
       <c r="AK54" s="5">
-        <v>9.4460261465034098E-2</v>
+        <v>9.4421321695760396E-2</v>
       </c>
       <c r="AL54" s="5">
         <v>1.17659259259259E-2</v>
       </c>
       <c r="AM54" s="5">
         <v>1.12324503311258E-2</v>
       </c>
       <c r="AN54" s="5">
         <v>1.0746666666666699E-2</v>
       </c>
       <c r="AO54" s="5">
         <v>1.0360626128838001E-2</v>
       </c>
       <c r="AP54" s="5">
         <v>3.5714074074074099E-2</v>
       </c>
       <c r="AQ54" s="5">
         <v>3.8427860297069502E-2</v>
       </c>
       <c r="AR54" s="5">
         <v>4.3051481481481503E-2</v>
       </c>
       <c r="AS54" s="5">
         <v>4.4685849056603798E-2</v>
       </c>
@@ -15450,51 +15481,51 @@
       <c r="AC55" s="5">
         <v>0.73524129817444195</v>
       </c>
       <c r="AD55" s="5">
         <v>7.28409152283246E-3</v>
       </c>
       <c r="AE55" s="5">
         <v>7.8286641214365509E-3</v>
       </c>
       <c r="AF55" s="5">
         <v>5.8721804511278203E-4</v>
       </c>
       <c r="AG55" s="5">
         <v>8.8957403651115604E-4</v>
       </c>
       <c r="AH55" s="5">
         <v>1.3454135338345901E-2</v>
       </c>
       <c r="AI55" s="5">
         <v>1.32497363083164E-2</v>
       </c>
       <c r="AJ55" s="5">
         <v>9.6539325842696602E-2</v>
       </c>
       <c r="AK55" s="5">
-        <v>9.0489709265843793E-2</v>
+        <v>9.043933808127351E-2</v>
       </c>
       <c r="AL55" s="5">
         <v>1.14921348314607E-2</v>
       </c>
       <c r="AM55" s="5">
         <v>1.1123940806811301E-2</v>
       </c>
       <c r="AN55" s="5">
         <v>1.04741573033708E-2</v>
       </c>
       <c r="AO55" s="5">
         <v>1.0260551388607301E-2</v>
       </c>
       <c r="AP55" s="5">
         <v>3.5432209737827701E-2</v>
       </c>
       <c r="AQ55" s="5">
         <v>3.8246807216703801E-2</v>
       </c>
       <c r="AR55" s="5">
         <v>4.45176029962547E-2</v>
       </c>
       <c r="AS55" s="5">
         <v>4.6165619298601301E-2</v>
       </c>
@@ -15659,51 +15690,51 @@
       <c r="AC56" s="5">
         <v>0.73381938000410596</v>
       </c>
       <c r="AD56" s="5">
         <v>7.4832279441150703E-3</v>
       </c>
       <c r="AE56" s="5">
         <v>7.7460740115630903E-3</v>
       </c>
       <c r="AF56" s="5">
         <v>8.9541984732824397E-4</v>
       </c>
       <c r="AG56" s="5">
         <v>1.0366043933483901E-3</v>
       </c>
       <c r="AH56" s="5">
         <v>1.33297709923664E-2</v>
       </c>
       <c r="AI56" s="5">
         <v>1.3141367275713399E-2</v>
       </c>
       <c r="AJ56" s="5">
         <v>0.102028136882129</v>
       </c>
       <c r="AK56" s="5">
-        <v>9.4516024555461403E-2</v>
+        <v>9.4477082891668493E-2</v>
       </c>
       <c r="AL56" s="5">
         <v>1.22140684410646E-2</v>
       </c>
       <c r="AM56" s="5">
         <v>1.11555395978662E-2</v>
       </c>
       <c r="AN56" s="5">
         <v>1.11570342205323E-2</v>
       </c>
       <c r="AO56" s="5">
         <v>1.02603816167419E-2</v>
       </c>
       <c r="AP56" s="5">
         <v>3.5559695817490501E-2</v>
       </c>
       <c r="AQ56" s="5">
         <v>3.8416228970045103E-2</v>
       </c>
       <c r="AR56" s="5">
         <v>4.49494296577947E-2</v>
       </c>
       <c r="AS56" s="5">
         <v>4.6629893311448498E-2</v>
       </c>
@@ -15868,51 +15899,51 @@
       <c r="AC57" s="5">
         <v>0.73402310401989201</v>
       </c>
       <c r="AD57" s="5">
         <v>7.3576414395142998E-3</v>
       </c>
       <c r="AE57" s="5">
         <v>7.8369177380287498E-3</v>
       </c>
       <c r="AF57" s="5">
         <v>1.1708171206225701E-3</v>
       </c>
       <c r="AG57" s="5">
         <v>1.1864069622876099E-3</v>
       </c>
       <c r="AH57" s="5">
         <v>1.36793774319066E-2</v>
       </c>
       <c r="AI57" s="5">
         <v>1.3162163282221299E-2</v>
       </c>
       <c r="AJ57" s="5">
         <v>0.102951550387597</v>
       </c>
       <c r="AK57" s="5">
-        <v>9.5587604011094396E-2</v>
+        <v>9.5552670940170698E-2</v>
       </c>
       <c r="AL57" s="5">
         <v>1.23779069767442E-2</v>
       </c>
       <c r="AM57" s="5">
         <v>1.15587699316629E-2</v>
       </c>
       <c r="AN57" s="5">
         <v>1.13007751937984E-2</v>
       </c>
       <c r="AO57" s="5">
         <v>1.06400496997308E-2</v>
       </c>
       <c r="AP57" s="5">
         <v>3.5774806201550401E-2</v>
       </c>
       <c r="AQ57" s="5">
         <v>3.84839511285981E-2</v>
       </c>
       <c r="AR57" s="5">
         <v>4.5337984496124001E-2</v>
       </c>
       <c r="AS57" s="5">
         <v>4.6866431973493501E-2</v>
       </c>
@@ -16077,51 +16108,51 @@
       <c r="AC58" s="5">
         <v>0.73415603030940901</v>
       </c>
       <c r="AD58" s="5">
         <v>6.8067132448230601E-3</v>
       </c>
       <c r="AE58" s="5">
         <v>7.6608231420533602E-3</v>
       </c>
       <c r="AF58" s="5">
         <v>1.6562992125984299E-3</v>
       </c>
       <c r="AG58" s="5">
         <v>1.4859608503473001E-3</v>
       </c>
       <c r="AH58" s="5">
         <v>1.32744094488189E-2</v>
       </c>
       <c r="AI58" s="5">
         <v>1.3094801094506401E-2</v>
       </c>
       <c r="AJ58" s="5">
         <v>0.100954117647059</v>
       </c>
       <c r="AK58" s="5">
-        <v>9.2712505418292096E-2</v>
+        <v>9.268016062513601E-2</v>
       </c>
       <c r="AL58" s="5">
         <v>1.21960784313726E-2</v>
       </c>
       <c r="AM58" s="5">
         <v>1.07548169962137E-2</v>
       </c>
       <c r="AN58" s="5">
         <v>1.1151764705882399E-2</v>
       </c>
       <c r="AO58" s="5">
         <v>9.8736642827092994E-3</v>
       </c>
       <c r="AP58" s="5">
         <v>3.57572549019608E-2</v>
       </c>
       <c r="AQ58" s="5">
         <v>3.8389040807740901E-2</v>
       </c>
       <c r="AR58" s="5">
         <v>4.53423529411765E-2</v>
       </c>
       <c r="AS58" s="5">
         <v>4.6790702566260001E-2</v>
       </c>
@@ -16286,51 +16317,51 @@
       <c r="AC59" s="5">
         <v>0.73598645877830005</v>
       </c>
       <c r="AD59" s="5">
         <v>8.4561892446358092E-3</v>
       </c>
       <c r="AE59" s="5">
         <v>8.2718674493568803E-3</v>
       </c>
       <c r="AF59" s="5">
         <v>9.2341269841269798E-4</v>
       </c>
       <c r="AG59" s="5">
         <v>1.0016445963263599E-3</v>
       </c>
       <c r="AH59" s="5">
         <v>1.34916666666667E-2</v>
       </c>
       <c r="AI59" s="5">
         <v>1.34571764203332E-2</v>
       </c>
       <c r="AJ59" s="5">
         <v>9.3599209486165999E-2</v>
       </c>
       <c r="AK59" s="5">
-        <v>7.7940991880623298E-2</v>
+        <v>7.7900879120879202E-2</v>
       </c>
       <c r="AL59" s="5">
         <v>1.1507509881422901E-2</v>
       </c>
       <c r="AM59" s="5">
         <v>9.4198719316969104E-3</v>
       </c>
       <c r="AN59" s="5">
         <v>1.04948616600791E-2</v>
       </c>
       <c r="AO59" s="5">
         <v>8.5942155816435394E-3</v>
       </c>
       <c r="AP59" s="5">
         <v>3.4849011857707501E-2</v>
       </c>
       <c r="AQ59" s="5">
         <v>3.6923500533617898E-2</v>
       </c>
       <c r="AR59" s="5">
         <v>4.3672727272727301E-2</v>
       </c>
       <c r="AS59" s="5">
         <v>4.4897395944503697E-2</v>
       </c>
@@ -16495,51 +16526,51 @@
       <c r="AC60" s="5">
         <v>0.714947025740861</v>
       </c>
       <c r="AD60" s="5">
         <v>8.4688084758750594E-3</v>
       </c>
       <c r="AE60" s="5">
         <v>8.1668299939236504E-3</v>
       </c>
       <c r="AF60" s="5">
         <v>9.5943775100401597E-4</v>
       </c>
       <c r="AG60" s="5">
         <v>1.12911529309972E-3</v>
       </c>
       <c r="AH60" s="5">
         <v>1.3656224899598401E-2</v>
       </c>
       <c r="AI60" s="5">
         <v>1.3113086740212001E-2</v>
       </c>
       <c r="AJ60" s="5">
         <v>0.1027108</v>
       </c>
       <c r="AK60" s="5">
-        <v>8.9321360514070594E-2</v>
+        <v>8.9282556591211593E-2</v>
       </c>
       <c r="AL60" s="5">
         <v>1.2389600000000001E-2</v>
       </c>
       <c r="AM60" s="5">
         <v>1.05895590142672E-2</v>
       </c>
       <c r="AN60" s="5">
         <v>1.12628E-2</v>
       </c>
       <c r="AO60" s="5">
         <v>9.6947686986597493E-3</v>
       </c>
       <c r="AP60" s="5">
         <v>3.5014400000000001E-2</v>
       </c>
       <c r="AQ60" s="5">
         <v>3.6497643752702098E-2</v>
       </c>
       <c r="AR60" s="5">
         <v>4.2983199999999999E-2</v>
       </c>
       <c r="AS60" s="5">
         <v>4.3610332900994399E-2</v>
       </c>
@@ -16704,51 +16735,51 @@
       <c r="AC61" s="5">
         <v>0.706871643417611</v>
       </c>
       <c r="AD61" s="5">
         <v>9.1176519072423603E-3</v>
       </c>
       <c r="AE61" s="5">
         <v>8.0867549411941502E-3</v>
       </c>
       <c r="AF61" s="5">
         <v>1.23709677419355E-3</v>
       </c>
       <c r="AG61" s="5">
         <v>1.0799694856146499E-3</v>
       </c>
       <c r="AH61" s="5">
         <v>1.3943145161290299E-2</v>
       </c>
       <c r="AI61" s="5">
         <v>1.34750435919791E-2</v>
       </c>
       <c r="AJ61" s="5">
         <v>0.10038473895582301</v>
       </c>
       <c r="AK61" s="5">
-        <v>9.2110196340919298E-2</v>
+        <v>9.2070100558659398E-2</v>
       </c>
       <c r="AL61" s="5">
         <v>1.20618473895582E-2</v>
       </c>
       <c r="AM61" s="5">
         <v>1.07976475713352E-2</v>
       </c>
       <c r="AN61" s="5">
         <v>1.09722891566265E-2</v>
       </c>
       <c r="AO61" s="5">
         <v>9.9192550642561595E-3</v>
       </c>
       <c r="AP61" s="5">
         <v>3.42991967871486E-2</v>
       </c>
       <c r="AQ61" s="5">
         <v>3.5589719015465003E-2</v>
       </c>
       <c r="AR61" s="5">
         <v>4.1706024096385498E-2</v>
       </c>
       <c r="AS61" s="5">
         <v>4.2141864517534301E-2</v>
       </c>
@@ -16913,51 +16944,51 @@
       <c r="AC62" s="5">
         <v>0.706405551898179</v>
       </c>
       <c r="AD62" s="5">
         <v>8.0948965570536106E-3</v>
       </c>
       <c r="AE62" s="5">
         <v>7.9000653962184308E-3</v>
       </c>
       <c r="AF62" s="5">
         <v>1.30080321285141E-3</v>
       </c>
       <c r="AG62" s="5">
         <v>1.52365591397849E-3</v>
       </c>
       <c r="AH62" s="5">
         <v>1.44903614457831E-2</v>
       </c>
       <c r="AI62" s="5">
         <v>1.41861092824227E-2</v>
       </c>
       <c r="AJ62" s="5">
         <v>9.5388000000000001E-2</v>
       </c>
       <c r="AK62" s="5">
-        <v>9.1815880503144903E-2</v>
+        <v>9.1782879640045098E-2</v>
       </c>
       <c r="AL62" s="5">
         <v>1.1318399999999999E-2</v>
       </c>
       <c r="AM62" s="5">
         <v>1.08358114035088E-2</v>
       </c>
       <c r="AN62" s="5">
         <v>1.0308400000000001E-2</v>
       </c>
       <c r="AO62" s="5">
         <v>9.9898903508771897E-3</v>
       </c>
       <c r="AP62" s="5">
         <v>3.3520800000000003E-2</v>
       </c>
       <c r="AQ62" s="5">
         <v>3.5154254385964902E-2</v>
       </c>
       <c r="AR62" s="5">
         <v>4.0427200000000003E-2</v>
       </c>
       <c r="AS62" s="5">
         <v>4.1258640350877201E-2</v>
       </c>
@@ -17122,51 +17153,51 @@
       <c r="AC63" s="5">
         <v>0.702811969964664</v>
       </c>
       <c r="AD63" s="5">
         <v>7.3457992740167304E-3</v>
       </c>
       <c r="AE63" s="5">
         <v>7.4826045225489498E-3</v>
       </c>
       <c r="AF63" s="5">
         <v>1.6008064516129E-4</v>
       </c>
       <c r="AG63" s="5">
         <v>6.0377733598409504E-4</v>
       </c>
       <c r="AH63" s="5">
         <v>1.45798387096774E-2</v>
       </c>
       <c r="AI63" s="5">
         <v>1.4253953180212E-2</v>
       </c>
       <c r="AJ63" s="5">
         <v>0.126943775100402</v>
       </c>
       <c r="AK63" s="5">
-        <v>0.110673035230352</v>
+        <v>0.11065758878081799</v>
       </c>
       <c r="AL63" s="5">
         <v>1.4215662650602401E-2</v>
       </c>
       <c r="AM63" s="5">
         <v>1.2148576473184699E-2</v>
       </c>
       <c r="AN63" s="5">
         <v>1.2885140562249001E-2</v>
       </c>
       <c r="AO63" s="5">
         <v>1.11521959832267E-2</v>
       </c>
       <c r="AP63" s="5">
         <v>3.3144578313253001E-2</v>
       </c>
       <c r="AQ63" s="5">
         <v>3.3994085190907103E-2</v>
       </c>
       <c r="AR63" s="5">
         <v>3.7787550200803197E-2</v>
       </c>
       <c r="AS63" s="5">
         <v>3.80841756786581E-2</v>
       </c>
@@ -17331,51 +17362,51 @@
       <c r="AC64" s="5">
         <v>0.70555098039215702</v>
       </c>
       <c r="AD64" s="5">
         <v>6.7499451256854796E-3</v>
       </c>
       <c r="AE64" s="5">
         <v>7.0126240177654196E-3</v>
       </c>
       <c r="AF64" s="5">
         <v>3.6774193548387102E-4</v>
       </c>
       <c r="AG64" s="5">
         <v>7.6089572192513397E-4</v>
       </c>
       <c r="AH64" s="5">
         <v>1.4908467741935501E-2</v>
       </c>
       <c r="AI64" s="5">
         <v>1.43214795008913E-2</v>
       </c>
       <c r="AJ64" s="5">
         <v>0.12603293172690799</v>
       </c>
       <c r="AK64" s="5">
-        <v>0.110083049306975</v>
+        <v>0.11005935366408699</v>
       </c>
       <c r="AL64" s="5">
         <v>1.3985943775100399E-2</v>
       </c>
       <c r="AM64" s="5">
         <v>1.23323535960811E-2</v>
       </c>
       <c r="AN64" s="5">
         <v>1.26570281124498E-2</v>
       </c>
       <c r="AO64" s="5">
         <v>1.1358962369182799E-2</v>
       </c>
       <c r="AP64" s="5">
         <v>3.3484337349397597E-2</v>
       </c>
       <c r="AQ64" s="5">
         <v>3.3918726341572003E-2</v>
       </c>
       <c r="AR64" s="5">
         <v>3.7817670682730897E-2</v>
       </c>
       <c r="AS64" s="5">
         <v>3.77452905811623E-2</v>
       </c>
@@ -17540,51 +17571,51 @@
       <c r="AC65" s="5">
         <v>0.71131851685393299</v>
       </c>
       <c r="AD65" s="5">
         <v>6.0316607786118697E-3</v>
       </c>
       <c r="AE65" s="5">
         <v>6.5579187291286397E-3</v>
       </c>
       <c r="AF65" s="5">
         <v>3.0897959183673503E-4</v>
       </c>
       <c r="AG65" s="5">
         <v>8.24898876404495E-4</v>
       </c>
       <c r="AH65" s="5">
         <v>1.5034693877551001E-2</v>
       </c>
       <c r="AI65" s="5">
         <v>1.4531438202247201E-2</v>
       </c>
       <c r="AJ65" s="5">
         <v>0.120310162601626</v>
       </c>
       <c r="AK65" s="5">
-        <v>0.110692878406228</v>
+        <v>0.110656009174312</v>
       </c>
       <c r="AL65" s="5">
         <v>1.35E-2</v>
       </c>
       <c r="AM65" s="5">
         <v>1.1441432741971701E-2</v>
       </c>
       <c r="AN65" s="5">
         <v>1.2219918699187E-2</v>
       </c>
       <c r="AO65" s="5">
         <v>1.04799461037503E-2</v>
       </c>
       <c r="AP65" s="5">
         <v>3.2998780487804899E-2</v>
       </c>
       <c r="AQ65" s="5">
         <v>3.3814933752526401E-2</v>
       </c>
       <c r="AR65" s="5">
         <v>3.7171138211382099E-2</v>
       </c>
       <c r="AS65" s="5">
         <v>3.7451583202335499E-2</v>
       </c>
@@ -17749,51 +17780,51 @@
       <c r="AC66" s="5">
         <v>0.71681871011850495</v>
       </c>
       <c r="AD66" s="5">
         <v>5.2339284626779998E-3</v>
       </c>
       <c r="AE66" s="5">
         <v>5.8893895715790802E-3</v>
       </c>
       <c r="AF66" s="5">
         <v>3.5933609958506202E-4</v>
       </c>
       <c r="AG66" s="5">
         <v>9.0948040109389296E-4</v>
       </c>
       <c r="AH66" s="5">
         <v>1.4601244813278E-2</v>
       </c>
       <c r="AI66" s="5">
         <v>1.4403463992707401E-2</v>
       </c>
       <c r="AJ66" s="5">
         <v>0.112739256198347</v>
       </c>
       <c r="AK66" s="5">
-        <v>0.104851286807327</v>
+        <v>0.104817138875987</v>
       </c>
       <c r="AL66" s="5">
         <v>1.25942148760331E-2</v>
       </c>
       <c r="AM66" s="5">
         <v>1.18247779549078E-2</v>
       </c>
       <c r="AN66" s="5">
         <v>1.14404958677686E-2</v>
       </c>
       <c r="AO66" s="5">
         <v>1.09617626964245E-2</v>
       </c>
       <c r="AP66" s="5">
         <v>3.2542148760330597E-2</v>
       </c>
       <c r="AQ66" s="5">
         <v>3.36288544750626E-2</v>
       </c>
       <c r="AR66" s="5">
         <v>3.6533884297520698E-2</v>
       </c>
       <c r="AS66" s="5">
         <v>3.7111022546117103E-2</v>
       </c>
@@ -17958,51 +17989,51 @@
       <c r="AC67" s="5">
         <v>0.74224342830882395</v>
       </c>
       <c r="AD67" s="5">
         <v>5.11014707470165E-3</v>
       </c>
       <c r="AE67" s="5">
         <v>5.5328063065538504E-3</v>
       </c>
       <c r="AF67" s="5">
         <v>3.6903765690376599E-4</v>
       </c>
       <c r="AG67" s="5">
         <v>4.70657169117647E-4</v>
       </c>
       <c r="AH67" s="5">
         <v>1.4817154811715499E-2</v>
       </c>
       <c r="AI67" s="5">
         <v>1.4509352022058801E-2</v>
       </c>
       <c r="AJ67" s="5">
         <v>9.9575416666666597E-2</v>
       </c>
       <c r="AK67" s="5">
-        <v>8.9062014960261907E-2</v>
+        <v>8.9011402481854504E-2</v>
       </c>
       <c r="AL67" s="5">
         <v>1.06479166666667E-2</v>
       </c>
       <c r="AM67" s="5">
         <v>7.9752870923288904E-3</v>
       </c>
       <c r="AN67" s="5">
         <v>9.6308333333333298E-3</v>
       </c>
       <c r="AO67" s="5">
         <v>7.3121956821313701E-3</v>
       </c>
       <c r="AP67" s="5">
         <v>2.8850416666666701E-2</v>
       </c>
       <c r="AQ67" s="5">
         <v>3.1180776297657298E-2</v>
       </c>
       <c r="AR67" s="5">
         <v>3.1956666666666703E-2</v>
       </c>
       <c r="AS67" s="5">
         <v>3.3919384474046903E-2</v>
       </c>
@@ -18167,51 +18198,51 @@
       <c r="AC68" s="5">
         <v>0.74300736720554295</v>
       </c>
       <c r="AD68" s="5">
         <v>4.5389277960045998E-3</v>
       </c>
       <c r="AE68" s="5">
         <v>5.1743741711600798E-3</v>
       </c>
       <c r="AF68" s="5">
         <v>2.0000000000000001E-4</v>
       </c>
       <c r="AG68" s="5">
         <v>4.6242494226327897E-4</v>
       </c>
       <c r="AH68" s="5">
         <v>1.44714285714286E-2</v>
       </c>
       <c r="AI68" s="5">
         <v>1.4055727482679E-2</v>
       </c>
       <c r="AJ68" s="5">
         <v>0.110838493723849</v>
       </c>
       <c r="AK68" s="5">
-        <v>0.100385674025364</v>
+        <v>0.100340531639614</v>
       </c>
       <c r="AL68" s="5">
         <v>1.1281589958159E-2</v>
       </c>
       <c r="AM68" s="5">
         <v>1.00280175398108E-2</v>
       </c>
       <c r="AN68" s="5">
         <v>1.02205020920502E-2</v>
       </c>
       <c r="AO68" s="5">
         <v>9.3150934687283599E-3</v>
       </c>
       <c r="AP68" s="5">
         <v>2.9646443514644402E-2</v>
       </c>
       <c r="AQ68" s="5">
         <v>3.2025109623817202E-2</v>
       </c>
       <c r="AR68" s="5">
         <v>3.2815899581590001E-2</v>
       </c>
       <c r="AS68" s="5">
         <v>3.4822317101315503E-2</v>
       </c>
@@ -18376,51 +18407,51 @@
       <c r="AC69" s="5">
         <v>0.744049663182346</v>
       </c>
       <c r="AD69" s="5">
         <v>4.1298126556778099E-3</v>
       </c>
       <c r="AE69" s="5">
         <v>4.7141416198220902E-3</v>
       </c>
       <c r="AF69" s="5">
         <v>1.4514767932489501E-4</v>
       </c>
       <c r="AG69" s="5">
         <v>4.7328687572590001E-4</v>
       </c>
       <c r="AH69" s="5">
         <v>1.39966244725738E-2</v>
       </c>
       <c r="AI69" s="5">
         <v>1.3802810685249699E-2</v>
       </c>
       <c r="AJ69" s="5">
         <v>0.11588487394958</v>
       </c>
       <c r="AK69" s="5">
-        <v>0.113005518867924</v>
+        <v>0.11297065910701599</v>
       </c>
       <c r="AL69" s="5">
         <v>1.11609243697479E-2</v>
       </c>
       <c r="AM69" s="5">
         <v>1.07862381062892E-2</v>
       </c>
       <c r="AN69" s="5">
         <v>1.00680672268908E-2</v>
       </c>
       <c r="AO69" s="5">
         <v>1.00118124854955E-2</v>
       </c>
       <c r="AP69" s="5">
         <v>3.0582352941176501E-2</v>
       </c>
       <c r="AQ69" s="5">
         <v>3.3222464608958002E-2</v>
       </c>
       <c r="AR69" s="5">
         <v>3.4201680672268898E-2</v>
       </c>
       <c r="AS69" s="5">
         <v>3.6380807611974902E-2</v>
       </c>
@@ -18585,51 +18616,51 @@
       <c r="AC70" s="5">
         <v>0.74516488262910796</v>
       </c>
       <c r="AD70" s="5">
         <v>3.37473872215956E-3</v>
       </c>
       <c r="AE70" s="5">
         <v>4.4543487054076198E-3</v>
       </c>
       <c r="AF70" s="5">
         <v>2.2735042735042699E-4</v>
       </c>
       <c r="AG70" s="5">
         <v>6.7814553990610301E-4</v>
       </c>
       <c r="AH70" s="5">
         <v>1.3523504273504299E-2</v>
       </c>
       <c r="AI70" s="5">
         <v>1.3577511737089199E-2</v>
       </c>
       <c r="AJ70" s="5">
         <v>0.12101617021276601</v>
       </c>
       <c r="AK70" s="5">
-        <v>0.11840268536121699</v>
+        <v>0.11836815044037101</v>
       </c>
       <c r="AL70" s="5">
         <v>1.1478723404255301E-2</v>
       </c>
       <c r="AM70" s="5">
         <v>1.1132645403377101E-2</v>
       </c>
       <c r="AN70" s="5">
         <v>1.04429787234043E-2</v>
       </c>
       <c r="AO70" s="5">
         <v>1.03551594746717E-2</v>
       </c>
       <c r="AP70" s="5">
         <v>3.17055319148936E-2</v>
       </c>
       <c r="AQ70" s="5">
         <v>3.42212711069418E-2</v>
       </c>
       <c r="AR70" s="5">
         <v>3.6434893617021298E-2</v>
       </c>
       <c r="AS70" s="5">
         <v>3.8221411819887398E-2</v>
       </c>
@@ -18794,51 +18825,51 @@
       <c r="AC71" s="5">
         <v>0.75135457771469105</v>
       </c>
       <c r="AD71" s="5">
         <v>3.61605511009052E-3</v>
       </c>
       <c r="AE71" s="5">
         <v>4.5793565215958799E-3</v>
       </c>
       <c r="AF71" s="5">
         <v>1.65665236051502E-4</v>
       </c>
       <c r="AG71" s="5">
         <v>8.0723917672107903E-4</v>
       </c>
       <c r="AH71" s="5">
         <v>1.3927467811158801E-2</v>
       </c>
       <c r="AI71" s="5">
         <v>1.3843789921930401E-2</v>
       </c>
       <c r="AJ71" s="5">
         <v>0.113443162393162</v>
       </c>
       <c r="AK71" s="5">
-        <v>0.140214463601532</v>
+        <v>0.140206620292636</v>
       </c>
       <c r="AL71" s="5">
         <v>9.6294871794871794E-3</v>
       </c>
       <c r="AM71" s="5">
         <v>1.12279839281494E-2</v>
       </c>
       <c r="AN71" s="5">
         <v>8.6901709401709399E-3</v>
       </c>
       <c r="AO71" s="5">
         <v>1.0348404632474601E-2</v>
       </c>
       <c r="AP71" s="5">
         <v>3.1093589743589702E-2</v>
       </c>
       <c r="AQ71" s="5">
         <v>3.5536799810919402E-2</v>
       </c>
       <c r="AR71" s="5">
         <v>4.17401709401709E-2</v>
       </c>
       <c r="AS71" s="5">
         <v>4.4938076104939703E-2</v>
       </c>
@@ -19003,51 +19034,51 @@
       <c r="AC72" s="5">
         <v>0.75082839094159703</v>
       </c>
       <c r="AD72" s="5">
         <v>4.4125128275404202E-3</v>
       </c>
       <c r="AE72" s="5">
         <v>4.7783988683705999E-3</v>
       </c>
       <c r="AF72" s="5">
         <v>1.6883116883116901E-5</v>
       </c>
       <c r="AG72" s="5">
         <v>6.1134684147794995E-4</v>
       </c>
       <c r="AH72" s="5">
         <v>1.38922077922078E-2</v>
       </c>
       <c r="AI72" s="5">
         <v>1.37682955899881E-2</v>
       </c>
       <c r="AJ72" s="5">
         <v>0.11609267241379299</v>
       </c>
       <c r="AK72" s="5">
-        <v>0.132356385542168</v>
+        <v>0.13234419502775802</v>
       </c>
       <c r="AL72" s="5">
         <v>1.01060344827586E-2</v>
       </c>
       <c r="AM72" s="5">
         <v>1.1200214336746801E-2</v>
       </c>
       <c r="AN72" s="5">
         <v>9.2250000000000006E-3</v>
       </c>
       <c r="AO72" s="5">
         <v>1.03412955465587E-2</v>
       </c>
       <c r="AP72" s="5">
         <v>3.0797413793103402E-2</v>
       </c>
       <c r="AQ72" s="5">
         <v>3.53494641581329E-2</v>
       </c>
       <c r="AR72" s="5">
         <v>4.2993534482758597E-2</v>
       </c>
       <c r="AS72" s="5">
         <v>4.6359728506787302E-2</v>
       </c>
@@ -19212,51 +19243,51 @@
       <c r="AC73" s="5">
         <v>0.75051986071085497</v>
       </c>
       <c r="AD73" s="5">
         <v>5.1597099190026701E-3</v>
       </c>
       <c r="AE73" s="5">
         <v>5.2388166362846702E-3</v>
       </c>
       <c r="AF73" s="5">
         <v>6.7922077922077896E-4</v>
       </c>
       <c r="AG73" s="5">
         <v>8.0545148895293001E-4</v>
       </c>
       <c r="AH73" s="5">
         <v>1.3604329004329001E-2</v>
       </c>
       <c r="AI73" s="5">
         <v>1.34380643611912E-2</v>
       </c>
       <c r="AJ73" s="5">
         <v>8.6395258620689697E-2</v>
       </c>
       <c r="AK73" s="5">
-        <v>0.274877656477438</v>
+        <v>0.27510925880923504</v>
       </c>
       <c r="AL73" s="5">
         <v>9.4150862068965498E-3</v>
       </c>
       <c r="AM73" s="5">
         <v>1.1115379078694801E-2</v>
       </c>
       <c r="AN73" s="5">
         <v>8.5728448275862092E-3</v>
       </c>
       <c r="AO73" s="5">
         <v>1.0241434740882901E-2</v>
       </c>
       <c r="AP73" s="5">
         <v>3.0450431034482799E-2</v>
       </c>
       <c r="AQ73" s="5">
         <v>3.5219409788867603E-2</v>
       </c>
       <c r="AR73" s="5">
         <v>4.4019396551724099E-2</v>
       </c>
       <c r="AS73" s="5">
         <v>4.7597288867562398E-2</v>
       </c>
@@ -19421,51 +19452,51 @@
       <c r="AC74" s="5">
         <v>0.75060933043268097</v>
       </c>
       <c r="AD74" s="5">
         <v>4.8028340647203998E-3</v>
       </c>
       <c r="AE74" s="5">
         <v>5.4553458934353599E-3</v>
       </c>
       <c r="AF74" s="5">
         <v>2.86222222222222E-4</v>
       </c>
       <c r="AG74" s="5">
         <v>9.3695914914189004E-4</v>
       </c>
       <c r="AH74" s="5">
         <v>1.31053333333333E-2</v>
       </c>
       <c r="AI74" s="5">
         <v>1.33523326081702E-2</v>
       </c>
       <c r="AJ74" s="5">
         <v>0.104066371681416</v>
       </c>
       <c r="AK74" s="5">
-        <v>0.12175315622715101</v>
+        <v>0.12174287109375</v>
       </c>
       <c r="AL74" s="5">
         <v>9.3893805309734502E-3</v>
       </c>
       <c r="AM74" s="5">
         <v>1.04737985993721E-2</v>
       </c>
       <c r="AN74" s="5">
         <v>8.5796460176991197E-3</v>
       </c>
       <c r="AO74" s="5">
         <v>9.6516300410528794E-3</v>
       </c>
       <c r="AP74" s="5">
         <v>3.0267256637168099E-2</v>
       </c>
       <c r="AQ74" s="5">
         <v>3.5144312967882202E-2</v>
       </c>
       <c r="AR74" s="5">
         <v>4.5115929203539802E-2</v>
       </c>
       <c r="AS74" s="5">
         <v>4.8708790147307397E-2</v>
       </c>
@@ -19630,51 +19661,51 @@
       <c r="AC75" s="5">
         <v>0.75177131764134897</v>
       </c>
       <c r="AD75" s="5">
         <v>5.1904396251477901E-3</v>
       </c>
       <c r="AE75" s="5">
         <v>5.9551321824089102E-3</v>
       </c>
       <c r="AF75" s="5">
         <v>2.2946428571428599E-4</v>
       </c>
       <c r="AG75" s="5">
         <v>8.2863382674108201E-4</v>
       </c>
       <c r="AH75" s="5">
         <v>1.3122767857142901E-2</v>
       </c>
       <c r="AI75" s="5">
         <v>1.3395535064304799E-2</v>
       </c>
       <c r="AJ75" s="5">
         <v>8.84871111111111E-2</v>
       </c>
       <c r="AK75" s="5">
-        <v>0.11578262038621399</v>
+        <v>0.115802056807052</v>
       </c>
       <c r="AL75" s="5">
         <v>8.7360000000000007E-3</v>
       </c>
       <c r="AM75" s="5">
         <v>9.8042181818181803E-3</v>
       </c>
       <c r="AN75" s="5">
         <v>7.9791111111111104E-3</v>
       </c>
       <c r="AO75" s="5">
         <v>9.0204848484848506E-3</v>
       </c>
       <c r="AP75" s="5">
         <v>2.9359555555555601E-2</v>
       </c>
       <c r="AQ75" s="5">
         <v>3.41485333333333E-2</v>
       </c>
       <c r="AR75" s="5">
         <v>4.89982222222222E-2</v>
       </c>
       <c r="AS75" s="5">
         <v>5.2522933333333299E-2</v>
       </c>
@@ -19839,51 +19870,51 @@
       <c r="AC76" s="5">
         <v>0.75173849535906201</v>
       </c>
       <c r="AD76" s="5">
         <v>5.1659721561762104E-3</v>
       </c>
       <c r="AE76" s="5">
         <v>6.2310766266130101E-3</v>
       </c>
       <c r="AF76" s="5">
         <v>2.9821428571428599E-4</v>
       </c>
       <c r="AG76" s="5">
         <v>8.7542745481192002E-4</v>
       </c>
       <c r="AH76" s="5">
         <v>1.31290178571429E-2</v>
       </c>
       <c r="AI76" s="5">
         <v>1.3181875915974599E-2</v>
       </c>
       <c r="AJ76" s="5">
         <v>0.103095111111111</v>
       </c>
       <c r="AK76" s="5">
-        <v>0.10309727138643099</v>
+        <v>0.10310384141836999</v>
       </c>
       <c r="AL76" s="5">
         <v>1.7684888888888899E-2</v>
       </c>
       <c r="AM76" s="5">
         <v>1.01285261102977E-2</v>
       </c>
       <c r="AN76" s="5">
         <v>1.6916444444444401E-2</v>
       </c>
       <c r="AO76" s="5">
         <v>9.3318448023426096E-3</v>
       </c>
       <c r="AP76" s="5">
         <v>2.9692E-2</v>
       </c>
       <c r="AQ76" s="5">
         <v>3.4509882869692497E-2</v>
       </c>
       <c r="AR76" s="5">
         <v>4.9877777777777799E-2</v>
       </c>
       <c r="AS76" s="5">
         <v>5.3332723279648601E-2</v>
       </c>
@@ -20048,51 +20079,51 @@
       <c r="AC77" s="5">
         <v>0.75227818404907998</v>
       </c>
       <c r="AD77" s="5">
         <v>5.5995903804148296E-3</v>
       </c>
       <c r="AE77" s="5">
         <v>6.6916864561568697E-3</v>
       </c>
       <c r="AF77" s="5">
         <v>4.58744394618834E-4</v>
       </c>
       <c r="AG77" s="5">
         <v>1.072E-3</v>
       </c>
       <c r="AH77" s="5">
         <v>1.3119730941704001E-2</v>
       </c>
       <c r="AI77" s="5">
         <v>1.31234846625767E-2</v>
       </c>
       <c r="AJ77" s="5">
         <v>9.2977678571428607E-2</v>
       </c>
       <c r="AK77" s="5">
-        <v>9.8442885326757101E-2</v>
+        <v>9.8434906126482105E-2</v>
       </c>
       <c r="AL77" s="5">
         <v>1.31022321428571E-2</v>
       </c>
       <c r="AM77" s="5">
         <v>1.01490561412111E-2</v>
       </c>
       <c r="AN77" s="5">
         <v>1.2308928571428601E-2</v>
       </c>
       <c r="AO77" s="5">
         <v>9.3392007845060094E-3</v>
       </c>
       <c r="AP77" s="5">
         <v>2.9868749999999999E-2</v>
       </c>
       <c r="AQ77" s="5">
         <v>3.4820617798480002E-2</v>
       </c>
       <c r="AR77" s="5">
         <v>5.0582589285714297E-2</v>
       </c>
       <c r="AS77" s="5">
         <v>5.4079774454523201E-2</v>
       </c>
@@ -20257,51 +20288,51 @@
       <c r="AC78" s="5">
         <v>0.75281428925210503</v>
       </c>
       <c r="AD78" s="5">
         <v>5.4190972447453398E-3</v>
       </c>
       <c r="AE78" s="5">
         <v>6.8740446650307997E-3</v>
       </c>
       <c r="AF78" s="5">
         <v>5.4705882352941199E-4</v>
       </c>
       <c r="AG78" s="5">
         <v>1.2860574541852399E-3</v>
       </c>
       <c r="AH78" s="5">
         <v>1.29018099547511E-2</v>
       </c>
       <c r="AI78" s="5">
         <v>1.30818722139673E-2</v>
       </c>
       <c r="AJ78" s="5">
         <v>9.2776126126126096E-2</v>
       </c>
       <c r="AK78" s="5">
-        <v>9.8195999005964207E-2</v>
+        <v>9.8204007966143786E-2</v>
       </c>
       <c r="AL78" s="5">
         <v>1.1965315315315301E-2</v>
       </c>
       <c r="AM78" s="5">
         <v>1.00929490351311E-2</v>
       </c>
       <c r="AN78" s="5">
         <v>1.11252252252252E-2</v>
       </c>
       <c r="AO78" s="5">
         <v>9.2888421573478503E-3</v>
       </c>
       <c r="AP78" s="5">
         <v>3.0317567567567601E-2</v>
       </c>
       <c r="AQ78" s="5">
         <v>3.5126744186046499E-2</v>
       </c>
       <c r="AR78" s="5">
         <v>5.1067567567567598E-2</v>
       </c>
       <c r="AS78" s="5">
         <v>5.444213260762E-2</v>
       </c>
@@ -20466,51 +20497,51 @@
       <c r="AC79" s="5">
         <v>0.75561191128831295</v>
       </c>
       <c r="AD79" s="5">
         <v>6.3896136468707797E-3</v>
       </c>
       <c r="AE79" s="5">
         <v>7.3667709179331704E-3</v>
       </c>
       <c r="AF79" s="5">
         <v>4.0363636363636399E-4</v>
       </c>
       <c r="AG79" s="5">
         <v>1.2174433092449501E-3</v>
       </c>
       <c r="AH79" s="5">
         <v>1.3046818181818199E-2</v>
       </c>
       <c r="AI79" s="5">
         <v>1.31247694991278E-2</v>
       </c>
       <c r="AJ79" s="5">
         <v>0.1056</v>
       </c>
       <c r="AK79" s="5">
-        <v>0.10013423220973801</v>
+        <v>0.100056828414207</v>
       </c>
       <c r="AL79" s="5">
         <v>1.05990950226244E-2</v>
       </c>
       <c r="AM79" s="5">
         <v>1.08038834951456E-2</v>
       </c>
       <c r="AN79" s="5">
         <v>9.6203619909502307E-3</v>
       </c>
       <c r="AO79" s="5">
         <v>9.9329350261389109E-3</v>
       </c>
       <c r="AP79" s="5">
         <v>3.1925791855203597E-2</v>
       </c>
       <c r="AQ79" s="5">
         <v>3.6010754294249402E-2</v>
       </c>
       <c r="AR79" s="5">
         <v>5.1487330316742103E-2</v>
       </c>
       <c r="AS79" s="5">
         <v>5.4442469504605399E-2</v>
       </c>
@@ -20675,51 +20706,51 @@
       <c r="AC80" s="5">
         <v>0.75632327044025205</v>
       </c>
       <c r="AD80" s="5">
         <v>6.8018254613380702E-3</v>
       </c>
       <c r="AE80" s="5">
         <v>7.6193297433869702E-3</v>
       </c>
       <c r="AF80" s="5">
         <v>7.1727272727272699E-4</v>
       </c>
       <c r="AG80" s="5">
         <v>1.3128553459119501E-3</v>
       </c>
       <c r="AH80" s="5">
         <v>1.31268181818182E-2</v>
       </c>
       <c r="AI80" s="5">
         <v>1.30751949685535E-2</v>
       </c>
       <c r="AJ80" s="5">
         <v>0.111378733031674</v>
       </c>
       <c r="AK80" s="5">
-        <v>0.11086312074615601</v>
+        <v>0.11081813131313099</v>
       </c>
       <c r="AL80" s="5">
         <v>1.1280090497737601E-2</v>
       </c>
       <c r="AM80" s="5">
         <v>1.16628298567479E-2</v>
       </c>
       <c r="AN80" s="5">
         <v>1.02054298642534E-2</v>
       </c>
       <c r="AO80" s="5">
         <v>1.07587584820307E-2</v>
       </c>
       <c r="AP80" s="5">
         <v>3.2711312217194602E-2</v>
       </c>
       <c r="AQ80" s="5">
         <v>3.6888916813269702E-2</v>
       </c>
       <c r="AR80" s="5">
         <v>5.2285520361990898E-2</v>
       </c>
       <c r="AS80" s="5">
         <v>5.52585322945464E-2</v>
       </c>
@@ -20884,51 +20915,51 @@
       <c r="AC81" s="5">
         <v>0.75734902506963797</v>
       </c>
       <c r="AD81" s="5">
         <v>5.9326525855970501E-3</v>
       </c>
       <c r="AE81" s="5">
         <v>7.9094697382911094E-3</v>
       </c>
       <c r="AF81" s="5">
         <v>1.0529680365296799E-3</v>
       </c>
       <c r="AG81" s="5">
         <v>1.39951886553558E-3</v>
       </c>
       <c r="AH81" s="5">
         <v>1.2901826484018299E-2</v>
       </c>
       <c r="AI81" s="5">
         <v>1.30342618384401E-2</v>
       </c>
       <c r="AJ81" s="5">
         <v>0.11384681818181799</v>
       </c>
       <c r="AK81" s="5">
-        <v>0.10012489858012201</v>
+        <v>0.10007281504065001</v>
       </c>
       <c r="AL81" s="5">
         <v>1.1721363636363599E-2</v>
       </c>
       <c r="AM81" s="5">
         <v>1.2182114849481399E-2</v>
       </c>
       <c r="AN81" s="5">
         <v>1.06040909090909E-2</v>
       </c>
       <c r="AO81" s="5">
         <v>1.1262155325069601E-2</v>
       </c>
       <c r="AP81" s="5">
         <v>3.35922727272727E-2</v>
       </c>
       <c r="AQ81" s="5">
         <v>3.7491095370604598E-2</v>
       </c>
       <c r="AR81" s="5">
         <v>5.3222272727272701E-2</v>
       </c>
       <c r="AS81" s="5">
         <v>5.5873766759423203E-2</v>
       </c>
@@ -20988,1572 +21019,1836 @@
       </c>
       <c r="BL81" s="4">
         <v>14854.123</v>
       </c>
       <c r="BM81" s="4">
         <v>195039.02100000001</v>
       </c>
       <c r="BN81" s="4">
         <v>15758.873</v>
       </c>
       <c r="BO81" s="5">
         <v>0.16145882685666599</v>
       </c>
       <c r="BP81" s="5">
         <v>0.235905</v>
       </c>
       <c r="BQ81" s="13">
         <v>0.27955299772324799</v>
       </c>
     </row>
     <row r="82" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A82" s="3" t="s">
         <v>149</v>
       </c>
       <c r="B82" s="4">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="C82" s="4">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="D82" s="4">
-        <v>3910</v>
+        <v>3909</v>
       </c>
       <c r="E82" s="4">
-        <v>83639.923999999999</v>
+        <v>83599.403999999995</v>
       </c>
       <c r="F82" s="4">
-        <v>116866.363</v>
+        <v>116745.257</v>
       </c>
       <c r="G82" s="4">
-        <v>96992.323999999993</v>
+        <v>96906.385999999999</v>
       </c>
       <c r="H82" s="5">
-        <v>4.0361467889908298E-2</v>
+        <v>4.0432718894009199E-2</v>
       </c>
       <c r="I82" s="5">
-        <v>6.7937701561300204E-2</v>
+        <v>6.7936738351254494E-2</v>
       </c>
       <c r="J82" s="5">
-        <v>0.119823981651376</v>
+        <v>0.119153092165899</v>
       </c>
       <c r="K82" s="5">
-        <v>0.119324827109974</v>
+        <v>0.119284800460476</v>
       </c>
       <c r="L82" s="5">
-        <v>0.15779200877193</v>
+        <v>0.15780016666666699</v>
       </c>
       <c r="M82" s="5">
-        <v>0.18761121673342199</v>
+        <v>0.18768228704939899</v>
       </c>
       <c r="N82" s="6">
-        <v>0.65567431192660597</v>
+        <v>0.65715852534562202</v>
       </c>
       <c r="O82" s="6">
-        <v>0.64886764705882405</v>
+        <v>0.64894973138910195</v>
       </c>
       <c r="P82" s="5">
-        <v>0.20237741935483899</v>
+        <v>0.20207777777777799</v>
       </c>
       <c r="Q82" s="5">
-        <v>8.73948041975941E-2</v>
+        <v>8.7347311827957005E-2</v>
       </c>
       <c r="R82" s="5">
-        <v>0.165883410138249</v>
+        <v>0.164944444444444</v>
       </c>
       <c r="S82" s="5">
-        <v>6.5941438443818806E-2</v>
+        <v>6.5865207373271895E-2</v>
       </c>
       <c r="T82" s="5">
-        <v>0.12878755760368699</v>
+        <v>0.129080555555556</v>
       </c>
       <c r="U82" s="5">
-        <v>0.117168620424878</v>
+        <v>0.117182386072709</v>
       </c>
       <c r="V82" s="5">
-        <v>4.3824423963133602E-2</v>
+        <v>4.4004629629629602E-2</v>
       </c>
       <c r="W82" s="5">
-        <v>6.8538469413872496E-2</v>
+        <v>6.8556963645673305E-2</v>
       </c>
       <c r="X82" s="5">
-        <v>3.0110138248847899E-2</v>
+        <v>3.0249537037036998E-2</v>
       </c>
       <c r="Y82" s="5">
-        <v>4.3109521371896602E-2</v>
+        <v>4.3120583717357899E-2</v>
       </c>
       <c r="Z82" s="5">
-        <v>0.16485714285714301</v>
+        <v>0.165310185185185</v>
       </c>
       <c r="AA82" s="5">
-        <v>0.24935851036601001</v>
+        <v>0.24941533538146399</v>
       </c>
       <c r="AB82" s="5">
-        <v>0.66131105990783401</v>
+        <v>0.66193564814814798</v>
       </c>
       <c r="AC82" s="5">
-        <v>0.75851195290504203</v>
+        <v>0.75856940604198697</v>
       </c>
       <c r="AD82" s="5">
-        <v>5.8285084046704799E-3</v>
+        <v>5.8310583171143201E-3</v>
       </c>
       <c r="AE82" s="5">
-        <v>7.9745831721426408E-3</v>
+        <v>7.9738249848584093E-3</v>
       </c>
       <c r="AF82" s="5">
-        <v>1.04838709677419E-3</v>
+        <v>1.0513888888888899E-3</v>
       </c>
       <c r="AG82" s="5">
-        <v>1.6171743025339099E-3</v>
+        <v>1.6158986175115199E-3</v>
       </c>
       <c r="AH82" s="5">
-        <v>1.28612903225806E-2</v>
+        <v>1.28875E-2</v>
       </c>
       <c r="AI82" s="5">
-        <v>1.2923829024827201E-2</v>
+        <v>1.2923681515617E-2</v>
       </c>
       <c r="AJ82" s="5">
-        <v>0.11261926605504601</v>
+        <v>0.11291612903225801</v>
       </c>
       <c r="AK82" s="5">
-        <v>0.10282250384024599</v>
+        <v>0.103447742432016</v>
       </c>
       <c r="AL82" s="5">
-        <v>1.1693577981651399E-2</v>
+        <v>1.16783410138249E-2</v>
       </c>
       <c r="AM82" s="5">
-        <v>1.02076982097187E-2</v>
+        <v>1.0205141980046E-2</v>
       </c>
       <c r="AN82" s="5">
-        <v>1.05862385321101E-2</v>
+        <v>1.0565898617511499E-2</v>
       </c>
       <c r="AO82" s="5">
-        <v>9.3114833759590804E-3</v>
+        <v>9.3087746226656401E-3</v>
       </c>
       <c r="AP82" s="5">
-        <v>3.39142201834862E-2</v>
+        <v>3.3927188940092202E-2</v>
       </c>
       <c r="AQ82" s="5">
-        <v>3.7952941176470599E-2</v>
+        <v>3.7949808135072899E-2</v>
       </c>
       <c r="AR82" s="5">
-        <v>5.3355045871559599E-2</v>
+        <v>5.3382488479262698E-2</v>
       </c>
       <c r="AS82" s="5">
-        <v>5.6184040920716098E-2</v>
+        <v>5.6181376311077003E-2</v>
       </c>
       <c r="AT82" s="5">
-        <v>1.9443577981651399E-2</v>
+        <v>1.9457142857142899E-2</v>
       </c>
       <c r="AU82" s="5">
-        <v>1.8230895140665001E-2</v>
+        <v>1.8231312356101301E-2</v>
       </c>
       <c r="AV82" s="5">
-        <v>0.221790028667188</v>
+        <v>0.221377181944102</v>
       </c>
       <c r="AW82" s="5">
-        <v>0.24847107366170901</v>
+        <v>0.24845531777607899</v>
       </c>
       <c r="AX82" s="5">
-        <v>0.73198119266054995</v>
+        <v>0.732561751152074</v>
       </c>
       <c r="AY82" s="5">
-        <v>0.74001971867007699</v>
+        <v>0.74002967510872397</v>
       </c>
       <c r="AZ82" s="4">
-        <v>20211.364000000001</v>
+        <v>20197.572</v>
       </c>
       <c r="BA82" s="4">
         <v>4891.0559999999996</v>
       </c>
       <c r="BB82" s="4">
         <v>4098.9030000000002</v>
       </c>
       <c r="BC82" s="4">
-        <v>155.702</v>
+        <v>154.202</v>
       </c>
       <c r="BD82" s="4">
-        <v>2000.0940000000001</v>
+        <v>1999.559</v>
       </c>
       <c r="BE82" s="4">
-        <v>8471.8009999999995</v>
+        <v>8460.0439999999999</v>
       </c>
       <c r="BF82" s="4">
         <v>593.80799999999999</v>
       </c>
       <c r="BG82" s="5">
-        <v>0.172944237171135</v>
+        <v>0.173005503769631</v>
       </c>
       <c r="BH82" s="4">
-        <v>443152.73800000001</v>
+        <v>443194.79800000001</v>
       </c>
       <c r="BI82" s="4">
-        <v>118927.952</v>
+        <v>118925.304</v>
       </c>
       <c r="BJ82" s="4">
         <v>96525.633000000002</v>
       </c>
       <c r="BK82" s="4">
-        <v>3930.3119999999999</v>
+        <v>3928.8119999999999</v>
       </c>
       <c r="BL82" s="4">
-        <v>13989.684999999999</v>
+        <v>13989.15</v>
       </c>
       <c r="BM82" s="4">
-        <v>193798.11900000001</v>
+        <v>193844.962</v>
       </c>
       <c r="BN82" s="4">
-        <v>15981.037</v>
+        <v>15980.937</v>
       </c>
       <c r="BO82" s="5">
-        <v>0.15939059297674801</v>
+        <v>0.15941294036768899</v>
       </c>
       <c r="BP82" s="5">
-        <v>0.22934908256880701</v>
+        <v>0.22731474654377901</v>
       </c>
       <c r="BQ82" s="13">
-        <v>0.27406803069053698</v>
+        <v>0.273964850345357</v>
       </c>
     </row>
     <row r="83" spans="1:69" x14ac:dyDescent="0.2">
-      <c r="A83" s="14" t="s">
+      <c r="A83" s="3" t="s">
         <v>150</v>
       </c>
-      <c r="B83" s="15">
-[...201 lines deleted...]
-        <v>24.495091815859201</v>
+      <c r="B83" s="4">
+        <v>217</v>
+      </c>
+      <c r="C83" s="4">
+        <v>224</v>
+      </c>
+      <c r="D83" s="4">
+        <v>3852</v>
+      </c>
+      <c r="E83" s="4">
+        <v>79674.8</v>
+      </c>
+      <c r="F83" s="4">
+        <v>112157.708</v>
+      </c>
+      <c r="G83" s="4">
+        <v>93208.485000000001</v>
+      </c>
+      <c r="H83" s="5">
+        <v>4.1255299539170502E-2</v>
+      </c>
+      <c r="I83" s="5">
+        <v>6.5477506493506504E-2</v>
+      </c>
+      <c r="J83" s="5">
+        <v>0.120674004608295</v>
+      </c>
+      <c r="K83" s="5">
+        <v>0.119530383696781</v>
+      </c>
+      <c r="L83" s="5">
+        <v>0.159006366972477</v>
+      </c>
+      <c r="M83" s="5">
+        <v>0.18933107834101401</v>
+      </c>
+      <c r="N83" s="6">
+        <v>0.64647373271889397</v>
+      </c>
+      <c r="O83" s="6">
+        <v>0.64514735202492202</v>
+      </c>
+      <c r="P83" s="5">
+        <v>0.19993009259259301</v>
+      </c>
+      <c r="Q83" s="5">
+        <v>8.7296596518576297E-2</v>
+      </c>
+      <c r="R83" s="5">
+        <v>0.17018194444444401</v>
+      </c>
+      <c r="S83" s="5">
+        <v>6.5798700961288606E-2</v>
+      </c>
+      <c r="T83" s="5">
+        <v>0.12540787037036999</v>
+      </c>
+      <c r="U83" s="5">
+        <v>0.115090724863601</v>
+      </c>
+      <c r="V83" s="5">
+        <v>4.3915277777777803E-2</v>
+      </c>
+      <c r="W83" s="5">
+        <v>6.8534944141335402E-2</v>
+      </c>
+      <c r="X83" s="5">
+        <v>3.0714351851851899E-2</v>
+      </c>
+      <c r="Y83" s="5">
+        <v>4.3934840218238499E-2</v>
+      </c>
+      <c r="Z83" s="5">
+        <v>0.16459907407407401</v>
+      </c>
+      <c r="AA83" s="5">
+        <v>0.25085593660691102</v>
+      </c>
+      <c r="AB83" s="5">
+        <v>0.66268379629629603</v>
+      </c>
+      <c r="AC83" s="5">
+        <v>0.762428267082359</v>
+      </c>
+      <c r="AD83" s="5">
+        <v>6.4667623891117403E-3</v>
+      </c>
+      <c r="AE83" s="5">
+        <v>8.3818456962048305E-3</v>
+      </c>
+      <c r="AF83" s="5">
+        <v>6.8009259259259303E-4</v>
+      </c>
+      <c r="AG83" s="5">
+        <v>1.1906469212782499E-3</v>
+      </c>
+      <c r="AH83" s="5">
+        <v>1.30875E-2</v>
+      </c>
+      <c r="AI83" s="5">
+        <v>1.3011951156144499E-2</v>
+      </c>
+      <c r="AJ83" s="5">
+        <v>0.123521658986175</v>
+      </c>
+      <c r="AK83" s="5">
+        <v>0.10867623376623399</v>
+      </c>
+      <c r="AL83" s="5">
+        <v>1.3093087557603701E-2</v>
+      </c>
+      <c r="AM83" s="5">
+        <v>1.1035643821391499E-2</v>
+      </c>
+      <c r="AN83" s="5">
+        <v>1.18059907834101E-2</v>
+      </c>
+      <c r="AO83" s="5">
+        <v>1.01029075804777E-2</v>
+      </c>
+      <c r="AP83" s="5">
+        <v>3.53055299539171E-2</v>
+      </c>
+      <c r="AQ83" s="5">
+        <v>3.8396157840083101E-2</v>
+      </c>
+      <c r="AR83" s="5">
+        <v>5.3141935483871E-2</v>
+      </c>
+      <c r="AS83" s="5">
+        <v>5.5296002076843202E-2</v>
+      </c>
+      <c r="AT83" s="5">
+        <v>1.7835023041474701E-2</v>
+      </c>
+      <c r="AU83" s="5">
+        <v>1.69004932502596E-2</v>
+      </c>
+      <c r="AV83" s="5">
+        <v>0.229057328810607</v>
+      </c>
+      <c r="AW83" s="5">
+        <v>0.25052290784234899</v>
+      </c>
+      <c r="AX83" s="5">
+        <v>0.73761105990783404</v>
+      </c>
+      <c r="AY83" s="5">
+        <v>0.74442474039460005</v>
+      </c>
+      <c r="AZ83" s="4">
+        <v>19320.603999999999</v>
+      </c>
+      <c r="BA83" s="4">
+        <v>4485.2039999999997</v>
+      </c>
+      <c r="BB83" s="4">
+        <v>4158.4049999999997</v>
+      </c>
+      <c r="BC83" s="4">
+        <v>119.833</v>
+      </c>
+      <c r="BD83" s="4">
+        <v>1802.33</v>
+      </c>
+      <c r="BE83" s="4">
+        <v>8119.7960000000003</v>
+      </c>
+      <c r="BF83" s="4">
+        <v>635.03599999999994</v>
+      </c>
+      <c r="BG83" s="5">
+        <v>0.17226282833811099</v>
+      </c>
+      <c r="BH83" s="4">
+        <v>431201.07900000003</v>
+      </c>
+      <c r="BI83" s="4">
+        <v>112686.25599999999</v>
+      </c>
+      <c r="BJ83" s="4">
+        <v>90624.05</v>
+      </c>
+      <c r="BK83" s="4">
+        <v>4077.2330000000002</v>
+      </c>
+      <c r="BL83" s="4">
+        <v>13995.022000000001</v>
+      </c>
+      <c r="BM83" s="4">
+        <v>193701.24</v>
+      </c>
+      <c r="BN83" s="4">
+        <v>16117.278</v>
+      </c>
+      <c r="BO83" s="5">
+        <v>0.15576713992864399</v>
+      </c>
+      <c r="BP83" s="5">
+        <v>0.220939170506912</v>
+      </c>
+      <c r="BQ83" s="13">
+        <v>0.26881928868120503</v>
+      </c>
+    </row>
+    <row r="84" spans="1:69" x14ac:dyDescent="0.2">
+      <c r="A84" s="14" t="s">
+        <v>151</v>
+      </c>
+      <c r="B84" s="15">
+        <v>27249</v>
+      </c>
+      <c r="C84" s="15">
+        <v>29476</v>
+      </c>
+      <c r="D84" s="15">
+        <v>546251</v>
+      </c>
+      <c r="E84" s="15">
+        <v>4326488.273</v>
+      </c>
+      <c r="F84" s="15">
+        <v>6376411.6679999996</v>
+      </c>
+      <c r="G84" s="15">
+        <v>5218227.1090000002</v>
+      </c>
+      <c r="H84" s="16">
+        <v>5.5538552566252797</v>
+      </c>
+      <c r="I84" s="16">
+        <v>7.7567759605670901</v>
+      </c>
+      <c r="J84" s="16">
+        <v>10.4395369155013</v>
+      </c>
+      <c r="K84" s="16">
+        <v>10.596285387737501</v>
+      </c>
+      <c r="L84" s="16">
+        <v>16.944096156233599</v>
+      </c>
+      <c r="M84" s="16">
+        <v>17.645445777912201</v>
+      </c>
+      <c r="N84" s="17">
+        <v>58.144384471454501</v>
+      </c>
+      <c r="O84" s="17">
+        <v>58.8294787775651</v>
+      </c>
+      <c r="P84" s="16">
+        <v>17.8877965564999</v>
+      </c>
+      <c r="Q84" s="16">
+        <v>7.5182601004262297</v>
+      </c>
+      <c r="R84" s="16">
+        <v>18.097641171260101</v>
+      </c>
+      <c r="S84" s="16">
+        <v>6.9496165822778204</v>
+      </c>
+      <c r="T84" s="16">
+        <v>13.3772592061149</v>
+      </c>
+      <c r="U84" s="16">
+        <v>12.706668467991101</v>
+      </c>
+      <c r="V84" s="16">
+        <v>3.3292416751652301</v>
+      </c>
+      <c r="W84" s="16">
+        <v>6.5588804717891804</v>
+      </c>
+      <c r="X84" s="16">
+        <v>1.63225843961073</v>
+      </c>
+      <c r="Y84" s="16">
+        <v>2.6912558485325699</v>
+      </c>
+      <c r="Z84" s="16">
+        <v>13.0712359432034</v>
+      </c>
+      <c r="AA84" s="16">
+        <v>22.370287726849298</v>
+      </c>
+      <c r="AB84" s="16">
+        <v>56.5637271621042</v>
+      </c>
+      <c r="AC84" s="16">
+        <v>67.078141276688697</v>
+      </c>
+      <c r="AD84" s="16">
+        <v>7.9531222157088206E-3</v>
+      </c>
+      <c r="AE84" s="16">
+        <v>1.2732835826783801E-2</v>
+      </c>
+      <c r="AF84" s="16">
+        <v>0.13774869469723799</v>
+      </c>
+      <c r="AG84" s="16">
+        <v>0.22554247943629699</v>
+      </c>
+      <c r="AH84" s="16">
+        <v>1.30439520517728</v>
+      </c>
+      <c r="AI84" s="16">
+        <v>1.3851208131752399</v>
+      </c>
+      <c r="AJ84" s="16">
+        <v>9.86090672057618</v>
+      </c>
+      <c r="AK84" s="16">
+        <v>7.0728847114677404E-2</v>
+      </c>
+      <c r="AL84" s="16">
+        <v>1.0858391384307999</v>
+      </c>
+      <c r="AM84" s="16">
+        <v>0.643008726718998</v>
+      </c>
+      <c r="AN84" s="16">
+        <v>0.94635086765854703</v>
+      </c>
+      <c r="AO84" s="16">
+        <v>0.53929716992895804</v>
+      </c>
+      <c r="AP84" s="16">
+        <v>3.3699256369848101</v>
+      </c>
+      <c r="AQ84" s="16">
+        <v>3.7675089885374602</v>
+      </c>
+      <c r="AR84" s="16">
+        <v>4.6285024334887401</v>
+      </c>
+      <c r="AS84" s="16">
+        <v>4.9387120471577797</v>
+      </c>
+      <c r="AT84" s="16">
+        <v>1.2584856649621401</v>
+      </c>
+      <c r="AU84" s="16">
+        <v>1.1711905426847899</v>
+      </c>
+      <c r="AV84" s="16">
+        <v>0.25431097197471603</v>
+      </c>
+      <c r="AW84" s="16">
+        <v>0.26311927687363501</v>
+      </c>
+      <c r="AX84" s="16">
+        <v>70.272646445110496</v>
+      </c>
+      <c r="AY84" s="16">
+        <v>69.440678413830796</v>
+      </c>
+      <c r="AZ84" s="15">
+        <v>1046329.54</v>
+      </c>
+      <c r="BA84" s="15">
+        <v>205934.69099999999</v>
+      </c>
+      <c r="BB84" s="15">
+        <v>292579.96399999998</v>
+      </c>
+      <c r="BC84" s="15">
+        <v>18141.738000000001</v>
+      </c>
+      <c r="BD84" s="15">
+        <v>140207.016</v>
+      </c>
+      <c r="BE84" s="15">
+        <v>364436.484</v>
+      </c>
+      <c r="BF84" s="15">
+        <v>25029.647000000001</v>
+      </c>
+      <c r="BG84" s="16">
+        <v>0.16409378730219101</v>
+      </c>
+      <c r="BH84" s="15">
+        <v>32794710.202</v>
+      </c>
+      <c r="BI84" s="15">
+        <v>6394218.7230000002</v>
+      </c>
+      <c r="BJ84" s="15">
+        <v>8587717.6870000008</v>
+      </c>
+      <c r="BK84" s="15">
+        <v>604534.21200000006</v>
+      </c>
+      <c r="BL84" s="15">
+        <v>2544091.86</v>
+      </c>
+      <c r="BM84" s="15">
+        <v>13453406.517000001</v>
+      </c>
+      <c r="BN84" s="15">
+        <v>1210741.203</v>
+      </c>
+      <c r="BO84" s="16">
+        <v>0.16926965955447201</v>
+      </c>
+      <c r="BP84" s="16">
+        <v>22.4543477523614</v>
+      </c>
+      <c r="BQ84" s="18">
+        <v>24.763807924195198</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="20" orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="21" orientation="landscape" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{60D1AF68-A744-4C9D-B7E8-B0171A4B1523}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{03595F95-F555-48A4-AC4D-81E4DD22ED2D}">
   <sheetPr>
     <tabColor theme="4"/>
   </sheetPr>
-  <dimension ref="A1:X34"/>
+  <dimension ref="A1:BQ35"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection activeCell="F86" sqref="F86"/>
+      <selection pane="bottomLeft" activeCell="C43" sqref="C43"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="15.140625" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="8" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="5.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="91.85546875" customWidth="1"/>
     <col min="4" max="4" width="42" customWidth="1"/>
     <col min="5" max="5" width="15.7109375" customWidth="1"/>
-    <col min="6" max="6" width="130.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.28515625" customWidth="1"/>
     <col min="8" max="8" width="16.42578125" customWidth="1"/>
     <col min="9" max="9" width="16.140625" customWidth="1"/>
-    <col min="10" max="11" width="5.42578125" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="17" max="17" width="50.28515625" bestFit="1" customWidth="1"/>
+    <col min="10" max="11" width="5" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="5.140625" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="4.7109375" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="14" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="45.5703125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="10.5703125" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.5703125" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="10.5703125" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="10.5703125" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="10.5703125" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="10.5703125" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="10.5703125" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="10.5703125" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="10.5703125" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="10.5703125" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="10.5703125" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="10.5703125" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="10.5703125" bestFit="1" customWidth="1"/>
     <col min="44" max="44" width="10.5703125" bestFit="1" customWidth="1"/>
     <col min="46" max="65" width="10.5703125" bestFit="1" customWidth="1"/>
     <col min="66" max="67" width="10.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="146.25" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:69" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>159</v>
-[...15 lines deleted...]
-      <c r="X1" s="8"/>
+        <v>160</v>
+      </c>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
+      <c r="M1" s="2"/>
+      <c r="N1" s="2"/>
+      <c r="O1" s="2"/>
+      <c r="P1" s="2"/>
+      <c r="Q1" s="2"/>
+      <c r="R1" s="2"/>
+      <c r="S1" s="2"/>
+      <c r="T1" s="2"/>
+      <c r="U1" s="2"/>
+      <c r="V1" s="2"/>
+      <c r="W1" s="2"/>
+      <c r="X1" s="2"/>
+      <c r="Y1" s="2"/>
+      <c r="Z1" s="2"/>
+      <c r="AA1" s="2"/>
+      <c r="AB1" s="2"/>
+      <c r="AC1" s="2"/>
+      <c r="AD1" s="2"/>
+      <c r="AE1" s="2"/>
+      <c r="AF1" s="2"/>
+      <c r="AG1" s="2"/>
+      <c r="AH1" s="2"/>
+      <c r="AI1" s="2"/>
+      <c r="AJ1" s="2"/>
+      <c r="AK1" s="2"/>
+      <c r="AL1" s="2"/>
+      <c r="AM1" s="2"/>
+      <c r="AN1" s="2"/>
+      <c r="AO1" s="2"/>
+      <c r="AP1" s="2"/>
+      <c r="AQ1" s="2"/>
+      <c r="AR1" s="2"/>
+      <c r="AS1" s="2"/>
+      <c r="AT1" s="2"/>
+      <c r="AU1" s="2"/>
+      <c r="AV1" s="2"/>
+      <c r="AW1" s="2"/>
+      <c r="AX1" s="2"/>
+      <c r="AY1" s="2"/>
+      <c r="AZ1" s="2"/>
+      <c r="BA1" s="2"/>
+      <c r="BB1" s="2"/>
+      <c r="BC1" s="2"/>
+      <c r="BD1" s="2"/>
+      <c r="BE1" s="2"/>
+      <c r="BF1" s="2"/>
+      <c r="BG1" s="2"/>
+      <c r="BH1" s="2"/>
+      <c r="BI1" s="2"/>
+      <c r="BJ1" s="2"/>
+      <c r="BK1" s="2"/>
+      <c r="BL1" s="2"/>
+      <c r="BM1" s="2"/>
+      <c r="BN1" s="2"/>
+      <c r="BO1" s="2"/>
+      <c r="BP1" s="2"/>
+      <c r="BQ1" s="2"/>
     </row>
-    <row r="2" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A2" s="9" t="s">
+    <row r="2" spans="1:69" x14ac:dyDescent="0.2">
+      <c r="A2" s="10" t="s">
         <v>93</v>
       </c>
       <c r="B2">
         <v>67</v>
       </c>
-      <c r="C2" s="10">
+      <c r="C2" s="11">
         <v>0.3947</v>
       </c>
-      <c r="D2" s="10">
+      <c r="D2" s="11">
         <v>4.9200000000000001E-2</v>
       </c>
       <c r="E2">
         <v>93</v>
       </c>
       <c r="F2">
         <v>174</v>
       </c>
       <c r="G2">
         <v>25</v>
       </c>
       <c r="H2">
         <v>6</v>
       </c>
-      <c r="I2" s="7">
+      <c r="I2" s="9">
         <v>2</v>
       </c>
-      <c r="J2" s="11"/>
+      <c r="J2" s="8"/>
     </row>
-    <row r="3" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A3" s="9" t="s">
+    <row r="3" spans="1:69" x14ac:dyDescent="0.2">
+      <c r="A3" s="10" t="s">
         <v>97</v>
       </c>
       <c r="B3">
         <v>63</v>
       </c>
-      <c r="C3" s="10">
+      <c r="C3" s="11">
         <v>0.32890000000000003</v>
       </c>
-      <c r="D3" s="10">
+      <c r="D3" s="11">
         <v>4.4499999999999998E-2</v>
       </c>
       <c r="E3">
         <v>106</v>
       </c>
       <c r="F3">
         <v>169</v>
       </c>
       <c r="G3">
         <v>13</v>
       </c>
       <c r="H3">
         <v>4</v>
       </c>
-      <c r="I3" s="7">
+      <c r="I3" s="9">
         <v>1</v>
       </c>
-      <c r="J3" s="11"/>
+      <c r="J3" s="8"/>
     </row>
-    <row r="4" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A4" s="9" t="s">
+    <row r="4" spans="1:69" x14ac:dyDescent="0.2">
+      <c r="A4" s="10" t="s">
         <v>101</v>
       </c>
       <c r="B4">
         <v>62</v>
       </c>
-      <c r="C4" s="10">
+      <c r="C4" s="11">
         <v>0.21279999999999999</v>
       </c>
-      <c r="D4" s="10">
+      <c r="D4" s="11">
         <v>2.92E-2</v>
       </c>
       <c r="E4">
         <v>117</v>
       </c>
       <c r="F4">
         <v>166</v>
       </c>
       <c r="G4">
         <v>3</v>
       </c>
       <c r="H4">
         <v>5</v>
       </c>
-      <c r="I4" s="7">
+      <c r="I4" s="9">
         <v>1</v>
       </c>
-      <c r="J4" s="11"/>
+      <c r="J4" s="8"/>
     </row>
-    <row r="5" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A5" s="9" t="s">
+    <row r="5" spans="1:69" x14ac:dyDescent="0.2">
+      <c r="A5" s="10" t="s">
         <v>105</v>
       </c>
       <c r="B5">
         <v>64</v>
       </c>
-      <c r="C5" s="10">
+      <c r="C5" s="11">
         <v>0.17910000000000001</v>
       </c>
-      <c r="D5" s="10">
+      <c r="D5" s="11">
         <v>2.41E-2</v>
       </c>
       <c r="E5">
         <v>129</v>
       </c>
       <c r="F5">
         <v>154</v>
       </c>
       <c r="G5">
         <v>2</v>
       </c>
       <c r="H5">
         <v>3</v>
       </c>
-      <c r="I5" s="7">
+      <c r="I5" s="9">
         <v>0</v>
       </c>
-      <c r="J5" s="11"/>
+      <c r="J5" s="8"/>
     </row>
-    <row r="6" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A6" s="9" t="s">
+    <row r="6" spans="1:69" x14ac:dyDescent="0.2">
+      <c r="A6" s="10" t="s">
         <v>109</v>
       </c>
       <c r="B6">
         <v>67</v>
       </c>
-      <c r="C6" s="10">
+      <c r="C6" s="11">
         <v>0.14699999999999999</v>
       </c>
-      <c r="D6" s="10">
+      <c r="D6" s="11">
         <v>0.02</v>
       </c>
       <c r="E6">
         <v>143</v>
       </c>
       <c r="F6">
         <v>134</v>
       </c>
       <c r="G6">
         <v>4</v>
       </c>
       <c r="H6">
         <v>1</v>
       </c>
-      <c r="I6" s="7">
+      <c r="I6" s="9">
         <v>0</v>
       </c>
-      <c r="J6" s="11"/>
+      <c r="J6" s="8"/>
     </row>
-    <row r="7" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A7" s="9" t="s">
+    <row r="7" spans="1:69" x14ac:dyDescent="0.2">
+      <c r="A7" s="10" t="s">
         <v>113</v>
       </c>
       <c r="B7">
         <v>71</v>
       </c>
-      <c r="C7" s="10">
+      <c r="C7" s="11">
         <v>0.16769999999999999</v>
       </c>
-      <c r="D7" s="10">
+      <c r="D7" s="11">
         <v>2.3099999999999999E-2</v>
       </c>
       <c r="E7">
         <v>139</v>
       </c>
       <c r="F7">
         <v>130</v>
       </c>
       <c r="G7">
         <v>8</v>
       </c>
       <c r="H7">
         <v>1</v>
       </c>
-      <c r="I7" s="7">
+      <c r="I7" s="9">
         <v>0</v>
       </c>
-      <c r="J7" s="11"/>
+      <c r="J7" s="8"/>
     </row>
-    <row r="8" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A8" s="9" t="s">
+    <row r="8" spans="1:69" x14ac:dyDescent="0.2">
+      <c r="A8" s="10" t="s">
         <v>117</v>
       </c>
       <c r="B8">
         <v>68</v>
       </c>
-      <c r="C8" s="10">
+      <c r="C8" s="11">
         <v>0.16850000000000001</v>
       </c>
-      <c r="D8" s="10">
+      <c r="D8" s="11">
         <v>2.5999999999999999E-2</v>
       </c>
       <c r="E8">
         <v>135</v>
       </c>
       <c r="F8">
         <v>129</v>
       </c>
       <c r="G8">
         <v>10</v>
       </c>
       <c r="H8">
         <v>1</v>
       </c>
-      <c r="I8" s="7">
+      <c r="I8" s="9">
         <v>0</v>
       </c>
-      <c r="J8" s="11"/>
+      <c r="J8" s="8"/>
     </row>
-    <row r="9" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A9" s="9" t="s">
+    <row r="9" spans="1:69" x14ac:dyDescent="0.2">
+      <c r="A9" s="10" t="s">
         <v>121</v>
       </c>
       <c r="B9">
         <v>71</v>
       </c>
-      <c r="C9" s="10">
+      <c r="C9" s="11">
         <v>0.16789999999999999</v>
       </c>
-      <c r="D9" s="10">
+      <c r="D9" s="11">
         <v>2.3699999999999999E-2</v>
       </c>
       <c r="E9">
         <v>128</v>
       </c>
       <c r="F9">
         <v>132</v>
       </c>
       <c r="G9">
         <v>10</v>
       </c>
       <c r="H9">
         <v>0</v>
       </c>
-      <c r="I9" s="7">
+      <c r="I9" s="9">
         <v>0</v>
       </c>
-      <c r="J9" s="11"/>
+      <c r="J9" s="8"/>
     </row>
-    <row r="10" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A10" s="9" t="s">
+    <row r="10" spans="1:69" x14ac:dyDescent="0.2">
+      <c r="A10" s="10" t="s">
         <v>125</v>
       </c>
       <c r="B10">
         <v>70</v>
       </c>
-      <c r="C10" s="10">
+      <c r="C10" s="11">
         <v>0.19789999999999999</v>
       </c>
-      <c r="D10" s="10">
+      <c r="D10" s="11">
         <v>2.9100000000000001E-2</v>
       </c>
       <c r="E10">
         <v>119</v>
       </c>
       <c r="F10">
         <v>124</v>
       </c>
       <c r="G10">
         <v>12</v>
       </c>
       <c r="H10">
         <v>0</v>
       </c>
-      <c r="I10" s="7">
+      <c r="I10" s="9">
         <v>0</v>
       </c>
-      <c r="J10" s="11"/>
+      <c r="J10" s="8"/>
     </row>
-    <row r="11" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A11" s="9" t="s">
+    <row r="11" spans="1:69" x14ac:dyDescent="0.2">
+      <c r="A11" s="10" t="s">
         <v>126</v>
       </c>
       <c r="B11">
         <f>77-8</f>
         <v>69</v>
       </c>
-      <c r="C11" s="10">
+      <c r="C11" s="11">
         <v>0.21890000000000001</v>
       </c>
-      <c r="D11" s="10">
+      <c r="D11" s="11">
         <v>3.2599999999999997E-2</v>
       </c>
       <c r="E11">
         <v>117</v>
       </c>
       <c r="F11">
         <v>124</v>
       </c>
       <c r="G11">
         <v>12</v>
       </c>
       <c r="H11">
         <v>0</v>
       </c>
-      <c r="I11" s="7">
+      <c r="I11" s="9">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A12" s="9" t="s">
+    <row r="12" spans="1:69" x14ac:dyDescent="0.2">
+      <c r="A12" s="10" t="s">
         <v>127</v>
       </c>
       <c r="B12">
         <v>69</v>
       </c>
-      <c r="C12" s="10">
+      <c r="C12" s="11">
         <v>0.2094</v>
       </c>
-      <c r="D12" s="10">
+      <c r="D12" s="11">
         <v>3.1399999999999997E-2</v>
       </c>
       <c r="E12">
         <v>114</v>
       </c>
       <c r="F12">
         <v>126</v>
       </c>
       <c r="G12">
         <v>10</v>
       </c>
       <c r="H12">
         <v>0</v>
       </c>
-      <c r="I12" s="7">
+      <c r="I12" s="9">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A13" s="9" t="s">
+    <row r="13" spans="1:69" x14ac:dyDescent="0.2">
+      <c r="A13" s="10" t="s">
         <v>128</v>
       </c>
       <c r="B13">
         <v>69</v>
       </c>
-      <c r="C13" s="10">
+      <c r="C13" s="11">
         <v>0.2114</v>
       </c>
-      <c r="D13" s="10">
+      <c r="D13" s="11">
         <v>3.2000000000000001E-2</v>
       </c>
       <c r="E13">
         <v>114</v>
       </c>
       <c r="F13">
         <v>125</v>
       </c>
       <c r="G13">
         <v>10</v>
       </c>
       <c r="H13">
         <v>0</v>
       </c>
-      <c r="I13" s="7">
+      <c r="I13" s="9">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A14" s="9" t="s">
+    <row r="14" spans="1:69" x14ac:dyDescent="0.2">
+      <c r="A14" s="10" t="s">
         <v>129</v>
       </c>
       <c r="B14">
         <v>69</v>
       </c>
-      <c r="C14" s="10">
+      <c r="C14" s="11">
         <v>0.1946</v>
       </c>
-      <c r="D14" s="10">
+      <c r="D14" s="11">
         <v>2.9600000000000001E-2</v>
       </c>
       <c r="E14">
         <v>115</v>
       </c>
       <c r="F14">
         <v>124</v>
       </c>
       <c r="G14">
         <v>10</v>
       </c>
       <c r="H14">
         <v>1</v>
       </c>
-      <c r="I14" s="7">
+      <c r="I14" s="9">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A15" s="9" t="s">
+    <row r="15" spans="1:69" x14ac:dyDescent="0.2">
+      <c r="A15" s="10" t="s">
         <v>130</v>
       </c>
       <c r="B15">
         <v>70</v>
       </c>
-      <c r="C15" s="10">
+      <c r="C15" s="11">
         <v>0.18</v>
       </c>
-      <c r="D15" s="10">
+      <c r="D15" s="11">
         <v>2.69E-2</v>
       </c>
       <c r="E15">
         <v>119</v>
       </c>
       <c r="F15">
         <v>122</v>
       </c>
       <c r="G15">
         <v>7</v>
       </c>
       <c r="H15">
         <v>1</v>
       </c>
-      <c r="I15" s="7">
+      <c r="I15" s="9">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A16" s="9" t="s">
+    <row r="16" spans="1:69" x14ac:dyDescent="0.2">
+      <c r="A16" s="10" t="s">
         <v>131</v>
       </c>
       <c r="B16">
         <v>70</v>
       </c>
-      <c r="C16" s="10">
+      <c r="C16" s="11">
         <v>0.1711</v>
       </c>
-      <c r="D16" s="10">
+      <c r="D16" s="11">
         <v>2.6499999999999999E-2</v>
       </c>
       <c r="E16">
         <v>124</v>
       </c>
       <c r="F16">
         <v>116</v>
       </c>
       <c r="G16">
         <v>7</v>
       </c>
       <c r="H16">
         <v>1</v>
       </c>
-      <c r="I16" s="7">
+      <c r="I16" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A17" s="9" t="s">
+      <c r="A17" s="10" t="s">
         <v>132</v>
       </c>
       <c r="B17">
         <v>70</v>
       </c>
-      <c r="C17" s="10">
+      <c r="C17" s="11">
         <v>0.15859999999999999</v>
       </c>
-      <c r="D17" s="10">
+      <c r="D17" s="11">
         <v>2.4400000000000002E-2</v>
       </c>
       <c r="E17">
         <v>129</v>
       </c>
       <c r="F17">
         <v>111</v>
       </c>
       <c r="G17">
         <v>5</v>
       </c>
       <c r="H17">
         <v>1</v>
       </c>
-      <c r="I17" s="7">
+      <c r="I17" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A18" s="9" t="s">
+      <c r="A18" s="10" t="s">
         <v>133</v>
       </c>
       <c r="B18">
         <v>68</v>
       </c>
-      <c r="C18" s="10">
+      <c r="C18" s="11">
         <v>0.14510000000000001</v>
       </c>
-      <c r="D18" s="10">
+      <c r="D18" s="11">
         <v>2.29E-2</v>
       </c>
       <c r="E18">
         <v>133</v>
       </c>
       <c r="F18">
         <v>102</v>
       </c>
       <c r="G18">
         <v>7</v>
       </c>
       <c r="H18">
         <v>0</v>
       </c>
-      <c r="I18" s="7">
+      <c r="I18" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A19" s="9" t="s">
+      <c r="A19" s="10" t="s">
         <v>134</v>
       </c>
       <c r="B19">
         <v>66</v>
       </c>
-      <c r="C19" s="10">
+      <c r="C19" s="11">
         <v>0.1419</v>
       </c>
-      <c r="D19" s="10">
+      <c r="D19" s="11">
         <v>2.29E-2</v>
       </c>
       <c r="E19">
         <v>136</v>
       </c>
       <c r="F19">
         <v>97</v>
       </c>
       <c r="G19">
         <v>6</v>
       </c>
       <c r="H19">
         <v>0</v>
       </c>
-      <c r="I19" s="7">
+      <c r="I19" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A20" s="9" t="s">
+      <c r="A20" s="10" t="s">
         <v>135</v>
       </c>
       <c r="B20">
         <v>69</v>
       </c>
-      <c r="C20" s="10">
+      <c r="C20" s="11">
         <v>0.14680000000000001</v>
       </c>
-      <c r="D20" s="10">
+      <c r="D20" s="11">
         <v>2.3699999999999999E-2</v>
       </c>
       <c r="E20">
         <v>138</v>
       </c>
       <c r="F20">
         <v>94</v>
       </c>
       <c r="G20">
         <v>6</v>
       </c>
       <c r="H20">
         <v>0</v>
       </c>
-      <c r="I20" s="7">
+      <c r="I20" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A21" s="9" t="s">
+      <c r="A21" s="10" t="s">
         <v>136</v>
       </c>
       <c r="B21">
         <v>71</v>
       </c>
-      <c r="C21" s="10">
+      <c r="C21" s="11">
         <v>0.1231</v>
       </c>
-      <c r="D21" s="10">
+      <c r="D21" s="11">
         <v>1.9800000000000002E-2</v>
       </c>
       <c r="E21">
         <v>139</v>
       </c>
       <c r="F21">
         <v>90</v>
       </c>
       <c r="G21">
         <v>7</v>
       </c>
       <c r="H21">
         <v>1</v>
       </c>
-      <c r="I21" s="7">
+      <c r="I21" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A22" s="9" t="s">
+      <c r="A22" s="10" t="s">
         <v>137</v>
       </c>
       <c r="B22">
         <v>71</v>
       </c>
-      <c r="C22" s="10">
+      <c r="C22" s="11">
         <v>0.1113</v>
       </c>
-      <c r="D22" s="10">
+      <c r="D22" s="11">
         <v>1.7600000000000001E-2</v>
       </c>
       <c r="E22">
         <v>137</v>
       </c>
       <c r="F22">
         <v>89</v>
       </c>
       <c r="G22">
         <v>6</v>
       </c>
       <c r="H22">
         <v>1</v>
       </c>
-      <c r="I22" s="7">
+      <c r="I22" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A23" s="9" t="s">
+      <c r="A23" s="10" t="s">
         <v>138</v>
       </c>
       <c r="B23">
         <v>69</v>
       </c>
-      <c r="C23" s="10">
+      <c r="C23" s="11">
         <v>0.12770000000000001</v>
       </c>
-      <c r="D23" s="10">
+      <c r="D23" s="11">
         <v>2.0500000000000001E-2</v>
       </c>
       <c r="E23">
         <v>133</v>
       </c>
       <c r="F23">
         <v>92</v>
       </c>
       <c r="G23">
         <v>7</v>
       </c>
       <c r="H23">
         <v>1</v>
       </c>
-      <c r="I23" s="7">
+      <c r="I23" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A24" s="9" t="s">
+      <c r="A24" s="10" t="s">
         <v>139</v>
       </c>
       <c r="B24">
         <v>70</v>
       </c>
-      <c r="C24" s="10">
+      <c r="C24" s="11">
         <v>0.1138</v>
       </c>
-      <c r="D24" s="10">
+      <c r="D24" s="11">
         <v>1.8100000000000002E-2</v>
       </c>
       <c r="E24">
         <v>129</v>
       </c>
       <c r="F24">
         <v>95</v>
       </c>
       <c r="G24">
         <v>7</v>
       </c>
       <c r="H24">
         <v>1</v>
       </c>
-      <c r="I24" s="7">
+      <c r="I24" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A25" s="9" t="s">
+      <c r="A25" s="10" t="s">
         <v>140</v>
       </c>
       <c r="B25">
         <v>70</v>
       </c>
-      <c r="C25" s="10">
+      <c r="C25" s="11">
         <v>0.1163</v>
       </c>
-      <c r="D25" s="10">
+      <c r="D25" s="11">
         <v>1.9099999999999999E-2</v>
       </c>
       <c r="E25">
         <v>125</v>
       </c>
       <c r="F25">
         <v>99</v>
       </c>
       <c r="G25">
         <v>7</v>
       </c>
       <c r="H25">
         <v>1</v>
       </c>
-      <c r="I25" s="7">
+      <c r="I25" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A26" s="9" t="s">
+      <c r="A26" s="10" t="s">
         <v>141</v>
       </c>
       <c r="B26">
         <v>67</v>
       </c>
-      <c r="C26" s="10">
+      <c r="C26" s="11">
         <v>0.1072</v>
       </c>
-      <c r="D26" s="10">
+      <c r="D26" s="11">
         <v>1.7299999999999999E-2</v>
       </c>
       <c r="E26">
         <v>120</v>
       </c>
       <c r="F26">
         <v>98</v>
       </c>
       <c r="G26">
         <v>7</v>
       </c>
       <c r="H26">
         <v>1</v>
       </c>
-      <c r="I26" s="7">
+      <c r="I26" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A27" s="9" t="s">
+      <c r="A27" s="10" t="s">
         <v>142</v>
       </c>
       <c r="B27">
         <v>68</v>
       </c>
-      <c r="C27" s="10">
+      <c r="C27" s="11">
         <v>9.7900000000000001E-2</v>
       </c>
-      <c r="D27" s="10">
+      <c r="D27" s="11">
         <v>1.5299999999999999E-2</v>
       </c>
       <c r="E27">
         <v>113</v>
       </c>
       <c r="F27">
         <v>102</v>
       </c>
       <c r="G27">
         <v>9</v>
       </c>
       <c r="H27">
         <v>1</v>
       </c>
-      <c r="I27" s="7">
+      <c r="I27" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A28" s="9" t="s">
+      <c r="A28" s="10" t="s">
         <v>143</v>
       </c>
       <c r="B28">
         <v>69</v>
       </c>
-      <c r="C28" s="10">
+      <c r="C28" s="11">
         <v>0.107</v>
       </c>
-      <c r="D28" s="10">
+      <c r="D28" s="11">
         <v>1.7100000000000001E-2</v>
       </c>
       <c r="E28">
         <v>110</v>
       </c>
       <c r="F28">
         <v>105</v>
       </c>
       <c r="G28">
         <v>9</v>
       </c>
       <c r="H28">
         <v>1</v>
       </c>
-      <c r="I28" s="7">
+      <c r="I28" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A29" s="9" t="s">
+      <c r="A29" s="10" t="s">
         <v>144</v>
       </c>
       <c r="B29">
         <v>68</v>
       </c>
-      <c r="C29" s="10">
+      <c r="C29" s="11">
         <v>0.1288</v>
       </c>
-      <c r="D29" s="10">
+      <c r="D29" s="11">
         <v>1.9800000000000002E-2</v>
       </c>
       <c r="E29">
         <v>111</v>
       </c>
       <c r="F29">
         <v>101</v>
       </c>
       <c r="G29">
         <v>11</v>
       </c>
       <c r="H29">
         <v>1</v>
       </c>
-      <c r="I29" s="7">
+      <c r="I29" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A30" s="9" t="s">
+      <c r="A30" s="10" t="s">
         <v>145</v>
       </c>
       <c r="B30">
         <v>65</v>
       </c>
-      <c r="C30" s="10">
+      <c r="C30" s="11">
         <v>0.13780000000000001</v>
       </c>
-      <c r="D30" s="10">
+      <c r="D30" s="11">
         <v>2.1299999999999999E-2</v>
       </c>
       <c r="E30">
         <v>101</v>
       </c>
       <c r="F30">
         <v>110</v>
       </c>
       <c r="G30">
         <v>10</v>
       </c>
       <c r="H30">
         <v>1</v>
       </c>
-      <c r="I30" s="7">
+      <c r="I30" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A31" s="9" t="s">
+      <c r="A31" s="10" t="s">
         <v>146</v>
       </c>
       <c r="B31">
         <v>67</v>
       </c>
-      <c r="C31" s="10">
+      <c r="C31" s="11">
         <v>0.12659999999999999</v>
       </c>
-      <c r="D31" s="10">
+      <c r="D31" s="11">
         <v>1.9599999999999999E-2</v>
       </c>
       <c r="E31">
         <v>100</v>
       </c>
       <c r="F31">
         <v>111</v>
       </c>
       <c r="G31">
         <v>9</v>
       </c>
       <c r="H31">
         <v>1</v>
       </c>
-      <c r="I31" s="7">
+      <c r="I31" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A32" s="9" t="s">
+      <c r="A32" s="10" t="s">
         <v>147</v>
       </c>
       <c r="B32">
         <v>68</v>
       </c>
-      <c r="C32" s="10">
+      <c r="C32" s="11">
         <v>0.14410000000000001</v>
       </c>
-      <c r="D32" s="10">
+      <c r="D32" s="11">
         <v>2.1100000000000001E-2</v>
       </c>
       <c r="E32">
         <v>100</v>
       </c>
       <c r="F32">
         <v>112</v>
       </c>
       <c r="G32">
         <v>8</v>
       </c>
       <c r="H32">
         <v>1</v>
       </c>
-      <c r="I32" s="7">
+      <c r="I32" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A33" s="9" t="s">
+      <c r="A33" s="10" t="s">
         <v>148</v>
       </c>
       <c r="B33">
         <v>67</v>
       </c>
-      <c r="C33" s="10">
+      <c r="C33" s="11">
         <v>0.12189999999999999</v>
       </c>
-      <c r="D33" s="10">
+      <c r="D33" s="11">
         <v>1.84E-2</v>
       </c>
       <c r="E33">
         <v>102</v>
       </c>
       <c r="F33">
         <v>112</v>
       </c>
       <c r="G33">
         <v>5</v>
       </c>
       <c r="H33">
         <v>1</v>
       </c>
-      <c r="I33" s="7">
+      <c r="I33" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A34" s="9" t="s">
+      <c r="A34" s="10" t="s">
         <v>149</v>
       </c>
       <c r="B34">
         <v>66</v>
       </c>
-      <c r="C34" s="10">
+      <c r="C34" s="11">
         <v>0.1084</v>
       </c>
-      <c r="D34" s="10">
+      <c r="D34" s="11">
         <v>1.61E-2</v>
       </c>
       <c r="E34">
         <v>101</v>
       </c>
       <c r="F34">
         <v>110</v>
       </c>
       <c r="G34">
         <v>6</v>
       </c>
       <c r="H34">
         <v>1</v>
       </c>
-      <c r="I34" s="7">
+      <c r="I34" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A35" s="10" t="s">
+        <v>150</v>
+      </c>
+      <c r="B35">
+        <v>68</v>
+      </c>
+      <c r="C35" s="11">
+        <v>0.11600000000000001</v>
+      </c>
+      <c r="D35" s="11">
+        <v>1.77E-2</v>
+      </c>
+      <c r="E35">
+        <v>107</v>
+      </c>
+      <c r="F35">
+        <v>103</v>
+      </c>
+      <c r="G35">
+        <v>6</v>
+      </c>
+      <c r="H35">
+        <v>1</v>
+      </c>
+      <c r="I35" s="9">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
-  <legacyDrawing r:id="rId2"/>
   <tableParts count="1">
-    <tablePart r:id="rId3"/>
+    <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...20 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008059A7CCCD71E4468BE91D698F9673A1" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="91f1a864fdf5133148c8c30b24eaf9f5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="d8fe5d15-bb67-4817-8fec-0013eb2dad1f" xmlns:ns3="4d1a30c3-f5af-44f8-8cae-ae7cadb597b6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e1c81a8c0cd57bd12993de479d879bb0" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="d8fe5d15-bb67-4817-8fec-0013eb2dad1f"/>
     <xsd:import namespace="4d1a30c3-f5af-44f8-8cae-ae7cadb597b6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -22761,116 +23056,145 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d8fe5d15-bb67-4817-8fec-0013eb2dad1f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="4d1a30c3-f5af-44f8-8cae-ae7cadb597b6" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B8EF467-7C0E-4BAD-AF48-73287B7A1623}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C1C4D91-5C6F-487A-84C5-42F15DCFC8F4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="d8fe5d15-bb67-4817-8fec-0013eb2dad1f"/>
     <ds:schemaRef ds:uri="4d1a30c3-f5af-44f8-8cae-ae7cadb597b6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8444AB3C-C26A-4DDD-B338-D8CC7C1CEE0A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A23E9239-0D05-4B8D-B573-A5C2ED5876F7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="d8fe5d15-bb67-4817-8fec-0013eb2dad1f"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="4d1a30c3-f5af-44f8-8cae-ae7cadb597b6"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{a9bc8cfd-9b51-41b5-9523-fdea261bf622}" enabled="0" method="" siteId="{a9bc8cfd-9b51-41b5-9523-fdea261bf622}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>CSBS Data</vt:lpstr>
       <vt:lpstr>IDOB Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>IDOB and CSBS Data for Public Website Charts</dc:title>
   <dc:creator>Madison Lechtenberg</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101008059A7CCCD71E4468BE91D698F9673A1</vt:lpwstr>
   </property>
 </Properties>
 </file>