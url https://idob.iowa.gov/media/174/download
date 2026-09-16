--- v2 (2026-07-09)
+++ v3 (2026-09-16)
@@ -1,102 +1,104 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
-  <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://idob-my.sharepoint.com/personal/mary_teare_idob_state_ia_us/Documents/Desktop/Projects/Accessibility/Remediate through IDOB/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\MPawletzki\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{9DB993FD-DBE4-4098-9376-3BB41E5E794A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{599F1327-7292-488B-A649-F668AD06291D}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{247A2DD3-CF3E-4E91-A872-37E9EA307762}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{9A15317D-5594-4B23-9AE8-62E7E0A6B3F9}"/>
+    <workbookView xWindow="28680" yWindow="-240" windowWidth="29040" windowHeight="15720" xr2:uid="{18DC56C6-0B8D-4F1C-9FAB-073D6D091B10}"/>
   </bookViews>
   <sheets>
-    <sheet name="CSBS Data" sheetId="1" r:id="rId1"/>
+    <sheet name="Public Website Charts and Graph" sheetId="1" r:id="rId1"/>
     <sheet name="IDOB Data" sheetId="2" r:id="rId2"/>
   </sheets>
+  <definedNames>
+    <definedName name="CSBS_Data">'Public Website Charts and Graph'!$A$1:$BQ$84</definedName>
+    <definedName name="IDOB_Data">'IDOB Data'!$A$1:$I$36</definedName>
+  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B11" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="161">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="161">
   <si>
     <t>Quarter</t>
   </si>
   <si>
     <t># Iowa State Chartered Banks</t>
   </si>
   <si>
     <t># Iowa FDIC Community Banks</t>
   </si>
   <si>
     <t># FDIC Community Banks</t>
   </si>
   <si>
     <t>IA State E119 Net Loans and Leases in Millions</t>
   </si>
   <si>
     <t>IA State 2170 Total Assets in Millions</t>
   </si>
   <si>
     <t>IA State 2200 Total Deposits in Millions</t>
   </si>
   <si>
     <t>IA State Chartered Avg (7316 Surveillance Model Asset Growth Rate (UBPR))</t>
   </si>
   <si>
@@ -507,3240 +509,221 @@
   <si>
     <t>2024Q2</t>
   </si>
   <si>
     <t>2024Q3</t>
   </si>
   <si>
     <t>2024Q4</t>
   </si>
   <si>
     <t>2025Q1</t>
   </si>
   <si>
     <t>2025Q2</t>
   </si>
   <si>
     <t>2025Q3</t>
   </si>
   <si>
     <t>2025Q4</t>
   </si>
   <si>
     <t>2026Q1</t>
   </si>
   <si>
-    <t>Total</t>
+    <t>2026Q2</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>FTE</t>
   </si>
   <si>
     <t>Adversely Classified Items to Tier One Capital and the Allowance for Loan and Lease Losses (12 Month Floating Averages)</t>
   </si>
   <si>
     <t>Adversely Classified Loans to Total Loans</t>
   </si>
   <si>
     <t>CAMELS One</t>
   </si>
   <si>
     <t>CAMELS Two</t>
   </si>
   <si>
     <t>CAMELS Three</t>
   </si>
   <si>
     <t>CAMELS Four</t>
   </si>
   <si>
     <t>CAMELS Five</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0000_);\(#,##0.0000\)"/>
     <numFmt numFmtId="165" formatCode="#,###.##;\(#,###.##\)"/>
-    <numFmt numFmtId="166" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF444649"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF444649"/>
       <name val="Arial"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF444649"/>
+      <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEFEFEF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FFE0E0E0"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FFE0E0E0"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...16 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="37" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="10" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...27 lines deleted...]
-    </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 3" xfId="2" xr:uid="{D3C8BE64-9A6E-4811-A297-14E9A84950C2}"/>
-[...1 lines deleted...]
-    <cellStyle name="Percent 2" xfId="3" xr:uid="{84811B2F-F888-49EF-9CCC-5BE8DCC1FA18}"/>
+    <cellStyle name="Normal 3" xfId="1" xr:uid="{B182C05A-5F08-428F-97FC-1470DA6813C7}"/>
+    <cellStyle name="Percent 2" xfId="2" xr:uid="{4EC56966-0EEB-4C79-B3C5-C53964758CC9}"/>
+    <cellStyle name="Percent 2 2" xfId="3" xr:uid="{9FFD9348-ED80-497E-8E40-67E23B90224D}"/>
   </cellStyles>
-  <dxfs count="79">
-[...2807 lines deleted...]
-  </dxfs>
+  <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
-</file>
-[...174 lines deleted...]
-</table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3995,141 +978,94 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4ABA411B-BA08-49F2-A1F1-F19F2B6F7054}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2E54C2BC-CFE8-40D4-866F-45E8D576E633}">
   <sheetPr>
     <tabColor theme="4"/>
     <outlinePr summaryBelow="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BQ84"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
-[...3 lines deleted...]
-      <selection pane="bottomRight"/>
+      <pane xSplit="1" ySplit="1" topLeftCell="AT2" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="B1" sqref="B1"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
+      <selection pane="bottomRight" sqref="A1:XFD1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="2" max="2" width="26.28515625" customWidth="1"/>
-[...60 lines deleted...]
-    <col min="69" max="69" width="23" customWidth="1"/>
+    <col min="2" max="4" width="9.140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="7" width="11" bestFit="1" customWidth="1"/>
+    <col min="8" max="36" width="9.140625" bestFit="1" customWidth="1"/>
+    <col min="37" max="37" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="38" max="38" width="9.140625" bestFit="1" customWidth="1"/>
+    <col min="39" max="39" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="40" max="40" width="9.140625" bestFit="1" customWidth="1"/>
+    <col min="41" max="41" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="42" max="59" width="9.140625" bestFit="1" customWidth="1"/>
+    <col min="60" max="60" width="12.140625" bestFit="1" customWidth="1"/>
+    <col min="61" max="62" width="11" bestFit="1" customWidth="1"/>
+    <col min="63" max="63" width="9.140625" bestFit="1" customWidth="1"/>
+    <col min="64" max="64" width="11" bestFit="1" customWidth="1"/>
+    <col min="65" max="65" width="12.140625" bestFit="1" customWidth="1"/>
+    <col min="66" max="66" width="11" bestFit="1" customWidth="1"/>
+    <col min="67" max="69" width="9.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:69" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:69" ht="191.25" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -4290,51 +1226,51 @@
       </c>
       <c r="BI1" s="2" t="s">
         <v>60</v>
       </c>
       <c r="BJ1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="BK1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="BL1" s="2" t="s">
         <v>63</v>
       </c>
       <c r="BM1" s="2" t="s">
         <v>64</v>
       </c>
       <c r="BN1" s="2" t="s">
         <v>65</v>
       </c>
       <c r="BO1" s="2" t="s">
         <v>66</v>
       </c>
       <c r="BP1" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="BQ1" s="12" t="s">
+      <c r="BQ1" s="2" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B2" s="4">
         <v>348</v>
       </c>
       <c r="C2" s="4">
         <v>385</v>
       </c>
       <c r="D2" s="4">
         <v>7162</v>
       </c>
       <c r="E2" s="4">
         <v>26038.005000000001</v>
       </c>
       <c r="F2" s="4">
         <v>38243.849000000002</v>
       </c>
       <c r="G2" s="4">
         <v>30399.901000000002</v>
       </c>
@@ -4404,51 +1340,51 @@
       <c r="AC2" s="5">
         <v>0.670412374301676</v>
       </c>
       <c r="AD2" s="5">
         <v>6.6745897007086403E-3</v>
       </c>
       <c r="AE2" s="5">
         <v>6.3114196695078098E-3</v>
       </c>
       <c r="AF2" s="5">
         <v>1.0876080691642699E-3</v>
       </c>
       <c r="AG2" s="5">
         <v>2.71371508379888E-3</v>
       </c>
       <c r="AH2" s="5">
         <v>1.35276657060519E-2</v>
       </c>
       <c r="AI2" s="5">
         <v>1.3709036312849201E-2</v>
       </c>
       <c r="AJ2" s="5">
         <v>0.115291091954023</v>
       </c>
       <c r="AK2" s="5">
-        <v>0.10159541654225199</v>
+        <v>0.101654599761051</v>
       </c>
       <c r="AL2" s="5">
         <v>1.1724999999999999E-2</v>
       </c>
       <c r="AM2" s="5">
         <v>6.5113655403518603E-3</v>
       </c>
       <c r="AN2" s="5">
         <v>1.0064655172413801E-2</v>
       </c>
       <c r="AO2" s="5">
         <v>5.1644093828539499E-3</v>
       </c>
       <c r="AP2" s="5">
         <v>3.87540229885057E-2</v>
       </c>
       <c r="AQ2" s="5">
         <v>4.3458028483663799E-2</v>
       </c>
       <c r="AR2" s="5">
         <v>5.9077873563218399E-2</v>
       </c>
       <c r="AS2" s="5">
         <v>6.2475258307735301E-2</v>
       </c>
@@ -4499,51 +1435,51 @@
       </c>
       <c r="BI2" s="4">
         <v>43112.758000000002</v>
       </c>
       <c r="BJ2" s="4">
         <v>89206.748999999996</v>
       </c>
       <c r="BK2" s="4">
         <v>2726.0990000000002</v>
       </c>
       <c r="BL2" s="4">
         <v>35352.506999999998</v>
       </c>
       <c r="BM2" s="4">
         <v>217737.95800000001</v>
       </c>
       <c r="BN2" s="4">
         <v>0</v>
       </c>
       <c r="BO2" s="5">
         <v>0.25707330118281702</v>
       </c>
       <c r="BP2" s="5">
         <v>0.174164655172414</v>
       </c>
-      <c r="BQ2" s="13">
+      <c r="BQ2" s="5">
         <v>0.16259518290980199</v>
       </c>
     </row>
     <row r="3" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>70</v>
       </c>
       <c r="B3" s="4">
         <v>343</v>
       </c>
       <c r="C3" s="4">
         <v>379</v>
       </c>
       <c r="D3" s="4">
         <v>7131</v>
       </c>
       <c r="E3" s="4">
         <v>26676.428</v>
       </c>
       <c r="F3" s="4">
         <v>38644.243999999999</v>
       </c>
       <c r="G3" s="4">
         <v>30695.421999999999</v>
       </c>
@@ -4613,51 +1549,51 @@
       <c r="AC3" s="5">
         <v>0.67671953716690003</v>
       </c>
       <c r="AD3" s="5">
         <v>7.1884436701945198E-3</v>
       </c>
       <c r="AE3" s="5">
         <v>6.3463126889949702E-3</v>
       </c>
       <c r="AF3" s="5">
         <v>5.9619883040935699E-4</v>
       </c>
       <c r="AG3" s="5">
         <v>1.0653155680224399E-3</v>
       </c>
       <c r="AH3" s="5">
         <v>1.33210526315789E-2</v>
       </c>
       <c r="AI3" s="5">
         <v>1.3781079943899001E-2</v>
       </c>
       <c r="AJ3" s="5">
         <v>0.10930291545189499</v>
       </c>
       <c r="AK3" s="5">
-        <v>0.105887296124495</v>
+        <v>0.105897111210896</v>
       </c>
       <c r="AL3" s="5">
         <v>9.52390670553936E-3</v>
       </c>
       <c r="AM3" s="5">
         <v>7.1770579161407897E-3</v>
       </c>
       <c r="AN3" s="5">
         <v>7.8580174927113701E-3</v>
       </c>
       <c r="AO3" s="5">
         <v>5.7683354368251302E-3</v>
       </c>
       <c r="AP3" s="5">
         <v>3.7855685131195298E-2</v>
       </c>
       <c r="AQ3" s="5">
         <v>4.2679119338101298E-2</v>
       </c>
       <c r="AR3" s="5">
         <v>6.1786588921282803E-2</v>
       </c>
       <c r="AS3" s="5">
         <v>6.5547104192960295E-2</v>
       </c>
@@ -4708,51 +1644,51 @@
       </c>
       <c r="BI3" s="4">
         <v>47937.627999999997</v>
       </c>
       <c r="BJ3" s="4">
         <v>86890.77</v>
       </c>
       <c r="BK3" s="4">
         <v>2513.8000000000002</v>
       </c>
       <c r="BL3" s="4">
         <v>33908.813999999998</v>
       </c>
       <c r="BM3" s="4">
         <v>230149.46900000001</v>
       </c>
       <c r="BN3" s="4">
         <v>0</v>
       </c>
       <c r="BO3" s="5">
         <v>0.264074331358986</v>
       </c>
       <c r="BP3" s="5">
         <v>0.173390962099125</v>
       </c>
-      <c r="BQ3" s="13">
+      <c r="BQ3" s="5">
         <v>0.16237906324498699</v>
       </c>
     </row>
     <row r="4" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>71</v>
       </c>
       <c r="B4" s="4">
         <v>342</v>
       </c>
       <c r="C4" s="4">
         <v>377</v>
       </c>
       <c r="D4" s="4">
         <v>7112</v>
       </c>
       <c r="E4" s="4">
         <v>27493.025000000001</v>
       </c>
       <c r="F4" s="4">
         <v>39210.756000000001</v>
       </c>
       <c r="G4" s="4">
         <v>30881.906999999999</v>
       </c>
@@ -4822,51 +1758,51 @@
       <c r="AC4" s="5">
         <v>0.67718268879201204</v>
       </c>
       <c r="AD4" s="5">
         <v>7.5225625408626403E-3</v>
       </c>
       <c r="AE4" s="5">
         <v>6.28557740505724E-3</v>
       </c>
       <c r="AF4" s="5">
         <v>5.3284457478005903E-4</v>
       </c>
       <c r="AG4" s="5">
         <v>1.3109126705104801E-3</v>
       </c>
       <c r="AH4" s="5">
         <v>1.35378299120235E-2</v>
       </c>
       <c r="AI4" s="5">
         <v>1.3528941077204299E-2</v>
       </c>
       <c r="AJ4" s="5">
         <v>0.111953801169591</v>
       </c>
       <c r="AK4" s="5">
-        <v>0.10743761247750401</v>
+        <v>0.107439228922892</v>
       </c>
       <c r="AL4" s="5">
         <v>1.0826900584795299E-2</v>
       </c>
       <c r="AM4" s="5">
         <v>5.8263357705286801E-3</v>
       </c>
       <c r="AN4" s="5">
         <v>9.0970760233918101E-3</v>
       </c>
       <c r="AO4" s="5">
         <v>4.3583380202474702E-3</v>
       </c>
       <c r="AP4" s="5">
         <v>3.7942105263157902E-2</v>
       </c>
       <c r="AQ4" s="5">
         <v>0.188940832395951</v>
       </c>
       <c r="AR4" s="5">
         <v>6.3087134502923997E-2</v>
       </c>
       <c r="AS4" s="5">
         <v>0.212985081552306</v>
       </c>
@@ -4917,51 +1853,51 @@
       </c>
       <c r="BI4" s="4">
         <v>52211.212</v>
       </c>
       <c r="BJ4" s="4">
         <v>90763.18</v>
       </c>
       <c r="BK4" s="4">
         <v>2671.7159999999999</v>
       </c>
       <c r="BL4" s="4">
         <v>37048.54</v>
       </c>
       <c r="BM4" s="4">
         <v>235390.82399999999</v>
       </c>
       <c r="BN4" s="4">
         <v>0</v>
       </c>
       <c r="BO4" s="5">
         <v>0.272572215347961</v>
       </c>
       <c r="BP4" s="5">
         <v>0.17023508771929799</v>
       </c>
-      <c r="BQ4" s="13">
+      <c r="BQ4" s="5">
         <v>0.16249240719909999</v>
       </c>
     </row>
     <row r="5" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>72</v>
       </c>
       <c r="B5" s="4">
         <v>340</v>
       </c>
       <c r="C5" s="4">
         <v>374</v>
       </c>
       <c r="D5" s="4">
         <v>7083</v>
       </c>
       <c r="E5" s="4">
         <v>28099.15</v>
       </c>
       <c r="F5" s="4">
         <v>39830.512999999999</v>
       </c>
       <c r="G5" s="4">
         <v>31230.575000000001</v>
       </c>
@@ -5031,51 +1967,51 @@
       <c r="AC5" s="5">
         <v>0.67705064238317103</v>
       </c>
       <c r="AD5" s="5">
         <v>7.6432561127293902E-3</v>
       </c>
       <c r="AE5" s="5">
         <v>6.7821957384004801E-3</v>
       </c>
       <c r="AF5" s="5">
         <v>6.7817109144542803E-4</v>
       </c>
       <c r="AG5" s="5">
         <v>1.40279542566709E-3</v>
       </c>
       <c r="AH5" s="5">
         <v>1.3334513274336299E-2</v>
       </c>
       <c r="AI5" s="5">
         <v>1.35200762388818E-2</v>
       </c>
       <c r="AJ5" s="5">
         <v>0.11124764705882401</v>
       </c>
       <c r="AK5" s="5">
-        <v>0.106015570934256</v>
+        <v>0.106010278404815</v>
       </c>
       <c r="AL5" s="5">
         <v>1.1187058823529401E-2</v>
       </c>
       <c r="AM5" s="5">
         <v>1.6108428631935599E-3</v>
       </c>
       <c r="AN5" s="5">
         <v>9.4388235294117703E-3</v>
       </c>
       <c r="AO5" s="5">
         <v>1.2914019483269799E-4</v>
       </c>
       <c r="AP5" s="5">
         <v>3.7814117647058797E-2</v>
       </c>
       <c r="AQ5" s="5">
         <v>4.4929930820273897E-2</v>
       </c>
       <c r="AR5" s="5">
         <v>6.4295000000000005E-2</v>
       </c>
       <c r="AS5" s="5">
         <v>7.0414683043907994E-2</v>
       </c>
@@ -5126,51 +2062,51 @@
       </c>
       <c r="BI5" s="4">
         <v>57052.050999999999</v>
       </c>
       <c r="BJ5" s="4">
         <v>89531.137000000002</v>
       </c>
       <c r="BK5" s="4">
         <v>2887.02</v>
       </c>
       <c r="BL5" s="4">
         <v>36798.572999999997</v>
       </c>
       <c r="BM5" s="4">
         <v>249662.163</v>
       </c>
       <c r="BN5" s="4">
         <v>0</v>
       </c>
       <c r="BO5" s="5">
         <v>0.28186090884356801</v>
       </c>
       <c r="BP5" s="5">
         <v>0.16806058823529399</v>
       </c>
-      <c r="BQ5" s="13">
+      <c r="BQ5" s="5">
         <v>0.163732401524778</v>
       </c>
     </row>
     <row r="6" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>73</v>
       </c>
       <c r="B6" s="4">
         <v>341</v>
       </c>
       <c r="C6" s="4">
         <v>375</v>
       </c>
       <c r="D6" s="4">
         <v>7017</v>
       </c>
       <c r="E6" s="4">
         <v>28465.233</v>
       </c>
       <c r="F6" s="4">
         <v>40944.69</v>
       </c>
       <c r="G6" s="4">
         <v>32663.475999999999</v>
       </c>
@@ -5240,51 +2176,51 @@
       <c r="AC6" s="5">
         <v>0.67728116003990302</v>
       </c>
       <c r="AD6" s="5">
         <v>7.2116395463898003E-3</v>
       </c>
       <c r="AE6" s="5">
         <v>7.2854311754466904E-3</v>
       </c>
       <c r="AF6" s="5">
         <v>1.03970588235294E-3</v>
       </c>
       <c r="AG6" s="5">
         <v>1.7675694939415501E-3</v>
       </c>
       <c r="AH6" s="5">
         <v>1.36620588235294E-2</v>
       </c>
       <c r="AI6" s="5">
         <v>1.34556505629186E-2</v>
       </c>
       <c r="AJ6" s="5">
         <v>0.104680058651026</v>
       </c>
       <c r="AK6" s="5">
-        <v>9.8863790493490797E-2</v>
+        <v>9.8852225923682605E-2</v>
       </c>
       <c r="AL6" s="5">
         <v>1.0600293255132001E-2</v>
       </c>
       <c r="AM6" s="5">
         <v>2.5234003135243001E-3</v>
       </c>
       <c r="AN6" s="5">
         <v>8.9824046920821098E-3</v>
       </c>
       <c r="AO6" s="5">
         <v>1.11738634744193E-3</v>
       </c>
       <c r="AP6" s="5">
         <v>3.7676246334310902E-2</v>
       </c>
       <c r="AQ6" s="5">
         <v>4.36019666524156E-2</v>
       </c>
       <c r="AR6" s="5">
         <v>6.5116715542522005E-2</v>
       </c>
       <c r="AS6" s="5">
         <v>6.99742767564486E-2</v>
       </c>
@@ -5335,51 +2271,51 @@
       </c>
       <c r="BI6" s="4">
         <v>56587.576000000001</v>
       </c>
       <c r="BJ6" s="4">
         <v>83912.213000000003</v>
       </c>
       <c r="BK6" s="4">
         <v>2255.027</v>
       </c>
       <c r="BL6" s="4">
         <v>34759.445</v>
       </c>
       <c r="BM6" s="4">
         <v>252481.05900000001</v>
       </c>
       <c r="BN6" s="4">
         <v>0</v>
       </c>
       <c r="BO6" s="5">
         <v>0.27697219323891398</v>
       </c>
       <c r="BP6" s="5">
         <v>0.166618181818182</v>
       </c>
-      <c r="BQ6" s="13">
+      <c r="BQ6" s="5">
         <v>0.163621975203078</v>
       </c>
     </row>
     <row r="7" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B7" s="4">
         <v>337</v>
       </c>
       <c r="C7" s="4">
         <v>372</v>
       </c>
       <c r="D7" s="4">
         <v>6995</v>
       </c>
       <c r="E7" s="4">
         <v>28314.042000000001</v>
       </c>
       <c r="F7" s="4">
         <v>40568.275999999998</v>
       </c>
       <c r="G7" s="4">
         <v>32334.690999999999</v>
       </c>
@@ -5449,51 +2385,51 @@
       <c r="AC7" s="5">
         <v>0.68188251608291595</v>
       </c>
       <c r="AD7" s="5">
         <v>7.1922970235051599E-3</v>
       </c>
       <c r="AE7" s="5">
         <v>8.1861952080094502E-3</v>
       </c>
       <c r="AF7" s="5">
         <v>1.82172619047619E-3</v>
       </c>
       <c r="AG7" s="5">
         <v>1.2945103645460999E-3</v>
       </c>
       <c r="AH7" s="5">
         <v>1.35842261904762E-2</v>
       </c>
       <c r="AI7" s="5">
         <v>1.35515511079342E-2</v>
       </c>
       <c r="AJ7" s="5">
         <v>9.7882195845697295E-2</v>
       </c>
       <c r="AK7" s="5">
-        <v>9.3223172581134287E-2</v>
+        <v>9.3222864512213691E-2</v>
       </c>
       <c r="AL7" s="5">
         <v>1.0250148367952501E-2</v>
       </c>
       <c r="AM7" s="5">
         <v>6.8070478913509602E-3</v>
       </c>
       <c r="AN7" s="5">
         <v>8.6777448071216606E-3</v>
       </c>
       <c r="AO7" s="5">
         <v>5.4185989992851999E-3</v>
       </c>
       <c r="AP7" s="5">
         <v>3.6418694362017799E-2</v>
       </c>
       <c r="AQ7" s="5">
         <v>4.1566490350250201E-2</v>
       </c>
       <c r="AR7" s="5">
         <v>6.6634124629080096E-2</v>
       </c>
       <c r="AS7" s="5">
         <v>7.1017441029306599E-2</v>
       </c>
@@ -5544,51 +2480,51 @@
       </c>
       <c r="BI7" s="4">
         <v>59324.224000000002</v>
       </c>
       <c r="BJ7" s="4">
         <v>80949.531000000003</v>
       </c>
       <c r="BK7" s="4">
         <v>2118.8009999999999</v>
       </c>
       <c r="BL7" s="4">
         <v>34463.608</v>
       </c>
       <c r="BM7" s="4">
         <v>246460.299</v>
       </c>
       <c r="BN7" s="4">
         <v>0</v>
       </c>
       <c r="BO7" s="5">
         <v>0.26972872784601598</v>
       </c>
       <c r="BP7" s="5">
         <v>0.16939020771513399</v>
       </c>
-      <c r="BQ7" s="13">
+      <c r="BQ7" s="5">
         <v>0.16471085060757701</v>
       </c>
     </row>
     <row r="8" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>75</v>
       </c>
       <c r="B8" s="4">
         <v>335</v>
       </c>
       <c r="C8" s="4">
         <v>370</v>
       </c>
       <c r="D8" s="4">
         <v>6948</v>
       </c>
       <c r="E8" s="4">
         <v>28679.77</v>
       </c>
       <c r="F8" s="4">
         <v>40638.792999999998</v>
       </c>
       <c r="G8" s="4">
         <v>32178.873</v>
       </c>
@@ -5658,51 +2594,51 @@
       <c r="AC8" s="5">
         <v>0.68096136461782097</v>
       </c>
       <c r="AD8" s="5">
         <v>7.8839195711820596E-3</v>
       </c>
       <c r="AE8" s="5">
         <v>9.1715862818504794E-3</v>
       </c>
       <c r="AF8" s="5">
         <v>1.8574850299401199E-3</v>
       </c>
       <c r="AG8" s="5">
         <v>1.4463077587447801E-3</v>
       </c>
       <c r="AH8" s="5">
         <v>1.33170658682635E-2</v>
       </c>
       <c r="AI8" s="5">
         <v>1.32990643443213E-2</v>
       </c>
       <c r="AJ8" s="5">
         <v>0.103348955223881</v>
       </c>
       <c r="AK8" s="5">
-        <v>9.3737274946597504E-2</v>
+        <v>9.3747176434676407E-2</v>
       </c>
       <c r="AL8" s="5">
         <v>1.0857313432835801E-2</v>
       </c>
       <c r="AM8" s="5">
         <v>-7.21148531951641E-3</v>
       </c>
       <c r="AN8" s="5">
         <v>9.1985074626865695E-3</v>
       </c>
       <c r="AO8" s="5">
         <v>-8.6485175590097895E-3</v>
       </c>
       <c r="AP8" s="5">
         <v>3.6697611940298497E-2</v>
       </c>
       <c r="AQ8" s="5">
         <v>4.3817170408750702E-2</v>
       </c>
       <c r="AR8" s="5">
         <v>6.7384179104477596E-2</v>
       </c>
       <c r="AS8" s="5">
         <v>7.3651050662060999E-2</v>
       </c>
@@ -5753,59 +2689,59 @@
       </c>
       <c r="BI8" s="4">
         <v>60244.461000000003</v>
       </c>
       <c r="BJ8" s="4">
         <v>83516.631999999998</v>
       </c>
       <c r="BK8" s="4">
         <v>3068.0309999999999</v>
       </c>
       <c r="BL8" s="4">
         <v>35549.160000000003</v>
       </c>
       <c r="BM8" s="4">
         <v>245624.34</v>
       </c>
       <c r="BN8" s="4">
         <v>0</v>
       </c>
       <c r="BO8" s="5">
         <v>0.27282970678921298</v>
       </c>
       <c r="BP8" s="5">
         <v>0.17096447761194</v>
       </c>
-      <c r="BQ8" s="13">
+      <c r="BQ8" s="5">
         <v>0.16891103914795599</v>
       </c>
     </row>
     <row r="9" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>76</v>
       </c>
-      <c r="B9" s="7">
+      <c r="B9" s="4">
         <v>335</v>
       </c>
       <c r="C9" s="4">
         <v>368</v>
       </c>
       <c r="D9" s="4">
         <v>6931</v>
       </c>
       <c r="E9" s="4">
         <v>29227.355</v>
       </c>
       <c r="F9" s="4">
         <v>41357.561999999998</v>
       </c>
       <c r="G9" s="4">
         <v>32471.614000000001</v>
       </c>
       <c r="H9" s="5">
         <v>5.7334431137724497E-2</v>
       </c>
       <c r="I9" s="5">
         <v>0.120985975519835</v>
       </c>
       <c r="J9" s="5">
         <v>0.110875719402985</v>
@@ -5867,51 +2803,51 @@
       <c r="AC9" s="5">
         <v>0.68132379166065504</v>
       </c>
       <c r="AD9" s="5">
         <v>1.0240372418236301E-2</v>
       </c>
       <c r="AE9" s="5">
         <v>1.05824892605265E-2</v>
       </c>
       <c r="AF9" s="5">
         <v>1.65389221556886E-3</v>
       </c>
       <c r="AG9" s="5">
         <v>1.82084836242966E-3</v>
       </c>
       <c r="AH9" s="5">
         <v>1.30239520958084E-2</v>
       </c>
       <c r="AI9" s="5">
         <v>1.32373972009811E-2</v>
       </c>
       <c r="AJ9" s="5">
         <v>0.10388089552238799</v>
       </c>
       <c r="AK9" s="5">
-        <v>9.2026011295985505E-2</v>
+        <v>9.2033501297908285E-2</v>
       </c>
       <c r="AL9" s="5">
         <v>1.10244776119403E-2</v>
       </c>
       <c r="AM9" s="5">
         <v>5.6958591833790198E-4</v>
       </c>
       <c r="AN9" s="5">
         <v>9.3355223880596996E-3</v>
       </c>
       <c r="AO9" s="5">
         <v>-8.81416822969269E-4</v>
       </c>
       <c r="AP9" s="5">
         <v>3.6830746268656699E-2</v>
       </c>
       <c r="AQ9" s="5">
         <v>4.2655879382484503E-2</v>
       </c>
       <c r="AR9" s="5">
         <v>6.7902985074626901E-2</v>
       </c>
       <c r="AS9" s="5">
         <v>7.3097951233588199E-2</v>
       </c>
@@ -5962,51 +2898,51 @@
       </c>
       <c r="BI9" s="4">
         <v>59426.241000000002</v>
       </c>
       <c r="BJ9" s="4">
         <v>89687.210999999996</v>
       </c>
       <c r="BK9" s="4">
         <v>4472.5200000000004</v>
       </c>
       <c r="BL9" s="4">
         <v>36816.561999999998</v>
       </c>
       <c r="BM9" s="4">
         <v>250409.95800000001</v>
       </c>
       <c r="BN9" s="4">
         <v>0</v>
       </c>
       <c r="BO9" s="5">
         <v>0.27760699805342598</v>
       </c>
       <c r="BP9" s="5">
         <v>0.17287253731343299</v>
       </c>
-      <c r="BQ9" s="13">
+      <c r="BQ9" s="5">
         <v>0.17386157841581301</v>
       </c>
     </row>
     <row r="10" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>77</v>
       </c>
       <c r="B10" s="4">
         <v>332</v>
       </c>
       <c r="C10" s="4">
         <v>365</v>
       </c>
       <c r="D10" s="4">
         <v>6906</v>
       </c>
       <c r="E10" s="4">
         <v>29583.978999999999</v>
       </c>
       <c r="F10" s="4">
         <v>42366.927000000003</v>
       </c>
       <c r="G10" s="4">
         <v>33424.381999999998</v>
       </c>
@@ -6076,51 +3012,51 @@
       <c r="AC10" s="5">
         <v>0.68165582102519595</v>
       </c>
       <c r="AD10" s="5">
         <v>1.07772859087008E-2</v>
       </c>
       <c r="AE10" s="5">
         <v>1.2465800578457101E-2</v>
       </c>
       <c r="AF10" s="5">
         <v>2.1413897280966798E-3</v>
       </c>
       <c r="AG10" s="5">
         <v>2.4323486823052401E-3</v>
       </c>
       <c r="AH10" s="5">
         <v>1.3609063444108799E-2</v>
       </c>
       <c r="AI10" s="5">
         <v>1.3315826817260399E-2</v>
       </c>
       <c r="AJ10" s="5">
         <v>9.8189156626506E-2</v>
       </c>
       <c r="AK10" s="5">
-        <v>8.2781825153374206E-2</v>
+        <v>8.2781494552708196E-2</v>
       </c>
       <c r="AL10" s="5">
         <v>1.0393674698795201E-2</v>
       </c>
       <c r="AM10" s="5">
         <v>1.70752968433246E-3</v>
       </c>
       <c r="AN10" s="5">
         <v>8.8108433734939793E-3</v>
       </c>
       <c r="AO10" s="5">
         <v>3.3785114393281197E-4</v>
       </c>
       <c r="AP10" s="5">
         <v>3.6897891566265099E-2</v>
       </c>
       <c r="AQ10" s="5">
         <v>4.2966015059368701E-2</v>
       </c>
       <c r="AR10" s="5">
         <v>6.7967168674698805E-2</v>
       </c>
       <c r="AS10" s="5">
         <v>7.3297958297132898E-2</v>
       </c>
@@ -6171,51 +3107,51 @@
       </c>
       <c r="BI10" s="4">
         <v>59563.29</v>
       </c>
       <c r="BJ10" s="4">
         <v>96650.654999999999</v>
       </c>
       <c r="BK10" s="4">
         <v>4420.8270000000002</v>
       </c>
       <c r="BL10" s="4">
         <v>40290.597000000002</v>
       </c>
       <c r="BM10" s="4">
         <v>251762.962</v>
       </c>
       <c r="BN10" s="4">
         <v>0</v>
       </c>
       <c r="BO10" s="5">
         <v>0.28196839558333098</v>
       </c>
       <c r="BP10" s="5">
         <v>0.17480090361445799</v>
       </c>
-      <c r="BQ10" s="13">
+      <c r="BQ10" s="5">
         <v>0.179355545902114</v>
       </c>
     </row>
     <row r="11" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B11" s="4">
         <v>328</v>
       </c>
       <c r="C11" s="4">
         <v>360</v>
       </c>
       <c r="D11" s="4">
         <v>6857</v>
       </c>
       <c r="E11" s="4">
         <v>29797.236000000001</v>
       </c>
       <c r="F11" s="4">
         <v>43394.337</v>
       </c>
       <c r="G11" s="4">
         <v>34265.743999999999</v>
       </c>
@@ -6285,51 +3221,51 @@
       <c r="AC11" s="5">
         <v>0.68726737640367497</v>
       </c>
       <c r="AD11" s="5">
         <v>1.24507857037478E-2</v>
       </c>
       <c r="AE11" s="5">
         <v>1.5851921465597201E-2</v>
       </c>
       <c r="AF11" s="5">
         <v>1.6284403669724801E-3</v>
       </c>
       <c r="AG11" s="5">
         <v>2.0443634242380002E-3</v>
       </c>
       <c r="AH11" s="5">
         <v>1.21935779816514E-2</v>
       </c>
       <c r="AI11" s="5">
         <v>1.34753099022896E-2</v>
       </c>
       <c r="AJ11" s="5">
         <v>0.11241402439024401</v>
       </c>
       <c r="AK11" s="5">
-        <v>7.3955526477832392E-2</v>
+        <v>7.3970229477899108E-2</v>
       </c>
       <c r="AL11" s="5">
         <v>1.6283536585365899E-2</v>
       </c>
       <c r="AM11" s="5">
         <v>4.1024354674055697E-3</v>
       </c>
       <c r="AN11" s="5">
         <v>1.44557926829268E-2</v>
       </c>
       <c r="AO11" s="5">
         <v>2.7192649846871802E-3</v>
       </c>
       <c r="AP11" s="5">
         <v>3.66271341463415E-2</v>
       </c>
       <c r="AQ11" s="5">
         <v>3.98447717660785E-2</v>
       </c>
       <c r="AR11" s="5">
         <v>6.5175914634146404E-2</v>
       </c>
       <c r="AS11" s="5">
         <v>6.7748257255359504E-2</v>
       </c>
@@ -6380,51 +3316,51 @@
       </c>
       <c r="BI11" s="4">
         <v>61391.527999999998</v>
       </c>
       <c r="BJ11" s="4">
         <v>104936.944</v>
       </c>
       <c r="BK11" s="4">
         <v>4117.8670000000002</v>
       </c>
       <c r="BL11" s="4">
         <v>36817.245999999999</v>
       </c>
       <c r="BM11" s="4">
         <v>252111.845</v>
       </c>
       <c r="BN11" s="4">
         <v>0</v>
       </c>
       <c r="BO11" s="5">
         <v>0.285312702267496</v>
       </c>
       <c r="BP11" s="5">
         <v>0.18283628048780501</v>
       </c>
-      <c r="BQ11" s="13">
+      <c r="BQ11" s="5">
         <v>0.195583710077293</v>
       </c>
     </row>
     <row r="12" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="4">
         <v>325</v>
       </c>
       <c r="C12" s="4">
         <v>357</v>
       </c>
       <c r="D12" s="4">
         <v>6829</v>
       </c>
       <c r="E12" s="4">
         <v>30244.23</v>
       </c>
       <c r="F12" s="4">
         <v>43402.832000000002</v>
       </c>
       <c r="G12" s="4">
         <v>33986.993999999999</v>
       </c>
@@ -6494,51 +3430,51 @@
       <c r="AC12" s="5">
         <v>0.68844663933226002</v>
       </c>
       <c r="AD12" s="5">
         <v>1.43444551241675E-2</v>
       </c>
       <c r="AE12" s="5">
         <v>1.9021825560370399E-2</v>
       </c>
       <c r="AF12" s="5">
         <v>2.1280864197530899E-3</v>
       </c>
       <c r="AG12" s="5">
         <v>2.7404598037780101E-3</v>
       </c>
       <c r="AH12" s="5">
         <v>1.2375308641975301E-2</v>
       </c>
       <c r="AI12" s="5">
         <v>1.35139991213941E-2</v>
       </c>
       <c r="AJ12" s="5">
         <v>0.106291692307692</v>
       </c>
       <c r="AK12" s="5">
-        <v>6.5422333538840804E-2</v>
+        <v>6.5434551341350511E-2</v>
       </c>
       <c r="AL12" s="5">
         <v>1.3059384615384599E-2</v>
       </c>
       <c r="AM12" s="5">
         <v>4.0158588373114699E-3</v>
       </c>
       <c r="AN12" s="5">
         <v>1.13175384615385E-2</v>
       </c>
       <c r="AO12" s="5">
         <v>2.6921950505198401E-3</v>
       </c>
       <c r="AP12" s="5">
         <v>3.6652615384615402E-2</v>
       </c>
       <c r="AQ12" s="5">
         <v>4.0377741982720698E-2</v>
       </c>
       <c r="AR12" s="5">
         <v>6.3544923076923096E-2</v>
       </c>
       <c r="AS12" s="5">
         <v>6.6645965734368096E-2</v>
       </c>
@@ -6589,51 +3525,51 @@
       </c>
       <c r="BI12" s="4">
         <v>67867.89</v>
       </c>
       <c r="BJ12" s="4">
         <v>114656.91</v>
       </c>
       <c r="BK12" s="4">
         <v>5143.75</v>
       </c>
       <c r="BL12" s="4">
         <v>40275.413999999997</v>
       </c>
       <c r="BM12" s="4">
         <v>250689.70800000001</v>
       </c>
       <c r="BN12" s="4">
         <v>0</v>
       </c>
       <c r="BO12" s="5">
         <v>0.294689418068385</v>
       </c>
       <c r="BP12" s="5">
         <v>0.19395630769230801</v>
       </c>
-      <c r="BQ12" s="13">
+      <c r="BQ12" s="5">
         <v>0.20460645775369801</v>
       </c>
     </row>
     <row r="13" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>80</v>
       </c>
       <c r="B13" s="4">
         <v>323</v>
       </c>
       <c r="C13" s="4">
         <v>354</v>
       </c>
       <c r="D13" s="4">
         <v>6774</v>
       </c>
       <c r="E13" s="4">
         <v>31044.094000000001</v>
       </c>
       <c r="F13" s="4">
         <v>44321.254000000001</v>
       </c>
       <c r="G13" s="4">
         <v>34725.025999999998</v>
       </c>
@@ -6703,51 +3639,51 @@
       <c r="AC13" s="5">
         <v>0.68999585178624201</v>
       </c>
       <c r="AD13" s="5">
         <v>1.5519666961451699E-2</v>
       </c>
       <c r="AE13" s="5">
         <v>2.1174814733015499E-2</v>
       </c>
       <c r="AF13" s="5">
         <v>2.3987577639751601E-3</v>
       </c>
       <c r="AG13" s="5">
         <v>3.5094036020076802E-3</v>
       </c>
       <c r="AH13" s="5">
         <v>1.22562111801242E-2</v>
       </c>
       <c r="AI13" s="5">
         <v>1.37131532329495E-2</v>
       </c>
       <c r="AJ13" s="5">
         <v>0.10689318885448899</v>
       </c>
       <c r="AK13" s="5">
-        <v>5.4387399130974595E-2</v>
+        <v>5.4380717279925495E-2</v>
       </c>
       <c r="AL13" s="5">
         <v>1.2508668730650201E-2</v>
       </c>
       <c r="AM13" s="5">
         <v>3.0322113965160899E-3</v>
       </c>
       <c r="AN13" s="5">
         <v>1.068173374613E-2</v>
       </c>
       <c r="AO13" s="5">
         <v>1.75903454384411E-3</v>
       </c>
       <c r="AP13" s="5">
         <v>3.7339009287925697E-2</v>
       </c>
       <c r="AQ13" s="5">
         <v>3.9191364038972498E-2</v>
       </c>
       <c r="AR13" s="5">
         <v>6.3127244582043301E-2</v>
       </c>
       <c r="AS13" s="5">
         <v>6.4303793917921501E-2</v>
       </c>
@@ -6798,51 +3734,51 @@
       </c>
       <c r="BI13" s="4">
         <v>84176.777000000002</v>
       </c>
       <c r="BJ13" s="4">
         <v>119712.76700000001</v>
       </c>
       <c r="BK13" s="4">
         <v>5747.5320000000002</v>
       </c>
       <c r="BL13" s="4">
         <v>38190.218999999997</v>
       </c>
       <c r="BM13" s="4">
         <v>252425.05600000001</v>
       </c>
       <c r="BN13" s="4">
         <v>0</v>
       </c>
       <c r="BO13" s="5">
         <v>0.304933282861855</v>
       </c>
       <c r="BP13" s="5">
         <v>0.195224148606811</v>
       </c>
-      <c r="BQ13" s="13">
+      <c r="BQ13" s="5">
         <v>0.20574923235902001</v>
       </c>
     </row>
     <row r="14" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>81</v>
       </c>
       <c r="B14" s="4">
         <v>322</v>
       </c>
       <c r="C14" s="4">
         <v>352</v>
       </c>
       <c r="D14" s="4">
         <v>6729</v>
       </c>
       <c r="E14" s="4">
         <v>31594.397000000001</v>
       </c>
       <c r="F14" s="4">
         <v>45555.917000000001</v>
       </c>
       <c r="G14" s="4">
         <v>35910.673000000003</v>
       </c>
@@ -6912,51 +3848,51 @@
       <c r="AC14" s="5">
         <v>0.691705023034626</v>
       </c>
       <c r="AD14" s="5">
         <v>1.5884525347959599E-2</v>
       </c>
       <c r="AE14" s="5">
         <v>2.6214511053038101E-2</v>
       </c>
       <c r="AF14" s="5">
         <v>3.4844236760124599E-3</v>
       </c>
       <c r="AG14" s="5">
         <v>5.2691187397830297E-3</v>
       </c>
       <c r="AH14" s="5">
         <v>1.2501246105919E-2</v>
       </c>
       <c r="AI14" s="5">
         <v>1.4655535740823299E-2</v>
       </c>
       <c r="AJ14" s="5">
         <v>9.4833850931676997E-2</v>
       </c>
       <c r="AK14" s="5">
-        <v>3.2862689364360501E-2</v>
+        <v>3.2857225433526004E-2</v>
       </c>
       <c r="AL14" s="5">
         <v>1.08313664596273E-2</v>
       </c>
       <c r="AM14" s="5">
         <v>1.2864318620894599E-3</v>
       </c>
       <c r="AN14" s="5">
         <v>9.2170807453416208E-3</v>
       </c>
       <c r="AO14" s="5">
         <v>1.6947540496358999E-4</v>
       </c>
       <c r="AP14" s="5">
         <v>3.7676397515528003E-2</v>
       </c>
       <c r="AQ14" s="5">
         <v>3.8924045177589503E-2</v>
       </c>
       <c r="AR14" s="5">
         <v>6.2531366459627299E-2</v>
       </c>
       <c r="AS14" s="5">
         <v>6.3213701887353299E-2</v>
       </c>
@@ -7007,51 +3943,51 @@
       </c>
       <c r="BI14" s="4">
         <v>95607.777000000002</v>
       </c>
       <c r="BJ14" s="4">
         <v>120765.007</v>
       </c>
       <c r="BK14" s="4">
         <v>6355.491</v>
       </c>
       <c r="BL14" s="4">
         <v>35850.230000000003</v>
       </c>
       <c r="BM14" s="4">
         <v>261548.79800000001</v>
       </c>
       <c r="BN14" s="4">
         <v>0</v>
       </c>
       <c r="BO14" s="5">
         <v>0.31186759056476898</v>
       </c>
       <c r="BP14" s="5">
         <v>0.19286739130434799</v>
       </c>
-      <c r="BQ14" s="13">
+      <c r="BQ14" s="5">
         <v>0.208560974884827</v>
       </c>
     </row>
     <row r="15" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
         <v>82</v>
       </c>
       <c r="B15" s="4">
         <v>319</v>
       </c>
       <c r="C15" s="4">
         <v>351</v>
       </c>
       <c r="D15" s="4">
         <v>6727</v>
       </c>
       <c r="E15" s="4">
         <v>31347.05</v>
       </c>
       <c r="F15" s="4">
         <v>46384.569000000003</v>
       </c>
       <c r="G15" s="4">
         <v>36945.597999999998</v>
       </c>
@@ -7121,51 +4057,51 @@
       <c r="AC15" s="5">
         <v>0.700706943205471</v>
       </c>
       <c r="AD15" s="5">
         <v>1.9821960918172499E-2</v>
       </c>
       <c r="AE15" s="5">
         <v>3.08755287791375E-2</v>
       </c>
       <c r="AF15" s="5">
         <v>3.7597484276729598E-3</v>
       </c>
       <c r="AG15" s="5">
         <v>5.6955545643770401E-3</v>
       </c>
       <c r="AH15" s="5">
         <v>1.30562893081761E-2</v>
       </c>
       <c r="AI15" s="5">
         <v>1.52440231935772E-2</v>
       </c>
       <c r="AJ15" s="5">
         <v>9.2216927899686496E-2</v>
       </c>
       <c r="AK15" s="5">
-        <v>1.42222743625841E-2</v>
+        <v>1.42127543035994E-2</v>
       </c>
       <c r="AL15" s="5">
         <v>9.8576802507837E-3</v>
       </c>
       <c r="AM15" s="5">
         <v>4.7689906347554598E-4</v>
       </c>
       <c r="AN15" s="5">
         <v>8.2288401253918508E-3</v>
       </c>
       <c r="AO15" s="5">
         <v>-6.4456667162182202E-4</v>
       </c>
       <c r="AP15" s="5">
         <v>3.7974608150470199E-2</v>
       </c>
       <c r="AQ15" s="5">
         <v>3.7410628809276099E-2</v>
       </c>
       <c r="AR15" s="5">
         <v>5.7728840125391902E-2</v>
       </c>
       <c r="AS15" s="5">
         <v>5.7072171844804502E-2</v>
       </c>
@@ -7216,51 +4152,51 @@
       </c>
       <c r="BI15" s="4">
         <v>97838.58</v>
       </c>
       <c r="BJ15" s="4">
         <v>106737.001</v>
       </c>
       <c r="BK15" s="4">
         <v>7015.0879999999997</v>
       </c>
       <c r="BL15" s="4">
         <v>33839.252999999997</v>
       </c>
       <c r="BM15" s="4">
         <v>271073.92499999999</v>
       </c>
       <c r="BN15" s="4">
         <v>0</v>
       </c>
       <c r="BO15" s="5">
         <v>0.30197784814816803</v>
       </c>
       <c r="BP15" s="5">
         <v>0.195315360501567</v>
       </c>
-      <c r="BQ15" s="13">
+      <c r="BQ15" s="5">
         <v>0.21009713096476901</v>
       </c>
     </row>
     <row r="16" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>83</v>
       </c>
       <c r="B16" s="4">
         <v>320</v>
       </c>
       <c r="C16" s="4">
         <v>349</v>
       </c>
       <c r="D16" s="4">
         <v>6690</v>
       </c>
       <c r="E16" s="4">
         <v>31362.446</v>
       </c>
       <c r="F16" s="4">
         <v>46393.046999999999</v>
       </c>
       <c r="G16" s="4">
         <v>37006.455999999998</v>
       </c>
@@ -7330,51 +4266,51 @@
       <c r="AC16" s="5">
         <v>0.70155539611360196</v>
       </c>
       <c r="AD16" s="5">
         <v>2.1875494022373099E-2</v>
       </c>
       <c r="AE16" s="5">
         <v>3.4977283910755601E-2</v>
       </c>
       <c r="AF16" s="5">
         <v>5.5658307210031304E-3</v>
       </c>
       <c r="AG16" s="5">
         <v>7.3723318385650197E-3</v>
       </c>
       <c r="AH16" s="5">
         <v>1.3714106583072099E-2</v>
       </c>
       <c r="AI16" s="5">
         <v>1.57534529147982E-2</v>
       </c>
       <c r="AJ16" s="5">
         <v>7.2172812500000003E-2</v>
       </c>
       <c r="AK16" s="5">
-        <v>-0.27832720553546098</v>
+        <v>-0.27843837319068498</v>
       </c>
       <c r="AL16" s="5">
         <v>7.8378124999999993E-3</v>
       </c>
       <c r="AM16" s="5">
         <v>1.12107623318386E-3</v>
       </c>
       <c r="AN16" s="5">
         <v>6.4425000000000003E-3</v>
       </c>
       <c r="AO16" s="5">
         <v>8.9147982062780305E-5</v>
       </c>
       <c r="AP16" s="5">
         <v>3.7969375E-2</v>
       </c>
       <c r="AQ16" s="5">
         <v>3.76159192825112E-2</v>
       </c>
       <c r="AR16" s="5">
         <v>5.7110624999999998E-2</v>
       </c>
       <c r="AS16" s="5">
         <v>5.6594065769805697E-2</v>
       </c>
@@ -7425,51 +4361,51 @@
       </c>
       <c r="BI16" s="4">
         <v>91767.047999999995</v>
       </c>
       <c r="BJ16" s="4">
         <v>106567.685</v>
       </c>
       <c r="BK16" s="4">
         <v>8463.7189999999991</v>
       </c>
       <c r="BL16" s="4">
         <v>32695.467000000001</v>
       </c>
       <c r="BM16" s="4">
         <v>274932.147</v>
       </c>
       <c r="BN16" s="4">
         <v>0</v>
       </c>
       <c r="BO16" s="5">
         <v>0.29745957100286602</v>
       </c>
       <c r="BP16" s="5">
         <v>0.20100968750000001</v>
       </c>
-      <c r="BQ16" s="13">
+      <c r="BQ16" s="5">
         <v>0.21286207772795199</v>
       </c>
     </row>
     <row r="17" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>84</v>
       </c>
       <c r="B17" s="4">
         <v>317</v>
       </c>
       <c r="C17" s="4">
         <v>348</v>
       </c>
       <c r="D17" s="4">
         <v>6630</v>
       </c>
       <c r="E17" s="4">
         <v>31488.358</v>
       </c>
       <c r="F17" s="4">
         <v>47029.796000000002</v>
       </c>
       <c r="G17" s="4">
         <v>37388.754000000001</v>
       </c>
@@ -7539,51 +4475,51 @@
       <c r="AC17" s="5">
         <v>0.70209369532428401</v>
       </c>
       <c r="AD17" s="5">
         <v>2.0500370327344499E-2</v>
       </c>
       <c r="AE17" s="5">
         <v>3.5952189552096898E-2</v>
       </c>
       <c r="AF17" s="5">
         <v>5.7854430379746802E-3</v>
       </c>
       <c r="AG17" s="5">
         <v>7.7058672699849198E-3</v>
       </c>
       <c r="AH17" s="5">
         <v>1.4160759493670899E-2</v>
       </c>
       <c r="AI17" s="5">
         <v>1.6308009049773801E-2</v>
       </c>
       <c r="AJ17" s="5">
         <v>7.4032492113564705E-2</v>
       </c>
       <c r="AK17" s="5">
-        <v>4.0060389919163199E-3</v>
+        <v>4.0364674171555499E-3</v>
       </c>
       <c r="AL17" s="5">
         <v>8.0829652996845403E-3</v>
       </c>
       <c r="AM17" s="5">
         <v>1.17482654600302E-3</v>
       </c>
       <c r="AN17" s="5">
         <v>6.7287066246056798E-3</v>
       </c>
       <c r="AO17" s="5">
         <v>1.5447963800905001E-4</v>
       </c>
       <c r="AP17" s="5">
         <v>3.8457728706624603E-2</v>
       </c>
       <c r="AQ17" s="5">
         <v>3.8020407239818997E-2</v>
       </c>
       <c r="AR17" s="5">
         <v>5.7032176656151401E-2</v>
       </c>
       <c r="AS17" s="5">
         <v>5.6346892911010603E-2</v>
       </c>
@@ -7634,51 +4570,51 @@
       </c>
       <c r="BI17" s="4">
         <v>83686.466</v>
       </c>
       <c r="BJ17" s="4">
         <v>99011.085999999996</v>
       </c>
       <c r="BK17" s="4">
         <v>6336.4549999999999</v>
       </c>
       <c r="BL17" s="4">
         <v>33009.608</v>
       </c>
       <c r="BM17" s="4">
         <v>272413.40899999999</v>
       </c>
       <c r="BN17" s="4">
         <v>0</v>
       </c>
       <c r="BO17" s="5">
         <v>0.28935815548352301</v>
       </c>
       <c r="BP17" s="5">
         <v>0.20776624605678201</v>
       </c>
-      <c r="BQ17" s="13">
+      <c r="BQ17" s="5">
         <v>0.21705521870286601</v>
       </c>
     </row>
     <row r="18" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>85</v>
       </c>
       <c r="B18" s="4">
         <v>316</v>
       </c>
       <c r="C18" s="4">
         <v>343</v>
       </c>
       <c r="D18" s="4">
         <v>6576</v>
       </c>
       <c r="E18" s="4">
         <v>33635.216999999997</v>
       </c>
       <c r="F18" s="4">
         <v>50651.288999999997</v>
       </c>
       <c r="G18" s="4">
         <v>40100.285000000003</v>
       </c>
@@ -7748,51 +4684,51 @@
       <c r="AC18" s="5">
         <v>0.70292427007299296</v>
       </c>
       <c r="AD18" s="5">
         <v>1.90506277988336E-2</v>
       </c>
       <c r="AE18" s="5">
         <v>3.7033349782894402E-2</v>
       </c>
       <c r="AF18" s="5">
         <v>6.8530158730158702E-3</v>
       </c>
       <c r="AG18" s="5">
         <v>9.6200425790754305E-3</v>
       </c>
       <c r="AH18" s="5">
         <v>1.44130158730159E-2</v>
       </c>
       <c r="AI18" s="5">
         <v>1.7217183698296799E-2</v>
       </c>
       <c r="AJ18" s="5">
         <v>6.9107911392405103E-2</v>
       </c>
       <c r="AK18" s="5">
-        <v>-1.10264241263763E-2</v>
+        <v>-1.1000989624900199E-2</v>
       </c>
       <c r="AL18" s="5">
         <v>7.5825949367088596E-3</v>
       </c>
       <c r="AM18" s="5">
         <v>-5.4409975669099798E-4</v>
       </c>
       <c r="AN18" s="5">
         <v>6.3129746835443E-3</v>
       </c>
       <c r="AO18" s="5">
         <v>-1.46213503649635E-3</v>
       </c>
       <c r="AP18" s="5">
         <v>3.8628164556961997E-2</v>
       </c>
       <c r="AQ18" s="5">
         <v>3.8403999391727499E-2</v>
       </c>
       <c r="AR18" s="5">
         <v>5.6568987341772202E-2</v>
       </c>
       <c r="AS18" s="5">
         <v>5.6137013381995102E-2</v>
       </c>
@@ -7843,51 +4779,51 @@
       </c>
       <c r="BI18" s="4">
         <v>78714.373999999996</v>
       </c>
       <c r="BJ18" s="4">
         <v>98640.695999999996</v>
       </c>
       <c r="BK18" s="4">
         <v>5946.9859999999999</v>
       </c>
       <c r="BL18" s="4">
         <v>32242.771000000001</v>
       </c>
       <c r="BM18" s="4">
         <v>274236.87599999999</v>
       </c>
       <c r="BN18" s="4">
         <v>0</v>
       </c>
       <c r="BO18" s="5">
         <v>0.28146985620124698</v>
       </c>
       <c r="BP18" s="5">
         <v>0.208210126582278</v>
       </c>
-      <c r="BQ18" s="13">
+      <c r="BQ18" s="5">
         <v>0.21826198296836999</v>
       </c>
     </row>
     <row r="19" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>86</v>
       </c>
       <c r="B19" s="4">
         <v>316</v>
       </c>
       <c r="C19" s="4">
         <v>343</v>
       </c>
       <c r="D19" s="4">
         <v>6527</v>
       </c>
       <c r="E19" s="4">
         <v>33397.968000000001</v>
       </c>
       <c r="F19" s="4">
         <v>50847.974000000002</v>
       </c>
       <c r="G19" s="4">
         <v>40543.07</v>
       </c>
@@ -7957,51 +4893,51 @@
       <c r="AC19" s="5">
         <v>0.70831326796384197</v>
       </c>
       <c r="AD19" s="5">
         <v>1.8735241617094799E-2</v>
       </c>
       <c r="AE19" s="5">
         <v>3.7744371713465001E-2</v>
       </c>
       <c r="AF19" s="5">
         <v>4.6933333333333297E-3</v>
       </c>
       <c r="AG19" s="5">
         <v>6.4799908074153504E-3</v>
       </c>
       <c r="AH19" s="5">
         <v>1.50431746031746E-2</v>
       </c>
       <c r="AI19" s="5">
         <v>1.7673571319135901E-2</v>
       </c>
       <c r="AJ19" s="5">
         <v>8.6169303797468302E-2</v>
       </c>
       <c r="AK19" s="5">
-        <v>-2.1289451680334401E-2</v>
+        <v>-2.12919736207174E-2</v>
       </c>
       <c r="AL19" s="5">
         <v>9.6585443037974696E-3</v>
       </c>
       <c r="AM19" s="5">
         <v>4.0742607629845303E-3</v>
       </c>
       <c r="AN19" s="5">
         <v>7.9588607594936692E-3</v>
       </c>
       <c r="AO19" s="5">
         <v>2.98700781369695E-3</v>
       </c>
       <c r="AP19" s="5">
         <v>3.9361075949367101E-2</v>
       </c>
       <c r="AQ19" s="5">
         <v>3.8726076298452601E-2</v>
       </c>
       <c r="AR19" s="5">
         <v>5.3985759493670897E-2</v>
       </c>
       <c r="AS19" s="5">
         <v>5.2965497165619699E-2</v>
       </c>
@@ -8052,51 +4988,51 @@
       </c>
       <c r="BI19" s="4">
         <v>74256.653000000006</v>
       </c>
       <c r="BJ19" s="4">
         <v>90432.914000000004</v>
       </c>
       <c r="BK19" s="4">
         <v>3351.6060000000002</v>
       </c>
       <c r="BL19" s="4">
         <v>30754.847000000002</v>
       </c>
       <c r="BM19" s="4">
         <v>90133.744999999995</v>
       </c>
       <c r="BN19" s="4">
         <v>0</v>
       </c>
       <c r="BO19" s="5">
         <v>0.16683850985565399</v>
       </c>
       <c r="BP19" s="5">
         <v>0.209754430379747</v>
       </c>
-      <c r="BQ19" s="13">
+      <c r="BQ19" s="5">
         <v>0.22066019610847201</v>
       </c>
     </row>
     <row r="20" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>87</v>
       </c>
       <c r="B20" s="4">
         <v>313</v>
       </c>
       <c r="C20" s="4">
         <v>340</v>
       </c>
       <c r="D20" s="4">
         <v>6477</v>
       </c>
       <c r="E20" s="4">
         <v>33250.023000000001</v>
       </c>
       <c r="F20" s="4">
         <v>50423.137999999999</v>
       </c>
       <c r="G20" s="4">
         <v>40042.949999999997</v>
       </c>
@@ -8166,51 +5102,51 @@
       <c r="AC20" s="5">
         <v>0.70826700633009099</v>
       </c>
       <c r="AD20" s="5">
         <v>1.8247235498152901E-2</v>
       </c>
       <c r="AE20" s="5">
         <v>3.6283499561296902E-2</v>
       </c>
       <c r="AF20" s="5">
         <v>5.0737179487179498E-3</v>
       </c>
       <c r="AG20" s="5">
         <v>7.32328238381967E-3</v>
       </c>
       <c r="AH20" s="5">
         <v>1.4917948717948701E-2</v>
       </c>
       <c r="AI20" s="5">
         <v>1.7818712366836499E-2</v>
       </c>
       <c r="AJ20" s="5">
         <v>9.0640894568690095E-2</v>
       </c>
       <c r="AK20" s="5">
-        <v>1.3003449951409101E-2</v>
+        <v>1.3017222942320199E-2</v>
       </c>
       <c r="AL20" s="5">
         <v>1.0115335463258801E-2</v>
       </c>
       <c r="AM20" s="5">
         <v>3.9375173691523898E-3</v>
       </c>
       <c r="AN20" s="5">
         <v>8.4351437699680502E-3</v>
       </c>
       <c r="AO20" s="5">
         <v>2.8542998301682898E-3</v>
       </c>
       <c r="AP20" s="5">
         <v>3.9489776357827501E-2</v>
       </c>
       <c r="AQ20" s="5">
         <v>3.9031943801142499E-2</v>
       </c>
       <c r="AR20" s="5">
         <v>5.37568690095847E-2</v>
       </c>
       <c r="AS20" s="5">
         <v>5.2843893777983597E-2</v>
       </c>
@@ -8261,51 +5197,51 @@
       </c>
       <c r="BI20" s="4">
         <v>69494.039000000004</v>
       </c>
       <c r="BJ20" s="4">
         <v>87801.994999999995</v>
       </c>
       <c r="BK20" s="4">
         <v>2942.9630000000002</v>
       </c>
       <c r="BL20" s="4">
         <v>30929.616999999998</v>
       </c>
       <c r="BM20" s="4">
         <v>88067.798999999999</v>
       </c>
       <c r="BN20" s="4">
         <v>0</v>
       </c>
       <c r="BO20" s="5">
         <v>0.161256320938887</v>
       </c>
       <c r="BP20" s="5">
         <v>0.213019169329073</v>
       </c>
-      <c r="BQ20" s="13">
+      <c r="BQ20" s="5">
         <v>0.224748324841748</v>
       </c>
     </row>
     <row r="21" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>88</v>
       </c>
       <c r="B21" s="4">
         <v>313</v>
       </c>
       <c r="C21" s="4">
         <v>342</v>
       </c>
       <c r="D21" s="4">
         <v>6443</v>
       </c>
       <c r="E21" s="4">
         <v>33201.870999999999</v>
       </c>
       <c r="F21" s="4">
         <v>50576.985999999997</v>
       </c>
       <c r="G21" s="4">
         <v>40058.048000000003</v>
       </c>
@@ -8375,51 +5311,51 @@
       <c r="AC21" s="5">
         <v>0.70796430234362895</v>
       </c>
       <c r="AD21" s="5">
         <v>1.7829416902438999E-2</v>
       </c>
       <c r="AE21" s="5">
         <v>3.6627098568538102E-2</v>
       </c>
       <c r="AF21" s="5">
         <v>4.9054487179487202E-3</v>
       </c>
       <c r="AG21" s="5">
         <v>7.6892751823684604E-3</v>
       </c>
       <c r="AH21" s="5">
         <v>1.5011217948718E-2</v>
       </c>
       <c r="AI21" s="5">
         <v>1.8092674220083801E-2</v>
       </c>
       <c r="AJ21" s="5">
         <v>9.2336102236421705E-2</v>
       </c>
       <c r="AK21" s="5">
-        <v>2.2510166177908002E-2</v>
+        <v>2.2524413298565801E-2</v>
       </c>
       <c r="AL21" s="5">
         <v>1.04137380191693E-2</v>
       </c>
       <c r="AM21" s="5">
         <v>4.1356200527704499E-3</v>
       </c>
       <c r="AN21" s="5">
         <v>8.6623003194888203E-3</v>
       </c>
       <c r="AO21" s="5">
         <v>3.0314915412075101E-3</v>
       </c>
       <c r="AP21" s="5">
         <v>3.9709904153354597E-2</v>
       </c>
       <c r="AQ21" s="5">
         <v>3.9305401210616202E-2</v>
       </c>
       <c r="AR21" s="5">
         <v>5.3663258785942497E-2</v>
       </c>
       <c r="AS21" s="5">
         <v>5.2730467173676902E-2</v>
       </c>
@@ -8470,51 +5406,51 @@
       </c>
       <c r="BI21" s="4">
         <v>64143.402999999998</v>
       </c>
       <c r="BJ21" s="4">
         <v>80977.349000000002</v>
       </c>
       <c r="BK21" s="4">
         <v>3273.0210000000002</v>
       </c>
       <c r="BL21" s="4">
         <v>31611.758999999998</v>
       </c>
       <c r="BM21" s="4">
         <v>86029.444000000003</v>
       </c>
       <c r="BN21" s="4">
         <v>0</v>
       </c>
       <c r="BO21" s="5">
         <v>0.15372866644591299</v>
       </c>
       <c r="BP21" s="5">
         <v>0.21867731629393</v>
       </c>
-      <c r="BQ21" s="13">
+      <c r="BQ21" s="5">
         <v>0.22766188111128399</v>
       </c>
     </row>
     <row r="22" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
         <v>89</v>
       </c>
       <c r="B22" s="4">
         <v>311</v>
       </c>
       <c r="C22" s="4">
         <v>339</v>
       </c>
       <c r="D22" s="4">
         <v>6374</v>
       </c>
       <c r="E22" s="4">
         <v>33455.481</v>
       </c>
       <c r="F22" s="4">
         <v>51699.798999999999</v>
       </c>
       <c r="G22" s="4">
         <v>41399.262999999999</v>
       </c>
@@ -8584,51 +5520,51 @@
       <c r="AC22" s="5">
         <v>0.70868324443049902</v>
       </c>
       <c r="AD22" s="5">
         <v>1.6271862897442702E-2</v>
       </c>
       <c r="AE22" s="5">
         <v>3.59678983972972E-2</v>
       </c>
       <c r="AF22" s="5">
         <v>5.3125806451612897E-3</v>
       </c>
       <c r="AG22" s="5">
         <v>8.7229526200188305E-3</v>
       </c>
       <c r="AH22" s="5">
         <v>1.46564516129032E-2</v>
       </c>
       <c r="AI22" s="5">
         <v>1.8556008785691899E-2</v>
       </c>
       <c r="AJ22" s="5">
         <v>9.0210610932475899E-2</v>
       </c>
       <c r="AK22" s="5">
-        <v>1.22688198553583E-2</v>
+        <v>1.2285021374547799E-2</v>
       </c>
       <c r="AL22" s="5">
         <v>9.9800643086816708E-3</v>
       </c>
       <c r="AM22" s="5">
         <v>2.9419673674301902E-3</v>
       </c>
       <c r="AN22" s="5">
         <v>8.3752411575562704E-3</v>
       </c>
       <c r="AO22" s="5">
         <v>1.9095544399121401E-3</v>
       </c>
       <c r="AP22" s="5">
         <v>3.95003215434084E-2</v>
       </c>
       <c r="AQ22" s="5">
         <v>3.9308707248195802E-2</v>
       </c>
       <c r="AR22" s="5">
         <v>5.2988745980707401E-2</v>
       </c>
       <c r="AS22" s="5">
         <v>5.2285629118293098E-2</v>
       </c>
@@ -8679,51 +5615,51 @@
       </c>
       <c r="BI22" s="4">
         <v>58804.307999999997</v>
       </c>
       <c r="BJ22" s="4">
         <v>74801.873999999996</v>
       </c>
       <c r="BK22" s="4">
         <v>3103.0549999999998</v>
       </c>
       <c r="BL22" s="4">
         <v>30656.75</v>
       </c>
       <c r="BM22" s="4">
         <v>83577.298999999999</v>
       </c>
       <c r="BN22" s="4">
         <v>0</v>
       </c>
       <c r="BO22" s="5">
         <v>0.146982846750045</v>
       </c>
       <c r="BP22" s="5">
         <v>0.23283504823151099</v>
       </c>
-      <c r="BQ22" s="13">
+      <c r="BQ22" s="5">
         <v>0.236479259491685</v>
       </c>
     </row>
     <row r="23" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
         <v>90</v>
       </c>
       <c r="B23" s="4">
         <v>305</v>
       </c>
       <c r="C23" s="4">
         <v>333</v>
       </c>
       <c r="D23" s="4">
         <v>6318</v>
       </c>
       <c r="E23" s="4">
         <v>32948.724000000002</v>
       </c>
       <c r="F23" s="4">
         <v>52414.296999999999</v>
       </c>
       <c r="G23" s="4">
         <v>42412.514999999999</v>
       </c>
@@ -8793,51 +5729,51 @@
       <c r="AC23" s="5">
         <v>0.71281736308958499</v>
       </c>
       <c r="AD23" s="5">
         <v>1.60994701949611E-2</v>
       </c>
       <c r="AE23" s="5">
         <v>3.5594858206024101E-2</v>
       </c>
       <c r="AF23" s="5">
         <v>2.5907894736842099E-3</v>
       </c>
       <c r="AG23" s="5">
         <v>5.4583095916429201E-3</v>
       </c>
       <c r="AH23" s="5">
         <v>1.5376973684210499E-2</v>
       </c>
       <c r="AI23" s="5">
         <v>1.90361981639759E-2</v>
       </c>
       <c r="AJ23" s="5">
         <v>9.3441639344262306E-2</v>
       </c>
       <c r="AK23" s="5">
-        <v>2.3818536342515698E-2</v>
+        <v>2.3832536520584303E-2</v>
       </c>
       <c r="AL23" s="5">
         <v>1.05937704918033E-2</v>
       </c>
       <c r="AM23" s="5">
         <v>5.5823520101297899E-3</v>
       </c>
       <c r="AN23" s="5">
         <v>8.9429508196721304E-3</v>
       </c>
       <c r="AO23" s="5">
         <v>4.4714941437163603E-3</v>
       </c>
       <c r="AP23" s="5">
         <v>3.82098360655738E-2</v>
       </c>
       <c r="AQ23" s="5">
         <v>3.8644871794871798E-2</v>
       </c>
       <c r="AR23" s="5">
         <v>4.94895081967213E-2</v>
       </c>
       <c r="AS23" s="5">
         <v>4.92344254510921E-2</v>
       </c>
@@ -8888,51 +5824,51 @@
       </c>
       <c r="BI23" s="4">
         <v>55205.078000000001</v>
       </c>
       <c r="BJ23" s="4">
         <v>67930.448000000004</v>
       </c>
       <c r="BK23" s="4">
         <v>2576.11</v>
       </c>
       <c r="BL23" s="4">
         <v>29725.685000000001</v>
       </c>
       <c r="BM23" s="4">
         <v>82433.39</v>
       </c>
       <c r="BN23" s="4">
         <v>0</v>
       </c>
       <c r="BO23" s="5">
         <v>0.138950897804444</v>
       </c>
       <c r="BP23" s="5">
         <v>0.242651475409836</v>
       </c>
-      <c r="BQ23" s="13">
+      <c r="BQ23" s="5">
         <v>0.24384965178854101</v>
       </c>
     </row>
     <row r="24" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
         <v>91</v>
       </c>
       <c r="B24" s="4">
         <v>306</v>
       </c>
       <c r="C24" s="4">
         <v>335</v>
       </c>
       <c r="D24" s="4">
         <v>6289</v>
       </c>
       <c r="E24" s="4">
         <v>34037.288999999997</v>
       </c>
       <c r="F24" s="4">
         <v>53514.673000000003</v>
       </c>
       <c r="G24" s="4">
         <v>43041.021999999997</v>
       </c>
@@ -9002,51 +5938,51 @@
       <c r="AC24" s="5">
         <v>0.71264883129273304</v>
       </c>
       <c r="AD24" s="5">
         <v>1.61012823318567E-2</v>
       </c>
       <c r="AE24" s="5">
         <v>3.4442819818892301E-2</v>
       </c>
       <c r="AF24" s="5">
         <v>2.30360655737705E-3</v>
       </c>
       <c r="AG24" s="5">
         <v>6.1976943870249599E-3</v>
       </c>
       <c r="AH24" s="5">
         <v>1.5681311475409802E-2</v>
       </c>
       <c r="AI24" s="5">
         <v>1.8971235490539001E-2</v>
       </c>
       <c r="AJ24" s="5">
         <v>9.7144771241830102E-2</v>
       </c>
       <c r="AK24" s="5">
-        <v>4.9218122707569298E-2</v>
+        <v>4.9236741160773895E-2</v>
       </c>
       <c r="AL24" s="5">
         <v>1.1005228758169901E-2</v>
       </c>
       <c r="AM24" s="5">
         <v>6.6461122595007204E-3</v>
       </c>
       <c r="AN24" s="5">
         <v>9.3215686274509806E-3</v>
       </c>
       <c r="AO24" s="5">
         <v>5.5338527587851802E-3</v>
       </c>
       <c r="AP24" s="5">
         <v>3.8485294117647097E-2</v>
       </c>
       <c r="AQ24" s="5">
         <v>3.9078359039592898E-2</v>
       </c>
       <c r="AR24" s="5">
         <v>4.9500980392156897E-2</v>
       </c>
       <c r="AS24" s="5">
         <v>4.9339084115121598E-2</v>
       </c>
@@ -9097,51 +6033,51 @@
       </c>
       <c r="BI24" s="4">
         <v>52206.677000000003</v>
       </c>
       <c r="BJ24" s="4">
         <v>67375.471999999994</v>
       </c>
       <c r="BK24" s="4">
         <v>2364.0909999999999</v>
       </c>
       <c r="BL24" s="4">
         <v>29887.73</v>
       </c>
       <c r="BM24" s="4">
         <v>81162.354000000007</v>
       </c>
       <c r="BN24" s="4">
         <v>21915.761999999999</v>
       </c>
       <c r="BO24" s="5">
         <v>0.14840103901603699</v>
       </c>
       <c r="BP24" s="5">
         <v>0.25066209150326801</v>
       </c>
-      <c r="BQ24" s="13">
+      <c r="BQ24" s="5">
         <v>0.25316457306408002</v>
       </c>
     </row>
     <row r="25" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
         <v>92</v>
       </c>
       <c r="B25" s="4">
         <v>303</v>
       </c>
       <c r="C25" s="4">
         <v>331</v>
       </c>
       <c r="D25" s="4">
         <v>6249</v>
       </c>
       <c r="E25" s="4">
         <v>34374.516000000003</v>
       </c>
       <c r="F25" s="4">
         <v>54146.36</v>
       </c>
       <c r="G25" s="4">
         <v>43437.84</v>
       </c>
@@ -9211,51 +6147,51 @@
       <c r="AC25" s="5">
         <v>0.71256875400384401</v>
       </c>
       <c r="AD25" s="5">
         <v>1.5461454060909499E-2</v>
       </c>
       <c r="AE25" s="5">
         <v>3.3405216716055397E-2</v>
       </c>
       <c r="AF25" s="5">
         <v>2.5235099337748302E-3</v>
       </c>
       <c r="AG25" s="5">
         <v>6.2897982062780303E-3</v>
       </c>
       <c r="AH25" s="5">
         <v>1.55817880794702E-2</v>
       </c>
       <c r="AI25" s="5">
         <v>1.8851393337604098E-2</v>
       </c>
       <c r="AJ25" s="5">
         <v>0.104268316831683</v>
       </c>
       <c r="AK25" s="5">
-        <v>2.5427457229117798E-2</v>
+        <v>2.54405369127517E-2</v>
       </c>
       <c r="AL25" s="5">
         <v>1.1792079207920801E-2</v>
       </c>
       <c r="AM25" s="5">
         <v>6.0586013762201898E-3</v>
       </c>
       <c r="AN25" s="5">
         <v>9.9871287128712894E-3</v>
       </c>
       <c r="AO25" s="5">
         <v>4.8970875340054402E-3</v>
       </c>
       <c r="AP25" s="5">
         <v>3.8794719471947202E-2</v>
       </c>
       <c r="AQ25" s="5">
         <v>3.9389550328052497E-2</v>
       </c>
       <c r="AR25" s="5">
         <v>4.95785478547855E-2</v>
       </c>
       <c r="AS25" s="5">
         <v>4.93537526004161E-2</v>
       </c>
@@ -9306,51 +6242,51 @@
       </c>
       <c r="BI25" s="4">
         <v>50420.364000000001</v>
       </c>
       <c r="BJ25" s="4">
         <v>69115.595000000001</v>
       </c>
       <c r="BK25" s="4">
         <v>2679.9180000000001</v>
       </c>
       <c r="BL25" s="4">
         <v>29319.797999999999</v>
       </c>
       <c r="BM25" s="4">
         <v>80973.577000000005</v>
       </c>
       <c r="BN25" s="4">
         <v>20474.21</v>
       </c>
       <c r="BO25" s="5">
         <v>0.14442141729416799</v>
       </c>
       <c r="BP25" s="5">
         <v>0.250577557755776</v>
       </c>
-      <c r="BQ25" s="13">
+      <c r="BQ25" s="5">
         <v>0.25455682509201499</v>
       </c>
     </row>
     <row r="26" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
         <v>93</v>
       </c>
       <c r="B26" s="4">
         <v>301</v>
       </c>
       <c r="C26" s="4">
         <v>329</v>
       </c>
       <c r="D26" s="4">
         <v>6226</v>
       </c>
       <c r="E26" s="4">
         <v>35038.71</v>
       </c>
       <c r="F26" s="4">
         <v>55461.972000000002</v>
       </c>
       <c r="G26" s="4">
         <v>44526.84</v>
       </c>
@@ -9420,51 +6356,51 @@
       <c r="AC26" s="5">
         <v>0.71327182125060296</v>
       </c>
       <c r="AD26" s="5">
         <v>1.25221790414088E-2</v>
       </c>
       <c r="AE26" s="5">
         <v>3.11848283197921E-2</v>
       </c>
       <c r="AF26" s="5">
         <v>3.2980000000000002E-3</v>
       </c>
       <c r="AG26" s="5">
         <v>6.9927021379199497E-3</v>
       </c>
       <c r="AH26" s="5">
         <v>1.4966999999999999E-2</v>
       </c>
       <c r="AI26" s="5">
         <v>1.87390514469453E-2</v>
       </c>
       <c r="AJ26" s="5">
         <v>0.10468305647840501</v>
       </c>
       <c r="AK26" s="5">
-        <v>3.8882572823707905E-2</v>
+        <v>3.8900235809331399E-2</v>
       </c>
       <c r="AL26" s="5">
         <v>1.15252491694352E-2</v>
       </c>
       <c r="AM26" s="5">
         <v>5.6452939286861497E-3</v>
       </c>
       <c r="AN26" s="5">
         <v>9.8046511627907004E-3</v>
       </c>
       <c r="AO26" s="5">
         <v>4.5255701895277898E-3</v>
       </c>
       <c r="AP26" s="5">
         <v>3.8753820598006597E-2</v>
       </c>
       <c r="AQ26" s="5">
         <v>3.9388242852553802E-2</v>
       </c>
       <c r="AR26" s="5">
         <v>4.9235215946843901E-2</v>
       </c>
       <c r="AS26" s="5">
         <v>4.9016190170253798E-2</v>
       </c>
@@ -9515,51 +6451,51 @@
       </c>
       <c r="BI26" s="4">
         <v>48672.563000000002</v>
       </c>
       <c r="BJ26" s="4">
         <v>66379.722999999998</v>
       </c>
       <c r="BK26" s="4">
         <v>2357.1469999999999</v>
       </c>
       <c r="BL26" s="4">
         <v>29732.143</v>
       </c>
       <c r="BM26" s="4">
         <v>79608.119000000006</v>
       </c>
       <c r="BN26" s="4">
         <v>20664.207999999999</v>
       </c>
       <c r="BO26" s="5">
         <v>0.14032720568844101</v>
       </c>
       <c r="BP26" s="5">
         <v>0.25612458471760802</v>
       </c>
-      <c r="BQ26" s="13">
+      <c r="BQ26" s="5">
         <v>0.25953779312560199</v>
       </c>
     </row>
     <row r="27" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
         <v>94</v>
       </c>
       <c r="B27" s="4">
         <v>300</v>
       </c>
       <c r="C27" s="4">
         <v>336</v>
       </c>
       <c r="D27" s="4">
         <v>6754</v>
       </c>
       <c r="E27" s="4">
         <v>34823.419000000002</v>
       </c>
       <c r="F27" s="4">
         <v>56796.841999999997</v>
       </c>
       <c r="G27" s="4">
         <v>46182.341</v>
       </c>
@@ -9629,51 +6565,51 @@
       <c r="AC27" s="5">
         <v>0.73238393836123905</v>
       </c>
       <c r="AD27" s="5">
         <v>1.27882331140432E-2</v>
       </c>
       <c r="AE27" s="5">
         <v>3.1204216374258801E-2</v>
       </c>
       <c r="AF27" s="5">
         <v>1.85016722408027E-3</v>
       </c>
       <c r="AG27" s="5">
         <v>4.4472888888888902E-3</v>
       </c>
       <c r="AH27" s="5">
         <v>1.54053511705686E-2</v>
       </c>
       <c r="AI27" s="5">
         <v>1.85856867684101E-2</v>
       </c>
       <c r="AJ27" s="5">
         <v>0.113880333333333</v>
       </c>
       <c r="AK27" s="5">
-        <v>5.2554345127250102E-2</v>
+        <v>5.2571468488047099E-2</v>
       </c>
       <c r="AL27" s="5">
         <v>1.27346666666667E-2</v>
       </c>
       <c r="AM27" s="5">
         <v>7.7486082321587199E-3</v>
       </c>
       <c r="AN27" s="5">
         <v>1.0814333333333301E-2</v>
       </c>
       <c r="AO27" s="5">
         <v>6.5623038199585397E-3</v>
       </c>
       <c r="AP27" s="5">
         <v>3.7973666666666697E-2</v>
       </c>
       <c r="AQ27" s="5">
         <v>3.8397009179745298E-2</v>
       </c>
       <c r="AR27" s="5">
         <v>4.6723333333333297E-2</v>
       </c>
       <c r="AS27" s="5">
         <v>4.65564702398579E-2</v>
       </c>
@@ -9724,51 +6660,51 @@
       </c>
       <c r="BI27" s="4">
         <v>51611.177000000003</v>
       </c>
       <c r="BJ27" s="4">
         <v>79739.107000000004</v>
       </c>
       <c r="BK27" s="4">
         <v>4400.0460000000003</v>
       </c>
       <c r="BL27" s="4">
         <v>32179.455000000002</v>
       </c>
       <c r="BM27" s="4">
         <v>86319.845000000001</v>
       </c>
       <c r="BN27" s="4">
         <v>21659.233</v>
       </c>
       <c r="BO27" s="5">
         <v>0.137995230893976</v>
       </c>
       <c r="BP27" s="5">
         <v>0.26691599999999999</v>
       </c>
-      <c r="BQ27" s="13">
+      <c r="BQ27" s="5">
         <v>0.27943728161089698</v>
       </c>
     </row>
     <row r="28" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
         <v>95</v>
       </c>
       <c r="B28" s="4">
         <v>300</v>
       </c>
       <c r="C28" s="4">
         <v>334</v>
       </c>
       <c r="D28" s="4">
         <v>6710</v>
       </c>
       <c r="E28" s="4">
         <v>35078.874000000003</v>
       </c>
       <c r="F28" s="4">
         <v>56556.18</v>
       </c>
       <c r="G28" s="4">
         <v>45828.37</v>
       </c>
@@ -9838,51 +6774,51 @@
       <c r="AC28" s="5">
         <v>0.73153914988814295</v>
       </c>
       <c r="AD28" s="5">
         <v>1.15233174246129E-2</v>
       </c>
       <c r="AE28" s="5">
         <v>2.8759066933353401E-2</v>
       </c>
       <c r="AF28" s="5">
         <v>2.2899665551839501E-3</v>
       </c>
       <c r="AG28" s="5">
         <v>4.6432895914106801E-3</v>
       </c>
       <c r="AH28" s="5">
         <v>1.5263210702341099E-2</v>
       </c>
       <c r="AI28" s="5">
         <v>1.8352692020879899E-2</v>
       </c>
       <c r="AJ28" s="5">
         <v>0.11068600000000001</v>
       </c>
       <c r="AK28" s="5">
-        <v>5.2676832890417503E-2</v>
+        <v>5.2699327599687401E-2</v>
       </c>
       <c r="AL28" s="5">
         <v>1.2372333333333299E-2</v>
       </c>
       <c r="AM28" s="5">
         <v>7.6562444113263796E-3</v>
       </c>
       <c r="AN28" s="5">
         <v>1.0487666666666701E-2</v>
       </c>
       <c r="AO28" s="5">
         <v>6.4819523099851001E-3</v>
       </c>
       <c r="AP28" s="5">
         <v>3.7505666666666701E-2</v>
       </c>
       <c r="AQ28" s="5">
         <v>3.8361773472429202E-2</v>
       </c>
       <c r="AR28" s="5">
         <v>4.5921666666666701E-2</v>
       </c>
       <c r="AS28" s="5">
         <v>4.62129955290611E-2</v>
       </c>
@@ -9933,51 +6869,51 @@
       </c>
       <c r="BI28" s="4">
         <v>51331.724999999999</v>
       </c>
       <c r="BJ28" s="4">
         <v>80203.335000000006</v>
       </c>
       <c r="BK28" s="4">
         <v>4240.8959999999997</v>
       </c>
       <c r="BL28" s="4">
         <v>32351.254000000001</v>
       </c>
       <c r="BM28" s="4">
         <v>84976.032999999996</v>
       </c>
       <c r="BN28" s="4">
         <v>21722.134999999998</v>
       </c>
       <c r="BO28" s="5">
         <v>0.137053340828062</v>
       </c>
       <c r="BP28" s="5">
         <v>0.27526066666666699</v>
       </c>
-      <c r="BQ28" s="13">
+      <c r="BQ28" s="5">
         <v>0.283523785394933</v>
       </c>
     </row>
     <row r="29" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
         <v>96</v>
       </c>
       <c r="B29" s="4">
         <v>300</v>
       </c>
       <c r="C29" s="4">
         <v>333</v>
       </c>
       <c r="D29" s="4">
         <v>6640</v>
       </c>
       <c r="E29" s="4">
         <v>35395.453000000001</v>
       </c>
       <c r="F29" s="4">
         <v>57836.123</v>
       </c>
       <c r="G29" s="4">
         <v>47067.576999999997</v>
       </c>
@@ -10047,51 +6983,51 @@
       <c r="AC29" s="5">
         <v>0.73076110608800504</v>
       </c>
       <c r="AD29" s="5">
         <v>1.1038253981379999E-2</v>
       </c>
       <c r="AE29" s="5">
         <v>2.6848126197506199E-2</v>
       </c>
       <c r="AF29" s="5">
         <v>2.2949832775919698E-3</v>
       </c>
       <c r="AG29" s="5">
         <v>4.5820825798673897E-3</v>
       </c>
       <c r="AH29" s="5">
         <v>1.52682274247492E-2</v>
       </c>
       <c r="AI29" s="5">
         <v>1.8217133815551501E-2</v>
       </c>
       <c r="AJ29" s="5">
         <v>0.10994166666666701</v>
       </c>
       <c r="AK29" s="5">
-        <v>-0.495986428909577</v>
+        <v>-0.49614465666929497</v>
       </c>
       <c r="AL29" s="5">
         <v>1.23486666666667E-2</v>
       </c>
       <c r="AM29" s="5">
         <v>8.0123493975903601E-3</v>
       </c>
       <c r="AN29" s="5">
         <v>1.0462000000000001E-2</v>
       </c>
       <c r="AO29" s="5">
         <v>6.8238855421686798E-3</v>
       </c>
       <c r="AP29" s="5">
         <v>3.7379999999999997E-2</v>
       </c>
       <c r="AQ29" s="5">
         <v>3.8398960843373499E-2</v>
       </c>
       <c r="AR29" s="5">
         <v>4.5529333333333297E-2</v>
       </c>
       <c r="AS29" s="5">
         <v>4.5993840361445798E-2</v>
       </c>
@@ -10142,51 +7078,51 @@
       </c>
       <c r="BI29" s="4">
         <v>51539.061999999998</v>
       </c>
       <c r="BJ29" s="4">
         <v>77213.755999999994</v>
       </c>
       <c r="BK29" s="4">
         <v>4080.2910000000002</v>
       </c>
       <c r="BL29" s="4">
         <v>32107.217000000001</v>
       </c>
       <c r="BM29" s="4">
         <v>83821.266000000003</v>
       </c>
       <c r="BN29" s="4">
         <v>23188.326000000001</v>
       </c>
       <c r="BO29" s="5">
         <v>0.13610571610172301</v>
       </c>
       <c r="BP29" s="5">
         <v>0.27712833333333298</v>
       </c>
-      <c r="BQ29" s="13">
+      <c r="BQ29" s="5">
         <v>0.28737371987951799</v>
       </c>
     </row>
     <row r="30" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
         <v>97</v>
       </c>
       <c r="B30" s="4">
         <v>299</v>
       </c>
       <c r="C30" s="4">
         <v>331</v>
       </c>
       <c r="D30" s="4">
         <v>6544</v>
       </c>
       <c r="E30" s="4">
         <v>36919.372000000003</v>
       </c>
       <c r="F30" s="4">
         <v>59684.262000000002</v>
       </c>
       <c r="G30" s="4">
         <v>48739.59</v>
       </c>
@@ -10256,51 +7192,51 @@
       <c r="AC30" s="5">
         <v>0.73058903669724795</v>
       </c>
       <c r="AD30" s="5">
         <v>9.2667881783037899E-3</v>
       </c>
       <c r="AE30" s="5">
         <v>2.4511369937509599E-2</v>
       </c>
       <c r="AF30" s="5">
         <v>2.4543624161073802E-3</v>
       </c>
       <c r="AG30" s="5">
         <v>4.8427675840978599E-3</v>
       </c>
       <c r="AH30" s="5">
         <v>1.4667785234899301E-2</v>
       </c>
       <c r="AI30" s="5">
         <v>1.77691131498471E-2</v>
       </c>
       <c r="AJ30" s="5">
         <v>0.10425050167224099</v>
       </c>
       <c r="AK30" s="5">
-        <v>6.2212462006078904E-2</v>
+        <v>6.2224339894383002E-2</v>
       </c>
       <c r="AL30" s="5">
         <v>1.1752508361204001E-2</v>
       </c>
       <c r="AM30" s="5">
         <v>7.7486705378973101E-3</v>
       </c>
       <c r="AN30" s="5">
         <v>9.9625418060200702E-3</v>
       </c>
       <c r="AO30" s="5">
         <v>6.5889822738386299E-3</v>
       </c>
       <c r="AP30" s="5">
         <v>3.7096989966555201E-2</v>
       </c>
       <c r="AQ30" s="5">
         <v>3.8281525061124699E-2</v>
       </c>
       <c r="AR30" s="5">
         <v>4.5002006688963203E-2</v>
       </c>
       <c r="AS30" s="5">
         <v>4.5624556845965801E-2</v>
       </c>
@@ -10351,51 +7287,51 @@
       </c>
       <c r="BI30" s="4">
         <v>51815.533000000003</v>
       </c>
       <c r="BJ30" s="4">
         <v>76919.489000000001</v>
       </c>
       <c r="BK30" s="4">
         <v>3860.2240000000002</v>
       </c>
       <c r="BL30" s="4">
         <v>32518.451000000001</v>
       </c>
       <c r="BM30" s="4">
         <v>82358.342999999993</v>
       </c>
       <c r="BN30" s="4">
         <v>23338.056</v>
       </c>
       <c r="BO30" s="5">
         <v>0.13377525986206701</v>
       </c>
       <c r="BP30" s="5">
         <v>0.28042541806020099</v>
       </c>
-      <c r="BQ30" s="13">
+      <c r="BQ30" s="5">
         <v>0.28947547371638099</v>
       </c>
     </row>
     <row r="31" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
         <v>98</v>
       </c>
       <c r="B31" s="4">
         <v>298</v>
       </c>
       <c r="C31" s="4">
         <v>331</v>
       </c>
       <c r="D31" s="4">
         <v>6495</v>
       </c>
       <c r="E31" s="4">
         <v>36285.447999999997</v>
       </c>
       <c r="F31" s="4">
         <v>59644.006000000001</v>
       </c>
       <c r="G31" s="4">
         <v>49077.468000000001</v>
       </c>
@@ -10465,51 +7401,51 @@
       <c r="AC31" s="5">
         <v>0.73314938385705497</v>
       </c>
       <c r="AD31" s="5">
         <v>9.0994604779304402E-3</v>
       </c>
       <c r="AE31" s="5">
         <v>2.3572779489871999E-2</v>
       </c>
       <c r="AF31" s="5">
         <v>6.3063973063973101E-4</v>
       </c>
       <c r="AG31" s="5">
         <v>2.7242144177449198E-3</v>
       </c>
       <c r="AH31" s="5">
         <v>1.53138047138047E-2</v>
       </c>
       <c r="AI31" s="5">
         <v>1.8006099815157099E-2</v>
       </c>
       <c r="AJ31" s="5">
         <v>0.100642953020134</v>
       </c>
       <c r="AK31" s="5">
-        <v>6.4577560896918504E-2</v>
+        <v>6.4592270453444789E-2</v>
       </c>
       <c r="AL31" s="5">
         <v>1.13540268456376E-2</v>
       </c>
       <c r="AM31" s="5">
         <v>7.85197844495766E-3</v>
       </c>
       <c r="AN31" s="5">
         <v>9.6654362416107396E-3</v>
       </c>
       <c r="AO31" s="5">
         <v>6.7528560431100804E-3</v>
       </c>
       <c r="AP31" s="5">
         <v>3.5041275167785199E-2</v>
       </c>
       <c r="AQ31" s="5">
         <v>3.6570100076982297E-2</v>
       </c>
       <c r="AR31" s="5">
         <v>4.1518456375838897E-2</v>
       </c>
       <c r="AS31" s="5">
         <v>4.2577413394919203E-2</v>
       </c>
@@ -10560,51 +7496,51 @@
       </c>
       <c r="BI31" s="4">
         <v>51989.968999999997</v>
       </c>
       <c r="BJ31" s="4">
         <v>71062.510999999999</v>
       </c>
       <c r="BK31" s="4">
         <v>3355.569</v>
       </c>
       <c r="BL31" s="4">
         <v>30381.069</v>
       </c>
       <c r="BM31" s="4">
         <v>82694.535999999993</v>
       </c>
       <c r="BN31" s="4">
         <v>24209.169000000002</v>
       </c>
       <c r="BO31" s="5">
         <v>0.13042719916955101</v>
       </c>
       <c r="BP31" s="5">
         <v>0.28602852348993302</v>
       </c>
-      <c r="BQ31" s="13">
+      <c r="BQ31" s="5">
         <v>0.296481939953811</v>
       </c>
     </row>
     <row r="32" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
         <v>99</v>
       </c>
       <c r="B32" s="4">
         <v>300</v>
       </c>
       <c r="C32" s="4">
         <v>331</v>
       </c>
       <c r="D32" s="4">
         <v>6427</v>
       </c>
       <c r="E32" s="4">
         <v>37148.43</v>
       </c>
       <c r="F32" s="4">
         <v>58917.445</v>
       </c>
       <c r="G32" s="4">
         <v>48256.858</v>
       </c>
@@ -10674,51 +7610,51 @@
       <c r="AC32" s="5">
         <v>0.73235267745952703</v>
       </c>
       <c r="AD32" s="5">
         <v>8.6251558948789997E-3</v>
       </c>
       <c r="AE32" s="5">
         <v>2.15150840577484E-2</v>
       </c>
       <c r="AF32" s="5">
         <v>8.3779264214046804E-4</v>
       </c>
       <c r="AG32" s="5">
         <v>3.0411425902864301E-3</v>
       </c>
       <c r="AH32" s="5">
         <v>1.52561872909699E-2</v>
       </c>
       <c r="AI32" s="5">
         <v>1.7471139476961401E-2</v>
       </c>
       <c r="AJ32" s="5">
         <v>0.102897</v>
       </c>
       <c r="AK32" s="5">
-        <v>6.8547605863192307E-2</v>
+        <v>6.8556744868035202E-2</v>
       </c>
       <c r="AL32" s="5">
         <v>1.1374333333333301E-2</v>
       </c>
       <c r="AM32" s="5">
         <v>8.2959701260308105E-3</v>
       </c>
       <c r="AN32" s="5">
         <v>9.7043333333333304E-3</v>
       </c>
       <c r="AO32" s="5">
         <v>7.1430216275089496E-3</v>
       </c>
       <c r="AP32" s="5">
         <v>3.5142333333333303E-2</v>
       </c>
       <c r="AQ32" s="5">
         <v>3.6784658472070998E-2</v>
       </c>
       <c r="AR32" s="5">
         <v>4.1454999999999999E-2</v>
       </c>
       <c r="AS32" s="5">
         <v>4.2642554846740302E-2</v>
       </c>
@@ -10769,51 +7705,51 @@
       </c>
       <c r="BI32" s="4">
         <v>51897.612999999998</v>
       </c>
       <c r="BJ32" s="4">
         <v>80025.667000000001</v>
       </c>
       <c r="BK32" s="4">
         <v>3318.6880000000001</v>
       </c>
       <c r="BL32" s="4">
         <v>31548.632000000001</v>
       </c>
       <c r="BM32" s="4">
         <v>81437.365000000005</v>
       </c>
       <c r="BN32" s="4">
         <v>24266.023000000001</v>
       </c>
       <c r="BO32" s="5">
         <v>0.135346157249597</v>
       </c>
       <c r="BP32" s="5">
         <v>0.29533700000000002</v>
       </c>
-      <c r="BQ32" s="13">
+      <c r="BQ32" s="5">
         <v>0.305597510502567</v>
       </c>
     </row>
     <row r="33" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
         <v>100</v>
       </c>
       <c r="B33" s="4">
         <v>296</v>
       </c>
       <c r="C33" s="4">
         <v>327</v>
       </c>
       <c r="D33" s="4">
         <v>6387</v>
       </c>
       <c r="E33" s="4">
         <v>37775.760000000002</v>
       </c>
       <c r="F33" s="4">
         <v>59695.091</v>
       </c>
       <c r="G33" s="4">
         <v>48817.413</v>
       </c>
@@ -10883,51 +7819,51 @@
       <c r="AC33" s="5">
         <v>0.73212319862155395</v>
       </c>
       <c r="AD33" s="5">
         <v>8.6725190969023508E-3</v>
       </c>
       <c r="AE33" s="5">
         <v>2.0071568793415699E-2</v>
       </c>
       <c r="AF33" s="5">
         <v>8.3254237288135603E-4</v>
       </c>
       <c r="AG33" s="5">
         <v>2.9632518796992502E-3</v>
       </c>
       <c r="AH33" s="5">
         <v>1.49650847457627E-2</v>
       </c>
       <c r="AI33" s="5">
         <v>1.7201362995456701E-2</v>
       </c>
       <c r="AJ33" s="5">
         <v>0.104855405405405</v>
       </c>
       <c r="AK33" s="5">
-        <v>7.0295264623955592E-2</v>
+        <v>7.0303163415833703E-2</v>
       </c>
       <c r="AL33" s="5">
         <v>1.15662162162162E-2</v>
       </c>
       <c r="AM33" s="5">
         <v>8.3242210740566806E-3</v>
       </c>
       <c r="AN33" s="5">
         <v>9.8614864864864892E-3</v>
       </c>
       <c r="AO33" s="5">
         <v>7.1564427743854696E-3</v>
       </c>
       <c r="AP33" s="5">
         <v>3.5384121621621599E-2</v>
       </c>
       <c r="AQ33" s="5">
         <v>3.7012963832785302E-2</v>
       </c>
       <c r="AR33" s="5">
         <v>4.1573310810810803E-2</v>
       </c>
       <c r="AS33" s="5">
         <v>4.2750242680444701E-2</v>
       </c>
@@ -10978,51 +7914,51 @@
       </c>
       <c r="BI33" s="4">
         <v>52383.434000000001</v>
       </c>
       <c r="BJ33" s="4">
         <v>81358.716</v>
       </c>
       <c r="BK33" s="4">
         <v>3034.8879999999999</v>
       </c>
       <c r="BL33" s="4">
         <v>32858.874000000003</v>
       </c>
       <c r="BM33" s="4">
         <v>81575.792000000001</v>
       </c>
       <c r="BN33" s="4">
         <v>23873.446</v>
       </c>
       <c r="BO33" s="5">
         <v>0.13571824813705</v>
       </c>
       <c r="BP33" s="5">
         <v>0.29696216216216198</v>
       </c>
-      <c r="BQ33" s="13">
+      <c r="BQ33" s="5">
         <v>0.31144482542664798</v>
       </c>
     </row>
     <row r="34" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
         <v>101</v>
       </c>
       <c r="B34" s="4">
         <v>297</v>
       </c>
       <c r="C34" s="4">
         <v>324</v>
       </c>
       <c r="D34" s="4">
         <v>6314</v>
       </c>
       <c r="E34" s="4">
         <v>39687.088000000003</v>
       </c>
       <c r="F34" s="4">
         <v>61623.224999999999</v>
       </c>
       <c r="G34" s="4">
         <v>50294.735999999997</v>
       </c>
@@ -11092,51 +8028,51 @@
       <c r="AC34" s="5">
         <v>0.73142945650451596</v>
       </c>
       <c r="AD34" s="5">
         <v>7.5657856278092302E-3</v>
       </c>
       <c r="AE34" s="5">
         <v>1.8094231744938901E-2</v>
       </c>
       <c r="AF34" s="5">
         <v>1.4371621621621601E-3</v>
       </c>
       <c r="AG34" s="5">
         <v>3.23921723974014E-3</v>
       </c>
       <c r="AH34" s="5">
         <v>1.4211486486486499E-2</v>
       </c>
       <c r="AI34" s="5">
         <v>1.66615213946117E-2</v>
       </c>
       <c r="AJ34" s="5">
         <v>0.103881144781145</v>
       </c>
       <c r="AK34" s="5">
-        <v>6.7640268567639494E-2</v>
+        <v>6.7646019900497706E-2</v>
       </c>
       <c r="AL34" s="5">
         <v>1.11845117845118E-2</v>
       </c>
       <c r="AM34" s="5">
         <v>7.8956921127652808E-3</v>
       </c>
       <c r="AN34" s="5">
         <v>9.5555555555555602E-3</v>
       </c>
       <c r="AO34" s="5">
         <v>6.77252138105797E-3</v>
       </c>
       <c r="AP34" s="5">
         <v>3.5509427609427602E-2</v>
       </c>
       <c r="AQ34" s="5">
         <v>3.7137804878048797E-2</v>
       </c>
       <c r="AR34" s="5">
         <v>4.1558922558922497E-2</v>
       </c>
       <c r="AS34" s="5">
         <v>4.27453911941717E-2</v>
       </c>
@@ -11187,51 +8123,51 @@
       </c>
       <c r="BI34" s="4">
         <v>53877.847000000002</v>
       </c>
       <c r="BJ34" s="4">
         <v>85484.293000000005</v>
       </c>
       <c r="BK34" s="4">
         <v>2844.8989999999999</v>
       </c>
       <c r="BL34" s="4">
         <v>32175.879000000001</v>
       </c>
       <c r="BM34" s="4">
         <v>80532.441000000006</v>
       </c>
       <c r="BN34" s="4">
         <v>23941.839</v>
       </c>
       <c r="BO34" s="5">
         <v>0.13663004192164999</v>
       </c>
       <c r="BP34" s="5">
         <v>0.29477441077441102</v>
       </c>
-      <c r="BQ34" s="13">
+      <c r="BQ34" s="5">
         <v>0.31264794108330701</v>
       </c>
     </row>
     <row r="35" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
         <v>102</v>
       </c>
       <c r="B35" s="4">
         <v>296</v>
       </c>
       <c r="C35" s="4">
         <v>321</v>
       </c>
       <c r="D35" s="4">
         <v>6241</v>
       </c>
       <c r="E35" s="4">
         <v>39492.402999999998</v>
       </c>
       <c r="F35" s="4">
         <v>61998.714</v>
       </c>
       <c r="G35" s="4">
         <v>51200.241000000002</v>
       </c>
@@ -11301,51 +8237,51 @@
       <c r="AC35" s="5">
         <v>0.73200040083373397</v>
       </c>
       <c r="AD35" s="5">
         <v>7.4479134632552003E-3</v>
       </c>
       <c r="AE35" s="5">
         <v>1.70326245313971E-2</v>
       </c>
       <c r="AF35" s="5">
         <v>6.3220338983050795E-4</v>
       </c>
       <c r="AG35" s="5">
         <v>1.61165624498958E-3</v>
       </c>
       <c r="AH35" s="5">
         <v>1.45783050847458E-2</v>
       </c>
       <c r="AI35" s="5">
         <v>1.66148789482123E-2</v>
       </c>
       <c r="AJ35" s="5">
         <v>0.102463175675676</v>
       </c>
       <c r="AK35" s="5">
-        <v>6.8275674769488606E-2</v>
+        <v>6.8271423779976401E-2</v>
       </c>
       <c r="AL35" s="5">
         <v>1.1110472972973E-2</v>
       </c>
       <c r="AM35" s="5">
         <v>8.0753725364524891E-3</v>
       </c>
       <c r="AN35" s="5">
         <v>9.4591216216216197E-3</v>
       </c>
       <c r="AO35" s="5">
         <v>6.9416760134593802E-3</v>
       </c>
       <c r="AP35" s="5">
         <v>3.5455743243243201E-2</v>
       </c>
       <c r="AQ35" s="5">
         <v>3.6796186508572297E-2</v>
       </c>
       <c r="AR35" s="5">
         <v>4.0777702702702701E-2</v>
       </c>
       <c r="AS35" s="5">
         <v>4.1733616407627003E-2</v>
       </c>
@@ -11396,51 +8332,51 @@
       </c>
       <c r="BI35" s="4">
         <v>56410.309000000001</v>
       </c>
       <c r="BJ35" s="4">
         <v>81924.978000000003</v>
       </c>
       <c r="BK35" s="4">
         <v>2352.8820000000001</v>
       </c>
       <c r="BL35" s="4">
         <v>29498.534</v>
       </c>
       <c r="BM35" s="4">
         <v>81476.311000000002</v>
       </c>
       <c r="BN35" s="4">
         <v>25323.127</v>
       </c>
       <c r="BO35" s="5">
         <v>0.13463486351776399</v>
       </c>
       <c r="BP35" s="5">
         <v>0.29348682432432399</v>
       </c>
-      <c r="BQ35" s="13">
+      <c r="BQ35" s="5">
         <v>0.31518706937990698</v>
       </c>
     </row>
     <row r="36" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
         <v>103</v>
       </c>
       <c r="B36" s="4">
         <v>296</v>
       </c>
       <c r="C36" s="4">
         <v>320</v>
       </c>
       <c r="D36" s="4">
         <v>6171</v>
       </c>
       <c r="E36" s="4">
         <v>40486.101000000002</v>
       </c>
       <c r="F36" s="4">
         <v>62013.811999999998</v>
       </c>
       <c r="G36" s="4">
         <v>50545.438999999998</v>
       </c>
@@ -11510,51 +8446,51 @@
       <c r="AC36" s="5">
         <v>0.73154173151751001</v>
       </c>
       <c r="AD36" s="5">
         <v>7.0110727629711699E-3</v>
       </c>
       <c r="AE36" s="5">
         <v>1.56068371449495E-2</v>
       </c>
       <c r="AF36" s="5">
         <v>6.2E-4</v>
       </c>
       <c r="AG36" s="5">
         <v>1.87230869001297E-3</v>
       </c>
       <c r="AH36" s="5">
         <v>1.4473898305084699E-2</v>
       </c>
       <c r="AI36" s="5">
         <v>1.6118952658884599E-2</v>
       </c>
       <c r="AJ36" s="5">
         <v>0.102592905405405</v>
       </c>
       <c r="AK36" s="5">
-        <v>7.4563179278821806E-2</v>
+        <v>7.4564199830651892E-2</v>
       </c>
       <c r="AL36" s="5">
         <v>1.1188175675675699E-2</v>
       </c>
       <c r="AM36" s="5">
         <v>8.6449035812672208E-3</v>
       </c>
       <c r="AN36" s="5">
         <v>9.5084459459459404E-3</v>
       </c>
       <c r="AO36" s="5">
         <v>7.4455031599416598E-3</v>
       </c>
       <c r="AP36" s="5">
         <v>3.5512500000000002E-2</v>
       </c>
       <c r="AQ36" s="5">
         <v>3.7068935342732097E-2</v>
       </c>
       <c r="AR36" s="5">
         <v>4.0783108108108097E-2</v>
       </c>
       <c r="AS36" s="5">
         <v>4.1951434127369999E-2</v>
       </c>
@@ -11605,51 +8541,51 @@
       </c>
       <c r="BI36" s="4">
         <v>56422.322999999997</v>
       </c>
       <c r="BJ36" s="4">
         <v>88830.373999999996</v>
       </c>
       <c r="BK36" s="4">
         <v>2393.873</v>
       </c>
       <c r="BL36" s="4">
         <v>29624.446</v>
       </c>
       <c r="BM36" s="4">
         <v>81035.648000000001</v>
       </c>
       <c r="BN36" s="4">
         <v>25636.99</v>
       </c>
       <c r="BO36" s="5">
         <v>0.13893227624660401</v>
       </c>
       <c r="BP36" s="5">
         <v>0.29491722972973</v>
       </c>
-      <c r="BQ36" s="13">
+      <c r="BQ36" s="5">
         <v>0.31953002754820897</v>
       </c>
     </row>
     <row r="37" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
         <v>104</v>
       </c>
       <c r="B37" s="4">
         <v>293</v>
       </c>
       <c r="C37" s="4">
         <v>316</v>
       </c>
       <c r="D37" s="4">
         <v>6112</v>
       </c>
       <c r="E37" s="4">
         <v>41591.093999999997</v>
       </c>
       <c r="F37" s="4">
         <v>62874.857000000004</v>
       </c>
       <c r="G37" s="4">
         <v>51037.737000000001</v>
       </c>
@@ -11719,51 +8655,51 @@
       <c r="AC37" s="5">
         <v>0.73056490423964704</v>
       </c>
       <c r="AD37" s="5">
         <v>7.4938158635596396E-3</v>
       </c>
       <c r="AE37" s="5">
         <v>1.51093281440919E-2</v>
       </c>
       <c r="AF37" s="5">
         <v>8.4965753424657501E-4</v>
       </c>
       <c r="AG37" s="5">
         <v>1.8897364544115201E-3</v>
       </c>
       <c r="AH37" s="5">
         <v>1.4015410958904099E-2</v>
       </c>
       <c r="AI37" s="5">
         <v>1.5829955802913701E-2</v>
       </c>
       <c r="AJ37" s="5">
         <v>0.10627133105802</v>
       </c>
       <c r="AK37" s="5">
-        <v>7.5568073833532798E-2</v>
+        <v>7.5570251325012994E-2</v>
       </c>
       <c r="AL37" s="5">
         <v>1.16146757679181E-2</v>
       </c>
       <c r="AM37" s="5">
         <v>8.8663121727748703E-3</v>
       </c>
       <c r="AN37" s="5">
         <v>9.8511945392491494E-3</v>
       </c>
       <c r="AO37" s="5">
         <v>7.6246564136125596E-3</v>
       </c>
       <c r="AP37" s="5">
         <v>3.5737883959044398E-2</v>
       </c>
       <c r="AQ37" s="5">
         <v>3.7322153141361301E-2</v>
       </c>
       <c r="AR37" s="5">
         <v>4.0989761092150197E-2</v>
       </c>
       <c r="AS37" s="5">
         <v>4.2167212041884797E-2</v>
       </c>
@@ -11814,51 +8750,51 @@
       </c>
       <c r="BI37" s="4">
         <v>59283.659</v>
       </c>
       <c r="BJ37" s="4">
         <v>87138.728000000003</v>
       </c>
       <c r="BK37" s="4">
         <v>2767.7060000000001</v>
       </c>
       <c r="BL37" s="4">
         <v>28854.911</v>
       </c>
       <c r="BM37" s="4">
         <v>80580.451000000001</v>
       </c>
       <c r="BN37" s="4">
         <v>25659.536</v>
       </c>
       <c r="BO37" s="5">
         <v>0.138951899491808</v>
       </c>
       <c r="BP37" s="5">
         <v>0.29236621160409598</v>
       </c>
-      <c r="BQ37" s="13">
+      <c r="BQ37" s="5">
         <v>0.31834859293193701</v>
       </c>
     </row>
     <row r="38" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
         <v>105</v>
       </c>
       <c r="B38" s="4">
         <v>291</v>
       </c>
       <c r="C38" s="4">
         <v>314</v>
       </c>
       <c r="D38" s="4">
         <v>6042</v>
       </c>
       <c r="E38" s="4">
         <v>43325.851000000002</v>
       </c>
       <c r="F38" s="4">
         <v>64496.961000000003</v>
       </c>
       <c r="G38" s="4">
         <v>52140.67</v>
       </c>
@@ -11928,51 +8864,51 @@
       <c r="AC38" s="5">
         <v>0.72988450074515698</v>
       </c>
       <c r="AD38" s="5">
         <v>5.9971124398687497E-3</v>
       </c>
       <c r="AE38" s="5">
         <v>1.37698760743743E-2</v>
       </c>
       <c r="AF38" s="5">
         <v>1.1955172413793101E-3</v>
       </c>
       <c r="AG38" s="5">
         <v>2.1921013412816701E-3</v>
       </c>
       <c r="AH38" s="5">
         <v>1.32906896551724E-2</v>
       </c>
       <c r="AI38" s="5">
         <v>1.53015068719987E-2</v>
       </c>
       <c r="AJ38" s="5">
         <v>0.103784192439863</v>
       </c>
       <c r="AK38" s="5">
-        <v>7.4902678417141808E-2</v>
+        <v>7.4898928262748493E-2</v>
       </c>
       <c r="AL38" s="5">
         <v>1.1383848797250899E-2</v>
       </c>
       <c r="AM38" s="5">
         <v>8.7897219463753708E-3</v>
       </c>
       <c r="AN38" s="5">
         <v>9.6501718213058401E-3</v>
       </c>
       <c r="AO38" s="5">
         <v>7.5747269116186698E-3</v>
       </c>
       <c r="AP38" s="5">
         <v>3.5940893470790401E-2</v>
       </c>
       <c r="AQ38" s="5">
         <v>3.7440417080436897E-2</v>
       </c>
       <c r="AR38" s="5">
         <v>4.1142955326460499E-2</v>
       </c>
       <c r="AS38" s="5">
         <v>4.2240417080436903E-2</v>
       </c>
@@ -12023,51 +8959,51 @@
       </c>
       <c r="BI38" s="4">
         <v>60827.031999999999</v>
       </c>
       <c r="BJ38" s="4">
         <v>94449.108999999997</v>
       </c>
       <c r="BK38" s="4">
         <v>2487.1120000000001</v>
       </c>
       <c r="BL38" s="4">
         <v>30805.24</v>
       </c>
       <c r="BM38" s="4">
         <v>81809.789999999994</v>
       </c>
       <c r="BN38" s="4">
         <v>26034.654999999999</v>
       </c>
       <c r="BO38" s="5">
         <v>0.141967373946771</v>
       </c>
       <c r="BP38" s="5">
         <v>0.28181649484536098</v>
       </c>
-      <c r="BQ38" s="13">
+      <c r="BQ38" s="5">
         <v>0.31270440251572301</v>
       </c>
     </row>
     <row r="39" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
         <v>106</v>
       </c>
       <c r="B39" s="4">
         <v>289</v>
       </c>
       <c r="C39" s="4">
         <v>314</v>
       </c>
       <c r="D39" s="4">
         <v>5943</v>
       </c>
       <c r="E39" s="4">
         <v>43407.201000000001</v>
       </c>
       <c r="F39" s="4">
         <v>64915.99</v>
       </c>
       <c r="G39" s="4">
         <v>53229.652999999998</v>
       </c>
@@ -12137,51 +9073,51 @@
       <c r="AC39" s="5">
         <v>0.72981282828282801</v>
       </c>
       <c r="AD39" s="5">
         <v>6.0403802585658499E-3</v>
       </c>
       <c r="AE39" s="5">
         <v>1.3393440577835701E-2</v>
       </c>
       <c r="AF39" s="5">
         <v>7.2777777777777804E-4</v>
       </c>
       <c r="AG39" s="5">
         <v>1.1253367003367001E-3</v>
       </c>
       <c r="AH39" s="5">
         <v>1.36006944444444E-2</v>
       </c>
       <c r="AI39" s="5">
         <v>1.53239898989899E-2</v>
       </c>
       <c r="AJ39" s="5">
         <v>0.104425259515571</v>
       </c>
       <c r="AK39" s="5">
-        <v>7.3037828831988796E-2</v>
+        <v>7.3051473684210597E-2</v>
       </c>
       <c r="AL39" s="5">
         <v>1.17996539792388E-2</v>
       </c>
       <c r="AM39" s="5">
         <v>8.9223456166919093E-3</v>
       </c>
       <c r="AN39" s="5">
         <v>9.9460207612456792E-3</v>
       </c>
       <c r="AO39" s="5">
         <v>7.6678950025239802E-3</v>
       </c>
       <c r="AP39" s="5">
         <v>3.5649134948096899E-2</v>
       </c>
       <c r="AQ39" s="5">
         <v>3.6757496214033299E-2</v>
       </c>
       <c r="AR39" s="5">
         <v>4.0530103806228401E-2</v>
       </c>
       <c r="AS39" s="5">
         <v>4.1237506309944501E-2</v>
       </c>
@@ -12232,51 +9168,51 @@
       </c>
       <c r="BI39" s="4">
         <v>65653.369000000006</v>
       </c>
       <c r="BJ39" s="4">
         <v>86461.334000000003</v>
       </c>
       <c r="BK39" s="4">
         <v>1705.317</v>
       </c>
       <c r="BL39" s="4">
         <v>27956.169000000002</v>
       </c>
       <c r="BM39" s="4">
         <v>81638.48</v>
       </c>
       <c r="BN39" s="4">
         <v>27557.969000000001</v>
       </c>
       <c r="BO39" s="5">
         <v>0.13966244799052499</v>
       </c>
       <c r="BP39" s="5">
         <v>0.27666159169550197</v>
       </c>
-      <c r="BQ39" s="13">
+      <c r="BQ39" s="5">
         <v>0.309910752145381</v>
       </c>
     </row>
     <row r="40" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
         <v>107</v>
       </c>
       <c r="B40" s="4">
         <v>287</v>
       </c>
       <c r="C40" s="4">
         <v>311</v>
       </c>
       <c r="D40" s="4">
         <v>5878</v>
       </c>
       <c r="E40" s="4">
         <v>44362.745999999999</v>
       </c>
       <c r="F40" s="4">
         <v>64654.707000000002</v>
       </c>
       <c r="G40" s="4">
         <v>52625.387999999999</v>
       </c>
@@ -12346,51 +9282,51 @@
       <c r="AC40" s="5">
         <v>0.72986212765957503</v>
       </c>
       <c r="AD40" s="5">
         <v>6.2170182161401799E-3</v>
       </c>
       <c r="AE40" s="5">
         <v>1.25117046903842E-2</v>
       </c>
       <c r="AF40" s="5">
         <v>9.1188811188811197E-4</v>
       </c>
       <c r="AG40" s="5">
         <v>1.1949276595744701E-3</v>
       </c>
       <c r="AH40" s="5">
         <v>1.3481818181818201E-2</v>
       </c>
       <c r="AI40" s="5">
         <v>1.49594382978723E-2</v>
       </c>
       <c r="AJ40" s="5">
         <v>0.10436968641115001</v>
       </c>
       <c r="AK40" s="5">
-        <v>7.7924078667611502E-2</v>
+        <v>7.7927791563275298E-2</v>
       </c>
       <c r="AL40" s="5">
         <v>1.1759233449477401E-2</v>
       </c>
       <c r="AM40" s="5">
         <v>9.3588295338550495E-3</v>
       </c>
       <c r="AN40" s="5">
         <v>9.9222996515679496E-3</v>
       </c>
       <c r="AO40" s="5">
         <v>8.0738346376318503E-3</v>
       </c>
       <c r="AP40" s="5">
         <v>3.5838675958188203E-2</v>
       </c>
       <c r="AQ40" s="5">
         <v>3.6990864239537298E-2</v>
       </c>
       <c r="AR40" s="5">
         <v>4.0728919860627197E-2</v>
       </c>
       <c r="AS40" s="5">
         <v>4.14543211976863E-2</v>
       </c>
@@ -12441,51 +9377,51 @@
       </c>
       <c r="BI40" s="4">
         <v>67692.534</v>
       </c>
       <c r="BJ40" s="4">
         <v>97788.705000000002</v>
       </c>
       <c r="BK40" s="4">
         <v>2162.395</v>
       </c>
       <c r="BL40" s="4">
         <v>29532.958999999999</v>
       </c>
       <c r="BM40" s="4">
         <v>82760.887000000002</v>
       </c>
       <c r="BN40" s="4">
         <v>28074.806</v>
       </c>
       <c r="BO40" s="5">
         <v>0.146655879801491</v>
       </c>
       <c r="BP40" s="5">
         <v>0.27469825783972102</v>
       </c>
-      <c r="BQ40" s="13">
+      <c r="BQ40" s="5">
         <v>0.31275205852330701</v>
       </c>
     </row>
     <row r="41" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
         <v>108</v>
       </c>
       <c r="B41" s="4">
         <v>286</v>
       </c>
       <c r="C41" s="4">
         <v>310</v>
       </c>
       <c r="D41" s="4">
         <v>5809</v>
       </c>
       <c r="E41" s="4">
         <v>44990.241000000002</v>
       </c>
       <c r="F41" s="4">
         <v>65323.925000000003</v>
       </c>
       <c r="G41" s="4">
         <v>52918.419000000002</v>
       </c>
@@ -12555,51 +9491,51 @@
       <c r="AC41" s="5">
         <v>0.72943274199104402</v>
       </c>
       <c r="AD41" s="5">
         <v>5.8378882655907502E-3</v>
       </c>
       <c r="AE41" s="5">
         <v>1.1778280880521399E-2</v>
       </c>
       <c r="AF41" s="5">
         <v>8.8000000000000003E-4</v>
       </c>
       <c r="AG41" s="5">
         <v>1.32731656906648E-3</v>
       </c>
       <c r="AH41" s="5">
         <v>1.3482105263157899E-2</v>
       </c>
       <c r="AI41" s="5">
         <v>1.4659352394075099E-2</v>
       </c>
       <c r="AJ41" s="5">
         <v>0.105000699300699</v>
       </c>
       <c r="AK41" s="5">
-        <v>9.60779809933658E-2</v>
+        <v>9.6087766816143602E-2</v>
       </c>
       <c r="AL41" s="5">
         <v>1.1913636363636401E-2</v>
       </c>
       <c r="AM41" s="5">
         <v>1.0795369254604901E-2</v>
       </c>
       <c r="AN41" s="5">
         <v>1.0041958041958E-2</v>
       </c>
       <c r="AO41" s="5">
         <v>9.4858667584782203E-3</v>
       </c>
       <c r="AP41" s="5">
         <v>3.6071328671328701E-2</v>
       </c>
       <c r="AQ41" s="5">
         <v>3.73327767257704E-2</v>
       </c>
       <c r="AR41" s="5">
         <v>4.0975524475524501E-2</v>
       </c>
       <c r="AS41" s="5">
         <v>4.1802220692029601E-2</v>
       </c>
@@ -12650,51 +9586,51 @@
       </c>
       <c r="BI41" s="4">
         <v>71185.342999999993</v>
       </c>
       <c r="BJ41" s="4">
         <v>96778.896999999997</v>
       </c>
       <c r="BK41" s="4">
         <v>2169.0349999999999</v>
       </c>
       <c r="BL41" s="4">
         <v>29159.703000000001</v>
       </c>
       <c r="BM41" s="4">
         <v>84326.899000000005</v>
       </c>
       <c r="BN41" s="4">
         <v>27600.887999999999</v>
       </c>
       <c r="BO41" s="5">
         <v>0.14713905970698701</v>
       </c>
       <c r="BP41" s="5">
         <v>0.27552062937062899</v>
       </c>
-      <c r="BQ41" s="13">
+      <c r="BQ41" s="5">
         <v>0.311493045274574</v>
       </c>
     </row>
     <row r="42" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
         <v>109</v>
       </c>
       <c r="B42" s="4">
         <v>283</v>
       </c>
       <c r="C42" s="4">
         <v>306</v>
       </c>
       <c r="D42" s="4">
         <v>5733</v>
       </c>
       <c r="E42" s="4">
         <v>46647.468999999997</v>
       </c>
       <c r="F42" s="4">
         <v>67799.921000000002</v>
       </c>
       <c r="G42" s="4">
         <v>55101.938999999998</v>
       </c>
@@ -12764,51 +9700,51 @@
       <c r="AC42" s="5">
         <v>0.72920382132263095</v>
       </c>
       <c r="AD42" s="5">
         <v>5.2570483513264101E-3</v>
       </c>
       <c r="AE42" s="5">
         <v>1.11418667749268E-2</v>
       </c>
       <c r="AF42" s="5">
         <v>1.04503546099291E-3</v>
       </c>
       <c r="AG42" s="5">
         <v>1.5728319664979899E-3</v>
       </c>
       <c r="AH42" s="5">
         <v>1.3106028368794299E-2</v>
       </c>
       <c r="AI42" s="5">
         <v>1.43645960565346E-2</v>
       </c>
       <c r="AJ42" s="5">
         <v>0.10239010600706699</v>
       </c>
       <c r="AK42" s="5">
-        <v>7.9110170722847706E-2</v>
+        <v>7.9113662790697703E-2</v>
       </c>
       <c r="AL42" s="5">
         <v>1.1631095406360399E-2</v>
       </c>
       <c r="AM42" s="5">
         <v>9.4165184022326903E-3</v>
       </c>
       <c r="AN42" s="5">
         <v>9.8233215547703194E-3</v>
       </c>
       <c r="AO42" s="5">
         <v>8.1556950985522403E-3</v>
       </c>
       <c r="AP42" s="5">
         <v>3.5963250883392202E-2</v>
       </c>
       <c r="AQ42" s="5">
         <v>3.7375039246467803E-2</v>
       </c>
       <c r="AR42" s="5">
         <v>4.0856890459363998E-2</v>
       </c>
       <c r="AS42" s="5">
         <v>4.1825257282400101E-2</v>
       </c>
@@ -12859,51 +9795,51 @@
       </c>
       <c r="BI42" s="4">
         <v>73230.222999999998</v>
       </c>
       <c r="BJ42" s="4">
         <v>103812.38800000001</v>
       </c>
       <c r="BK42" s="4">
         <v>2154.0590000000002</v>
       </c>
       <c r="BL42" s="4">
         <v>28808.357</v>
       </c>
       <c r="BM42" s="4">
         <v>84257.664000000004</v>
       </c>
       <c r="BN42" s="4">
         <v>27040.723000000002</v>
       </c>
       <c r="BO42" s="5">
         <v>0.14918873212327199</v>
       </c>
       <c r="BP42" s="5">
         <v>0.27008939929328601</v>
       </c>
-      <c r="BQ42" s="13">
+      <c r="BQ42" s="5">
         <v>0.30852373975231101</v>
       </c>
     </row>
     <row r="43" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
         <v>110</v>
       </c>
       <c r="B43" s="4">
         <v>281</v>
       </c>
       <c r="C43" s="4">
         <v>304</v>
       </c>
       <c r="D43" s="4">
         <v>5666</v>
       </c>
       <c r="E43" s="4">
         <v>47276.658000000003</v>
       </c>
       <c r="F43" s="4">
         <v>68270.55</v>
       </c>
       <c r="G43" s="4">
         <v>55549.09</v>
       </c>
@@ -12973,51 +9909,51 @@
       <c r="AC43" s="5">
         <v>0.73030557909604499</v>
       </c>
       <c r="AD43" s="5">
         <v>6.3528179170363498E-3</v>
       </c>
       <c r="AE43" s="5">
         <v>1.12581462655931E-2</v>
       </c>
       <c r="AF43" s="5">
         <v>9.7000000000000005E-4</v>
       </c>
       <c r="AG43" s="5">
         <v>1.01956214689266E-3</v>
       </c>
       <c r="AH43" s="5">
         <v>1.3317499999999999E-2</v>
       </c>
       <c r="AI43" s="5">
         <v>1.4433915960451999E-2</v>
       </c>
       <c r="AJ43" s="5">
         <v>9.8886832740213496E-2</v>
       </c>
       <c r="AK43" s="5">
-        <v>7.4386487975032306E-2</v>
+        <v>7.4404352617080005E-2</v>
       </c>
       <c r="AL43" s="5">
         <v>1.16035587188612E-2</v>
       </c>
       <c r="AM43" s="5">
         <v>8.8004941757853904E-3</v>
       </c>
       <c r="AN43" s="5">
         <v>9.6996441281138792E-3</v>
       </c>
       <c r="AO43" s="5">
         <v>7.4944405224143997E-3</v>
       </c>
       <c r="AP43" s="5">
         <v>3.62601423487545E-2</v>
       </c>
       <c r="AQ43" s="5">
         <v>3.8032897987998603E-2</v>
       </c>
       <c r="AR43" s="5">
         <v>4.1112099644128097E-2</v>
       </c>
       <c r="AS43" s="5">
         <v>4.25954818213908E-2</v>
       </c>
@@ -13068,51 +10004,51 @@
       </c>
       <c r="BI43" s="4">
         <v>74306.475000000006</v>
       </c>
       <c r="BJ43" s="4">
         <v>98294.44</v>
       </c>
       <c r="BK43" s="4">
         <v>2037.7</v>
       </c>
       <c r="BL43" s="4">
         <v>26954.670999999998</v>
       </c>
       <c r="BM43" s="4">
         <v>86447.130999999994</v>
       </c>
       <c r="BN43" s="4">
         <v>27767.525000000001</v>
       </c>
       <c r="BO43" s="5">
         <v>0.14666057115831399</v>
       </c>
       <c r="BP43" s="5">
         <v>0.26840213523131701</v>
       </c>
-      <c r="BQ43" s="13">
+      <c r="BQ43" s="5">
         <v>0.30603025061771999</v>
       </c>
     </row>
     <row r="44" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A44" s="3" t="s">
         <v>111</v>
       </c>
       <c r="B44" s="4">
         <v>281</v>
       </c>
       <c r="C44" s="4">
         <v>303</v>
       </c>
       <c r="D44" s="4">
         <v>5604</v>
       </c>
       <c r="E44" s="4">
         <v>48895.017999999996</v>
       </c>
       <c r="F44" s="4">
         <v>69676.528999999995</v>
       </c>
       <c r="G44" s="4">
         <v>56494.156999999999</v>
       </c>
@@ -13182,51 +10118,51 @@
       <c r="AC44" s="5">
         <v>0.72960369510889</v>
       </c>
       <c r="AD44" s="5">
         <v>6.9818156115618998E-3</v>
       </c>
       <c r="AE44" s="5">
         <v>1.0700075573825201E-2</v>
       </c>
       <c r="AF44" s="5">
         <v>9.4785714285714297E-4</v>
       </c>
       <c r="AG44" s="5">
         <v>1.21952873973581E-3</v>
       </c>
       <c r="AH44" s="5">
         <v>1.3378214285714301E-2</v>
       </c>
       <c r="AI44" s="5">
         <v>1.41553730810425E-2</v>
       </c>
       <c r="AJ44" s="5">
         <v>0.102805693950178</v>
       </c>
       <c r="AK44" s="5">
-        <v>8.0131111936142585E-2</v>
+        <v>8.0160007426661795E-2</v>
       </c>
       <c r="AL44" s="5">
         <v>1.20032028469751E-2</v>
       </c>
       <c r="AM44" s="5">
         <v>9.6201284796573906E-3</v>
       </c>
       <c r="AN44" s="5">
         <v>1.0098220640569399E-2</v>
       </c>
       <c r="AO44" s="5">
         <v>8.2796752319771599E-3</v>
       </c>
       <c r="AP44" s="5">
         <v>3.6033807829181502E-2</v>
       </c>
       <c r="AQ44" s="5">
         <v>3.7401481084939299E-2</v>
       </c>
       <c r="AR44" s="5">
         <v>4.0889323843416397E-2</v>
       </c>
       <c r="AS44" s="5">
         <v>4.1811598857958598E-2</v>
       </c>
@@ -13277,51 +10213,51 @@
       </c>
       <c r="BI44" s="4">
         <v>76591.341</v>
       </c>
       <c r="BJ44" s="4">
         <v>107213.698</v>
       </c>
       <c r="BK44" s="4">
         <v>2254.8220000000001</v>
       </c>
       <c r="BL44" s="4">
         <v>26516.692999999999</v>
       </c>
       <c r="BM44" s="4">
         <v>88316.255999999994</v>
       </c>
       <c r="BN44" s="4">
         <v>28026.957999999999</v>
       </c>
       <c r="BO44" s="5">
         <v>0.15149361342071299</v>
       </c>
       <c r="BP44" s="5">
         <v>0.26609893238434201</v>
       </c>
-      <c r="BQ44" s="13">
+      <c r="BQ44" s="5">
         <v>0.30553545681656002</v>
       </c>
     </row>
     <row r="45" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
         <v>112</v>
       </c>
       <c r="B45" s="4">
         <v>282</v>
       </c>
       <c r="C45" s="4">
         <v>300</v>
       </c>
       <c r="D45" s="4">
         <v>5529</v>
       </c>
       <c r="E45" s="4">
         <v>49590.800999999999</v>
       </c>
       <c r="F45" s="4">
         <v>71074.373999999996</v>
       </c>
       <c r="G45" s="4">
         <v>57611.408000000003</v>
       </c>
@@ -13391,51 +10327,51 @@
       <c r="AC45" s="5">
         <v>0.72988559797358399</v>
       </c>
       <c r="AD45" s="5">
         <v>7.27774088585502E-3</v>
       </c>
       <c r="AE45" s="5">
         <v>1.0406432274265499E-2</v>
       </c>
       <c r="AF45" s="5">
         <v>8.6227758007117398E-4</v>
       </c>
       <c r="AG45" s="5">
         <v>1.2263976840962501E-3</v>
       </c>
       <c r="AH45" s="5">
         <v>1.33064056939502E-2</v>
       </c>
       <c r="AI45" s="5">
         <v>1.40198118328207E-2</v>
       </c>
       <c r="AJ45" s="5">
         <v>0.102564184397163</v>
       </c>
       <c r="AK45" s="5">
-        <v>8.25656444026341E-2</v>
+        <v>8.259683853970641E-2</v>
       </c>
       <c r="AL45" s="5">
         <v>1.2087588652482301E-2</v>
       </c>
       <c r="AM45" s="5">
         <v>9.8628323385783999E-3</v>
       </c>
       <c r="AN45" s="5">
         <v>1.01482269503546E-2</v>
       </c>
       <c r="AO45" s="5">
         <v>8.5035449448363203E-3</v>
       </c>
       <c r="AP45" s="5">
         <v>3.6128368794326203E-2</v>
       </c>
       <c r="AQ45" s="5">
         <v>3.7493090974859797E-2</v>
       </c>
       <c r="AR45" s="5">
         <v>4.1023049645390101E-2</v>
       </c>
       <c r="AS45" s="5">
         <v>4.1929010671007398E-2</v>
       </c>
@@ -13486,51 +10422,51 @@
       </c>
       <c r="BI45" s="4">
         <v>79402.767000000007</v>
       </c>
       <c r="BJ45" s="4">
         <v>103375.47100000001</v>
       </c>
       <c r="BK45" s="4">
         <v>2170.279</v>
       </c>
       <c r="BL45" s="4">
         <v>26438.663</v>
       </c>
       <c r="BM45" s="4">
         <v>89906.642999999996</v>
       </c>
       <c r="BN45" s="4">
         <v>27513.388999999999</v>
       </c>
       <c r="BO45" s="5">
         <v>0.150032517739838</v>
       </c>
       <c r="BP45" s="5">
         <v>0.26563085106383</v>
       </c>
-      <c r="BQ45" s="13">
+      <c r="BQ45" s="5">
         <v>0.30451689274733201</v>
       </c>
     </row>
     <row r="46" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
         <v>113</v>
       </c>
       <c r="B46" s="4">
         <v>280</v>
       </c>
       <c r="C46" s="4">
         <v>297</v>
       </c>
       <c r="D46" s="4">
         <v>5467</v>
       </c>
       <c r="E46" s="4">
         <v>50360.091999999997</v>
       </c>
       <c r="F46" s="4">
         <v>72006.342999999993</v>
       </c>
       <c r="G46" s="4">
         <v>59079.237000000001</v>
       </c>
@@ -13600,51 +10536,51 @@
       <c r="AC46" s="5">
         <v>0.73017242451967102</v>
       </c>
       <c r="AD46" s="5">
         <v>6.9054480678867698E-3</v>
       </c>
       <c r="AE46" s="5">
         <v>1.02058391573782E-2</v>
       </c>
       <c r="AF46" s="5">
         <v>1.2025089605734801E-3</v>
       </c>
       <c r="AG46" s="5">
         <v>1.5886001829826201E-3</v>
       </c>
       <c r="AH46" s="5">
         <v>1.32007168458781E-2</v>
       </c>
       <c r="AI46" s="5">
         <v>1.38549862763037E-2</v>
       </c>
       <c r="AJ46" s="5">
         <v>9.9646071428571403E-2</v>
       </c>
       <c r="AK46" s="5">
-        <v>7.9224595777059093E-2</v>
+        <v>7.9249086757990805E-2</v>
       </c>
       <c r="AL46" s="5">
         <v>1.1644285714285701E-2</v>
       </c>
       <c r="AM46" s="5">
         <v>9.5502103530272602E-3</v>
       </c>
       <c r="AN46" s="5">
         <v>9.7939285714285697E-3</v>
       </c>
       <c r="AO46" s="5">
         <v>8.2440460947503201E-3</v>
       </c>
       <c r="AP46" s="5">
         <v>3.5964285714285699E-2</v>
       </c>
       <c r="AQ46" s="5">
         <v>3.7431863910737197E-2</v>
       </c>
       <c r="AR46" s="5">
         <v>4.0869999999999997E-2</v>
       </c>
       <c r="AS46" s="5">
         <v>4.1869654289372601E-2</v>
       </c>
@@ -13695,51 +10631,51 @@
       </c>
       <c r="BI46" s="4">
         <v>82443.903999999995</v>
       </c>
       <c r="BJ46" s="4">
         <v>107574.212</v>
       </c>
       <c r="BK46" s="4">
         <v>1954.682</v>
       </c>
       <c r="BL46" s="4">
         <v>26393.692999999999</v>
       </c>
       <c r="BM46" s="4">
         <v>90581.65</v>
       </c>
       <c r="BN46" s="4">
         <v>26994.269</v>
       </c>
       <c r="BO46" s="5">
         <v>0.15177237469941801</v>
       </c>
       <c r="BP46" s="5">
         <v>0.26390392857142903</v>
       </c>
-      <c r="BQ46" s="13">
+      <c r="BQ46" s="5">
         <v>0.30782454728370201</v>
       </c>
     </row>
     <row r="47" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
         <v>114</v>
       </c>
       <c r="B47" s="4">
         <v>279</v>
       </c>
       <c r="C47" s="4">
         <v>296</v>
       </c>
       <c r="D47" s="4">
         <v>5402</v>
       </c>
       <c r="E47" s="4">
         <v>50864.05</v>
       </c>
       <c r="F47" s="4">
         <v>72860.024999999994</v>
       </c>
       <c r="G47" s="4">
         <v>60078.881000000001</v>
       </c>
@@ -13809,51 +10745,51 @@
       <c r="AC47" s="5">
         <v>0.73358179629629605</v>
       </c>
       <c r="AD47" s="5">
         <v>7.2650919460797896E-3</v>
       </c>
       <c r="AE47" s="5">
         <v>1.01085178317439E-2</v>
       </c>
       <c r="AF47" s="5">
         <v>1.27014388489209E-3</v>
       </c>
       <c r="AG47" s="5">
         <v>1.299E-3</v>
       </c>
       <c r="AH47" s="5">
         <v>1.33424460431655E-2</v>
       </c>
       <c r="AI47" s="5">
         <v>1.3926129629629601E-2</v>
       </c>
       <c r="AJ47" s="5">
         <v>9.6436917562724003E-2</v>
       </c>
       <c r="AK47" s="5">
-        <v>8.0300499615680004E-2</v>
+        <v>8.0302845059592301E-2</v>
       </c>
       <c r="AL47" s="5">
         <v>1.11039426523298E-2</v>
       </c>
       <c r="AM47" s="5">
         <v>9.3608848574601999E-3</v>
       </c>
       <c r="AN47" s="5">
         <v>9.3369175627240099E-3</v>
       </c>
       <c r="AO47" s="5">
         <v>8.0273232136245792E-3</v>
       </c>
       <c r="AP47" s="5">
         <v>3.5347311827957001E-2</v>
       </c>
       <c r="AQ47" s="5">
         <v>3.7076082932247303E-2</v>
       </c>
       <c r="AR47" s="5">
         <v>4.0358781362007198E-2</v>
       </c>
       <c r="AS47" s="5">
         <v>4.1529026286560501E-2</v>
       </c>
@@ -13904,51 +10840,51 @@
       </c>
       <c r="BI47" s="4">
         <v>85910.902000000002</v>
       </c>
       <c r="BJ47" s="4">
         <v>104676.80100000001</v>
       </c>
       <c r="BK47" s="4">
         <v>1972.1780000000001</v>
       </c>
       <c r="BL47" s="4">
         <v>25567.633999999998</v>
       </c>
       <c r="BM47" s="4">
         <v>89202.285999999993</v>
       </c>
       <c r="BN47" s="4">
         <v>26385.199000000001</v>
       </c>
       <c r="BO47" s="5">
         <v>0.14919059840999299</v>
       </c>
       <c r="BP47" s="5">
         <v>0.26457240143369198</v>
       </c>
-      <c r="BQ47" s="13">
+      <c r="BQ47" s="5">
         <v>0.30828356164383602</v>
       </c>
     </row>
     <row r="48" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
         <v>115</v>
       </c>
       <c r="B48" s="4">
         <v>279</v>
       </c>
       <c r="C48" s="4">
         <v>296</v>
       </c>
       <c r="D48" s="4">
         <v>5340</v>
       </c>
       <c r="E48" s="4">
         <v>51844.52</v>
       </c>
       <c r="F48" s="4">
         <v>73097.649999999994</v>
       </c>
       <c r="G48" s="4">
         <v>59689.527000000002</v>
       </c>
@@ -14018,51 +10954,51 @@
       <c r="AC48" s="5">
         <v>0.73289599100786795</v>
       </c>
       <c r="AD48" s="5">
         <v>6.7480806071692802E-3</v>
       </c>
       <c r="AE48" s="5">
         <v>9.4831391066231892E-3</v>
       </c>
       <c r="AF48" s="5">
         <v>1.3424460431654701E-3</v>
       </c>
       <c r="AG48" s="5">
         <v>1.37208692394155E-3</v>
       </c>
       <c r="AH48" s="5">
         <v>1.31856115107914E-2</v>
       </c>
       <c r="AI48" s="5">
         <v>1.36293555638816E-2</v>
       </c>
       <c r="AJ48" s="5">
         <v>0.10014659498207901</v>
       </c>
       <c r="AK48" s="5">
-        <v>8.29204814599106E-2</v>
+        <v>8.2934550398135493E-2</v>
       </c>
       <c r="AL48" s="5">
         <v>1.1573118279569901E-2</v>
       </c>
       <c r="AM48" s="5">
         <v>9.7539887640449401E-3</v>
       </c>
       <c r="AN48" s="5">
         <v>9.6695340501792102E-3</v>
       </c>
       <c r="AO48" s="5">
         <v>8.3768539325842703E-3</v>
       </c>
       <c r="AP48" s="5">
         <v>3.5658422939068103E-2</v>
       </c>
       <c r="AQ48" s="5">
         <v>3.7491685393258402E-2</v>
       </c>
       <c r="AR48" s="5">
         <v>4.0829390681003601E-2</v>
       </c>
       <c r="AS48" s="5">
         <v>4.2040318352059902E-2</v>
       </c>
@@ -14113,51 +11049,51 @@
       </c>
       <c r="BI48" s="4">
         <v>88224.453999999998</v>
       </c>
       <c r="BJ48" s="4">
         <v>115943.98299999999</v>
       </c>
       <c r="BK48" s="4">
         <v>2145.63</v>
       </c>
       <c r="BL48" s="4">
         <v>24330.466</v>
       </c>
       <c r="BM48" s="4">
         <v>90477.346999999994</v>
       </c>
       <c r="BN48" s="4">
         <v>25278.387999999999</v>
       </c>
       <c r="BO48" s="5">
         <v>0.155251953056742</v>
       </c>
       <c r="BP48" s="5">
         <v>0.26260573476702498</v>
       </c>
-      <c r="BQ48" s="13">
+      <c r="BQ48" s="5">
         <v>0.307703164794008</v>
       </c>
     </row>
     <row r="49" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
         <v>116</v>
       </c>
       <c r="B49" s="4">
         <v>278</v>
       </c>
       <c r="C49" s="4">
         <v>295</v>
       </c>
       <c r="D49" s="4">
         <v>5297</v>
       </c>
       <c r="E49" s="4">
         <v>52410.631000000001</v>
       </c>
       <c r="F49" s="4">
         <v>73892.631999999998</v>
       </c>
       <c r="G49" s="4">
         <v>60128.934999999998</v>
       </c>
@@ -14227,51 +11163,51 @@
       <c r="AC49" s="5">
         <v>0.73319563739376803</v>
       </c>
       <c r="AD49" s="5">
         <v>7.3464484714942701E-3</v>
       </c>
       <c r="AE49" s="5">
         <v>9.1863869682549705E-3</v>
       </c>
       <c r="AF49" s="5">
         <v>1.0584837545126399E-3</v>
       </c>
       <c r="AG49" s="5">
         <v>1.3502171860245501E-3</v>
       </c>
       <c r="AH49" s="5">
         <v>1.32093862815884E-2</v>
       </c>
       <c r="AI49" s="5">
         <v>1.35057790368272E-2</v>
       </c>
       <c r="AJ49" s="5">
         <v>0.10198920863309401</v>
       </c>
       <c r="AK49" s="5">
-        <v>8.5721758715236712E-2</v>
+        <v>8.5760254652301512E-2</v>
       </c>
       <c r="AL49" s="5">
         <v>1.18802158273381E-2</v>
       </c>
       <c r="AM49" s="5">
         <v>9.95822163488767E-3</v>
       </c>
       <c r="AN49" s="5">
         <v>9.91834532374101E-3</v>
       </c>
       <c r="AO49" s="5">
         <v>8.5338493486879392E-3</v>
       </c>
       <c r="AP49" s="5">
         <v>3.5919784172661902E-2</v>
       </c>
       <c r="AQ49" s="5">
         <v>3.77907306022277E-2</v>
       </c>
       <c r="AR49" s="5">
         <v>4.1251798561151097E-2</v>
       </c>
       <c r="AS49" s="5">
         <v>4.2459014536530101E-2</v>
       </c>
@@ -14322,51 +11258,51 @@
       </c>
       <c r="BI49" s="4">
         <v>90339.763999999996</v>
       </c>
       <c r="BJ49" s="4">
         <v>113713.005</v>
       </c>
       <c r="BK49" s="4">
         <v>2395.6480000000001</v>
       </c>
       <c r="BL49" s="4">
         <v>23972.206999999999</v>
       </c>
       <c r="BM49" s="4">
         <v>92749.796000000002</v>
       </c>
       <c r="BN49" s="4">
         <v>24743.395</v>
       </c>
       <c r="BO49" s="5">
         <v>0.15535075337499901</v>
       </c>
       <c r="BP49" s="5">
         <v>0.25627266187050401</v>
       </c>
-      <c r="BQ49" s="13">
+      <c r="BQ49" s="5">
         <v>0.30481512176703801</v>
       </c>
     </row>
     <row r="50" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A50" s="3" t="s">
         <v>117</v>
       </c>
       <c r="B50" s="4">
         <v>276</v>
       </c>
       <c r="C50" s="4">
         <v>292</v>
       </c>
       <c r="D50" s="4">
         <v>5229</v>
       </c>
       <c r="E50" s="4">
         <v>53941.902999999998</v>
       </c>
       <c r="F50" s="4">
         <v>75695.308999999994</v>
       </c>
       <c r="G50" s="4">
         <v>61876.82</v>
       </c>
@@ -14436,51 +11372,51 @@
       <c r="AC50" s="5">
         <v>0.73310560550985304</v>
       </c>
       <c r="AD50" s="5">
         <v>6.0249820997231003E-3</v>
       </c>
       <c r="AE50" s="5">
         <v>8.6541658954601194E-3</v>
       </c>
       <c r="AF50" s="5">
         <v>1.31745454545455E-3</v>
       </c>
       <c r="AG50" s="5">
         <v>1.6700210445762401E-3</v>
       </c>
       <c r="AH50" s="5">
         <v>1.2961818181818199E-2</v>
       </c>
       <c r="AI50" s="5">
         <v>1.32684140042089E-2</v>
       </c>
       <c r="AJ50" s="5">
         <v>0.101738768115942</v>
       </c>
       <c r="AK50" s="5">
-        <v>7.9271216323296201E-2</v>
+        <v>7.9304537348919998E-2</v>
       </c>
       <c r="AL50" s="5">
         <v>1.17789855072464E-2</v>
       </c>
       <c r="AM50" s="5">
         <v>9.2829795371964004E-3</v>
       </c>
       <c r="AN50" s="5">
         <v>9.8539855072463794E-3</v>
       </c>
       <c r="AO50" s="5">
         <v>7.9017785427423996E-3</v>
       </c>
       <c r="AP50" s="5">
         <v>3.6552536231884099E-2</v>
       </c>
       <c r="AQ50" s="5">
         <v>3.7968426085293598E-2</v>
       </c>
       <c r="AR50" s="5">
         <v>4.2143840579710101E-2</v>
       </c>
       <c r="AS50" s="5">
         <v>4.2739548670873997E-2</v>
       </c>
@@ -14531,51 +11467,51 @@
       </c>
       <c r="BI50" s="4">
         <v>91255.407999999996</v>
       </c>
       <c r="BJ50" s="4">
         <v>112786.65300000001</v>
       </c>
       <c r="BK50" s="4">
         <v>2225.9650000000001</v>
       </c>
       <c r="BL50" s="4">
         <v>22259.173999999999</v>
       </c>
       <c r="BM50" s="4">
         <v>93468.888000000006</v>
       </c>
       <c r="BN50" s="4">
         <v>23969.394</v>
       </c>
       <c r="BO50" s="5">
         <v>0.15621120058660601</v>
       </c>
       <c r="BP50" s="5">
         <v>0.250139855072464</v>
       </c>
-      <c r="BQ50" s="13">
+      <c r="BQ50" s="5">
         <v>0.30118607764390898</v>
       </c>
     </row>
     <row r="51" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A51" s="3" t="s">
         <v>118</v>
       </c>
       <c r="B51" s="4">
         <v>274</v>
       </c>
       <c r="C51" s="4">
         <v>290</v>
       </c>
       <c r="D51" s="4">
         <v>5177</v>
       </c>
       <c r="E51" s="4">
         <v>54294.072</v>
       </c>
       <c r="F51" s="4">
         <v>76954.381999999998</v>
       </c>
       <c r="G51" s="4">
         <v>63437.887000000002</v>
       </c>
@@ -14645,51 +11581,51 @@
       <c r="AC51" s="5">
         <v>0.73599041545893695</v>
       </c>
       <c r="AD51" s="5">
         <v>6.8707685067349502E-3</v>
       </c>
       <c r="AE51" s="5">
         <v>8.5839679976701996E-3</v>
       </c>
       <c r="AF51" s="5">
         <v>7.6666666666666702E-4</v>
       </c>
       <c r="AG51" s="5">
         <v>9.5837681159420302E-4</v>
       </c>
       <c r="AH51" s="5">
         <v>1.3116117216117201E-2</v>
       </c>
       <c r="AI51" s="5">
         <v>1.34384927536232E-2</v>
       </c>
       <c r="AJ51" s="5">
         <v>9.9875547445255494E-2</v>
       </c>
       <c r="AK51" s="5">
-        <v>8.8831004803843108E-2</v>
+        <v>8.8872632632632703E-2</v>
       </c>
       <c r="AL51" s="5">
         <v>1.1662408759124099E-2</v>
       </c>
       <c r="AM51" s="5">
         <v>1.0456210160324501E-2</v>
       </c>
       <c r="AN51" s="5">
         <v>1.06109489051095E-2</v>
       </c>
       <c r="AO51" s="5">
         <v>9.6306161869808803E-3</v>
       </c>
       <c r="AP51" s="5">
         <v>3.5266788321167898E-2</v>
       </c>
       <c r="AQ51" s="5">
         <v>3.7636159938188099E-2</v>
       </c>
       <c r="AR51" s="5">
         <v>4.1425182481751803E-2</v>
       </c>
       <c r="AS51" s="5">
         <v>4.2923623720301299E-2</v>
       </c>
@@ -14740,51 +11676,51 @@
       </c>
       <c r="BI51" s="4">
         <v>95486.343999999997</v>
       </c>
       <c r="BJ51" s="4">
         <v>108462.89200000001</v>
       </c>
       <c r="BK51" s="4">
         <v>2208.66</v>
       </c>
       <c r="BL51" s="4">
         <v>20819.034</v>
       </c>
       <c r="BM51" s="4">
         <v>97097.731</v>
       </c>
       <c r="BN51" s="4">
         <v>24006.078000000001</v>
       </c>
       <c r="BO51" s="5">
         <v>0.15538008310200899</v>
       </c>
       <c r="BP51" s="5">
         <v>0.245086496350365</v>
       </c>
-      <c r="BQ51" s="13">
+      <c r="BQ51" s="5">
         <v>0.29817778636275799</v>
       </c>
     </row>
     <row r="52" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A52" s="3" t="s">
         <v>119</v>
       </c>
       <c r="B52" s="4">
         <v>275</v>
       </c>
       <c r="C52" s="4">
         <v>290</v>
       </c>
       <c r="D52" s="4">
         <v>5112</v>
       </c>
       <c r="E52" s="4">
         <v>54968.392</v>
       </c>
       <c r="F52" s="4">
         <v>76466.941000000006</v>
       </c>
       <c r="G52" s="4">
         <v>62446.212</v>
       </c>
@@ -14854,51 +11790,51 @@
       <c r="AC52" s="5">
         <v>0.73474078277886501</v>
       </c>
       <c r="AD52" s="5">
         <v>6.7387454230060104E-3</v>
       </c>
       <c r="AE52" s="5">
         <v>8.2607478808429599E-3</v>
       </c>
       <c r="AF52" s="5">
         <v>7.8211678832116802E-4</v>
       </c>
       <c r="AG52" s="5">
         <v>9.6160469667318997E-4</v>
       </c>
       <c r="AH52" s="5">
         <v>1.33565693430657E-2</v>
       </c>
       <c r="AI52" s="5">
         <v>1.32923483365949E-2</v>
       </c>
       <c r="AJ52" s="5">
         <v>0.103935272727273</v>
       </c>
       <c r="AK52" s="5">
-        <v>9.3286304700162401E-2</v>
+        <v>9.3325754812563402E-2</v>
       </c>
       <c r="AL52" s="5">
         <v>1.19574545454545E-2</v>
       </c>
       <c r="AM52" s="5">
         <v>1.09588810641628E-2</v>
       </c>
       <c r="AN52" s="5">
         <v>1.0892000000000001E-2</v>
       </c>
       <c r="AO52" s="5">
         <v>1.01011932707355E-2</v>
       </c>
       <c r="AP52" s="5">
         <v>3.5377454545454497E-2</v>
       </c>
       <c r="AQ52" s="5">
         <v>3.7998337245696401E-2</v>
       </c>
       <c r="AR52" s="5">
         <v>4.1848000000000003E-2</v>
       </c>
       <c r="AS52" s="5">
         <v>4.3553208137715203E-2</v>
       </c>
@@ -14949,51 +11885,51 @@
       </c>
       <c r="BI52" s="4">
         <v>76006.409</v>
       </c>
       <c r="BJ52" s="4">
         <v>117858.308</v>
       </c>
       <c r="BK52" s="4">
         <v>2480.6109999999999</v>
       </c>
       <c r="BL52" s="4">
         <v>20830.490000000002</v>
       </c>
       <c r="BM52" s="4">
         <v>98322.406000000003</v>
       </c>
       <c r="BN52" s="4">
         <v>23705.231</v>
       </c>
       <c r="BO52" s="5">
         <v>0.15135553697961901</v>
       </c>
       <c r="BP52" s="5">
         <v>0.246012363636364</v>
       </c>
-      <c r="BQ52" s="13">
+      <c r="BQ52" s="5">
         <v>0.29541105242566501</v>
       </c>
     </row>
     <row r="53" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
         <v>120</v>
       </c>
       <c r="B53" s="4">
         <v>272</v>
       </c>
       <c r="C53" s="4">
         <v>287</v>
       </c>
       <c r="D53" s="4">
         <v>5048</v>
       </c>
       <c r="E53" s="4">
         <v>55633.569000000003</v>
       </c>
       <c r="F53" s="4">
         <v>76860.75</v>
       </c>
       <c r="G53" s="4">
         <v>62643.733</v>
       </c>
@@ -15063,51 +11999,51 @@
       <c r="AC53" s="5">
         <v>0.734035473642489</v>
       </c>
       <c r="AD53" s="5">
         <v>7.0446316323872701E-3</v>
       </c>
       <c r="AE53" s="5">
         <v>8.1207016873298295E-3</v>
       </c>
       <c r="AF53" s="5">
         <v>1.0214022140221401E-3</v>
       </c>
       <c r="AG53" s="5">
         <v>1.0715814506539799E-3</v>
       </c>
       <c r="AH53" s="5">
         <v>1.31424354243542E-2</v>
       </c>
       <c r="AI53" s="5">
         <v>1.3196809353943699E-2</v>
       </c>
       <c r="AJ53" s="5">
         <v>0.106811764705882</v>
       </c>
       <c r="AK53" s="5">
-        <v>9.6387702398032502E-2</v>
+        <v>9.6433579335793593E-2</v>
       </c>
       <c r="AL53" s="5">
         <v>1.2332720588235299E-2</v>
       </c>
       <c r="AM53" s="5">
         <v>1.1395126782884299E-2</v>
       </c>
       <c r="AN53" s="5">
         <v>1.123125E-2</v>
       </c>
       <c r="AO53" s="5">
         <v>1.0501842313787599E-2</v>
       </c>
       <c r="AP53" s="5">
         <v>3.5662867647058803E-2</v>
       </c>
       <c r="AQ53" s="5">
         <v>3.8275039619651299E-2</v>
       </c>
       <c r="AR53" s="5">
         <v>4.2580882352941198E-2</v>
       </c>
       <c r="AS53" s="5">
         <v>4.41725435816165E-2</v>
       </c>
@@ -15158,51 +12094,51 @@
       </c>
       <c r="BI53" s="4">
         <v>73516.222999999998</v>
       </c>
       <c r="BJ53" s="4">
         <v>110631.09299999999</v>
       </c>
       <c r="BK53" s="4">
         <v>2054.982</v>
       </c>
       <c r="BL53" s="4">
         <v>20669.616000000002</v>
       </c>
       <c r="BM53" s="4">
         <v>104391.993</v>
       </c>
       <c r="BN53" s="4">
         <v>22576.580999999998</v>
       </c>
       <c r="BO53" s="5">
         <v>0.14936077769841999</v>
       </c>
       <c r="BP53" s="5">
         <v>0.244558455882353</v>
       </c>
-      <c r="BQ53" s="13">
+      <c r="BQ53" s="5">
         <v>0.29190485340729</v>
       </c>
     </row>
     <row r="54" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
         <v>121</v>
       </c>
       <c r="B54" s="4">
         <v>270</v>
       </c>
       <c r="C54" s="4">
         <v>284</v>
       </c>
       <c r="D54" s="4">
         <v>4983</v>
       </c>
       <c r="E54" s="4">
         <v>56624.377</v>
       </c>
       <c r="F54" s="4">
         <v>78259.009999999995</v>
       </c>
       <c r="G54" s="4">
         <v>63919.671000000002</v>
       </c>
@@ -15272,51 +12208,51 @@
       <c r="AC54" s="5">
         <v>0.73357281124497997</v>
       </c>
       <c r="AD54" s="5">
         <v>6.2518833540543897E-3</v>
       </c>
       <c r="AE54" s="5">
         <v>7.9287801745859601E-3</v>
       </c>
       <c r="AF54" s="5">
         <v>1.35353159851301E-3</v>
       </c>
       <c r="AG54" s="5">
         <v>1.29987951807229E-3</v>
       </c>
       <c r="AH54" s="5">
         <v>1.3077695167286201E-2</v>
       </c>
       <c r="AI54" s="5">
         <v>1.3109116465863499E-2</v>
       </c>
       <c r="AJ54" s="5">
         <v>0.10150925925925899</v>
       </c>
       <c r="AK54" s="5">
-        <v>9.4421321695760396E-2</v>
+        <v>9.4465641238827502E-2</v>
       </c>
       <c r="AL54" s="5">
         <v>1.17659259259259E-2</v>
       </c>
       <c r="AM54" s="5">
         <v>1.12324503311258E-2</v>
       </c>
       <c r="AN54" s="5">
         <v>1.0746666666666699E-2</v>
       </c>
       <c r="AO54" s="5">
         <v>1.0360626128838001E-2</v>
       </c>
       <c r="AP54" s="5">
         <v>3.5714074074074099E-2</v>
       </c>
       <c r="AQ54" s="5">
         <v>3.8427860297069502E-2</v>
       </c>
       <c r="AR54" s="5">
         <v>4.3051481481481503E-2</v>
       </c>
       <c r="AS54" s="5">
         <v>4.4685849056603798E-2</v>
       </c>
@@ -15367,51 +12303,51 @@
       </c>
       <c r="BI54" s="4">
         <v>75863.917000000001</v>
       </c>
       <c r="BJ54" s="4">
         <v>106024.273</v>
       </c>
       <c r="BK54" s="4">
         <v>2096.6060000000002</v>
       </c>
       <c r="BL54" s="4">
         <v>22164.548999999999</v>
       </c>
       <c r="BM54" s="4">
         <v>106975.629</v>
       </c>
       <c r="BN54" s="4">
         <v>19987.633999999998</v>
       </c>
       <c r="BO54" s="5">
         <v>0.14733547845994899</v>
       </c>
       <c r="BP54" s="5">
         <v>0.23918740740740699</v>
       </c>
-      <c r="BQ54" s="13">
+      <c r="BQ54" s="5">
         <v>0.28863309251454999</v>
       </c>
     </row>
     <row r="55" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A55" s="3" t="s">
         <v>122</v>
       </c>
       <c r="B55" s="4">
         <v>267</v>
       </c>
       <c r="C55" s="4">
         <v>281</v>
       </c>
       <c r="D55" s="4">
         <v>4933</v>
       </c>
       <c r="E55" s="4">
         <v>57138.353999999999</v>
       </c>
       <c r="F55" s="4">
         <v>79387.42</v>
       </c>
       <c r="G55" s="4">
         <v>65319.589</v>
       </c>
@@ -15481,51 +12417,51 @@
       <c r="AC55" s="5">
         <v>0.73524129817444195</v>
       </c>
       <c r="AD55" s="5">
         <v>7.28409152283246E-3</v>
       </c>
       <c r="AE55" s="5">
         <v>7.8286641214365509E-3</v>
       </c>
       <c r="AF55" s="5">
         <v>5.8721804511278203E-4</v>
       </c>
       <c r="AG55" s="5">
         <v>8.8957403651115604E-4</v>
       </c>
       <c r="AH55" s="5">
         <v>1.3454135338345901E-2</v>
       </c>
       <c r="AI55" s="5">
         <v>1.32497363083164E-2</v>
       </c>
       <c r="AJ55" s="5">
         <v>9.6539325842696602E-2</v>
       </c>
       <c r="AK55" s="5">
-        <v>9.043933808127351E-2</v>
+        <v>9.047927927927929E-2</v>
       </c>
       <c r="AL55" s="5">
         <v>1.14921348314607E-2</v>
       </c>
       <c r="AM55" s="5">
         <v>1.1123940806811301E-2</v>
       </c>
       <c r="AN55" s="5">
         <v>1.04741573033708E-2</v>
       </c>
       <c r="AO55" s="5">
         <v>1.0260551388607301E-2</v>
       </c>
       <c r="AP55" s="5">
         <v>3.5432209737827701E-2</v>
       </c>
       <c r="AQ55" s="5">
         <v>3.8246807216703801E-2</v>
       </c>
       <c r="AR55" s="5">
         <v>4.45176029962547E-2</v>
       </c>
       <c r="AS55" s="5">
         <v>4.6165619298601301E-2</v>
       </c>
@@ -15576,51 +12512,51 @@
       </c>
       <c r="BI55" s="4">
         <v>75403.81</v>
       </c>
       <c r="BJ55" s="4">
         <v>96605.025999999998</v>
       </c>
       <c r="BK55" s="4">
         <v>3738.933</v>
       </c>
       <c r="BL55" s="4">
         <v>20013.363000000001</v>
       </c>
       <c r="BM55" s="4">
         <v>112499.24</v>
       </c>
       <c r="BN55" s="4">
         <v>20583.418000000001</v>
       </c>
       <c r="BO55" s="5">
         <v>0.145921504328896</v>
       </c>
       <c r="BP55" s="5">
         <v>0.23655617977528101</v>
       </c>
-      <c r="BQ55" s="13">
+      <c r="BQ55" s="5">
         <v>0.28481183863774601</v>
       </c>
     </row>
     <row r="56" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A56" s="3" t="s">
         <v>123</v>
       </c>
       <c r="B56" s="4">
         <v>263</v>
       </c>
       <c r="C56" s="4">
         <v>277</v>
       </c>
       <c r="D56" s="4">
         <v>4874</v>
       </c>
       <c r="E56" s="4">
         <v>57685.534</v>
       </c>
       <c r="F56" s="4">
         <v>79918.077000000005</v>
       </c>
       <c r="G56" s="4">
         <v>65250.807000000001</v>
       </c>
@@ -15690,51 +12626,51 @@
       <c r="AC56" s="5">
         <v>0.73381938000410596</v>
       </c>
       <c r="AD56" s="5">
         <v>7.4832279441150703E-3</v>
       </c>
       <c r="AE56" s="5">
         <v>7.7460740115630903E-3</v>
       </c>
       <c r="AF56" s="5">
         <v>8.9541984732824397E-4</v>
       </c>
       <c r="AG56" s="5">
         <v>1.0366043933483901E-3</v>
       </c>
       <c r="AH56" s="5">
         <v>1.33297709923664E-2</v>
       </c>
       <c r="AI56" s="5">
         <v>1.3141367275713399E-2</v>
       </c>
       <c r="AJ56" s="5">
         <v>0.102028136882129</v>
       </c>
       <c r="AK56" s="5">
-        <v>9.4477082891668493E-2</v>
+        <v>9.4531997455470793E-2</v>
       </c>
       <c r="AL56" s="5">
         <v>1.22140684410646E-2</v>
       </c>
       <c r="AM56" s="5">
         <v>1.11555395978662E-2</v>
       </c>
       <c r="AN56" s="5">
         <v>1.11570342205323E-2</v>
       </c>
       <c r="AO56" s="5">
         <v>1.02603816167419E-2</v>
       </c>
       <c r="AP56" s="5">
         <v>3.5559695817490501E-2</v>
       </c>
       <c r="AQ56" s="5">
         <v>3.8416228970045103E-2</v>
       </c>
       <c r="AR56" s="5">
         <v>4.49494296577947E-2</v>
       </c>
       <c r="AS56" s="5">
         <v>4.6629893311448498E-2</v>
       </c>
@@ -15785,51 +12721,51 @@
       </c>
       <c r="BI56" s="4">
         <v>73511.519</v>
       </c>
       <c r="BJ56" s="4">
         <v>101023.67200000001</v>
       </c>
       <c r="BK56" s="4">
         <v>4388.8950000000004</v>
       </c>
       <c r="BL56" s="4">
         <v>18676.956999999999</v>
       </c>
       <c r="BM56" s="4">
         <v>115532.95</v>
       </c>
       <c r="BN56" s="4">
         <v>19738.308000000001</v>
       </c>
       <c r="BO56" s="5">
         <v>0.14726991401317499</v>
       </c>
       <c r="BP56" s="5">
         <v>0.234252851711027</v>
       </c>
-      <c r="BQ56" s="13">
+      <c r="BQ56" s="5">
         <v>0.28244185473943401</v>
       </c>
     </row>
     <row r="57" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A57" s="3" t="s">
         <v>124</v>
       </c>
       <c r="B57" s="4">
         <v>258</v>
       </c>
       <c r="C57" s="4">
         <v>272</v>
       </c>
       <c r="D57" s="4">
         <v>4829</v>
       </c>
       <c r="E57" s="4">
         <v>57853.457999999999</v>
       </c>
       <c r="F57" s="4">
         <v>80750.277000000002</v>
       </c>
       <c r="G57" s="4">
         <v>65963.202000000005</v>
       </c>
@@ -15899,51 +12835,51 @@
       <c r="AC57" s="5">
         <v>0.73402310401989201</v>
       </c>
       <c r="AD57" s="5">
         <v>7.3576414395142998E-3</v>
       </c>
       <c r="AE57" s="5">
         <v>7.8369177380287498E-3</v>
       </c>
       <c r="AF57" s="5">
         <v>1.1708171206225701E-3</v>
       </c>
       <c r="AG57" s="5">
         <v>1.1864069622876099E-3</v>
       </c>
       <c r="AH57" s="5">
         <v>1.36793774319066E-2</v>
       </c>
       <c r="AI57" s="5">
         <v>1.3162163282221299E-2</v>
       </c>
       <c r="AJ57" s="5">
         <v>0.102951550387597</v>
       </c>
       <c r="AK57" s="5">
-        <v>9.5552670940170698E-2</v>
+        <v>9.5607330626201997E-2</v>
       </c>
       <c r="AL57" s="5">
         <v>1.23779069767442E-2</v>
       </c>
       <c r="AM57" s="5">
         <v>1.15587699316629E-2</v>
       </c>
       <c r="AN57" s="5">
         <v>1.13007751937984E-2</v>
       </c>
       <c r="AO57" s="5">
         <v>1.06400496997308E-2</v>
       </c>
       <c r="AP57" s="5">
         <v>3.5774806201550401E-2</v>
       </c>
       <c r="AQ57" s="5">
         <v>3.84839511285981E-2</v>
       </c>
       <c r="AR57" s="5">
         <v>4.5337984496124001E-2</v>
       </c>
       <c r="AS57" s="5">
         <v>4.6866431973493501E-2</v>
       </c>
@@ -15994,51 +12930,51 @@
       </c>
       <c r="BI57" s="4">
         <v>70557.062999999995</v>
       </c>
       <c r="BJ57" s="4">
         <v>97791.635999999999</v>
       </c>
       <c r="BK57" s="4">
         <v>4089.2469999999998</v>
       </c>
       <c r="BL57" s="4">
         <v>18364.217000000001</v>
       </c>
       <c r="BM57" s="4">
         <v>116807.923</v>
       </c>
       <c r="BN57" s="4">
         <v>19329.817999999999</v>
       </c>
       <c r="BO57" s="5">
         <v>0.14415390333441599</v>
       </c>
       <c r="BP57" s="5">
         <v>0.23280736434108501</v>
       </c>
-      <c r="BQ57" s="13">
+      <c r="BQ57" s="5">
         <v>0.28142168150755897</v>
       </c>
     </row>
     <row r="58" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A58" s="3" t="s">
         <v>125</v>
       </c>
       <c r="B58" s="4">
         <v>255</v>
       </c>
       <c r="C58" s="4">
         <v>269</v>
       </c>
       <c r="D58" s="4">
         <v>4754</v>
       </c>
       <c r="E58" s="4">
         <v>58441.127999999997</v>
       </c>
       <c r="F58" s="4">
         <v>81788.642000000007</v>
       </c>
       <c r="G58" s="4">
         <v>66951.409</v>
       </c>
@@ -16108,51 +13044,51 @@
       <c r="AC58" s="5">
         <v>0.73415603030940901</v>
       </c>
       <c r="AD58" s="5">
         <v>6.8067132448230601E-3</v>
       </c>
       <c r="AE58" s="5">
         <v>7.6608231420533602E-3</v>
       </c>
       <c r="AF58" s="5">
         <v>1.6562992125984299E-3</v>
       </c>
       <c r="AG58" s="5">
         <v>1.4859608503473001E-3</v>
       </c>
       <c r="AH58" s="5">
         <v>1.32744094488189E-2</v>
       </c>
       <c r="AI58" s="5">
         <v>1.3094801094506401E-2</v>
       </c>
       <c r="AJ58" s="5">
         <v>0.100954117647059</v>
       </c>
       <c r="AK58" s="5">
-        <v>9.268016062513601E-2</v>
+        <v>9.2721211463308903E-2</v>
       </c>
       <c r="AL58" s="5">
         <v>1.21960784313726E-2</v>
       </c>
       <c r="AM58" s="5">
         <v>1.07548169962137E-2</v>
       </c>
       <c r="AN58" s="5">
         <v>1.1151764705882399E-2</v>
       </c>
       <c r="AO58" s="5">
         <v>9.8736642827092994E-3</v>
       </c>
       <c r="AP58" s="5">
         <v>3.57572549019608E-2</v>
       </c>
       <c r="AQ58" s="5">
         <v>3.8389040807740901E-2</v>
       </c>
       <c r="AR58" s="5">
         <v>4.53423529411765E-2</v>
       </c>
       <c r="AS58" s="5">
         <v>4.6790702566260001E-2</v>
       </c>
@@ -16203,51 +13139,51 @@
       </c>
       <c r="BI58" s="4">
         <v>65001.502999999997</v>
       </c>
       <c r="BJ58" s="4">
         <v>95122.748000000007</v>
       </c>
       <c r="BK58" s="4">
         <v>4101.5330000000004</v>
       </c>
       <c r="BL58" s="4">
         <v>18674.998</v>
       </c>
       <c r="BM58" s="4">
         <v>115950.16499999999</v>
       </c>
       <c r="BN58" s="4">
         <v>18924.16</v>
       </c>
       <c r="BO58" s="5">
         <v>0.139874380616236</v>
       </c>
       <c r="BP58" s="5">
         <v>0.23422392156862701</v>
       </c>
-      <c r="BQ58" s="13">
+      <c r="BQ58" s="5">
         <v>0.28551499789650803</v>
       </c>
     </row>
     <row r="59" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A59" s="3" t="s">
         <v>126</v>
       </c>
       <c r="B59" s="4">
         <v>253</v>
       </c>
       <c r="C59" s="4">
         <v>267</v>
       </c>
       <c r="D59" s="4">
         <v>4685</v>
       </c>
       <c r="E59" s="4">
         <v>59198.887999999999</v>
       </c>
       <c r="F59" s="4">
         <v>83004.561000000002</v>
       </c>
       <c r="G59" s="4">
         <v>67906.270999999993</v>
       </c>
@@ -16317,51 +13253,51 @@
       <c r="AC59" s="5">
         <v>0.73598645877830005</v>
       </c>
       <c r="AD59" s="5">
         <v>8.4561892446358092E-3</v>
       </c>
       <c r="AE59" s="5">
         <v>8.2718674493568803E-3</v>
       </c>
       <c r="AF59" s="5">
         <v>9.2341269841269798E-4</v>
       </c>
       <c r="AG59" s="5">
         <v>1.0016445963263599E-3</v>
       </c>
       <c r="AH59" s="5">
         <v>1.34916666666667E-2</v>
       </c>
       <c r="AI59" s="5">
         <v>1.34571764203332E-2</v>
       </c>
       <c r="AJ59" s="5">
         <v>9.3599209486165999E-2</v>
       </c>
       <c r="AK59" s="5">
-        <v>7.7900879120879202E-2</v>
+        <v>7.799070125302271E-2</v>
       </c>
       <c r="AL59" s="5">
         <v>1.1507509881422901E-2</v>
       </c>
       <c r="AM59" s="5">
         <v>9.4198719316969104E-3</v>
       </c>
       <c r="AN59" s="5">
         <v>1.04948616600791E-2</v>
       </c>
       <c r="AO59" s="5">
         <v>8.5942155816435394E-3</v>
       </c>
       <c r="AP59" s="5">
         <v>3.4849011857707501E-2</v>
       </c>
       <c r="AQ59" s="5">
         <v>3.6923500533617898E-2</v>
       </c>
       <c r="AR59" s="5">
         <v>4.3672727272727301E-2</v>
       </c>
       <c r="AS59" s="5">
         <v>4.4897395944503697E-2</v>
       </c>
@@ -16412,51 +13348,51 @@
       </c>
       <c r="BI59" s="4">
         <v>63771.607000000004</v>
       </c>
       <c r="BJ59" s="4">
         <v>102260.476</v>
       </c>
       <c r="BK59" s="4">
         <v>5862.9979999999996</v>
       </c>
       <c r="BL59" s="4">
         <v>19719.98</v>
       </c>
       <c r="BM59" s="4">
         <v>117381.481</v>
       </c>
       <c r="BN59" s="4">
         <v>19852.505000000001</v>
       </c>
       <c r="BO59" s="5">
         <v>0.14342691037869901</v>
       </c>
       <c r="BP59" s="5">
         <v>0.23624743083003999</v>
       </c>
-      <c r="BQ59" s="13">
+      <c r="BQ59" s="5">
         <v>0.29350781216648902</v>
       </c>
     </row>
     <row r="60" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A60" s="3" t="s">
         <v>127</v>
       </c>
       <c r="B60" s="4">
         <v>250</v>
       </c>
       <c r="C60" s="4">
         <v>263</v>
       </c>
       <c r="D60" s="4">
         <v>4626</v>
       </c>
       <c r="E60" s="4">
         <v>62859.256000000001</v>
       </c>
       <c r="F60" s="4">
         <v>89450.373999999996</v>
       </c>
       <c r="G60" s="4">
         <v>73215.163</v>
       </c>
@@ -16526,51 +13462,51 @@
       <c r="AC60" s="5">
         <v>0.714947025740861</v>
       </c>
       <c r="AD60" s="5">
         <v>8.4688084758750594E-3</v>
       </c>
       <c r="AE60" s="5">
         <v>8.1668299939236504E-3</v>
       </c>
       <c r="AF60" s="5">
         <v>9.5943775100401597E-4</v>
       </c>
       <c r="AG60" s="5">
         <v>1.12911529309972E-3</v>
       </c>
       <c r="AH60" s="5">
         <v>1.3656224899598401E-2</v>
       </c>
       <c r="AI60" s="5">
         <v>1.3113086740212001E-2</v>
       </c>
       <c r="AJ60" s="5">
         <v>0.1027108</v>
       </c>
       <c r="AK60" s="5">
-        <v>8.9282556591211593E-2</v>
+        <v>8.9365808170514996E-2</v>
       </c>
       <c r="AL60" s="5">
         <v>1.2389600000000001E-2</v>
       </c>
       <c r="AM60" s="5">
         <v>1.05895590142672E-2</v>
       </c>
       <c r="AN60" s="5">
         <v>1.12628E-2</v>
       </c>
       <c r="AO60" s="5">
         <v>9.6947686986597493E-3</v>
       </c>
       <c r="AP60" s="5">
         <v>3.5014400000000001E-2</v>
       </c>
       <c r="AQ60" s="5">
         <v>3.6497643752702098E-2</v>
       </c>
       <c r="AR60" s="5">
         <v>4.2983199999999999E-2</v>
       </c>
       <c r="AS60" s="5">
         <v>4.3610332900994399E-2</v>
       </c>
@@ -16621,51 +13557,51 @@
       </c>
       <c r="BI60" s="4">
         <v>62998.500999999997</v>
       </c>
       <c r="BJ60" s="4">
         <v>90585.134000000005</v>
       </c>
       <c r="BK60" s="4">
         <v>31790.377</v>
       </c>
       <c r="BL60" s="4">
         <v>20549.338</v>
       </c>
       <c r="BM60" s="4">
         <v>112290.28200000001</v>
       </c>
       <c r="BN60" s="4">
         <v>20247.93</v>
       </c>
       <c r="BO60" s="5">
         <v>0.13596627492751201</v>
       </c>
       <c r="BP60" s="5">
         <v>0.2332012</v>
       </c>
-      <c r="BQ60" s="13">
+      <c r="BQ60" s="5">
         <v>0.28292855598789501</v>
       </c>
     </row>
     <row r="61" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A61" s="3" t="s">
         <v>128</v>
       </c>
       <c r="B61" s="4">
         <v>249</v>
       </c>
       <c r="C61" s="4">
         <v>262</v>
       </c>
       <c r="D61" s="4">
         <v>4591</v>
       </c>
       <c r="E61" s="4">
         <v>62846.444000000003</v>
       </c>
       <c r="F61" s="4">
         <v>91060.566999999995</v>
       </c>
       <c r="G61" s="4">
         <v>75020.615000000005</v>
       </c>
@@ -16735,51 +13671,51 @@
       <c r="AC61" s="5">
         <v>0.706871643417611</v>
       </c>
       <c r="AD61" s="5">
         <v>9.1176519072423603E-3</v>
       </c>
       <c r="AE61" s="5">
         <v>8.0867549411941502E-3</v>
       </c>
       <c r="AF61" s="5">
         <v>1.23709677419355E-3</v>
       </c>
       <c r="AG61" s="5">
         <v>1.0799694856146499E-3</v>
       </c>
       <c r="AH61" s="5">
         <v>1.3943145161290299E-2</v>
       </c>
       <c r="AI61" s="5">
         <v>1.34750435919791E-2</v>
       </c>
       <c r="AJ61" s="5">
         <v>0.10038473895582301</v>
       </c>
       <c r="AK61" s="5">
-        <v>9.2070100558659398E-2</v>
+        <v>9.2155577911916198E-2</v>
       </c>
       <c r="AL61" s="5">
         <v>1.20618473895582E-2</v>
       </c>
       <c r="AM61" s="5">
         <v>1.07976475713352E-2</v>
       </c>
       <c r="AN61" s="5">
         <v>1.09722891566265E-2</v>
       </c>
       <c r="AO61" s="5">
         <v>9.9192550642561595E-3</v>
       </c>
       <c r="AP61" s="5">
         <v>3.42991967871486E-2</v>
       </c>
       <c r="AQ61" s="5">
         <v>3.5589719015465003E-2</v>
       </c>
       <c r="AR61" s="5">
         <v>4.1706024096385498E-2</v>
       </c>
       <c r="AS61" s="5">
         <v>4.2141864517534301E-2</v>
       </c>
@@ -16830,51 +13766,51 @@
       </c>
       <c r="BI61" s="4">
         <v>60766.358999999997</v>
       </c>
       <c r="BJ61" s="4">
         <v>83416.025999999998</v>
       </c>
       <c r="BK61" s="4">
         <v>28958.04</v>
       </c>
       <c r="BL61" s="4">
         <v>20347.050999999999</v>
       </c>
       <c r="BM61" s="4">
         <v>105792.39599999999</v>
       </c>
       <c r="BN61" s="4">
         <v>19441.246999999999</v>
       </c>
       <c r="BO61" s="5">
         <v>0.12837550270793499</v>
       </c>
       <c r="BP61" s="5">
         <v>0.24383293172690801</v>
       </c>
-      <c r="BQ61" s="13">
+      <c r="BQ61" s="5">
         <v>0.29243851012851202</v>
       </c>
     </row>
     <row r="62" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A62" s="3" t="s">
         <v>129</v>
       </c>
       <c r="B62" s="4">
         <v>250</v>
       </c>
       <c r="C62" s="4">
         <v>262</v>
       </c>
       <c r="D62" s="4">
         <v>4560</v>
       </c>
       <c r="E62" s="4">
         <v>62113.95</v>
       </c>
       <c r="F62" s="4">
         <v>94506.866999999998</v>
       </c>
       <c r="G62" s="4">
         <v>78572.343999999997</v>
       </c>
@@ -16944,51 +13880,51 @@
       <c r="AC62" s="5">
         <v>0.706405551898179</v>
       </c>
       <c r="AD62" s="5">
         <v>8.0948965570536106E-3</v>
       </c>
       <c r="AE62" s="5">
         <v>7.9000653962184308E-3</v>
       </c>
       <c r="AF62" s="5">
         <v>1.30080321285141E-3</v>
       </c>
       <c r="AG62" s="5">
         <v>1.52365591397849E-3</v>
       </c>
       <c r="AH62" s="5">
         <v>1.44903614457831E-2</v>
       </c>
       <c r="AI62" s="5">
         <v>1.41861092824227E-2</v>
       </c>
       <c r="AJ62" s="5">
         <v>9.5388000000000001E-2</v>
       </c>
       <c r="AK62" s="5">
-        <v>9.1782879640045098E-2</v>
+        <v>9.1864595993698298E-2</v>
       </c>
       <c r="AL62" s="5">
         <v>1.1318399999999999E-2</v>
       </c>
       <c r="AM62" s="5">
         <v>1.08358114035088E-2</v>
       </c>
       <c r="AN62" s="5">
         <v>1.0308400000000001E-2</v>
       </c>
       <c r="AO62" s="5">
         <v>9.9898903508771897E-3</v>
       </c>
       <c r="AP62" s="5">
         <v>3.3520800000000003E-2</v>
       </c>
       <c r="AQ62" s="5">
         <v>3.5154254385964902E-2</v>
       </c>
       <c r="AR62" s="5">
         <v>4.0427200000000003E-2</v>
       </c>
       <c r="AS62" s="5">
         <v>4.1258640350877201E-2</v>
       </c>
@@ -17039,51 +13975,51 @@
       </c>
       <c r="BI62" s="4">
         <v>61405.588000000003</v>
       </c>
       <c r="BJ62" s="4">
         <v>72978.111999999994</v>
       </c>
       <c r="BK62" s="4">
         <v>24817.094000000001</v>
       </c>
       <c r="BL62" s="4">
         <v>20731.204000000002</v>
       </c>
       <c r="BM62" s="4">
         <v>103038.587</v>
       </c>
       <c r="BN62" s="4">
         <v>18407.616999999998</v>
       </c>
       <c r="BO62" s="5">
         <v>0.118271264303208</v>
       </c>
       <c r="BP62" s="5">
         <v>0.25728040000000002</v>
       </c>
-      <c r="BQ62" s="13">
+      <c r="BQ62" s="5">
         <v>0.304653947368421</v>
       </c>
     </row>
     <row r="63" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A63" s="3" t="s">
         <v>130</v>
       </c>
       <c r="B63" s="4">
         <v>249</v>
       </c>
       <c r="C63" s="4">
         <v>261</v>
       </c>
       <c r="D63" s="4">
         <v>4531</v>
       </c>
       <c r="E63" s="4">
         <v>62570.862999999998</v>
       </c>
       <c r="F63" s="4">
         <v>98081.407000000007</v>
       </c>
       <c r="G63" s="4">
         <v>82588.001000000004</v>
       </c>
@@ -17153,51 +14089,51 @@
       <c r="AC63" s="5">
         <v>0.702811969964664</v>
       </c>
       <c r="AD63" s="5">
         <v>7.3457992740167304E-3</v>
       </c>
       <c r="AE63" s="5">
         <v>7.4826045225489498E-3</v>
       </c>
       <c r="AF63" s="5">
         <v>1.6008064516129E-4</v>
       </c>
       <c r="AG63" s="5">
         <v>6.0377733598409504E-4</v>
       </c>
       <c r="AH63" s="5">
         <v>1.45798387096774E-2</v>
       </c>
       <c r="AI63" s="5">
         <v>1.4253953180212E-2</v>
       </c>
       <c r="AJ63" s="5">
         <v>0.126943775100402</v>
       </c>
       <c r="AK63" s="5">
-        <v>0.11065758878081799</v>
+        <v>0.11067971473850999</v>
       </c>
       <c r="AL63" s="5">
         <v>1.4215662650602401E-2</v>
       </c>
       <c r="AM63" s="5">
         <v>1.2148576473184699E-2</v>
       </c>
       <c r="AN63" s="5">
         <v>1.2885140562249001E-2</v>
       </c>
       <c r="AO63" s="5">
         <v>1.11521959832267E-2</v>
       </c>
       <c r="AP63" s="5">
         <v>3.3144578313253001E-2</v>
       </c>
       <c r="AQ63" s="5">
         <v>3.3994085190907103E-2</v>
       </c>
       <c r="AR63" s="5">
         <v>3.7787550200803197E-2</v>
       </c>
       <c r="AS63" s="5">
         <v>3.80841756786581E-2</v>
       </c>
@@ -17248,51 +14184,51 @@
       </c>
       <c r="BI63" s="4">
         <v>56565.588000000003</v>
       </c>
       <c r="BJ63" s="4">
         <v>63580.06</v>
       </c>
       <c r="BK63" s="4">
         <v>21087.474999999999</v>
       </c>
       <c r="BL63" s="4">
         <v>20627.292000000001</v>
       </c>
       <c r="BM63" s="4">
         <v>100700.57399999999</v>
       </c>
       <c r="BN63" s="4">
         <v>16844.857</v>
       </c>
       <c r="BO63" s="5">
         <v>0.105464539775408</v>
       </c>
       <c r="BP63" s="5">
         <v>0.27313734939758999</v>
       </c>
-      <c r="BQ63" s="13">
+      <c r="BQ63" s="5">
         <v>0.31483824762745499</v>
       </c>
     </row>
     <row r="64" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A64" s="3" t="s">
         <v>131</v>
       </c>
       <c r="B64" s="4">
         <v>249</v>
       </c>
       <c r="C64" s="4">
         <v>261</v>
       </c>
       <c r="D64" s="4">
         <v>4491</v>
       </c>
       <c r="E64" s="4">
         <v>61813.983999999997</v>
       </c>
       <c r="F64" s="4">
         <v>98108.64</v>
       </c>
       <c r="G64" s="4">
         <v>82767.278000000006</v>
       </c>
@@ -17362,51 +14298,51 @@
       <c r="AC64" s="5">
         <v>0.70555098039215702</v>
       </c>
       <c r="AD64" s="5">
         <v>6.7499451256854796E-3</v>
       </c>
       <c r="AE64" s="5">
         <v>7.0126240177654196E-3</v>
       </c>
       <c r="AF64" s="5">
         <v>3.6774193548387102E-4</v>
       </c>
       <c r="AG64" s="5">
         <v>7.6089572192513397E-4</v>
       </c>
       <c r="AH64" s="5">
         <v>1.4908467741935501E-2</v>
       </c>
       <c r="AI64" s="5">
         <v>1.43214795008913E-2</v>
       </c>
       <c r="AJ64" s="5">
         <v>0.12603293172690799</v>
       </c>
       <c r="AK64" s="5">
-        <v>0.11005935366408699</v>
+        <v>0.11007767653758499</v>
       </c>
       <c r="AL64" s="5">
         <v>1.3985943775100399E-2</v>
       </c>
       <c r="AM64" s="5">
         <v>1.23323535960811E-2</v>
       </c>
       <c r="AN64" s="5">
         <v>1.26570281124498E-2</v>
       </c>
       <c r="AO64" s="5">
         <v>1.1358962369182799E-2</v>
       </c>
       <c r="AP64" s="5">
         <v>3.3484337349397597E-2</v>
       </c>
       <c r="AQ64" s="5">
         <v>3.3918726341572003E-2</v>
       </c>
       <c r="AR64" s="5">
         <v>3.7817670682730897E-2</v>
       </c>
       <c r="AS64" s="5">
         <v>3.77452905811623E-2</v>
       </c>
@@ -17457,51 +14393,51 @@
       </c>
       <c r="BI64" s="4">
         <v>53396.284</v>
       </c>
       <c r="BJ64" s="4">
         <v>58450.237000000001</v>
       </c>
       <c r="BK64" s="4">
         <v>17066.589</v>
       </c>
       <c r="BL64" s="4">
         <v>20500.216</v>
       </c>
       <c r="BM64" s="4">
         <v>99604.631999999998</v>
       </c>
       <c r="BN64" s="4">
         <v>15835.686</v>
       </c>
       <c r="BO64" s="5">
         <v>9.8541148047216406E-2</v>
       </c>
       <c r="BP64" s="5">
         <v>0.29427469879518098</v>
       </c>
-      <c r="BQ64" s="13">
+      <c r="BQ64" s="5">
         <v>0.333296615453128</v>
       </c>
     </row>
     <row r="65" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A65" s="3" t="s">
         <v>132</v>
       </c>
       <c r="B65" s="4">
         <v>246</v>
       </c>
       <c r="C65" s="4">
         <v>258</v>
       </c>
       <c r="D65" s="4">
         <v>4453</v>
       </c>
       <c r="E65" s="4">
         <v>61989.063000000002</v>
       </c>
       <c r="F65" s="4">
         <v>99466.9</v>
       </c>
       <c r="G65" s="4">
         <v>84245.777000000002</v>
       </c>
@@ -17571,51 +14507,51 @@
       <c r="AC65" s="5">
         <v>0.71131851685393299</v>
       </c>
       <c r="AD65" s="5">
         <v>6.0316607786118697E-3</v>
       </c>
       <c r="AE65" s="5">
         <v>6.5579187291286397E-3</v>
       </c>
       <c r="AF65" s="5">
         <v>3.0897959183673503E-4</v>
       </c>
       <c r="AG65" s="5">
         <v>8.24898876404495E-4</v>
       </c>
       <c r="AH65" s="5">
         <v>1.5034693877551001E-2</v>
       </c>
       <c r="AI65" s="5">
         <v>1.4531438202247201E-2</v>
       </c>
       <c r="AJ65" s="5">
         <v>0.120310162601626</v>
       </c>
       <c r="AK65" s="5">
-        <v>0.110656009174312</v>
+        <v>0.110686202938475</v>
       </c>
       <c r="AL65" s="5">
         <v>1.35E-2</v>
       </c>
       <c r="AM65" s="5">
         <v>1.1441432741971701E-2</v>
       </c>
       <c r="AN65" s="5">
         <v>1.2219918699187E-2</v>
       </c>
       <c r="AO65" s="5">
         <v>1.04799461037503E-2</v>
       </c>
       <c r="AP65" s="5">
         <v>3.2998780487804899E-2</v>
       </c>
       <c r="AQ65" s="5">
         <v>3.3814933752526401E-2</v>
       </c>
       <c r="AR65" s="5">
         <v>3.7171138211382099E-2</v>
       </c>
       <c r="AS65" s="5">
         <v>3.7451583202335499E-2</v>
       </c>
@@ -17666,51 +14602,51 @@
       </c>
       <c r="BI65" s="4">
         <v>52376.582999999999</v>
       </c>
       <c r="BJ65" s="4">
         <v>55674.468000000001</v>
       </c>
       <c r="BK65" s="4">
         <v>8692.5750000000007</v>
       </c>
       <c r="BL65" s="4">
         <v>21155.39</v>
       </c>
       <c r="BM65" s="4">
         <v>96417.875</v>
       </c>
       <c r="BN65" s="4">
         <v>14629.019</v>
       </c>
       <c r="BO65" s="5">
         <v>9.0229175283499705E-2</v>
       </c>
       <c r="BP65" s="5">
         <v>0.30573414634146301</v>
       </c>
-      <c r="BQ65" s="13">
+      <c r="BQ65" s="5">
         <v>0.34263085560296402</v>
       </c>
     </row>
     <row r="66" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A66" s="3" t="s">
         <v>133</v>
       </c>
       <c r="B66" s="4">
         <v>242</v>
       </c>
       <c r="C66" s="4">
         <v>254</v>
       </c>
       <c r="D66" s="4">
         <v>4391</v>
       </c>
       <c r="E66" s="4">
         <v>63447.944000000003</v>
       </c>
       <c r="F66" s="4">
         <v>101726.579</v>
       </c>
       <c r="G66" s="4">
         <v>86600.118000000002</v>
       </c>
@@ -17780,51 +14716,51 @@
       <c r="AC66" s="5">
         <v>0.71681871011850495</v>
       </c>
       <c r="AD66" s="5">
         <v>5.2339284626779998E-3</v>
       </c>
       <c r="AE66" s="5">
         <v>5.8893895715790802E-3</v>
       </c>
       <c r="AF66" s="5">
         <v>3.5933609958506202E-4</v>
       </c>
       <c r="AG66" s="5">
         <v>9.0948040109389296E-4</v>
       </c>
       <c r="AH66" s="5">
         <v>1.4601244813278E-2</v>
       </c>
       <c r="AI66" s="5">
         <v>1.4403463992707401E-2</v>
       </c>
       <c r="AJ66" s="5">
         <v>0.112739256198347</v>
       </c>
       <c r="AK66" s="5">
-        <v>0.104817138875987</v>
+        <v>0.10485781032078099</v>
       </c>
       <c r="AL66" s="5">
         <v>1.25942148760331E-2</v>
       </c>
       <c r="AM66" s="5">
         <v>1.18247779549078E-2</v>
       </c>
       <c r="AN66" s="5">
         <v>1.14404958677686E-2</v>
       </c>
       <c r="AO66" s="5">
         <v>1.09617626964245E-2</v>
       </c>
       <c r="AP66" s="5">
         <v>3.2542148760330597E-2</v>
       </c>
       <c r="AQ66" s="5">
         <v>3.36288544750626E-2</v>
       </c>
       <c r="AR66" s="5">
         <v>3.6533884297520698E-2</v>
       </c>
       <c r="AS66" s="5">
         <v>3.7111022546117103E-2</v>
       </c>
@@ -17875,51 +14811,51 @@
       </c>
       <c r="BI66" s="4">
         <v>51044.267</v>
       </c>
       <c r="BJ66" s="4">
         <v>53807.332000000002</v>
       </c>
       <c r="BK66" s="4">
         <v>5779.34</v>
       </c>
       <c r="BL66" s="4">
         <v>20029.087</v>
       </c>
       <c r="BM66" s="4">
         <v>92731.604000000007</v>
       </c>
       <c r="BN66" s="4">
         <v>13737.21</v>
       </c>
       <c r="BO66" s="5">
         <v>8.5353695692975698E-2</v>
       </c>
       <c r="BP66" s="5">
         <v>0.31151198347107401</v>
       </c>
-      <c r="BQ66" s="13">
+      <c r="BQ66" s="5">
         <v>0.34827636073787299</v>
       </c>
     </row>
     <row r="67" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A67" s="3" t="s">
         <v>134</v>
       </c>
       <c r="B67" s="4">
         <v>240</v>
       </c>
       <c r="C67" s="4">
         <v>251</v>
       </c>
       <c r="D67" s="4">
         <v>4354</v>
       </c>
       <c r="E67" s="4">
         <v>63887.398000000001</v>
       </c>
       <c r="F67" s="4">
         <v>102830.663</v>
       </c>
       <c r="G67" s="4">
         <v>88640.884999999995</v>
       </c>
@@ -17989,51 +14925,51 @@
       <c r="AC67" s="5">
         <v>0.74224342830882395</v>
       </c>
       <c r="AD67" s="5">
         <v>5.11014707470165E-3</v>
       </c>
       <c r="AE67" s="5">
         <v>5.5328063065538504E-3</v>
       </c>
       <c r="AF67" s="5">
         <v>3.6903765690376599E-4</v>
       </c>
       <c r="AG67" s="5">
         <v>4.70657169117647E-4</v>
       </c>
       <c r="AH67" s="5">
         <v>1.4817154811715499E-2</v>
       </c>
       <c r="AI67" s="5">
         <v>1.4509352022058801E-2</v>
       </c>
       <c r="AJ67" s="5">
         <v>9.9575416666666597E-2</v>
       </c>
       <c r="AK67" s="5">
-        <v>8.9011402481854504E-2</v>
+        <v>8.9010358565737302E-2</v>
       </c>
       <c r="AL67" s="5">
         <v>1.06479166666667E-2</v>
       </c>
       <c r="AM67" s="5">
         <v>7.9752870923288904E-3</v>
       </c>
       <c r="AN67" s="5">
         <v>9.6308333333333298E-3</v>
       </c>
       <c r="AO67" s="5">
         <v>7.3121956821313701E-3</v>
       </c>
       <c r="AP67" s="5">
         <v>2.8850416666666701E-2</v>
       </c>
       <c r="AQ67" s="5">
         <v>3.1180776297657298E-2</v>
       </c>
       <c r="AR67" s="5">
         <v>3.1956666666666703E-2</v>
       </c>
       <c r="AS67" s="5">
         <v>3.3919384474046903E-2</v>
       </c>
@@ -18084,51 +15020,51 @@
       </c>
       <c r="BI67" s="4">
         <v>52675.057000000001</v>
       </c>
       <c r="BJ67" s="4">
         <v>49255.034</v>
       </c>
       <c r="BK67" s="4">
         <v>4090.1289999999999</v>
       </c>
       <c r="BL67" s="4">
         <v>20781.216</v>
       </c>
       <c r="BM67" s="4">
         <v>89806.206999999995</v>
       </c>
       <c r="BN67" s="4">
         <v>12980.021000000001</v>
       </c>
       <c r="BO67" s="5">
         <v>8.3238038182101196E-2</v>
       </c>
       <c r="BP67" s="5">
         <v>0.30634458333333298</v>
       </c>
-      <c r="BQ67" s="13">
+      <c r="BQ67" s="5">
         <v>0.34906871841984399</v>
       </c>
     </row>
     <row r="68" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A68" s="3" t="s">
         <v>135</v>
       </c>
       <c r="B68" s="4">
         <v>239</v>
       </c>
       <c r="C68" s="4">
         <v>248</v>
       </c>
       <c r="D68" s="4">
         <v>4333</v>
       </c>
       <c r="E68" s="4">
         <v>66389.027000000002</v>
       </c>
       <c r="F68" s="4">
         <v>102484.156</v>
       </c>
       <c r="G68" s="4">
         <v>88384.012000000002</v>
       </c>
@@ -18198,51 +15134,51 @@
       <c r="AC68" s="5">
         <v>0.74300736720554295</v>
       </c>
       <c r="AD68" s="5">
         <v>4.5389277960045998E-3</v>
       </c>
       <c r="AE68" s="5">
         <v>5.1743741711600798E-3</v>
       </c>
       <c r="AF68" s="5">
         <v>2.0000000000000001E-4</v>
       </c>
       <c r="AG68" s="5">
         <v>4.6242494226327897E-4</v>
       </c>
       <c r="AH68" s="5">
         <v>1.44714285714286E-2</v>
       </c>
       <c r="AI68" s="5">
         <v>1.4055727482679E-2</v>
       </c>
       <c r="AJ68" s="5">
         <v>0.110838493723849</v>
       </c>
       <c r="AK68" s="5">
-        <v>0.100340531639614</v>
+        <v>0.100352625382623</v>
       </c>
       <c r="AL68" s="5">
         <v>1.1281589958159E-2</v>
       </c>
       <c r="AM68" s="5">
         <v>1.00280175398108E-2</v>
       </c>
       <c r="AN68" s="5">
         <v>1.02205020920502E-2</v>
       </c>
       <c r="AO68" s="5">
         <v>9.3150934687283599E-3</v>
       </c>
       <c r="AP68" s="5">
         <v>2.9646443514644402E-2</v>
       </c>
       <c r="AQ68" s="5">
         <v>3.2025109623817202E-2</v>
       </c>
       <c r="AR68" s="5">
         <v>3.2815899581590001E-2</v>
       </c>
       <c r="AS68" s="5">
         <v>3.4822317101315503E-2</v>
       </c>
@@ -18293,51 +15229,51 @@
       </c>
       <c r="BI68" s="4">
         <v>60979.161</v>
       </c>
       <c r="BJ68" s="4">
         <v>65725.725000000006</v>
       </c>
       <c r="BK68" s="4">
         <v>5523.665</v>
       </c>
       <c r="BL68" s="4">
         <v>21413.268</v>
       </c>
       <c r="BM68" s="4">
         <v>87542.005999999994</v>
       </c>
       <c r="BN68" s="4">
         <v>13067.308000000001</v>
       </c>
       <c r="BO68" s="5">
         <v>9.1466185472278305E-2</v>
       </c>
       <c r="BP68" s="5">
         <v>0.31154769874477001</v>
       </c>
-      <c r="BQ68" s="13">
+      <c r="BQ68" s="5">
         <v>0.35309584583429499</v>
       </c>
     </row>
     <row r="69" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A69" s="3" t="s">
         <v>136</v>
       </c>
       <c r="B69" s="4">
         <v>238</v>
       </c>
       <c r="C69" s="4">
         <v>247</v>
       </c>
       <c r="D69" s="4">
         <v>4309</v>
       </c>
       <c r="E69" s="4">
         <v>69272.876000000004</v>
       </c>
       <c r="F69" s="4">
         <v>103655.731</v>
       </c>
       <c r="G69" s="4">
         <v>88502.535000000003</v>
       </c>
@@ -18407,51 +15343,51 @@
       <c r="AC69" s="5">
         <v>0.744049663182346</v>
       </c>
       <c r="AD69" s="5">
         <v>4.1298126556778099E-3</v>
       </c>
       <c r="AE69" s="5">
         <v>4.7141416198220902E-3</v>
       </c>
       <c r="AF69" s="5">
         <v>1.4514767932489501E-4</v>
       </c>
       <c r="AG69" s="5">
         <v>4.7328687572590001E-4</v>
       </c>
       <c r="AH69" s="5">
         <v>1.39966244725738E-2</v>
       </c>
       <c r="AI69" s="5">
         <v>1.3802810685249699E-2</v>
       </c>
       <c r="AJ69" s="5">
         <v>0.11588487394958</v>
       </c>
       <c r="AK69" s="5">
-        <v>0.11297065910701599</v>
+        <v>0.11298931189406501</v>
       </c>
       <c r="AL69" s="5">
         <v>1.11609243697479E-2</v>
       </c>
       <c r="AM69" s="5">
         <v>1.07862381062892E-2</v>
       </c>
       <c r="AN69" s="5">
         <v>1.00680672268908E-2</v>
       </c>
       <c r="AO69" s="5">
         <v>1.00118124854955E-2</v>
       </c>
       <c r="AP69" s="5">
         <v>3.0582352941176501E-2</v>
       </c>
       <c r="AQ69" s="5">
         <v>3.3222464608958002E-2</v>
       </c>
       <c r="AR69" s="5">
         <v>3.4201680672268898E-2</v>
       </c>
       <c r="AS69" s="5">
         <v>3.6380807611974902E-2</v>
       </c>
@@ -18502,51 +15438,51 @@
       </c>
       <c r="BI69" s="4">
         <v>66541.057000000001</v>
       </c>
       <c r="BJ69" s="4">
         <v>79487.872000000003</v>
       </c>
       <c r="BK69" s="4">
         <v>5684.4319999999998</v>
       </c>
       <c r="BL69" s="4">
         <v>21241.341</v>
       </c>
       <c r="BM69" s="4">
         <v>94336.057000000001</v>
       </c>
       <c r="BN69" s="4">
         <v>12667.397999999999</v>
       </c>
       <c r="BO69" s="5">
         <v>0.102520802600556</v>
       </c>
       <c r="BP69" s="5">
         <v>0.309609243697479</v>
       </c>
-      <c r="BQ69" s="13">
+      <c r="BQ69" s="5">
         <v>0.35033525179856101</v>
       </c>
     </row>
     <row r="70" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A70" s="3" t="s">
         <v>137</v>
       </c>
       <c r="B70" s="4">
         <v>235</v>
       </c>
       <c r="C70" s="4">
         <v>244</v>
       </c>
       <c r="D70" s="4">
         <v>4264</v>
       </c>
       <c r="E70" s="4">
         <v>71943.051000000007</v>
       </c>
       <c r="F70" s="4">
         <v>106178.08500000001</v>
       </c>
       <c r="G70" s="4">
         <v>89102.827999999994</v>
       </c>
@@ -18616,51 +15552,51 @@
       <c r="AC70" s="5">
         <v>0.74516488262910796</v>
       </c>
       <c r="AD70" s="5">
         <v>3.37473872215956E-3</v>
       </c>
       <c r="AE70" s="5">
         <v>4.4543487054076198E-3</v>
       </c>
       <c r="AF70" s="5">
         <v>2.2735042735042699E-4</v>
       </c>
       <c r="AG70" s="5">
         <v>6.7814553990610301E-4</v>
       </c>
       <c r="AH70" s="5">
         <v>1.3523504273504299E-2</v>
       </c>
       <c r="AI70" s="5">
         <v>1.3577511737089199E-2</v>
       </c>
       <c r="AJ70" s="5">
         <v>0.12101617021276601</v>
       </c>
       <c r="AK70" s="5">
-        <v>0.11836815044037101</v>
+        <v>0.118391613056945</v>
       </c>
       <c r="AL70" s="5">
         <v>1.1478723404255301E-2</v>
       </c>
       <c r="AM70" s="5">
         <v>1.1132645403377101E-2</v>
       </c>
       <c r="AN70" s="5">
         <v>1.04429787234043E-2</v>
       </c>
       <c r="AO70" s="5">
         <v>1.03551594746717E-2</v>
       </c>
       <c r="AP70" s="5">
         <v>3.17055319148936E-2</v>
       </c>
       <c r="AQ70" s="5">
         <v>3.42212711069418E-2</v>
       </c>
       <c r="AR70" s="5">
         <v>3.6434893617021298E-2</v>
       </c>
       <c r="AS70" s="5">
         <v>3.8221411819887398E-2</v>
       </c>
@@ -18711,51 +15647,51 @@
       </c>
       <c r="BI70" s="4">
         <v>86797.695999999996</v>
       </c>
       <c r="BJ70" s="4">
         <v>104549.361</v>
       </c>
       <c r="BK70" s="4">
         <v>6437.0039999999999</v>
       </c>
       <c r="BL70" s="4">
         <v>22214.096000000001</v>
       </c>
       <c r="BM70" s="4">
         <v>105113.91499999999</v>
       </c>
       <c r="BN70" s="4">
         <v>11882.297</v>
       </c>
       <c r="BO70" s="5">
         <v>0.12304418129049099</v>
       </c>
       <c r="BP70" s="5">
         <v>0.30404297872340402</v>
       </c>
-      <c r="BQ70" s="13">
+      <c r="BQ70" s="5">
         <v>0.34879744371482202</v>
       </c>
     </row>
     <row r="71" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A71" s="3" t="s">
         <v>138</v>
       </c>
       <c r="B71" s="4">
         <v>234</v>
       </c>
       <c r="C71" s="4">
         <v>243</v>
       </c>
       <c r="D71" s="4">
         <v>4231</v>
       </c>
       <c r="E71" s="4">
         <v>72165.659</v>
       </c>
       <c r="F71" s="4">
         <v>106929.74</v>
       </c>
       <c r="G71" s="4">
         <v>89965.206000000006</v>
       </c>
@@ -18825,51 +15761,51 @@
       <c r="AC71" s="5">
         <v>0.75135457771469105</v>
       </c>
       <c r="AD71" s="5">
         <v>3.61605511009052E-3</v>
       </c>
       <c r="AE71" s="5">
         <v>4.5793565215958799E-3</v>
       </c>
       <c r="AF71" s="5">
         <v>1.65665236051502E-4</v>
       </c>
       <c r="AG71" s="5">
         <v>8.0723917672107903E-4</v>
       </c>
       <c r="AH71" s="5">
         <v>1.3927467811158801E-2</v>
       </c>
       <c r="AI71" s="5">
         <v>1.3843789921930401E-2</v>
       </c>
       <c r="AJ71" s="5">
         <v>0.113443162393162</v>
       </c>
       <c r="AK71" s="5">
-        <v>0.140206620292636</v>
+        <v>0.14032955582232901</v>
       </c>
       <c r="AL71" s="5">
         <v>9.6294871794871794E-3</v>
       </c>
       <c r="AM71" s="5">
         <v>1.12279839281494E-2</v>
       </c>
       <c r="AN71" s="5">
         <v>8.6901709401709399E-3</v>
       </c>
       <c r="AO71" s="5">
         <v>1.0348404632474601E-2</v>
       </c>
       <c r="AP71" s="5">
         <v>3.1093589743589702E-2</v>
       </c>
       <c r="AQ71" s="5">
         <v>3.5536799810919402E-2</v>
       </c>
       <c r="AR71" s="5">
         <v>4.17401709401709E-2</v>
       </c>
       <c r="AS71" s="5">
         <v>4.4938076104939703E-2</v>
       </c>
@@ -18920,51 +15856,51 @@
       </c>
       <c r="BI71" s="4">
         <v>108087.19500000001</v>
       </c>
       <c r="BJ71" s="4">
         <v>109853.553</v>
       </c>
       <c r="BK71" s="4">
         <v>15827.532999999999</v>
       </c>
       <c r="BL71" s="4">
         <v>19995.54</v>
       </c>
       <c r="BM71" s="4">
         <v>125281.693</v>
       </c>
       <c r="BN71" s="4">
         <v>12113.102999999999</v>
       </c>
       <c r="BO71" s="5">
         <v>0.14366736624246099</v>
       </c>
       <c r="BP71" s="5">
         <v>0.29522905982906</v>
       </c>
-      <c r="BQ71" s="13">
+      <c r="BQ71" s="5">
         <v>0.34171770267076301</v>
       </c>
     </row>
     <row r="72" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A72" s="3" t="s">
         <v>139</v>
       </c>
       <c r="B72" s="4">
         <v>232</v>
       </c>
       <c r="C72" s="4">
         <v>241</v>
       </c>
       <c r="D72" s="4">
         <v>4199</v>
       </c>
       <c r="E72" s="4">
         <v>73877.179000000004</v>
       </c>
       <c r="F72" s="4">
         <v>107650.921</v>
       </c>
       <c r="G72" s="4">
         <v>89035.892000000007</v>
       </c>
@@ -19034,51 +15970,51 @@
       <c r="AC72" s="5">
         <v>0.75082839094159703</v>
       </c>
       <c r="AD72" s="5">
         <v>4.4125128275404202E-3</v>
       </c>
       <c r="AE72" s="5">
         <v>4.7783988683705999E-3</v>
       </c>
       <c r="AF72" s="5">
         <v>1.6883116883116901E-5</v>
       </c>
       <c r="AG72" s="5">
         <v>6.1134684147794995E-4</v>
       </c>
       <c r="AH72" s="5">
         <v>1.38922077922078E-2</v>
       </c>
       <c r="AI72" s="5">
         <v>1.37682955899881E-2</v>
       </c>
       <c r="AJ72" s="5">
         <v>0.11609267241379299</v>
       </c>
       <c r="AK72" s="5">
-        <v>0.13234419502775802</v>
+        <v>0.13238224637681101</v>
       </c>
       <c r="AL72" s="5">
         <v>1.01060344827586E-2</v>
       </c>
       <c r="AM72" s="5">
         <v>1.1200214336746801E-2</v>
       </c>
       <c r="AN72" s="5">
         <v>9.2250000000000006E-3</v>
       </c>
       <c r="AO72" s="5">
         <v>1.03412955465587E-2</v>
       </c>
       <c r="AP72" s="5">
         <v>3.0797413793103402E-2</v>
       </c>
       <c r="AQ72" s="5">
         <v>3.53494641581329E-2</v>
       </c>
       <c r="AR72" s="5">
         <v>4.2993534482758597E-2</v>
       </c>
       <c r="AS72" s="5">
         <v>4.6359728506787302E-2</v>
       </c>
@@ -19129,51 +16065,51 @@
       </c>
       <c r="BI72" s="4">
         <v>115979.702</v>
       </c>
       <c r="BJ72" s="4">
         <v>117530.875</v>
       </c>
       <c r="BK72" s="4">
         <v>28055.394</v>
       </c>
       <c r="BL72" s="4">
         <v>20854.502</v>
       </c>
       <c r="BM72" s="4">
         <v>141060.269</v>
       </c>
       <c r="BN72" s="4">
         <v>11872.902</v>
       </c>
       <c r="BO72" s="5">
         <v>0.15982928250585299</v>
       </c>
       <c r="BP72" s="5">
         <v>0.28849870689655199</v>
       </c>
-      <c r="BQ72" s="13">
+      <c r="BQ72" s="5">
         <v>0.33465558466301498</v>
       </c>
     </row>
     <row r="73" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A73" s="3" t="s">
         <v>140</v>
       </c>
       <c r="B73" s="4">
         <v>232</v>
       </c>
       <c r="C73" s="4">
         <v>242</v>
       </c>
       <c r="D73" s="4">
         <v>4168</v>
       </c>
       <c r="E73" s="4">
         <v>75424.589000000007</v>
       </c>
       <c r="F73" s="4">
         <v>108080.337</v>
       </c>
       <c r="G73" s="4">
         <v>89057.324999999997</v>
       </c>
@@ -19243,51 +16179,51 @@
       <c r="AC73" s="5">
         <v>0.75051986071085497</v>
       </c>
       <c r="AD73" s="5">
         <v>5.1597099190026701E-3</v>
       </c>
       <c r="AE73" s="5">
         <v>5.2388166362846702E-3</v>
       </c>
       <c r="AF73" s="5">
         <v>6.7922077922077896E-4</v>
       </c>
       <c r="AG73" s="5">
         <v>8.0545148895293001E-4</v>
       </c>
       <c r="AH73" s="5">
         <v>1.3604329004329001E-2</v>
       </c>
       <c r="AI73" s="5">
         <v>1.34380643611912E-2</v>
       </c>
       <c r="AJ73" s="5">
         <v>8.6395258620689697E-2</v>
       </c>
       <c r="AK73" s="5">
-        <v>0.27510925880923504</v>
+        <v>0.27522373540856099</v>
       </c>
       <c r="AL73" s="5">
         <v>9.4150862068965498E-3</v>
       </c>
       <c r="AM73" s="5">
         <v>1.1115379078694801E-2</v>
       </c>
       <c r="AN73" s="5">
         <v>8.5728448275862092E-3</v>
       </c>
       <c r="AO73" s="5">
         <v>1.0241434740882901E-2</v>
       </c>
       <c r="AP73" s="5">
         <v>3.0450431034482799E-2</v>
       </c>
       <c r="AQ73" s="5">
         <v>3.5219409788867603E-2</v>
       </c>
       <c r="AR73" s="5">
         <v>4.4019396551724099E-2</v>
       </c>
       <c r="AS73" s="5">
         <v>4.7597288867562398E-2</v>
       </c>
@@ -19338,51 +16274,51 @@
       </c>
       <c r="BI73" s="4">
         <v>112681.818</v>
       </c>
       <c r="BJ73" s="4">
         <v>110069.789</v>
       </c>
       <c r="BK73" s="4">
         <v>30803.633000000002</v>
       </c>
       <c r="BL73" s="4">
         <v>19529.567999999999</v>
       </c>
       <c r="BM73" s="4">
         <v>153200.63800000001</v>
       </c>
       <c r="BN73" s="4">
         <v>12318.971</v>
       </c>
       <c r="BO73" s="5">
         <v>0.16250869683710201</v>
       </c>
       <c r="BP73" s="5">
         <v>0.280131465517241</v>
       </c>
-      <c r="BQ73" s="13">
+      <c r="BQ73" s="5">
         <v>0.324413267754319</v>
       </c>
     </row>
     <row r="74" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A74" s="3" t="s">
         <v>141</v>
       </c>
       <c r="B74" s="4">
         <v>226</v>
       </c>
       <c r="C74" s="4">
         <v>236</v>
       </c>
       <c r="D74" s="4">
         <v>4141</v>
       </c>
       <c r="E74" s="4">
         <v>76383.858999999997</v>
       </c>
       <c r="F74" s="4">
         <v>108722.355</v>
       </c>
       <c r="G74" s="4">
         <v>89051.554999999993</v>
       </c>
@@ -19452,51 +16388,51 @@
       <c r="AC74" s="5">
         <v>0.75060933043268097</v>
       </c>
       <c r="AD74" s="5">
         <v>4.8028340647203998E-3</v>
       </c>
       <c r="AE74" s="5">
         <v>5.4553458934353599E-3</v>
       </c>
       <c r="AF74" s="5">
         <v>2.86222222222222E-4</v>
       </c>
       <c r="AG74" s="5">
         <v>9.3695914914189004E-4</v>
       </c>
       <c r="AH74" s="5">
         <v>1.31053333333333E-2</v>
       </c>
       <c r="AI74" s="5">
         <v>1.33523326081702E-2</v>
       </c>
       <c r="AJ74" s="5">
         <v>0.104066371681416</v>
       </c>
       <c r="AK74" s="5">
-        <v>0.12174287109375</v>
+        <v>0.121727803567066</v>
       </c>
       <c r="AL74" s="5">
         <v>9.3893805309734502E-3</v>
       </c>
       <c r="AM74" s="5">
         <v>1.04737985993721E-2</v>
       </c>
       <c r="AN74" s="5">
         <v>8.5796460176991197E-3</v>
       </c>
       <c r="AO74" s="5">
         <v>9.6516300410528794E-3</v>
       </c>
       <c r="AP74" s="5">
         <v>3.0267256637168099E-2</v>
       </c>
       <c r="AQ74" s="5">
         <v>3.5144312967882202E-2</v>
       </c>
       <c r="AR74" s="5">
         <v>4.5115929203539802E-2</v>
       </c>
       <c r="AS74" s="5">
         <v>4.8708790147307397E-2</v>
       </c>
@@ -19547,51 +16483,51 @@
       </c>
       <c r="BI74" s="4">
         <v>112079.433</v>
       </c>
       <c r="BJ74" s="4">
         <v>107515.277</v>
       </c>
       <c r="BK74" s="4">
         <v>32748.843000000001</v>
       </c>
       <c r="BL74" s="4">
         <v>18616.184000000001</v>
       </c>
       <c r="BM74" s="4">
         <v>161163.90700000001</v>
       </c>
       <c r="BN74" s="4">
         <v>12439.266</v>
       </c>
       <c r="BO74" s="5">
         <v>0.164171682778362</v>
       </c>
       <c r="BP74" s="5">
         <v>0.27351017699114999</v>
       </c>
-      <c r="BQ74" s="13">
+      <c r="BQ74" s="5">
         <v>0.31964498913306</v>
       </c>
     </row>
     <row r="75" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A75" s="3" t="s">
         <v>142</v>
       </c>
       <c r="B75" s="4">
         <v>225</v>
       </c>
       <c r="C75" s="4">
         <v>235</v>
       </c>
       <c r="D75" s="4">
         <v>4125</v>
       </c>
       <c r="E75" s="4">
         <v>77351.444000000003</v>
       </c>
       <c r="F75" s="4">
         <v>110250.66</v>
       </c>
       <c r="G75" s="4">
         <v>90788.126999999993</v>
       </c>
@@ -19661,51 +16597,51 @@
       <c r="AC75" s="5">
         <v>0.75177131764134897</v>
       </c>
       <c r="AD75" s="5">
         <v>5.1904396251477901E-3</v>
       </c>
       <c r="AE75" s="5">
         <v>5.9551321824089102E-3</v>
       </c>
       <c r="AF75" s="5">
         <v>2.2946428571428599E-4</v>
       </c>
       <c r="AG75" s="5">
         <v>8.2863382674108201E-4</v>
       </c>
       <c r="AH75" s="5">
         <v>1.3122767857142901E-2</v>
       </c>
       <c r="AI75" s="5">
         <v>1.3395535064304799E-2</v>
       </c>
       <c r="AJ75" s="5">
         <v>8.84871111111111E-2</v>
       </c>
       <c r="AK75" s="5">
-        <v>0.115802056807052</v>
+        <v>0.11581266846361199</v>
       </c>
       <c r="AL75" s="5">
         <v>8.7360000000000007E-3</v>
       </c>
       <c r="AM75" s="5">
         <v>9.8042181818181803E-3</v>
       </c>
       <c r="AN75" s="5">
         <v>7.9791111111111104E-3</v>
       </c>
       <c r="AO75" s="5">
         <v>9.0204848484848506E-3</v>
       </c>
       <c r="AP75" s="5">
         <v>2.9359555555555601E-2</v>
       </c>
       <c r="AQ75" s="5">
         <v>3.41485333333333E-2</v>
       </c>
       <c r="AR75" s="5">
         <v>4.89982222222222E-2</v>
       </c>
       <c r="AS75" s="5">
         <v>5.2522933333333299E-2</v>
       </c>
@@ -19756,51 +16692,51 @@
       </c>
       <c r="BI75" s="4">
         <v>112697.327</v>
       </c>
       <c r="BJ75" s="4">
         <v>99567.319000000003</v>
       </c>
       <c r="BK75" s="4">
         <v>34521.644</v>
       </c>
       <c r="BL75" s="4">
         <v>17912.491999999998</v>
       </c>
       <c r="BM75" s="4">
         <v>169276.18900000001</v>
       </c>
       <c r="BN75" s="4">
         <v>12564.429</v>
       </c>
       <c r="BO75" s="5">
         <v>0.165530454545912</v>
       </c>
       <c r="BP75" s="5">
         <v>0.26374222222222199</v>
       </c>
-      <c r="BQ75" s="13">
+      <c r="BQ75" s="5">
         <v>0.311112751515152</v>
       </c>
     </row>
     <row r="76" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A76" s="3" t="s">
         <v>143</v>
       </c>
       <c r="B76" s="4">
         <v>225</v>
       </c>
       <c r="C76" s="4">
         <v>234</v>
       </c>
       <c r="D76" s="4">
         <v>4098</v>
       </c>
       <c r="E76" s="4">
         <v>78354.467999999993</v>
       </c>
       <c r="F76" s="4">
         <v>110322.33</v>
       </c>
       <c r="G76" s="4">
         <v>90287.508000000002</v>
       </c>
@@ -19870,51 +16806,51 @@
       <c r="AC76" s="5">
         <v>0.75173849535906201</v>
       </c>
       <c r="AD76" s="5">
         <v>5.1659721561762104E-3</v>
       </c>
       <c r="AE76" s="5">
         <v>6.2310766266130101E-3</v>
       </c>
       <c r="AF76" s="5">
         <v>2.9821428571428599E-4</v>
       </c>
       <c r="AG76" s="5">
         <v>8.7542745481192002E-4</v>
       </c>
       <c r="AH76" s="5">
         <v>1.31290178571429E-2</v>
       </c>
       <c r="AI76" s="5">
         <v>1.3181875915974599E-2</v>
       </c>
       <c r="AJ76" s="5">
         <v>0.103095111111111</v>
       </c>
       <c r="AK76" s="5">
-        <v>0.10310384141836999</v>
+        <v>0.10309041399704301</v>
       </c>
       <c r="AL76" s="5">
         <v>1.7684888888888899E-2</v>
       </c>
       <c r="AM76" s="5">
         <v>1.01285261102977E-2</v>
       </c>
       <c r="AN76" s="5">
         <v>1.6916444444444401E-2</v>
       </c>
       <c r="AO76" s="5">
         <v>9.3318448023426096E-3</v>
       </c>
       <c r="AP76" s="5">
         <v>2.9692E-2</v>
       </c>
       <c r="AQ76" s="5">
         <v>3.4509882869692497E-2</v>
       </c>
       <c r="AR76" s="5">
         <v>4.9877777777777799E-2</v>
       </c>
       <c r="AS76" s="5">
         <v>5.3332723279648601E-2</v>
       </c>
@@ -19965,51 +16901,51 @@
       </c>
       <c r="BI76" s="4">
         <v>108385.584</v>
       </c>
       <c r="BJ76" s="4">
         <v>108394.372</v>
       </c>
       <c r="BK76" s="4">
         <v>29101.710999999999</v>
       </c>
       <c r="BL76" s="4">
         <v>17476.835999999999</v>
       </c>
       <c r="BM76" s="4">
         <v>175084.35699999999</v>
       </c>
       <c r="BN76" s="4">
         <v>12759.197</v>
       </c>
       <c r="BO76" s="5">
         <v>0.167660542336144</v>
       </c>
       <c r="BP76" s="5">
         <v>0.25695777777777801</v>
       </c>
-      <c r="BQ76" s="13">
+      <c r="BQ76" s="5">
         <v>0.305031820400195</v>
       </c>
     </row>
     <row r="77" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A77" s="3" t="s">
         <v>144</v>
       </c>
       <c r="B77" s="4">
         <v>224</v>
       </c>
       <c r="C77" s="4">
         <v>233</v>
       </c>
       <c r="D77" s="4">
         <v>4079</v>
       </c>
       <c r="E77" s="4">
         <v>79072.391000000003</v>
       </c>
       <c r="F77" s="4">
         <v>112188.239</v>
       </c>
       <c r="G77" s="4">
         <v>92008.364000000001</v>
       </c>
@@ -20079,51 +17015,51 @@
       <c r="AC77" s="5">
         <v>0.75227818404907998</v>
       </c>
       <c r="AD77" s="5">
         <v>5.5995903804148296E-3</v>
       </c>
       <c r="AE77" s="5">
         <v>6.6916864561568697E-3</v>
       </c>
       <c r="AF77" s="5">
         <v>4.58744394618834E-4</v>
       </c>
       <c r="AG77" s="5">
         <v>1.072E-3</v>
       </c>
       <c r="AH77" s="5">
         <v>1.3119730941704001E-2</v>
       </c>
       <c r="AI77" s="5">
         <v>1.31234846625767E-2</v>
       </c>
       <c r="AJ77" s="5">
         <v>9.2977678571428607E-2</v>
       </c>
       <c r="AK77" s="5">
-        <v>9.8434906126482105E-2</v>
+        <v>9.8428825710753912E-2</v>
       </c>
       <c r="AL77" s="5">
         <v>1.31022321428571E-2</v>
       </c>
       <c r="AM77" s="5">
         <v>1.01490561412111E-2</v>
       </c>
       <c r="AN77" s="5">
         <v>1.2308928571428601E-2</v>
       </c>
       <c r="AO77" s="5">
         <v>9.3392007845060094E-3</v>
       </c>
       <c r="AP77" s="5">
         <v>2.9868749999999999E-2</v>
       </c>
       <c r="AQ77" s="5">
         <v>3.4820617798480002E-2</v>
       </c>
       <c r="AR77" s="5">
         <v>5.0582589285714297E-2</v>
       </c>
       <c r="AS77" s="5">
         <v>5.4079774454523201E-2</v>
       </c>
@@ -20174,1579 +17110,1563 @@
       </c>
       <c r="BI77" s="4">
         <v>123932.126</v>
       </c>
       <c r="BJ77" s="4">
         <v>107737.651</v>
       </c>
       <c r="BK77" s="4">
         <v>19491.858</v>
       </c>
       <c r="BL77" s="4">
         <v>16504.89</v>
       </c>
       <c r="BM77" s="4">
         <v>185475.02499999999</v>
       </c>
       <c r="BN77" s="4">
         <v>13576.075999999999</v>
       </c>
       <c r="BO77" s="5">
         <v>0.169579443877547</v>
       </c>
       <c r="BP77" s="5">
         <v>0.252000892857143</v>
       </c>
-      <c r="BQ77" s="13">
+      <c r="BQ77" s="5">
         <v>0.29931314047560698</v>
       </c>
     </row>
     <row r="78" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A78" s="3" t="s">
         <v>145</v>
       </c>
       <c r="B78" s="4">
         <v>222</v>
       </c>
       <c r="C78" s="4">
         <v>231</v>
       </c>
       <c r="D78" s="4">
         <v>4042</v>
       </c>
       <c r="E78" s="4">
         <v>80149.142999999996</v>
       </c>
       <c r="F78" s="4">
         <v>112295.46799999999</v>
       </c>
       <c r="G78" s="4">
         <v>93506.797000000006</v>
       </c>
       <c r="H78" s="5">
-        <v>4.2681081081081103E-2</v>
+        <v>4.2790990990990999E-2</v>
       </c>
       <c r="I78" s="5">
-        <v>4.7527506808615998E-2</v>
+        <v>4.7544788313939101E-2</v>
       </c>
       <c r="J78" s="5">
         <v>0.116636657657658</v>
       </c>
       <c r="K78" s="5">
-        <v>0.117473943097477</v>
+        <v>0.117473727857496</v>
       </c>
       <c r="L78" s="5">
         <v>0.151794341463415</v>
       </c>
       <c r="M78" s="5">
-        <v>0.18652992990460401</v>
+        <v>0.18652089091663199</v>
       </c>
       <c r="N78" s="6">
         <v>0.65056576576576597</v>
       </c>
       <c r="O78" s="6">
-        <v>0.64461519049975302</v>
+        <v>0.64461810984661105</v>
       </c>
       <c r="P78" s="5">
         <v>0.206290497737557</v>
       </c>
       <c r="Q78" s="5">
-        <v>8.8913868251609698E-2</v>
+        <v>8.8913893016344697E-2</v>
       </c>
       <c r="R78" s="5">
         <v>0.165473755656109</v>
       </c>
       <c r="S78" s="5">
         <v>6.5650346706290205E-2</v>
       </c>
       <c r="T78" s="5">
         <v>0.13386515837104099</v>
       </c>
       <c r="U78" s="5">
-        <v>0.120270406141654</v>
+        <v>0.120270579494799</v>
       </c>
       <c r="V78" s="5">
         <v>4.4642533936651602E-2</v>
       </c>
       <c r="W78" s="5">
-        <v>6.97462357602774E-2</v>
+        <v>6.9746310054482397E-2</v>
       </c>
       <c r="X78" s="5">
         <v>2.7458823529411799E-2</v>
       </c>
       <c r="Y78" s="5">
-        <v>4.1361342248637897E-2</v>
+        <v>4.1361391778107999E-2</v>
       </c>
       <c r="Z78" s="5">
         <v>0.16200135746606301</v>
       </c>
       <c r="AA78" s="5">
-        <v>0.24676664190193201</v>
+        <v>0.24676691431401701</v>
       </c>
       <c r="AB78" s="5">
         <v>0.65420361990950204</v>
       </c>
       <c r="AC78" s="5">
-        <v>0.75281428925210503</v>
+        <v>0.75281473501733498</v>
       </c>
       <c r="AD78" s="5">
         <v>5.4190972447453398E-3</v>
       </c>
       <c r="AE78" s="5">
         <v>6.8740446650307997E-3</v>
       </c>
       <c r="AF78" s="5">
         <v>5.4705882352941199E-4</v>
       </c>
       <c r="AG78" s="5">
         <v>1.2860574541852399E-3</v>
       </c>
       <c r="AH78" s="5">
         <v>1.29018099547511E-2</v>
       </c>
       <c r="AI78" s="5">
         <v>1.30818722139673E-2</v>
       </c>
       <c r="AJ78" s="5">
-        <v>9.2776126126126096E-2</v>
+        <v>9.2936936936936901E-2</v>
       </c>
       <c r="AK78" s="5">
-        <v>9.8204007966143786E-2</v>
+        <v>9.8054289276807788E-2</v>
       </c>
       <c r="AL78" s="5">
-        <v>1.1965315315315301E-2</v>
+        <v>1.1963063063063099E-2</v>
       </c>
       <c r="AM78" s="5">
-        <v>1.00929490351311E-2</v>
+        <v>1.0092330529440899E-2</v>
       </c>
       <c r="AN78" s="5">
-        <v>1.11252252252252E-2</v>
+        <v>1.1122972972973001E-2</v>
       </c>
       <c r="AO78" s="5">
-        <v>9.2888421573478503E-3</v>
+        <v>9.2882731321128099E-3</v>
       </c>
       <c r="AP78" s="5">
-        <v>3.0317567567567601E-2</v>
+        <v>3.0319369369369398E-2</v>
       </c>
       <c r="AQ78" s="5">
-        <v>3.5126744186046499E-2</v>
+        <v>3.5126892627412198E-2</v>
       </c>
       <c r="AR78" s="5">
-        <v>5.1067567567567598E-2</v>
+        <v>5.1071621621621599E-2</v>
       </c>
       <c r="AS78" s="5">
-        <v>5.444213260762E-2</v>
+        <v>5.4442503711034103E-2</v>
       </c>
       <c r="AT78" s="5">
-        <v>2.0749549549549599E-2</v>
+        <v>2.0751801801801799E-2</v>
       </c>
       <c r="AU78" s="5">
-        <v>1.93150420583869E-2</v>
+        <v>1.9315289460663E-2</v>
       </c>
       <c r="AV78" s="5">
         <v>0.22157035758558</v>
       </c>
       <c r="AW78" s="5">
-        <v>0.24662485351660601</v>
+        <v>0.24661880274982101</v>
       </c>
       <c r="AX78" s="5">
         <v>0.73812207207207203</v>
       </c>
       <c r="AY78" s="5">
-        <v>0.74521001979218204</v>
+        <v>0.74521640277090595</v>
       </c>
       <c r="AZ78" s="4">
         <v>20429.186000000002</v>
       </c>
       <c r="BA78" s="4">
         <v>5613.2979999999998</v>
       </c>
       <c r="BB78" s="4">
         <v>4447.598</v>
       </c>
       <c r="BC78" s="4">
         <v>230.76599999999999</v>
       </c>
       <c r="BD78" s="4">
         <v>1887.9970000000001</v>
       </c>
       <c r="BE78" s="4">
         <v>7780.8379999999997</v>
       </c>
       <c r="BF78" s="4">
         <v>468.68900000000002</v>
       </c>
       <c r="BG78" s="5">
         <v>0.18192351271023699</v>
       </c>
       <c r="BH78" s="4">
         <v>455781.43099999998</v>
       </c>
       <c r="BI78" s="4">
         <v>124044.507</v>
       </c>
       <c r="BJ78" s="4">
         <v>108266.9</v>
       </c>
       <c r="BK78" s="4">
         <v>5932.085</v>
       </c>
       <c r="BL78" s="4">
         <v>15820.706</v>
       </c>
       <c r="BM78" s="4">
         <v>187740.89300000001</v>
       </c>
       <c r="BN78" s="4">
         <v>13976.34</v>
       </c>
       <c r="BO78" s="5">
-        <v>0.16550665216582</v>
+        <v>0.165507570919214</v>
       </c>
       <c r="BP78" s="5">
         <v>0.24633153153153201</v>
       </c>
-      <c r="BQ78" s="13">
-        <v>0.29191810984661098</v>
+      <c r="BQ78" s="5">
+        <v>0.29191051459673401</v>
       </c>
     </row>
     <row r="79" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A79" s="3" t="s">
         <v>146</v>
       </c>
       <c r="B79" s="4">
         <v>221</v>
       </c>
       <c r="C79" s="4">
         <v>229</v>
       </c>
       <c r="D79" s="4">
         <v>4017</v>
       </c>
       <c r="E79" s="4">
         <v>80603.152000000002</v>
       </c>
       <c r="F79" s="4">
         <v>113874.38499999999</v>
       </c>
       <c r="G79" s="4">
         <v>95325.941000000006</v>
       </c>
       <c r="H79" s="5">
-        <v>4.8017194570135702E-2</v>
+        <v>4.8124434389140297E-2</v>
       </c>
       <c r="I79" s="5">
-        <v>5.5819661101420399E-2</v>
+        <v>5.5836954896586098E-2</v>
       </c>
       <c r="J79" s="5">
         <v>0.11794159728506801</v>
       </c>
       <c r="K79" s="5">
-        <v>0.118115482449589</v>
+        <v>0.118101488922081</v>
       </c>
       <c r="L79" s="5">
         <v>0.15510688983050799</v>
       </c>
       <c r="M79" s="5">
-        <v>0.186560246499788</v>
+        <v>0.186546493848112</v>
       </c>
       <c r="N79" s="6">
         <v>0.64310633484162905</v>
       </c>
       <c r="O79" s="6">
-        <v>0.63956972865322403</v>
+        <v>0.63957353746577095</v>
       </c>
       <c r="P79" s="5">
         <v>0.204143181818182</v>
       </c>
       <c r="Q79" s="5">
-        <v>8.8014926488911099E-2</v>
+        <v>8.8017368552205294E-2</v>
       </c>
       <c r="R79" s="5">
         <v>0.16655909090909099</v>
       </c>
       <c r="S79" s="5">
-        <v>6.5813157238973297E-2</v>
+        <v>6.58120608023922E-2</v>
       </c>
       <c r="T79" s="5">
         <v>0.13151499999999999</v>
       </c>
       <c r="U79" s="5">
-        <v>0.118944455519561</v>
+        <v>0.118926763020184</v>
       </c>
       <c r="V79" s="5">
         <v>4.40336363636364E-2</v>
       </c>
       <c r="W79" s="5">
-        <v>6.8477099426862698E-2</v>
+        <v>6.8481634687266396E-2</v>
       </c>
       <c r="X79" s="5">
         <v>2.9194545454545501E-2</v>
       </c>
       <c r="Y79" s="5">
-        <v>4.26733366558684E-2</v>
+        <v>4.26769499127835E-2</v>
       </c>
       <c r="Z79" s="5">
         <v>0.16309727272727301</v>
       </c>
       <c r="AA79" s="5">
-        <v>0.24815761275853501</v>
+        <v>0.24813737851981099</v>
       </c>
       <c r="AB79" s="5">
         <v>0.65667272727272696</v>
       </c>
       <c r="AC79" s="5">
-        <v>0.75561191128831295</v>
+        <v>0.75562875654124095</v>
       </c>
       <c r="AD79" s="5">
         <v>6.3896136468707797E-3</v>
       </c>
       <c r="AE79" s="5">
-        <v>7.3667709179331704E-3</v>
+        <v>7.3667671470778098E-3</v>
       </c>
       <c r="AF79" s="5">
         <v>4.0363636363636399E-4</v>
       </c>
       <c r="AG79" s="5">
         <v>1.2174433092449501E-3</v>
       </c>
       <c r="AH79" s="5">
         <v>1.3046818181818199E-2</v>
       </c>
       <c r="AI79" s="5">
-        <v>1.31247694991278E-2</v>
+        <v>1.3123648143533499E-2</v>
       </c>
       <c r="AJ79" s="5">
         <v>0.1056</v>
       </c>
       <c r="AK79" s="5">
-        <v>0.100056828414207</v>
+        <v>0.10016355210420799</v>
       </c>
       <c r="AL79" s="5">
         <v>1.05990950226244E-2</v>
       </c>
       <c r="AM79" s="5">
-        <v>1.08038834951456E-2</v>
+        <v>1.0805402041324399E-2</v>
       </c>
       <c r="AN79" s="5">
         <v>9.6203619909502307E-3</v>
       </c>
       <c r="AO79" s="5">
-        <v>9.9329350261389109E-3</v>
+        <v>9.9336569579287996E-3</v>
       </c>
       <c r="AP79" s="5">
         <v>3.1925791855203597E-2</v>
       </c>
       <c r="AQ79" s="5">
-        <v>3.6010754294249402E-2</v>
+        <v>3.6014563106796099E-2</v>
       </c>
       <c r="AR79" s="5">
         <v>5.1487330316742103E-2</v>
       </c>
       <c r="AS79" s="5">
-        <v>5.4442469504605399E-2</v>
+        <v>5.4446427682350002E-2</v>
       </c>
       <c r="AT79" s="5">
         <v>1.9560180995475102E-2</v>
       </c>
       <c r="AU79" s="5">
-        <v>1.84307941249689E-2</v>
+        <v>1.84309185959671E-2</v>
       </c>
       <c r="AV79" s="5">
         <v>0.22895881281817701</v>
       </c>
       <c r="AW79" s="5">
-        <v>0.25141516951668702</v>
+        <v>0.25141039260123599</v>
       </c>
       <c r="AX79" s="5">
         <v>0.74230588235294104</v>
       </c>
       <c r="AY79" s="5">
-        <v>0.747612372417227</v>
+        <v>0.74756014438635798</v>
       </c>
       <c r="AZ79" s="4">
         <v>19822.362000000001</v>
       </c>
       <c r="BA79" s="4">
         <v>5359.9089999999997</v>
       </c>
       <c r="BB79" s="4">
         <v>4660.0990000000002</v>
       </c>
       <c r="BC79" s="4">
         <v>59.817</v>
       </c>
       <c r="BD79" s="4">
         <v>1351.9190000000001</v>
       </c>
       <c r="BE79" s="4">
         <v>7865.143</v>
       </c>
       <c r="BF79" s="4">
         <v>525.47500000000002</v>
       </c>
       <c r="BG79" s="5">
         <v>0.174072176108789</v>
       </c>
       <c r="BH79" s="4">
-        <v>440986.505</v>
+        <v>441017.76400000002</v>
       </c>
       <c r="BI79" s="4">
-        <v>121450.376</v>
+        <v>121479.671</v>
       </c>
       <c r="BJ79" s="4">
         <v>98438.07</v>
       </c>
       <c r="BK79" s="4">
         <v>4298.7619999999997</v>
       </c>
       <c r="BL79" s="4">
         <v>13840.003000000001</v>
       </c>
       <c r="BM79" s="4">
-        <v>188243.47</v>
+        <v>188245.43400000001</v>
       </c>
       <c r="BN79" s="4">
         <v>14715.824000000001</v>
       </c>
       <c r="BO79" s="5">
-        <v>0.16058710047365499</v>
+        <v>0.160599371517163</v>
       </c>
       <c r="BP79" s="5">
         <v>0.23962488687782799</v>
       </c>
-      <c r="BQ79" s="13">
-        <v>0.28569360219069001</v>
+      <c r="BQ79" s="5">
+        <v>0.28568633308439101</v>
       </c>
     </row>
     <row r="80" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A80" s="3" t="s">
         <v>147</v>
       </c>
       <c r="B80" s="4">
         <v>221</v>
       </c>
       <c r="C80" s="4">
         <v>229</v>
       </c>
       <c r="D80" s="4">
         <v>3979</v>
       </c>
       <c r="E80" s="4">
         <v>81469.159</v>
       </c>
       <c r="F80" s="4">
         <v>113816.382</v>
       </c>
       <c r="G80" s="4">
         <v>94083.565000000002</v>
       </c>
       <c r="H80" s="5">
-        <v>3.55945701357466E-2</v>
+        <v>3.5696380090497699E-2</v>
       </c>
       <c r="I80" s="5">
-        <v>5.8602944877926E-2</v>
+        <v>5.8613239365718599E-2</v>
       </c>
       <c r="J80" s="5">
         <v>0.119172502262443</v>
       </c>
       <c r="K80" s="5">
-        <v>0.11915074792661499</v>
+        <v>0.119130279969842</v>
       </c>
       <c r="L80" s="5">
         <v>0.156951779661017</v>
       </c>
       <c r="M80" s="5">
-        <v>0.18836164209172701</v>
+        <v>0.18834917016716701</v>
       </c>
       <c r="N80" s="6">
         <v>0.65163212669683301</v>
       </c>
       <c r="O80" s="6">
-        <v>0.64722689117868804</v>
+        <v>0.64723214375471205</v>
       </c>
       <c r="P80" s="5">
         <v>0.20418727272727299</v>
       </c>
       <c r="Q80" s="5">
-        <v>8.7800704402515695E-2</v>
+        <v>8.7803974842767293E-2</v>
       </c>
       <c r="R80" s="5">
         <v>0.16579272727272701</v>
       </c>
       <c r="S80" s="5">
-        <v>6.5765207547169802E-2</v>
+        <v>6.57598742138365E-2</v>
       </c>
       <c r="T80" s="5">
         <v>0.13118136363636401</v>
       </c>
       <c r="U80" s="5">
-        <v>0.118403698113208</v>
+        <v>0.118393559748428</v>
       </c>
       <c r="V80" s="5">
         <v>4.39795454545455E-2</v>
       </c>
       <c r="W80" s="5">
-        <v>6.83958490566038E-2</v>
+        <v>6.8404000000000006E-2</v>
       </c>
       <c r="X80" s="5">
         <v>2.9307272727272699E-2</v>
       </c>
       <c r="Y80" s="5">
-        <v>4.25493836477987E-2</v>
+        <v>4.2555044025157203E-2</v>
       </c>
       <c r="Z80" s="5">
         <v>0.163227272727273</v>
       </c>
       <c r="AA80" s="5">
-        <v>0.248439094339623</v>
+        <v>0.24839703144654099</v>
       </c>
       <c r="AB80" s="5">
         <v>0.65815045454545495</v>
       </c>
       <c r="AC80" s="5">
-        <v>0.75632327044025205</v>
+        <v>0.75633509433962298</v>
       </c>
       <c r="AD80" s="5">
         <v>6.8018254613380702E-3</v>
       </c>
       <c r="AE80" s="5">
-        <v>7.6193297433869702E-3</v>
+        <v>7.6211397791592101E-3</v>
       </c>
       <c r="AF80" s="5">
         <v>7.1727272727272699E-4</v>
       </c>
       <c r="AG80" s="5">
         <v>1.3128553459119501E-3</v>
       </c>
       <c r="AH80" s="5">
         <v>1.31268181818182E-2</v>
       </c>
       <c r="AI80" s="5">
-        <v>1.30751949685535E-2</v>
+        <v>1.3074465408805001E-2</v>
       </c>
       <c r="AJ80" s="5">
         <v>0.111378733031674</v>
       </c>
       <c r="AK80" s="5">
-        <v>0.11081813131313099</v>
+        <v>0.110826902654867</v>
       </c>
       <c r="AL80" s="5">
         <v>1.1280090497737601E-2</v>
       </c>
       <c r="AM80" s="5">
-        <v>1.16628298567479E-2</v>
+        <v>1.1659487308368899E-2</v>
       </c>
       <c r="AN80" s="5">
         <v>1.02054298642534E-2</v>
       </c>
       <c r="AO80" s="5">
-        <v>1.07587584820307E-2</v>
+        <v>1.0755214878110099E-2</v>
       </c>
       <c r="AP80" s="5">
         <v>3.2711312217194602E-2</v>
       </c>
       <c r="AQ80" s="5">
-        <v>3.6888916813269702E-2</v>
+        <v>3.68875345564212E-2</v>
       </c>
       <c r="AR80" s="5">
         <v>5.2285520361990898E-2</v>
       </c>
       <c r="AS80" s="5">
-        <v>5.52585322945464E-2</v>
+        <v>5.5256873586328199E-2</v>
       </c>
       <c r="AT80" s="5">
         <v>1.95714932126697E-2</v>
       </c>
       <c r="AU80" s="5">
-        <v>1.83687358632822E-2</v>
+        <v>1.8368484543855201E-2</v>
       </c>
       <c r="AV80" s="5">
         <v>0.22009654111127899</v>
       </c>
       <c r="AW80" s="5">
-        <v>0.24480597085007899</v>
+        <v>0.244794422855662</v>
       </c>
       <c r="AX80" s="5">
         <v>0.73422850678732998</v>
       </c>
       <c r="AY80" s="5">
-        <v>0.74243797436541803</v>
+        <v>0.74239738627795904</v>
       </c>
       <c r="AZ80" s="4">
         <v>20652.066999999999</v>
       </c>
       <c r="BA80" s="4">
         <v>5115.0950000000003</v>
       </c>
       <c r="BB80" s="4">
         <v>5021.5529999999999</v>
       </c>
       <c r="BC80" s="4">
         <v>103.673</v>
       </c>
       <c r="BD80" s="4">
         <v>1815.395</v>
       </c>
       <c r="BE80" s="4">
         <v>8021.0290000000005</v>
       </c>
       <c r="BF80" s="4">
         <v>575.322</v>
       </c>
       <c r="BG80" s="5">
         <v>0.18145074230175401</v>
       </c>
       <c r="BH80" s="4">
-        <v>447435.15899999999</v>
+        <v>447448.83</v>
       </c>
       <c r="BI80" s="4">
-        <v>119999.663</v>
+        <v>120031.35</v>
       </c>
       <c r="BJ80" s="4">
         <v>102887.071</v>
       </c>
       <c r="BK80" s="4">
         <v>4300.2120000000004</v>
       </c>
       <c r="BL80" s="4">
         <v>14120.785</v>
       </c>
       <c r="BM80" s="4">
-        <v>190883.36199999999</v>
+        <v>190865.34599999999</v>
       </c>
       <c r="BN80" s="4">
         <v>15244.066000000001</v>
       </c>
       <c r="BO80" s="5">
-        <v>0.164210777163844</v>
+        <v>0.16421701624533599</v>
       </c>
       <c r="BP80" s="5">
         <v>0.23672126696832599</v>
       </c>
-      <c r="BQ80" s="13">
-        <v>0.282369992460417</v>
+      <c r="BQ80" s="5">
+        <v>0.282359889419452</v>
       </c>
     </row>
     <row r="81" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A81" s="3" t="s">
         <v>148</v>
       </c>
       <c r="B81" s="4">
         <v>220</v>
       </c>
       <c r="C81" s="4">
         <v>228</v>
       </c>
       <c r="D81" s="4">
         <v>3953</v>
       </c>
       <c r="E81" s="4">
         <v>82426.03</v>
       </c>
       <c r="F81" s="4">
         <v>115651.09600000001</v>
       </c>
       <c r="G81" s="4">
         <v>95325.039000000004</v>
       </c>
       <c r="H81" s="5">
         <v>3.22304545454545E-2</v>
       </c>
       <c r="I81" s="5">
-        <v>5.7643996960486298E-2</v>
+        <v>5.7661904761904803E-2</v>
       </c>
       <c r="J81" s="5">
-        <v>0.121056309090909</v>
+        <v>0.121029154545455</v>
       </c>
       <c r="K81" s="5">
-        <v>0.119798738932456</v>
+        <v>0.119778929167721</v>
       </c>
       <c r="L81" s="5">
-        <v>0.15969078070175399</v>
+        <v>0.15942452173912999</v>
       </c>
       <c r="M81" s="5">
-        <v>0.188657757641921</v>
+        <v>0.18860053446771399</v>
       </c>
       <c r="N81" s="6">
         <v>0.654102727272727</v>
       </c>
       <c r="O81" s="6">
-        <v>0.64795433847710604</v>
+        <v>0.64794996205413602</v>
       </c>
       <c r="P81" s="5">
         <v>0.20418767123287701</v>
       </c>
       <c r="Q81" s="5">
-        <v>8.77417574069385E-2</v>
+        <v>8.7745505191187595E-2</v>
       </c>
       <c r="R81" s="5">
         <v>0.166078538812785</v>
       </c>
       <c r="S81" s="5">
-        <v>6.6129678399594799E-2</v>
+        <v>6.6122436059761994E-2</v>
       </c>
       <c r="T81" s="5">
         <v>0.12989680365296799</v>
       </c>
       <c r="U81" s="5">
-        <v>0.11757996961256</v>
+        <v>0.11757505697645</v>
       </c>
       <c r="V81" s="5">
         <v>4.3464383561643803E-2</v>
       </c>
       <c r="W81" s="5">
-        <v>6.8361002785515296E-2</v>
+        <v>6.8372018232463902E-2</v>
       </c>
       <c r="X81" s="5">
         <v>2.9685844748858398E-2</v>
       </c>
       <c r="Y81" s="5">
-        <v>4.2788022284122602E-2</v>
+        <v>4.2794682198024799E-2</v>
       </c>
       <c r="Z81" s="5">
         <v>0.16407625570776299</v>
       </c>
       <c r="AA81" s="5">
-        <v>0.248909799949354</v>
+        <v>0.24885396302861501</v>
       </c>
       <c r="AB81" s="5">
         <v>0.65990776255707795</v>
       </c>
       <c r="AC81" s="5">
-        <v>0.75734902506963797</v>
+        <v>0.75735791339579595</v>
       </c>
       <c r="AD81" s="5">
         <v>5.9326525855970501E-3</v>
       </c>
       <c r="AE81" s="5">
-        <v>7.9094697382911094E-3</v>
+        <v>7.9169946820964905E-3</v>
       </c>
       <c r="AF81" s="5">
         <v>1.0529680365296799E-3</v>
       </c>
       <c r="AG81" s="5">
-        <v>1.39951886553558E-3</v>
+        <v>1.3999493542669E-3</v>
       </c>
       <c r="AH81" s="5">
         <v>1.2901826484018299E-2</v>
       </c>
       <c r="AI81" s="5">
-        <v>1.30342618384401E-2</v>
+        <v>1.3033552798176799E-2</v>
       </c>
       <c r="AJ81" s="5">
         <v>0.11384681818181799</v>
       </c>
       <c r="AK81" s="5">
-        <v>0.10007281504065001</v>
+        <v>9.8653329944077106E-2</v>
       </c>
       <c r="AL81" s="5">
         <v>1.1721363636363599E-2</v>
       </c>
       <c r="AM81" s="5">
-        <v>1.2182114849481399E-2</v>
+        <v>1.2177789020996701E-2</v>
       </c>
       <c r="AN81" s="5">
         <v>1.06040909090909E-2</v>
       </c>
       <c r="AO81" s="5">
-        <v>1.1262155325069601E-2</v>
+        <v>1.1255476853023E-2</v>
       </c>
       <c r="AP81" s="5">
         <v>3.35922727272727E-2</v>
       </c>
       <c r="AQ81" s="5">
-        <v>3.7491095370604598E-2</v>
+        <v>3.7495193523905901E-2</v>
       </c>
       <c r="AR81" s="5">
         <v>5.3222272727272701E-2</v>
       </c>
       <c r="AS81" s="5">
-        <v>5.5873766759423203E-2</v>
+        <v>5.5878446749304297E-2</v>
       </c>
       <c r="AT81" s="5">
         <v>1.9632727272727302E-2</v>
       </c>
       <c r="AU81" s="5">
-        <v>1.8381406526688598E-2</v>
+        <v>1.8382190741209201E-2</v>
       </c>
       <c r="AV81" s="5">
         <v>0.223223954574542</v>
       </c>
       <c r="AW81" s="5">
-        <v>0.24831823832622299</v>
+        <v>0.24830193679346199</v>
       </c>
       <c r="AX81" s="5">
         <v>0.72562772727272695</v>
       </c>
       <c r="AY81" s="5">
-        <v>0.73869529471287598</v>
+        <v>0.73854280293448005</v>
       </c>
       <c r="AZ81" s="4">
         <v>21099.405999999999</v>
       </c>
       <c r="BA81" s="4">
         <v>5215.4570000000003</v>
       </c>
       <c r="BB81" s="4">
         <v>4718.0200000000004</v>
       </c>
       <c r="BC81" s="4">
         <v>159.27000000000001</v>
       </c>
       <c r="BD81" s="4">
         <v>2129.2950000000001</v>
       </c>
       <c r="BE81" s="4">
         <v>8287.2479999999996</v>
       </c>
       <c r="BF81" s="4">
         <v>590.11599999999999</v>
       </c>
       <c r="BG81" s="5">
         <v>0.18244017332961601</v>
       </c>
       <c r="BH81" s="4">
-        <v>449301.946</v>
+        <v>450227.75799999997</v>
       </c>
       <c r="BI81" s="4">
-        <v>121915.478</v>
+        <v>122841.30499999999</v>
       </c>
       <c r="BJ81" s="4">
         <v>97755.748999999996</v>
       </c>
       <c r="BK81" s="4">
         <v>3978.7020000000002</v>
       </c>
       <c r="BL81" s="4">
         <v>14854.123</v>
       </c>
       <c r="BM81" s="4">
-        <v>195039.02100000001</v>
+        <v>195039.00599999999</v>
       </c>
       <c r="BN81" s="4">
         <v>15758.873</v>
       </c>
       <c r="BO81" s="5">
-        <v>0.16145882685666599</v>
+        <v>0.16179230363737501</v>
       </c>
       <c r="BP81" s="5">
         <v>0.235905</v>
       </c>
-      <c r="BQ81" s="13">
-        <v>0.27955299772324799</v>
+      <c r="BQ81" s="5">
+        <v>0.27952628383506201</v>
       </c>
     </row>
     <row r="82" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A82" s="3" t="s">
         <v>149</v>
       </c>
       <c r="B82" s="4">
         <v>217</v>
       </c>
       <c r="C82" s="4">
         <v>224</v>
       </c>
       <c r="D82" s="4">
         <v>3909</v>
       </c>
       <c r="E82" s="4">
-        <v>83599.403999999995</v>
+        <v>83599.096000000005</v>
       </c>
       <c r="F82" s="4">
-        <v>116745.257</v>
+        <v>116742.72199999999</v>
       </c>
       <c r="G82" s="4">
         <v>96906.385999999999</v>
       </c>
       <c r="H82" s="5">
-        <v>4.0432718894009199E-2</v>
+        <v>4.0427188940092201E-2</v>
       </c>
       <c r="I82" s="5">
-        <v>6.7936738351254494E-2</v>
+        <v>6.7905094726062501E-2</v>
       </c>
       <c r="J82" s="5">
-        <v>0.119153092165899</v>
+        <v>0.119120493087558</v>
       </c>
       <c r="K82" s="5">
-        <v>0.119284800460476</v>
+        <v>0.119247401893067</v>
       </c>
       <c r="L82" s="5">
-        <v>0.15780016666666699</v>
+        <v>0.157394739130435</v>
       </c>
       <c r="M82" s="5">
-        <v>0.18768228704939899</v>
+        <v>0.18762424088888899</v>
       </c>
       <c r="N82" s="6">
-        <v>0.65715852534562202</v>
+        <v>0.65716129032258097</v>
       </c>
       <c r="O82" s="6">
-        <v>0.64894973138910195</v>
+        <v>0.64895034535686902</v>
       </c>
       <c r="P82" s="5">
         <v>0.20207777777777799</v>
       </c>
       <c r="Q82" s="5">
-        <v>8.7347311827957005E-2</v>
+        <v>8.7342114695340506E-2</v>
       </c>
       <c r="R82" s="5">
         <v>0.164944444444444</v>
       </c>
       <c r="S82" s="5">
-        <v>6.5865207373271895E-2</v>
+        <v>6.5865463389656903E-2</v>
       </c>
       <c r="T82" s="5">
         <v>0.129080555555556</v>
       </c>
       <c r="U82" s="5">
-        <v>0.117182386072709</v>
+        <v>0.117180209933436</v>
       </c>
       <c r="V82" s="5">
         <v>4.4004629629629602E-2</v>
       </c>
       <c r="W82" s="5">
-        <v>6.8556963645673305E-2</v>
+        <v>6.85634664618536E-2</v>
       </c>
       <c r="X82" s="5">
         <v>3.0249537037036998E-2</v>
       </c>
       <c r="Y82" s="5">
-        <v>4.3120583717357899E-2</v>
+        <v>4.3126420890937003E-2</v>
       </c>
       <c r="Z82" s="5">
         <v>0.165310185185185</v>
       </c>
       <c r="AA82" s="5">
-        <v>0.24941533538146399</v>
+        <v>0.249372811059908</v>
       </c>
       <c r="AB82" s="5">
         <v>0.66193564814814798</v>
       </c>
       <c r="AC82" s="5">
-        <v>0.75856940604198697</v>
+        <v>0.75857130056323596</v>
       </c>
       <c r="AD82" s="5">
-        <v>5.8310583171143201E-3</v>
+        <v>5.8310798001930501E-3</v>
       </c>
       <c r="AE82" s="5">
-        <v>7.9738249848584093E-3</v>
+        <v>7.9889947123443494E-3</v>
       </c>
       <c r="AF82" s="5">
         <v>1.0513888888888899E-3</v>
       </c>
       <c r="AG82" s="5">
-        <v>1.6158986175115199E-3</v>
+        <v>1.63376856118792E-3</v>
       </c>
       <c r="AH82" s="5">
-        <v>1.28875E-2</v>
+        <v>1.28898148148148E-2</v>
       </c>
       <c r="AI82" s="5">
-        <v>1.2923681515617E-2</v>
+        <v>1.29466717869944E-2</v>
       </c>
       <c r="AJ82" s="5">
-        <v>0.11291612903225801</v>
+        <v>0.112857603686636</v>
       </c>
       <c r="AK82" s="5">
-        <v>0.103447742432016</v>
+        <v>0.10232316384180801</v>
       </c>
       <c r="AL82" s="5">
-        <v>1.16783410138249E-2</v>
+        <v>1.1672811059907799E-2</v>
       </c>
       <c r="AM82" s="5">
-        <v>1.0205141980046E-2</v>
+        <v>1.0171194678946E-2</v>
       </c>
       <c r="AN82" s="5">
-        <v>1.0565898617511499E-2</v>
+        <v>1.0560368663594499E-2</v>
       </c>
       <c r="AO82" s="5">
-        <v>9.3087746226656401E-3</v>
+        <v>9.2760808390892797E-3</v>
       </c>
       <c r="AP82" s="5">
-        <v>3.3927188940092202E-2</v>
+        <v>3.3925806451612903E-2</v>
       </c>
       <c r="AQ82" s="5">
-        <v>3.7949808135072899E-2</v>
+        <v>3.7956280378613497E-2</v>
       </c>
       <c r="AR82" s="5">
-        <v>5.3382488479262698E-2</v>
+        <v>5.3380184331797198E-2</v>
       </c>
       <c r="AS82" s="5">
-        <v>5.6181376311077003E-2</v>
+        <v>5.6187464824763403E-2</v>
       </c>
       <c r="AT82" s="5">
         <v>1.9457142857142899E-2</v>
       </c>
       <c r="AU82" s="5">
-        <v>1.8231312356101301E-2</v>
+        <v>1.82312356101305E-2</v>
       </c>
       <c r="AV82" s="5">
-        <v>0.221377181944102</v>
+        <v>0.22138162068895401</v>
       </c>
       <c r="AW82" s="5">
-        <v>0.24845531777607899</v>
+        <v>0.248459135428375</v>
       </c>
       <c r="AX82" s="5">
-        <v>0.732561751152074</v>
+        <v>0.73256635944700499</v>
       </c>
       <c r="AY82" s="5">
-        <v>0.74002967510872397</v>
+        <v>0.73994538245075503</v>
       </c>
       <c r="AZ82" s="4">
         <v>20197.572</v>
       </c>
       <c r="BA82" s="4">
         <v>4891.0559999999996</v>
       </c>
       <c r="BB82" s="4">
         <v>4098.9030000000002</v>
       </c>
       <c r="BC82" s="4">
         <v>154.202</v>
       </c>
       <c r="BD82" s="4">
         <v>1999.559</v>
       </c>
       <c r="BE82" s="4">
         <v>8460.0439999999999</v>
       </c>
       <c r="BF82" s="4">
         <v>593.80799999999999</v>
       </c>
       <c r="BG82" s="5">
-        <v>0.173005503769631</v>
+        <v>0.173009260483065</v>
       </c>
       <c r="BH82" s="4">
-        <v>443194.79800000001</v>
+        <v>443998.13699999999</v>
       </c>
       <c r="BI82" s="4">
-        <v>118925.304</v>
+        <v>119878.75599999999</v>
       </c>
       <c r="BJ82" s="4">
         <v>96525.633000000002</v>
       </c>
       <c r="BK82" s="4">
         <v>3928.8119999999999</v>
       </c>
       <c r="BL82" s="4">
-        <v>13989.15</v>
+        <v>13965.15</v>
       </c>
       <c r="BM82" s="4">
-        <v>193844.962</v>
+        <v>193715.81</v>
       </c>
       <c r="BN82" s="4">
-        <v>15980.937</v>
+        <v>15983.976000000001</v>
       </c>
       <c r="BO82" s="5">
-        <v>0.15941294036768899</v>
+        <v>0.159704532612926</v>
       </c>
       <c r="BP82" s="5">
-        <v>0.22731474654377901</v>
-[...2 lines deleted...]
-        <v>0.273964850345357</v>
+        <v>0.22731935483870999</v>
+      </c>
+      <c r="BQ82" s="5">
+        <v>0.27398237400869802</v>
       </c>
     </row>
     <row r="83" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A83" s="3" t="s">
         <v>150</v>
       </c>
       <c r="B83" s="4">
         <v>217</v>
       </c>
       <c r="C83" s="4">
         <v>224</v>
       </c>
       <c r="D83" s="4">
         <v>3852</v>
       </c>
       <c r="E83" s="4">
-        <v>79674.8</v>
+        <v>79674.804000000004</v>
       </c>
       <c r="F83" s="4">
-        <v>112157.708</v>
+        <v>112156.575</v>
       </c>
       <c r="G83" s="4">
-        <v>93208.485000000001</v>
+        <v>93207.163</v>
       </c>
       <c r="H83" s="5">
-        <v>4.1255299539170502E-2</v>
+        <v>4.1252534562212E-2</v>
       </c>
       <c r="I83" s="5">
-        <v>6.5477506493506504E-2</v>
+        <v>6.5439688311688296E-2</v>
       </c>
       <c r="J83" s="5">
-        <v>0.120674004608295</v>
+        <v>0.12067501843318</v>
       </c>
       <c r="K83" s="5">
-        <v>0.119530383696781</v>
+        <v>0.119515369678089</v>
       </c>
       <c r="L83" s="5">
-        <v>0.159006366972477</v>
+        <v>0.15901659633027501</v>
       </c>
       <c r="M83" s="5">
-        <v>0.18933107834101401</v>
+        <v>0.18931866036866399</v>
       </c>
       <c r="N83" s="6">
-        <v>0.64647373271889397</v>
+        <v>0.64647557603686601</v>
       </c>
       <c r="O83" s="6">
-        <v>0.64514735202492202</v>
+        <v>0.64516298026998997</v>
       </c>
       <c r="P83" s="5">
         <v>0.19993009259259301</v>
       </c>
       <c r="Q83" s="5">
-        <v>8.7296596518576297E-2</v>
+        <v>8.7296804364770095E-2</v>
       </c>
       <c r="R83" s="5">
         <v>0.17018194444444401</v>
       </c>
       <c r="S83" s="5">
-        <v>6.5798700961288606E-2</v>
+        <v>6.5798908807482501E-2</v>
       </c>
       <c r="T83" s="5">
         <v>0.12540787037036999</v>
       </c>
       <c r="U83" s="5">
-        <v>0.115090724863601</v>
+        <v>0.11509477786437999</v>
       </c>
       <c r="V83" s="5">
         <v>4.3915277777777803E-2</v>
       </c>
       <c r="W83" s="5">
-        <v>6.8534944141335402E-2</v>
+        <v>6.8534632372044699E-2</v>
       </c>
       <c r="X83" s="5">
         <v>3.0714351851851899E-2</v>
       </c>
       <c r="Y83" s="5">
-        <v>4.3934840218238499E-2</v>
+        <v>4.3934892179787001E-2</v>
       </c>
       <c r="Z83" s="5">
         <v>0.16459907407407401</v>
       </c>
       <c r="AA83" s="5">
-        <v>0.25085593660691102</v>
+        <v>0.25085128604832402</v>
       </c>
       <c r="AB83" s="5">
         <v>0.66268379629629603</v>
       </c>
       <c r="AC83" s="5">
-        <v>0.762428267082359</v>
+        <v>0.76242418810080503</v>
       </c>
       <c r="AD83" s="5">
-        <v>6.4667623891117403E-3</v>
+        <v>6.4668248195502301E-3</v>
       </c>
       <c r="AE83" s="5">
-        <v>8.3818456962048305E-3</v>
+        <v>8.3823651567978899E-3</v>
       </c>
       <c r="AF83" s="5">
         <v>6.8009259259259303E-4</v>
       </c>
       <c r="AG83" s="5">
-        <v>1.1906469212782499E-3</v>
+        <v>1.1903091712132999E-3</v>
       </c>
       <c r="AH83" s="5">
         <v>1.30875E-2</v>
       </c>
       <c r="AI83" s="5">
-        <v>1.3011951156144499E-2</v>
+        <v>1.30122369446609E-2</v>
       </c>
       <c r="AJ83" s="5">
-        <v>0.123521658986175</v>
+        <v>0.12351797235023</v>
       </c>
       <c r="AK83" s="5">
-        <v>0.10867623376623399</v>
+        <v>0.10838564369310801</v>
       </c>
       <c r="AL83" s="5">
-        <v>1.3093087557603701E-2</v>
+        <v>1.3092626728110599E-2</v>
       </c>
       <c r="AM83" s="5">
-        <v>1.1035643821391499E-2</v>
+        <v>1.1031931464174499E-2</v>
       </c>
       <c r="AN83" s="5">
-        <v>1.18059907834101E-2</v>
+        <v>1.18055299539171E-2</v>
       </c>
       <c r="AO83" s="5">
-        <v>1.01029075804777E-2</v>
+        <v>1.00994288681205E-2</v>
       </c>
       <c r="AP83" s="5">
         <v>3.53055299539171E-2</v>
       </c>
       <c r="AQ83" s="5">
-        <v>3.8396157840083101E-2</v>
+        <v>3.8387772585669798E-2</v>
       </c>
       <c r="AR83" s="5">
         <v>5.3141935483871E-2</v>
       </c>
       <c r="AS83" s="5">
-        <v>5.5296002076843202E-2</v>
+        <v>5.5283696780893003E-2</v>
       </c>
       <c r="AT83" s="5">
         <v>1.7835023041474701E-2</v>
       </c>
       <c r="AU83" s="5">
-        <v>1.69004932502596E-2</v>
+        <v>1.6896469366562802E-2</v>
       </c>
       <c r="AV83" s="5">
-        <v>0.229057328810607</v>
+        <v>0.22904810529387201</v>
       </c>
       <c r="AW83" s="5">
-        <v>0.25052290784234899</v>
+        <v>0.25050761976632202</v>
       </c>
       <c r="AX83" s="5">
-        <v>0.73761105990783404</v>
+        <v>0.73710552995391698</v>
       </c>
       <c r="AY83" s="5">
-        <v>0.74442474039460005</v>
+        <v>0.74437050882658395</v>
       </c>
       <c r="AZ83" s="4">
-        <v>19320.603999999999</v>
+        <v>19345.438999999998</v>
       </c>
       <c r="BA83" s="4">
-        <v>4485.2039999999997</v>
+        <v>4510.0389999999998</v>
       </c>
       <c r="BB83" s="4">
         <v>4158.4049999999997</v>
       </c>
       <c r="BC83" s="4">
         <v>119.833</v>
       </c>
       <c r="BD83" s="4">
         <v>1802.33</v>
       </c>
       <c r="BE83" s="4">
         <v>8119.7960000000003</v>
       </c>
       <c r="BF83" s="4">
         <v>635.03599999999994</v>
       </c>
       <c r="BG83" s="5">
-        <v>0.17226282833811099</v>
+        <v>0.17248600004056799</v>
       </c>
       <c r="BH83" s="4">
-        <v>431201.07900000003</v>
+        <v>431285.065</v>
       </c>
       <c r="BI83" s="4">
-        <v>112686.25599999999</v>
+        <v>112728.30899999999</v>
       </c>
       <c r="BJ83" s="4">
         <v>90624.05</v>
       </c>
       <c r="BK83" s="4">
-        <v>4077.2330000000002</v>
+        <v>4078.9229999999998</v>
       </c>
       <c r="BL83" s="4">
-        <v>13995.022000000001</v>
+        <v>13994.628000000001</v>
       </c>
       <c r="BM83" s="4">
-        <v>193701.24</v>
+        <v>193742.86900000001</v>
       </c>
       <c r="BN83" s="4">
-        <v>16117.278</v>
+        <v>16116.286</v>
       </c>
       <c r="BO83" s="5">
-        <v>0.15576713992864399</v>
+        <v>0.155798023613512</v>
       </c>
       <c r="BP83" s="5">
-        <v>0.220939170506912</v>
-[...2 lines deleted...]
-        <v>0.26881928868120503</v>
+        <v>0.22094009216589899</v>
+      </c>
+      <c r="BQ83" s="5">
+        <v>0.26884325025960498</v>
       </c>
     </row>
     <row r="84" spans="1:69" x14ac:dyDescent="0.2">
-      <c r="A84" s="14" t="s">
+      <c r="A84" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="B84" s="15">
-[...201 lines deleted...]
-        <v>24.763807924195198</v>
+      <c r="B84" s="4">
+        <v>213</v>
+      </c>
+      <c r="C84" s="4">
+        <v>222</v>
+      </c>
+      <c r="D84" s="4">
+        <v>3818</v>
+      </c>
+      <c r="E84" s="4">
+        <v>79276.740000000005</v>
+      </c>
+      <c r="F84" s="4">
+        <v>111035.639</v>
+      </c>
+      <c r="G84" s="4">
+        <v>92019.134000000005</v>
+      </c>
+      <c r="H84" s="5">
+        <v>4.6289201877934297E-2</v>
+      </c>
+      <c r="I84" s="5">
+        <v>6.5028916294935707E-2</v>
+      </c>
+      <c r="J84" s="5">
+        <v>0.12152691549295799</v>
+      </c>
+      <c r="K84" s="5">
+        <v>0.12241368674698801</v>
+      </c>
+      <c r="L84" s="5">
+        <v>0.16284903809523801</v>
+      </c>
+      <c r="M84" s="5">
+        <v>0.19200170406189601</v>
+      </c>
+      <c r="N84" s="6">
+        <v>0.65569859154929599</v>
+      </c>
+      <c r="O84" s="6">
+        <v>0.65135442640125696</v>
+      </c>
+      <c r="P84" s="5">
+        <v>0.20100754716981101</v>
+      </c>
+      <c r="Q84" s="5">
+        <v>8.6985976408912202E-2</v>
+      </c>
+      <c r="R84" s="5">
+        <v>0.168282547169811</v>
+      </c>
+      <c r="S84" s="5">
+        <v>6.5210432503276503E-2</v>
+      </c>
+      <c r="T84" s="5">
+        <v>0.126319339622642</v>
+      </c>
+      <c r="U84" s="5">
+        <v>0.114935465268676</v>
+      </c>
+      <c r="V84" s="5">
+        <v>4.3510849056603802E-2</v>
+      </c>
+      <c r="W84" s="5">
+        <v>6.8582044560943606E-2</v>
+      </c>
+      <c r="X84" s="5">
+        <v>3.1327358490565997E-2</v>
+      </c>
+      <c r="Y84" s="5">
+        <v>4.4291245085190001E-2</v>
+      </c>
+      <c r="Z84" s="5">
+        <v>0.16407830188679201</v>
+      </c>
+      <c r="AA84" s="5">
+        <v>0.25139475753604201</v>
+      </c>
+      <c r="AB84" s="5">
+        <v>0.66393773584905702</v>
+      </c>
+      <c r="AC84" s="5">
+        <v>0.76313680209698598</v>
+      </c>
+      <c r="AD84" s="5">
+        <v>6.5576990173914799E-3</v>
+      </c>
+      <c r="AE84" s="5">
+        <v>8.4309037096056503E-3</v>
+      </c>
+      <c r="AF84" s="5">
+        <v>7.0471698113207498E-4</v>
+      </c>
+      <c r="AG84" s="5">
+        <v>1.26146788990826E-3</v>
+      </c>
+      <c r="AH84" s="5">
+        <v>1.33504716981132E-2</v>
+      </c>
+      <c r="AI84" s="5">
+        <v>1.2979790301441699E-2</v>
+      </c>
+      <c r="AJ84" s="5">
+        <v>0.12851690140845101</v>
+      </c>
+      <c r="AK84" s="5">
+        <v>0.11234407446250699</v>
+      </c>
+      <c r="AL84" s="5">
+        <v>1.59788732394366E-2</v>
+      </c>
+      <c r="AM84" s="5">
+        <v>1.0568884232582501E-2</v>
+      </c>
+      <c r="AN84" s="5">
+        <v>1.46558685446009E-2</v>
+      </c>
+      <c r="AO84" s="5">
+        <v>9.6145887899423792E-3</v>
+      </c>
+      <c r="AP84" s="5">
+        <v>3.5708920187793397E-2</v>
+      </c>
+      <c r="AQ84" s="5">
+        <v>3.8980199057098E-2</v>
+      </c>
+      <c r="AR84" s="5">
+        <v>5.3553521126760602E-2</v>
+      </c>
+      <c r="AS84" s="5">
+        <v>5.5821451021477203E-2</v>
+      </c>
+      <c r="AT84" s="5">
+        <v>1.7846009389671399E-2</v>
+      </c>
+      <c r="AU84" s="5">
+        <v>1.6841356731272902E-2</v>
+      </c>
+      <c r="AV84" s="5">
+        <v>0.22454564340373601</v>
+      </c>
+      <c r="AW84" s="5">
+        <v>0.24564036018770699</v>
+      </c>
+      <c r="AX84" s="5">
+        <v>0.73292535211267595</v>
+      </c>
+      <c r="AY84" s="5">
+        <v>0.74015825039287597</v>
+      </c>
+      <c r="AZ84" s="4">
+        <v>18870.976999999999</v>
+      </c>
+      <c r="BA84" s="4">
+        <v>3923.3560000000002</v>
+      </c>
+      <c r="BB84" s="4">
+        <v>4792.6779999999999</v>
+      </c>
+      <c r="BC84" s="4">
+        <v>110.036</v>
+      </c>
+      <c r="BD84" s="4">
+        <v>1062.6279999999999</v>
+      </c>
+      <c r="BE84" s="4">
+        <v>8302.6350000000002</v>
+      </c>
+      <c r="BF84" s="4">
+        <v>679.64400000000001</v>
+      </c>
+      <c r="BG84" s="5">
+        <v>0.16995423424365599</v>
+      </c>
+      <c r="BH84" s="4">
+        <v>436130.36900000001</v>
+      </c>
+      <c r="BI84" s="4">
+        <v>108299.749</v>
+      </c>
+      <c r="BJ84" s="4">
+        <v>98177.456000000006</v>
+      </c>
+      <c r="BK84" s="4">
+        <v>4518.2460000000001</v>
+      </c>
+      <c r="BL84" s="4">
+        <v>13596.252</v>
+      </c>
+      <c r="BM84" s="4">
+        <v>195290.47</v>
+      </c>
+      <c r="BN84" s="4">
+        <v>16248.196</v>
+      </c>
+      <c r="BO84" s="5">
+        <v>0.15724017579694199</v>
+      </c>
+      <c r="BP84" s="5">
+        <v>0.21895211267605599</v>
+      </c>
+      <c r="BQ84" s="5">
+        <v>0.26688488737558902</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="21" orientation="landscape" r:id="rId1"/>
-  <tableParts count="1">
-[...1 lines deleted...]
-  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{03595F95-F555-48A4-AC4D-81E4DD22ED2D}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E0955E93-124B-43C8-A554-DB62A7931253}">
   <sheetPr>
     <tabColor theme="4"/>
   </sheetPr>
-  <dimension ref="A1:BQ35"/>
+  <dimension ref="A1:BQ36"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="C43" sqref="C43"/>
+      <pane ySplit="1" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="F27" sqref="F27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="8" bestFit="1" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="17" max="17" width="45.5703125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="15.140625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="4" width="10.5703125" customWidth="1"/>
+    <col min="5" max="5" width="15.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="130.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="10.140625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="15.140625" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="10.5703125" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="10.5703125" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="10.5703125" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="10.5703125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="10.5703125" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.5703125" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="10.5703125" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="10.5703125" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="10.5703125" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="10.5703125" bestFit="1" customWidth="1"/>
-    <col min="30" max="30" width="10.5703125" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="66" max="67" width="10.7109375" bestFit="1" customWidth="1"/>
+    <col min="30" max="49" width="10.5703125" bestFit="1" customWidth="1"/>
+    <col min="50" max="51" width="10.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:69" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:69" ht="146.25" x14ac:dyDescent="0.2">
+      <c r="A1" s="9" t="s">
         <v>152</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="10" t="s">
         <v>153</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>154</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>155</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>156</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>157</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>158</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>159</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>160</v>
       </c>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
@@ -21788,1094 +18708,1134 @@
       <c r="AU1" s="2"/>
       <c r="AV1" s="2"/>
       <c r="AW1" s="2"/>
       <c r="AX1" s="2"/>
       <c r="AY1" s="2"/>
       <c r="AZ1" s="2"/>
       <c r="BA1" s="2"/>
       <c r="BB1" s="2"/>
       <c r="BC1" s="2"/>
       <c r="BD1" s="2"/>
       <c r="BE1" s="2"/>
       <c r="BF1" s="2"/>
       <c r="BG1" s="2"/>
       <c r="BH1" s="2"/>
       <c r="BI1" s="2"/>
       <c r="BJ1" s="2"/>
       <c r="BK1" s="2"/>
       <c r="BL1" s="2"/>
       <c r="BM1" s="2"/>
       <c r="BN1" s="2"/>
       <c r="BO1" s="2"/>
       <c r="BP1" s="2"/>
       <c r="BQ1" s="2"/>
     </row>
     <row r="2" spans="1:69" x14ac:dyDescent="0.2">
-      <c r="A2" s="10" t="s">
+      <c r="A2" s="11" t="s">
         <v>93</v>
       </c>
       <c r="B2">
         <v>67</v>
       </c>
-      <c r="C2" s="11">
+      <c r="C2" s="8">
         <v>0.3947</v>
       </c>
-      <c r="D2" s="11">
+      <c r="D2" s="8">
         <v>4.9200000000000001E-2</v>
       </c>
       <c r="E2">
         <v>93</v>
       </c>
       <c r="F2">
         <v>174</v>
       </c>
       <c r="G2">
         <v>25</v>
       </c>
       <c r="H2">
         <v>6</v>
       </c>
-      <c r="I2" s="9">
+      <c r="I2" s="7">
         <v>2</v>
       </c>
-      <c r="J2" s="8"/>
     </row>
     <row r="3" spans="1:69" x14ac:dyDescent="0.2">
-      <c r="A3" s="10" t="s">
+      <c r="A3" s="11" t="s">
         <v>97</v>
       </c>
       <c r="B3">
         <v>63</v>
       </c>
-      <c r="C3" s="11">
+      <c r="C3" s="8">
         <v>0.32890000000000003</v>
       </c>
-      <c r="D3" s="11">
+      <c r="D3" s="8">
         <v>4.4499999999999998E-2</v>
       </c>
       <c r="E3">
         <v>106</v>
       </c>
       <c r="F3">
         <v>169</v>
       </c>
       <c r="G3">
         <v>13</v>
       </c>
       <c r="H3">
         <v>4</v>
       </c>
-      <c r="I3" s="9">
+      <c r="I3" s="7">
         <v>1</v>
       </c>
-      <c r="J3" s="8"/>
     </row>
     <row r="4" spans="1:69" x14ac:dyDescent="0.2">
-      <c r="A4" s="10" t="s">
+      <c r="A4" s="11" t="s">
         <v>101</v>
       </c>
       <c r="B4">
         <v>62</v>
       </c>
-      <c r="C4" s="11">
+      <c r="C4" s="8">
         <v>0.21279999999999999</v>
       </c>
-      <c r="D4" s="11">
+      <c r="D4" s="8">
         <v>2.92E-2</v>
       </c>
       <c r="E4">
         <v>117</v>
       </c>
       <c r="F4">
         <v>166</v>
       </c>
       <c r="G4">
         <v>3</v>
       </c>
       <c r="H4">
         <v>5</v>
       </c>
-      <c r="I4" s="9">
+      <c r="I4" s="7">
         <v>1</v>
       </c>
-      <c r="J4" s="8"/>
     </row>
     <row r="5" spans="1:69" x14ac:dyDescent="0.2">
-      <c r="A5" s="10" t="s">
+      <c r="A5" s="11" t="s">
         <v>105</v>
       </c>
       <c r="B5">
         <v>64</v>
       </c>
-      <c r="C5" s="11">
+      <c r="C5" s="8">
         <v>0.17910000000000001</v>
       </c>
-      <c r="D5" s="11">
+      <c r="D5" s="8">
         <v>2.41E-2</v>
       </c>
       <c r="E5">
         <v>129</v>
       </c>
       <c r="F5">
         <v>154</v>
       </c>
       <c r="G5">
         <v>2</v>
       </c>
       <c r="H5">
         <v>3</v>
       </c>
-      <c r="I5" s="9">
+      <c r="I5" s="7">
         <v>0</v>
       </c>
-      <c r="J5" s="8"/>
     </row>
     <row r="6" spans="1:69" x14ac:dyDescent="0.2">
-      <c r="A6" s="10" t="s">
+      <c r="A6" s="11" t="s">
         <v>109</v>
       </c>
       <c r="B6">
         <v>67</v>
       </c>
-      <c r="C6" s="11">
+      <c r="C6" s="8">
         <v>0.14699999999999999</v>
       </c>
-      <c r="D6" s="11">
+      <c r="D6" s="8">
         <v>0.02</v>
       </c>
       <c r="E6">
         <v>143</v>
       </c>
       <c r="F6">
         <v>134</v>
       </c>
       <c r="G6">
         <v>4</v>
       </c>
       <c r="H6">
         <v>1</v>
       </c>
-      <c r="I6" s="9">
+      <c r="I6" s="7">
         <v>0</v>
       </c>
-      <c r="J6" s="8"/>
     </row>
     <row r="7" spans="1:69" x14ac:dyDescent="0.2">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="11" t="s">
         <v>113</v>
       </c>
       <c r="B7">
         <v>71</v>
       </c>
-      <c r="C7" s="11">
+      <c r="C7" s="8">
         <v>0.16769999999999999</v>
       </c>
-      <c r="D7" s="11">
+      <c r="D7" s="8">
         <v>2.3099999999999999E-2</v>
       </c>
       <c r="E7">
         <v>139</v>
       </c>
       <c r="F7">
         <v>130</v>
       </c>
       <c r="G7">
         <v>8</v>
       </c>
       <c r="H7">
         <v>1</v>
       </c>
-      <c r="I7" s="9">
+      <c r="I7" s="7">
         <v>0</v>
       </c>
-      <c r="J7" s="8"/>
     </row>
     <row r="8" spans="1:69" x14ac:dyDescent="0.2">
-      <c r="A8" s="10" t="s">
+      <c r="A8" s="11" t="s">
         <v>117</v>
       </c>
       <c r="B8">
         <v>68</v>
       </c>
-      <c r="C8" s="11">
+      <c r="C8" s="8">
         <v>0.16850000000000001</v>
       </c>
-      <c r="D8" s="11">
+      <c r="D8" s="8">
         <v>2.5999999999999999E-2</v>
       </c>
       <c r="E8">
         <v>135</v>
       </c>
       <c r="F8">
         <v>129</v>
       </c>
       <c r="G8">
         <v>10</v>
       </c>
       <c r="H8">
         <v>1</v>
       </c>
-      <c r="I8" s="9">
+      <c r="I8" s="7">
         <v>0</v>
       </c>
-      <c r="J8" s="8"/>
     </row>
     <row r="9" spans="1:69" x14ac:dyDescent="0.2">
-      <c r="A9" s="10" t="s">
+      <c r="A9" s="11" t="s">
         <v>121</v>
       </c>
       <c r="B9">
         <v>71</v>
       </c>
-      <c r="C9" s="11">
+      <c r="C9" s="8">
         <v>0.16789999999999999</v>
       </c>
-      <c r="D9" s="11">
+      <c r="D9" s="8">
         <v>2.3699999999999999E-2</v>
       </c>
       <c r="E9">
         <v>128</v>
       </c>
       <c r="F9">
         <v>132</v>
       </c>
       <c r="G9">
         <v>10</v>
       </c>
       <c r="H9">
         <v>0</v>
       </c>
-      <c r="I9" s="9">
+      <c r="I9" s="7">
         <v>0</v>
       </c>
-      <c r="J9" s="8"/>
     </row>
     <row r="10" spans="1:69" x14ac:dyDescent="0.2">
-      <c r="A10" s="10" t="s">
+      <c r="A10" s="11" t="s">
         <v>125</v>
       </c>
       <c r="B10">
         <v>70</v>
       </c>
-      <c r="C10" s="11">
+      <c r="C10" s="8">
         <v>0.19789999999999999</v>
       </c>
-      <c r="D10" s="11">
+      <c r="D10" s="8">
         <v>2.9100000000000001E-2</v>
       </c>
       <c r="E10">
         <v>119</v>
       </c>
       <c r="F10">
         <v>124</v>
       </c>
       <c r="G10">
         <v>12</v>
       </c>
       <c r="H10">
         <v>0</v>
       </c>
-      <c r="I10" s="9">
+      <c r="I10" s="7">
         <v>0</v>
       </c>
-      <c r="J10" s="8"/>
     </row>
     <row r="11" spans="1:69" x14ac:dyDescent="0.2">
-      <c r="A11" s="10" t="s">
+      <c r="A11" s="11" t="s">
         <v>126</v>
       </c>
       <c r="B11">
         <f>77-8</f>
         <v>69</v>
       </c>
-      <c r="C11" s="11">
+      <c r="C11" s="8">
         <v>0.21890000000000001</v>
       </c>
-      <c r="D11" s="11">
+      <c r="D11" s="8">
         <v>3.2599999999999997E-2</v>
       </c>
       <c r="E11">
         <v>117</v>
       </c>
       <c r="F11">
         <v>124</v>
       </c>
       <c r="G11">
         <v>12</v>
       </c>
       <c r="H11">
         <v>0</v>
       </c>
-      <c r="I11" s="9">
+      <c r="I11" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:69" x14ac:dyDescent="0.2">
-      <c r="A12" s="10" t="s">
+      <c r="A12" s="11" t="s">
         <v>127</v>
       </c>
       <c r="B12">
         <v>69</v>
       </c>
-      <c r="C12" s="11">
+      <c r="C12" s="8">
         <v>0.2094</v>
       </c>
-      <c r="D12" s="11">
+      <c r="D12" s="8">
         <v>3.1399999999999997E-2</v>
       </c>
       <c r="E12">
         <v>114</v>
       </c>
       <c r="F12">
         <v>126</v>
       </c>
       <c r="G12">
         <v>10</v>
       </c>
       <c r="H12">
         <v>0</v>
       </c>
-      <c r="I12" s="9">
+      <c r="I12" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:69" x14ac:dyDescent="0.2">
-      <c r="A13" s="10" t="s">
+      <c r="A13" s="11" t="s">
         <v>128</v>
       </c>
       <c r="B13">
         <v>69</v>
       </c>
-      <c r="C13" s="11">
+      <c r="C13" s="8">
         <v>0.2114</v>
       </c>
-      <c r="D13" s="11">
+      <c r="D13" s="8">
         <v>3.2000000000000001E-2</v>
       </c>
       <c r="E13">
         <v>114</v>
       </c>
       <c r="F13">
         <v>125</v>
       </c>
       <c r="G13">
         <v>10</v>
       </c>
       <c r="H13">
         <v>0</v>
       </c>
-      <c r="I13" s="9">
+      <c r="I13" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:69" x14ac:dyDescent="0.2">
-      <c r="A14" s="10" t="s">
+      <c r="A14" s="11" t="s">
         <v>129</v>
       </c>
       <c r="B14">
         <v>69</v>
       </c>
-      <c r="C14" s="11">
+      <c r="C14" s="8">
         <v>0.1946</v>
       </c>
-      <c r="D14" s="11">
+      <c r="D14" s="8">
         <v>2.9600000000000001E-2</v>
       </c>
       <c r="E14">
         <v>115</v>
       </c>
       <c r="F14">
         <v>124</v>
       </c>
       <c r="G14">
         <v>10</v>
       </c>
       <c r="H14">
         <v>1</v>
       </c>
-      <c r="I14" s="9">
+      <c r="I14" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:69" x14ac:dyDescent="0.2">
-      <c r="A15" s="10" t="s">
+      <c r="A15" s="11" t="s">
         <v>130</v>
       </c>
       <c r="B15">
         <v>70</v>
       </c>
-      <c r="C15" s="11">
+      <c r="C15" s="8">
         <v>0.18</v>
       </c>
-      <c r="D15" s="11">
+      <c r="D15" s="8">
         <v>2.69E-2</v>
       </c>
       <c r="E15">
         <v>119</v>
       </c>
       <c r="F15">
         <v>122</v>
       </c>
       <c r="G15">
         <v>7</v>
       </c>
       <c r="H15">
         <v>1</v>
       </c>
-      <c r="I15" s="9">
+      <c r="I15" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:69" x14ac:dyDescent="0.2">
-      <c r="A16" s="10" t="s">
+      <c r="A16" s="11" t="s">
         <v>131</v>
       </c>
       <c r="B16">
         <v>70</v>
       </c>
-      <c r="C16" s="11">
+      <c r="C16" s="8">
         <v>0.1711</v>
       </c>
-      <c r="D16" s="11">
+      <c r="D16" s="8">
         <v>2.6499999999999999E-2</v>
       </c>
       <c r="E16">
         <v>124</v>
       </c>
       <c r="F16">
         <v>116</v>
       </c>
       <c r="G16">
         <v>7</v>
       </c>
       <c r="H16">
         <v>1</v>
       </c>
-      <c r="I16" s="9">
+      <c r="I16" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A17" s="10" t="s">
+      <c r="A17" s="11" t="s">
         <v>132</v>
       </c>
       <c r="B17">
         <v>70</v>
       </c>
-      <c r="C17" s="11">
+      <c r="C17" s="8">
         <v>0.15859999999999999</v>
       </c>
-      <c r="D17" s="11">
+      <c r="D17" s="8">
         <v>2.4400000000000002E-2</v>
       </c>
       <c r="E17">
         <v>129</v>
       </c>
       <c r="F17">
         <v>111</v>
       </c>
       <c r="G17">
         <v>5</v>
       </c>
       <c r="H17">
         <v>1</v>
       </c>
-      <c r="I17" s="9">
+      <c r="I17" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A18" s="10" t="s">
+      <c r="A18" s="11" t="s">
         <v>133</v>
       </c>
       <c r="B18">
         <v>68</v>
       </c>
-      <c r="C18" s="11">
+      <c r="C18" s="8">
         <v>0.14510000000000001</v>
       </c>
-      <c r="D18" s="11">
+      <c r="D18" s="8">
         <v>2.29E-2</v>
       </c>
       <c r="E18">
         <v>133</v>
       </c>
       <c r="F18">
         <v>102</v>
       </c>
       <c r="G18">
         <v>7</v>
       </c>
       <c r="H18">
         <v>0</v>
       </c>
-      <c r="I18" s="9">
+      <c r="I18" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A19" s="10" t="s">
+      <c r="A19" s="11" t="s">
         <v>134</v>
       </c>
       <c r="B19">
         <v>66</v>
       </c>
-      <c r="C19" s="11">
+      <c r="C19" s="8">
         <v>0.1419</v>
       </c>
-      <c r="D19" s="11">
+      <c r="D19" s="8">
         <v>2.29E-2</v>
       </c>
       <c r="E19">
         <v>136</v>
       </c>
       <c r="F19">
         <v>97</v>
       </c>
       <c r="G19">
         <v>6</v>
       </c>
       <c r="H19">
         <v>0</v>
       </c>
-      <c r="I19" s="9">
+      <c r="I19" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A20" s="10" t="s">
+      <c r="A20" s="11" t="s">
         <v>135</v>
       </c>
       <c r="B20">
         <v>69</v>
       </c>
-      <c r="C20" s="11">
+      <c r="C20" s="8">
         <v>0.14680000000000001</v>
       </c>
-      <c r="D20" s="11">
+      <c r="D20" s="8">
         <v>2.3699999999999999E-2</v>
       </c>
       <c r="E20">
         <v>138</v>
       </c>
       <c r="F20">
         <v>94</v>
       </c>
       <c r="G20">
         <v>6</v>
       </c>
       <c r="H20">
         <v>0</v>
       </c>
-      <c r="I20" s="9">
+      <c r="I20" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A21" s="10" t="s">
+      <c r="A21" s="11" t="s">
         <v>136</v>
       </c>
       <c r="B21">
         <v>71</v>
       </c>
-      <c r="C21" s="11">
+      <c r="C21" s="8">
         <v>0.1231</v>
       </c>
-      <c r="D21" s="11">
+      <c r="D21" s="8">
         <v>1.9800000000000002E-2</v>
       </c>
       <c r="E21">
         <v>139</v>
       </c>
       <c r="F21">
         <v>90</v>
       </c>
       <c r="G21">
         <v>7</v>
       </c>
       <c r="H21">
         <v>1</v>
       </c>
-      <c r="I21" s="9">
+      <c r="I21" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A22" s="10" t="s">
+      <c r="A22" s="11" t="s">
         <v>137</v>
       </c>
       <c r="B22">
         <v>71</v>
       </c>
-      <c r="C22" s="11">
+      <c r="C22" s="8">
         <v>0.1113</v>
       </c>
-      <c r="D22" s="11">
+      <c r="D22" s="8">
         <v>1.7600000000000001E-2</v>
       </c>
       <c r="E22">
         <v>137</v>
       </c>
       <c r="F22">
         <v>89</v>
       </c>
       <c r="G22">
         <v>6</v>
       </c>
       <c r="H22">
         <v>1</v>
       </c>
-      <c r="I22" s="9">
+      <c r="I22" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A23" s="10" t="s">
+      <c r="A23" s="11" t="s">
         <v>138</v>
       </c>
       <c r="B23">
         <v>69</v>
       </c>
-      <c r="C23" s="11">
+      <c r="C23" s="8">
         <v>0.12770000000000001</v>
       </c>
-      <c r="D23" s="11">
+      <c r="D23" s="8">
         <v>2.0500000000000001E-2</v>
       </c>
       <c r="E23">
         <v>133</v>
       </c>
       <c r="F23">
         <v>92</v>
       </c>
       <c r="G23">
         <v>7</v>
       </c>
       <c r="H23">
         <v>1</v>
       </c>
-      <c r="I23" s="9">
+      <c r="I23" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A24" s="10" t="s">
+      <c r="A24" s="11" t="s">
         <v>139</v>
       </c>
       <c r="B24">
         <v>70</v>
       </c>
-      <c r="C24" s="11">
+      <c r="C24" s="8">
         <v>0.1138</v>
       </c>
-      <c r="D24" s="11">
+      <c r="D24" s="8">
         <v>1.8100000000000002E-2</v>
       </c>
       <c r="E24">
         <v>129</v>
       </c>
       <c r="F24">
         <v>95</v>
       </c>
       <c r="G24">
         <v>7</v>
       </c>
       <c r="H24">
         <v>1</v>
       </c>
-      <c r="I24" s="9">
+      <c r="I24" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A25" s="10" t="s">
+      <c r="A25" s="11" t="s">
         <v>140</v>
       </c>
       <c r="B25">
         <v>70</v>
       </c>
-      <c r="C25" s="11">
+      <c r="C25" s="8">
         <v>0.1163</v>
       </c>
-      <c r="D25" s="11">
+      <c r="D25" s="8">
         <v>1.9099999999999999E-2</v>
       </c>
       <c r="E25">
         <v>125</v>
       </c>
       <c r="F25">
         <v>99</v>
       </c>
       <c r="G25">
         <v>7</v>
       </c>
       <c r="H25">
         <v>1</v>
       </c>
-      <c r="I25" s="9">
+      <c r="I25" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A26" s="10" t="s">
+      <c r="A26" s="11" t="s">
         <v>141</v>
       </c>
       <c r="B26">
         <v>67</v>
       </c>
-      <c r="C26" s="11">
+      <c r="C26" s="8">
         <v>0.1072</v>
       </c>
-      <c r="D26" s="11">
+      <c r="D26" s="8">
         <v>1.7299999999999999E-2</v>
       </c>
       <c r="E26">
         <v>120</v>
       </c>
       <c r="F26">
         <v>98</v>
       </c>
       <c r="G26">
         <v>7</v>
       </c>
       <c r="H26">
         <v>1</v>
       </c>
-      <c r="I26" s="9">
+      <c r="I26" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A27" s="10" t="s">
+      <c r="A27" s="11" t="s">
         <v>142</v>
       </c>
       <c r="B27">
         <v>68</v>
       </c>
-      <c r="C27" s="11">
+      <c r="C27" s="8">
         <v>9.7900000000000001E-2</v>
       </c>
-      <c r="D27" s="11">
+      <c r="D27" s="8">
         <v>1.5299999999999999E-2</v>
       </c>
       <c r="E27">
         <v>113</v>
       </c>
       <c r="F27">
         <v>102</v>
       </c>
       <c r="G27">
         <v>9</v>
       </c>
       <c r="H27">
         <v>1</v>
       </c>
-      <c r="I27" s="9">
+      <c r="I27" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A28" s="10" t="s">
+      <c r="A28" s="11" t="s">
         <v>143</v>
       </c>
       <c r="B28">
         <v>69</v>
       </c>
-      <c r="C28" s="11">
+      <c r="C28" s="8">
         <v>0.107</v>
       </c>
-      <c r="D28" s="11">
+      <c r="D28" s="8">
         <v>1.7100000000000001E-2</v>
       </c>
       <c r="E28">
         <v>110</v>
       </c>
       <c r="F28">
         <v>105</v>
       </c>
       <c r="G28">
         <v>9</v>
       </c>
       <c r="H28">
         <v>1</v>
       </c>
-      <c r="I28" s="9">
+      <c r="I28" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A29" s="10" t="s">
+      <c r="A29" s="11" t="s">
         <v>144</v>
       </c>
       <c r="B29">
         <v>68</v>
       </c>
-      <c r="C29" s="11">
+      <c r="C29" s="8">
         <v>0.1288</v>
       </c>
-      <c r="D29" s="11">
+      <c r="D29" s="8">
         <v>1.9800000000000002E-2</v>
       </c>
       <c r="E29">
         <v>111</v>
       </c>
       <c r="F29">
         <v>101</v>
       </c>
       <c r="G29">
         <v>11</v>
       </c>
       <c r="H29">
         <v>1</v>
       </c>
-      <c r="I29" s="9">
+      <c r="I29" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A30" s="10" t="s">
+      <c r="A30" s="11" t="s">
         <v>145</v>
       </c>
       <c r="B30">
         <v>65</v>
       </c>
-      <c r="C30" s="11">
+      <c r="C30" s="8">
         <v>0.13780000000000001</v>
       </c>
-      <c r="D30" s="11">
+      <c r="D30" s="8">
         <v>2.1299999999999999E-2</v>
       </c>
       <c r="E30">
         <v>101</v>
       </c>
       <c r="F30">
         <v>110</v>
       </c>
       <c r="G30">
         <v>10</v>
       </c>
       <c r="H30">
         <v>1</v>
       </c>
-      <c r="I30" s="9">
+      <c r="I30" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A31" s="10" t="s">
+      <c r="A31" s="11" t="s">
         <v>146</v>
       </c>
       <c r="B31">
         <v>67</v>
       </c>
-      <c r="C31" s="11">
+      <c r="C31" s="8">
         <v>0.12659999999999999</v>
       </c>
-      <c r="D31" s="11">
+      <c r="D31" s="8">
         <v>1.9599999999999999E-2</v>
       </c>
       <c r="E31">
         <v>100</v>
       </c>
       <c r="F31">
         <v>111</v>
       </c>
       <c r="G31">
         <v>9</v>
       </c>
       <c r="H31">
         <v>1</v>
       </c>
-      <c r="I31" s="9">
+      <c r="I31" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A32" s="10" t="s">
+      <c r="A32" s="11" t="s">
         <v>147</v>
       </c>
       <c r="B32">
         <v>68</v>
       </c>
-      <c r="C32" s="11">
+      <c r="C32" s="8">
         <v>0.14410000000000001</v>
       </c>
-      <c r="D32" s="11">
+      <c r="D32" s="8">
         <v>2.1100000000000001E-2</v>
       </c>
       <c r="E32">
         <v>100</v>
       </c>
       <c r="F32">
         <v>112</v>
       </c>
       <c r="G32">
         <v>8</v>
       </c>
       <c r="H32">
         <v>1</v>
       </c>
-      <c r="I32" s="9">
+      <c r="I32" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A33" s="10" t="s">
+      <c r="A33" s="11" t="s">
         <v>148</v>
       </c>
       <c r="B33">
         <v>67</v>
       </c>
-      <c r="C33" s="11">
+      <c r="C33" s="8">
         <v>0.12189999999999999</v>
       </c>
-      <c r="D33" s="11">
+      <c r="D33" s="8">
         <v>1.84E-2</v>
       </c>
       <c r="E33">
         <v>102</v>
       </c>
       <c r="F33">
         <v>112</v>
       </c>
       <c r="G33">
         <v>5</v>
       </c>
       <c r="H33">
         <v>1</v>
       </c>
-      <c r="I33" s="9">
+      <c r="I33" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A34" s="10" t="s">
+      <c r="A34" s="11" t="s">
         <v>149</v>
       </c>
       <c r="B34">
         <v>66</v>
       </c>
-      <c r="C34" s="11">
+      <c r="C34" s="8">
         <v>0.1084</v>
       </c>
-      <c r="D34" s="11">
+      <c r="D34" s="8">
         <v>1.61E-2</v>
       </c>
       <c r="E34">
         <v>101</v>
       </c>
       <c r="F34">
         <v>110</v>
       </c>
       <c r="G34">
         <v>6</v>
       </c>
       <c r="H34">
         <v>1</v>
       </c>
-      <c r="I34" s="9">
+      <c r="I34" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A35" s="10" t="s">
+      <c r="A35" s="11" t="s">
         <v>150</v>
       </c>
       <c r="B35">
         <v>68</v>
       </c>
-      <c r="C35" s="11">
+      <c r="C35" s="8">
         <v>0.11600000000000001</v>
       </c>
-      <c r="D35" s="11">
+      <c r="D35" s="8">
         <v>1.77E-2</v>
       </c>
       <c r="E35">
         <v>107</v>
       </c>
       <c r="F35">
         <v>103</v>
       </c>
       <c r="G35">
         <v>6</v>
       </c>
       <c r="H35">
         <v>1</v>
       </c>
-      <c r="I35" s="9">
+      <c r="I35" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A36" s="11" t="s">
+        <v>151</v>
+      </c>
+      <c r="B36">
+        <v>67</v>
+      </c>
+      <c r="C36" s="8">
+        <v>0.1197</v>
+      </c>
+      <c r="D36" s="8">
+        <v>1.8200000000000001E-2</v>
+      </c>
+      <c r="E36">
+        <v>110</v>
+      </c>
+      <c r="F36">
+        <v>97</v>
+      </c>
+      <c r="G36">
+        <v>5</v>
+      </c>
+      <c r="H36">
+        <v>1</v>
+      </c>
+      <c r="I36" s="7">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
-  <tableParts count="1">
-[...1 lines deleted...]
-  </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008059A7CCCD71E4468BE91D698F9673A1" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="91f1a864fdf5133148c8c30b24eaf9f5">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="d8fe5d15-bb67-4817-8fec-0013eb2dad1f" xmlns:ns3="4d1a30c3-f5af-44f8-8cae-ae7cadb597b6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e1c81a8c0cd57bd12993de479d879bb0" ns1:_="" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d8fe5d15-bb67-4817-8fec-0013eb2dad1f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="4d1a30c3-f5af-44f8-8cae-ae7cadb597b6" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008059A7CCCD71E4468BE91D698F9673A1" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d5b7beac62e65f673f488e0d68864617">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="d8fe5d15-bb67-4817-8fec-0013eb2dad1f" xmlns:ns3="4d1a30c3-f5af-44f8-8cae-ae7cadb597b6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8077177f3076eb824ece31f323e8fc7f" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="d8fe5d15-bb67-4817-8fec-0013eb2dad1f"/>
     <xsd:import namespace="4d1a30c3-f5af-44f8-8cae-ae7cadb597b6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="12" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="13" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d8fe5d15-bb67-4817-8fec-0013eb2dad1f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -22913,50 +19873,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="20" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="21" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="24" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="25" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4d1a30c3-f5af-44f8-8cae-ae7cadb597b6" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="14" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -23056,143 +20021,129 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9A9BED7-AEBE-48B0-B38A-51307EFA92D3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="d8fe5d15-bb67-4817-8fec-0013eb2dad1f"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="4d1a30c3-f5af-44f8-8cae-ae7cadb597b6"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6202BE4C-9B39-43D5-81B9-86489978CF12}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C1C4D91-5C6F-487A-84C5-42F15DCFC8F4}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46EF2E76-FB9A-44DA-9D6C-ED632220E7B6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="d8fe5d15-bb67-4817-8fec-0013eb2dad1f"/>
     <ds:schemaRef ds:uri="4d1a30c3-f5af-44f8-8cae-ae7cadb597b6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...24 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{a9bc8cfd-9b51-41b5-9523-fdea261bf622}" enabled="0" method="" siteId="{a9bc8cfd-9b51-41b5-9523-fdea261bf622}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>CSBS Data</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Public Website Charts and Graph</vt:lpstr>
       <vt:lpstr>IDOB Data</vt:lpstr>
+      <vt:lpstr>CSBS_Data</vt:lpstr>
+      <vt:lpstr>IDOB_Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>IDOB and CSBS Data for Public Website Charts</dc:title>
   <dc:creator>Madison Lechtenberg</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101008059A7CCCD71E4468BE91D698F9673A1</vt:lpwstr>
   </property>