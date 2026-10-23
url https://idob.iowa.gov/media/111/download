--- v0 (2026-05-13)
+++ v1 (2026-10-23)
@@ -6,58 +6,58 @@
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://idob-my.sharepoint.com/personal/mary_teare_idob_state_ia_us/Documents/Desktop/Projects/Accessibility/Remediate through IDOB/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://idob-my.sharepoint.com/personal/mary_teare_idob_state_ia_us/Documents/Desktop/Projects/Accessibility/Remediate through IDOB/Finance/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="14" documentId="8_{AD011644-1CF7-460D-B002-399439615CCB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{FD7D94A7-BFAC-4840-A6F2-90CBC41EA628}"/>
+  <xr:revisionPtr revIDLastSave="17" documentId="8_{AD011644-1CF7-460D-B002-399439615CCB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{45BF883B-0C00-4F4D-AB5A-84D2739241AC}"/>
   <workbookProtection workbookPassword="DCB5" lockStructure="1"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{DA0B72FF-EE24-482E-B179-DD78811CC3D5}"/>
   </bookViews>
   <sheets>
     <sheet name="Report Form" sheetId="5" r:id="rId1"/>
     <sheet name="Schedule G" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Report Form'!$J$1:$R$236</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -1258,57 +1258,57 @@
   <si>
     <t xml:space="preserve">          License &amp; taxes</t>
   </si>
   <si>
     <t xml:space="preserve">          Other reserves</t>
   </si>
   <si>
     <t xml:space="preserve">          Preferred</t>
   </si>
   <si>
     <t xml:space="preserve">          Common</t>
   </si>
   <si>
     <t xml:space="preserve">          Less treasury stock</t>
   </si>
   <si>
     <t>IOWA LOANS ONLY</t>
   </si>
   <si>
     <t>SCHEDULE C - ANALYSIS OF SUPERVISED LOAN AND CONSUMER CREDIT SALE ACTIVITY</t>
   </si>
   <si>
     <t>SCHEDULE A -   STATEMENT OF INCOME AND EXPENSES</t>
   </si>
   <si>
-    <t>FILING DATE NOT LATER THAN APRIL 15 WITH THE IOWA DIVISION OF BANKING, 200 EAST GRAND AVENUE, SUITE 300, DES MOINES, IOWA 50309-1827</t>
-[...1 lines deleted...]
-  <si>
     <t>Version 3.0</t>
   </si>
   <si>
     <t/>
+  </si>
+  <si>
+    <t>FILING DATE NOT LATER THAN APRIL 15 WITH THE IOWA DIVISION OF BANKING, 1963 BELL AVENUE, SUITE 201, DES MOINES, IOWA 50315</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="42" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="41" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="165" formatCode="[$-409]mmmm\ d\,\ yyyy;@"/>
     <numFmt numFmtId="166" formatCode="0;[Red]0"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
@@ -2094,75 +2094,75 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="9" width="9.140625" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="5.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="32.28515625" style="7" customWidth="1"/>
     <col min="12" max="13" width="22.7109375" style="7" customWidth="1"/>
     <col min="14" max="14" width="22.7109375" style="6" customWidth="1"/>
     <col min="15" max="17" width="22.7109375" style="7" customWidth="1"/>
     <col min="18" max="18" width="4.28515625" style="7" customWidth="1"/>
     <col min="19" max="19" width="4.85546875" style="7" customWidth="1"/>
     <col min="20" max="20" width="5" style="7" customWidth="1"/>
     <col min="21" max="21" width="5.28515625" style="7" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="32.28515625" style="7" hidden="1" customWidth="1"/>
     <col min="23" max="24" width="14.7109375" style="7" hidden="1" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="20.25" x14ac:dyDescent="0.3">
       <c r="J1" s="10"/>
       <c r="K1" s="80" t="s">
         <v>165</v>
       </c>
       <c r="L1" s="11"/>
       <c r="M1" s="79" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="N1" s="11"/>
       <c r="O1" s="11"/>
       <c r="P1" s="11"/>
       <c r="Q1" s="11"/>
       <c r="R1" s="11"/>
     </row>
     <row r="2" spans="1:21" x14ac:dyDescent="0.2">
       <c r="J2" s="10"/>
       <c r="K2" s="79" t="s">
         <v>166</v>
       </c>
       <c r="L2" s="47"/>
       <c r="M2" s="47"/>
       <c r="N2" s="47"/>
       <c r="O2" s="47"/>
       <c r="P2" s="47"/>
       <c r="Q2" s="11"/>
       <c r="R2" s="11"/>
     </row>
     <row r="3" spans="1:21" ht="15.75" x14ac:dyDescent="0.25">
       <c r="J3" s="10"/>
       <c r="K3" s="79" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="L3" s="47"/>
       <c r="M3" s="47"/>
       <c r="N3" s="47"/>
       <c r="O3" s="47"/>
       <c r="P3" s="47"/>
       <c r="Q3" s="47"/>
       <c r="R3" s="11"/>
       <c r="U3" s="48"/>
     </row>
     <row r="4" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A4" s="49"/>
       <c r="B4" s="49"/>
       <c r="C4" s="49"/>
       <c r="D4" s="49"/>
       <c r="E4" s="49"/>
       <c r="F4" s="49"/>
       <c r="G4" s="49"/>
       <c r="H4" s="49"/>
       <c r="I4" s="49"/>
       <c r="J4" s="10"/>
       <c r="K4" s="13"/>
       <c r="L4" s="13"/>
       <c r="M4" s="13"/>
       <c r="N4" s="13"/>
@@ -2237,51 +2237,51 @@
       <c r="K7" s="13" t="s">
         <v>1</v>
       </c>
       <c r="L7" s="13"/>
       <c r="M7" s="13"/>
       <c r="N7" s="13"/>
       <c r="O7" s="13"/>
       <c r="P7" s="13"/>
       <c r="Q7" s="13"/>
       <c r="R7" s="11"/>
     </row>
     <row r="8" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A8" s="49"/>
       <c r="B8" s="49"/>
       <c r="C8" s="49"/>
       <c r="D8" s="49"/>
       <c r="E8" s="49"/>
       <c r="F8" s="49"/>
       <c r="G8" s="49"/>
       <c r="H8" s="49"/>
       <c r="I8" s="49"/>
       <c r="J8" s="10">
         <v>4</v>
       </c>
       <c r="K8" s="88" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="L8" s="13"/>
       <c r="M8" s="13"/>
       <c r="N8" s="13"/>
       <c r="O8" s="13"/>
       <c r="P8" s="13"/>
       <c r="Q8" s="13"/>
       <c r="R8" s="11"/>
     </row>
     <row r="9" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A9" s="49"/>
       <c r="B9" s="49"/>
       <c r="C9" s="49"/>
       <c r="D9" s="49"/>
       <c r="E9" s="49"/>
       <c r="F9" s="49"/>
       <c r="G9" s="49"/>
       <c r="H9" s="49"/>
       <c r="I9" s="49"/>
       <c r="J9" s="10">
         <v>5</v>
       </c>
       <c r="K9" s="13" t="s">
         <v>149</v>
       </c>
@@ -8413,51 +8413,51 @@
       <c r="K236" s="11"/>
       <c r="L236" s="11"/>
       <c r="M236" s="11"/>
       <c r="N236" s="11"/>
       <c r="O236" s="11"/>
       <c r="P236" s="11"/>
       <c r="Q236" s="11"/>
       <c r="R236" s="11"/>
     </row>
     <row r="237" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="238" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="239" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="240" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="241" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="242" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="243" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="244" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="245" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="246" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="247" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="248" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="249" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="250" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="251" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="xzOUot/QqcF7ks7ASLqno6ZXRIP1r1pHJ8jmd+IklKFPh0g6RDBmQOqRb1vxpee6DRHPC45I0jFM2iM2GRSryA==" saltValue="IIcQXUtvMY0CVWLEExyW6g==" spinCount="100000" sheet="1" formatCells="0" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="Hi8fRaOgRLs0EfV75c5R9/dMX0egWbGfstBz35sFUEiRjOdZO9wxasEiwx922viqGED2/emVQUl1i2Dc4rFILg==" saltValue="Dbt9AdQK5Xucx+ZkzsVoAQ==" spinCount="100000" sheet="1" formatCells="0" selectLockedCells="1"/>
   <phoneticPr fontId="2" type="noConversion"/>
   <dataValidations count="291">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid entry" error="Please follow the field instructions." promptTitle="Licensee Name" prompt="This is the Annual Report for licensees engaged in business of making supervised loans in Iowa. Enter the legal name of the industrial and/or regulated loan companies or corporations as shown on the license." sqref="K6" xr:uid="{4ACF07C7-D643-4409-A430-A5153DA2DEF6}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid entry" error="Please follow the field instructions." promptTitle="Industrial License Number" prompt="Enter the industial license number shown on the license.  If more than one license is issued to one company, this answer should be &quot;multiple.&quot; Each license number then will be shown on schedule &quot;G.&quot;" sqref="N6" xr:uid="{09A09242-47FA-43D2-90D9-0778D3BD3A45}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid entry" error="Please follow the field instructions." promptTitle="Regulated License Number" prompt="Enter the regulated license number shown on the license.  If more than one license is issued to one company, this answer should be &quot;multiple.&quot; Each license number then will be shown on schedule &quot;G.&quot;" sqref="O6" xr:uid="{278B23A3-C47C-488A-AC89-C203228CD283}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid entry" error="Please follow the field instructions." promptTitle="Address" prompt="Enter the full address including city, state, and zip of the Licensee. For a single license operation, enter the address as shown on the license. If more than one license is held, please enter the address of the home office." sqref="K8" xr:uid="{8F6214B3-B7C0-4B4B-A436-B76FF6FC79E3}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid entry" error="Please follow the field instructions." promptTitle="Year Ended (report date)" prompt="Enter the reporting period end date in mm/dd/yyyy." sqref="K10" xr:uid="{37534BA7-D9F5-4A32-A67B-9C21063EAD3A}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid entry" error="Please follow the field instructions." promptTitle="Legal business type" prompt="Please enter one of the following options for legal business type: corporation, partnership, or individual." sqref="K12" xr:uid="{8CBB73D5-4B87-4BBF-9143-614539DCEC77}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid entry" error="Please follow the field instructions." promptTitle="State of incorporation" prompt="If incorporated, enter the U.S. state where the corporation is incorporated (e.g., IA)." sqref="K14" xr:uid="{71823C20-5E5D-498D-861B-0E3A1E8C1129}"/>
     <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid entry" error="Whole numbers only between -99999999999999 and 99999999999999." promptTitle="Finance Charges collected and/or" prompt="Column: INDUSTRIAL; Row: Finance Charges collected and/or earned — Enter finance charges from receivables; cash basis = collected, accrual = earned. Whole dollars only. Enter a whole number (no decimals or cents)." sqref="M20" xr:uid="{87C5C803-6A01-4B4D-B2AC-F301AE4F8A3D}">
       <formula1>-99999999999999</formula1>
       <formula2>99999999999999</formula2>
     </dataValidation>
     <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid entry" error="Whole numbers only between -99999999999999 and 99999999999999." promptTitle="Finance Charges collected and/or" prompt="Column: REGULATED; Row: Finance Charges collected and/or earned — Enter finance charges from receivables; cash basis = collected, accrual = earned. Whole dollars only. Enter a whole number (no decimals or cents)." sqref="N20" xr:uid="{1C53D87D-01F7-4008-BBE6-F1D5711B31F7}">
       <formula1>-99999999999999</formula1>
       <formula2>99999999999999</formula2>
     </dataValidation>
     <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid entry" error="Whole numbers only between -99999999999999 and 99999999999999." promptTitle="Finance Charges collected and/or" prompt="Column: SALES; Row: Finance Charges collected and/or earned — Finance charges from sales finance contracts ONLY if registered with Attorney General's office. Enter a whole number (no decimals or cents)." sqref="O20" xr:uid="{38F27C5B-B2CA-401A-A5EC-A0C009110716}">
       <formula1>-99999999999999</formula1>
       <formula2>99999999999999</formula2>
     </dataValidation>
     <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid entry" error="Whole numbers only between -99999999999999 and 99999999999999." promptTitle="Finance Charges collected and/or" prompt="Column: OTHER; Row: Finance Charges collected and/or earned — Enter finance charges from receivables; cash basis = collected, accrual = earned. Whole dollars only. Enter a whole number (no decimals or cents)." sqref="P20" xr:uid="{4D8FC786-B90B-4DCA-BDEA-AF1A7CA2983B}">
       <formula1>-99999999999999</formula1>
       <formula2>99999999999999</formula2>
     </dataValidation>
@@ -10835,50 +10835,65 @@
     </dataValidation>
     <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid entry" error="Whole numbers only between -99999999999999 and 99999999999999." promptTitle="50" prompt="Column: Schedule A; Row: 50 — Enter a whole number (no decimals or cents)." sqref="B54 D54:M54" xr:uid="{FCED5223-4759-4D7B-9189-3FD32FF1FE8D}">
       <formula1>-99999999999999</formula1>
       <formula2>99999999999999</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B4231DED25F9294789BEB14DB2CF236B" ma:contentTypeVersion="0" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e26c1f22617c3d7264ed09f814281584">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="31d5eec3c12ee2e8127422d567928fa7">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
@@ -10948,100 +10963,85 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3BDA5F48-7D04-4F4B-9C7B-E2A31E278005}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8459EA4E-14F7-4CA1-8F71-9D6A41D631C4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19B56CDF-09B2-401C-AD49-A13F9C58D30C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8459EA4E-14F7-4CA1-8F71-9D6A41D631C4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3BDA5F48-7D04-4F4B-9C7B-E2A31E278005}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{a9bc8cfd-9b51-41b5-9523-fdea261bf622}" enabled="0" method="" siteId="{a9bc8cfd-9b51-41b5-9523-fdea261bf622}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>