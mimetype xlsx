--- v1 (2026-05-14)
+++ v2 (2026-10-23)
@@ -4,58 +4,58 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://idob-my.sharepoint.com/personal/mary_teare_idob_state_ia_us/Documents/Desktop/Projects/Accessibility/Remediate through IDOB/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://idob-my.sharepoint.com/personal/mary_teare_idob_state_ia_us/Documents/Desktop/Projects/Accessibility/Remediate through IDOB/Finance/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="32" documentId="8_{918D28AE-4EE4-4B27-A077-82F9DBB1C5B2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{EF3B4B52-E3B8-4179-8448-AABBD81217E4}"/>
+  <xr:revisionPtr revIDLastSave="35" documentId="8_{918D28AE-4EE4-4B27-A077-82F9DBB1C5B2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{EE08343A-1F45-4D60-8C4D-98B9D157E9C1}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Delayed Deposit Annual Report" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Delayed Deposit Annual Report'!$A$1:$R$241</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
@@ -327,53 +327,50 @@
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="255" uniqueCount="183">
   <si>
     <t>ANNUAL REPORT</t>
   </si>
   <si>
     <t>Licensee Name:</t>
   </si>
   <si>
     <t>Address:</t>
   </si>
   <si>
     <t>Corporation, partnership, or individual:</t>
   </si>
   <si>
     <t>If incorporated, enter state of incorporation:</t>
   </si>
   <si>
-    <t>200 EAST GRAND AVENUE, SUITE 300, DES MOINES, IOWA 50309-1827</t>
-[...1 lines deleted...]
-  <si>
     <t>Licensee Number:</t>
   </si>
   <si>
     <t>Names of principal officers, partners or owners at close of period:</t>
   </si>
   <si>
     <t>President:</t>
   </si>
   <si>
     <t>Vice President</t>
   </si>
   <si>
     <t>Secretary:</t>
   </si>
   <si>
     <t>Treasurer:</t>
   </si>
   <si>
     <t>List other businesses operated from the same location as the delayed deposit services business:</t>
   </si>
   <si>
     <t>INCOME</t>
   </si>
   <si>
     <t>Charges collected and/or earned:</t>
@@ -870,50 +867,53 @@
     <t>IOWA DELAYED DEPOSIT TRANSACTIONS</t>
   </si>
   <si>
     <t>Gross Receivable</t>
   </si>
   <si>
     <t>Adjusted Net Receivable</t>
   </si>
   <si>
     <t>Total (Lines 119-121)</t>
   </si>
   <si>
     <t>Total (Lines 123 thru 125)</t>
   </si>
   <si>
     <t>Collection of principal during year (Line 122 less line 126)</t>
   </si>
   <si>
     <t>Past due as a percentage of gross outstanding (Line 135 divided by Line 76)</t>
   </si>
   <si>
     <t>FILING DATE NOT LATER THAN APRIL 15 WITH THE IOWA DEPARTMENT OF INSURANCE AND FINANCIAL SERVICES, DIVISION OF BANKING,</t>
   </si>
   <si>
     <t>Version 5.0</t>
+  </si>
+  <si>
+    <t>1963 BELL AVENUE, SUITE 201, DES MOINES, IOWA 50315</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="42" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="41" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="[$-409]mmmm\ d\,\ yyyy;@"/>
   </numFmts>
   <fonts count="50" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -2398,140 +2398,140 @@
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="4.28515625" style="2" customWidth="1"/>
     <col min="3" max="5" width="21.85546875" style="2" customWidth="1"/>
     <col min="6" max="6" width="25.140625" style="2" customWidth="1"/>
     <col min="7" max="9" width="21.85546875" style="2" customWidth="1"/>
     <col min="10" max="10" width="4.140625" style="2" customWidth="1"/>
     <col min="11" max="18" width="5.7109375" style="2" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="5" style="2" customWidth="1"/>
     <col min="20" max="20" width="14.5703125" style="2" customWidth="1"/>
     <col min="21" max="24" width="14.5703125" style="2" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="14.5703125" style="2" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="20.25" x14ac:dyDescent="0.3">
       <c r="A1" s="25"/>
       <c r="B1" s="26" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="24" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="18"/>
     </row>
     <row r="2" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A2" s="25"/>
       <c r="B2" s="24" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="22"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="18"/>
     </row>
     <row r="3" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A3" s="25"/>
       <c r="B3" s="24" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="C3" s="24"/>
       <c r="D3" s="24"/>
       <c r="E3" s="24"/>
       <c r="F3" s="24"/>
       <c r="G3" s="24"/>
       <c r="H3" s="24"/>
       <c r="I3" s="24"/>
       <c r="J3" s="18"/>
     </row>
     <row r="4" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A4" s="25"/>
       <c r="B4" s="24" t="s">
-        <v>5</v>
+        <v>182</v>
       </c>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="18"/>
     </row>
     <row r="5" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A5" s="25">
         <v>1</v>
       </c>
       <c r="B5" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="27"/>
       <c r="D5" s="27"/>
       <c r="E5" s="27"/>
       <c r="F5" s="27"/>
       <c r="G5" s="27"/>
       <c r="H5" s="27"/>
       <c r="I5" s="27"/>
       <c r="J5" s="18"/>
     </row>
     <row r="6" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A6" s="25">
         <v>2</v>
       </c>
       <c r="B6" s="61"/>
       <c r="C6" s="106"/>
       <c r="D6" s="56"/>
       <c r="E6" s="57"/>
       <c r="F6" s="27"/>
       <c r="G6" s="27"/>
       <c r="H6" s="27"/>
       <c r="I6" s="27"/>
       <c r="J6" s="18"/>
       <c r="K6" s="2">
         <f>C6</f>
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A7" s="25">
         <v>3</v>
       </c>
       <c r="B7" s="27" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C7" s="27"/>
       <c r="D7" s="27"/>
       <c r="E7" s="27"/>
       <c r="F7" s="27"/>
       <c r="G7" s="27"/>
       <c r="H7" s="27"/>
       <c r="I7" s="27"/>
       <c r="J7" s="18"/>
     </row>
     <row r="8" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A8" s="25">
         <v>4</v>
       </c>
       <c r="B8" s="61"/>
       <c r="C8" s="98"/>
       <c r="D8" s="56"/>
       <c r="E8" s="57"/>
       <c r="F8" s="27"/>
       <c r="G8" s="27"/>
       <c r="H8" s="27"/>
       <c r="I8" s="27"/>
       <c r="J8" s="18"/>
     </row>
     <row r="9" spans="1:11" x14ac:dyDescent="0.2">
@@ -2547,51 +2547,51 @@
       <c r="F9" s="27"/>
       <c r="G9" s="27"/>
       <c r="H9" s="27"/>
       <c r="I9" s="27"/>
       <c r="J9" s="18"/>
     </row>
     <row r="10" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="25">
         <v>6</v>
       </c>
       <c r="B10" s="61"/>
       <c r="C10" s="97"/>
       <c r="D10" s="56"/>
       <c r="E10" s="57"/>
       <c r="F10" s="27"/>
       <c r="G10" s="27"/>
       <c r="H10" s="27"/>
       <c r="I10" s="27"/>
       <c r="J10" s="18"/>
     </row>
     <row r="11" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A11" s="25">
         <v>7</v>
       </c>
       <c r="B11" s="27" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="C11" s="27"/>
       <c r="D11" s="27"/>
       <c r="E11" s="27"/>
       <c r="F11" s="27"/>
       <c r="G11" s="27"/>
       <c r="H11" s="27"/>
       <c r="I11" s="27"/>
       <c r="J11" s="18"/>
     </row>
     <row r="12" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A12" s="25">
         <v>8</v>
       </c>
       <c r="B12" s="61"/>
       <c r="C12" s="109"/>
       <c r="D12" s="28"/>
       <c r="E12" s="29"/>
       <c r="F12" s="29"/>
       <c r="G12" s="29"/>
       <c r="H12" s="29"/>
       <c r="I12" s="29"/>
       <c r="J12" s="18"/>
     </row>
     <row r="13" spans="1:11" x14ac:dyDescent="0.2">
@@ -2651,2157 +2651,2157 @@
       <c r="F16" s="29"/>
       <c r="G16" s="29"/>
       <c r="H16" s="29"/>
       <c r="I16" s="29"/>
       <c r="J16" s="18"/>
     </row>
     <row r="17" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A17" s="25">
         <v>13</v>
       </c>
       <c r="B17" s="29"/>
       <c r="C17" s="29"/>
       <c r="D17" s="29"/>
       <c r="E17" s="29"/>
       <c r="F17" s="29"/>
       <c r="G17" s="29"/>
       <c r="H17" s="29"/>
       <c r="I17" s="29"/>
       <c r="J17" s="18"/>
     </row>
     <row r="18" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A18" s="25">
         <v>14</v>
       </c>
       <c r="B18" s="29" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C18" s="29"/>
       <c r="D18" s="29"/>
       <c r="E18" s="29"/>
       <c r="F18" s="29"/>
       <c r="G18" s="29"/>
       <c r="H18" s="29"/>
       <c r="I18" s="29"/>
       <c r="J18" s="18"/>
     </row>
     <row r="19" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A19" s="25">
         <v>15</v>
       </c>
       <c r="B19" s="29" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C19" s="29"/>
       <c r="D19" s="29"/>
       <c r="E19" s="29"/>
       <c r="F19" s="29"/>
       <c r="G19" s="29"/>
       <c r="H19" s="29"/>
       <c r="I19" s="29"/>
       <c r="J19" s="18"/>
     </row>
     <row r="20" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A20" s="25">
         <v>16</v>
       </c>
       <c r="B20" s="62"/>
       <c r="C20" s="99"/>
       <c r="D20" s="29"/>
       <c r="E20" s="29"/>
       <c r="F20" s="29"/>
       <c r="G20" s="29"/>
       <c r="H20" s="29"/>
       <c r="I20" s="29"/>
       <c r="J20" s="18"/>
     </row>
     <row r="21" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A21" s="25">
         <v>17</v>
       </c>
       <c r="B21" s="29" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C21" s="29"/>
       <c r="D21" s="29"/>
       <c r="E21" s="29"/>
       <c r="F21" s="29"/>
       <c r="G21" s="29"/>
       <c r="H21" s="29"/>
       <c r="I21" s="29"/>
       <c r="J21" s="18"/>
     </row>
     <row r="22" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A22" s="25">
         <v>18</v>
       </c>
       <c r="B22" s="62"/>
       <c r="C22" s="99"/>
       <c r="D22" s="29"/>
       <c r="E22" s="29"/>
       <c r="F22" s="29"/>
       <c r="G22" s="29"/>
       <c r="H22" s="29"/>
       <c r="I22" s="29"/>
       <c r="J22" s="18"/>
       <c r="U22" s="60" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="23" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A23" s="25">
         <v>19</v>
       </c>
       <c r="B23" s="29" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C23" s="29"/>
       <c r="D23" s="29"/>
       <c r="E23" s="29"/>
       <c r="F23" s="29"/>
       <c r="G23" s="29"/>
       <c r="H23" s="29"/>
       <c r="I23" s="29"/>
       <c r="J23" s="18"/>
       <c r="U23" s="2" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="X23" s="112" t="e">
         <f>G129/F80</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="24" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A24" s="25">
         <v>20</v>
       </c>
       <c r="B24" s="62"/>
       <c r="C24" s="99"/>
       <c r="D24" s="29"/>
       <c r="E24" s="29"/>
       <c r="F24" s="29"/>
       <c r="G24" s="29"/>
       <c r="H24" s="29"/>
       <c r="I24" s="29"/>
       <c r="J24" s="18"/>
     </row>
     <row r="25" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A25" s="25">
         <v>21</v>
       </c>
       <c r="B25" s="29" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C25" s="29"/>
       <c r="D25" s="29"/>
       <c r="E25" s="29"/>
       <c r="F25" s="29"/>
       <c r="G25" s="29"/>
       <c r="H25" s="29"/>
       <c r="I25" s="29"/>
       <c r="J25" s="18"/>
       <c r="U25" s="60" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="25">
         <v>22</v>
       </c>
       <c r="B26" s="62"/>
       <c r="C26" s="99"/>
       <c r="D26" s="29"/>
       <c r="E26" s="29"/>
       <c r="F26" s="29"/>
       <c r="G26" s="29"/>
       <c r="H26" s="29"/>
       <c r="I26" s="29"/>
       <c r="J26" s="18"/>
       <c r="U26" s="2" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="X26" s="63" t="e">
         <f>F38*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="27" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A27" s="25">
         <v>23</v>
       </c>
       <c r="B27" s="29"/>
       <c r="C27" s="29"/>
       <c r="D27" s="29"/>
       <c r="E27" s="29"/>
       <c r="F27" s="29"/>
       <c r="G27" s="29"/>
       <c r="H27" s="29"/>
       <c r="I27" s="29"/>
       <c r="J27" s="18"/>
       <c r="U27" s="2" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A28" s="25">
         <v>24</v>
       </c>
       <c r="B28" s="29" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C28" s="29"/>
       <c r="D28" s="29"/>
       <c r="E28" s="29"/>
       <c r="F28" s="29"/>
       <c r="G28" s="29"/>
       <c r="H28" s="29"/>
       <c r="I28" s="29"/>
       <c r="J28" s="18"/>
       <c r="U28" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="X28" s="2" t="e">
         <f>F40*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="29" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A29" s="25">
         <v>25</v>
       </c>
       <c r="B29" s="29"/>
       <c r="C29" s="111"/>
       <c r="D29" s="58"/>
       <c r="E29" s="100"/>
       <c r="F29" s="58"/>
       <c r="G29" s="29"/>
       <c r="H29" s="29"/>
       <c r="I29" s="29"/>
       <c r="J29" s="18"/>
       <c r="U29" s="2" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="X29" s="2" t="e">
         <f>F41*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="30" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A30" s="25">
         <v>26</v>
       </c>
       <c r="B30" s="29"/>
       <c r="C30" s="111"/>
       <c r="D30" s="58"/>
       <c r="E30" s="100"/>
       <c r="F30" s="58"/>
       <c r="G30" s="29"/>
       <c r="H30" s="29"/>
       <c r="I30" s="29"/>
       <c r="J30" s="18"/>
       <c r="U30" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="X30" s="2" t="e">
         <f>F42*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="31" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A31" s="25">
         <v>27</v>
       </c>
       <c r="B31" s="29"/>
       <c r="C31" s="111"/>
       <c r="D31" s="58"/>
       <c r="E31" s="100"/>
       <c r="F31" s="58"/>
       <c r="G31" s="29"/>
       <c r="H31" s="29"/>
       <c r="I31" s="29"/>
       <c r="J31" s="18"/>
     </row>
     <row r="32" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A32" s="25">
         <v>28</v>
       </c>
       <c r="B32" s="29"/>
       <c r="C32" s="111"/>
       <c r="D32" s="58"/>
       <c r="E32" s="100"/>
       <c r="F32" s="58"/>
       <c r="G32" s="29"/>
       <c r="H32" s="29"/>
       <c r="I32" s="29"/>
       <c r="J32" s="18"/>
       <c r="U32" s="60" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A33" s="25">
         <v>29</v>
       </c>
       <c r="B33" s="29"/>
       <c r="C33" s="29"/>
       <c r="D33" s="29"/>
       <c r="E33" s="29"/>
       <c r="F33" s="29"/>
       <c r="G33" s="29"/>
       <c r="H33" s="29"/>
       <c r="I33" s="29"/>
       <c r="J33" s="18"/>
       <c r="U33" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="X33" s="2" t="e">
         <f>F45*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="34" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="25">
         <v>30</v>
       </c>
       <c r="B34" s="29"/>
       <c r="C34" s="29"/>
       <c r="D34" s="29"/>
       <c r="E34" s="29"/>
       <c r="F34" s="29"/>
       <c r="G34" s="29"/>
       <c r="H34" s="29"/>
       <c r="I34" s="29"/>
       <c r="J34" s="18"/>
       <c r="U34" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="X34" s="2" t="e">
         <f>F46*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="35" spans="1:24" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>31</v>
       </c>
       <c r="B35" s="4" t="str">
         <f ca="1">"SCHEDULE A - STATEMENT OF INCOME AND EXPENSES FOR THE PERIOD BEGINNING JANUARY 1, " &amp; YEAR(TODAY())-1 &amp; " AND ENDING DECEMBER 31, " &amp; YEAR(TODAY())-1</f>
         <v>SCHEDULE A - STATEMENT OF INCOME AND EXPENSES FOR THE PERIOD BEGINNING JANUARY 1, 2025 AND ENDING DECEMBER 31, 2025</v>
       </c>
       <c r="C35" s="5"/>
       <c r="D35" s="5"/>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
       <c r="J35" s="18"/>
       <c r="U35" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="36" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A36" s="25">
         <v>32</v>
       </c>
       <c r="B36" s="6"/>
       <c r="C36" s="6"/>
       <c r="D36" s="6"/>
       <c r="E36" s="6"/>
       <c r="F36" s="6"/>
       <c r="G36" s="6"/>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="18"/>
       <c r="U36" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="X36" s="2" t="e">
         <f>F48*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="37" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A37" s="25">
         <v>33</v>
       </c>
       <c r="B37" s="8" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C37" s="6"/>
       <c r="D37" s="6"/>
       <c r="E37" s="6"/>
       <c r="F37" s="6" t="s">
+        <v>170</v>
+      </c>
+      <c r="G37" s="113" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="18"/>
       <c r="U37" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="X37" s="63" t="e">
         <f>F49*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="38" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A38" s="25">
         <v>34</v>
       </c>
       <c r="B38" s="6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C38" s="6"/>
       <c r="D38" s="6"/>
       <c r="E38" s="6"/>
       <c r="F38" s="30"/>
       <c r="G38" s="6"/>
       <c r="H38" s="114" t="str">
         <f>IF(F38-TRUNC(F38)&lt;&gt;0,"&lt; Error: Remove cents","")</f>
         <v/>
       </c>
       <c r="I38" s="6"/>
       <c r="J38" s="18"/>
       <c r="U38" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="X38" s="2" t="e">
         <f>F50*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="39" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A39" s="25">
         <v>35</v>
       </c>
       <c r="B39" s="6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C39" s="6"/>
       <c r="D39" s="6"/>
       <c r="E39" s="6"/>
       <c r="F39" s="7"/>
       <c r="G39" s="30"/>
       <c r="H39" s="114"/>
       <c r="I39" s="6"/>
       <c r="J39" s="18"/>
       <c r="U39" s="2" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="X39" s="2" t="e">
         <f>F51*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="40" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A40" s="25">
         <v>36</v>
       </c>
       <c r="B40" s="6" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C40" s="6"/>
       <c r="D40" s="6"/>
       <c r="E40" s="6"/>
       <c r="F40" s="30"/>
       <c r="G40" s="6"/>
       <c r="H40" s="114" t="str">
         <f>IF(F40-TRUNC(F40)&lt;&gt;0,"&lt; Error: Remove cents","")</f>
         <v/>
       </c>
       <c r="I40" s="6"/>
       <c r="J40" s="18"/>
       <c r="U40" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="X40" s="2" t="e">
         <f>F52*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="41" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A41" s="25">
         <v>37</v>
       </c>
       <c r="B41" s="6"/>
       <c r="C41" s="6"/>
       <c r="D41" s="6"/>
       <c r="E41" s="6"/>
       <c r="F41" s="7"/>
       <c r="G41" s="6"/>
       <c r="H41" s="114"/>
       <c r="I41" s="6"/>
       <c r="J41" s="18"/>
       <c r="U41" s="2" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="X41" s="2" t="e">
         <f>F53*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="42" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A42" s="25">
         <v>38</v>
       </c>
       <c r="B42" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C42" s="6"/>
       <c r="D42" s="6"/>
       <c r="E42" s="6"/>
       <c r="F42" s="7">
         <f>SUM(F38:F41)</f>
         <v>0</v>
       </c>
       <c r="G42" s="6"/>
       <c r="H42" s="114"/>
       <c r="I42" s="6"/>
       <c r="J42" s="18"/>
       <c r="U42" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="X42" s="63" t="e">
         <f>F54*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="43" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A43" s="25">
         <v>39</v>
       </c>
       <c r="B43" s="6"/>
       <c r="C43" s="6"/>
       <c r="D43" s="6"/>
       <c r="E43" s="6"/>
       <c r="F43" s="6"/>
       <c r="G43" s="6"/>
       <c r="H43" s="114"/>
       <c r="I43" s="6"/>
       <c r="J43" s="18"/>
       <c r="U43" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="X43" s="63" t="e">
         <f>F55*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="44" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A44" s="25">
         <v>40</v>
       </c>
       <c r="B44" s="8" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C44" s="6"/>
       <c r="D44" s="6"/>
       <c r="E44" s="6"/>
       <c r="F44" s="6"/>
       <c r="G44" s="6"/>
       <c r="H44" s="114"/>
       <c r="I44" s="6"/>
       <c r="J44" s="18"/>
       <c r="U44" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="X44" s="63" t="e">
         <f>F56*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="45" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A45" s="25">
         <v>41</v>
       </c>
       <c r="B45" s="6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C45" s="6"/>
       <c r="D45" s="6"/>
       <c r="E45" s="6"/>
       <c r="F45" s="30"/>
       <c r="G45" s="30"/>
       <c r="H45" s="114"/>
       <c r="I45" s="6"/>
       <c r="J45" s="18"/>
       <c r="U45" s="2" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="X45" s="2" t="e">
         <f>F57*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="46" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A46" s="25">
         <v>42</v>
       </c>
       <c r="B46" s="6" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C46" s="6"/>
       <c r="D46" s="6"/>
       <c r="E46" s="6"/>
       <c r="F46" s="30"/>
       <c r="G46" s="6"/>
       <c r="H46" s="114"/>
       <c r="I46" s="6"/>
       <c r="J46" s="18"/>
       <c r="U46" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="X46" s="2" t="e">
         <f>F58*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="47" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A47" s="25">
         <v>43</v>
       </c>
       <c r="B47" s="6" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C47" s="6"/>
       <c r="D47" s="6"/>
       <c r="E47" s="6"/>
       <c r="F47" s="7"/>
       <c r="G47" s="6"/>
       <c r="H47" s="114"/>
       <c r="I47" s="6"/>
       <c r="J47" s="18"/>
       <c r="U47" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="X47" s="2" t="e">
         <f>F59*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="48" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A48" s="25">
         <v>44</v>
       </c>
       <c r="B48" s="6" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C48" s="6"/>
       <c r="D48" s="6"/>
       <c r="E48" s="6"/>
       <c r="F48" s="30"/>
       <c r="G48" s="30"/>
       <c r="H48" s="114"/>
       <c r="I48" s="6"/>
       <c r="J48" s="18"/>
       <c r="U48" s="2" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="X48" s="2" t="e">
         <f>F60*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="49" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A49" s="25">
         <v>45</v>
       </c>
       <c r="B49" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C49" s="6"/>
       <c r="D49" s="6"/>
       <c r="E49" s="6"/>
       <c r="F49" s="30"/>
       <c r="G49" s="30"/>
       <c r="H49" s="114"/>
       <c r="I49" s="6"/>
       <c r="J49" s="18"/>
       <c r="U49" s="2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="X49" s="2" t="e">
         <f>F61*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="50" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A50" s="25">
         <v>46</v>
       </c>
       <c r="B50" s="6" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C50" s="6"/>
       <c r="D50" s="6"/>
       <c r="E50" s="6"/>
       <c r="F50" s="30"/>
       <c r="G50" s="30"/>
       <c r="H50" s="114"/>
       <c r="I50" s="6"/>
       <c r="J50" s="18"/>
       <c r="U50" s="2" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="X50" s="2" t="e">
         <f>F62*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="51" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A51" s="25">
         <v>47</v>
       </c>
       <c r="B51" s="6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C51" s="6"/>
       <c r="D51" s="6"/>
       <c r="E51" s="6"/>
       <c r="F51" s="30"/>
       <c r="G51" s="30"/>
       <c r="H51" s="114"/>
       <c r="I51" s="6"/>
       <c r="J51" s="18"/>
       <c r="U51" s="2" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="X51" s="2" t="e">
         <f>F63*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="52" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A52" s="25">
         <v>48</v>
       </c>
       <c r="B52" s="6" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C52" s="6"/>
       <c r="D52" s="6"/>
       <c r="E52" s="6"/>
       <c r="F52" s="30"/>
       <c r="G52" s="30"/>
       <c r="H52" s="114"/>
       <c r="I52" s="6"/>
       <c r="J52" s="18"/>
       <c r="U52" s="2" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="X52" s="2" t="e">
         <f>F64*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="53" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="25">
         <v>49</v>
       </c>
       <c r="B53" s="6" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C53" s="6"/>
       <c r="D53" s="6"/>
       <c r="E53" s="6"/>
       <c r="F53" s="30"/>
       <c r="G53" s="30"/>
       <c r="H53" s="114"/>
       <c r="I53" s="6"/>
       <c r="J53" s="18"/>
       <c r="U53" s="2" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X53" s="2" t="e">
         <f>F65*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="54" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="25">
         <v>50</v>
       </c>
       <c r="B54" s="6" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C54" s="6"/>
       <c r="D54" s="6"/>
       <c r="E54" s="6"/>
       <c r="F54" s="30"/>
       <c r="G54" s="30"/>
       <c r="H54" s="114"/>
       <c r="I54" s="6"/>
       <c r="J54" s="18"/>
       <c r="U54" s="2" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="X54" s="2" t="e">
         <f>F66*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="55" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="25">
         <v>51</v>
       </c>
       <c r="B55" s="6" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C55" s="6"/>
       <c r="D55" s="6"/>
       <c r="E55" s="6"/>
       <c r="F55" s="30"/>
       <c r="G55" s="30"/>
       <c r="H55" s="114"/>
       <c r="I55" s="6"/>
       <c r="J55" s="18"/>
       <c r="U55" s="2" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="56" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="25">
         <v>52</v>
       </c>
       <c r="B56" s="6" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C56" s="6"/>
       <c r="D56" s="6"/>
       <c r="E56" s="6"/>
       <c r="F56" s="30"/>
       <c r="G56" s="30"/>
       <c r="H56" s="114"/>
       <c r="I56" s="6"/>
       <c r="J56" s="18"/>
       <c r="U56" s="2" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="X56" s="2" t="e">
         <f>F68*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="57" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="25">
         <v>53</v>
       </c>
       <c r="B57" s="6" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C57" s="6"/>
       <c r="D57" s="6"/>
       <c r="E57" s="6"/>
       <c r="F57" s="30"/>
       <c r="G57" s="30"/>
       <c r="H57" s="114"/>
       <c r="I57" s="6"/>
       <c r="J57" s="18"/>
       <c r="U57" s="2" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="X57" s="2" t="e">
         <f>F69*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="58" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="25">
         <v>54</v>
       </c>
       <c r="B58" s="6" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C58" s="6"/>
       <c r="D58" s="6"/>
       <c r="E58" s="6"/>
       <c r="F58" s="30"/>
       <c r="G58" s="30"/>
       <c r="H58" s="114"/>
       <c r="I58" s="6"/>
       <c r="J58" s="18"/>
       <c r="U58" s="2" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="V58" s="64"/>
       <c r="X58" s="2" t="e">
         <f>F70*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="59" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="25">
         <v>55</v>
       </c>
       <c r="B59" s="6" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C59" s="6"/>
       <c r="D59" s="6"/>
       <c r="E59" s="6"/>
       <c r="F59" s="30"/>
       <c r="G59" s="30"/>
       <c r="H59" s="114"/>
       <c r="I59" s="6"/>
       <c r="J59" s="18"/>
       <c r="U59" s="2" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="X59" s="2" t="e">
         <f>F71*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="60" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="25">
         <v>56</v>
       </c>
       <c r="B60" s="6" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C60" s="6"/>
       <c r="D60" s="6"/>
       <c r="E60" s="6"/>
       <c r="F60" s="30"/>
       <c r="G60" s="30"/>
       <c r="H60" s="114"/>
       <c r="I60" s="6"/>
       <c r="J60" s="18"/>
       <c r="U60" s="2" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="X60" s="2" t="e">
         <f>X59/F177</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="61" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="25">
         <v>57</v>
       </c>
       <c r="B61" s="6" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C61" s="6"/>
       <c r="D61" s="6"/>
       <c r="E61" s="6"/>
       <c r="F61" s="30"/>
       <c r="G61" s="30"/>
       <c r="H61" s="114"/>
       <c r="I61" s="6"/>
       <c r="J61" s="18"/>
     </row>
     <row r="62" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="25">
         <v>58</v>
       </c>
       <c r="B62" s="6" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C62" s="6"/>
       <c r="D62" s="6"/>
       <c r="E62" s="6"/>
       <c r="F62" s="30"/>
       <c r="G62" s="30"/>
       <c r="H62" s="114"/>
       <c r="I62" s="6"/>
       <c r="J62" s="18"/>
     </row>
     <row r="63" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="25">
         <v>59</v>
       </c>
       <c r="B63" s="6" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C63" s="6"/>
       <c r="D63" s="6"/>
       <c r="E63" s="6"/>
       <c r="F63" s="30"/>
       <c r="G63" s="30"/>
       <c r="H63" s="114"/>
       <c r="I63" s="6"/>
       <c r="J63" s="18"/>
       <c r="U63" s="65" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="V63" s="66"/>
     </row>
     <row r="64" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="25">
         <v>60</v>
       </c>
       <c r="B64" s="6" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C64" s="6"/>
       <c r="D64" s="6"/>
       <c r="E64" s="6"/>
       <c r="F64" s="30"/>
       <c r="G64" s="30"/>
       <c r="H64" s="114"/>
       <c r="I64" s="6"/>
       <c r="J64" s="18"/>
       <c r="U64" s="11" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="V64" s="66"/>
     </row>
     <row r="65" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="25">
         <v>61</v>
       </c>
       <c r="B65" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C65" s="6"/>
       <c r="D65" s="6"/>
       <c r="E65" s="6"/>
       <c r="F65" s="9">
         <f>SUM(F45:F64)</f>
         <v>0</v>
       </c>
       <c r="G65" s="9">
         <f>SUM(G45:G64)</f>
         <v>0</v>
       </c>
       <c r="H65" s="114"/>
       <c r="I65" s="6"/>
       <c r="J65" s="18"/>
       <c r="U65" s="66"/>
       <c r="V65" s="11" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="X65" s="63" t="e">
         <f>F77*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="66" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="25">
         <v>62</v>
       </c>
       <c r="B66" s="6" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C66" s="6"/>
       <c r="D66" s="6"/>
       <c r="E66" s="6"/>
       <c r="F66" s="10">
         <f>F42-F65</f>
         <v>0</v>
       </c>
       <c r="G66" s="6"/>
       <c r="H66" s="114"/>
       <c r="I66" s="6"/>
       <c r="J66" s="18"/>
       <c r="U66" s="66"/>
       <c r="V66" s="11" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="X66" s="2" t="e">
         <f>F78*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="67" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="25">
         <v>63</v>
       </c>
       <c r="B67" s="6" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C67" s="6"/>
       <c r="D67" s="6"/>
       <c r="E67" s="6"/>
       <c r="F67" s="9"/>
       <c r="G67" s="6"/>
       <c r="H67" s="114"/>
       <c r="I67" s="6"/>
       <c r="J67" s="18"/>
       <c r="U67" s="11" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="V67" s="66"/>
       <c r="X67" s="2" t="e">
         <f>F79*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="68" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="25">
         <v>64</v>
       </c>
       <c r="B68" s="6" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C68" s="6"/>
       <c r="D68" s="6"/>
       <c r="E68" s="6"/>
       <c r="F68" s="30"/>
       <c r="G68" s="6"/>
       <c r="H68" s="114" t="str">
         <f>IF(F68-TRUNC(F68)&lt;&gt;0,"&lt; Error: Remove cents","")</f>
         <v/>
       </c>
       <c r="I68" s="6"/>
       <c r="J68" s="18"/>
       <c r="U68" s="11" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="V68" s="66"/>
     </row>
     <row r="69" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="25">
         <v>65</v>
       </c>
       <c r="B69" s="6" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C69" s="6"/>
       <c r="D69" s="6"/>
       <c r="E69" s="6"/>
       <c r="F69" s="30"/>
       <c r="G69" s="6"/>
       <c r="H69" s="114" t="str">
         <f>IF(F69-TRUNC(F69)&lt;&gt;0,"&lt; Error: Remove cents","")</f>
         <v/>
       </c>
       <c r="I69" s="6"/>
       <c r="J69" s="18"/>
       <c r="U69" s="66"/>
       <c r="V69" s="11" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="W69" s="63" t="e">
         <f>F80*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="70" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="25">
         <v>66</v>
       </c>
       <c r="B70" s="6" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C70" s="67"/>
       <c r="D70" s="6"/>
       <c r="E70" s="6"/>
       <c r="F70" s="68">
         <f>F65+F68+F69</f>
         <v>0</v>
       </c>
       <c r="G70" s="6"/>
       <c r="H70" s="114"/>
       <c r="I70" s="6"/>
       <c r="J70" s="18"/>
       <c r="U70" s="66"/>
       <c r="V70" s="11" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="71" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="25">
         <v>67</v>
       </c>
       <c r="B71" s="6" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C71" s="6"/>
       <c r="D71" s="6"/>
       <c r="E71" s="6"/>
       <c r="F71" s="68">
         <f>F42-F70</f>
         <v>0</v>
       </c>
       <c r="G71" s="6"/>
       <c r="H71" s="114"/>
       <c r="I71" s="6"/>
       <c r="J71" s="18"/>
       <c r="U71" s="66"/>
       <c r="V71" s="11" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="W71" s="63" t="e">
         <f>W69-W70</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="72" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="25">
         <v>68</v>
       </c>
       <c r="B72" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C72" s="6"/>
       <c r="D72" s="6"/>
       <c r="E72" s="6"/>
       <c r="F72" s="69" t="str">
         <f>IF(F71&gt;0,F71/F179," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="G72" s="6"/>
       <c r="H72" s="114"/>
       <c r="I72" s="6"/>
       <c r="J72" s="18"/>
       <c r="U72" s="66"/>
       <c r="V72" s="11" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="W72" s="2" t="e">
         <f>F81*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="73" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="25">
         <v>69</v>
       </c>
       <c r="B73" s="6"/>
       <c r="C73" s="6"/>
       <c r="D73" s="6"/>
       <c r="E73" s="6"/>
       <c r="F73" s="6"/>
       <c r="G73" s="6"/>
       <c r="H73" s="114"/>
       <c r="I73" s="6"/>
       <c r="J73" s="18"/>
       <c r="U73" s="66"/>
       <c r="V73" s="11" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="X73" s="63" t="e">
         <f>W71-W72</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="74" spans="1:24" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A74" s="25">
         <v>70</v>
       </c>
       <c r="B74" s="4" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C74" s="5"/>
       <c r="D74" s="5"/>
       <c r="E74" s="5"/>
       <c r="F74" s="5"/>
       <c r="G74" s="5"/>
       <c r="H74" s="115"/>
       <c r="I74" s="5"/>
       <c r="J74" s="18"/>
       <c r="U74" s="11" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="V74" s="11"/>
       <c r="X74" s="2" t="e">
         <f>F82*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="75" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A75" s="25">
         <v>71</v>
       </c>
       <c r="B75" s="8" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C75" s="6"/>
       <c r="D75" s="6"/>
       <c r="E75" s="6"/>
       <c r="F75" s="6"/>
       <c r="G75" s="6"/>
       <c r="H75" s="114"/>
       <c r="I75" s="6"/>
       <c r="J75" s="18"/>
       <c r="U75" s="11" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="V75" s="11"/>
       <c r="X75" s="2" t="e">
         <f>F83*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="76" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A76" s="25">
         <v>72</v>
       </c>
       <c r="B76" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C76" s="6"/>
       <c r="D76" s="6"/>
       <c r="E76" s="6"/>
       <c r="F76" s="7"/>
       <c r="G76" s="6"/>
       <c r="H76" s="114"/>
       <c r="I76" s="6"/>
       <c r="J76" s="18"/>
       <c r="U76" s="11" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="V76" s="11"/>
       <c r="X76" s="2" t="e">
         <f>F84*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="77" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A77" s="25">
         <v>73</v>
       </c>
       <c r="B77" s="6" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C77" s="6"/>
       <c r="D77" s="6"/>
       <c r="E77" s="6"/>
       <c r="F77" s="30"/>
       <c r="G77" s="6"/>
       <c r="H77" s="114" t="str">
         <f>IF(F77-TRUNC(F77)&lt;&gt;0,"&lt; Error: Remove cents","")</f>
         <v/>
       </c>
       <c r="I77" s="6"/>
       <c r="J77" s="18"/>
       <c r="U77" s="11" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="V77" s="11"/>
       <c r="X77" s="2" t="e">
         <f>F85*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="78" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="25">
         <v>74</v>
       </c>
       <c r="B78" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C78" s="6"/>
       <c r="D78" s="6"/>
       <c r="E78" s="6"/>
       <c r="F78" s="30"/>
       <c r="G78" s="6"/>
       <c r="H78" s="114" t="str">
         <f t="shared" ref="H78:H107" si="0">IF(F78-TRUNC(F78)&lt;&gt;0,"&lt; Error: Remove cents","")</f>
         <v/>
       </c>
       <c r="I78" s="6"/>
       <c r="J78" s="18"/>
       <c r="U78" s="11" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="V78" s="12"/>
       <c r="X78" s="2" t="e">
         <f>F86*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="79" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A79" s="25">
         <v>75</v>
       </c>
       <c r="B79" s="6" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C79" s="6"/>
       <c r="D79" s="6"/>
       <c r="E79" s="6"/>
       <c r="F79" s="30"/>
       <c r="G79" s="6"/>
       <c r="H79" s="114" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I79" s="6"/>
       <c r="J79" s="18"/>
       <c r="U79" s="11" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="V79" s="11"/>
       <c r="X79" s="2" t="e">
         <f>F87*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="80" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A80" s="25">
         <v>76</v>
       </c>
       <c r="B80" s="6" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C80" s="6"/>
       <c r="D80" s="6"/>
       <c r="E80" s="6"/>
       <c r="F80" s="30"/>
       <c r="G80" s="101"/>
       <c r="H80" s="114" t="str">
         <f>IF(F80-TRUNC(F80)&lt;&gt;0,"&lt; Error: Remove cents",IF(F91&gt;0,IF(F80&lt;=0,"&lt; Please enter a value greater than 0 for Loans Recievable.",""),""))</f>
         <v/>
       </c>
       <c r="I80" s="6"/>
       <c r="J80" s="18"/>
       <c r="U80" s="11" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="V80" s="11"/>
       <c r="X80" s="2" t="e">
         <f>F88*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="81" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A81" s="25">
         <v>77</v>
       </c>
       <c r="B81" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C81" s="6"/>
       <c r="D81" s="6"/>
       <c r="E81" s="6"/>
       <c r="F81" s="30"/>
       <c r="G81" s="101"/>
       <c r="H81" s="114" t="str">
         <f>IF(F81&lt;0,"&lt; Enter as a positive number",IF(F81-TRUNC(F81)&lt;&gt;0,"&lt; Error: Remove cents",""))</f>
         <v/>
       </c>
       <c r="I81" s="6"/>
       <c r="J81" s="18"/>
       <c r="U81" s="11" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="V81" s="11"/>
       <c r="X81" s="2" t="e">
         <f>F89*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="82" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A82" s="25">
         <v>78</v>
       </c>
       <c r="B82" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C82" s="6"/>
       <c r="D82" s="6"/>
       <c r="E82" s="6"/>
       <c r="F82" s="70">
         <f>SUM(F76:F80) -F81</f>
         <v>0</v>
       </c>
       <c r="G82" s="6"/>
       <c r="H82" s="114"/>
       <c r="I82" s="6"/>
       <c r="J82" s="18"/>
       <c r="U82" s="11" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="V82" s="11"/>
       <c r="X82" s="2" t="e">
         <f>F90*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="83" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A83" s="25">
         <v>79</v>
       </c>
       <c r="B83" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C83" s="6"/>
       <c r="D83" s="6"/>
       <c r="E83" s="6"/>
       <c r="F83" s="30"/>
       <c r="G83" s="6"/>
       <c r="H83" s="114" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I83" s="6"/>
       <c r="J83" s="18"/>
       <c r="U83" s="65" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="V83" s="66"/>
       <c r="X83" s="2" t="e">
         <f>F91*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="84" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A84" s="25">
         <v>80</v>
       </c>
       <c r="B84" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C84" s="6"/>
       <c r="D84" s="6"/>
       <c r="E84" s="6"/>
       <c r="F84" s="30"/>
       <c r="G84" s="6"/>
       <c r="H84" s="114" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I84" s="6"/>
       <c r="J84" s="18"/>
       <c r="U84" s="66"/>
       <c r="V84" s="66"/>
     </row>
     <row r="85" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A85" s="25">
         <v>81</v>
       </c>
       <c r="B85" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C85" s="6"/>
       <c r="D85" s="6"/>
       <c r="E85" s="6"/>
       <c r="F85" s="30"/>
       <c r="G85" s="6"/>
       <c r="H85" s="114" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I85" s="6"/>
       <c r="J85" s="18"/>
       <c r="U85" s="66"/>
       <c r="V85" s="66"/>
     </row>
     <row r="86" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A86" s="25">
         <v>82</v>
       </c>
       <c r="B86" s="6" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="C86" s="6"/>
       <c r="D86" s="6"/>
       <c r="E86" s="6"/>
       <c r="F86" s="30"/>
       <c r="G86" s="6"/>
       <c r="H86" s="114" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I86" s="6"/>
       <c r="J86" s="18"/>
       <c r="U86" s="65" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="V86" s="66"/>
     </row>
     <row r="87" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A87" s="25">
         <v>83</v>
       </c>
       <c r="B87" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C87" s="6"/>
       <c r="D87" s="6"/>
       <c r="E87" s="6"/>
       <c r="F87" s="30"/>
       <c r="G87" s="6"/>
       <c r="H87" s="114" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I87" s="6"/>
       <c r="J87" s="18"/>
       <c r="U87" s="11" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="V87" s="66"/>
       <c r="X87" s="2" t="e">
         <f>F94*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="88" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A88" s="25">
         <v>84</v>
       </c>
       <c r="B88" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C88" s="6"/>
       <c r="D88" s="6"/>
       <c r="E88" s="6"/>
       <c r="F88" s="30"/>
       <c r="G88" s="6"/>
       <c r="H88" s="114" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I88" s="6"/>
       <c r="J88" s="18"/>
       <c r="U88" s="11" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="V88" s="66"/>
       <c r="X88" s="2" t="e">
         <f>F95*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="89" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A89" s="25">
         <v>85</v>
       </c>
       <c r="B89" s="6" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="C89" s="6"/>
       <c r="D89" s="6"/>
       <c r="E89" s="6"/>
       <c r="F89" s="30"/>
       <c r="G89" s="6"/>
       <c r="H89" s="114" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I89" s="6"/>
       <c r="J89" s="18"/>
       <c r="U89" s="11" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="V89" s="66"/>
     </row>
     <row r="90" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A90" s="25">
         <v>86</v>
       </c>
       <c r="B90" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C90" s="6"/>
       <c r="D90" s="6"/>
       <c r="E90" s="6"/>
       <c r="F90" s="71"/>
       <c r="G90" s="6"/>
       <c r="H90" s="114" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I90" s="6"/>
       <c r="J90" s="18"/>
       <c r="U90" s="66"/>
       <c r="V90" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="91" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A91" s="25">
         <v>87</v>
       </c>
       <c r="B91" s="8" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C91" s="8"/>
       <c r="D91" s="6"/>
       <c r="E91" s="6"/>
       <c r="F91" s="72">
         <f>SUM(F82:F90)</f>
         <v>0</v>
       </c>
       <c r="G91" s="6"/>
       <c r="H91" s="114"/>
       <c r="I91" s="6"/>
       <c r="J91" s="18"/>
       <c r="U91" s="66"/>
       <c r="V91" s="11" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="92" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A92" s="25">
         <v>88</v>
       </c>
       <c r="B92" s="6"/>
       <c r="C92" s="6"/>
       <c r="D92" s="6"/>
       <c r="E92" s="6"/>
       <c r="F92" s="6"/>
       <c r="G92" s="6"/>
       <c r="H92" s="114"/>
       <c r="I92" s="6"/>
       <c r="J92" s="18"/>
       <c r="U92" s="66"/>
       <c r="V92" s="11" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="W92" s="2" t="e">
         <f>F96*X23</f>
         <v>#DIV/0!</v>
       </c>
       <c r="X92" s="2" t="e">
         <f>F96*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="93" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A93" s="25">
         <v>89</v>
       </c>
       <c r="B93" s="8" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C93" s="8"/>
       <c r="D93" s="6"/>
       <c r="E93" s="6"/>
       <c r="F93" s="6"/>
       <c r="G93" s="6"/>
       <c r="H93" s="114"/>
       <c r="I93" s="6"/>
       <c r="J93" s="18"/>
       <c r="U93" s="11" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="V93" s="66"/>
       <c r="X93" s="2" t="e">
         <f>F97*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="94" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A94" s="25">
         <v>90</v>
       </c>
       <c r="B94" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C94" s="6"/>
       <c r="D94" s="6"/>
       <c r="E94" s="6"/>
       <c r="F94" s="30"/>
       <c r="G94" s="6"/>
       <c r="H94" s="114" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I94" s="6"/>
       <c r="J94" s="18"/>
       <c r="U94" s="11" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="V94" s="66"/>
       <c r="X94" s="2" t="e">
         <f>F98*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="95" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A95" s="25">
         <v>91</v>
       </c>
       <c r="B95" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C95" s="6"/>
       <c r="D95" s="6"/>
       <c r="E95" s="6"/>
       <c r="F95" s="30"/>
       <c r="G95" s="6"/>
       <c r="H95" s="114" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I95" s="6"/>
       <c r="J95" s="18"/>
       <c r="U95" s="11" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="V95" s="66"/>
       <c r="X95" s="2" t="e">
         <f>F99*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="96" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A96" s="25">
         <v>92</v>
       </c>
       <c r="B96" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C96" s="6"/>
       <c r="D96" s="6"/>
       <c r="E96" s="6"/>
       <c r="F96" s="30"/>
       <c r="G96" s="6"/>
       <c r="H96" s="114" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I96" s="6"/>
       <c r="J96" s="18"/>
       <c r="U96" s="11" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="V96" s="66"/>
       <c r="X96" s="2" t="e">
         <f>F101*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="97" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A97" s="25">
         <v>93</v>
       </c>
       <c r="B97" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C97" s="6"/>
       <c r="D97" s="6"/>
       <c r="E97" s="6"/>
       <c r="F97" s="30"/>
       <c r="G97" s="6"/>
       <c r="H97" s="114" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I97" s="6"/>
       <c r="J97" s="18"/>
       <c r="U97" s="11" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="V97" s="66"/>
     </row>
     <row r="98" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A98" s="25">
         <v>94</v>
       </c>
       <c r="B98" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C98" s="6"/>
       <c r="D98" s="6"/>
       <c r="E98" s="6"/>
       <c r="F98" s="30"/>
       <c r="G98" s="6"/>
       <c r="H98" s="114" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I98" s="6"/>
       <c r="J98" s="18"/>
       <c r="U98" s="66"/>
       <c r="V98" s="11" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="W98" s="2" t="e">
         <f>F103*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="99" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A99" s="25">
         <v>95</v>
       </c>
       <c r="B99" s="6" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C99" s="6"/>
       <c r="D99" s="6"/>
       <c r="E99" s="6"/>
       <c r="F99" s="70">
         <f>SUM(F94:F98)</f>
         <v>0</v>
       </c>
       <c r="G99" s="6"/>
       <c r="H99" s="114"/>
       <c r="I99" s="6"/>
       <c r="J99" s="18"/>
       <c r="U99" s="66"/>
       <c r="V99" s="11" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="W99" s="2" t="e">
         <f>F104*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="100" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A100" s="25">
         <v>96</v>
       </c>
       <c r="B100" s="6"/>
       <c r="C100" s="6"/>
       <c r="D100" s="6"/>
       <c r="E100" s="6"/>
       <c r="F100" s="6"/>
       <c r="G100" s="6"/>
       <c r="H100" s="114"/>
       <c r="I100" s="6"/>
       <c r="J100" s="18"/>
       <c r="U100" s="66"/>
       <c r="V100" s="11" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="W100" s="2" t="e">
         <f>F105*X23</f>
         <v>#DIV/0!</v>
       </c>
       <c r="X100" s="2" t="e">
         <f>W98+W99-W100</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="101" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A101" s="25">
         <v>97</v>
       </c>
       <c r="B101" s="6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C101" s="6"/>
       <c r="D101" s="6"/>
       <c r="E101" s="6"/>
       <c r="F101" s="21"/>
       <c r="G101" s="6"/>
       <c r="H101" s="114" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I101" s="6"/>
       <c r="J101" s="18"/>
       <c r="U101" s="11" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="V101" s="66"/>
       <c r="X101" s="2" t="e">
         <f>F106*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="102" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A102" s="25">
         <v>98</v>
       </c>
       <c r="B102" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C102" s="6"/>
       <c r="D102" s="6"/>
       <c r="E102" s="6"/>
       <c r="F102" s="73"/>
       <c r="G102" s="6"/>
       <c r="H102" s="114"/>
       <c r="I102" s="6"/>
       <c r="J102" s="18"/>
       <c r="U102" s="11" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="V102" s="66"/>
       <c r="X102" s="2" t="e">
         <f>F107*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="103" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A103" s="25">
         <v>99</v>
       </c>
       <c r="B103" s="6" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C103" s="6"/>
       <c r="D103" s="6"/>
       <c r="E103" s="6"/>
       <c r="F103" s="71"/>
       <c r="G103" s="6"/>
       <c r="H103" s="114" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I103" s="6"/>
       <c r="J103" s="18"/>
       <c r="U103" s="11" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="V103" s="66"/>
       <c r="X103" s="2" t="e">
         <f>F108*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="104" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A104" s="25">
         <v>100</v>
       </c>
       <c r="B104" s="6" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C104" s="6"/>
       <c r="D104" s="6"/>
       <c r="E104" s="6"/>
       <c r="F104" s="71"/>
       <c r="G104" s="6"/>
       <c r="H104" s="114" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I104" s="6"/>
       <c r="J104" s="18"/>
       <c r="U104" s="65" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="V104" s="66"/>
       <c r="X104" s="2" t="e">
         <f>F109*X23</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="105" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A105" s="25">
         <v>101</v>
       </c>
       <c r="B105" s="6" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C105" s="6"/>
       <c r="D105" s="6"/>
       <c r="E105" s="6"/>
       <c r="F105" s="71"/>
       <c r="G105" s="101"/>
       <c r="H105" s="114" t="str">
         <f>IF(F105&lt;0,"&lt; Enter as a positive number",IF(F105-TRUNC(F105)&lt;&gt;0,"&lt; Error: Remove cents",""))</f>
         <v/>
       </c>
       <c r="I105" s="6"/>
       <c r="J105" s="18"/>
     </row>
     <row r="106" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A106" s="25">
         <v>102</v>
       </c>
       <c r="B106" s="6" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C106" s="6"/>
       <c r="D106" s="6"/>
       <c r="E106" s="6"/>
       <c r="F106" s="71"/>
       <c r="G106" s="6"/>
       <c r="H106" s="114" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I106" s="6"/>
       <c r="J106" s="18"/>
     </row>
     <row r="107" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A107" s="25">
         <v>103</v>
       </c>
       <c r="B107" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C107" s="6"/>
       <c r="D107" s="6"/>
       <c r="E107" s="6"/>
       <c r="F107" s="71"/>
       <c r="G107" s="6"/>
       <c r="H107" s="114" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I107" s="6"/>
       <c r="J107" s="18"/>
       <c r="U107" s="65" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="108" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A108" s="25">
         <v>104</v>
       </c>
       <c r="B108" s="6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C108" s="6"/>
       <c r="D108" s="6"/>
       <c r="E108" s="6"/>
       <c r="F108" s="74">
         <f>SUM(F101:F104,F106:F107,-F105)</f>
         <v>0</v>
       </c>
       <c r="G108" s="6"/>
       <c r="H108" s="114"/>
       <c r="I108" s="6"/>
       <c r="J108" s="18"/>
       <c r="U108" s="2" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="W108" s="63" t="e">
         <f>W69</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="109" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A109" s="25">
         <v>105</v>
       </c>
       <c r="B109" s="8" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C109" s="6"/>
       <c r="D109" s="6"/>
       <c r="E109" s="6"/>
       <c r="F109" s="72">
         <f>F99+F108</f>
         <v>0</v>
       </c>
       <c r="G109" s="102" t="str">
         <f>IF(TRUNC(F109,0)&lt;&gt;TRUNC(F91,0),F91-F109," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="H109" s="101" t="str">
         <f>IF(G109=" ","","Difference between Assets and Liabilities")</f>
         <v/>
       </c>
       <c r="I109" s="6"/>
       <c r="J109" s="18"/>
       <c r="U109" s="2" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="110" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A110" s="25">
         <v>106</v>
       </c>
       <c r="B110" s="8"/>
       <c r="C110" s="6"/>
       <c r="D110" s="6"/>
       <c r="E110" s="6"/>
       <c r="F110" s="72"/>
       <c r="G110" s="102"/>
       <c r="H110" s="101" t="str">
         <f>IF(G109=" ","","Please recalculate")</f>
         <v/>
       </c>
       <c r="I110" s="6"/>
       <c r="J110" s="18"/>
     </row>
     <row r="111" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A111" s="25">
         <v>107</v>
       </c>
       <c r="B111" s="8"/>
       <c r="C111" s="6"/>
@@ -4810,1384 +4810,1384 @@
       <c r="F111" s="72"/>
       <c r="G111" s="102"/>
       <c r="H111" s="101"/>
       <c r="I111" s="6"/>
       <c r="J111" s="18"/>
     </row>
     <row r="112" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A112" s="25">
         <v>108</v>
       </c>
       <c r="B112" s="8"/>
       <c r="C112" s="6"/>
       <c r="D112" s="6"/>
       <c r="E112" s="6"/>
       <c r="F112" s="72"/>
       <c r="G112" s="102"/>
       <c r="H112" s="101"/>
       <c r="I112" s="6"/>
       <c r="J112" s="18"/>
     </row>
     <row r="113" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A113" s="25">
         <v>109</v>
       </c>
       <c r="B113" s="8" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="C113" s="6"/>
       <c r="D113" s="6"/>
       <c r="E113" s="6"/>
       <c r="F113" s="70" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="G113" s="102"/>
       <c r="H113" s="101"/>
       <c r="I113" s="6"/>
       <c r="J113" s="18"/>
     </row>
     <row r="114" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A114" s="25">
         <v>110</v>
       </c>
       <c r="B114" s="6" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="C114" s="6"/>
       <c r="D114" s="6"/>
       <c r="E114" s="6"/>
       <c r="F114" s="21"/>
       <c r="G114" s="102"/>
       <c r="H114" s="114" t="str">
         <f>IF(F114-TRUNC(F114)&lt;&gt;0,"&lt; Error: Remove cents","")</f>
         <v/>
       </c>
       <c r="I114" s="6"/>
       <c r="J114" s="18"/>
     </row>
     <row r="115" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A115" s="25">
         <v>111</v>
       </c>
       <c r="B115" s="6" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C115" s="6"/>
       <c r="D115" s="6"/>
       <c r="E115" s="6"/>
       <c r="F115" s="72"/>
       <c r="G115" s="102"/>
       <c r="H115" s="101"/>
       <c r="I115" s="6"/>
       <c r="J115" s="18"/>
     </row>
     <row r="116" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A116" s="25">
         <v>112</v>
       </c>
       <c r="B116" s="6" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C116" s="6"/>
       <c r="D116" s="6"/>
       <c r="E116" s="6"/>
       <c r="F116" s="72">
         <f>SUM(F114:F115)</f>
         <v>0</v>
       </c>
       <c r="G116" s="102"/>
       <c r="H116" s="101"/>
       <c r="I116" s="6"/>
       <c r="J116" s="18"/>
     </row>
     <row r="117" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A117" s="25">
         <v>113</v>
       </c>
       <c r="B117" s="6" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C117" s="6"/>
       <c r="D117" s="6"/>
       <c r="E117" s="6"/>
       <c r="F117" s="21"/>
       <c r="G117" s="102"/>
       <c r="H117" s="114" t="str">
         <f>IF(F117&gt;0,"&lt; Enter as a negative number",IF(F117-TRUNC(F117)&lt;&gt;0,"&lt; Error: Remove cents",""))</f>
         <v/>
       </c>
       <c r="I117" s="6"/>
       <c r="J117" s="18"/>
     </row>
     <row r="118" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A118" s="25">
         <v>114</v>
       </c>
       <c r="B118" s="8" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="C118" s="6"/>
       <c r="D118" s="6"/>
       <c r="E118" s="6"/>
       <c r="F118" s="72">
         <f>SUM(F116:F117)</f>
         <v>0</v>
       </c>
       <c r="G118" s="102"/>
       <c r="H118" s="101"/>
       <c r="I118" s="6"/>
       <c r="J118" s="18"/>
     </row>
     <row r="119" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A119" s="25">
         <v>115</v>
       </c>
       <c r="B119" s="8"/>
       <c r="C119" s="6"/>
       <c r="D119" s="6"/>
       <c r="E119" s="6"/>
       <c r="F119" s="72"/>
       <c r="G119" s="102"/>
       <c r="H119" s="101"/>
       <c r="I119" s="6"/>
       <c r="J119" s="18"/>
     </row>
     <row r="120" spans="1:23" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="25">
         <v>116</v>
       </c>
       <c r="B120" s="13" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C120" s="13"/>
       <c r="D120" s="13"/>
       <c r="E120" s="13"/>
       <c r="F120" s="13"/>
       <c r="G120" s="13"/>
       <c r="H120" s="107"/>
       <c r="I120" s="13"/>
       <c r="J120" s="18"/>
       <c r="U120" s="2" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="W120" s="63" t="e">
         <f>W71</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="121" spans="1:23" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A121" s="25">
         <v>117</v>
       </c>
       <c r="B121" s="14" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C121" s="15"/>
       <c r="D121" s="15"/>
       <c r="E121" s="15"/>
       <c r="F121" s="15"/>
       <c r="G121" s="15"/>
       <c r="H121" s="116"/>
       <c r="I121" s="15"/>
       <c r="J121" s="18"/>
       <c r="N121" s="60"/>
       <c r="U121" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="W121" s="2" t="e">
         <f>W72 * -1</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="122" spans="1:23" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A122" s="25">
         <v>118</v>
       </c>
       <c r="B122" s="16"/>
       <c r="C122" s="16"/>
       <c r="D122" s="16"/>
       <c r="E122" s="16"/>
       <c r="F122" s="17" t="s">
+        <v>120</v>
+      </c>
+      <c r="G122" s="17" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="H122" s="117"/>
       <c r="I122" s="16"/>
       <c r="J122" s="18"/>
       <c r="N122" s="75"/>
       <c r="O122" s="75"/>
       <c r="U122" s="2" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="W122" s="63" t="e">
         <f>X73</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="123" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A123" s="25">
         <v>119</v>
       </c>
       <c r="B123" s="103" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="C123" s="23"/>
       <c r="D123" s="6"/>
       <c r="E123" s="6"/>
       <c r="F123" s="76"/>
       <c r="G123" s="31"/>
       <c r="H123" s="114" t="str">
         <f>IF(G123-TRUNC(G123)&lt;&gt;0,"&lt; Error: Remove cents","")</f>
         <v/>
       </c>
       <c r="I123" s="6"/>
       <c r="J123" s="18"/>
       <c r="N123" s="75"/>
       <c r="O123" s="75"/>
     </row>
     <row r="124" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A124" s="25">
         <v>120</v>
       </c>
       <c r="B124" s="6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C124" s="6"/>
       <c r="D124" s="6"/>
       <c r="E124" s="6"/>
       <c r="F124" s="76"/>
       <c r="G124" s="31"/>
       <c r="H124" s="114" t="str">
         <f>IF(G124-TRUNC(G124)&lt;&gt;0,"&lt; Error: Remove cents","")</f>
         <v/>
       </c>
       <c r="I124" s="6"/>
       <c r="J124" s="18"/>
       <c r="N124" s="75"/>
       <c r="O124" s="75"/>
     </row>
     <row r="125" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A125" s="25">
         <v>121</v>
       </c>
       <c r="B125" s="6" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C125" s="6"/>
       <c r="D125" s="6"/>
       <c r="E125" s="6"/>
       <c r="F125" s="76"/>
       <c r="G125" s="31"/>
       <c r="H125" s="114" t="str">
         <f>IF(G125-TRUNC(G125)&lt;&gt;0,"&lt; Error: Remove cents","")</f>
         <v/>
       </c>
       <c r="I125" s="6"/>
       <c r="J125" s="18"/>
       <c r="N125" s="75"/>
       <c r="O125" s="75"/>
     </row>
     <row r="126" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A126" s="25">
         <v>122</v>
       </c>
       <c r="B126" s="6" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="C126" s="6"/>
       <c r="D126" s="6"/>
       <c r="E126" s="6"/>
       <c r="F126" s="77">
         <f>SUM(F123:F125)</f>
         <v>0</v>
       </c>
       <c r="G126" s="7">
         <f>SUM(G123:G125)</f>
         <v>0</v>
       </c>
       <c r="H126" s="114"/>
       <c r="I126" s="6"/>
       <c r="J126" s="18"/>
       <c r="N126" s="75"/>
       <c r="O126" s="75"/>
     </row>
     <row r="127" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A127" s="25">
         <v>123</v>
       </c>
       <c r="B127" s="6" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C127" s="6"/>
       <c r="D127" s="6"/>
       <c r="E127" s="6"/>
       <c r="F127" s="78"/>
       <c r="G127" s="71"/>
       <c r="H127" s="114" t="str">
         <f>IF(G127-TRUNC(G127)&lt;&gt;0,"&lt; Error: Remove cents","")</f>
         <v/>
       </c>
       <c r="I127" s="6"/>
       <c r="J127" s="18"/>
       <c r="N127" s="75"/>
       <c r="O127" s="75"/>
     </row>
     <row r="128" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A128" s="25">
         <v>124</v>
       </c>
       <c r="B128" s="6" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C128" s="6"/>
       <c r="D128" s="6"/>
       <c r="E128" s="6"/>
       <c r="F128" s="78"/>
       <c r="G128" s="71"/>
       <c r="H128" s="114" t="str">
         <f>IF(G128-TRUNC(G128)&lt;&gt;0,"&lt; Error: Remove cents","")</f>
         <v/>
       </c>
       <c r="I128" s="6"/>
       <c r="J128" s="18"/>
       <c r="N128" s="75"/>
       <c r="O128" s="75"/>
     </row>
     <row r="129" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A129" s="25">
         <v>125</v>
       </c>
       <c r="B129" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C129" s="6"/>
       <c r="D129" s="6"/>
       <c r="E129" s="6"/>
       <c r="F129" s="76"/>
       <c r="G129" s="71"/>
       <c r="H129" s="114" t="str">
         <f>IF(G129-TRUNC(G129)&lt;&gt;0,"&lt; Error: Remove cents","")</f>
         <v/>
       </c>
       <c r="I129" s="6"/>
       <c r="J129" s="18"/>
       <c r="N129" s="75"/>
       <c r="O129" s="75"/>
     </row>
     <row r="130" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A130" s="25">
         <v>126</v>
       </c>
       <c r="B130" s="6" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="C130" s="6"/>
       <c r="D130" s="6"/>
       <c r="E130" s="6"/>
       <c r="F130" s="79">
         <f>SUM(F127:F129)</f>
         <v>0</v>
       </c>
       <c r="G130" s="68">
         <f>SUM(G127:G129)</f>
         <v>0</v>
       </c>
       <c r="H130" s="101"/>
       <c r="I130" s="6"/>
       <c r="J130" s="18"/>
       <c r="N130" s="75"/>
       <c r="O130" s="75"/>
     </row>
     <row r="131" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A131" s="25">
         <v>127</v>
       </c>
       <c r="B131" s="6" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="C131" s="6"/>
       <c r="D131" s="6"/>
       <c r="E131" s="6"/>
       <c r="F131" s="79">
         <f>F126-F130</f>
         <v>0</v>
       </c>
       <c r="G131" s="9">
         <f>G126-G130</f>
         <v>0</v>
       </c>
       <c r="H131" s="101"/>
       <c r="I131" s="6"/>
       <c r="J131" s="18"/>
       <c r="N131" s="75"/>
       <c r="O131" s="75"/>
     </row>
     <row r="132" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A132" s="25">
         <v>128</v>
       </c>
       <c r="B132" s="6"/>
       <c r="C132" s="6"/>
       <c r="D132" s="6"/>
       <c r="E132" s="6"/>
       <c r="F132" s="6"/>
       <c r="G132" s="6"/>
       <c r="H132" s="114"/>
       <c r="I132" s="6"/>
       <c r="J132" s="18"/>
       <c r="N132" s="75"/>
       <c r="O132" s="75"/>
     </row>
     <row r="133" spans="1:15" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A133" s="25">
         <v>129</v>
       </c>
       <c r="B133" s="14" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C133" s="15"/>
       <c r="D133" s="15"/>
       <c r="E133" s="15"/>
       <c r="F133" s="15"/>
       <c r="G133" s="15"/>
       <c r="H133" s="116"/>
       <c r="I133" s="15"/>
       <c r="J133" s="18"/>
       <c r="N133" s="80"/>
       <c r="O133" s="75"/>
     </row>
     <row r="134" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A134" s="25">
         <v>130</v>
       </c>
       <c r="B134" s="27"/>
       <c r="C134" s="27"/>
       <c r="D134" s="27"/>
       <c r="E134" s="27"/>
       <c r="F134" s="27"/>
       <c r="G134" s="27"/>
       <c r="H134" s="114"/>
       <c r="I134" s="27"/>
       <c r="J134" s="18"/>
       <c r="N134" s="75"/>
       <c r="O134" s="75"/>
     </row>
     <row r="135" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A135" s="25">
         <v>131</v>
       </c>
       <c r="B135" s="27" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C135" s="27"/>
       <c r="D135" s="27"/>
       <c r="E135" s="27"/>
       <c r="F135" s="32" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="G135" s="32" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="H135" s="114"/>
       <c r="I135" s="81"/>
       <c r="J135" s="18"/>
       <c r="N135" s="75"/>
       <c r="O135" s="75"/>
     </row>
     <row r="136" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A136" s="25">
         <v>132</v>
       </c>
       <c r="B136" s="81" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C136" s="81"/>
       <c r="D136" s="81"/>
       <c r="E136" s="81"/>
       <c r="F136" s="82"/>
       <c r="G136" s="83"/>
       <c r="H136" s="114" t="str">
         <f>IF(G136-TRUNC(G136)&lt;&gt;0,"&lt; Error: Remove cents","")</f>
         <v/>
       </c>
       <c r="I136" s="81"/>
       <c r="J136" s="18"/>
       <c r="N136" s="75"/>
       <c r="O136" s="75"/>
     </row>
     <row r="137" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A137" s="25">
         <v>133</v>
       </c>
       <c r="B137" s="81" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C137" s="81"/>
       <c r="D137" s="81"/>
       <c r="E137" s="81"/>
       <c r="F137" s="82"/>
       <c r="G137" s="84"/>
       <c r="H137" s="114" t="str">
         <f>IF(G137-TRUNC(G137)&lt;&gt;0,"&lt; Error: Remove cents","")</f>
         <v/>
       </c>
       <c r="I137" s="81"/>
       <c r="J137" s="18"/>
       <c r="N137" s="75"/>
       <c r="O137" s="75"/>
     </row>
     <row r="138" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A138" s="25">
         <v>134</v>
       </c>
       <c r="B138" s="81" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C138" s="81"/>
       <c r="D138" s="81"/>
       <c r="E138" s="81"/>
       <c r="F138" s="85"/>
       <c r="G138" s="83"/>
       <c r="H138" s="114" t="str">
         <f>IF(G138-TRUNC(G138)&lt;&gt;0,"&lt; Error: Remove cents","")</f>
         <v/>
       </c>
       <c r="I138" s="81"/>
       <c r="J138" s="18"/>
       <c r="N138" s="75"/>
       <c r="O138" s="75"/>
     </row>
     <row r="139" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A139" s="25">
         <v>135</v>
       </c>
       <c r="B139" s="81" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C139" s="81"/>
       <c r="D139" s="81"/>
       <c r="E139" s="81"/>
       <c r="F139" s="81">
         <f>SUM(F136:F138)</f>
         <v>0</v>
       </c>
       <c r="G139" s="81">
         <f>SUM(G136:G138)</f>
         <v>0</v>
       </c>
       <c r="H139" s="114"/>
       <c r="I139" s="81"/>
       <c r="J139" s="18"/>
       <c r="N139" s="75"/>
       <c r="O139" s="75"/>
     </row>
     <row r="140" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A140" s="25">
         <v>136</v>
       </c>
       <c r="B140" s="33" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C140" s="33"/>
       <c r="D140" s="33"/>
       <c r="E140" s="33"/>
       <c r="F140" s="86"/>
       <c r="G140" s="87" t="str">
         <f>IF(G139&gt;0,G139/F80," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="H140" s="114"/>
       <c r="I140" s="88"/>
       <c r="J140" s="18"/>
       <c r="N140" s="75"/>
       <c r="O140" s="75"/>
     </row>
     <row r="141" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="25">
         <v>137</v>
       </c>
       <c r="B141" s="88"/>
       <c r="C141" s="88"/>
       <c r="D141" s="88"/>
       <c r="E141" s="88"/>
       <c r="F141" s="88"/>
       <c r="G141" s="88"/>
       <c r="H141" s="114"/>
       <c r="I141" s="88"/>
       <c r="J141" s="18"/>
       <c r="N141" s="75"/>
       <c r="O141" s="75"/>
     </row>
     <row r="142" spans="1:15" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A142" s="25">
         <v>138</v>
       </c>
       <c r="B142" s="14" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C142" s="15"/>
       <c r="D142" s="15"/>
       <c r="E142" s="15"/>
       <c r="F142" s="15"/>
       <c r="G142" s="15"/>
       <c r="H142" s="116"/>
       <c r="I142" s="15"/>
       <c r="J142" s="18"/>
       <c r="N142" s="80"/>
       <c r="O142" s="75"/>
     </row>
     <row r="143" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A143" s="25">
         <v>139</v>
       </c>
       <c r="B143" s="27"/>
       <c r="C143" s="27"/>
       <c r="D143" s="27"/>
       <c r="E143" s="27"/>
       <c r="F143" s="27"/>
       <c r="G143" s="27"/>
       <c r="H143" s="114"/>
       <c r="I143" s="27"/>
       <c r="J143" s="18"/>
       <c r="N143" s="75"/>
       <c r="O143" s="75"/>
     </row>
     <row r="144" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A144" s="25">
         <v>140</v>
       </c>
       <c r="B144" s="27" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C144" s="27"/>
       <c r="D144" s="27"/>
       <c r="E144" s="27"/>
       <c r="F144" s="32" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="G144" s="32" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="H144" s="114"/>
       <c r="I144" s="81"/>
       <c r="J144" s="18"/>
       <c r="N144" s="75"/>
       <c r="O144" s="75"/>
     </row>
     <row r="145" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A145" s="25">
         <v>141</v>
       </c>
       <c r="B145" s="81" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C145" s="81"/>
       <c r="D145" s="81"/>
       <c r="E145" s="81"/>
       <c r="F145" s="82"/>
       <c r="G145" s="83"/>
       <c r="H145" s="114" t="str">
         <f>IF(G145-TRUNC(G145)&lt;&gt;0,"&lt; Error: Remove cents","")</f>
         <v/>
       </c>
       <c r="I145" s="81"/>
       <c r="J145" s="18"/>
       <c r="N145" s="75"/>
       <c r="O145" s="75"/>
     </row>
     <row r="146" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A146" s="25">
         <v>142</v>
       </c>
       <c r="B146" s="81" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C146" s="81"/>
       <c r="D146" s="81"/>
       <c r="E146" s="81"/>
       <c r="F146" s="82"/>
       <c r="G146" s="83"/>
       <c r="H146" s="114" t="str">
         <f>IF(G146-TRUNC(G146)&lt;&gt;0,"&lt; Error: Remove cents","")</f>
         <v/>
       </c>
       <c r="I146" s="81"/>
       <c r="J146" s="18"/>
       <c r="N146" s="75"/>
       <c r="O146" s="75"/>
     </row>
     <row r="147" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A147" s="25">
         <v>143</v>
       </c>
       <c r="B147" s="81"/>
       <c r="C147" s="81"/>
       <c r="D147" s="81"/>
       <c r="E147" s="81"/>
       <c r="F147" s="81"/>
       <c r="G147" s="81"/>
       <c r="H147" s="114"/>
       <c r="I147" s="81"/>
       <c r="J147" s="18"/>
     </row>
     <row r="148" spans="1:15" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A148" s="25">
         <v>144</v>
       </c>
       <c r="B148" s="14" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C148" s="15"/>
       <c r="D148" s="15"/>
       <c r="E148" s="15"/>
       <c r="F148" s="15"/>
       <c r="G148" s="15"/>
       <c r="H148" s="116"/>
       <c r="I148" s="15"/>
       <c r="J148" s="18"/>
       <c r="N148" s="80"/>
     </row>
     <row r="149" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A149" s="25">
         <v>145</v>
       </c>
       <c r="B149" s="27" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C149" s="27"/>
       <c r="D149" s="27"/>
       <c r="E149" s="27"/>
       <c r="F149" s="27"/>
       <c r="G149" s="27"/>
       <c r="H149" s="114"/>
       <c r="I149" s="27"/>
       <c r="J149" s="18"/>
       <c r="N149" s="11"/>
     </row>
     <row r="150" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A150" s="25">
         <v>146</v>
       </c>
       <c r="B150" s="27" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C150" s="27"/>
       <c r="D150" s="27"/>
       <c r="E150" s="27"/>
       <c r="F150" s="89"/>
       <c r="G150" s="27"/>
       <c r="H150" s="114"/>
       <c r="I150" s="27"/>
       <c r="J150" s="18"/>
       <c r="N150" s="11"/>
     </row>
     <row r="151" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A151" s="25">
         <v>147</v>
       </c>
       <c r="B151" s="27" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C151" s="27"/>
       <c r="D151" s="27"/>
       <c r="E151" s="27"/>
       <c r="F151" s="89"/>
       <c r="G151" s="27"/>
       <c r="H151" s="114"/>
       <c r="I151" s="27"/>
       <c r="J151" s="18"/>
       <c r="N151" s="11"/>
     </row>
     <row r="152" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A152" s="25">
         <v>148</v>
       </c>
       <c r="B152" s="27" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C152" s="27"/>
       <c r="D152" s="27"/>
       <c r="E152" s="27"/>
       <c r="F152" s="89"/>
       <c r="G152" s="27"/>
       <c r="H152" s="114"/>
       <c r="I152" s="27"/>
       <c r="J152" s="18"/>
       <c r="N152" s="11"/>
     </row>
     <row r="153" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A153" s="25">
         <v>149</v>
       </c>
       <c r="B153" s="27" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C153" s="27"/>
       <c r="D153" s="27"/>
       <c r="E153" s="27"/>
       <c r="F153" s="89"/>
       <c r="G153" s="27"/>
       <c r="H153" s="114"/>
       <c r="I153" s="27"/>
       <c r="J153" s="18"/>
       <c r="N153" s="11"/>
     </row>
     <row r="154" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A154" s="25">
         <v>150</v>
       </c>
       <c r="B154" s="27" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C154" s="27"/>
       <c r="D154" s="27"/>
       <c r="E154" s="27"/>
       <c r="F154" s="89"/>
       <c r="G154" s="27"/>
       <c r="H154" s="114"/>
       <c r="I154" s="27"/>
       <c r="J154" s="18"/>
     </row>
     <row r="155" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A155" s="25">
         <v>151</v>
       </c>
       <c r="B155" s="27" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C155" s="27"/>
       <c r="D155" s="27"/>
       <c r="E155" s="27"/>
       <c r="F155" s="89"/>
       <c r="G155" s="27"/>
       <c r="H155" s="114"/>
       <c r="I155" s="27"/>
       <c r="J155" s="18"/>
     </row>
     <row r="156" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A156" s="25">
         <v>152</v>
       </c>
       <c r="B156" s="27" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C156" s="27"/>
       <c r="D156" s="27"/>
       <c r="E156" s="27"/>
       <c r="F156" s="89"/>
       <c r="G156" s="27"/>
       <c r="H156" s="114"/>
       <c r="I156" s="27"/>
       <c r="J156" s="18"/>
     </row>
     <row r="157" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A157" s="25">
         <v>153</v>
       </c>
       <c r="B157" s="27" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C157" s="27"/>
       <c r="D157" s="27"/>
       <c r="E157" s="27"/>
       <c r="F157" s="89"/>
       <c r="G157" s="27"/>
       <c r="H157" s="114"/>
       <c r="I157" s="27"/>
       <c r="J157" s="18"/>
     </row>
     <row r="158" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A158" s="25">
         <v>154</v>
       </c>
       <c r="B158" s="27" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C158" s="27"/>
       <c r="D158" s="27"/>
       <c r="E158" s="27"/>
       <c r="F158" s="89"/>
       <c r="G158" s="27"/>
       <c r="H158" s="114"/>
       <c r="I158" s="27"/>
       <c r="J158" s="18"/>
     </row>
     <row r="159" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A159" s="25">
         <v>155</v>
       </c>
       <c r="B159" s="27" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C159" s="27"/>
       <c r="D159" s="27"/>
       <c r="E159" s="27"/>
       <c r="F159" s="89"/>
       <c r="G159" s="27"/>
       <c r="H159" s="114"/>
       <c r="I159" s="27"/>
       <c r="J159" s="18"/>
     </row>
     <row r="160" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A160" s="25">
         <v>156</v>
       </c>
       <c r="B160" s="27" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C160" s="27"/>
       <c r="D160" s="27"/>
       <c r="E160" s="27"/>
       <c r="F160" s="89"/>
       <c r="G160" s="27"/>
       <c r="H160" s="114"/>
       <c r="I160" s="27"/>
       <c r="J160" s="18"/>
     </row>
     <row r="161" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A161" s="25">
         <v>157</v>
       </c>
       <c r="B161" s="27" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C161" s="27"/>
       <c r="D161" s="27"/>
       <c r="E161" s="27"/>
       <c r="F161" s="89"/>
       <c r="G161" s="27"/>
       <c r="H161" s="114"/>
       <c r="I161" s="27"/>
       <c r="J161" s="18"/>
     </row>
     <row r="162" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A162" s="25">
         <v>158</v>
       </c>
       <c r="B162" s="27"/>
       <c r="C162" s="27"/>
       <c r="D162" s="27"/>
       <c r="E162" s="27"/>
       <c r="F162" s="27"/>
       <c r="G162" s="34">
         <f>SUM(F150:F161)</f>
         <v>0</v>
       </c>
       <c r="H162" s="6">
         <f>COUNT(F150:F161)</f>
         <v>0</v>
       </c>
       <c r="I162" s="27"/>
       <c r="J162" s="18"/>
     </row>
     <row r="163" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A163" s="25">
         <v>159</v>
       </c>
       <c r="B163" s="27" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C163" s="27"/>
       <c r="D163" s="27"/>
       <c r="E163" s="27"/>
       <c r="F163" s="27"/>
       <c r="G163" s="27"/>
       <c r="H163" s="114"/>
       <c r="I163" s="27"/>
       <c r="J163" s="18"/>
     </row>
     <row r="164" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A164" s="25">
         <v>160</v>
       </c>
       <c r="B164" s="27" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C164" s="27"/>
       <c r="D164" s="27"/>
       <c r="E164" s="27"/>
       <c r="F164" s="35"/>
       <c r="G164" s="27"/>
       <c r="H164" s="114" t="str">
         <f>IF(F164-TRUNC(F164)&lt;&gt;0,"&lt; Error: Remove cents","")</f>
         <v/>
       </c>
       <c r="I164" s="27"/>
       <c r="J164" s="18"/>
     </row>
     <row r="165" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A165" s="25">
         <v>161</v>
       </c>
       <c r="B165" s="27" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C165" s="27"/>
       <c r="D165" s="27"/>
       <c r="E165" s="27"/>
       <c r="F165" s="35"/>
       <c r="G165" s="27"/>
       <c r="H165" s="114" t="str">
         <f t="shared" ref="H165:H173" si="1">IF(F165-TRUNC(F165)&lt;&gt;0,"&lt; Error: Remove cents","")</f>
         <v/>
       </c>
       <c r="I165" s="27"/>
       <c r="J165" s="18"/>
     </row>
     <row r="166" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A166" s="25">
         <v>162</v>
       </c>
       <c r="B166" s="27" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C166" s="27"/>
       <c r="D166" s="27"/>
       <c r="E166" s="27"/>
       <c r="F166" s="35"/>
       <c r="G166" s="27"/>
       <c r="H166" s="114" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="I166" s="27"/>
       <c r="J166" s="18"/>
     </row>
     <row r="167" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A167" s="25">
         <v>163</v>
       </c>
       <c r="B167" s="27" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C167" s="27"/>
       <c r="D167" s="27"/>
       <c r="E167" s="27"/>
       <c r="F167" s="35"/>
       <c r="G167" s="27"/>
       <c r="H167" s="114" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="I167" s="27"/>
       <c r="J167" s="18"/>
     </row>
     <row r="168" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A168" s="25">
         <v>164</v>
       </c>
       <c r="B168" s="27" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C168" s="27"/>
       <c r="D168" s="27"/>
       <c r="E168" s="27"/>
       <c r="F168" s="35"/>
       <c r="G168" s="27"/>
       <c r="H168" s="114" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="I168" s="27"/>
       <c r="J168" s="18"/>
     </row>
     <row r="169" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A169" s="25">
         <v>165</v>
       </c>
       <c r="B169" s="27" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C169" s="27"/>
       <c r="D169" s="27"/>
       <c r="E169" s="27"/>
       <c r="F169" s="35"/>
       <c r="G169" s="27"/>
       <c r="H169" s="114" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="I169" s="27"/>
       <c r="J169" s="18"/>
     </row>
     <row r="170" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A170" s="25">
         <v>166</v>
       </c>
       <c r="B170" s="27" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C170" s="27"/>
       <c r="D170" s="27"/>
       <c r="E170" s="27"/>
       <c r="F170" s="35"/>
       <c r="G170" s="27"/>
       <c r="H170" s="114" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="I170" s="27"/>
       <c r="J170" s="18"/>
     </row>
     <row r="171" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A171" s="25">
         <v>167</v>
       </c>
       <c r="B171" s="27" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C171" s="27"/>
       <c r="D171" s="27"/>
       <c r="E171" s="27"/>
       <c r="F171" s="35"/>
       <c r="G171" s="27"/>
       <c r="H171" s="114" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="I171" s="27"/>
       <c r="J171" s="18"/>
     </row>
     <row r="172" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A172" s="25">
         <v>168</v>
       </c>
       <c r="B172" s="27" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C172" s="27"/>
       <c r="D172" s="27"/>
       <c r="E172" s="27"/>
       <c r="F172" s="30"/>
       <c r="G172" s="27"/>
       <c r="H172" s="114" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="I172" s="27"/>
       <c r="J172" s="18"/>
     </row>
     <row r="173" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A173" s="25">
         <v>169</v>
       </c>
       <c r="B173" s="27" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C173" s="27"/>
       <c r="D173" s="27"/>
       <c r="E173" s="27"/>
       <c r="F173" s="35"/>
       <c r="G173" s="27"/>
       <c r="H173" s="114" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="I173" s="27"/>
       <c r="J173" s="18"/>
     </row>
     <row r="174" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A174" s="25">
         <v>170</v>
       </c>
       <c r="B174" s="27" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C174" s="27"/>
       <c r="D174" s="27"/>
       <c r="E174" s="27"/>
       <c r="F174" s="35"/>
       <c r="G174" s="27"/>
       <c r="H174" s="114" t="str">
         <f>IF(F174-TRUNC(F174)&lt;&gt;0,"&lt; Error: Remove cents", IF(F175-TRUNC(F175)&lt;&gt;0,"&lt; Error: Remove cents for December",""))</f>
         <v/>
       </c>
       <c r="I174" s="27"/>
       <c r="J174" s="18"/>
     </row>
     <row r="175" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A175" s="25">
         <v>171</v>
       </c>
       <c r="B175" s="27" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C175" s="27"/>
       <c r="D175" s="27"/>
       <c r="E175" s="27"/>
       <c r="F175" s="35"/>
       <c r="G175" s="90">
         <f>SUMIF(F164:F175,"&gt;0",F164:F175)</f>
         <v>0</v>
       </c>
       <c r="H175" s="6">
         <f>COUNT(F164:F175)</f>
         <v>0</v>
       </c>
       <c r="I175" s="27"/>
       <c r="J175" s="18"/>
     </row>
     <row r="176" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A176" s="25">
         <v>172</v>
       </c>
       <c r="B176" s="27"/>
       <c r="C176" s="27"/>
       <c r="D176" s="27"/>
       <c r="E176" s="27"/>
       <c r="F176" s="27"/>
       <c r="G176" s="27"/>
       <c r="H176" s="114"/>
       <c r="I176" s="27"/>
       <c r="J176" s="18"/>
     </row>
     <row r="177" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A177" s="25">
         <v>173</v>
       </c>
       <c r="B177" s="27" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C177" s="27"/>
       <c r="D177" s="27"/>
       <c r="E177" s="27"/>
       <c r="F177" s="91" t="str">
         <f>IF(H162&gt;0,G162/H162," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="G177" s="27"/>
       <c r="H177" s="114"/>
       <c r="I177" s="27"/>
       <c r="J177" s="18"/>
     </row>
     <row r="178" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A178" s="25">
         <v>174</v>
       </c>
       <c r="B178" s="27"/>
       <c r="C178" s="27"/>
       <c r="D178" s="27"/>
       <c r="E178" s="27"/>
       <c r="F178" s="27"/>
       <c r="G178" s="27"/>
       <c r="H178" s="114"/>
       <c r="I178" s="27"/>
       <c r="J178" s="18"/>
     </row>
     <row r="179" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A179" s="25">
         <v>175</v>
       </c>
       <c r="B179" s="27" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C179" s="27"/>
       <c r="D179" s="27"/>
       <c r="E179" s="27"/>
       <c r="F179" s="92" t="str">
         <f>IF(H175&gt;0,G175/H175," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="G179" s="27"/>
       <c r="H179" s="114"/>
       <c r="I179" s="27"/>
       <c r="J179" s="18"/>
     </row>
     <row r="180" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A180" s="25">
         <v>176</v>
       </c>
       <c r="B180" s="27"/>
       <c r="C180" s="27"/>
       <c r="D180" s="27"/>
       <c r="E180" s="27"/>
       <c r="F180" s="27"/>
       <c r="G180" s="27"/>
       <c r="H180" s="114"/>
       <c r="I180" s="27"/>
       <c r="J180" s="18"/>
     </row>
     <row r="181" spans="1:10" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A181" s="25">
         <v>177</v>
       </c>
       <c r="B181" s="14" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="C181" s="15"/>
       <c r="D181" s="15"/>
       <c r="E181" s="15"/>
       <c r="F181" s="110">
         <f>$C$12</f>
         <v>0</v>
       </c>
       <c r="G181" s="15"/>
       <c r="H181" s="15"/>
       <c r="I181" s="15"/>
       <c r="J181" s="18"/>
     </row>
     <row r="182" spans="1:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A182" s="25">
         <v>178</v>
       </c>
       <c r="B182" s="27"/>
       <c r="C182" s="27"/>
       <c r="D182" s="27"/>
       <c r="E182" s="27"/>
       <c r="F182" s="27"/>
       <c r="G182" s="27"/>
       <c r="H182" s="27"/>
       <c r="I182" s="27"/>
       <c r="J182" s="18"/>
     </row>
     <row r="183" spans="1:10" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A183" s="25">
         <v>179</v>
       </c>
       <c r="B183" s="27"/>
       <c r="C183" s="36" t="s">
+        <v>113</v>
+      </c>
+      <c r="D183" s="36" t="s">
         <v>114</v>
       </c>
-      <c r="D183" s="36" t="s">
+      <c r="E183" s="36" t="s">
         <v>115</v>
       </c>
-      <c r="E183" s="36" t="s">
+      <c r="F183" s="37" t="s">
+        <v>124</v>
+      </c>
+      <c r="G183" s="118" t="s">
         <v>116</v>
       </c>
-      <c r="F183" s="37" t="s">
-[...2 lines deleted...]
-      <c r="G183" s="118" t="s">
+      <c r="H183" s="38" t="s">
         <v>117</v>
       </c>
-      <c r="H183" s="38" t="s">
+      <c r="I183" s="37" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="J183" s="18"/>
     </row>
     <row r="184" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A184" s="25">
         <v>180</v>
       </c>
       <c r="B184" s="81">
         <v>1</v>
       </c>
       <c r="C184" s="104"/>
       <c r="D184" s="39"/>
       <c r="E184" s="40"/>
       <c r="F184" s="41"/>
       <c r="G184" s="40"/>
       <c r="H184" s="83"/>
       <c r="I184" s="40"/>
       <c r="J184" s="18"/>
     </row>
     <row r="185" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A185" s="25">
         <v>181</v>
       </c>
       <c r="B185" s="81">
         <v>2</v>
@@ -6793,51 +6793,51 @@
       <c r="I222" s="40"/>
       <c r="J222" s="18"/>
     </row>
     <row r="223" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A223" s="25">
         <v>219</v>
       </c>
       <c r="B223" s="81">
         <v>40</v>
       </c>
       <c r="C223" s="93"/>
       <c r="D223" s="39"/>
       <c r="E223" s="40"/>
       <c r="F223" s="41"/>
       <c r="G223" s="40"/>
       <c r="H223" s="83"/>
       <c r="I223" s="40"/>
       <c r="J223" s="18"/>
     </row>
     <row r="224" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A224" s="25">
         <v>220</v>
       </c>
       <c r="B224" s="81"/>
       <c r="C224" s="42" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="D224" s="59"/>
       <c r="E224" s="42">
         <f>SUM(E184:E223)</f>
         <v>0</v>
       </c>
       <c r="F224" s="43">
         <f>SUM(F184:F223)</f>
         <v>0</v>
       </c>
       <c r="G224" s="44">
         <f>SUM(G184:G223)</f>
         <v>0</v>
       </c>
       <c r="H224" s="43">
         <f>SUM(H184:H223)</f>
         <v>0</v>
       </c>
       <c r="I224" s="45">
         <f>SUM(I184:I223)</f>
         <v>0</v>
       </c>
       <c r="J224" s="18"/>
     </row>
     <row r="225" spans="1:10" x14ac:dyDescent="0.2">
@@ -6851,270 +6851,270 @@
         <v/>
       </c>
       <c r="G225" s="94"/>
       <c r="H225" s="114" t="str">
         <f>IF(H224-TRUNC(H224)&lt;&gt;0,"^ Error: Remove cents","")</f>
         <v/>
       </c>
       <c r="I225" s="94"/>
       <c r="J225" s="18"/>
     </row>
     <row r="226" spans="1:10" ht="4.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A226" s="25"/>
       <c r="B226" s="14"/>
       <c r="C226" s="14"/>
       <c r="D226" s="14"/>
       <c r="E226" s="14"/>
       <c r="F226" s="14"/>
       <c r="G226" s="14"/>
       <c r="H226" s="14"/>
       <c r="I226" s="14"/>
       <c r="J226" s="18"/>
     </row>
     <row r="227" spans="1:10" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A227" s="25"/>
       <c r="B227" s="14" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="C227" s="15"/>
       <c r="D227" s="15"/>
       <c r="E227" s="15"/>
       <c r="F227" s="15"/>
       <c r="G227" s="15"/>
       <c r="H227" s="15"/>
       <c r="I227" s="15"/>
       <c r="J227" s="18"/>
     </row>
     <row r="228" spans="1:10" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A228" s="25"/>
       <c r="B228" s="27"/>
       <c r="C228" s="27"/>
       <c r="D228" s="27"/>
       <c r="E228" s="46"/>
       <c r="F228" s="46"/>
       <c r="G228" s="95"/>
       <c r="H228" s="95"/>
       <c r="I228" s="95"/>
       <c r="J228" s="18"/>
     </row>
     <row r="229" spans="1:10" ht="15" x14ac:dyDescent="0.2">
       <c r="A229" s="25"/>
       <c r="B229" s="47" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="C229" s="47"/>
       <c r="D229" s="47"/>
       <c r="E229" s="47"/>
       <c r="F229" s="47"/>
       <c r="G229" s="47"/>
       <c r="H229" s="47"/>
       <c r="I229" s="47"/>
       <c r="J229" s="18"/>
     </row>
     <row r="230" spans="1:10" ht="15" x14ac:dyDescent="0.2">
       <c r="A230" s="25"/>
       <c r="B230" s="47" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="C230" s="48"/>
       <c r="D230" s="48"/>
       <c r="E230" s="48"/>
       <c r="F230" s="48"/>
       <c r="G230" s="48"/>
       <c r="H230" s="48"/>
       <c r="I230" s="48"/>
       <c r="J230" s="18"/>
     </row>
     <row r="231" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A231" s="25"/>
       <c r="B231" s="55"/>
       <c r="C231" s="55"/>
       <c r="D231" s="55"/>
       <c r="E231" s="55"/>
       <c r="F231" s="55"/>
       <c r="G231" s="55"/>
       <c r="H231" s="55"/>
       <c r="I231" s="55"/>
       <c r="J231" s="18"/>
     </row>
     <row r="232" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A232" s="25"/>
       <c r="B232" s="55"/>
       <c r="C232" s="42" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="D232" s="49"/>
       <c r="E232" s="50"/>
       <c r="F232" s="94"/>
       <c r="G232" s="94"/>
       <c r="H232" s="94"/>
       <c r="I232" s="94"/>
       <c r="J232" s="18"/>
     </row>
     <row r="233" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A233" s="25"/>
       <c r="B233" s="94"/>
       <c r="C233" s="94"/>
       <c r="D233" s="94"/>
       <c r="E233" s="94"/>
       <c r="F233" s="94"/>
       <c r="G233" s="94"/>
       <c r="H233" s="94"/>
       <c r="I233" s="94"/>
       <c r="J233" s="18"/>
     </row>
     <row r="234" spans="1:10" ht="15" x14ac:dyDescent="0.2">
       <c r="A234" s="25"/>
       <c r="B234" s="119" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="C234" s="55"/>
       <c r="D234" s="105"/>
       <c r="E234" s="51" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F234" s="105"/>
       <c r="G234" s="54" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="H234" s="54"/>
       <c r="I234" s="54"/>
       <c r="J234" s="18"/>
     </row>
     <row r="235" spans="1:10" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A235" s="25"/>
       <c r="B235" s="55"/>
       <c r="C235" s="54"/>
       <c r="D235" s="52" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="E235" s="51"/>
       <c r="F235" s="53" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G235" s="54"/>
       <c r="H235" s="54"/>
       <c r="I235" s="54"/>
       <c r="J235" s="18"/>
     </row>
     <row r="236" spans="1:10" ht="15" x14ac:dyDescent="0.2">
       <c r="A236" s="25"/>
       <c r="B236" s="54" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="C236" s="55"/>
       <c r="D236" s="55"/>
       <c r="E236" s="55"/>
       <c r="F236" s="55"/>
       <c r="G236" s="55"/>
       <c r="H236" s="55"/>
       <c r="I236" s="55"/>
       <c r="J236" s="18"/>
     </row>
     <row r="237" spans="1:10" ht="15" x14ac:dyDescent="0.2">
       <c r="A237" s="25"/>
       <c r="B237" s="54" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="C237" s="55"/>
       <c r="D237" s="55"/>
       <c r="E237" s="55"/>
       <c r="F237" s="55"/>
       <c r="G237" s="55"/>
       <c r="H237" s="55"/>
       <c r="I237" s="55"/>
       <c r="J237" s="18"/>
     </row>
     <row r="238" spans="1:10" ht="15" x14ac:dyDescent="0.2">
       <c r="A238" s="25"/>
       <c r="B238" s="55"/>
       <c r="C238" s="54"/>
       <c r="D238" s="55"/>
       <c r="E238" s="55"/>
       <c r="F238" s="55"/>
       <c r="G238" s="55"/>
       <c r="H238" s="55"/>
       <c r="I238" s="55"/>
       <c r="J238" s="18"/>
     </row>
     <row r="239" spans="1:10" ht="15" x14ac:dyDescent="0.2">
       <c r="A239" s="25"/>
       <c r="B239" s="55"/>
       <c r="C239" s="120"/>
       <c r="D239" s="119" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E239" s="55"/>
       <c r="F239" s="55"/>
       <c r="G239" s="55"/>
       <c r="H239" s="55"/>
       <c r="I239" s="55"/>
       <c r="J239" s="18"/>
     </row>
     <row r="240" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A240" s="25"/>
       <c r="B240" s="55"/>
       <c r="C240" s="55"/>
       <c r="D240" s="55"/>
       <c r="E240" s="55"/>
       <c r="F240" s="55"/>
       <c r="G240" s="55"/>
       <c r="H240" s="55"/>
       <c r="I240" s="55"/>
       <c r="J240" s="18"/>
     </row>
     <row r="241" spans="1:10" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A241" s="25"/>
       <c r="B241" s="18"/>
       <c r="C241" s="18"/>
       <c r="D241" s="18"/>
       <c r="E241" s="18"/>
       <c r="F241" s="18"/>
       <c r="G241" s="18"/>
       <c r="H241" s="18"/>
       <c r="I241" s="18"/>
       <c r="J241" s="18"/>
     </row>
     <row r="242" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A242" s="96"/>
       <c r="D242" s="19"/>
       <c r="E242" s="19"/>
       <c r="F242" s="19"/>
       <c r="G242" s="19"/>
       <c r="H242" s="19"/>
     </row>
     <row r="243" spans="1:10" ht="15" x14ac:dyDescent="0.2">
       <c r="C243" s="20"/>
       <c r="D243" s="20"/>
       <c r="E243" s="20"/>
       <c r="F243" s="20"/>
       <c r="G243" s="20"/>
       <c r="H243" s="20"/>
       <c r="I243" s="20"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="IYfQe+ynFOdEcK1R9bIrfzFO5hxZ3NbzUAeCMJp8K1ZPDpRUe5QaAhVLMpXYdD8Dl9aWL26vCqha0kLSWV0xqg==" saltValue="pvCyippVs9QW4wk6/rWvzA==" spinCount="100000" sheet="1" formatCells="0" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="T3C41tnrxnywuctKoqHdUlUKAi47Fu5hYKPjWAUppJzMwsu/m57XQnTTIctXZ3ybm9rtaLkT9V3R2365XJxHbg==" saltValue="Gscc35/8e6fb5fMb3RT6CA==" spinCount="100000" sheet="1" formatCells="0" selectLockedCells="1"/>
   <phoneticPr fontId="3" type="noConversion"/>
   <conditionalFormatting sqref="G109:G119">
     <cfRule type="cellIs" priority="1" stopIfTrue="1" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="416">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Licensee Name" prompt="Enter the legal name of the delayed deposit licensee exactly as it appears on the Iowa license. This is the annual report form for licensees engaged in the business of providing delayed deposit transactions in the state of Iowa. File by April 15. " sqref="C6" xr:uid="{E9959B48-A5D0-4336-9815-8A58B3BB8559}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Licensee Number" prompt="Enter the license number as shown on the license. If more than one license is issued to one company, answer should be “multiple.” Each license number then will be shown on “Schedule G.”" sqref="C8" xr:uid="{0E89B897-36B5-4439-B337-D9F2D2D8FCE8}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Address" prompt="Enter the full address including city, state, and zip of the Licensee. For a single license operation, enter the address as shown on the license. If more than one license is held, please enter the address of the home office." sqref="C10" xr:uid="{1FB8E867-C800-4427-8990-C530C27546E3}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Year Ended (Report Date)" prompt="Enter the reporting period end date in mm/dd/yyyy." sqref="C12" xr:uid="{2CCF9B51-8A61-4197-AAC9-0B0FD91A959B}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Legal business type" prompt="Please enter one of the following options for legal business type: corporation, partnership, or individual." sqref="C14" xr:uid="{EA7205B5-9441-495E-8B5E-B0DD14B6CC8B}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="State of Incorporation" prompt="If incorporated, enter the U.S. state where the corporation is incorporated (e.g., IA)." sqref="C16" xr:uid="{10EFFDD4-BB68-457C-B4AB-31C25C946265}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="President's Name" prompt="Enter the full legal name of the President as of the close of the reporting period." sqref="C20" xr:uid="{A32FA691-2BEA-4C7E-84B4-FD98B3D97DF7}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Vice President's Name" prompt="Enter the full legal name of the Vice President as of the close of the reporting period." sqref="C22" xr:uid="{ED5490DD-49AA-44FA-8140-4E58585B7E61}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Secretary's Name" prompt="Enter the full legal name of the Secretary as of the close of the reporting period." sqref="C24" xr:uid="{CBD4A250-0469-43E7-B364-F388596D2B37}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Treasurer's Name" prompt="Enter the full legal name of the Treasurer as of the close of the reporting period." sqref="C26" xr:uid="{E8536A2E-7B98-4057-A96D-6036D2168B73}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Other businesses 1 of 8" prompt="Optional: Name of other business that operates from the same location as the delayed deposit services business." sqref="C29" xr:uid="{0A600526-6ACB-4C66-B7EB-087B25B176F6}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Other businesses 3 of 8" prompt="Optional: Name of other business that operates from the same location as the delayed deposit services business." sqref="C30" xr:uid="{DA3871B2-7CC8-40B0-8A3E-C251F7AA7C67}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Other Businesses 5 of 8" prompt="Optional: Name of other business that operates from the same location as the delayed deposit services business." sqref="C31" xr:uid="{40CD4128-9216-4935-8A4E-ECDFC83E00E9}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Other Businesses 7 of 8" prompt="Optional: Name of other business that operates from the same location as the delayed deposit services business." sqref="C32" xr:uid="{EEAD4765-C2BD-4C64-851A-9507ADD49FE5}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Other Businesses 2 of 8" prompt="Optional: Name of other business that operates from the same location as the delayed deposit services business." sqref="E29" xr:uid="{FF284702-057D-424C-99EC-A0B408472002}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Other Businesses 4 of 8" prompt="Optional: Name of other business that operates from the same location as the delayed deposit services business." sqref="E30" xr:uid="{741BD83F-6790-4B9F-8D7A-077C758E305E}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Other Businesses 6 of 8" prompt="Optional: Name of other business that operates from the same location as the delayed deposit services business." sqref="E31" xr:uid="{680838FC-6A98-41E3-BCAF-B5D4A6B0FBC7}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Other Businesses 8 of 8" prompt="Optional: Name of other business that operates from the same location as the delayed deposit services business." sqref="E32" xr:uid="{63FA4097-00D2-4E5B-8432-961FA0DEA662}"/>